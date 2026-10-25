--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -1,225 +1,432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="765" yWindow="315" windowWidth="11370" windowHeight="12390"/>
+    <workbookView xWindow="768" yWindow="312" windowWidth="11376" windowHeight="12396" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные 161101" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные 161104" sheetId="4" r:id="rId2"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
+    <sheet name="Показатель 161101, 161104" sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="50">
   <si>
     <t>Динамика основных показателей инвестиционной деятельности</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
-    <t>тыс. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>в процентах к предыдущему году</t>
   </si>
+  <si>
+    <t>тыс. теңге</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Вложения средств с целью получения инвесторами экономического, социального или экологического эффекта в случае нового строительства, а также расширения, реконструкции и модернизации объектов (которые приводят к увеличению первоначальной стоимости объекта), приобретения машин, оборудования, транспортных средств, затрат на формирование основного стада, многолетние насаждения и т.д.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Статистические информация об инвестициях в основной капитал формируется на основе общегосударственных статистических наблюдений месячной, квартальной и годовой периодичности.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде вложение в основной капитал независимо от численности работающих и вида экономической деятельности, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики строительства и инвестиций </t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Буркитбаев К.К.</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 717 2 32 42 10</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>ka.burkitbaev@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
+  </si>
+  <si>
+    <t>03.07.2026 г.</t>
+  </si>
+  <si>
+    <t>05.07.2027 г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/506557/file/ru/</t>
+  </si>
+  <si>
+    <t>Затраты на строительство индивидуальных и многоквартирных жилых домов, общежитий, жилых зданий для социальных групп</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
+  </si>
+  <si>
+    <t>тысяч теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="robotori"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...11 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -238,89 +445,164 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -354,86 +636,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -565,664 +845,1126 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ka.burkitbaev@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ka.burkitbaev@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="18.85546875" customWidth="1"/>
+    <col min="1" max="1" width="45.109375" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="40"/>
+      <c r="B1" s="40"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="42">
+        <v>161101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="70.8" customHeight="1">
+      <c r="A7" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="50.4" customHeight="1">
+      <c r="A9" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="70.2" customHeight="1">
+      <c r="A10" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="47"/>
+    </row>
+    <row r="12" spans="1:2" ht="19.2" customHeight="1">
+      <c r="A12" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="51" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="41" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="52" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="52" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="21" customHeight="1">
+      <c r="A18" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>42</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="48" customWidth="1"/>
+    <col min="2" max="2" width="104.21875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="40"/>
+      <c r="B1" s="40"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="42">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="36.6" customHeight="1">
+      <c r="A7" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="45.6" customHeight="1">
+      <c r="A9" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="58.2" customHeight="1">
+      <c r="A10" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="47"/>
+    </row>
+    <row r="12" spans="1:2" ht="21.6" customHeight="1">
+      <c r="A12" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="50" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="41" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="52" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="52" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="22.2" customHeight="1">
+      <c r="A18" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>42</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="6.21875" customWidth="1"/>
+    <col min="2" max="2" width="108.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:2">
+      <c r="A6" s="36"/>
+      <c r="B6" s="37" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="36"/>
+      <c r="B7" s="37" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="36"/>
+      <c r="B8" s="37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="36"/>
+      <c r="B9" s="37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="36"/>
+      <c r="B10" s="37" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="31.8" customHeight="1">
+      <c r="A12" s="36"/>
+      <c r="B12" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:G29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H14" sqref="H14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="9.6640625" customWidth="1"/>
+    <col min="2" max="2" width="15.5546875" customWidth="1"/>
+    <col min="3" max="3" width="22.5546875" customWidth="1"/>
+    <col min="4" max="4" width="20.5546875" customWidth="1"/>
+    <col min="5" max="5" width="18.88671875" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21.75" customHeight="1" thickBot="1">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...2 lines deleted...]
-      <c r="E1" s="35"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
     </row>
     <row r="2" spans="1:7" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A2" s="32"/>
-      <c r="B2" s="34" t="s">
+      <c r="A2" s="58"/>
+      <c r="B2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="34"/>
-      <c r="D2" s="34" t="s">
+      <c r="C2" s="59"/>
+      <c r="D2" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="34"/>
-[...3 lines deleted...]
-      <c r="B3" s="2" t="s">
+      <c r="E2" s="59"/>
+    </row>
+    <row r="3" spans="1:7" ht="39" customHeight="1" thickBot="1">
+      <c r="A3" s="58"/>
+      <c r="B3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="D3" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="E3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="3">
+      <c r="A4" s="31">
         <v>2000</v>
       </c>
-      <c r="B4" s="4">
+      <c r="B4" s="32">
         <v>58991111</v>
       </c>
-      <c r="C4" s="5">
+      <c r="C4" s="33">
         <v>104</v>
       </c>
-      <c r="D4" s="6">
+      <c r="D4" s="34">
         <v>10178692</v>
       </c>
-      <c r="E4" s="7">
+      <c r="E4" s="35">
         <v>146.69999999999999</v>
       </c>
     </row>
     <row r="5" spans="1:7">
-      <c r="A5" s="3">
+      <c r="A5" s="2">
         <v>2001</v>
       </c>
-      <c r="B5" s="4">
+      <c r="B5" s="3">
         <v>89517904</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="7">
         <v>138.6</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="5">
         <v>10697266</v>
       </c>
-      <c r="E5" s="7">
+      <c r="E5" s="6">
         <v>98.5</v>
       </c>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="3">
+      <c r="A6" s="2">
         <v>2002</v>
       </c>
-      <c r="B6" s="9">
+      <c r="B6" s="8">
         <v>102614822</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="7">
         <v>107.5</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="5">
         <v>13900951</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E6" s="6">
         <v>122.1</v>
       </c>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="10">
+      <c r="A7" s="9">
         <v>2003</v>
       </c>
-      <c r="B7" s="9">
+      <c r="B7" s="8">
         <v>137863318</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="7">
         <v>126.2</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="10">
         <v>19027332</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="11">
         <v>132.1</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="10">
+      <c r="A8" s="9">
         <v>2004</v>
       </c>
-      <c r="B8" s="9">
+      <c r="B8" s="8">
         <v>220559584</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C8" s="4">
         <v>149</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="10">
         <v>54289123</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="11">
         <v>273.60000000000002</v>
       </c>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="10">
+      <c r="A9" s="9">
         <v>2005</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B9" s="8">
         <v>274745691</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C9" s="7">
         <v>117.9</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="10">
         <v>95616828</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="11">
         <v>168.1</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="10">
+      <c r="A10" s="9">
         <v>2006</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B10" s="8">
         <v>354582900</v>
       </c>
-      <c r="C10" s="8">
+      <c r="C10" s="7">
         <v>122.9</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="10">
         <v>129898450</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="11">
         <v>129.6</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="10">
+      <c r="A11" s="9">
         <v>2007</v>
       </c>
-      <c r="B11" s="9">
+      <c r="B11" s="8">
         <v>424245121</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="7">
         <v>113.3</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="10">
         <v>162275153</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="11">
         <v>118.4</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="12" customHeight="1">
-      <c r="A12" s="10">
+      <c r="A12" s="9">
         <v>2008</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B12" s="8">
         <v>454488457</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C12" s="4">
         <v>99</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="10">
         <v>129181558</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="11">
         <v>73.5</v>
       </c>
       <c r="G12" s="1"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="10">
+      <c r="A13" s="9">
         <v>2009</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B13" s="8">
         <v>368248195</v>
       </c>
-      <c r="C13" s="8">
+      <c r="C13" s="7">
         <v>76.400000000000006</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="10">
         <v>63470468</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="11">
         <v>46.3</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="10">
+      <c r="A14" s="9">
         <v>2010</v>
       </c>
-      <c r="B14" s="9">
+      <c r="B14" s="8">
         <v>396556707</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C14" s="4">
         <v>101</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="10">
         <v>68868908</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="11">
         <v>101.8</v>
       </c>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="10">
+      <c r="A15" s="9">
         <v>2011</v>
       </c>
-      <c r="B15" s="9">
+      <c r="B15" s="8">
         <v>572163917</v>
       </c>
-      <c r="C15" s="8">
+      <c r="C15" s="7">
         <v>136.1</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="12">
         <v>75141649</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="13">
         <v>102.9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="10">
+      <c r="A16" s="9">
         <v>2012</v>
       </c>
-      <c r="B16" s="9">
+      <c r="B16" s="8">
         <v>617469802</v>
       </c>
-      <c r="C16" s="8">
+      <c r="C16" s="7">
         <v>101.5</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="12">
         <v>64460415</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="13">
         <v>80.7</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" s="10">
+      <c r="A17" s="9">
         <v>2013</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="8">
         <v>547489827</v>
       </c>
-      <c r="C17" s="8">
+      <c r="C17" s="7">
         <v>85.3</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="12">
         <v>98651605</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="11">
         <v>147.19999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" s="3">
+      <c r="A18" s="2">
         <v>2014</v>
       </c>
-      <c r="B18" s="9">
+      <c r="B18" s="8">
         <v>646633956</v>
       </c>
-      <c r="C18" s="5">
+      <c r="C18" s="4">
         <v>113</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D18" s="12">
         <v>142825654</v>
       </c>
-      <c r="E18" s="14">
+      <c r="E18" s="13">
         <v>138.5</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="3">
+      <c r="A19" s="2">
         <v>2015</v>
       </c>
-      <c r="B19" s="9">
+      <c r="B19" s="8">
         <v>782326122</v>
       </c>
-      <c r="C19" s="8">
+      <c r="C19" s="7">
         <v>116.6</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="14">
         <v>161692588</v>
       </c>
-      <c r="E19" s="16">
+      <c r="E19" s="15">
         <v>109.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="3">
+      <c r="A20" s="2">
         <v>2016</v>
       </c>
-      <c r="B20" s="9">
+      <c r="B20" s="8">
         <v>858679299</v>
       </c>
-      <c r="C20" s="8">
+      <c r="C20" s="7">
         <v>104.4</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="16">
         <v>152839372</v>
       </c>
-      <c r="E20" s="18">
+      <c r="E20" s="17">
         <v>89.5</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="3">
+      <c r="A21" s="2">
         <v>2017</v>
       </c>
-      <c r="B21" s="9">
+      <c r="B21" s="8">
         <v>956890801</v>
       </c>
-      <c r="C21" s="8">
+      <c r="C21" s="7">
         <v>104.2</v>
       </c>
-      <c r="D21" s="17">
+      <c r="D21" s="16">
         <v>308067190</v>
       </c>
-      <c r="E21" s="18">
+      <c r="E21" s="17">
         <v>188.4</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="3">
+      <c r="A22" s="2">
         <v>2018</v>
       </c>
-      <c r="B22" s="19">
+      <c r="B22" s="18">
         <v>1067454961</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="19">
         <v>102.1</v>
       </c>
-      <c r="D22" s="17">
+      <c r="D22" s="16">
         <v>305407350</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E22" s="13">
         <v>90.7</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="21">
+      <c r="A23" s="20">
         <v>2019</v>
       </c>
-      <c r="B23" s="22">
+      <c r="B23" s="21">
         <v>919106767</v>
       </c>
-      <c r="C23" s="23">
+      <c r="C23" s="22">
         <v>85.9</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="16">
         <v>355605262</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="23">
         <v>116.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="21">
+      <c r="A24" s="20">
         <v>2020</v>
       </c>
-      <c r="B24" s="22">
+      <c r="B24" s="21">
         <v>1125210530</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="22">
         <v>122.5</v>
       </c>
-      <c r="D24" s="17">
+      <c r="D24" s="16">
         <v>521505769</v>
       </c>
-      <c r="E24" s="18">
+      <c r="E24" s="17">
         <v>146.80000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="21">
+      <c r="A25" s="20">
         <v>2021</v>
       </c>
-      <c r="B25" s="19">
+      <c r="B25" s="18">
         <v>1225027055</v>
       </c>
-      <c r="C25" s="25">
+      <c r="C25" s="24">
         <v>104.7</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D25" s="16">
         <v>590783944</v>
       </c>
-      <c r="E25" s="18">
+      <c r="E25" s="17">
         <v>108.9</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" s="26">
+      <c r="A26" s="25">
         <v>2022</v>
       </c>
-      <c r="B26" s="17">
+      <c r="B26" s="16">
         <v>1462523930</v>
       </c>
-      <c r="C26" s="18">
+      <c r="C26" s="17">
         <v>113.5</v>
       </c>
-      <c r="D26" s="30">
+      <c r="D26" s="28">
         <v>615703773</v>
       </c>
-      <c r="E26" s="31">
+      <c r="E26" s="29">
         <v>99.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="26">
+      <c r="A27" s="25">
         <v>2023</v>
       </c>
-      <c r="B27" s="17">
+      <c r="B27" s="16">
         <v>1655031985</v>
       </c>
-      <c r="C27" s="18">
+      <c r="C27" s="17">
         <v>108.2</v>
       </c>
-      <c r="D27" s="27">
+      <c r="D27" s="26">
         <v>502773738</v>
       </c>
-      <c r="E27" s="28">
+      <c r="E27" s="27">
         <v>78.099999999999994</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" s="26">
+      <c r="A28" s="25">
         <v>2024</v>
       </c>
-      <c r="B28" s="17">
+      <c r="B28" s="16">
         <v>1992816598</v>
       </c>
-      <c r="C28" s="29">
+      <c r="C28" s="27">
         <v>118.9</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D28" s="16">
         <v>598566731</v>
       </c>
-      <c r="E28" s="18">
+      <c r="E28" s="17">
         <v>117.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="25">
+        <v>2025</v>
+      </c>
+      <c r="B29" s="16">
+        <v>2515157875</v>
+      </c>
+      <c r="C29" s="17">
+        <v>122.2</v>
+      </c>
+      <c r="D29" s="16">
+        <v>801232666</v>
+      </c>
+      <c r="E29" s="17">
+        <v>129.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{818C0AE5-0D05-4D94-B6DD-6AB2F1F34C0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEC087A-6D7B-4503-9989-47F6C10A8E6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24DF65A2-2DB6-41DB-8187-615FD210FC57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные 161101</vt:lpstr>
+      <vt:lpstr>Метаданные 161104</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель 161101, 161104</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>