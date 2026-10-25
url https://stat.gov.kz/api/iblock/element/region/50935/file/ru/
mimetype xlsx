--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="90" yWindow="135" windowWidth="14685" windowHeight="12660"/>
+    <workbookView xWindow="96" yWindow="132" windowWidth="14688" windowHeight="12660"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные 161103" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Показатель 161103" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="104">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
     <t>2007 год</t>
   </si>
   <si>
     <t>2008 год</t>
   </si>
   <si>
@@ -160,96 +164,231 @@
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>4,7 есе</t>
   </si>
   <si>
     <t>3,1 есе</t>
   </si>
   <si>
     <t>12,5 есе</t>
   </si>
   <si>
     <t>2,3 есе</t>
   </si>
   <si>
-    <t>тыс.  тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>в 2,6 раза</t>
   </si>
   <si>
     <t>в 3,1 раза</t>
   </si>
   <si>
     <t>в 2,1 раза</t>
   </si>
   <si>
     <t>в 4,6 раза</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>в процентах к прошлому году</t>
+  </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <t>тыс. теңге</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2003 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Вложения средств с целью получения инвесторами экономического, социального или экологического эффекта в случае нового строительства, а также расширения, реконструкции и модернизации объектов (которые приводят к увеличению первоначальной стоимости объекта), приобретения машин, оборудования, транспортных средств, затрат на формирование основного стада, многолетние насаждения и т.д.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Статистические информация об инвестициях в основной капитал формируется на основе общегосударственных статистических наблюдений месячной, квартальной и годовой периодичности.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде вложение в основной капитал независимо от численности работающих и вида экономической деятельности, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/506557/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>03.07.2026 г.</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>05.07.2027 г.</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики строительства и инвестиций </t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Буркитбаев К.К.</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 717 2 32 42 10</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>ka.burkitbaev@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Инвестиции в основной капитал по направлениям использования</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701830?keyword=</t>
+  </si>
+  <si>
+    <t>тысяч теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -304,63 +443,128 @@
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -378,55 +582,60 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -485,151 +694,246 @@
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -663,86 +967,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -874,625 +1176,945 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ka.burkitbaev@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AR49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="R1" workbookViewId="0">
-      <selection activeCell="U8" sqref="U8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="39.140625" style="2" customWidth="1"/>
-[...43 lines deleted...]
-    <col min="45" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="67.21875" customWidth="1"/>
+    <col min="2" max="2" width="115.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2">
+      <c r="A1" s="73"/>
+      <c r="B1" s="73"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="74" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="75">
+        <v>161103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="74" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" s="75" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="74" t="s">
+        <v>69</v>
+      </c>
+      <c r="B4" s="76" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="77" t="s">
+        <v>70</v>
+      </c>
+      <c r="B5" s="75" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="77" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" s="78" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="61.2" customHeight="1">
+      <c r="A7" s="74" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" s="79" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="B8" s="75" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="33.6" customHeight="1">
+      <c r="A9" s="74" t="s">
+        <v>77</v>
+      </c>
+      <c r="B9" s="79" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="63.6" customHeight="1">
+      <c r="A10" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="79" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="74" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="80"/>
+    </row>
+    <row r="12" spans="1:2" ht="19.2" customHeight="1">
+      <c r="A12" s="74" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="81" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="82" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="83" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="82" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="83" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="84" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="83" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="74" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="85" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="85" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="22.2" customHeight="1">
+      <c r="A18" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="86" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="74" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="86" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="74" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" s="87" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="74" t="s">
+        <v>99</v>
+      </c>
+      <c r="B21" s="88" t="s">
+        <v>100</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="111.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:2">
+      <c r="A6" s="69"/>
+      <c r="B6" s="70" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="69"/>
+      <c r="B7" s="70" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="69"/>
+      <c r="B8" s="70" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="69"/>
+      <c r="B9" s="70" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="69"/>
+      <c r="B10" s="70" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="29.4" customHeight="1">
+      <c r="A12" s="69"/>
+      <c r="B12" s="71" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="72" t="s">
+        <v>66</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AT49"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
+  <cols>
+    <col min="1" max="1" width="39.109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="10.6640625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="8.33203125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.88671875" style="12" customWidth="1"/>
+    <col min="8" max="8" width="8.109375" style="12" customWidth="1"/>
+    <col min="9" max="9" width="9.33203125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="8.6640625" style="12" customWidth="1"/>
+    <col min="11" max="11" width="9.33203125" style="12" customWidth="1"/>
+    <col min="12" max="12" width="8.5546875" style="12" customWidth="1"/>
+    <col min="13" max="13" width="9.6640625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="8.33203125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="9.88671875" style="2" customWidth="1"/>
+    <col min="16" max="16" width="7.6640625" style="2" customWidth="1"/>
+    <col min="17" max="17" width="10.44140625" style="2" customWidth="1"/>
+    <col min="18" max="18" width="8" style="2" customWidth="1"/>
+    <col min="19" max="19" width="10.109375" style="2" customWidth="1"/>
+    <col min="20" max="20" width="8.44140625" style="2" customWidth="1"/>
+    <col min="21" max="21" width="10.44140625" style="2" customWidth="1"/>
+    <col min="22" max="22" width="8.109375" style="2" customWidth="1"/>
+    <col min="23" max="23" width="10.109375" style="2" customWidth="1"/>
+    <col min="24" max="24" width="8.88671875" style="2"/>
+    <col min="25" max="25" width="11.109375" style="2" customWidth="1"/>
+    <col min="26" max="26" width="9.109375" style="2" customWidth="1"/>
+    <col min="27" max="27" width="12.109375" style="2" customWidth="1"/>
+    <col min="28" max="28" width="8.88671875" style="2"/>
+    <col min="29" max="29" width="10.33203125" style="2" customWidth="1"/>
+    <col min="30" max="30" width="8.88671875" style="2"/>
+    <col min="31" max="31" width="11.44140625" style="2" customWidth="1"/>
+    <col min="32" max="32" width="8.88671875" style="2"/>
+    <col min="33" max="33" width="11.88671875" style="2" customWidth="1"/>
+    <col min="34" max="34" width="8.88671875" style="2"/>
+    <col min="35" max="35" width="12.44140625" style="2" customWidth="1"/>
+    <col min="36" max="36" width="8.88671875" style="2"/>
+    <col min="37" max="37" width="11" style="2" customWidth="1"/>
+    <col min="38" max="38" width="8.88671875" style="2"/>
+    <col min="39" max="39" width="11.33203125" style="2" customWidth="1"/>
+    <col min="40" max="40" width="8.88671875" style="2"/>
+    <col min="41" max="41" width="11.5546875" style="2" customWidth="1"/>
+    <col min="42" max="42" width="9.6640625" style="2" customWidth="1"/>
+    <col min="43" max="43" width="11.5546875" style="2" customWidth="1"/>
+    <col min="44" max="44" width="11.44140625" style="2" customWidth="1"/>
+    <col min="45" max="45" width="14" style="2" customWidth="1"/>
+    <col min="46" max="46" width="13.21875" style="2" customWidth="1"/>
+    <col min="47" max="16384" width="8.88671875" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:46" ht="15" customHeight="1">
       <c r="A1" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="31"/>
-      <c r="C1" s="68"/>
+      <c r="C1" s="62"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
-    <row r="2" spans="1:44" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:46" ht="12" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AH2" s="6"/>
       <c r="AP2" s="7"/>
-      <c r="AR2" s="7" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:44" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AR2" s="7"/>
+      <c r="AT2" s="68" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:46" ht="54" customHeight="1">
       <c r="A3" s="20"/>
       <c r="B3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="D3" s="21" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="21" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="21" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>6</v>
       </c>
       <c r="J3" s="21" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>7</v>
       </c>
       <c r="L3" s="21" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M3" s="24" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O3" s="22" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="21" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="Q3" s="22" t="s">
         <v>32</v>
       </c>
       <c r="R3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="S3" s="22" t="s">
         <v>33</v>
       </c>
       <c r="T3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="U3" s="22" t="s">
         <v>34</v>
       </c>
       <c r="V3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="W3" s="22" t="s">
         <v>35</v>
       </c>
       <c r="X3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="Y3" s="22" t="s">
         <v>36</v>
       </c>
       <c r="Z3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AA3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="AB3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AC3" s="22" t="s">
         <v>38</v>
       </c>
       <c r="AD3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AE3" s="22" t="s">
         <v>39</v>
       </c>
       <c r="AF3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AG3" s="22" t="s">
         <v>40</v>
       </c>
       <c r="AH3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AI3" s="22" t="s">
         <v>41</v>
       </c>
       <c r="AJ3" s="25" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="AK3" s="22" t="s">
         <v>43</v>
       </c>
       <c r="AL3" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="AM3" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AN3" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="AO3" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="AP3" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="AQ3" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="AR3" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS3" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="AM3" s="22" t="s">
-[...18 lines deleted...]
-    <row r="4" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AT3" s="25" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="34">
+      <c r="B4" s="89">
         <v>137863318</v>
       </c>
-      <c r="C4" s="34">
+      <c r="C4" s="89">
         <v>220559584</v>
       </c>
-      <c r="D4" s="35">
+      <c r="D4" s="90">
         <v>149</v>
       </c>
-      <c r="E4" s="34">
+      <c r="E4" s="89">
         <v>274745691</v>
       </c>
-      <c r="F4" s="35">
+      <c r="F4" s="90">
         <v>117.9</v>
       </c>
-      <c r="G4" s="36">
+      <c r="G4" s="91">
         <v>354582900</v>
       </c>
-      <c r="H4" s="35">
+      <c r="H4" s="90">
         <v>122.9</v>
       </c>
-      <c r="I4" s="36">
+      <c r="I4" s="91">
         <v>424245121</v>
       </c>
-      <c r="J4" s="35">
+      <c r="J4" s="90">
         <v>113.3</v>
       </c>
-      <c r="K4" s="36">
+      <c r="K4" s="91">
         <v>454488457</v>
       </c>
-      <c r="L4" s="35">
+      <c r="L4" s="90">
         <v>99</v>
       </c>
-      <c r="M4" s="36">
+      <c r="M4" s="91">
         <v>368248195</v>
       </c>
-      <c r="N4" s="37">
+      <c r="N4" s="92">
         <v>76.400000000000006</v>
       </c>
-      <c r="O4" s="38">
+      <c r="O4" s="93">
         <v>396556707</v>
       </c>
-      <c r="P4" s="35">
+      <c r="P4" s="90">
         <v>101</v>
       </c>
-      <c r="Q4" s="34">
+      <c r="Q4" s="89">
         <v>572163917</v>
       </c>
-      <c r="R4" s="35">
+      <c r="R4" s="90">
         <v>136.1</v>
       </c>
-      <c r="S4" s="34">
+      <c r="S4" s="63">
         <v>617469802</v>
       </c>
-      <c r="T4" s="35">
+      <c r="T4" s="64">
         <v>101.5</v>
       </c>
-      <c r="U4" s="34">
+      <c r="U4" s="63">
         <v>547489827</v>
       </c>
-      <c r="V4" s="35">
+      <c r="V4" s="64">
         <v>85.3</v>
       </c>
-      <c r="W4" s="34">
+      <c r="W4" s="63">
         <v>646633956</v>
       </c>
-      <c r="X4" s="35">
+      <c r="X4" s="64">
         <v>113</v>
       </c>
-      <c r="Y4" s="34">
+      <c r="Y4" s="63">
         <v>782326122</v>
       </c>
-      <c r="Z4" s="35">
+      <c r="Z4" s="64">
         <v>116.6</v>
       </c>
-      <c r="AA4" s="16">
+      <c r="AA4" s="65">
         <v>858679299</v>
       </c>
-      <c r="AB4" s="17">
+      <c r="AB4" s="66">
         <v>104.4</v>
       </c>
-      <c r="AC4" s="16">
+      <c r="AC4" s="65">
         <v>956890801</v>
       </c>
-      <c r="AD4" s="17">
+      <c r="AD4" s="66">
         <v>104.2</v>
       </c>
-      <c r="AE4" s="16">
+      <c r="AE4" s="65">
         <v>1067454961</v>
       </c>
-      <c r="AF4" s="17">
+      <c r="AF4" s="66">
         <v>102.1</v>
       </c>
-      <c r="AG4" s="16">
+      <c r="AG4" s="65">
         <v>919106767</v>
       </c>
-      <c r="AH4" s="17">
+      <c r="AH4" s="66">
         <v>85.9</v>
       </c>
-      <c r="AI4" s="16">
+      <c r="AI4" s="65">
         <v>1125210530</v>
       </c>
-      <c r="AJ4" s="17">
+      <c r="AJ4" s="66">
         <v>122.5</v>
       </c>
-      <c r="AK4" s="16">
+      <c r="AK4" s="65">
         <v>1225027055</v>
       </c>
-      <c r="AL4" s="39">
+      <c r="AL4" s="67">
         <v>104.7</v>
       </c>
-      <c r="AM4" s="16">
+      <c r="AM4" s="65">
         <v>1462523930</v>
       </c>
-      <c r="AN4" s="17">
+      <c r="AN4" s="66">
         <v>113.5</v>
       </c>
-      <c r="AO4" s="16">
+      <c r="AO4" s="65">
         <v>1655031985</v>
       </c>
-      <c r="AP4" s="17">
+      <c r="AP4" s="66">
         <v>108.2</v>
       </c>
-      <c r="AQ4" s="16">
+      <c r="AQ4" s="65">
         <v>1992816598</v>
       </c>
-      <c r="AR4" s="17">
+      <c r="AR4" s="66">
         <v>118.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="41" t="s">
+      <c r="AS4" s="65">
+        <v>2515157875</v>
+      </c>
+      <c r="AT4" s="66">
+        <v>122.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:46">
+      <c r="A5" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="34"/>
-[...15 lines deleted...]
-      <c r="R5" s="34"/>
+      <c r="B5" s="94"/>
+      <c r="C5" s="94"/>
+      <c r="D5" s="95"/>
+      <c r="E5" s="94"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="96"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="96"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="96"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="97"/>
+      <c r="N5" s="98"/>
+      <c r="O5" s="99"/>
+      <c r="P5" s="94"/>
+      <c r="Q5" s="99"/>
+      <c r="R5" s="94"/>
       <c r="S5" s="34"/>
       <c r="T5" s="34"/>
       <c r="U5" s="34"/>
       <c r="V5" s="34"/>
       <c r="W5" s="34"/>
       <c r="X5" s="34"/>
       <c r="Y5" s="34"/>
       <c r="Z5" s="34"/>
-      <c r="AA5" s="43"/>
-[...7 lines deleted...]
-      <c r="AI5" s="46" t="s">
+      <c r="AA5" s="41"/>
+      <c r="AB5" s="39"/>
+      <c r="AC5" s="41"/>
+      <c r="AD5" s="39"/>
+      <c r="AE5" s="42"/>
+      <c r="AF5" s="42"/>
+      <c r="AG5" s="42"/>
+      <c r="AH5" s="42"/>
+      <c r="AI5" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AJ5" s="46" t="s">
+      <c r="AJ5" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AK5" s="46" t="s">
+      <c r="AK5" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AL5" s="46" t="s">
+      <c r="AL5" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AM5" s="40"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="46" t="s">
+      <c r="AM5" s="39"/>
+      <c r="AN5" s="39"/>
+      <c r="AO5" s="39"/>
+      <c r="AP5" s="39"/>
+      <c r="AQ5" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AR5" s="46" t="s">
+      <c r="AR5" s="43" t="s">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="47" t="s">
+      <c r="AS5" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="AT5" s="43" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:46">
+      <c r="A6" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="34">
         <v>1056435</v>
       </c>
       <c r="C6" s="34">
         <v>1117487</v>
       </c>
       <c r="D6" s="35">
         <v>98.5</v>
       </c>
       <c r="E6" s="34">
         <v>2564398</v>
       </c>
       <c r="F6" s="35">
         <v>217.1</v>
       </c>
       <c r="G6" s="36">
         <v>6124562</v>
       </c>
       <c r="H6" s="35">
         <v>227.5</v>
       </c>
       <c r="I6" s="36">
         <v>7261832</v>
       </c>
       <c r="J6" s="35">
         <v>112.3</v>
       </c>
       <c r="K6" s="36">
         <v>7142386</v>
       </c>
       <c r="L6" s="35">
         <v>90.9</v>
       </c>
       <c r="M6" s="36">
         <v>1933794</v>
       </c>
       <c r="N6" s="37">
         <v>25.5</v>
       </c>
-      <c r="O6" s="48">
+      <c r="O6" s="45">
         <v>518437</v>
       </c>
       <c r="P6" s="35">
         <v>25.1</v>
       </c>
       <c r="Q6" s="34">
         <v>328995</v>
       </c>
       <c r="R6" s="35">
         <v>59.9</v>
       </c>
       <c r="S6" s="34">
         <v>66401</v>
       </c>
       <c r="T6" s="35">
         <v>19</v>
       </c>
-      <c r="U6" s="40"/>
-[...29 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="U6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="V6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="W6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="X6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AG6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AH6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AL6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AN6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AO6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AQ6" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="AR6" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AS6" s="16">
+        <v>457955</v>
+      </c>
+      <c r="AT6" s="17">
+        <v>917.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46">
+      <c r="A7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="34">
         <v>16786032</v>
       </c>
       <c r="C7" s="34">
         <v>24299705</v>
       </c>
       <c r="D7" s="35">
         <v>134.80000000000001</v>
       </c>
       <c r="E7" s="34">
         <v>32611352</v>
       </c>
       <c r="F7" s="35">
         <v>127</v>
       </c>
       <c r="G7" s="36">
         <v>40770212</v>
       </c>
       <c r="H7" s="35">
         <v>119.1</v>
       </c>
       <c r="I7" s="36">
         <v>48371295</v>
       </c>
       <c r="J7" s="35">
         <v>112.4</v>
       </c>
       <c r="K7" s="36">
         <v>59320868</v>
       </c>
       <c r="L7" s="35">
         <v>113.3</v>
       </c>
       <c r="M7" s="36">
         <v>71058947</v>
       </c>
       <c r="N7" s="37">
         <v>112.9</v>
       </c>
-      <c r="O7" s="48">
+      <c r="O7" s="45">
         <v>80389662</v>
       </c>
       <c r="P7" s="35">
         <v>106.1</v>
       </c>
       <c r="Q7" s="34">
         <v>95168258</v>
       </c>
       <c r="R7" s="35">
         <v>111.7</v>
       </c>
       <c r="S7" s="34">
         <v>86166611</v>
       </c>
       <c r="T7" s="35">
         <v>85.2</v>
       </c>
       <c r="U7" s="34">
         <v>112482073</v>
       </c>
       <c r="V7" s="35">
         <v>125.5</v>
       </c>
       <c r="W7" s="34">
         <v>113339596</v>
@@ -1502,217 +2124,277 @@
       </c>
       <c r="Y7" s="34">
         <v>126131545</v>
       </c>
       <c r="Z7" s="35">
         <v>107.2</v>
       </c>
       <c r="AA7" s="16">
         <v>122379017</v>
       </c>
       <c r="AB7" s="17">
         <v>91.9</v>
       </c>
       <c r="AC7" s="16">
         <v>100684094</v>
       </c>
       <c r="AD7" s="17">
         <v>76.900000000000006</v>
       </c>
       <c r="AE7" s="16">
         <v>89550618</v>
       </c>
       <c r="AF7" s="17">
         <v>81.400000000000006</v>
       </c>
-      <c r="AG7" s="49">
+      <c r="AG7" s="46">
         <v>75372539</v>
       </c>
-      <c r="AH7" s="50">
+      <c r="AH7" s="47">
         <v>84</v>
       </c>
       <c r="AI7" s="16">
         <v>75515365</v>
       </c>
       <c r="AJ7" s="17">
         <v>100.3</v>
       </c>
       <c r="AK7" s="16">
         <v>86299843</v>
       </c>
       <c r="AL7" s="17">
         <v>109.9</v>
       </c>
       <c r="AM7" s="16">
         <v>135567159</v>
       </c>
       <c r="AN7" s="17">
         <v>149.30000000000001</v>
       </c>
       <c r="AO7" s="16">
         <v>257186066</v>
       </c>
       <c r="AP7" s="17">
         <v>181.4</v>
       </c>
       <c r="AQ7" s="16">
         <v>164033650</v>
       </c>
       <c r="AR7" s="17">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="47" t="s">
+      <c r="AS7" s="16">
+        <v>195224651</v>
+      </c>
+      <c r="AT7" s="17">
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46" ht="21.6">
+      <c r="A8" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="34">
         <v>28</v>
       </c>
-      <c r="C8" s="51" t="s">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="C8" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="48" t="s">
+        <v>48</v>
       </c>
       <c r="E8" s="34">
         <v>1051981</v>
       </c>
-      <c r="F8" s="51" t="s">
-        <v>49</v>
+      <c r="F8" s="48" t="s">
+        <v>48</v>
       </c>
       <c r="G8" s="36">
         <v>1030844</v>
       </c>
       <c r="H8" s="35">
         <v>93.3</v>
       </c>
       <c r="I8" s="36">
         <v>113473</v>
       </c>
       <c r="J8" s="35">
         <v>10.4</v>
       </c>
       <c r="K8" s="36">
         <v>6043727</v>
       </c>
       <c r="L8" s="35">
         <v>4922.5</v>
       </c>
       <c r="M8" s="36">
         <v>650028</v>
       </c>
       <c r="N8" s="37">
         <v>10.1</v>
       </c>
-      <c r="O8" s="48">
+      <c r="O8" s="45">
         <v>307309</v>
       </c>
       <c r="P8" s="35">
         <v>44.3</v>
       </c>
       <c r="Q8" s="34">
         <v>1183865</v>
       </c>
       <c r="R8" s="35">
         <v>363.4</v>
       </c>
       <c r="S8" s="34">
         <v>781385</v>
       </c>
       <c r="T8" s="35">
         <v>62.1</v>
       </c>
-      <c r="U8" s="36"/>
-[...25 lines deleted...]
-      <c r="A9" s="47" t="s">
+      <c r="U8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="V8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="W8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="X8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AD8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AG8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AH8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AI8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AK8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AL8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AN8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AO8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AQ8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AR8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AS8" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="AT8" s="38" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:46">
+      <c r="A9" s="44" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="34">
         <v>7244188</v>
       </c>
       <c r="C9" s="34">
         <v>9134041</v>
       </c>
       <c r="D9" s="35">
         <v>117.4</v>
       </c>
       <c r="E9" s="34">
         <v>10154688</v>
       </c>
       <c r="F9" s="35">
         <v>105.2</v>
       </c>
       <c r="G9" s="36">
         <v>6739339</v>
       </c>
       <c r="H9" s="35">
         <v>63.2</v>
       </c>
       <c r="I9" s="36">
         <v>5805826</v>
       </c>
       <c r="J9" s="35">
         <v>81.599999999999994</v>
       </c>
       <c r="K9" s="36">
         <v>10250394</v>
       </c>
       <c r="L9" s="35">
         <v>163.19999999999999</v>
       </c>
       <c r="M9" s="36">
         <v>11055704</v>
       </c>
       <c r="N9" s="37">
         <v>101.7</v>
       </c>
-      <c r="O9" s="48">
+      <c r="O9" s="45">
         <v>2609377</v>
       </c>
       <c r="P9" s="35">
         <v>22.1</v>
       </c>
       <c r="Q9" s="34">
         <v>15516969</v>
       </c>
       <c r="R9" s="35">
         <v>561</v>
       </c>
       <c r="S9" s="34">
         <v>19591976</v>
       </c>
       <c r="T9" s="35">
         <v>118.8</v>
       </c>
       <c r="U9" s="34">
         <v>22014468</v>
       </c>
       <c r="V9" s="35">
         <v>108</v>
       </c>
       <c r="W9" s="34">
         <v>24840678</v>
@@ -1722,131 +2404,137 @@
       </c>
       <c r="Y9" s="34">
         <v>25325008</v>
       </c>
       <c r="Z9" s="35">
         <v>98.2</v>
       </c>
       <c r="AA9" s="16">
         <v>22033929</v>
       </c>
       <c r="AB9" s="17">
         <v>82.4</v>
       </c>
       <c r="AC9" s="16">
         <v>13198650</v>
       </c>
       <c r="AD9" s="17">
         <v>56</v>
       </c>
       <c r="AE9" s="16">
         <v>16990002</v>
       </c>
       <c r="AF9" s="17">
         <v>117.8</v>
       </c>
-      <c r="AG9" s="49">
+      <c r="AG9" s="46">
         <v>18193111</v>
       </c>
-      <c r="AH9" s="50">
+      <c r="AH9" s="47">
         <v>106.9</v>
       </c>
       <c r="AI9" s="16">
         <v>20406616</v>
       </c>
       <c r="AJ9" s="17">
         <v>112.3</v>
       </c>
       <c r="AK9" s="16">
         <v>23405033</v>
       </c>
       <c r="AL9" s="17">
         <v>110.3</v>
       </c>
       <c r="AM9" s="16">
         <v>25999436</v>
       </c>
       <c r="AN9" s="17">
         <v>105.6</v>
       </c>
       <c r="AO9" s="16">
         <v>39724853</v>
       </c>
       <c r="AP9" s="17">
         <v>146.1</v>
       </c>
       <c r="AQ9" s="16">
         <v>30407913</v>
       </c>
       <c r="AR9" s="17">
         <v>75.599999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="47" t="s">
+      <c r="AS9" s="16">
+        <v>46173998</v>
+      </c>
+      <c r="AT9" s="17">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="10" spans="1:46" ht="21.6">
+      <c r="A10" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="34">
         <v>7467978</v>
       </c>
       <c r="C10" s="34">
         <v>11672794</v>
       </c>
       <c r="D10" s="35">
         <v>145.5</v>
       </c>
       <c r="E10" s="34">
         <v>12610602</v>
       </c>
       <c r="F10" s="35">
         <v>102.2</v>
       </c>
       <c r="G10" s="36">
         <v>24626552</v>
       </c>
       <c r="H10" s="35">
         <v>186</v>
       </c>
       <c r="I10" s="36">
         <v>25661923</v>
       </c>
       <c r="J10" s="35">
         <v>98.7</v>
       </c>
       <c r="K10" s="36">
         <v>28244605</v>
       </c>
       <c r="L10" s="35">
         <v>101.7</v>
       </c>
       <c r="M10" s="36">
         <v>26466672</v>
       </c>
       <c r="N10" s="37">
         <v>88.3</v>
       </c>
-      <c r="O10" s="48">
+      <c r="O10" s="45">
         <v>35739257</v>
       </c>
       <c r="P10" s="35">
         <v>126.7</v>
       </c>
       <c r="Q10" s="34">
         <v>42289602</v>
       </c>
       <c r="R10" s="35">
         <v>111.6</v>
       </c>
       <c r="S10" s="34">
         <v>48266613</v>
       </c>
       <c r="T10" s="35">
         <v>107.4</v>
       </c>
       <c r="U10" s="34">
         <v>77090652</v>
       </c>
       <c r="V10" s="35">
         <v>153.6</v>
       </c>
       <c r="W10" s="34">
         <v>58088904</v>
@@ -1856,131 +2544,137 @@
       </c>
       <c r="Y10" s="34">
         <v>72773440</v>
       </c>
       <c r="Z10" s="35">
         <v>120.7</v>
       </c>
       <c r="AA10" s="16">
         <v>65833195</v>
       </c>
       <c r="AB10" s="17">
         <v>85.7</v>
       </c>
       <c r="AC10" s="16">
         <v>61611115</v>
       </c>
       <c r="AD10" s="17">
         <v>87.5</v>
       </c>
       <c r="AE10" s="16">
         <v>52812947</v>
       </c>
       <c r="AF10" s="17">
         <v>78.400000000000006</v>
       </c>
-      <c r="AG10" s="49">
+      <c r="AG10" s="46">
         <v>37696097</v>
       </c>
-      <c r="AH10" s="50">
+      <c r="AH10" s="47">
         <v>71.2</v>
       </c>
       <c r="AI10" s="16">
         <v>34414838</v>
       </c>
       <c r="AJ10" s="17">
         <v>91.4</v>
       </c>
       <c r="AK10" s="16">
         <v>38796204</v>
       </c>
       <c r="AL10" s="17">
         <v>108.4</v>
       </c>
       <c r="AM10" s="16">
         <v>43498073</v>
       </c>
       <c r="AN10" s="17">
         <v>106.6</v>
       </c>
       <c r="AO10" s="16">
         <v>148067649</v>
       </c>
       <c r="AP10" s="17">
         <v>325.39999999999998</v>
       </c>
       <c r="AQ10" s="16">
         <v>91782094</v>
       </c>
       <c r="AR10" s="17">
         <v>61.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="47" t="s">
+      <c r="AS10" s="16">
+        <v>113713039</v>
+      </c>
+      <c r="AT10" s="17">
+        <v>119.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:46" ht="21.6">
+      <c r="A11" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="34">
         <v>2073838</v>
       </c>
       <c r="C11" s="34">
         <v>3492870</v>
       </c>
       <c r="D11" s="35">
         <v>156.80000000000001</v>
       </c>
       <c r="E11" s="34">
         <v>8794081</v>
       </c>
       <c r="F11" s="35">
         <v>238.2</v>
       </c>
       <c r="G11" s="36">
         <v>8373477</v>
       </c>
       <c r="H11" s="35">
         <v>90.7</v>
       </c>
-      <c r="I11" s="55">
+      <c r="I11" s="49">
         <v>16790073</v>
       </c>
-      <c r="J11" s="56">
+      <c r="J11" s="50">
         <v>189.9</v>
       </c>
-      <c r="K11" s="55">
+      <c r="K11" s="49">
         <v>14782142</v>
       </c>
-      <c r="L11" s="51">
+      <c r="L11" s="48">
         <v>81.400000000000006</v>
       </c>
       <c r="M11" s="36">
         <v>32886543</v>
       </c>
       <c r="N11" s="37">
         <v>209.7</v>
       </c>
-      <c r="O11" s="48">
+      <c r="O11" s="45">
         <v>41733719</v>
       </c>
       <c r="P11" s="35">
         <v>119</v>
       </c>
       <c r="Q11" s="34">
         <v>36177822</v>
       </c>
       <c r="R11" s="35">
         <v>81.8</v>
       </c>
       <c r="S11" s="34">
         <v>17526637</v>
       </c>
       <c r="T11" s="35">
         <v>45.6</v>
       </c>
       <c r="U11" s="34">
         <v>13376953</v>
       </c>
       <c r="V11" s="35">
         <v>73.400000000000006</v>
       </c>
       <c r="W11" s="34">
         <v>30410014</v>
@@ -1990,131 +2684,137 @@
       </c>
       <c r="Y11" s="34">
         <v>28033097</v>
       </c>
       <c r="Z11" s="35">
         <v>88.8</v>
       </c>
       <c r="AA11" s="16">
         <v>34511893</v>
       </c>
       <c r="AB11" s="17">
         <v>116.6</v>
       </c>
       <c r="AC11" s="16">
         <v>25874329</v>
       </c>
       <c r="AD11" s="17">
         <v>70.099999999999994</v>
       </c>
       <c r="AE11" s="16">
         <v>19747669</v>
       </c>
       <c r="AF11" s="17">
         <v>69.8</v>
       </c>
-      <c r="AG11" s="49">
+      <c r="AG11" s="46">
         <v>19483331</v>
       </c>
-      <c r="AH11" s="50">
+      <c r="AH11" s="47">
         <v>98.5</v>
       </c>
       <c r="AI11" s="16">
         <v>20693911</v>
       </c>
       <c r="AJ11" s="17">
         <v>106.3</v>
       </c>
       <c r="AK11" s="16">
         <v>24098606</v>
       </c>
       <c r="AL11" s="17">
         <v>112</v>
       </c>
       <c r="AM11" s="16">
         <v>66069650</v>
       </c>
       <c r="AN11" s="17" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="AO11" s="16">
         <v>69393564</v>
       </c>
       <c r="AP11" s="17">
         <v>100.4</v>
       </c>
       <c r="AQ11" s="16">
         <v>41843643</v>
       </c>
       <c r="AR11" s="17">
         <v>59.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="41" t="s">
+      <c r="AS11" s="16">
+        <v>35337614</v>
+      </c>
+      <c r="AT11" s="17">
+        <v>81.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:46">
+      <c r="A12" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="34">
         <v>7850804</v>
       </c>
       <c r="C12" s="34">
         <v>20169438</v>
       </c>
       <c r="D12" s="35">
         <v>239.2</v>
       </c>
       <c r="E12" s="34">
         <v>14934601</v>
       </c>
       <c r="F12" s="35">
         <v>70.099999999999994</v>
       </c>
       <c r="G12" s="36">
         <v>19348163</v>
       </c>
       <c r="H12" s="35">
         <v>123.4</v>
       </c>
-      <c r="I12" s="57">
+      <c r="I12" s="51">
         <v>2449742</v>
       </c>
-      <c r="J12" s="58">
+      <c r="J12" s="52">
         <v>12</v>
       </c>
       <c r="K12" s="36">
         <v>3822288</v>
       </c>
       <c r="L12" s="35">
         <v>144.19999999999999</v>
       </c>
       <c r="M12" s="36">
         <v>1487404</v>
       </c>
       <c r="N12" s="37">
         <v>36.700000000000003</v>
       </c>
-      <c r="O12" s="48">
+      <c r="O12" s="45">
         <v>1890940</v>
       </c>
       <c r="P12" s="35">
         <v>119.3</v>
       </c>
       <c r="Q12" s="34">
         <v>4924939</v>
       </c>
       <c r="R12" s="35">
         <v>245.7</v>
       </c>
       <c r="S12" s="34">
         <v>4688268</v>
       </c>
       <c r="T12" s="35">
         <v>89.6</v>
       </c>
       <c r="U12" s="34">
         <v>8963080</v>
       </c>
       <c r="V12" s="35">
         <v>183.8</v>
       </c>
       <c r="W12" s="34">
         <v>8040306</v>
@@ -2124,131 +2824,137 @@
       </c>
       <c r="Y12" s="34">
         <v>9888235</v>
       </c>
       <c r="Z12" s="35">
         <v>118.5</v>
       </c>
       <c r="AA12" s="16">
         <v>6874303</v>
       </c>
       <c r="AB12" s="17">
         <v>65.8</v>
       </c>
       <c r="AC12" s="16">
         <v>7469339</v>
       </c>
       <c r="AD12" s="17">
         <v>101.6</v>
       </c>
       <c r="AE12" s="16">
         <v>15714940</v>
       </c>
       <c r="AF12" s="17">
         <v>192.5</v>
       </c>
-      <c r="AG12" s="49">
+      <c r="AG12" s="46">
         <v>7918239</v>
       </c>
-      <c r="AH12" s="50">
+      <c r="AH12" s="47">
         <v>50.3</v>
       </c>
       <c r="AI12" s="16">
         <v>4775499</v>
       </c>
       <c r="AJ12" s="17">
         <v>60.4</v>
       </c>
       <c r="AK12" s="16">
         <v>8256012</v>
       </c>
-      <c r="AL12" s="39">
+      <c r="AL12" s="38">
         <v>166.2</v>
       </c>
       <c r="AM12" s="16">
         <v>16419120</v>
       </c>
       <c r="AN12" s="17">
         <v>189</v>
       </c>
       <c r="AO12" s="16">
         <v>6184330</v>
       </c>
       <c r="AP12" s="17">
         <v>36</v>
       </c>
       <c r="AQ12" s="16">
         <v>9215606</v>
       </c>
       <c r="AR12" s="17">
         <v>147.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="47" t="s">
+      <c r="AS12" s="16">
+        <v>8917318</v>
+      </c>
+      <c r="AT12" s="17">
+        <v>93.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:46" ht="21.6">
+      <c r="A13" s="44" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="34">
         <v>5977456</v>
       </c>
       <c r="C13" s="34">
         <v>12639224</v>
       </c>
       <c r="D13" s="35">
         <v>196.9</v>
       </c>
       <c r="E13" s="34">
         <v>17977885</v>
       </c>
       <c r="F13" s="35">
         <v>134.6</v>
       </c>
       <c r="G13" s="36">
         <v>14876609</v>
       </c>
       <c r="H13" s="35">
         <v>78.8</v>
       </c>
-      <c r="I13" s="57">
+      <c r="I13" s="51">
         <v>8912475</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="52">
         <v>56.7</v>
       </c>
       <c r="K13" s="36">
         <v>6742488</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="52">
         <v>69.900000000000006</v>
       </c>
       <c r="M13" s="36">
         <v>18932649</v>
       </c>
       <c r="N13" s="37">
         <v>264.7</v>
       </c>
-      <c r="O13" s="48">
+      <c r="O13" s="45">
         <v>12952847</v>
       </c>
       <c r="P13" s="35">
         <v>64.2</v>
       </c>
       <c r="Q13" s="34">
         <v>6189994</v>
       </c>
       <c r="R13" s="35">
         <v>45.1</v>
       </c>
       <c r="S13" s="34">
         <v>8140057</v>
       </c>
       <c r="T13" s="35">
         <v>123.7</v>
       </c>
       <c r="U13" s="34">
         <v>9285415</v>
       </c>
       <c r="V13" s="35">
         <v>109.7</v>
       </c>
       <c r="W13" s="34">
         <v>13572154</v>
@@ -2258,131 +2964,137 @@
       </c>
       <c r="Y13" s="34">
         <v>14527464</v>
       </c>
       <c r="Z13" s="35">
         <v>103.1</v>
       </c>
       <c r="AA13" s="16">
         <v>14187147</v>
       </c>
       <c r="AB13" s="17">
         <v>92.5</v>
       </c>
       <c r="AC13" s="16">
         <v>18940608</v>
       </c>
       <c r="AD13" s="17">
         <v>124.8</v>
       </c>
       <c r="AE13" s="16">
         <v>20089156</v>
       </c>
       <c r="AF13" s="17">
         <v>97</v>
       </c>
-      <c r="AG13" s="49">
+      <c r="AG13" s="46">
         <v>24856339</v>
       </c>
-      <c r="AH13" s="50">
+      <c r="AH13" s="47">
         <v>123.5</v>
       </c>
       <c r="AI13" s="16">
         <v>20989720</v>
       </c>
       <c r="AJ13" s="17">
         <v>84.5</v>
       </c>
       <c r="AK13" s="16">
         <v>26675798</v>
       </c>
-      <c r="AL13" s="39">
+      <c r="AL13" s="38">
         <v>122.2</v>
       </c>
       <c r="AM13" s="16">
         <v>25945497</v>
       </c>
       <c r="AN13" s="17">
         <v>92.5</v>
       </c>
       <c r="AO13" s="16">
         <v>29724106</v>
       </c>
       <c r="AP13" s="17">
         <v>109.5</v>
       </c>
       <c r="AQ13" s="16">
         <v>33800719</v>
       </c>
       <c r="AR13" s="17">
         <v>112.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="47" t="s">
+      <c r="AS13" s="16">
+        <v>34417285</v>
+      </c>
+      <c r="AT13" s="17">
+        <v>98.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:46">
+      <c r="A14" s="44" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="34">
         <v>22377654</v>
       </c>
       <c r="C14" s="34">
         <v>23596674</v>
       </c>
       <c r="D14" s="35">
         <v>98.2</v>
       </c>
       <c r="E14" s="34">
         <v>18881301</v>
       </c>
       <c r="F14" s="35">
         <v>75.7</v>
       </c>
       <c r="G14" s="36">
         <v>29684251</v>
       </c>
       <c r="H14" s="35">
         <v>149.69999999999999</v>
       </c>
-      <c r="I14" s="57">
+      <c r="I14" s="51">
         <v>56555040</v>
       </c>
-      <c r="J14" s="58">
+      <c r="J14" s="52">
         <v>180.4</v>
       </c>
       <c r="K14" s="36">
         <v>91205778</v>
       </c>
-      <c r="L14" s="58">
+      <c r="L14" s="52">
         <v>149</v>
       </c>
       <c r="M14" s="36">
         <v>75746365</v>
       </c>
       <c r="N14" s="37">
         <v>78.3</v>
       </c>
-      <c r="O14" s="48">
+      <c r="O14" s="45">
         <v>89426388</v>
       </c>
       <c r="P14" s="35">
         <v>110.8</v>
       </c>
       <c r="Q14" s="34">
         <v>169016085</v>
       </c>
       <c r="R14" s="35">
         <v>178.3</v>
       </c>
       <c r="S14" s="34">
         <v>252479962</v>
       </c>
       <c r="T14" s="35">
         <v>140.5</v>
       </c>
       <c r="U14" s="34">
         <v>121112470</v>
       </c>
       <c r="V14" s="35">
         <v>46.1</v>
       </c>
       <c r="W14" s="34">
         <v>134437881</v>
@@ -2392,131 +3104,137 @@
       </c>
       <c r="Y14" s="34">
         <v>189434112</v>
       </c>
       <c r="Z14" s="35">
         <v>135.69999999999999</v>
       </c>
       <c r="AA14" s="16">
         <v>186244689</v>
       </c>
       <c r="AB14" s="17">
         <v>93.1</v>
       </c>
       <c r="AC14" s="16">
         <v>209864125</v>
       </c>
       <c r="AD14" s="17">
         <v>105.3</v>
       </c>
       <c r="AE14" s="16">
         <v>300440917</v>
       </c>
       <c r="AF14" s="17">
         <v>131</v>
       </c>
-      <c r="AG14" s="49">
+      <c r="AG14" s="46">
         <v>200112537</v>
       </c>
-      <c r="AH14" s="50">
+      <c r="AH14" s="47">
         <v>66.5</v>
       </c>
       <c r="AI14" s="16">
         <v>111738346</v>
       </c>
       <c r="AJ14" s="17">
         <v>55.9</v>
       </c>
       <c r="AK14" s="16">
         <v>222779357</v>
       </c>
-      <c r="AL14" s="39">
+      <c r="AL14" s="38">
         <v>191.7</v>
       </c>
       <c r="AM14" s="16">
         <v>225425435</v>
       </c>
       <c r="AN14" s="17">
         <v>96.2</v>
       </c>
       <c r="AO14" s="16">
         <v>456888179</v>
       </c>
       <c r="AP14" s="17">
         <v>193.8</v>
       </c>
       <c r="AQ14" s="16">
         <v>649001529</v>
       </c>
       <c r="AR14" s="17">
         <v>140.19999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="47" t="s">
+      <c r="AS14" s="16">
+        <v>786732051</v>
+      </c>
+      <c r="AT14" s="17">
+        <v>117.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
+      <c r="A15" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="34">
         <v>1331822</v>
       </c>
       <c r="C15" s="34">
         <v>4062992</v>
       </c>
       <c r="D15" s="35">
         <v>284.10000000000002</v>
       </c>
       <c r="E15" s="34">
         <v>3831082</v>
       </c>
       <c r="F15" s="35">
         <v>89.2</v>
       </c>
       <c r="G15" s="36">
         <v>5855871</v>
       </c>
       <c r="H15" s="35">
         <v>145.6</v>
       </c>
-      <c r="I15" s="57">
+      <c r="I15" s="51">
         <v>4456662</v>
       </c>
       <c r="J15" s="35">
         <v>72.099999999999994</v>
       </c>
       <c r="K15" s="36">
         <v>6339151</v>
       </c>
       <c r="L15" s="35">
         <v>131.5</v>
       </c>
       <c r="M15" s="36">
         <v>6081222</v>
       </c>
       <c r="N15" s="37">
         <v>90.4</v>
       </c>
-      <c r="O15" s="48">
+      <c r="O15" s="45">
         <v>3735087</v>
       </c>
       <c r="P15" s="35">
         <v>57.6</v>
       </c>
       <c r="Q15" s="34">
         <v>5521512</v>
       </c>
       <c r="R15" s="35">
         <v>139.5</v>
       </c>
       <c r="S15" s="34">
         <v>17936149</v>
       </c>
       <c r="T15" s="35">
         <v>305.60000000000002</v>
       </c>
       <c r="U15" s="34">
         <v>4908613</v>
       </c>
       <c r="V15" s="35">
         <v>26.3</v>
       </c>
       <c r="W15" s="34">
         <v>1270596</v>
@@ -2526,131 +3244,137 @@
       </c>
       <c r="Y15" s="34">
         <v>7224304</v>
       </c>
       <c r="Z15" s="35">
         <v>547.79999999999995</v>
       </c>
       <c r="AA15" s="16">
         <v>34030123</v>
       </c>
       <c r="AB15" s="17">
         <v>446.1</v>
       </c>
       <c r="AC15" s="16">
         <v>67768374</v>
       </c>
       <c r="AD15" s="17">
         <v>186.2</v>
       </c>
       <c r="AE15" s="16">
         <v>13621677</v>
       </c>
       <c r="AF15" s="17">
         <v>18.399999999999999</v>
       </c>
-      <c r="AG15" s="49">
+      <c r="AG15" s="46">
         <v>6168978</v>
       </c>
-      <c r="AH15" s="50">
+      <c r="AH15" s="47">
         <v>45.2</v>
       </c>
       <c r="AI15" s="16">
         <v>4380492</v>
       </c>
       <c r="AJ15" s="17">
         <v>71.099999999999994</v>
       </c>
       <c r="AK15" s="16">
         <v>3212778</v>
       </c>
-      <c r="AL15" s="39">
+      <c r="AL15" s="38">
         <v>70.5</v>
       </c>
       <c r="AM15" s="16">
         <v>2882667</v>
       </c>
       <c r="AN15" s="17">
         <v>85.3</v>
       </c>
       <c r="AO15" s="16">
         <v>3673994</v>
       </c>
       <c r="AP15" s="17">
         <v>121.8</v>
       </c>
       <c r="AQ15" s="16">
         <v>10764974</v>
       </c>
       <c r="AR15" s="17">
         <v>289.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="AS15" s="16">
+        <v>16798772</v>
+      </c>
+      <c r="AT15" s="17">
+        <v>151.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:46">
+      <c r="A16" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="34">
         <v>2214482</v>
       </c>
       <c r="C16" s="34">
         <v>9099052</v>
       </c>
       <c r="D16" s="35">
         <v>382.6</v>
       </c>
       <c r="E16" s="34">
         <v>11804280</v>
       </c>
       <c r="F16" s="35">
         <v>122.7</v>
       </c>
       <c r="G16" s="36">
         <v>11991389</v>
       </c>
       <c r="H16" s="35">
         <v>96.7</v>
       </c>
-      <c r="I16" s="55">
+      <c r="I16" s="49">
         <v>13355814</v>
       </c>
-      <c r="J16" s="56">
+      <c r="J16" s="50">
         <v>105.5</v>
       </c>
-      <c r="K16" s="55">
+      <c r="K16" s="49">
         <v>13209388</v>
       </c>
-      <c r="L16" s="51">
+      <c r="L16" s="48">
         <v>91.4</v>
       </c>
       <c r="M16" s="36">
         <v>7217145</v>
       </c>
       <c r="N16" s="37">
         <v>51.5</v>
       </c>
-      <c r="O16" s="48">
+      <c r="O16" s="45">
         <v>7936076</v>
       </c>
       <c r="P16" s="35">
         <v>103.2</v>
       </c>
       <c r="Q16" s="34">
         <v>54120977</v>
       </c>
       <c r="R16" s="35">
         <v>643.4</v>
       </c>
       <c r="S16" s="34">
         <v>27739269</v>
       </c>
       <c r="T16" s="35">
         <v>48.2</v>
       </c>
       <c r="U16" s="34">
         <v>16721866</v>
       </c>
       <c r="V16" s="35">
         <v>58</v>
       </c>
       <c r="W16" s="34">
         <v>20602183</v>
@@ -2660,131 +3384,137 @@
       </c>
       <c r="Y16" s="34">
         <v>21265887</v>
       </c>
       <c r="Z16" s="35">
         <v>99.4</v>
       </c>
       <c r="AA16" s="16">
         <v>7032322</v>
       </c>
       <c r="AB16" s="17">
         <v>31.3</v>
       </c>
       <c r="AC16" s="16">
         <v>14815267</v>
       </c>
       <c r="AD16" s="17">
         <v>196.9</v>
       </c>
       <c r="AE16" s="16">
         <v>17828556</v>
       </c>
       <c r="AF16" s="17">
         <v>110.1</v>
       </c>
-      <c r="AG16" s="49">
+      <c r="AG16" s="46">
         <v>22938967</v>
       </c>
-      <c r="AH16" s="50">
+      <c r="AH16" s="47">
         <v>128.4</v>
       </c>
       <c r="AI16" s="16">
         <v>25250305</v>
       </c>
       <c r="AJ16" s="17">
         <v>110.2</v>
       </c>
       <c r="AK16" s="16">
         <v>25541872</v>
       </c>
-      <c r="AL16" s="39">
+      <c r="AL16" s="38">
         <v>97.3</v>
       </c>
       <c r="AM16" s="16">
         <v>83422900</v>
       </c>
       <c r="AN16" s="17" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="AO16" s="16">
         <v>47297468</v>
       </c>
       <c r="AP16" s="17">
         <v>54.2</v>
       </c>
       <c r="AQ16" s="16">
         <v>113810814</v>
       </c>
       <c r="AR16" s="17">
         <v>237.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="47" t="s">
+      <c r="AS16" s="16">
+        <v>100286777</v>
+      </c>
+      <c r="AT16" s="17">
+        <v>85.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:46">
+      <c r="A17" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="34">
         <v>1629330</v>
       </c>
       <c r="C17" s="34">
         <v>2130459</v>
       </c>
       <c r="D17" s="35">
         <v>121.7</v>
       </c>
       <c r="E17" s="34">
         <v>2442539</v>
       </c>
       <c r="F17" s="35">
         <v>108.5</v>
       </c>
       <c r="G17" s="36">
         <v>1864855</v>
       </c>
       <c r="H17" s="35">
         <v>72.7</v>
       </c>
-      <c r="I17" s="57">
+      <c r="I17" s="51">
         <v>4332098</v>
       </c>
       <c r="J17" s="35">
         <v>220</v>
       </c>
       <c r="K17" s="36">
         <v>3557703</v>
       </c>
       <c r="L17" s="35">
         <v>75.900000000000006</v>
       </c>
       <c r="M17" s="36">
         <v>2295234</v>
       </c>
       <c r="N17" s="37">
         <v>60.8</v>
       </c>
-      <c r="O17" s="48">
+      <c r="O17" s="45">
         <v>2820274</v>
       </c>
       <c r="P17" s="35">
         <v>115.3</v>
       </c>
       <c r="Q17" s="34">
         <v>4667909</v>
       </c>
       <c r="R17" s="35">
         <v>156.1</v>
       </c>
       <c r="S17" s="34">
         <v>3187989</v>
       </c>
       <c r="T17" s="35">
         <v>64.2</v>
       </c>
       <c r="U17" s="34">
         <v>6838599</v>
       </c>
       <c r="V17" s="35">
         <v>206.3</v>
       </c>
       <c r="W17" s="34">
         <v>10316124</v>
@@ -2794,131 +3524,137 @@
       </c>
       <c r="Y17" s="34">
         <v>10975721</v>
       </c>
       <c r="Z17" s="35">
         <v>102.5</v>
       </c>
       <c r="AA17" s="16">
         <v>10012791</v>
       </c>
       <c r="AB17" s="17">
         <v>86.4</v>
       </c>
       <c r="AC17" s="16">
         <v>6975580</v>
       </c>
       <c r="AD17" s="17">
         <v>65.099999999999994</v>
       </c>
       <c r="AE17" s="16">
         <v>8868203</v>
       </c>
       <c r="AF17" s="17">
         <v>116.3</v>
       </c>
-      <c r="AG17" s="49">
+      <c r="AG17" s="46">
         <v>11740801</v>
       </c>
-      <c r="AH17" s="50">
+      <c r="AH17" s="47">
         <v>132.1</v>
       </c>
       <c r="AI17" s="16">
         <v>9626903</v>
       </c>
       <c r="AJ17" s="17">
         <v>82.1</v>
       </c>
       <c r="AK17" s="16">
         <v>18188945</v>
       </c>
-      <c r="AL17" s="39">
+      <c r="AL17" s="38">
         <v>181.7</v>
       </c>
       <c r="AM17" s="16">
         <v>21413387</v>
       </c>
       <c r="AN17" s="17">
         <v>111.9</v>
       </c>
       <c r="AO17" s="16">
         <v>26110423</v>
       </c>
       <c r="AP17" s="17">
         <v>116.6</v>
       </c>
       <c r="AQ17" s="16">
         <v>48619342</v>
       </c>
       <c r="AR17" s="17">
         <v>183.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="47" t="s">
+      <c r="AS17" s="16">
+        <v>112445433</v>
+      </c>
+      <c r="AT17" s="17">
+        <v>223.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:46">
+      <c r="A18" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="34">
         <v>21196040</v>
       </c>
       <c r="C18" s="34">
         <v>59486208</v>
       </c>
       <c r="D18" s="35">
         <v>261.3</v>
       </c>
       <c r="E18" s="34">
         <v>105556956</v>
       </c>
       <c r="F18" s="35">
         <v>167.9</v>
       </c>
       <c r="G18" s="36">
         <v>143131787</v>
       </c>
       <c r="H18" s="35">
         <v>129.1</v>
       </c>
-      <c r="I18" s="57">
+      <c r="I18" s="51">
         <v>188787461</v>
       </c>
       <c r="J18" s="35">
         <v>124.9</v>
       </c>
       <c r="K18" s="36">
         <v>149144406</v>
       </c>
       <c r="L18" s="35">
         <v>73</v>
       </c>
       <c r="M18" s="36">
         <v>80178444</v>
       </c>
       <c r="N18" s="37">
         <v>50.7</v>
       </c>
-      <c r="O18" s="48">
+      <c r="O18" s="45">
         <v>84162574</v>
       </c>
       <c r="P18" s="35">
         <v>98.5</v>
       </c>
       <c r="Q18" s="34">
         <v>109112886</v>
       </c>
       <c r="R18" s="35">
         <v>122.3</v>
       </c>
       <c r="S18" s="34">
         <v>73164531</v>
       </c>
       <c r="T18" s="35">
         <v>63.1</v>
       </c>
       <c r="U18" s="34">
         <v>108595410</v>
       </c>
       <c r="V18" s="35">
         <v>142.69999999999999</v>
       </c>
       <c r="W18" s="34">
         <v>159089091</v>
@@ -2928,131 +3664,137 @@
       </c>
       <c r="Y18" s="34">
         <v>176106755</v>
       </c>
       <c r="Z18" s="35">
         <v>106.6</v>
       </c>
       <c r="AA18" s="16">
         <v>189576760</v>
       </c>
       <c r="AB18" s="17">
         <v>101.9</v>
       </c>
       <c r="AC18" s="16">
         <v>357571622</v>
       </c>
       <c r="AD18" s="17">
         <v>176.3</v>
       </c>
       <c r="AE18" s="16">
         <v>446166582</v>
       </c>
       <c r="AF18" s="17">
         <v>114.1</v>
       </c>
-      <c r="AG18" s="49">
+      <c r="AG18" s="46">
         <v>438821231</v>
       </c>
-      <c r="AH18" s="50">
+      <c r="AH18" s="47">
         <v>98.2</v>
       </c>
       <c r="AI18" s="16">
         <v>628204822</v>
       </c>
       <c r="AJ18" s="17">
         <v>143.30000000000001</v>
       </c>
       <c r="AK18" s="16">
         <v>637486457</v>
       </c>
-      <c r="AL18" s="39">
+      <c r="AL18" s="38">
         <v>97.6</v>
       </c>
       <c r="AM18" s="16">
         <v>653692906</v>
       </c>
       <c r="AN18" s="17">
         <v>97.5</v>
       </c>
       <c r="AO18" s="16">
         <v>516830228</v>
       </c>
       <c r="AP18" s="17">
         <v>75.599999999999994</v>
       </c>
       <c r="AQ18" s="16">
         <v>616337237</v>
       </c>
       <c r="AR18" s="17">
         <v>117.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="47" t="s">
+      <c r="AS18" s="16">
+        <v>818767582</v>
+      </c>
+      <c r="AT18" s="17">
+        <v>128.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:46" ht="21.6">
+      <c r="A19" s="44" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="34">
         <v>2516486</v>
       </c>
       <c r="C19" s="34">
         <v>4633801</v>
       </c>
       <c r="D19" s="35">
         <v>171.5</v>
       </c>
       <c r="E19" s="34">
         <v>4903281</v>
       </c>
       <c r="F19" s="35">
         <v>100.1</v>
       </c>
       <c r="G19" s="36">
         <v>3794149</v>
       </c>
       <c r="H19" s="35">
         <v>73.7</v>
       </c>
-      <c r="I19" s="55">
+      <c r="I19" s="49">
         <v>7817709</v>
       </c>
-      <c r="J19" s="56">
+      <c r="J19" s="50">
         <v>195.1</v>
       </c>
-      <c r="K19" s="55">
+      <c r="K19" s="49">
         <v>7855783</v>
       </c>
-      <c r="L19" s="51">
+      <c r="L19" s="48">
         <v>92.9</v>
       </c>
       <c r="M19" s="36">
         <v>2398499</v>
       </c>
       <c r="N19" s="37">
         <v>28.8</v>
       </c>
-      <c r="O19" s="48">
+      <c r="O19" s="45">
         <v>4170996</v>
       </c>
       <c r="P19" s="35">
         <v>163.1</v>
       </c>
       <c r="Q19" s="34">
         <v>6167323</v>
       </c>
       <c r="R19" s="35">
         <v>139.5</v>
       </c>
       <c r="S19" s="34">
         <v>10433469</v>
       </c>
       <c r="T19" s="35">
         <v>159.1</v>
       </c>
       <c r="U19" s="34">
         <v>10245235</v>
       </c>
       <c r="V19" s="35">
         <v>94.4</v>
       </c>
       <c r="W19" s="34">
         <v>13654238</v>
@@ -3062,131 +3804,137 @@
       </c>
       <c r="Y19" s="34">
         <v>9953072</v>
       </c>
       <c r="Z19" s="35">
         <v>70.2</v>
       </c>
       <c r="AA19" s="16">
         <v>11587789</v>
       </c>
       <c r="AB19" s="17">
         <v>110.3</v>
       </c>
       <c r="AC19" s="16">
         <v>19421764</v>
       </c>
       <c r="AD19" s="17">
         <v>156.69999999999999</v>
       </c>
       <c r="AE19" s="16">
         <v>8133113</v>
       </c>
       <c r="AF19" s="17">
         <v>38.299999999999997</v>
       </c>
-      <c r="AG19" s="49">
+      <c r="AG19" s="46">
         <v>13116715</v>
       </c>
-      <c r="AH19" s="50">
+      <c r="AH19" s="47">
         <v>161</v>
       </c>
       <c r="AI19" s="16">
         <v>62037065</v>
       </c>
       <c r="AJ19" s="17" t="s">
         <v>44</v>
       </c>
       <c r="AK19" s="16">
         <v>18349457</v>
       </c>
-      <c r="AL19" s="39">
+      <c r="AL19" s="38">
         <v>28.4</v>
       </c>
       <c r="AM19" s="16">
         <v>9961820</v>
       </c>
       <c r="AN19" s="17">
         <v>51.6</v>
       </c>
       <c r="AO19" s="16">
         <v>12300533</v>
       </c>
       <c r="AP19" s="17">
         <v>118</v>
       </c>
       <c r="AQ19" s="16">
         <v>22407382</v>
       </c>
       <c r="AR19" s="17">
         <v>179.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="47" t="s">
+      <c r="AS19" s="16">
+        <v>16210081</v>
+      </c>
+      <c r="AT19" s="17">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:46" ht="25.5" customHeight="1">
+      <c r="A20" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="34">
         <v>6882583</v>
       </c>
       <c r="C20" s="34">
         <v>7410031</v>
       </c>
       <c r="D20" s="35">
         <v>100.2</v>
       </c>
       <c r="E20" s="34">
         <v>5174591</v>
       </c>
       <c r="F20" s="35">
         <v>66.099999999999994</v>
       </c>
       <c r="G20" s="36">
         <v>6359668</v>
       </c>
       <c r="H20" s="35">
         <v>117</v>
       </c>
-      <c r="I20" s="55">
+      <c r="I20" s="49">
         <v>10473130</v>
       </c>
-      <c r="J20" s="56">
+      <c r="J20" s="50">
         <v>155.9</v>
       </c>
-      <c r="K20" s="55">
+      <c r="K20" s="49">
         <v>12131078</v>
       </c>
-      <c r="L20" s="51">
+      <c r="L20" s="48">
         <v>107.1</v>
       </c>
       <c r="M20" s="36">
         <v>1654719</v>
       </c>
-      <c r="N20" s="51">
+      <c r="N20" s="48">
         <v>12.9</v>
       </c>
-      <c r="O20" s="48">
+      <c r="O20" s="45">
         <v>7123805</v>
       </c>
       <c r="P20" s="35">
         <v>403.9</v>
       </c>
       <c r="Q20" s="34">
         <v>1291063</v>
       </c>
       <c r="R20" s="35">
         <v>17.100000000000001</v>
       </c>
       <c r="S20" s="34">
         <v>3551515</v>
       </c>
       <c r="T20" s="35">
         <v>258.8</v>
       </c>
       <c r="U20" s="34">
         <v>4225767</v>
       </c>
       <c r="V20" s="35">
         <v>114.4</v>
       </c>
       <c r="W20" s="34">
         <v>27698481</v>
@@ -3196,131 +3944,137 @@
       </c>
       <c r="Y20" s="34">
         <v>115998427</v>
       </c>
       <c r="Z20" s="35">
         <v>403.5</v>
       </c>
       <c r="AA20" s="16">
         <v>197345437</v>
       </c>
       <c r="AB20" s="17">
         <v>161.1</v>
       </c>
       <c r="AC20" s="16">
         <v>76983223</v>
       </c>
       <c r="AD20" s="17">
         <v>36.5</v>
       </c>
       <c r="AE20" s="16">
         <v>81868010</v>
       </c>
       <c r="AF20" s="17">
         <v>97.3</v>
       </c>
-      <c r="AG20" s="49">
+      <c r="AG20" s="46">
         <v>25849099</v>
       </c>
-      <c r="AH20" s="50">
+      <c r="AH20" s="47">
         <v>31.5</v>
       </c>
       <c r="AI20" s="16">
         <v>19413901</v>
       </c>
       <c r="AJ20" s="17">
         <v>75.2</v>
       </c>
       <c r="AK20" s="16">
         <v>34300903</v>
       </c>
-      <c r="AL20" s="39">
+      <c r="AL20" s="38">
         <v>169.9</v>
       </c>
       <c r="AM20" s="16">
         <v>28283693</v>
       </c>
       <c r="AN20" s="17">
         <v>78.400000000000006</v>
       </c>
       <c r="AO20" s="16">
         <v>23951455</v>
       </c>
       <c r="AP20" s="17">
         <v>81</v>
       </c>
       <c r="AQ20" s="16">
         <v>20419259</v>
       </c>
       <c r="AR20" s="17">
         <v>84.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="47" t="s">
+      <c r="AS20" s="16">
+        <v>35658972</v>
+      </c>
+      <c r="AT20" s="17">
+        <v>169.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:46" ht="21.6">
+      <c r="A21" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="34">
         <v>19374890</v>
       </c>
       <c r="C21" s="34">
         <v>16968383</v>
       </c>
       <c r="D21" s="35">
         <v>81.5</v>
       </c>
       <c r="E21" s="34">
         <v>18662392</v>
       </c>
       <c r="F21" s="35">
         <v>104.1</v>
       </c>
       <c r="G21" s="36">
         <v>27710927</v>
       </c>
       <c r="H21" s="35">
         <v>141.4</v>
       </c>
-      <c r="I21" s="57">
+      <c r="I21" s="51">
         <v>18617379</v>
       </c>
       <c r="J21" s="35">
         <v>63.6</v>
       </c>
       <c r="K21" s="36">
         <v>17466882</v>
       </c>
       <c r="L21" s="35">
         <v>86.7</v>
       </c>
       <c r="M21" s="36">
         <v>12540347</v>
       </c>
       <c r="N21" s="37">
         <v>67.7</v>
       </c>
-      <c r="O21" s="48">
+      <c r="O21" s="45">
         <v>12410350</v>
       </c>
       <c r="P21" s="35">
         <v>92.8</v>
       </c>
       <c r="Q21" s="34">
         <v>11874153</v>
       </c>
       <c r="R21" s="35">
         <v>90.3</v>
       </c>
       <c r="S21" s="34">
         <v>31077269</v>
       </c>
       <c r="T21" s="35">
         <v>246.2</v>
       </c>
       <c r="U21" s="34">
         <v>27309163</v>
       </c>
       <c r="V21" s="35">
         <v>84.5</v>
       </c>
       <c r="W21" s="34">
         <v>9561782</v>
@@ -3330,131 +4084,137 @@
       </c>
       <c r="Y21" s="34">
         <v>7422922</v>
       </c>
       <c r="Z21" s="35">
         <v>74.8</v>
       </c>
       <c r="AA21" s="16">
         <v>3287108</v>
       </c>
       <c r="AB21" s="17">
         <v>41.9</v>
       </c>
       <c r="AC21" s="16">
         <v>4839967</v>
       </c>
       <c r="AD21" s="17">
         <v>137.6</v>
       </c>
       <c r="AE21" s="16">
         <v>4294117</v>
       </c>
       <c r="AF21" s="17">
         <v>81.2</v>
       </c>
-      <c r="AG21" s="49">
+      <c r="AG21" s="46">
         <v>4166403</v>
       </c>
-      <c r="AH21" s="50">
+      <c r="AH21" s="47">
         <v>96.8</v>
       </c>
       <c r="AI21" s="16">
         <v>12972708</v>
       </c>
       <c r="AJ21" s="17" t="s">
         <v>45</v>
       </c>
       <c r="AK21" s="16">
         <v>18428805</v>
       </c>
-      <c r="AL21" s="39">
+      <c r="AL21" s="38">
         <v>136.6</v>
       </c>
       <c r="AM21" s="16">
         <v>33689918</v>
       </c>
       <c r="AN21" s="17">
         <v>173.8</v>
       </c>
       <c r="AO21" s="16">
         <v>15405875</v>
       </c>
       <c r="AP21" s="17">
         <v>43.7</v>
       </c>
       <c r="AQ21" s="16">
         <v>8968127</v>
       </c>
       <c r="AR21" s="17">
         <v>57.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="41" t="s">
+      <c r="AS21" s="16">
+        <v>70174947</v>
+      </c>
+      <c r="AT21" s="17">
+        <v>757.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:46">
+      <c r="A22" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="34">
         <v>13948543</v>
       </c>
       <c r="C22" s="34">
         <v>19264250</v>
       </c>
       <c r="D22" s="35">
         <v>128.6</v>
       </c>
       <c r="E22" s="34">
         <v>10894751</v>
       </c>
       <c r="F22" s="35">
         <v>53.5</v>
       </c>
       <c r="G22" s="36">
         <v>5805608</v>
       </c>
       <c r="H22" s="35">
         <v>50.8</v>
       </c>
-      <c r="I22" s="57">
+      <c r="I22" s="51">
         <v>8156846</v>
       </c>
       <c r="J22" s="35">
         <v>133</v>
       </c>
       <c r="K22" s="36">
         <v>17515474</v>
       </c>
       <c r="L22" s="35">
         <v>198.5</v>
       </c>
       <c r="M22" s="36">
         <v>26978577</v>
       </c>
       <c r="N22" s="37">
         <v>145.19999999999999</v>
       </c>
-      <c r="O22" s="48">
+      <c r="O22" s="45">
         <v>33996579</v>
       </c>
       <c r="P22" s="35">
         <v>118.2</v>
       </c>
       <c r="Q22" s="34">
         <v>39826181</v>
       </c>
       <c r="R22" s="35">
         <v>110.5</v>
       </c>
       <c r="S22" s="34">
         <v>27868063</v>
       </c>
       <c r="T22" s="35">
         <v>65.8</v>
       </c>
       <c r="U22" s="34">
         <v>38358614</v>
       </c>
       <c r="V22" s="35">
         <v>132.30000000000001</v>
       </c>
       <c r="W22" s="34">
         <v>57249421</v>
@@ -3464,131 +4224,137 @@
       </c>
       <c r="Y22" s="34">
         <v>52743477</v>
       </c>
       <c r="Z22" s="35">
         <v>88.8</v>
       </c>
       <c r="AA22" s="16">
         <v>58331496</v>
       </c>
       <c r="AB22" s="17">
         <v>104.7</v>
       </c>
       <c r="AC22" s="16">
         <v>56563488</v>
       </c>
       <c r="AD22" s="17">
         <v>90.6</v>
       </c>
       <c r="AE22" s="16">
         <v>31522260</v>
       </c>
       <c r="AF22" s="17">
         <v>51</v>
       </c>
-      <c r="AG22" s="49">
+      <c r="AG22" s="46">
         <v>40061052</v>
       </c>
-      <c r="AH22" s="50">
+      <c r="AH22" s="47">
         <v>126.8</v>
       </c>
       <c r="AI22" s="16">
         <v>21730086</v>
       </c>
       <c r="AJ22" s="17">
         <v>54.3</v>
       </c>
       <c r="AK22" s="16">
         <v>24344771</v>
       </c>
-      <c r="AL22" s="39">
+      <c r="AL22" s="38">
         <v>107.7</v>
       </c>
       <c r="AM22" s="16">
         <v>27102761</v>
       </c>
       <c r="AN22" s="17">
         <v>105.8</v>
       </c>
       <c r="AO22" s="16">
         <v>35179120</v>
       </c>
       <c r="AP22" s="17">
         <v>124.1</v>
       </c>
       <c r="AQ22" s="16">
         <v>198151028</v>
       </c>
       <c r="AR22" s="17">
         <v>556</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="47" t="s">
+      <c r="AS22" s="16">
+        <v>164832465</v>
+      </c>
+      <c r="AT22" s="17">
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:46">
+      <c r="A23" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="34">
         <v>4958304</v>
       </c>
       <c r="C23" s="34">
         <v>3745046</v>
       </c>
       <c r="D23" s="35">
         <v>70.3</v>
       </c>
       <c r="E23" s="34">
         <v>15782738</v>
       </c>
       <c r="F23" s="35">
         <v>398.7</v>
       </c>
       <c r="G23" s="36">
         <v>22925589</v>
       </c>
       <c r="H23" s="35">
         <v>138.30000000000001</v>
       </c>
-      <c r="I23" s="57">
+      <c r="I23" s="51">
         <v>18855435</v>
       </c>
-      <c r="J23" s="58">
+      <c r="J23" s="52">
         <v>77.900000000000006</v>
       </c>
       <c r="K23" s="36">
         <v>18437182</v>
       </c>
-      <c r="L23" s="58">
+      <c r="L23" s="52">
         <v>90.4</v>
       </c>
       <c r="M23" s="36">
         <v>27013374</v>
       </c>
       <c r="N23" s="37">
         <v>138.1</v>
       </c>
-      <c r="O23" s="48">
+      <c r="O23" s="45">
         <v>25275127</v>
       </c>
       <c r="P23" s="35">
         <v>87.8</v>
       </c>
       <c r="Q23" s="34">
         <v>33603844</v>
       </c>
       <c r="R23" s="35">
         <v>125.4</v>
       </c>
       <c r="S23" s="34">
         <v>12171105</v>
       </c>
       <c r="T23" s="35">
         <v>34.1</v>
       </c>
       <c r="U23" s="34">
         <v>27794331</v>
       </c>
       <c r="V23" s="35">
         <v>219.6</v>
       </c>
       <c r="W23" s="34">
         <v>27934195</v>
@@ -3598,131 +4364,137 @@
       </c>
       <c r="Y23" s="34">
         <v>14333920</v>
       </c>
       <c r="Z23" s="35">
         <v>49.4</v>
       </c>
       <c r="AA23" s="16">
         <v>7041320</v>
       </c>
       <c r="AB23" s="17">
         <v>46.5</v>
       </c>
       <c r="AC23" s="16">
         <v>4688789</v>
       </c>
       <c r="AD23" s="17">
         <v>62.2</v>
       </c>
       <c r="AE23" s="16">
         <v>14001739</v>
       </c>
       <c r="AF23" s="17">
         <v>273.2</v>
       </c>
-      <c r="AG23" s="49">
+      <c r="AG23" s="46">
         <v>11952630</v>
       </c>
-      <c r="AH23" s="50">
+      <c r="AH23" s="47">
         <v>85.2</v>
       </c>
       <c r="AI23" s="16">
         <v>24287592</v>
       </c>
       <c r="AJ23" s="17">
         <v>203.4</v>
       </c>
       <c r="AK23" s="16">
         <v>34825689</v>
       </c>
-      <c r="AL23" s="39">
+      <c r="AL23" s="38">
         <v>137.9</v>
       </c>
       <c r="AM23" s="16">
         <v>76445950</v>
       </c>
       <c r="AN23" s="17" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="AO23" s="16">
         <v>141719687</v>
       </c>
       <c r="AP23" s="17">
         <v>177.2</v>
       </c>
       <c r="AQ23" s="16">
         <v>60136936</v>
       </c>
       <c r="AR23" s="17">
         <v>41.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="47" t="s">
+      <c r="AS23" s="16">
+        <v>68479295</v>
+      </c>
+      <c r="AT23" s="17">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:46">
+      <c r="A24" s="44" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="34">
         <v>9113041</v>
       </c>
       <c r="C24" s="34">
         <v>11381136</v>
       </c>
       <c r="D24" s="35">
         <v>116.3</v>
       </c>
       <c r="E24" s="34">
         <v>8144242</v>
       </c>
       <c r="F24" s="35">
         <v>67.7</v>
       </c>
       <c r="G24" s="36">
         <v>13412295</v>
       </c>
       <c r="H24" s="35">
         <v>156.80000000000001</v>
       </c>
-      <c r="I24" s="55">
+      <c r="I24" s="49">
         <v>25483155</v>
       </c>
-      <c r="J24" s="56">
+      <c r="J24" s="50">
         <v>179.9</v>
       </c>
-      <c r="K24" s="55">
+      <c r="K24" s="49">
         <v>40444655</v>
       </c>
-      <c r="L24" s="51">
+      <c r="L24" s="48">
         <v>146.69999999999999</v>
       </c>
       <c r="M24" s="36">
         <v>32170855</v>
       </c>
       <c r="N24" s="37">
         <v>75</v>
       </c>
-      <c r="O24" s="48">
+      <c r="O24" s="45">
         <v>29718791</v>
       </c>
       <c r="P24" s="35">
         <v>86.7</v>
       </c>
       <c r="Q24" s="34">
         <v>23663499</v>
       </c>
       <c r="R24" s="35">
         <v>75.099999999999994</v>
       </c>
       <c r="S24" s="34">
         <v>56661139</v>
       </c>
       <c r="T24" s="35">
         <v>225.3</v>
       </c>
       <c r="U24" s="34">
         <v>48073748</v>
       </c>
       <c r="V24" s="35">
         <v>81.599999999999994</v>
       </c>
       <c r="W24" s="34">
         <v>47852241</v>
@@ -3732,558 +4504,572 @@
       </c>
       <c r="Y24" s="34">
         <v>25346492</v>
       </c>
       <c r="Z24" s="35">
         <v>51</v>
       </c>
       <c r="AA24" s="16">
         <v>9851881</v>
       </c>
       <c r="AB24" s="17">
         <v>36.799999999999997</v>
       </c>
       <c r="AC24" s="16">
         <v>9473877</v>
       </c>
       <c r="AD24" s="17">
         <v>89.9</v>
       </c>
       <c r="AE24" s="16">
         <v>12465304</v>
       </c>
       <c r="AF24" s="17">
         <v>120.4</v>
       </c>
-      <c r="AG24" s="49">
+      <c r="AG24" s="46">
         <v>34362857</v>
       </c>
-      <c r="AH24" s="50">
+      <c r="AH24" s="47">
         <v>275.10000000000002</v>
       </c>
       <c r="AI24" s="16">
         <v>83504738</v>
       </c>
       <c r="AJ24" s="17">
         <v>243.3</v>
       </c>
       <c r="AK24" s="16">
         <v>17532141</v>
       </c>
-      <c r="AL24" s="39">
+      <c r="AL24" s="38">
         <v>20.2</v>
       </c>
       <c r="AM24" s="16">
         <v>85054244</v>
       </c>
       <c r="AN24" s="17" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AO24" s="16">
         <v>82411745</v>
       </c>
       <c r="AP24" s="17">
         <v>92.6</v>
       </c>
       <c r="AQ24" s="16">
         <v>34230546</v>
       </c>
       <c r="AR24" s="17">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="59" t="s">
+      <c r="AS24" s="16">
+        <v>84648195</v>
+      </c>
+      <c r="AT24" s="17">
+        <v>239.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:46">
+      <c r="A25" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="60">
+      <c r="B25" s="54">
         <v>649416</v>
       </c>
-      <c r="C25" s="60">
+      <c r="C25" s="54">
         <v>555698</v>
       </c>
-      <c r="D25" s="61">
+      <c r="D25" s="55">
         <v>79.7</v>
       </c>
-      <c r="E25" s="60">
+      <c r="E25" s="54">
         <v>579302</v>
       </c>
-      <c r="F25" s="61">
+      <c r="F25" s="55">
         <v>98.6</v>
       </c>
-      <c r="G25" s="62">
+      <c r="G25" s="56">
         <v>926965</v>
       </c>
-      <c r="H25" s="61">
+      <c r="H25" s="55">
         <v>152.4</v>
       </c>
-      <c r="I25" s="62">
+      <c r="I25" s="56">
         <v>359048</v>
       </c>
-      <c r="J25" s="63">
+      <c r="J25" s="57">
         <v>36.700000000000003</v>
       </c>
-      <c r="K25" s="62">
+      <c r="K25" s="56">
         <v>152947</v>
       </c>
-      <c r="L25" s="63">
+      <c r="L25" s="57">
         <v>39.4</v>
       </c>
-      <c r="M25" s="62">
+      <c r="M25" s="56">
         <v>560620</v>
       </c>
-      <c r="N25" s="64">
+      <c r="N25" s="58">
         <v>345.5</v>
       </c>
-      <c r="O25" s="65">
+      <c r="O25" s="59">
         <v>28774</v>
       </c>
-      <c r="P25" s="61">
+      <c r="P25" s="55">
         <v>4.8</v>
       </c>
-      <c r="Q25" s="60">
+      <c r="Q25" s="54">
         <v>6686299</v>
       </c>
-      <c r="R25" s="61">
+      <c r="R25" s="55">
         <v>21922</v>
       </c>
-      <c r="S25" s="60">
+      <c r="S25" s="54">
         <v>2138005</v>
       </c>
-      <c r="T25" s="61">
+      <c r="T25" s="55">
         <v>30.1</v>
       </c>
-      <c r="U25" s="60">
+      <c r="U25" s="54">
         <v>2575443</v>
       </c>
-      <c r="V25" s="61">
+      <c r="V25" s="55">
         <v>115.8</v>
       </c>
-      <c r="W25" s="60">
+      <c r="W25" s="54">
         <v>2015667</v>
       </c>
-      <c r="X25" s="61">
+      <c r="X25" s="55">
         <v>74.900000000000006</v>
       </c>
-      <c r="Y25" s="60">
+      <c r="Y25" s="54">
         <v>973789</v>
       </c>
-      <c r="Z25" s="61">
+      <c r="Z25" s="55">
         <v>46.5</v>
       </c>
       <c r="AA25" s="18">
         <v>897116</v>
       </c>
       <c r="AB25" s="19">
         <v>87.2</v>
       </c>
       <c r="AC25" s="18">
         <v>830684</v>
       </c>
       <c r="AD25" s="19">
         <v>86.6</v>
       </c>
       <c r="AE25" s="18">
         <v>2889769</v>
       </c>
       <c r="AF25" s="19">
         <v>318.2</v>
       </c>
       <c r="AG25" s="18">
         <v>1668380</v>
       </c>
       <c r="AH25" s="19">
         <v>57.6</v>
       </c>
       <c r="AI25" s="18">
         <v>20782988</v>
       </c>
       <c r="AJ25" s="19" t="s">
         <v>46</v>
       </c>
       <c r="AK25" s="18">
         <v>48804227</v>
       </c>
-      <c r="AL25" s="66" t="s">
+      <c r="AL25" s="60" t="s">
         <v>47</v>
       </c>
       <c r="AM25" s="18">
         <v>37216473</v>
       </c>
       <c r="AN25" s="19">
         <v>72.5</v>
       </c>
       <c r="AO25" s="18">
         <v>168776</v>
       </c>
       <c r="AP25" s="19">
         <v>0.4</v>
       </c>
-      <c r="AQ25" s="66" t="s">
-        <v>57</v>
+      <c r="AQ25" s="60" t="s">
+        <v>56</v>
       </c>
       <c r="AR25" s="19">
         <v>1679.3</v>
       </c>
-    </row>
-    <row r="26" spans="1:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AS25" s="18">
+        <v>1106096</v>
+      </c>
+      <c r="AT25" s="19">
+        <v>37.299999999999997</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46" ht="15.75" customHeight="1">
       <c r="A26" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="26"/>
       <c r="C26" s="26"/>
       <c r="D26" s="26"/>
       <c r="E26" s="26"/>
       <c r="F26" s="26"/>
       <c r="G26" s="27"/>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="27"/>
-      <c r="O26" s="40"/>
-[...26 lines deleted...]
-      <c r="AP26" s="40"/>
+      <c r="O26" s="39"/>
+      <c r="P26" s="39"/>
+      <c r="Q26" s="39"/>
+      <c r="R26" s="39"/>
+      <c r="S26" s="39"/>
+      <c r="T26" s="39"/>
+      <c r="U26" s="39"/>
+      <c r="V26" s="39"/>
+      <c r="W26" s="39"/>
+      <c r="X26" s="39"/>
+      <c r="Y26" s="39"/>
+      <c r="Z26" s="39"/>
+      <c r="AA26" s="39"/>
+      <c r="AB26" s="39"/>
+      <c r="AC26" s="39"/>
+      <c r="AD26" s="39"/>
+      <c r="AE26" s="39"/>
+      <c r="AF26" s="39"/>
+      <c r="AG26" s="61"/>
+      <c r="AH26" s="39"/>
+      <c r="AI26" s="39"/>
+      <c r="AJ26" s="39"/>
+      <c r="AK26" s="39"/>
+      <c r="AL26" s="39"/>
+      <c r="AM26" s="39"/>
+      <c r="AN26" s="39"/>
+      <c r="AO26" s="39"/>
+      <c r="AP26" s="39"/>
       <c r="AQ26" s="6"/>
     </row>
-    <row r="27" spans="1:44" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:46" ht="38.25" customHeight="1">
       <c r="A27" s="28"/>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="29"/>
       <c r="M27" s="30"/>
       <c r="N27" s="29"/>
-      <c r="O27" s="40"/>
-[...26 lines deleted...]
-      <c r="AP27" s="40"/>
+      <c r="O27" s="39"/>
+      <c r="P27" s="39"/>
+      <c r="Q27" s="39"/>
+      <c r="R27" s="39"/>
+      <c r="S27" s="39"/>
+      <c r="T27" s="39"/>
+      <c r="U27" s="39"/>
+      <c r="V27" s="39"/>
+      <c r="W27" s="39"/>
+      <c r="X27" s="39"/>
+      <c r="Y27" s="39"/>
+      <c r="Z27" s="39"/>
+      <c r="AA27" s="39"/>
+      <c r="AB27" s="39"/>
+      <c r="AC27" s="39"/>
+      <c r="AD27" s="39"/>
+      <c r="AE27" s="39"/>
+      <c r="AF27" s="39"/>
+      <c r="AG27" s="39"/>
+      <c r="AH27" s="39"/>
+      <c r="AI27" s="39"/>
+      <c r="AJ27" s="39"/>
+      <c r="AK27" s="39"/>
+      <c r="AL27" s="39"/>
+      <c r="AM27" s="39"/>
+      <c r="AN27" s="39"/>
+      <c r="AO27" s="39"/>
+      <c r="AP27" s="39"/>
       <c r="AQ27" s="6"/>
     </row>
-    <row r="28" spans="1:44" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:46" ht="38.25" customHeight="1">
       <c r="A28" s="10"/>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="M28" s="9"/>
       <c r="N28" s="8"/>
     </row>
-    <row r="29" spans="1:44" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:46" ht="38.25" customHeight="1">
       <c r="A29" s="13"/>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="9"/>
       <c r="N29" s="8"/>
     </row>
-    <row r="30" spans="1:44" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:46" ht="27.75" customHeight="1">
       <c r="A30" s="13"/>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
     </row>
-    <row r="31" spans="1:44" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:46" ht="27.75" customHeight="1">
       <c r="A31" s="13"/>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
     </row>
-    <row r="32" spans="1:44" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:46" ht="27.75" customHeight="1">
       <c r="A32" s="13"/>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:1">
       <c r="A33" s="13"/>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:1">
       <c r="A34" s="13"/>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:1">
       <c r="A35" s="13"/>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:1">
       <c r="A36" s="13"/>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:1">
       <c r="A37" s="13"/>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:1">
       <c r="A38" s="13"/>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:1">
       <c r="A39" s="13"/>
     </row>
-    <row r="40" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:1">
       <c r="A40" s="13"/>
     </row>
-    <row r="41" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:1">
       <c r="A41" s="13"/>
     </row>
-    <row r="42" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:1">
       <c r="A42" s="13"/>
     </row>
-    <row r="43" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:1">
       <c r="A43" s="13"/>
     </row>
-    <row r="44" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:1">
       <c r="A44" s="13"/>
     </row>
-    <row r="45" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:1">
       <c r="A45" s="13"/>
     </row>
-    <row r="46" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:1">
       <c r="A46" s="13"/>
     </row>
-    <row r="47" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:1">
       <c r="A47" s="13"/>
     </row>
-    <row r="48" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:1">
       <c r="A48" s="13"/>
     </row>
-    <row r="49" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:1">
       <c r="A49" s="13"/>
     </row>
   </sheetData>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" firstPageNumber="6" fitToWidth="0" fitToHeight="0" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1D3DBF2-B333-4978-9B73-2A25C7D7963A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473985DA-C91C-46B2-8718-0247A1328AA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B022BCE6-1B6E-48EA-98CE-02617F1DA59B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные 161103</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель 161103</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>cherdanseva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>