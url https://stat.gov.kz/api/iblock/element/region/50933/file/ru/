--- v0 (2026-04-14)
+++ v1 (2026-10-25)
@@ -1,104 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1965" yWindow="825" windowWidth="23250" windowHeight="12660"/>
+    <workbookView xWindow="1968" yWindow="828" windowWidth="23256" windowHeight="12660"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные 161201" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
+    <sheet name="Показатель 161201" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="53">
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>Индексы физического объема инвестиций в основной капитал</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>г.Астана</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">район Алматы </t>
   </si>
   <si>
-    <t xml:space="preserve">район Есіл </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">район Байқоңыр </t>
   </si>
   <si>
-    <t>район Нура</t>
+    <t>город Астана</t>
+  </si>
+  <si>
+    <t xml:space="preserve">район Есиль </t>
+  </si>
+  <si>
+    <t xml:space="preserve">район Сарыарка </t>
+  </si>
+  <si>
+    <t>район Нұра</t>
+  </si>
+  <si>
+    <t>район Сарайшық</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">в процентах </t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Отражает изменение объема инвестиций в динамике и определяется как отношение объемов инвестиций анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Статистические информация об инвестициях в основной капитал формируется на основе общегосударственных статистических наблюдений месячной, квартальной и годовой периодичности.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде вложение в основной капитал независимо от численности работающих и вида экономической деятельности, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики строительства и инвестиций </t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Буркитбаев К.К.</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 717 2 32 42 10</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>ka.burkitbaev@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>С 2003 года</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/506557/file/ru/</t>
+  </si>
+  <si>
+    <t>03.07.2026 г.</t>
+  </si>
+  <si>
+    <t>05.07.2027 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="000000"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="#,##0.00&quot;р.&quot;"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -106,64 +243,115 @@
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -260,184 +448,232 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -471,86 +707,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -682,664 +916,1041 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ka.burkitbaev@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="1" max="1" width="58.44140625" customWidth="1"/>
+    <col min="2" max="2" width="103.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="44">
+        <v>161201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="43.2" customHeight="1">
+      <c r="A7" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="37.200000000000003" customHeight="1">
+      <c r="A9" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="49" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="63.6" customHeight="1">
+      <c r="A10" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="49" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="50"/>
+    </row>
+    <row r="12" spans="1:2" ht="27" customHeight="1">
+      <c r="A12" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="51" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="54" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="54" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="19.2" customHeight="1">
+      <c r="A18" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="56" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2"/>
+  <cols>
+    <col min="2" max="2" width="117.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:2">
+      <c r="A6" s="39"/>
+      <c r="B6" s="40" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="39"/>
+      <c r="B7" s="40" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="39"/>
+      <c r="B8" s="40" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="39"/>
+      <c r="B9" s="40" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="39"/>
+      <c r="B10" s="40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="22.2" customHeight="1">
+      <c r="A12" s="39"/>
+      <c r="B12" s="41" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="42" t="s">
+        <v>16</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:X23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N16" sqref="N16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1"/>
-    <col min="2" max="2" width="11.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
-    <col min="4" max="4" width="7.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" customWidth="1"/>
-    <col min="6" max="6" width="7.5703125" style="1" customWidth="1"/>
-    <col min="7" max="8" width="7.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.5546875" style="1" customWidth="1"/>
+    <col min="7" max="8" width="7.109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="1" customWidth="1"/>
-    <col min="10" max="10" width="7.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="7.88671875" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
-    <col min="12" max="12" width="7.7109375" style="1" customWidth="1"/>
-    <col min="13" max="13" width="8.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8.109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="1" customWidth="1"/>
-    <col min="15" max="17" width="9.140625" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="8.85546875" style="1"/>
+    <col min="15" max="17" width="9.109375" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:24" ht="15.75" customHeight="1">
+      <c r="A1" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="46"/>
-[...23 lines deleted...]
-      <c r="A2" s="43" t="s">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+    </row>
+    <row r="2" spans="1:24" ht="15" customHeight="1" thickBot="1">
+      <c r="A2" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="43"/>
-[...24 lines deleted...]
-      <c r="B3" s="36">
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+    </row>
+    <row r="3" spans="1:24" ht="14.4" thickBot="1">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23">
         <v>2003</v>
       </c>
-      <c r="C3" s="36">
+      <c r="C3" s="23">
         <v>2004</v>
       </c>
-      <c r="D3" s="36">
+      <c r="D3" s="23">
         <v>2005</v>
       </c>
-      <c r="E3" s="36">
+      <c r="E3" s="23">
         <v>2006</v>
       </c>
-      <c r="F3" s="36">
+      <c r="F3" s="23">
         <v>2007</v>
       </c>
-      <c r="G3" s="37">
+      <c r="G3" s="24">
         <v>2008</v>
       </c>
-      <c r="H3" s="37">
+      <c r="H3" s="24">
         <v>2009</v>
       </c>
-      <c r="I3" s="38">
+      <c r="I3" s="25">
         <v>2010</v>
       </c>
-      <c r="J3" s="39">
+      <c r="J3" s="26">
         <v>2011</v>
       </c>
-      <c r="K3" s="39">
+      <c r="K3" s="26">
         <v>2012</v>
       </c>
-      <c r="L3" s="39">
+      <c r="L3" s="26">
         <v>2013</v>
       </c>
-      <c r="M3" s="39">
+      <c r="M3" s="26">
         <v>2014</v>
       </c>
-      <c r="N3" s="39">
+      <c r="N3" s="26">
         <v>2015</v>
       </c>
-      <c r="O3" s="39">
+      <c r="O3" s="26">
         <v>2016</v>
       </c>
-      <c r="P3" s="39">
+      <c r="P3" s="26">
         <v>2017</v>
       </c>
-      <c r="Q3" s="39">
+      <c r="Q3" s="26">
         <v>2018</v>
       </c>
-      <c r="R3" s="40">
+      <c r="R3" s="27">
         <v>2019</v>
       </c>
-      <c r="S3" s="40">
+      <c r="S3" s="27">
         <v>2020</v>
       </c>
-      <c r="T3" s="40">
+      <c r="T3" s="27">
         <v>2021</v>
       </c>
-      <c r="U3" s="41">
+      <c r="U3" s="28">
         <v>2022</v>
       </c>
-      <c r="V3" s="42">
+      <c r="V3" s="29">
         <v>2023</v>
       </c>
-      <c r="W3" s="39">
+      <c r="W3" s="26">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="28" t="s">
+      <c r="X3" s="26">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="31">
+        <v>126.2</v>
+      </c>
+      <c r="C4" s="31">
+        <v>149</v>
+      </c>
+      <c r="D4" s="31">
+        <v>117.9</v>
+      </c>
+      <c r="E4" s="31">
+        <v>122.9</v>
+      </c>
+      <c r="F4" s="31">
+        <v>113.3</v>
+      </c>
+      <c r="G4" s="31">
+        <v>99</v>
+      </c>
+      <c r="H4" s="31">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="I4" s="32">
+        <v>101</v>
+      </c>
+      <c r="J4" s="33">
+        <v>136.1</v>
+      </c>
+      <c r="K4" s="33">
+        <v>101.5</v>
+      </c>
+      <c r="L4" s="33">
+        <v>85.3</v>
+      </c>
+      <c r="M4" s="33">
+        <v>113</v>
+      </c>
+      <c r="N4" s="34">
+        <v>116.6</v>
+      </c>
+      <c r="O4" s="34">
+        <v>104.4</v>
+      </c>
+      <c r="P4" s="34">
+        <v>104.2</v>
+      </c>
+      <c r="Q4" s="34">
+        <v>102.1</v>
+      </c>
+      <c r="R4" s="35">
+        <v>85.9</v>
+      </c>
+      <c r="S4" s="35">
+        <v>122.5</v>
+      </c>
+      <c r="T4" s="36">
+        <v>104.7</v>
+      </c>
+      <c r="U4" s="37">
+        <v>113.5</v>
+      </c>
+      <c r="V4" s="37">
+        <v>108.2</v>
+      </c>
+      <c r="W4" s="37">
+        <v>118.9</v>
+      </c>
+      <c r="X4" s="37">
+        <v>122.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="29">
-[...67 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="B5" s="10">
+        <v>259.3</v>
+      </c>
+      <c r="C5" s="10">
+        <v>146.4</v>
+      </c>
+      <c r="D5" s="10">
+        <v>152</v>
+      </c>
+      <c r="E5" s="10">
+        <v>103.2</v>
+      </c>
+      <c r="F5" s="11">
+        <v>144</v>
+      </c>
+      <c r="G5" s="11">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="H5" s="12">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="I5" s="11">
+        <v>50.7</v>
+      </c>
+      <c r="J5" s="12">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="K5" s="12">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="L5" s="12">
+        <v>124.1</v>
+      </c>
+      <c r="M5" s="11">
+        <v>123.6</v>
+      </c>
+      <c r="N5" s="12">
+        <v>118.2</v>
+      </c>
+      <c r="O5" s="13">
+        <v>96.2</v>
+      </c>
+      <c r="P5" s="14">
+        <v>77</v>
+      </c>
+      <c r="Q5" s="15">
+        <v>86.2</v>
+      </c>
+      <c r="R5" s="15">
+        <v>70.8</v>
+      </c>
+      <c r="S5" s="15">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="T5" s="19">
+        <v>90.2</v>
+      </c>
+      <c r="U5" s="20">
+        <v>134.6</v>
+      </c>
+      <c r="V5" s="20">
+        <v>104.1</v>
+      </c>
+      <c r="W5" s="20">
+        <v>74.7</v>
+      </c>
+      <c r="X5" s="20">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="12">
+        <v>29518.2</v>
+      </c>
+      <c r="I6" s="11">
+        <v>196.6</v>
+      </c>
+      <c r="J6" s="12">
+        <v>141.80000000000001</v>
+      </c>
+      <c r="K6" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="L6" s="12">
+        <v>110.7</v>
+      </c>
+      <c r="M6" s="11">
+        <v>105</v>
+      </c>
+      <c r="N6" s="12">
+        <v>132.1</v>
+      </c>
+      <c r="O6" s="13">
+        <v>120.8</v>
+      </c>
+      <c r="P6" s="14">
+        <v>115</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>98.9</v>
+      </c>
+      <c r="R6" s="16">
+        <v>93.3</v>
+      </c>
+      <c r="S6" s="16">
+        <v>125</v>
+      </c>
+      <c r="T6" s="19">
+        <v>105.3</v>
+      </c>
+      <c r="U6" s="20">
+        <v>101.8</v>
+      </c>
+      <c r="V6" s="20">
+        <v>55.8</v>
+      </c>
+      <c r="W6" s="20">
+        <v>148.4</v>
+      </c>
+      <c r="X6" s="20">
+        <v>121.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="10">
+        <v>90.8</v>
+      </c>
+      <c r="C7" s="10">
+        <v>150.9</v>
+      </c>
+      <c r="D7" s="10">
+        <v>92.7</v>
+      </c>
+      <c r="E7" s="10">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="F7" s="12">
+        <v>87.2</v>
+      </c>
+      <c r="G7" s="11">
+        <v>140.6</v>
+      </c>
+      <c r="H7" s="12">
+        <v>58.2</v>
+      </c>
+      <c r="I7" s="11">
+        <v>103.8</v>
+      </c>
+      <c r="J7" s="12">
+        <v>124.7</v>
+      </c>
+      <c r="K7" s="12">
+        <v>114.7</v>
+      </c>
+      <c r="L7" s="12">
+        <v>53.5</v>
+      </c>
+      <c r="M7" s="11">
+        <v>118.8</v>
+      </c>
+      <c r="N7" s="12">
+        <v>92.9</v>
+      </c>
+      <c r="O7" s="13">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="P7" s="13">
+        <v>100.3</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>109.8</v>
+      </c>
+      <c r="R7" s="17">
+        <v>59</v>
+      </c>
+      <c r="S7" s="17">
+        <v>80.8</v>
+      </c>
+      <c r="T7" s="19">
+        <v>103.5</v>
+      </c>
+      <c r="U7" s="20">
+        <v>160.1</v>
+      </c>
+      <c r="V7" s="20">
+        <v>53</v>
+      </c>
+      <c r="W7" s="20">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="X7" s="20">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="11">
-[...32 lines deleted...]
-      <c r="M5" s="12">
+      <c r="B8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="K8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="L8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="M8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="N8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="O8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="P8" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q8" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="R8" s="17">
+        <v>174.2</v>
+      </c>
+      <c r="S8" s="17">
+        <v>119.9</v>
+      </c>
+      <c r="T8" s="19">
+        <v>134.30000000000001</v>
+      </c>
+      <c r="U8" s="20">
+        <v>129.6</v>
+      </c>
+      <c r="V8" s="20">
+        <v>238.5</v>
+      </c>
+      <c r="W8" s="20">
+        <v>94.4</v>
+      </c>
+      <c r="X8" s="20">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="F9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="G9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="H9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="J9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="K9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="L9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="M9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="N9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="O9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="P9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="R9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="S9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="T9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="U9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="V9" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="W9" s="20">
+        <v>118.2</v>
+      </c>
+      <c r="X9" s="20">
         <v>123.6</v>
       </c>
-      <c r="N5" s="13">
-[...279 lines deleted...]
-    <row r="11" spans="1:23" x14ac:dyDescent="0.2">
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="F10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="G10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="I10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="J10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="K10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="L10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="M10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="N10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="O10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="P10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="R10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="S10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="T10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="U10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="V10" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="W10" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="X10" s="20">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="2"/>
       <c r="B11" s="3"/>
       <c r="C11" s="4"/>
     </row>
-    <row r="12" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24">
       <c r="A12" s="2"/>
       <c r="B12" s="3"/>
       <c r="C12" s="4"/>
     </row>
-    <row r="13" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24">
       <c r="A13" s="2"/>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
     </row>
-    <row r="14" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24">
       <c r="A14" s="2"/>
       <c r="B14" s="3"/>
       <c r="C14" s="4"/>
     </row>
-    <row r="15" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24">
       <c r="A15" s="2"/>
       <c r="B15" s="3"/>
       <c r="C15" s="4"/>
     </row>
-    <row r="16" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24">
       <c r="A16" s="5"/>
       <c r="B16" s="3"/>
       <c r="C16" s="4"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:3">
       <c r="A17" s="5"/>
       <c r="B17" s="3"/>
       <c r="C17" s="4"/>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:3" ht="14.4" customHeight="1">
       <c r="A18" s="5"/>
       <c r="B18" s="3"/>
       <c r="C18" s="4"/>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:3">
       <c r="A19" s="6"/>
       <c r="B19" s="3"/>
       <c r="C19" s="4"/>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:3">
       <c r="A20" s="5"/>
       <c r="B20" s="3"/>
       <c r="C20" s="4"/>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:3">
       <c r="A21" s="5"/>
       <c r="B21" s="3"/>
       <c r="C21" s="4"/>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:3">
       <c r="A22" s="7"/>
       <c r="B22" s="7"/>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:3">
       <c r="A23" s="7"/>
       <c r="B23" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:W2"/>
     <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.47244094488188981" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
@@ -1422,50 +2033,52 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF5A9590-55C1-493C-BCF0-67DE7D0AC5A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные 161201</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель 161201</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>