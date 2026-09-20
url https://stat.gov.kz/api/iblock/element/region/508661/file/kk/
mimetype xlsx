--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="76">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -507,51 +507,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -607,94 +607,88 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -972,51 +966,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="86.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="12">
         <v>613102</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>39</v>
       </c>
     </row>
@@ -1099,59 +1093,59 @@
       <c r="B12" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="5">
-        <v>46276</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>53</v>
       </c>
@@ -1194,58 +1188,58 @@
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="14"/>
       <c r="B4" s="14"/>
     </row>
     <row r="5" spans="1:6" ht="129" customHeight="1">
       <c r="A5" s="14"/>
       <c r="B5" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="14"/>
       <c r="B6" s="14"/>
     </row>
     <row r="7" spans="1:6">
-      <c r="A7" s="39" t="s">
+      <c r="A7" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="39"/>
-[...3 lines deleted...]
-      <c r="F7" s="39"/>
+      <c r="B7" s="42"/>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="14"/>
       <c r="B8" s="14"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="14"/>
       <c r="B9" s="14"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="14"/>
       <c r="B10" s="14"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="14"/>
       <c r="B11" s="14"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="14"/>
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
     </row>
@@ -1265,177 +1259,180 @@
       <c r="A17" s="14"/>
       <c r="B17" s="14"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14"/>
       <c r="B18" s="14"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="14"/>
       <c r="B20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE45"/>
+  <dimension ref="A1:AF45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AH19" sqref="AH19"/>
+      <selection activeCell="AI19" sqref="AI19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10.5703125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="15.75">
+    <row r="1" spans="1:32" ht="15.75">
       <c r="A1" s="6" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="2" spans="1:31" ht="15.75">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="1:32" ht="15.75">
+      <c r="A2" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="47"/>
-[...30 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
-      <c r="Z4" s="54"/>
-[...6 lines deleted...]
-    <row r="5" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="Z4" s="40"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+    </row>
+    <row r="5" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="B5" s="19"/>
       <c r="C5" s="19"/>
       <c r="Y5" s="20"/>
-      <c r="Z5" s="51"/>
-[...4 lines deleted...]
-      <c r="AE5" s="55" t="s">
+      <c r="Z5" s="39"/>
+      <c r="AA5" s="39"/>
+      <c r="AB5" s="39"/>
+      <c r="AC5" s="39"/>
+      <c r="AD5" s="41"/>
+      <c r="AE5" s="41"/>
+      <c r="AF5" s="41" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:31" s="14" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-      <c r="B6" s="42">
+    <row r="6" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="A6" s="43"/>
+      <c r="B6" s="45">
         <v>2024</v>
       </c>
-      <c r="C6" s="43"/>
-[...10 lines deleted...]
-      <c r="N6" s="44">
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="47">
         <v>2025</v>
       </c>
-      <c r="O6" s="45"/>
-[...10 lines deleted...]
-      <c r="Z6" s="52">
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="47">
         <v>2026</v>
       </c>
-      <c r="AA6" s="53"/>
-[...6 lines deleted...]
-      <c r="A7" s="41"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+    </row>
+    <row r="7" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="A7" s="44"/>
       <c r="B7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="22" t="s">
@@ -1482,87 +1479,91 @@
       </c>
       <c r="X7" s="29" t="s">
         <v>16</v>
       </c>
       <c r="Y7" s="29" t="s">
         <v>17</v>
       </c>
       <c r="Z7" s="30" t="s">
         <v>4</v>
       </c>
       <c r="AA7" s="30" t="s">
         <v>5</v>
       </c>
       <c r="AB7" s="30" t="s">
         <v>6</v>
       </c>
       <c r="AC7" s="31" t="s">
         <v>7</v>
       </c>
       <c r="AD7" s="29" t="s">
         <v>8</v>
       </c>
       <c r="AE7" s="28" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="48" t="s">
+      <c r="AF7" s="28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="48"/>
-[...30 lines deleted...]
-    <row r="9" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="B8" s="52"/>
+      <c r="C8" s="52"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="52"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="52"/>
+      <c r="K8" s="52"/>
+      <c r="L8" s="52"/>
+      <c r="M8" s="52"/>
+      <c r="N8" s="52"/>
+      <c r="O8" s="52"/>
+      <c r="P8" s="52"/>
+      <c r="Q8" s="52"/>
+      <c r="R8" s="52"/>
+      <c r="S8" s="52"/>
+      <c r="T8" s="52"/>
+      <c r="U8" s="52"/>
+      <c r="V8" s="52"/>
+      <c r="W8" s="52"/>
+      <c r="X8" s="52"/>
+      <c r="Y8" s="52"/>
+      <c r="Z8" s="52"/>
+      <c r="AA8" s="52"/>
+      <c r="AB8" s="52"/>
+      <c r="AC8" s="52"/>
+      <c r="AD8" s="52"/>
+      <c r="AE8" s="52"/>
+      <c r="AF8" s="52"/>
+    </row>
+    <row r="9" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A9" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="17">
         <v>139400</v>
       </c>
       <c r="C9" s="17">
         <v>114979</v>
       </c>
       <c r="D9" s="17">
         <v>98379</v>
       </c>
       <c r="E9" s="17">
         <v>114602</v>
       </c>
       <c r="F9" s="17">
         <v>110984</v>
       </c>
       <c r="G9" s="17">
         <v>110053</v>
       </c>
       <c r="H9" s="17">
         <v>124835</v>
       </c>
       <c r="I9" s="17">
@@ -1612,52 +1613,55 @@
       </c>
       <c r="X9" s="35">
         <v>12819</v>
       </c>
       <c r="Y9" s="35">
         <v>12168</v>
       </c>
       <c r="Z9" s="35">
         <v>16979</v>
       </c>
       <c r="AA9" s="35">
         <v>14509</v>
       </c>
       <c r="AB9" s="35">
         <v>16177</v>
       </c>
       <c r="AC9" s="35">
         <v>15290</v>
       </c>
       <c r="AD9" s="35">
         <v>12820</v>
       </c>
       <c r="AE9" s="35">
         <v>17175</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF9" s="35">
+        <v>15598</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A10" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="17">
         <v>3569</v>
       </c>
       <c r="C10" s="17">
         <v>2676</v>
       </c>
       <c r="D10" s="17">
         <v>2278</v>
       </c>
       <c r="E10" s="17">
         <v>2625</v>
       </c>
       <c r="F10" s="17">
         <v>2498</v>
       </c>
       <c r="G10" s="17">
         <v>2770</v>
       </c>
       <c r="H10" s="17">
         <v>3048</v>
       </c>
       <c r="I10" s="17">
@@ -1707,52 +1711,55 @@
       </c>
       <c r="X10" s="35">
         <v>449</v>
       </c>
       <c r="Y10" s="35">
         <v>483</v>
       </c>
       <c r="Z10" s="35">
         <v>602</v>
       </c>
       <c r="AA10" s="35">
         <v>518</v>
       </c>
       <c r="AB10" s="35">
         <v>465</v>
       </c>
       <c r="AC10" s="35">
         <v>484</v>
       </c>
       <c r="AD10" s="35">
         <v>451</v>
       </c>
       <c r="AE10" s="35">
         <v>475</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF10" s="35">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A11" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="17">
         <v>4693</v>
       </c>
       <c r="C11" s="17">
         <v>3980</v>
       </c>
       <c r="D11" s="17">
         <v>3982</v>
       </c>
       <c r="E11" s="17">
         <v>4009</v>
       </c>
       <c r="F11" s="17">
         <v>3920</v>
       </c>
       <c r="G11" s="17">
         <v>4059</v>
       </c>
       <c r="H11" s="17">
         <v>4566</v>
       </c>
       <c r="I11" s="17">
@@ -1802,52 +1809,55 @@
       </c>
       <c r="X11" s="35">
         <v>401</v>
       </c>
       <c r="Y11" s="35">
         <v>380</v>
       </c>
       <c r="Z11" s="35">
         <v>499</v>
       </c>
       <c r="AA11" s="35">
         <v>420</v>
       </c>
       <c r="AB11" s="35">
         <v>435</v>
       </c>
       <c r="AC11" s="35">
         <v>498</v>
       </c>
       <c r="AD11" s="35">
         <v>450</v>
       </c>
       <c r="AE11" s="35">
         <v>590</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF11" s="35">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A12" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="17">
         <v>4709</v>
       </c>
       <c r="C12" s="17">
         <v>3976</v>
       </c>
       <c r="D12" s="17">
         <v>3667</v>
       </c>
       <c r="E12" s="17">
         <v>4460</v>
       </c>
       <c r="F12" s="17">
         <v>4227</v>
       </c>
       <c r="G12" s="17">
         <v>4560</v>
       </c>
       <c r="H12" s="17">
         <v>5644</v>
       </c>
       <c r="I12" s="17">
@@ -1897,52 +1907,55 @@
       </c>
       <c r="X12" s="35">
         <v>151</v>
       </c>
       <c r="Y12" s="35">
         <v>146</v>
       </c>
       <c r="Z12" s="35">
         <v>191</v>
       </c>
       <c r="AA12" s="35">
         <v>214</v>
       </c>
       <c r="AB12" s="35">
         <v>197</v>
       </c>
       <c r="AC12" s="35">
         <v>182</v>
       </c>
       <c r="AD12" s="35">
         <v>172</v>
       </c>
       <c r="AE12" s="35">
         <v>233</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF12" s="35">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A13" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="17">
         <v>13986</v>
       </c>
       <c r="C13" s="17">
         <v>12035</v>
       </c>
       <c r="D13" s="17">
         <v>9324</v>
       </c>
       <c r="E13" s="17">
         <v>11016</v>
       </c>
       <c r="F13" s="17">
         <v>10788</v>
       </c>
       <c r="G13" s="17">
         <v>10054</v>
       </c>
       <c r="H13" s="17">
         <v>11084</v>
       </c>
       <c r="I13" s="17">
@@ -1992,52 +2005,55 @@
       </c>
       <c r="X13" s="35">
         <v>1870</v>
       </c>
       <c r="Y13" s="35">
         <v>1600</v>
       </c>
       <c r="Z13" s="35">
         <v>2287</v>
       </c>
       <c r="AA13" s="35">
         <v>2050</v>
       </c>
       <c r="AB13" s="35">
         <v>2129</v>
       </c>
       <c r="AC13" s="35">
         <v>2037</v>
       </c>
       <c r="AD13" s="35">
         <v>1534</v>
       </c>
       <c r="AE13" s="35">
         <v>2169</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF13" s="35">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A14" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="17">
         <v>4194</v>
       </c>
       <c r="C14" s="17">
         <v>3039</v>
       </c>
       <c r="D14" s="17">
         <v>2614</v>
       </c>
       <c r="E14" s="17">
         <v>3536</v>
       </c>
       <c r="F14" s="17">
         <v>3302</v>
       </c>
       <c r="G14" s="17">
         <v>3716</v>
       </c>
       <c r="H14" s="17">
         <v>4605</v>
       </c>
       <c r="I14" s="17">
@@ -2087,52 +2103,55 @@
       </c>
       <c r="X14" s="35">
         <v>1349</v>
       </c>
       <c r="Y14" s="35">
         <v>1303</v>
       </c>
       <c r="Z14" s="35">
         <v>1535</v>
       </c>
       <c r="AA14" s="35">
         <v>1416</v>
       </c>
       <c r="AB14" s="35">
         <v>1522</v>
       </c>
       <c r="AC14" s="35">
         <v>1562</v>
       </c>
       <c r="AD14" s="35">
         <v>1235</v>
       </c>
       <c r="AE14" s="35">
         <v>1644</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF14" s="35">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A15" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="17">
         <v>3983</v>
       </c>
       <c r="C15" s="17">
         <v>3281</v>
       </c>
       <c r="D15" s="17">
         <v>2724</v>
       </c>
       <c r="E15" s="17">
         <v>3678</v>
       </c>
       <c r="F15" s="17">
         <v>3550</v>
       </c>
       <c r="G15" s="17">
         <v>3446</v>
       </c>
       <c r="H15" s="17">
         <v>4416</v>
       </c>
       <c r="I15" s="17">
@@ -2182,52 +2201,55 @@
       </c>
       <c r="X15" s="35">
         <v>169</v>
       </c>
       <c r="Y15" s="35">
         <v>152</v>
       </c>
       <c r="Z15" s="35">
         <v>274</v>
       </c>
       <c r="AA15" s="35">
         <v>237</v>
       </c>
       <c r="AB15" s="35">
         <v>291</v>
       </c>
       <c r="AC15" s="35">
         <v>273</v>
       </c>
       <c r="AD15" s="35">
         <v>174</v>
       </c>
       <c r="AE15" s="35">
         <v>212</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF15" s="35">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A16" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="17">
         <v>8046</v>
       </c>
       <c r="C16" s="17">
         <v>6194</v>
       </c>
       <c r="D16" s="17">
         <v>4972</v>
       </c>
       <c r="E16" s="17">
         <v>5614</v>
       </c>
       <c r="F16" s="17">
         <v>5758</v>
       </c>
       <c r="G16" s="17">
         <v>5349</v>
       </c>
       <c r="H16" s="17">
         <v>6269</v>
       </c>
       <c r="I16" s="17">
@@ -2277,52 +2299,55 @@
       </c>
       <c r="X16" s="35">
         <v>3711</v>
       </c>
       <c r="Y16" s="35">
         <v>3582</v>
       </c>
       <c r="Z16" s="35">
         <v>5056</v>
       </c>
       <c r="AA16" s="35">
         <v>4095</v>
       </c>
       <c r="AB16" s="35">
         <v>4798</v>
       </c>
       <c r="AC16" s="35">
         <v>4269</v>
       </c>
       <c r="AD16" s="35">
         <v>3765</v>
       </c>
       <c r="AE16" s="35">
         <v>5146</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF16" s="35">
+        <v>4487</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A17" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="17">
         <v>5384</v>
       </c>
       <c r="C17" s="17">
         <v>4184</v>
       </c>
       <c r="D17" s="17">
         <v>3390</v>
       </c>
       <c r="E17" s="17">
         <v>4046</v>
       </c>
       <c r="F17" s="17">
         <v>3600</v>
       </c>
       <c r="G17" s="17">
         <v>3754</v>
       </c>
       <c r="H17" s="17">
         <v>4139</v>
       </c>
       <c r="I17" s="17">
@@ -2372,52 +2397,55 @@
       </c>
       <c r="X17" s="35">
         <v>185</v>
       </c>
       <c r="Y17" s="35">
         <v>183</v>
       </c>
       <c r="Z17" s="35">
         <v>363</v>
       </c>
       <c r="AA17" s="35">
         <v>289</v>
       </c>
       <c r="AB17" s="35">
         <v>308</v>
       </c>
       <c r="AC17" s="35">
         <v>238</v>
       </c>
       <c r="AD17" s="35">
         <v>169</v>
       </c>
       <c r="AE17" s="35">
         <v>261</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF17" s="35">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A18" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="17">
         <v>5151</v>
       </c>
       <c r="C18" s="17">
         <v>4264</v>
       </c>
       <c r="D18" s="17">
         <v>3927</v>
       </c>
       <c r="E18" s="17">
         <v>4182</v>
       </c>
       <c r="F18" s="17">
         <v>4183</v>
       </c>
       <c r="G18" s="17">
         <v>4353</v>
       </c>
       <c r="H18" s="17">
         <v>4601</v>
       </c>
       <c r="I18" s="17">
@@ -2467,52 +2495,55 @@
       </c>
       <c r="X18" s="35">
         <v>2182</v>
       </c>
       <c r="Y18" s="35">
         <v>2072</v>
       </c>
       <c r="Z18" s="35">
         <v>3076</v>
       </c>
       <c r="AA18" s="35">
         <v>2621</v>
       </c>
       <c r="AB18" s="35">
         <v>2822</v>
       </c>
       <c r="AC18" s="35">
         <v>2760</v>
       </c>
       <c r="AD18" s="35">
         <v>2499</v>
       </c>
       <c r="AE18" s="35">
         <v>3240</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF18" s="35">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A19" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="17">
         <v>3713</v>
       </c>
       <c r="C19" s="17">
         <v>3047</v>
       </c>
       <c r="D19" s="17">
         <v>2871</v>
       </c>
       <c r="E19" s="17">
         <v>2984</v>
       </c>
       <c r="F19" s="17">
         <v>3241</v>
       </c>
       <c r="G19" s="17">
         <v>3492</v>
       </c>
       <c r="H19" s="17">
         <v>3814</v>
       </c>
       <c r="I19" s="17">
@@ -2562,52 +2593,55 @@
       </c>
       <c r="X19" s="35">
         <v>374</v>
       </c>
       <c r="Y19" s="35">
         <v>289</v>
       </c>
       <c r="Z19" s="35">
         <v>428</v>
       </c>
       <c r="AA19" s="35">
         <v>415</v>
       </c>
       <c r="AB19" s="35">
         <v>450</v>
       </c>
       <c r="AC19" s="35">
         <v>376</v>
       </c>
       <c r="AD19" s="35">
         <v>354</v>
       </c>
       <c r="AE19" s="35">
         <v>491</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF19" s="35">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A20" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="17">
         <v>4677</v>
       </c>
       <c r="C20" s="17">
         <v>3651</v>
       </c>
       <c r="D20" s="17">
         <v>2991</v>
       </c>
       <c r="E20" s="17">
         <v>3372</v>
       </c>
       <c r="F20" s="17">
         <v>3078</v>
       </c>
       <c r="G20" s="17">
         <v>2951</v>
       </c>
       <c r="H20" s="17">
         <v>4184</v>
       </c>
       <c r="I20" s="17">
@@ -2657,87 +2691,91 @@
       </c>
       <c r="X20" s="35">
         <v>1978</v>
       </c>
       <c r="Y20" s="35">
         <v>1978</v>
       </c>
       <c r="Z20" s="35">
         <v>2668</v>
       </c>
       <c r="AA20" s="35">
         <v>2234</v>
       </c>
       <c r="AB20" s="35">
         <v>2760</v>
       </c>
       <c r="AC20" s="35">
         <v>2611</v>
       </c>
       <c r="AD20" s="35">
         <v>2017</v>
       </c>
       <c r="AE20" s="35">
         <v>2714</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="49" t="s">
+      <c r="AF20" s="35">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A21" s="51" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="49"/>
-[...30 lines deleted...]
-    <row r="22" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+      <c r="M21" s="51"/>
+      <c r="N21" s="51"/>
+      <c r="O21" s="51"/>
+      <c r="P21" s="51"/>
+      <c r="Q21" s="51"/>
+      <c r="R21" s="51"/>
+      <c r="S21" s="51"/>
+      <c r="T21" s="51"/>
+      <c r="U21" s="51"/>
+      <c r="V21" s="51"/>
+      <c r="W21" s="51"/>
+      <c r="X21" s="51"/>
+      <c r="Y21" s="51"/>
+      <c r="Z21" s="51"/>
+      <c r="AA21" s="51"/>
+      <c r="AB21" s="51"/>
+      <c r="AC21" s="51"/>
+      <c r="AD21" s="51"/>
+      <c r="AE21" s="51"/>
+      <c r="AF21" s="51"/>
+    </row>
+    <row r="22" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="17">
         <v>82288</v>
       </c>
       <c r="C22" s="17">
         <v>70228</v>
       </c>
       <c r="D22" s="18">
         <v>62074</v>
       </c>
       <c r="E22" s="17">
         <v>71726</v>
       </c>
       <c r="F22" s="17">
         <v>70375</v>
       </c>
       <c r="G22" s="17">
         <v>69074</v>
       </c>
       <c r="H22" s="17">
         <v>77011</v>
       </c>
       <c r="I22" s="17">
@@ -2787,52 +2825,55 @@
       </c>
       <c r="X22" s="35">
         <v>2207</v>
       </c>
       <c r="Y22" s="35">
         <v>2121</v>
       </c>
       <c r="Z22" s="35">
         <v>2974</v>
       </c>
       <c r="AA22" s="35">
         <v>2477</v>
       </c>
       <c r="AB22" s="35">
         <v>2545</v>
       </c>
       <c r="AC22" s="35">
         <v>2633</v>
       </c>
       <c r="AD22" s="35">
         <v>2371</v>
       </c>
       <c r="AE22" s="35">
         <v>2778</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF22" s="35">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A23" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="17">
         <v>1840</v>
       </c>
       <c r="C23" s="17">
         <v>1385</v>
       </c>
       <c r="D23" s="18">
         <v>1261</v>
       </c>
       <c r="E23" s="17">
         <v>1364</v>
       </c>
       <c r="F23" s="17">
         <v>1316</v>
       </c>
       <c r="G23" s="17">
         <v>1435</v>
       </c>
       <c r="H23" s="17">
         <v>1568</v>
       </c>
       <c r="I23" s="17">
@@ -2882,52 +2923,55 @@
       </c>
       <c r="X23" s="35">
         <v>371</v>
       </c>
       <c r="Y23" s="35">
         <v>388</v>
       </c>
       <c r="Z23" s="35">
         <v>518</v>
       </c>
       <c r="AA23" s="35">
         <v>449</v>
       </c>
       <c r="AB23" s="35">
         <v>405</v>
       </c>
       <c r="AC23" s="35">
         <v>423</v>
       </c>
       <c r="AD23" s="35">
         <v>398</v>
       </c>
       <c r="AE23" s="35">
         <v>404</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF23" s="35">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A24" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="17">
         <v>2187</v>
       </c>
       <c r="C24" s="17">
         <v>1899</v>
       </c>
       <c r="D24" s="18">
         <v>1942</v>
       </c>
       <c r="E24" s="17">
         <v>1888</v>
       </c>
       <c r="F24" s="17">
         <v>1908</v>
       </c>
       <c r="G24" s="17">
         <v>1857</v>
       </c>
       <c r="H24" s="17">
         <v>2203</v>
       </c>
       <c r="I24" s="17">
@@ -2977,52 +3021,55 @@
       </c>
       <c r="X24" s="35">
         <v>401</v>
       </c>
       <c r="Y24" s="35">
         <v>380</v>
       </c>
       <c r="Z24" s="35">
         <v>499</v>
       </c>
       <c r="AA24" s="35">
         <v>420</v>
       </c>
       <c r="AB24" s="35">
         <v>435</v>
       </c>
       <c r="AC24" s="35">
         <v>498</v>
       </c>
       <c r="AD24" s="35">
         <v>450</v>
       </c>
       <c r="AE24" s="35">
         <v>590</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF24" s="35">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A25" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="17">
         <v>3314</v>
       </c>
       <c r="C25" s="17">
         <v>2873</v>
       </c>
       <c r="D25" s="18">
         <v>2637</v>
       </c>
       <c r="E25" s="17">
         <v>3186</v>
       </c>
       <c r="F25" s="17">
         <v>3069</v>
       </c>
       <c r="G25" s="17">
         <v>3192</v>
       </c>
       <c r="H25" s="17">
         <v>3900</v>
       </c>
       <c r="I25" s="17">
@@ -3072,52 +3119,55 @@
       </c>
       <c r="X25" s="35">
         <v>204</v>
       </c>
       <c r="Y25" s="35">
         <v>204</v>
       </c>
       <c r="Z25" s="35">
         <v>279</v>
       </c>
       <c r="AA25" s="35">
         <v>269</v>
       </c>
       <c r="AB25" s="35">
         <v>239</v>
       </c>
       <c r="AC25" s="35">
         <v>237</v>
       </c>
       <c r="AD25" s="35">
         <v>197</v>
       </c>
       <c r="AE25" s="35">
         <v>299</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF25" s="35">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A26" s="33" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="17">
         <v>1929</v>
       </c>
       <c r="C26" s="17">
         <v>1696</v>
       </c>
       <c r="D26" s="18">
         <v>1383</v>
       </c>
       <c r="E26" s="17">
         <v>1652</v>
       </c>
       <c r="F26" s="17">
         <v>1624</v>
       </c>
       <c r="G26" s="17">
         <v>1525</v>
       </c>
       <c r="H26" s="17">
         <v>1938</v>
       </c>
       <c r="I26" s="17">
@@ -3167,52 +3217,55 @@
       </c>
       <c r="X26" s="35">
         <v>775</v>
       </c>
       <c r="Y26" s="35">
         <v>745</v>
       </c>
       <c r="Z26" s="35">
         <v>1062</v>
       </c>
       <c r="AA26" s="35">
         <v>880</v>
       </c>
       <c r="AB26" s="35">
         <v>987</v>
       </c>
       <c r="AC26" s="35">
         <v>979</v>
       </c>
       <c r="AD26" s="35">
         <v>788</v>
       </c>
       <c r="AE26" s="35">
         <v>972</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF26" s="35">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A27" s="33" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="17">
         <v>2221</v>
       </c>
       <c r="C27" s="17">
         <v>1553</v>
       </c>
       <c r="D27" s="18">
         <v>1470</v>
       </c>
       <c r="E27" s="17">
         <v>1927</v>
       </c>
       <c r="F27" s="17">
         <v>1688</v>
       </c>
       <c r="G27" s="17">
         <v>2057</v>
       </c>
       <c r="H27" s="17">
         <v>2650</v>
       </c>
       <c r="I27" s="17">
@@ -3262,87 +3315,91 @@
       </c>
       <c r="X27" s="35">
         <v>456</v>
       </c>
       <c r="Y27" s="35">
         <v>404</v>
       </c>
       <c r="Z27" s="35">
         <v>616</v>
       </c>
       <c r="AA27" s="35">
         <v>459</v>
       </c>
       <c r="AB27" s="35">
         <v>479</v>
       </c>
       <c r="AC27" s="35">
         <v>496</v>
       </c>
       <c r="AD27" s="35">
         <v>538</v>
       </c>
       <c r="AE27" s="35">
         <v>513</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="AF27" s="35">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="24" customFormat="1" ht="20.25" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="50"/>
       <c r="F28" s="50"/>
       <c r="G28" s="50"/>
       <c r="H28" s="50"/>
       <c r="I28" s="50"/>
       <c r="J28" s="50"/>
       <c r="K28" s="50"/>
       <c r="L28" s="50"/>
       <c r="M28" s="50"/>
       <c r="N28" s="50"/>
       <c r="O28" s="50"/>
       <c r="P28" s="50"/>
       <c r="Q28" s="50"/>
       <c r="R28" s="50"/>
       <c r="S28" s="50"/>
       <c r="T28" s="50"/>
       <c r="U28" s="50"/>
       <c r="V28" s="50"/>
       <c r="W28" s="50"/>
       <c r="X28" s="50"/>
       <c r="Y28" s="50"/>
       <c r="Z28" s="50"/>
       <c r="AA28" s="50"/>
       <c r="AB28" s="50"/>
       <c r="AC28" s="50"/>
       <c r="AD28" s="50"/>
       <c r="AE28" s="50"/>
-    </row>
-    <row r="29" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF28" s="50"/>
+    </row>
+    <row r="29" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A29" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="17">
         <v>57112</v>
       </c>
       <c r="C29" s="17">
         <v>44751</v>
       </c>
       <c r="D29" s="18">
         <v>36305</v>
       </c>
       <c r="E29" s="17">
         <v>42876</v>
       </c>
       <c r="F29" s="17">
         <v>40609</v>
       </c>
       <c r="G29" s="17">
         <v>40979</v>
       </c>
       <c r="H29" s="17">
         <v>47824</v>
       </c>
       <c r="I29" s="17">
@@ -3392,52 +3449,55 @@
       </c>
       <c r="X29" s="37">
         <v>10612</v>
       </c>
       <c r="Y29" s="37">
         <v>10047</v>
       </c>
       <c r="Z29" s="37">
         <v>14005</v>
       </c>
       <c r="AA29" s="37">
         <v>12032</v>
       </c>
       <c r="AB29" s="37">
         <v>13632</v>
       </c>
       <c r="AC29" s="37">
         <v>12657</v>
       </c>
       <c r="AD29" s="37">
         <v>10449</v>
       </c>
       <c r="AE29" s="37">
         <v>14397</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF29" s="37">
+        <v>13109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A30" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="17">
         <v>1729</v>
       </c>
       <c r="C30" s="17">
         <v>1291</v>
       </c>
       <c r="D30" s="18">
         <v>1017</v>
       </c>
       <c r="E30" s="17">
         <v>1261</v>
       </c>
       <c r="F30" s="17">
         <v>1182</v>
       </c>
       <c r="G30" s="17">
         <v>1335</v>
       </c>
       <c r="H30" s="17">
         <v>1480</v>
       </c>
       <c r="I30" s="17">
@@ -3487,52 +3547,55 @@
       </c>
       <c r="X30" s="37">
         <v>78</v>
       </c>
       <c r="Y30" s="37">
         <v>95</v>
       </c>
       <c r="Z30" s="37">
         <v>84</v>
       </c>
       <c r="AA30" s="37">
         <v>69</v>
       </c>
       <c r="AB30" s="37">
         <v>60</v>
       </c>
       <c r="AC30" s="37">
         <v>61</v>
       </c>
       <c r="AD30" s="37">
         <v>53</v>
       </c>
       <c r="AE30" s="37">
         <v>71</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF30" s="37">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A31" s="33" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="17">
         <v>2506</v>
       </c>
       <c r="C31" s="17">
         <v>2081</v>
       </c>
       <c r="D31" s="18">
         <v>2040</v>
       </c>
       <c r="E31" s="17">
         <v>2121</v>
       </c>
       <c r="F31" s="17">
         <v>2012</v>
       </c>
       <c r="G31" s="17">
         <v>2202</v>
       </c>
       <c r="H31" s="17">
         <v>2363</v>
       </c>
       <c r="I31" s="17">
@@ -3582,52 +3645,55 @@
       </c>
       <c r="X31" s="37">
         <v>151</v>
       </c>
       <c r="Y31" s="37">
         <v>146</v>
       </c>
       <c r="Z31" s="37">
         <v>191</v>
       </c>
       <c r="AA31" s="37">
         <v>214</v>
       </c>
       <c r="AB31" s="37">
         <v>197</v>
       </c>
       <c r="AC31" s="37">
         <v>182</v>
       </c>
       <c r="AD31" s="37">
         <v>172</v>
       </c>
       <c r="AE31" s="37">
         <v>233</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF31" s="37">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A32" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="17">
         <v>1395</v>
       </c>
       <c r="C32" s="17">
         <v>1103</v>
       </c>
       <c r="D32" s="18">
         <v>1030</v>
       </c>
       <c r="E32" s="17">
         <v>1274</v>
       </c>
       <c r="F32" s="17">
         <v>1158</v>
       </c>
       <c r="G32" s="17">
         <v>1368</v>
       </c>
       <c r="H32" s="17">
         <v>1744</v>
       </c>
       <c r="I32" s="17">
@@ -3677,52 +3743,55 @@
       </c>
       <c r="X32" s="37">
         <v>1666</v>
       </c>
       <c r="Y32" s="37">
         <v>1396</v>
       </c>
       <c r="Z32" s="37">
         <v>2008</v>
       </c>
       <c r="AA32" s="37">
         <v>1781</v>
       </c>
       <c r="AB32" s="37">
         <v>1890</v>
       </c>
       <c r="AC32" s="37">
         <v>1800</v>
       </c>
       <c r="AD32" s="37">
         <v>1337</v>
       </c>
       <c r="AE32" s="37">
         <v>1870</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF32" s="37">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A33" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="17">
         <v>12057</v>
       </c>
       <c r="C33" s="17">
         <v>10339</v>
       </c>
       <c r="D33" s="18">
         <v>7941</v>
       </c>
       <c r="E33" s="17">
         <v>9364</v>
       </c>
       <c r="F33" s="17">
         <v>9164</v>
       </c>
       <c r="G33" s="17">
         <v>8529</v>
       </c>
       <c r="H33" s="17">
         <v>9146</v>
       </c>
       <c r="I33" s="17">
@@ -3772,52 +3841,55 @@
       </c>
       <c r="X33" s="37">
         <v>1349</v>
       </c>
       <c r="Y33" s="37">
         <v>1303</v>
       </c>
       <c r="Z33" s="37">
         <v>1535</v>
       </c>
       <c r="AA33" s="37">
         <v>1416</v>
       </c>
       <c r="AB33" s="37">
         <v>1522</v>
       </c>
       <c r="AC33" s="37">
         <v>1562</v>
       </c>
       <c r="AD33" s="37">
         <v>1235</v>
       </c>
       <c r="AE33" s="37">
         <v>1644</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF33" s="37">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A34" s="33" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="17">
         <v>1973</v>
       </c>
       <c r="C34" s="17">
         <v>1486</v>
       </c>
       <c r="D34" s="18">
         <v>1144</v>
       </c>
       <c r="E34" s="17">
         <v>1609</v>
       </c>
       <c r="F34" s="17">
         <v>1614</v>
       </c>
       <c r="G34" s="17">
         <v>1659</v>
       </c>
       <c r="H34" s="17">
         <v>1955</v>
       </c>
       <c r="I34" s="17">
@@ -3867,52 +3939,55 @@
       </c>
       <c r="X34" s="37">
         <v>169</v>
       </c>
       <c r="Y34" s="37">
         <v>152</v>
       </c>
       <c r="Z34" s="37">
         <v>274</v>
       </c>
       <c r="AA34" s="37">
         <v>237</v>
       </c>
       <c r="AB34" s="37">
         <v>291</v>
       </c>
       <c r="AC34" s="37">
         <v>273</v>
       </c>
       <c r="AD34" s="37">
         <v>174</v>
       </c>
       <c r="AE34" s="37">
         <v>212</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF34" s="37">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A35" s="33" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="17">
         <v>1856</v>
       </c>
       <c r="C35" s="17">
         <v>1407</v>
       </c>
       <c r="D35" s="17">
         <v>1215</v>
       </c>
       <c r="E35" s="17">
         <v>1700</v>
       </c>
       <c r="F35" s="17">
         <v>1656</v>
       </c>
       <c r="G35" s="17">
         <v>1456</v>
       </c>
       <c r="H35" s="17">
         <v>1996</v>
       </c>
       <c r="I35" s="17">
@@ -3962,52 +4037,55 @@
       </c>
       <c r="X35" s="37">
         <v>2936</v>
       </c>
       <c r="Y35" s="37">
         <v>2837</v>
       </c>
       <c r="Z35" s="37">
         <v>3994</v>
       </c>
       <c r="AA35" s="37">
         <v>3215</v>
       </c>
       <c r="AB35" s="37">
         <v>3811</v>
       </c>
       <c r="AC35" s="37">
         <v>3290</v>
       </c>
       <c r="AD35" s="37">
         <v>2977</v>
       </c>
       <c r="AE35" s="37">
         <v>4174</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF35" s="37">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A36" s="33" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="17">
         <v>5148</v>
       </c>
       <c r="C36" s="17">
         <v>3963</v>
       </c>
       <c r="D36" s="17">
         <v>3153</v>
       </c>
       <c r="E36" s="17">
         <v>3680</v>
       </c>
       <c r="F36" s="17">
         <v>3630</v>
       </c>
       <c r="G36" s="17">
         <v>3404</v>
       </c>
       <c r="H36" s="17">
         <v>3901</v>
       </c>
       <c r="I36" s="17">
@@ -4057,52 +4135,55 @@
       </c>
       <c r="X36" s="37">
         <v>185</v>
       </c>
       <c r="Y36" s="37">
         <v>183</v>
       </c>
       <c r="Z36" s="37">
         <v>363</v>
       </c>
       <c r="AA36" s="37">
         <v>289</v>
       </c>
       <c r="AB36" s="37">
         <v>308</v>
       </c>
       <c r="AC36" s="37">
         <v>238</v>
       </c>
       <c r="AD36" s="37">
         <v>169</v>
       </c>
       <c r="AE36" s="37">
         <v>261</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF36" s="37">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A37" s="33" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="17">
         <v>3155</v>
       </c>
       <c r="C37" s="17">
         <v>2438</v>
       </c>
       <c r="D37" s="17">
         <v>1925</v>
       </c>
       <c r="E37" s="17">
         <v>2329</v>
       </c>
       <c r="F37" s="17">
         <v>2041</v>
       </c>
       <c r="G37" s="17">
         <v>2231</v>
       </c>
       <c r="H37" s="17">
         <v>2406</v>
       </c>
       <c r="I37" s="17">
@@ -4152,52 +4233,55 @@
       </c>
       <c r="X37" s="37">
         <v>1726</v>
       </c>
       <c r="Y37" s="37">
         <v>1668</v>
       </c>
       <c r="Z37" s="37">
         <v>2460</v>
       </c>
       <c r="AA37" s="37">
         <v>2162</v>
       </c>
       <c r="AB37" s="37">
         <v>2343</v>
       </c>
       <c r="AC37" s="37">
         <v>2264</v>
       </c>
       <c r="AD37" s="37">
         <v>1961</v>
       </c>
       <c r="AE37" s="37">
         <v>2727</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF37" s="37">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A38" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B38" s="17">
         <v>1444</v>
       </c>
       <c r="C38" s="17">
         <v>1170</v>
       </c>
       <c r="D38" s="17">
         <v>1074</v>
       </c>
       <c r="E38" s="17">
         <v>1086</v>
       </c>
       <c r="F38" s="17">
         <v>1075</v>
       </c>
       <c r="G38" s="17">
         <v>1075</v>
       </c>
       <c r="H38" s="17">
         <v>1230</v>
       </c>
       <c r="I38" s="17">
@@ -4247,52 +4331,55 @@
       </c>
       <c r="X38" s="37">
         <v>374</v>
       </c>
       <c r="Y38" s="37">
         <v>289</v>
       </c>
       <c r="Z38" s="37">
         <v>428</v>
       </c>
       <c r="AA38" s="37">
         <v>415</v>
       </c>
       <c r="AB38" s="37">
         <v>450</v>
       </c>
       <c r="AC38" s="37">
         <v>376</v>
       </c>
       <c r="AD38" s="37">
         <v>354</v>
       </c>
       <c r="AE38" s="37">
         <v>491</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF38" s="37">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A39" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="17">
         <v>1939</v>
       </c>
       <c r="C39" s="17">
         <v>1505</v>
       </c>
       <c r="D39" s="17">
         <v>1408</v>
       </c>
       <c r="E39" s="17">
         <v>1446</v>
       </c>
       <c r="F39" s="17">
         <v>1581</v>
       </c>
       <c r="G39" s="17">
         <v>1683</v>
       </c>
       <c r="H39" s="17">
         <v>1887</v>
       </c>
       <c r="I39" s="17">
@@ -4342,79 +4429,82 @@
       </c>
       <c r="X39" s="38">
         <v>1978</v>
       </c>
       <c r="Y39" s="38">
         <v>1978</v>
       </c>
       <c r="Z39" s="38">
         <v>2668</v>
       </c>
       <c r="AA39" s="38">
         <v>2234</v>
       </c>
       <c r="AB39" s="38">
         <v>2760</v>
       </c>
       <c r="AC39" s="38">
         <v>2611</v>
       </c>
       <c r="AD39" s="38">
         <v>2017</v>
       </c>
       <c r="AE39" s="38">
         <v>2714</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" s="14" customFormat="1" ht="12.75">
+      <c r="AF39" s="38">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="14" customFormat="1" ht="12.75">
       <c r="A40" s="25"/>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" s="2"/>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="A42" s="2"/>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" s="2"/>
     </row>
-    <row r="44" spans="1:31">
+    <row r="44" spans="1:32">
       <c r="A44" s="2"/>
     </row>
-    <row r="45" spans="1:31">
+    <row r="45" spans="1:32">
       <c r="A45" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z6:AE6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A28:AE28"/>
+    <mergeCell ref="A2:AF2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A28:AF28"/>
+    <mergeCell ref="A21:AF21"/>
+    <mergeCell ref="A8:AF8"/>
+    <mergeCell ref="Z6:AF6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>