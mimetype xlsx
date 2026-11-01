--- v2 (2026-09-20)
+++ v3 (2026-11-01)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="76">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -966,51 +966,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="86.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="12">
         <v>613102</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>39</v>
       </c>
     </row>
@@ -1093,59 +1093,59 @@
       <c r="B12" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="5">
-        <v>46276</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="5">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>53</v>
       </c>
@@ -1259,179 +1259,182 @@
       <c r="A17" s="14"/>
       <c r="B17" s="14"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14"/>
       <c r="B18" s="14"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="14"/>
       <c r="B20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A7:F7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF45"/>
+  <dimension ref="A1:AG45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AI19" sqref="AI19"/>
+      <selection activeCell="AJ18" sqref="AJ18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="10.5703125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="15.75">
+    <row r="1" spans="1:33" ht="15.75">
       <c r="A1" s="6" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="2" spans="1:32" ht="15.75">
+    <row r="2" spans="1:33" ht="15.75">
       <c r="A2" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="53"/>
       <c r="O2" s="53"/>
       <c r="P2" s="53"/>
       <c r="Q2" s="53"/>
       <c r="R2" s="53"/>
       <c r="S2" s="53"/>
       <c r="T2" s="53"/>
       <c r="U2" s="53"/>
       <c r="V2" s="53"/>
       <c r="W2" s="53"/>
       <c r="X2" s="53"/>
       <c r="Y2" s="53"/>
       <c r="Z2" s="53"/>
       <c r="AA2" s="53"/>
       <c r="AB2" s="53"/>
       <c r="AC2" s="53"/>
       <c r="AD2" s="53"/>
       <c r="AE2" s="53"/>
       <c r="AF2" s="53"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2" s="53"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" s="7"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="Z4" s="40"/>
       <c r="AA4" s="40"/>
       <c r="AB4" s="40"/>
       <c r="AC4" s="40"/>
       <c r="AD4" s="40"/>
       <c r="AE4" s="40"/>
     </row>
-    <row r="5" spans="1:32" s="15" customFormat="1" ht="12.75">
+    <row r="5" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="B5" s="19"/>
       <c r="C5" s="19"/>
       <c r="Y5" s="20"/>
       <c r="Z5" s="39"/>
       <c r="AA5" s="39"/>
       <c r="AB5" s="39"/>
       <c r="AC5" s="39"/>
       <c r="AD5" s="41"/>
       <c r="AE5" s="41"/>
-      <c r="AF5" s="41" t="s">
+      <c r="AF5" s="41"/>
+      <c r="AG5" s="41" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="14" customFormat="1" ht="12.75">
+    <row r="6" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A6" s="43"/>
       <c r="B6" s="45">
         <v>2024</v>
       </c>
       <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="47">
         <v>2025</v>
       </c>
       <c r="O6" s="48"/>
       <c r="P6" s="48"/>
       <c r="Q6" s="48"/>
       <c r="R6" s="48"/>
       <c r="S6" s="48"/>
       <c r="T6" s="48"/>
       <c r="U6" s="48"/>
       <c r="V6" s="48"/>
       <c r="W6" s="48"/>
       <c r="X6" s="48"/>
       <c r="Y6" s="49"/>
       <c r="Z6" s="47">
         <v>2026</v>
       </c>
       <c r="AA6" s="48"/>
       <c r="AB6" s="48"/>
       <c r="AC6" s="48"/>
       <c r="AD6" s="48"/>
       <c r="AE6" s="48"/>
       <c r="AF6" s="48"/>
-    </row>
-    <row r="7" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG6" s="48"/>
+    </row>
+    <row r="7" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A7" s="44"/>
       <c r="B7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="21" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>2</v>
       </c>
@@ -1482,88 +1485,92 @@
       </c>
       <c r="Y7" s="29" t="s">
         <v>17</v>
       </c>
       <c r="Z7" s="30" t="s">
         <v>4</v>
       </c>
       <c r="AA7" s="30" t="s">
         <v>5</v>
       </c>
       <c r="AB7" s="30" t="s">
         <v>6</v>
       </c>
       <c r="AC7" s="31" t="s">
         <v>7</v>
       </c>
       <c r="AD7" s="29" t="s">
         <v>8</v>
       </c>
       <c r="AE7" s="28" t="s">
         <v>9</v>
       </c>
       <c r="AF7" s="28" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="8" spans="1:32" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="AG7" s="28" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="24" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="52"/>
       <c r="C8" s="52"/>
       <c r="D8" s="52"/>
       <c r="E8" s="52"/>
       <c r="F8" s="52"/>
       <c r="G8" s="52"/>
       <c r="H8" s="52"/>
       <c r="I8" s="52"/>
       <c r="J8" s="52"/>
       <c r="K8" s="52"/>
       <c r="L8" s="52"/>
       <c r="M8" s="52"/>
       <c r="N8" s="52"/>
       <c r="O8" s="52"/>
       <c r="P8" s="52"/>
       <c r="Q8" s="52"/>
       <c r="R8" s="52"/>
       <c r="S8" s="52"/>
       <c r="T8" s="52"/>
       <c r="U8" s="52"/>
       <c r="V8" s="52"/>
       <c r="W8" s="52"/>
       <c r="X8" s="52"/>
       <c r="Y8" s="52"/>
       <c r="Z8" s="52"/>
       <c r="AA8" s="52"/>
       <c r="AB8" s="52"/>
       <c r="AC8" s="52"/>
       <c r="AD8" s="52"/>
       <c r="AE8" s="52"/>
       <c r="AF8" s="52"/>
-    </row>
-    <row r="9" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG8" s="52"/>
+    </row>
+    <row r="9" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A9" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="17">
         <v>139400</v>
       </c>
       <c r="C9" s="17">
         <v>114979</v>
       </c>
       <c r="D9" s="17">
         <v>98379</v>
       </c>
       <c r="E9" s="17">
         <v>114602</v>
       </c>
       <c r="F9" s="17">
         <v>110984</v>
       </c>
       <c r="G9" s="17">
         <v>110053</v>
       </c>
       <c r="H9" s="17">
         <v>124835</v>
       </c>
       <c r="I9" s="17">
@@ -1616,52 +1623,55 @@
       </c>
       <c r="Y9" s="35">
         <v>12168</v>
       </c>
       <c r="Z9" s="35">
         <v>16979</v>
       </c>
       <c r="AA9" s="35">
         <v>14509</v>
       </c>
       <c r="AB9" s="35">
         <v>16177</v>
       </c>
       <c r="AC9" s="35">
         <v>15290</v>
       </c>
       <c r="AD9" s="35">
         <v>12820</v>
       </c>
       <c r="AE9" s="35">
         <v>17175</v>
       </c>
       <c r="AF9" s="35">
         <v>15598</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG9" s="35">
+        <v>19304</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A10" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="17">
         <v>3569</v>
       </c>
       <c r="C10" s="17">
         <v>2676</v>
       </c>
       <c r="D10" s="17">
         <v>2278</v>
       </c>
       <c r="E10" s="17">
         <v>2625</v>
       </c>
       <c r="F10" s="17">
         <v>2498</v>
       </c>
       <c r="G10" s="17">
         <v>2770</v>
       </c>
       <c r="H10" s="17">
         <v>3048</v>
       </c>
       <c r="I10" s="17">
@@ -1714,52 +1724,55 @@
       </c>
       <c r="Y10" s="35">
         <v>483</v>
       </c>
       <c r="Z10" s="35">
         <v>602</v>
       </c>
       <c r="AA10" s="35">
         <v>518</v>
       </c>
       <c r="AB10" s="35">
         <v>465</v>
       </c>
       <c r="AC10" s="35">
         <v>484</v>
       </c>
       <c r="AD10" s="35">
         <v>451</v>
       </c>
       <c r="AE10" s="35">
         <v>475</v>
       </c>
       <c r="AF10" s="35">
         <v>456</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG10" s="35">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A11" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="17">
         <v>4693</v>
       </c>
       <c r="C11" s="17">
         <v>3980</v>
       </c>
       <c r="D11" s="17">
         <v>3982</v>
       </c>
       <c r="E11" s="17">
         <v>4009</v>
       </c>
       <c r="F11" s="17">
         <v>3920</v>
       </c>
       <c r="G11" s="17">
         <v>4059</v>
       </c>
       <c r="H11" s="17">
         <v>4566</v>
       </c>
       <c r="I11" s="17">
@@ -1812,52 +1825,55 @@
       </c>
       <c r="Y11" s="35">
         <v>380</v>
       </c>
       <c r="Z11" s="35">
         <v>499</v>
       </c>
       <c r="AA11" s="35">
         <v>420</v>
       </c>
       <c r="AB11" s="35">
         <v>435</v>
       </c>
       <c r="AC11" s="35">
         <v>498</v>
       </c>
       <c r="AD11" s="35">
         <v>450</v>
       </c>
       <c r="AE11" s="35">
         <v>590</v>
       </c>
       <c r="AF11" s="35">
         <v>477</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG11" s="35">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A12" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="17">
         <v>4709</v>
       </c>
       <c r="C12" s="17">
         <v>3976</v>
       </c>
       <c r="D12" s="17">
         <v>3667</v>
       </c>
       <c r="E12" s="17">
         <v>4460</v>
       </c>
       <c r="F12" s="17">
         <v>4227</v>
       </c>
       <c r="G12" s="17">
         <v>4560</v>
       </c>
       <c r="H12" s="17">
         <v>5644</v>
       </c>
       <c r="I12" s="17">
@@ -1910,52 +1926,55 @@
       </c>
       <c r="Y12" s="35">
         <v>146</v>
       </c>
       <c r="Z12" s="35">
         <v>191</v>
       </c>
       <c r="AA12" s="35">
         <v>214</v>
       </c>
       <c r="AB12" s="35">
         <v>197</v>
       </c>
       <c r="AC12" s="35">
         <v>182</v>
       </c>
       <c r="AD12" s="35">
         <v>172</v>
       </c>
       <c r="AE12" s="35">
         <v>233</v>
       </c>
       <c r="AF12" s="35">
         <v>206</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG12" s="35">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A13" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="17">
         <v>13986</v>
       </c>
       <c r="C13" s="17">
         <v>12035</v>
       </c>
       <c r="D13" s="17">
         <v>9324</v>
       </c>
       <c r="E13" s="17">
         <v>11016</v>
       </c>
       <c r="F13" s="17">
         <v>10788</v>
       </c>
       <c r="G13" s="17">
         <v>10054</v>
       </c>
       <c r="H13" s="17">
         <v>11084</v>
       </c>
       <c r="I13" s="17">
@@ -2008,52 +2027,55 @@
       </c>
       <c r="Y13" s="35">
         <v>1600</v>
       </c>
       <c r="Z13" s="35">
         <v>2287</v>
       </c>
       <c r="AA13" s="35">
         <v>2050</v>
       </c>
       <c r="AB13" s="35">
         <v>2129</v>
       </c>
       <c r="AC13" s="35">
         <v>2037</v>
       </c>
       <c r="AD13" s="35">
         <v>1534</v>
       </c>
       <c r="AE13" s="35">
         <v>2169</v>
       </c>
       <c r="AF13" s="35">
         <v>1948</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG13" s="35">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A14" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="17">
         <v>4194</v>
       </c>
       <c r="C14" s="17">
         <v>3039</v>
       </c>
       <c r="D14" s="17">
         <v>2614</v>
       </c>
       <c r="E14" s="17">
         <v>3536</v>
       </c>
       <c r="F14" s="17">
         <v>3302</v>
       </c>
       <c r="G14" s="17">
         <v>3716</v>
       </c>
       <c r="H14" s="17">
         <v>4605</v>
       </c>
       <c r="I14" s="17">
@@ -2106,52 +2128,55 @@
       </c>
       <c r="Y14" s="35">
         <v>1303</v>
       </c>
       <c r="Z14" s="35">
         <v>1535</v>
       </c>
       <c r="AA14" s="35">
         <v>1416</v>
       </c>
       <c r="AB14" s="35">
         <v>1522</v>
       </c>
       <c r="AC14" s="35">
         <v>1562</v>
       </c>
       <c r="AD14" s="35">
         <v>1235</v>
       </c>
       <c r="AE14" s="35">
         <v>1644</v>
       </c>
       <c r="AF14" s="35">
         <v>1592</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG14" s="35">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A15" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B15" s="17">
         <v>3983</v>
       </c>
       <c r="C15" s="17">
         <v>3281</v>
       </c>
       <c r="D15" s="17">
         <v>2724</v>
       </c>
       <c r="E15" s="17">
         <v>3678</v>
       </c>
       <c r="F15" s="17">
         <v>3550</v>
       </c>
       <c r="G15" s="17">
         <v>3446</v>
       </c>
       <c r="H15" s="17">
         <v>4416</v>
       </c>
       <c r="I15" s="17">
@@ -2204,52 +2229,55 @@
       </c>
       <c r="Y15" s="35">
         <v>152</v>
       </c>
       <c r="Z15" s="35">
         <v>274</v>
       </c>
       <c r="AA15" s="35">
         <v>237</v>
       </c>
       <c r="AB15" s="35">
         <v>291</v>
       </c>
       <c r="AC15" s="35">
         <v>273</v>
       </c>
       <c r="AD15" s="35">
         <v>174</v>
       </c>
       <c r="AE15" s="35">
         <v>212</v>
       </c>
       <c r="AF15" s="35">
         <v>248</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG15" s="35">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A16" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="17">
         <v>8046</v>
       </c>
       <c r="C16" s="17">
         <v>6194</v>
       </c>
       <c r="D16" s="17">
         <v>4972</v>
       </c>
       <c r="E16" s="17">
         <v>5614</v>
       </c>
       <c r="F16" s="17">
         <v>5758</v>
       </c>
       <c r="G16" s="17">
         <v>5349</v>
       </c>
       <c r="H16" s="17">
         <v>6269</v>
       </c>
       <c r="I16" s="17">
@@ -2302,52 +2330,55 @@
       </c>
       <c r="Y16" s="35">
         <v>3582</v>
       </c>
       <c r="Z16" s="35">
         <v>5056</v>
       </c>
       <c r="AA16" s="35">
         <v>4095</v>
       </c>
       <c r="AB16" s="35">
         <v>4798</v>
       </c>
       <c r="AC16" s="35">
         <v>4269</v>
       </c>
       <c r="AD16" s="35">
         <v>3765</v>
       </c>
       <c r="AE16" s="35">
         <v>5146</v>
       </c>
       <c r="AF16" s="35">
         <v>4487</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG16" s="35">
+        <v>5804</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A17" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="17">
         <v>5384</v>
       </c>
       <c r="C17" s="17">
         <v>4184</v>
       </c>
       <c r="D17" s="17">
         <v>3390</v>
       </c>
       <c r="E17" s="17">
         <v>4046</v>
       </c>
       <c r="F17" s="17">
         <v>3600</v>
       </c>
       <c r="G17" s="17">
         <v>3754</v>
       </c>
       <c r="H17" s="17">
         <v>4139</v>
       </c>
       <c r="I17" s="17">
@@ -2400,52 +2431,55 @@
       </c>
       <c r="Y17" s="35">
         <v>183</v>
       </c>
       <c r="Z17" s="35">
         <v>363</v>
       </c>
       <c r="AA17" s="35">
         <v>289</v>
       </c>
       <c r="AB17" s="35">
         <v>308</v>
       </c>
       <c r="AC17" s="35">
         <v>238</v>
       </c>
       <c r="AD17" s="35">
         <v>169</v>
       </c>
       <c r="AE17" s="35">
         <v>261</v>
       </c>
       <c r="AF17" s="35">
         <v>242</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG17" s="35">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A18" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="17">
         <v>5151</v>
       </c>
       <c r="C18" s="17">
         <v>4264</v>
       </c>
       <c r="D18" s="17">
         <v>3927</v>
       </c>
       <c r="E18" s="17">
         <v>4182</v>
       </c>
       <c r="F18" s="17">
         <v>4183</v>
       </c>
       <c r="G18" s="17">
         <v>4353</v>
       </c>
       <c r="H18" s="17">
         <v>4601</v>
       </c>
       <c r="I18" s="17">
@@ -2498,52 +2532,55 @@
       </c>
       <c r="Y18" s="35">
         <v>2072</v>
       </c>
       <c r="Z18" s="35">
         <v>3076</v>
       </c>
       <c r="AA18" s="35">
         <v>2621</v>
       </c>
       <c r="AB18" s="35">
         <v>2822</v>
       </c>
       <c r="AC18" s="35">
         <v>2760</v>
       </c>
       <c r="AD18" s="35">
         <v>2499</v>
       </c>
       <c r="AE18" s="35">
         <v>3240</v>
       </c>
       <c r="AF18" s="35">
         <v>2946</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG18" s="35">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A19" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B19" s="17">
         <v>3713</v>
       </c>
       <c r="C19" s="17">
         <v>3047</v>
       </c>
       <c r="D19" s="17">
         <v>2871</v>
       </c>
       <c r="E19" s="17">
         <v>2984</v>
       </c>
       <c r="F19" s="17">
         <v>3241</v>
       </c>
       <c r="G19" s="17">
         <v>3492</v>
       </c>
       <c r="H19" s="17">
         <v>3814</v>
       </c>
       <c r="I19" s="17">
@@ -2596,52 +2633,55 @@
       </c>
       <c r="Y19" s="35">
         <v>289</v>
       </c>
       <c r="Z19" s="35">
         <v>428</v>
       </c>
       <c r="AA19" s="35">
         <v>415</v>
       </c>
       <c r="AB19" s="35">
         <v>450</v>
       </c>
       <c r="AC19" s="35">
         <v>376</v>
       </c>
       <c r="AD19" s="35">
         <v>354</v>
       </c>
       <c r="AE19" s="35">
         <v>491</v>
       </c>
       <c r="AF19" s="35">
         <v>466</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG19" s="35">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A20" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="17">
         <v>4677</v>
       </c>
       <c r="C20" s="17">
         <v>3651</v>
       </c>
       <c r="D20" s="17">
         <v>2991</v>
       </c>
       <c r="E20" s="17">
         <v>3372</v>
       </c>
       <c r="F20" s="17">
         <v>3078</v>
       </c>
       <c r="G20" s="17">
         <v>2951</v>
       </c>
       <c r="H20" s="17">
         <v>4184</v>
       </c>
       <c r="I20" s="17">
@@ -2694,88 +2734,92 @@
       </c>
       <c r="Y20" s="35">
         <v>1978</v>
       </c>
       <c r="Z20" s="35">
         <v>2668</v>
       </c>
       <c r="AA20" s="35">
         <v>2234</v>
       </c>
       <c r="AB20" s="35">
         <v>2760</v>
       </c>
       <c r="AC20" s="35">
         <v>2611</v>
       </c>
       <c r="AD20" s="35">
         <v>2017</v>
       </c>
       <c r="AE20" s="35">
         <v>2714</v>
       </c>
       <c r="AF20" s="35">
         <v>2530</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="AG20" s="35">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" s="24" customFormat="1" ht="20.25" customHeight="1">
       <c r="A21" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="51"/>
       <c r="C21" s="51"/>
       <c r="D21" s="51"/>
       <c r="E21" s="51"/>
       <c r="F21" s="51"/>
       <c r="G21" s="51"/>
       <c r="H21" s="51"/>
       <c r="I21" s="51"/>
       <c r="J21" s="51"/>
       <c r="K21" s="51"/>
       <c r="L21" s="51"/>
       <c r="M21" s="51"/>
       <c r="N21" s="51"/>
       <c r="O21" s="51"/>
       <c r="P21" s="51"/>
       <c r="Q21" s="51"/>
       <c r="R21" s="51"/>
       <c r="S21" s="51"/>
       <c r="T21" s="51"/>
       <c r="U21" s="51"/>
       <c r="V21" s="51"/>
       <c r="W21" s="51"/>
       <c r="X21" s="51"/>
       <c r="Y21" s="51"/>
       <c r="Z21" s="51"/>
       <c r="AA21" s="51"/>
       <c r="AB21" s="51"/>
       <c r="AC21" s="51"/>
       <c r="AD21" s="51"/>
       <c r="AE21" s="51"/>
       <c r="AF21" s="51"/>
-    </row>
-    <row r="22" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG21" s="51"/>
+    </row>
+    <row r="22" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="17">
         <v>82288</v>
       </c>
       <c r="C22" s="17">
         <v>70228</v>
       </c>
       <c r="D22" s="18">
         <v>62074</v>
       </c>
       <c r="E22" s="17">
         <v>71726</v>
       </c>
       <c r="F22" s="17">
         <v>70375</v>
       </c>
       <c r="G22" s="17">
         <v>69074</v>
       </c>
       <c r="H22" s="17">
         <v>77011</v>
       </c>
       <c r="I22" s="17">
@@ -2828,52 +2872,55 @@
       </c>
       <c r="Y22" s="35">
         <v>2121</v>
       </c>
       <c r="Z22" s="35">
         <v>2974</v>
       </c>
       <c r="AA22" s="35">
         <v>2477</v>
       </c>
       <c r="AB22" s="35">
         <v>2545</v>
       </c>
       <c r="AC22" s="35">
         <v>2633</v>
       </c>
       <c r="AD22" s="35">
         <v>2371</v>
       </c>
       <c r="AE22" s="35">
         <v>2778</v>
       </c>
       <c r="AF22" s="35">
         <v>2489</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG22" s="35">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A23" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="17">
         <v>1840</v>
       </c>
       <c r="C23" s="17">
         <v>1385</v>
       </c>
       <c r="D23" s="18">
         <v>1261</v>
       </c>
       <c r="E23" s="17">
         <v>1364</v>
       </c>
       <c r="F23" s="17">
         <v>1316</v>
       </c>
       <c r="G23" s="17">
         <v>1435</v>
       </c>
       <c r="H23" s="17">
         <v>1568</v>
       </c>
       <c r="I23" s="17">
@@ -2926,52 +2973,55 @@
       </c>
       <c r="Y23" s="35">
         <v>388</v>
       </c>
       <c r="Z23" s="35">
         <v>518</v>
       </c>
       <c r="AA23" s="35">
         <v>449</v>
       </c>
       <c r="AB23" s="35">
         <v>405</v>
       </c>
       <c r="AC23" s="35">
         <v>423</v>
       </c>
       <c r="AD23" s="35">
         <v>398</v>
       </c>
       <c r="AE23" s="35">
         <v>404</v>
       </c>
       <c r="AF23" s="35">
         <v>389</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG23" s="35">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A24" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="17">
         <v>2187</v>
       </c>
       <c r="C24" s="17">
         <v>1899</v>
       </c>
       <c r="D24" s="18">
         <v>1942</v>
       </c>
       <c r="E24" s="17">
         <v>1888</v>
       </c>
       <c r="F24" s="17">
         <v>1908</v>
       </c>
       <c r="G24" s="17">
         <v>1857</v>
       </c>
       <c r="H24" s="17">
         <v>2203</v>
       </c>
       <c r="I24" s="17">
@@ -3024,52 +3074,55 @@
       </c>
       <c r="Y24" s="35">
         <v>380</v>
       </c>
       <c r="Z24" s="35">
         <v>499</v>
       </c>
       <c r="AA24" s="35">
         <v>420</v>
       </c>
       <c r="AB24" s="35">
         <v>435</v>
       </c>
       <c r="AC24" s="35">
         <v>498</v>
       </c>
       <c r="AD24" s="35">
         <v>450</v>
       </c>
       <c r="AE24" s="35">
         <v>590</v>
       </c>
       <c r="AF24" s="35">
         <v>477</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG24" s="35">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A25" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="17">
         <v>3314</v>
       </c>
       <c r="C25" s="17">
         <v>2873</v>
       </c>
       <c r="D25" s="18">
         <v>2637</v>
       </c>
       <c r="E25" s="17">
         <v>3186</v>
       </c>
       <c r="F25" s="17">
         <v>3069</v>
       </c>
       <c r="G25" s="17">
         <v>3192</v>
       </c>
       <c r="H25" s="17">
         <v>3900</v>
       </c>
       <c r="I25" s="17">
@@ -3122,52 +3175,55 @@
       </c>
       <c r="Y25" s="35">
         <v>204</v>
       </c>
       <c r="Z25" s="35">
         <v>279</v>
       </c>
       <c r="AA25" s="35">
         <v>269</v>
       </c>
       <c r="AB25" s="35">
         <v>239</v>
       </c>
       <c r="AC25" s="35">
         <v>237</v>
       </c>
       <c r="AD25" s="35">
         <v>197</v>
       </c>
       <c r="AE25" s="35">
         <v>299</v>
       </c>
       <c r="AF25" s="35">
         <v>218</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG25" s="35">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A26" s="33" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="17">
         <v>1929</v>
       </c>
       <c r="C26" s="17">
         <v>1696</v>
       </c>
       <c r="D26" s="18">
         <v>1383</v>
       </c>
       <c r="E26" s="17">
         <v>1652</v>
       </c>
       <c r="F26" s="17">
         <v>1624</v>
       </c>
       <c r="G26" s="17">
         <v>1525</v>
       </c>
       <c r="H26" s="17">
         <v>1938</v>
       </c>
       <c r="I26" s="17">
@@ -3220,52 +3276,55 @@
       </c>
       <c r="Y26" s="35">
         <v>745</v>
       </c>
       <c r="Z26" s="35">
         <v>1062</v>
       </c>
       <c r="AA26" s="35">
         <v>880</v>
       </c>
       <c r="AB26" s="35">
         <v>987</v>
       </c>
       <c r="AC26" s="35">
         <v>979</v>
       </c>
       <c r="AD26" s="35">
         <v>788</v>
       </c>
       <c r="AE26" s="35">
         <v>972</v>
       </c>
       <c r="AF26" s="35">
         <v>907</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG26" s="35">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A27" s="33" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="17">
         <v>2221</v>
       </c>
       <c r="C27" s="17">
         <v>1553</v>
       </c>
       <c r="D27" s="18">
         <v>1470</v>
       </c>
       <c r="E27" s="17">
         <v>1927</v>
       </c>
       <c r="F27" s="17">
         <v>1688</v>
       </c>
       <c r="G27" s="17">
         <v>2057</v>
       </c>
       <c r="H27" s="17">
         <v>2650</v>
       </c>
       <c r="I27" s="17">
@@ -3318,88 +3377,92 @@
       </c>
       <c r="Y27" s="35">
         <v>404</v>
       </c>
       <c r="Z27" s="35">
         <v>616</v>
       </c>
       <c r="AA27" s="35">
         <v>459</v>
       </c>
       <c r="AB27" s="35">
         <v>479</v>
       </c>
       <c r="AC27" s="35">
         <v>496</v>
       </c>
       <c r="AD27" s="35">
         <v>538</v>
       </c>
       <c r="AE27" s="35">
         <v>513</v>
       </c>
       <c r="AF27" s="35">
         <v>498</v>
       </c>
-    </row>
-    <row r="28" spans="1:32" s="24" customFormat="1" ht="20.25" customHeight="1">
+      <c r="AG27" s="35">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" s="24" customFormat="1" ht="20.25" customHeight="1">
       <c r="A28" s="50" t="s">
         <v>13</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="50"/>
       <c r="F28" s="50"/>
       <c r="G28" s="50"/>
       <c r="H28" s="50"/>
       <c r="I28" s="50"/>
       <c r="J28" s="50"/>
       <c r="K28" s="50"/>
       <c r="L28" s="50"/>
       <c r="M28" s="50"/>
       <c r="N28" s="50"/>
       <c r="O28" s="50"/>
       <c r="P28" s="50"/>
       <c r="Q28" s="50"/>
       <c r="R28" s="50"/>
       <c r="S28" s="50"/>
       <c r="T28" s="50"/>
       <c r="U28" s="50"/>
       <c r="V28" s="50"/>
       <c r="W28" s="50"/>
       <c r="X28" s="50"/>
       <c r="Y28" s="50"/>
       <c r="Z28" s="50"/>
       <c r="AA28" s="50"/>
       <c r="AB28" s="50"/>
       <c r="AC28" s="50"/>
       <c r="AD28" s="50"/>
       <c r="AE28" s="50"/>
       <c r="AF28" s="50"/>
-    </row>
-    <row r="29" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG28" s="50"/>
+    </row>
+    <row r="29" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A29" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="17">
         <v>57112</v>
       </c>
       <c r="C29" s="17">
         <v>44751</v>
       </c>
       <c r="D29" s="18">
         <v>36305</v>
       </c>
       <c r="E29" s="17">
         <v>42876</v>
       </c>
       <c r="F29" s="17">
         <v>40609</v>
       </c>
       <c r="G29" s="17">
         <v>40979</v>
       </c>
       <c r="H29" s="17">
         <v>47824</v>
       </c>
       <c r="I29" s="17">
@@ -3452,52 +3515,55 @@
       </c>
       <c r="Y29" s="37">
         <v>10047</v>
       </c>
       <c r="Z29" s="37">
         <v>14005</v>
       </c>
       <c r="AA29" s="37">
         <v>12032</v>
       </c>
       <c r="AB29" s="37">
         <v>13632</v>
       </c>
       <c r="AC29" s="37">
         <v>12657</v>
       </c>
       <c r="AD29" s="37">
         <v>10449</v>
       </c>
       <c r="AE29" s="37">
         <v>14397</v>
       </c>
       <c r="AF29" s="37">
         <v>13109</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG29" s="37">
+        <v>16051</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A30" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="17">
         <v>1729</v>
       </c>
       <c r="C30" s="17">
         <v>1291</v>
       </c>
       <c r="D30" s="18">
         <v>1017</v>
       </c>
       <c r="E30" s="17">
         <v>1261</v>
       </c>
       <c r="F30" s="17">
         <v>1182</v>
       </c>
       <c r="G30" s="17">
         <v>1335</v>
       </c>
       <c r="H30" s="17">
         <v>1480</v>
       </c>
       <c r="I30" s="17">
@@ -3550,52 +3616,55 @@
       </c>
       <c r="Y30" s="37">
         <v>95</v>
       </c>
       <c r="Z30" s="37">
         <v>84</v>
       </c>
       <c r="AA30" s="37">
         <v>69</v>
       </c>
       <c r="AB30" s="37">
         <v>60</v>
       </c>
       <c r="AC30" s="37">
         <v>61</v>
       </c>
       <c r="AD30" s="37">
         <v>53</v>
       </c>
       <c r="AE30" s="37">
         <v>71</v>
       </c>
       <c r="AF30" s="37">
         <v>67</v>
       </c>
-    </row>
-    <row r="31" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG30" s="37">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A31" s="33" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="17">
         <v>2506</v>
       </c>
       <c r="C31" s="17">
         <v>2081</v>
       </c>
       <c r="D31" s="18">
         <v>2040</v>
       </c>
       <c r="E31" s="17">
         <v>2121</v>
       </c>
       <c r="F31" s="17">
         <v>2012</v>
       </c>
       <c r="G31" s="17">
         <v>2202</v>
       </c>
       <c r="H31" s="17">
         <v>2363</v>
       </c>
       <c r="I31" s="17">
@@ -3648,52 +3717,55 @@
       </c>
       <c r="Y31" s="37">
         <v>146</v>
       </c>
       <c r="Z31" s="37">
         <v>191</v>
       </c>
       <c r="AA31" s="37">
         <v>214</v>
       </c>
       <c r="AB31" s="37">
         <v>197</v>
       </c>
       <c r="AC31" s="37">
         <v>182</v>
       </c>
       <c r="AD31" s="37">
         <v>172</v>
       </c>
       <c r="AE31" s="37">
         <v>233</v>
       </c>
       <c r="AF31" s="37">
         <v>206</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG31" s="37">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A32" s="33" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="17">
         <v>1395</v>
       </c>
       <c r="C32" s="17">
         <v>1103</v>
       </c>
       <c r="D32" s="18">
         <v>1030</v>
       </c>
       <c r="E32" s="17">
         <v>1274</v>
       </c>
       <c r="F32" s="17">
         <v>1158</v>
       </c>
       <c r="G32" s="17">
         <v>1368</v>
       </c>
       <c r="H32" s="17">
         <v>1744</v>
       </c>
       <c r="I32" s="17">
@@ -3746,52 +3818,55 @@
       </c>
       <c r="Y32" s="37">
         <v>1396</v>
       </c>
       <c r="Z32" s="37">
         <v>2008</v>
       </c>
       <c r="AA32" s="37">
         <v>1781</v>
       </c>
       <c r="AB32" s="37">
         <v>1890</v>
       </c>
       <c r="AC32" s="37">
         <v>1800</v>
       </c>
       <c r="AD32" s="37">
         <v>1337</v>
       </c>
       <c r="AE32" s="37">
         <v>1870</v>
       </c>
       <c r="AF32" s="37">
         <v>1730</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG32" s="37">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A33" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="17">
         <v>12057</v>
       </c>
       <c r="C33" s="17">
         <v>10339</v>
       </c>
       <c r="D33" s="18">
         <v>7941</v>
       </c>
       <c r="E33" s="17">
         <v>9364</v>
       </c>
       <c r="F33" s="17">
         <v>9164</v>
       </c>
       <c r="G33" s="17">
         <v>8529</v>
       </c>
       <c r="H33" s="17">
         <v>9146</v>
       </c>
       <c r="I33" s="17">
@@ -3844,52 +3919,55 @@
       </c>
       <c r="Y33" s="37">
         <v>1303</v>
       </c>
       <c r="Z33" s="37">
         <v>1535</v>
       </c>
       <c r="AA33" s="37">
         <v>1416</v>
       </c>
       <c r="AB33" s="37">
         <v>1522</v>
       </c>
       <c r="AC33" s="37">
         <v>1562</v>
       </c>
       <c r="AD33" s="37">
         <v>1235</v>
       </c>
       <c r="AE33" s="37">
         <v>1644</v>
       </c>
       <c r="AF33" s="37">
         <v>1592</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG33" s="37">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A34" s="33" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="17">
         <v>1973</v>
       </c>
       <c r="C34" s="17">
         <v>1486</v>
       </c>
       <c r="D34" s="18">
         <v>1144</v>
       </c>
       <c r="E34" s="17">
         <v>1609</v>
       </c>
       <c r="F34" s="17">
         <v>1614</v>
       </c>
       <c r="G34" s="17">
         <v>1659</v>
       </c>
       <c r="H34" s="17">
         <v>1955</v>
       </c>
       <c r="I34" s="17">
@@ -3942,52 +4020,55 @@
       </c>
       <c r="Y34" s="37">
         <v>152</v>
       </c>
       <c r="Z34" s="37">
         <v>274</v>
       </c>
       <c r="AA34" s="37">
         <v>237</v>
       </c>
       <c r="AB34" s="37">
         <v>291</v>
       </c>
       <c r="AC34" s="37">
         <v>273</v>
       </c>
       <c r="AD34" s="37">
         <v>174</v>
       </c>
       <c r="AE34" s="37">
         <v>212</v>
       </c>
       <c r="AF34" s="37">
         <v>248</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG34" s="37">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A35" s="33" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="17">
         <v>1856</v>
       </c>
       <c r="C35" s="17">
         <v>1407</v>
       </c>
       <c r="D35" s="17">
         <v>1215</v>
       </c>
       <c r="E35" s="17">
         <v>1700</v>
       </c>
       <c r="F35" s="17">
         <v>1656</v>
       </c>
       <c r="G35" s="17">
         <v>1456</v>
       </c>
       <c r="H35" s="17">
         <v>1996</v>
       </c>
       <c r="I35" s="17">
@@ -4040,52 +4121,55 @@
       </c>
       <c r="Y35" s="37">
         <v>2837</v>
       </c>
       <c r="Z35" s="37">
         <v>3994</v>
       </c>
       <c r="AA35" s="37">
         <v>3215</v>
       </c>
       <c r="AB35" s="37">
         <v>3811</v>
       </c>
       <c r="AC35" s="37">
         <v>3290</v>
       </c>
       <c r="AD35" s="37">
         <v>2977</v>
       </c>
       <c r="AE35" s="37">
         <v>4174</v>
       </c>
       <c r="AF35" s="37">
         <v>3580</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG35" s="37">
+        <v>4678</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A36" s="33" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="17">
         <v>5148</v>
       </c>
       <c r="C36" s="17">
         <v>3963</v>
       </c>
       <c r="D36" s="17">
         <v>3153</v>
       </c>
       <c r="E36" s="17">
         <v>3680</v>
       </c>
       <c r="F36" s="17">
         <v>3630</v>
       </c>
       <c r="G36" s="17">
         <v>3404</v>
       </c>
       <c r="H36" s="17">
         <v>3901</v>
       </c>
       <c r="I36" s="17">
@@ -4138,52 +4222,55 @@
       </c>
       <c r="Y36" s="37">
         <v>183</v>
       </c>
       <c r="Z36" s="37">
         <v>363</v>
       </c>
       <c r="AA36" s="37">
         <v>289</v>
       </c>
       <c r="AB36" s="37">
         <v>308</v>
       </c>
       <c r="AC36" s="37">
         <v>238</v>
       </c>
       <c r="AD36" s="37">
         <v>169</v>
       </c>
       <c r="AE36" s="37">
         <v>261</v>
       </c>
       <c r="AF36" s="37">
         <v>242</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG36" s="37">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A37" s="33" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="17">
         <v>3155</v>
       </c>
       <c r="C37" s="17">
         <v>2438</v>
       </c>
       <c r="D37" s="17">
         <v>1925</v>
       </c>
       <c r="E37" s="17">
         <v>2329</v>
       </c>
       <c r="F37" s="17">
         <v>2041</v>
       </c>
       <c r="G37" s="17">
         <v>2231</v>
       </c>
       <c r="H37" s="17">
         <v>2406</v>
       </c>
       <c r="I37" s="17">
@@ -4236,52 +4323,55 @@
       </c>
       <c r="Y37" s="37">
         <v>1668</v>
       </c>
       <c r="Z37" s="37">
         <v>2460</v>
       </c>
       <c r="AA37" s="37">
         <v>2162</v>
       </c>
       <c r="AB37" s="37">
         <v>2343</v>
       </c>
       <c r="AC37" s="37">
         <v>2264</v>
       </c>
       <c r="AD37" s="37">
         <v>1961</v>
       </c>
       <c r="AE37" s="37">
         <v>2727</v>
       </c>
       <c r="AF37" s="37">
         <v>2448</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG37" s="37">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A38" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B38" s="17">
         <v>1444</v>
       </c>
       <c r="C38" s="17">
         <v>1170</v>
       </c>
       <c r="D38" s="17">
         <v>1074</v>
       </c>
       <c r="E38" s="17">
         <v>1086</v>
       </c>
       <c r="F38" s="17">
         <v>1075</v>
       </c>
       <c r="G38" s="17">
         <v>1075</v>
       </c>
       <c r="H38" s="17">
         <v>1230</v>
       </c>
       <c r="I38" s="17">
@@ -4334,52 +4424,55 @@
       </c>
       <c r="Y38" s="37">
         <v>289</v>
       </c>
       <c r="Z38" s="37">
         <v>428</v>
       </c>
       <c r="AA38" s="37">
         <v>415</v>
       </c>
       <c r="AB38" s="37">
         <v>450</v>
       </c>
       <c r="AC38" s="37">
         <v>376</v>
       </c>
       <c r="AD38" s="37">
         <v>354</v>
       </c>
       <c r="AE38" s="37">
         <v>491</v>
       </c>
       <c r="AF38" s="37">
         <v>466</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG38" s="37">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A39" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B39" s="17">
         <v>1939</v>
       </c>
       <c r="C39" s="17">
         <v>1505</v>
       </c>
       <c r="D39" s="17">
         <v>1408</v>
       </c>
       <c r="E39" s="17">
         <v>1446</v>
       </c>
       <c r="F39" s="17">
         <v>1581</v>
       </c>
       <c r="G39" s="17">
         <v>1683</v>
       </c>
       <c r="H39" s="17">
         <v>1887</v>
       </c>
       <c r="I39" s="17">
@@ -4432,79 +4525,82 @@
       </c>
       <c r="Y39" s="38">
         <v>1978</v>
       </c>
       <c r="Z39" s="38">
         <v>2668</v>
       </c>
       <c r="AA39" s="38">
         <v>2234</v>
       </c>
       <c r="AB39" s="38">
         <v>2760</v>
       </c>
       <c r="AC39" s="38">
         <v>2611</v>
       </c>
       <c r="AD39" s="38">
         <v>2017</v>
       </c>
       <c r="AE39" s="38">
         <v>2714</v>
       </c>
       <c r="AF39" s="38">
         <v>2530</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" s="14" customFormat="1" ht="12.75">
+      <c r="AG39" s="38">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" s="14" customFormat="1" ht="12.75">
       <c r="A40" s="25"/>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="A41" s="2"/>
     </row>
-    <row r="42" spans="1:32">
+    <row r="42" spans="1:33">
       <c r="A42" s="2"/>
     </row>
-    <row r="43" spans="1:32">
+    <row r="43" spans="1:33">
       <c r="A43" s="2"/>
     </row>
-    <row r="44" spans="1:32">
+    <row r="44" spans="1:33">
       <c r="A44" s="2"/>
     </row>
-    <row r="45" spans="1:32">
+    <row r="45" spans="1:33">
       <c r="A45" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AF2"/>
+    <mergeCell ref="A2:AG2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="A28:AF28"/>
-[...2 lines deleted...]
-    <mergeCell ref="Z6:AF6"/>
+    <mergeCell ref="A28:AG28"/>
+    <mergeCell ref="A21:AG21"/>
+    <mergeCell ref="A8:AG8"/>
+    <mergeCell ref="Z6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>