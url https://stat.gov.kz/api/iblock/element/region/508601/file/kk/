--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="82">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -569,132 +569,134 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -973,51 +975,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="80.85546875" style="9" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="12">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1099,91 +1101,91 @@
       </c>
       <c r="B12" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="14" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="30">
-        <v>46216</v>
+      <c r="B15" s="29">
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="B16" s="30">
-        <v>46247</v>
+      <c r="B16" s="29">
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="38" t="s">
+      <c r="B17" s="30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B18" s="30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="30" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="70" customWidth="1"/>
@@ -1193,3051 +1195,3146 @@
       <c r="B5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="52.5" customHeight="1">
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AH21" sqref="AH21"/>
+      <selection activeCell="AK13" sqref="AK13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="11.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="26.25" customHeight="1">
       <c r="A1" s="7" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:31" ht="15.75">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="37"/>
-[...27 lines deleted...]
-      <c r="AD2" s="37"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="39"/>
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="39"/>
+      <c r="AC2" s="39"/>
+      <c r="AD2" s="39"/>
+      <c r="AE2" s="39"/>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
     </row>
-    <row r="5" spans="1:31" s="20" customFormat="1" ht="12.75">
-[...2 lines deleted...]
-      <c r="AD5" s="22" t="s">
+    <row r="5" spans="1:31" s="19" customFormat="1" ht="12.75">
+      <c r="B5" s="20"/>
+      <c r="C5" s="20"/>
+      <c r="AD5" s="21"/>
+      <c r="AE5" s="49" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:31" s="9" customFormat="1">
-      <c r="A6" s="34"/>
-      <c r="B6" s="33">
+      <c r="A6" s="46"/>
+      <c r="B6" s="45">
         <v>2024</v>
       </c>
-      <c r="C6" s="33"/>
-[...10 lines deleted...]
-      <c r="N6" s="31">
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="43">
         <v>2025</v>
       </c>
-      <c r="O6" s="36"/>
-[...10 lines deleted...]
-      <c r="Z6" s="31">
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="43">
         <v>2026</v>
       </c>
-      <c r="AA6" s="32"/>
-[...2 lines deleted...]
-      <c r="AD6" s="32"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
     </row>
     <row r="7" spans="1:31" s="9" customFormat="1" ht="12.75">
-      <c r="A7" s="35"/>
-      <c r="B7" s="23" t="s">
+      <c r="A7" s="47"/>
+      <c r="B7" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="23" t="s">
+      <c r="C7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="23" t="s">
+      <c r="D7" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="24" t="s">
+      <c r="E7" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="24" t="s">
+      <c r="F7" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="G7" s="24" t="s">
+      <c r="G7" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="24" t="s">
+      <c r="H7" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="I7" s="24" t="s">
+      <c r="I7" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="24" t="s">
+      <c r="J7" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="24" t="s">
+      <c r="K7" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="L7" s="24" t="s">
+      <c r="L7" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="24" t="s">
+      <c r="M7" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="N7" s="23" t="s">
+      <c r="N7" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="23" t="s">
+      <c r="O7" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="23" t="s">
+      <c r="P7" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="24" t="s">
+      <c r="Q7" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="24" t="s">
+      <c r="R7" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="S7" s="24" t="s">
+      <c r="S7" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="T7" s="24" t="s">
+      <c r="T7" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="U7" s="24" t="s">
+      <c r="U7" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="24" t="s">
+      <c r="V7" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="24" t="s">
+      <c r="W7" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="X7" s="26" t="s">
+      <c r="X7" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="Y7" s="27" t="s">
+      <c r="Y7" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="Z7" s="28" t="s">
+      <c r="Z7" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="28" t="s">
+      <c r="AA7" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="28" t="s">
+      <c r="AB7" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="29" t="s">
+      <c r="AC7" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="26" t="s">
+      <c r="AD7" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="AE7" s="19"/>
+      <c r="AE7" s="23" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="8" spans="1:31" s="16" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="47" t="s">
+      <c r="A8" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="47"/>
-[...27 lines deleted...]
-      <c r="AD8" s="47"/>
+      <c r="B8" s="40"/>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="40"/>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="40"/>
+      <c r="S8" s="40"/>
+      <c r="T8" s="40"/>
+      <c r="U8" s="40"/>
+      <c r="V8" s="40"/>
+      <c r="W8" s="40"/>
+      <c r="X8" s="40"/>
+      <c r="Y8" s="40"/>
+      <c r="Z8" s="40"/>
+      <c r="AA8" s="40"/>
+      <c r="AB8" s="40"/>
+      <c r="AC8" s="40"/>
+      <c r="AD8" s="40"/>
+      <c r="AE8" s="40"/>
     </row>
     <row r="9" spans="1:31" s="9" customFormat="1" ht="12.75">
-      <c r="A9" s="40" t="s">
+      <c r="A9" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="17">
         <v>-203</v>
       </c>
       <c r="C9" s="17">
         <v>1883</v>
       </c>
       <c r="D9" s="18">
         <v>2006</v>
       </c>
       <c r="E9" s="17">
         <v>1439</v>
       </c>
       <c r="F9" s="17">
         <v>1339</v>
       </c>
       <c r="G9" s="17">
         <v>825</v>
       </c>
       <c r="H9" s="17">
         <v>849</v>
       </c>
       <c r="I9" s="17">
         <v>394</v>
       </c>
       <c r="J9" s="17">
         <v>1624</v>
       </c>
       <c r="K9" s="17">
         <v>1540</v>
       </c>
       <c r="L9" s="17">
         <v>2649</v>
       </c>
       <c r="M9" s="17">
         <v>2819</v>
       </c>
-      <c r="N9" s="44">
+      <c r="N9" s="36">
         <v>37</v>
       </c>
-      <c r="O9" s="44">
+      <c r="O9" s="36">
         <v>1028</v>
       </c>
-      <c r="P9" s="44">
+      <c r="P9" s="36">
         <v>549</v>
       </c>
-      <c r="Q9" s="44">
+      <c r="Q9" s="36">
         <v>977</v>
       </c>
-      <c r="R9" s="44">
+      <c r="R9" s="36">
         <v>280</v>
       </c>
-      <c r="S9" s="44">
+      <c r="S9" s="36">
         <v>297</v>
       </c>
-      <c r="T9" s="44">
+      <c r="T9" s="36">
         <v>535</v>
       </c>
-      <c r="U9" s="44">
+      <c r="U9" s="36">
         <v>473</v>
       </c>
-      <c r="V9" s="44">
+      <c r="V9" s="36">
         <v>87</v>
       </c>
-      <c r="W9" s="44">
+      <c r="W9" s="36">
         <v>394</v>
       </c>
-      <c r="X9" s="44">
+      <c r="X9" s="36">
         <v>308</v>
       </c>
-      <c r="Y9" s="44">
+      <c r="Y9" s="36">
         <v>512</v>
       </c>
-      <c r="Z9" s="44">
+      <c r="Z9" s="36">
         <v>511</v>
       </c>
-      <c r="AA9" s="44">
+      <c r="AA9" s="36">
         <v>283</v>
       </c>
-      <c r="AB9" s="44">
+      <c r="AB9" s="36">
         <v>169</v>
       </c>
-      <c r="AC9" s="44">
+      <c r="AC9" s="36">
         <v>232</v>
       </c>
-      <c r="AD9" s="44">
+      <c r="AD9" s="36">
         <v>46</v>
       </c>
+      <c r="AE9" s="36">
+        <v>29</v>
+      </c>
     </row>
     <row r="10" spans="1:31" s="9" customFormat="1" ht="12.75">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="17">
         <v>-14</v>
       </c>
       <c r="C10" s="17">
         <v>-41</v>
       </c>
       <c r="D10" s="18">
         <v>-147</v>
       </c>
       <c r="E10" s="17">
         <v>-65</v>
       </c>
       <c r="F10" s="17">
         <v>-29</v>
       </c>
       <c r="G10" s="17">
         <v>-35</v>
       </c>
       <c r="H10" s="17">
         <v>-16</v>
       </c>
       <c r="I10" s="17">
         <v>-12</v>
       </c>
       <c r="J10" s="17">
         <v>-14</v>
       </c>
       <c r="K10" s="17">
         <v>-28</v>
       </c>
       <c r="L10" s="17">
         <v>-17</v>
       </c>
       <c r="M10" s="17">
         <v>-18</v>
       </c>
-      <c r="N10" s="44">
+      <c r="N10" s="36">
         <v>2</v>
       </c>
-      <c r="O10" s="44">
+      <c r="O10" s="36">
         <v>44</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="36">
         <v>7</v>
       </c>
-      <c r="Q10" s="44">
+      <c r="Q10" s="36">
         <v>64</v>
       </c>
-      <c r="R10" s="44">
+      <c r="R10" s="36">
         <v>46</v>
       </c>
-      <c r="S10" s="44">
+      <c r="S10" s="36">
         <v>14</v>
       </c>
-      <c r="T10" s="44">
+      <c r="T10" s="36">
         <v>44</v>
       </c>
-      <c r="U10" s="44">
+      <c r="U10" s="36">
         <v>46</v>
       </c>
-      <c r="V10" s="44" t="s">
-[...2 lines deleted...]
-      <c r="W10" s="44">
+      <c r="V10" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="W10" s="36">
         <v>26</v>
       </c>
-      <c r="X10" s="44">
+      <c r="X10" s="36">
         <v>21</v>
       </c>
-      <c r="Y10" s="44">
+      <c r="Y10" s="36">
         <v>42</v>
       </c>
-      <c r="Z10" s="44">
+      <c r="Z10" s="36">
         <v>32</v>
       </c>
-      <c r="AA10" s="44">
+      <c r="AA10" s="36">
         <v>14</v>
       </c>
-      <c r="AB10" s="44">
+      <c r="AB10" s="36">
         <v>7</v>
       </c>
-      <c r="AC10" s="44">
+      <c r="AC10" s="36">
         <v>1</v>
       </c>
-      <c r="AD10" s="44">
+      <c r="AD10" s="36">
         <v>1</v>
       </c>
+      <c r="AE10" s="36" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="11" spans="1:31" s="9" customFormat="1" ht="12.75">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="17">
         <v>-45</v>
       </c>
       <c r="C11" s="17">
         <v>39</v>
       </c>
       <c r="D11" s="18">
         <v>748</v>
       </c>
       <c r="E11" s="17">
         <v>33</v>
       </c>
       <c r="F11" s="17">
         <v>26</v>
       </c>
       <c r="G11" s="17">
         <v>-11</v>
       </c>
       <c r="H11" s="17">
         <v>-20</v>
       </c>
       <c r="I11" s="17">
         <v>28</v>
       </c>
       <c r="J11" s="17">
         <v>39</v>
       </c>
       <c r="K11" s="17">
         <v>-6</v>
       </c>
       <c r="L11" s="17">
         <v>48</v>
       </c>
       <c r="M11" s="17">
         <v>60</v>
       </c>
-      <c r="N11" s="44">
+      <c r="N11" s="36">
         <v>1</v>
       </c>
-      <c r="O11" s="44">
+      <c r="O11" s="36">
         <v>23</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="36">
         <v>6</v>
       </c>
-      <c r="Q11" s="44">
+      <c r="Q11" s="36">
         <v>20</v>
       </c>
-      <c r="R11" s="44">
+      <c r="R11" s="36">
         <v>5</v>
       </c>
-      <c r="S11" s="44">
+      <c r="S11" s="36">
         <v>10</v>
       </c>
-      <c r="T11" s="44">
+      <c r="T11" s="36">
         <v>10</v>
       </c>
-      <c r="U11" s="44">
+      <c r="U11" s="36">
         <v>42</v>
       </c>
-      <c r="V11" s="44">
+      <c r="V11" s="36">
         <v>2</v>
       </c>
-      <c r="W11" s="44">
+      <c r="W11" s="36">
         <v>4</v>
       </c>
-      <c r="X11" s="44">
+      <c r="X11" s="36">
         <v>42</v>
       </c>
-      <c r="Y11" s="44">
+      <c r="Y11" s="36">
         <v>46</v>
       </c>
-      <c r="Z11" s="44">
+      <c r="Z11" s="36">
         <v>29</v>
       </c>
-      <c r="AA11" s="44">
+      <c r="AA11" s="36">
         <v>27</v>
       </c>
-      <c r="AB11" s="44">
+      <c r="AB11" s="36">
         <v>16</v>
       </c>
-      <c r="AC11" s="44">
+      <c r="AC11" s="36">
         <v>17</v>
       </c>
-      <c r="AD11" s="44" t="s">
-        <v>73</v>
+      <c r="AD11" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE11" s="36">
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:31" s="9" customFormat="1" ht="12.75">
-      <c r="A12" s="41" t="s">
+      <c r="A12" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="17">
         <v>-15</v>
       </c>
       <c r="C12" s="17">
         <v>79</v>
       </c>
       <c r="D12" s="18">
         <v>91</v>
       </c>
       <c r="E12" s="17">
         <v>33</v>
       </c>
       <c r="F12" s="17">
         <v>54</v>
       </c>
       <c r="G12" s="17">
         <v>46</v>
       </c>
       <c r="H12" s="17">
         <v>41</v>
       </c>
       <c r="I12" s="17">
         <v>49</v>
       </c>
       <c r="J12" s="17">
         <v>42</v>
       </c>
       <c r="K12" s="17">
         <v>53</v>
       </c>
       <c r="L12" s="17">
         <v>65</v>
       </c>
       <c r="M12" s="17">
         <v>98</v>
       </c>
-      <c r="N12" s="44" t="s">
-[...32 lines deleted...]
-      <c r="Y12" s="44">
+      <c r="N12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="P12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="R12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="S12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="T12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="U12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="V12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="W12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="X12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y12" s="36">
         <v>1</v>
       </c>
-      <c r="Z12" s="44">
+      <c r="Z12" s="36">
         <v>1</v>
       </c>
-      <c r="AA12" s="44" t="s">
-[...8 lines deleted...]
-      <c r="AD12" s="44" t="s">
+      <c r="AA12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD12" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE12" s="36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:31" s="9" customFormat="1" ht="12.75">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="17">
         <v>59</v>
       </c>
       <c r="C13" s="17">
         <v>421</v>
       </c>
       <c r="D13" s="18">
         <v>248</v>
       </c>
       <c r="E13" s="17">
         <v>274</v>
       </c>
       <c r="F13" s="17">
         <v>420</v>
       </c>
       <c r="G13" s="17">
         <v>224</v>
       </c>
       <c r="H13" s="17">
         <v>37</v>
       </c>
       <c r="I13" s="17">
         <v>29</v>
       </c>
       <c r="J13" s="17">
         <v>582</v>
       </c>
       <c r="K13" s="17">
         <v>392</v>
       </c>
       <c r="L13" s="17">
         <v>833</v>
       </c>
       <c r="M13" s="17">
         <v>848</v>
       </c>
-      <c r="N13" s="44" t="s">
-[...2 lines deleted...]
-      <c r="O13" s="44">
+      <c r="N13" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="O13" s="36">
         <v>22</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="36">
         <v>47</v>
       </c>
-      <c r="Q13" s="44">
+      <c r="Q13" s="36">
         <v>149</v>
       </c>
-      <c r="R13" s="44">
+      <c r="R13" s="36">
         <v>24</v>
       </c>
-      <c r="S13" s="44">
+      <c r="S13" s="36">
         <v>14</v>
       </c>
-      <c r="T13" s="44">
+      <c r="T13" s="36">
         <v>17</v>
       </c>
-      <c r="U13" s="44">
+      <c r="U13" s="36">
         <v>18</v>
       </c>
-      <c r="V13" s="44">
+      <c r="V13" s="36">
         <v>23</v>
       </c>
-      <c r="W13" s="44">
+      <c r="W13" s="36">
         <v>19</v>
       </c>
-      <c r="X13" s="44">
+      <c r="X13" s="36">
         <v>16</v>
       </c>
-      <c r="Y13" s="44">
-[...8 lines deleted...]
-      <c r="AB13" s="44">
+      <c r="Y13" s="36">
+        <v>73</v>
+      </c>
+      <c r="Z13" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA13" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB13" s="36">
         <v>-2</v>
       </c>
-      <c r="AC13" s="44">
+      <c r="AC13" s="36">
         <v>-3</v>
       </c>
-      <c r="AD13" s="44" t="s">
-        <v>73</v>
+      <c r="AD13" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE13" s="36">
+        <v>-2</v>
       </c>
     </row>
     <row r="14" spans="1:31" s="9" customFormat="1" ht="12.75">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="17">
         <v>0</v>
       </c>
       <c r="C14" s="17">
         <v>72</v>
       </c>
       <c r="D14" s="18">
         <v>62</v>
       </c>
       <c r="E14" s="17">
         <v>85</v>
       </c>
       <c r="F14" s="17">
         <v>87</v>
       </c>
       <c r="G14" s="17">
         <v>31</v>
       </c>
       <c r="H14" s="17">
         <v>34</v>
       </c>
       <c r="I14" s="17">
         <v>54</v>
       </c>
       <c r="J14" s="17">
         <v>33</v>
       </c>
       <c r="K14" s="17">
         <v>70</v>
       </c>
       <c r="L14" s="17">
         <v>54</v>
       </c>
       <c r="M14" s="17">
         <v>96</v>
       </c>
-      <c r="N14" s="44">
+      <c r="N14" s="36">
         <v>9</v>
       </c>
-      <c r="O14" s="44">
+      <c r="O14" s="36">
         <v>102</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="36">
         <v>44</v>
       </c>
-      <c r="Q14" s="44">
+      <c r="Q14" s="36">
         <v>93</v>
       </c>
-      <c r="R14" s="44">
+      <c r="R14" s="36">
         <v>45</v>
       </c>
-      <c r="S14" s="44">
+      <c r="S14" s="36">
         <v>87</v>
       </c>
-      <c r="T14" s="44">
+      <c r="T14" s="36">
         <v>162</v>
       </c>
-      <c r="U14" s="44">
+      <c r="U14" s="36">
         <v>84</v>
       </c>
-      <c r="V14" s="44">
+      <c r="V14" s="36">
         <v>27</v>
       </c>
-      <c r="W14" s="44">
+      <c r="W14" s="36">
         <v>128</v>
       </c>
-      <c r="X14" s="44">
+      <c r="X14" s="36">
         <v>78</v>
       </c>
-      <c r="Y14" s="44">
+      <c r="Y14" s="36">
         <v>121</v>
       </c>
-      <c r="Z14" s="44">
+      <c r="Z14" s="36">
         <v>158</v>
       </c>
-      <c r="AA14" s="44">
+      <c r="AA14" s="36">
         <v>116</v>
       </c>
-      <c r="AB14" s="44">
+      <c r="AB14" s="36">
         <v>47</v>
       </c>
-      <c r="AC14" s="44">
+      <c r="AC14" s="36">
         <v>86</v>
       </c>
-      <c r="AD14" s="44">
+      <c r="AD14" s="36">
         <v>15</v>
       </c>
+      <c r="AE14" s="36">
+        <v>8</v>
+      </c>
     </row>
     <row r="15" spans="1:31" s="9" customFormat="1" ht="12.75">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="17">
         <v>-9</v>
       </c>
       <c r="C15" s="17">
         <v>97</v>
       </c>
       <c r="D15" s="18">
         <v>39</v>
       </c>
       <c r="E15" s="17">
         <v>32</v>
       </c>
       <c r="F15" s="17">
         <v>41</v>
       </c>
       <c r="G15" s="17">
         <v>18</v>
       </c>
       <c r="H15" s="17">
         <v>29</v>
       </c>
       <c r="I15" s="17">
         <v>26</v>
       </c>
       <c r="J15" s="17">
         <v>25</v>
       </c>
       <c r="K15" s="17">
         <v>34</v>
       </c>
       <c r="L15" s="17">
         <v>38</v>
       </c>
       <c r="M15" s="17">
         <v>36</v>
       </c>
-      <c r="N15" s="44" t="s">
-[...47 lines deleted...]
-      <c r="AD15" s="44" t="s">
+      <c r="N15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="O15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="P15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="R15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="S15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="T15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="U15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="V15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="W15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="X15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD15" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE15" s="36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:31" s="9" customFormat="1" ht="12.75">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="17">
         <v>-13</v>
       </c>
       <c r="C16" s="17">
         <v>-36</v>
       </c>
       <c r="D16" s="18">
         <v>-18</v>
       </c>
       <c r="E16" s="17">
         <v>-5</v>
       </c>
       <c r="F16" s="17">
         <v>-58</v>
       </c>
       <c r="G16" s="17">
         <v>-29</v>
       </c>
       <c r="H16" s="17">
         <v>-30</v>
       </c>
       <c r="I16" s="17">
         <v>-76</v>
       </c>
       <c r="J16" s="17">
         <v>-21</v>
       </c>
       <c r="K16" s="17">
         <v>-21</v>
       </c>
       <c r="L16" s="17">
         <v>-13</v>
       </c>
       <c r="M16" s="17">
         <v>15</v>
       </c>
-      <c r="N16" s="44">
+      <c r="N16" s="36">
         <v>20</v>
       </c>
-      <c r="O16" s="44">
+      <c r="O16" s="36">
         <v>662</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="36">
         <v>352</v>
       </c>
-      <c r="Q16" s="44">
+      <c r="Q16" s="36">
         <v>425</v>
       </c>
-      <c r="R16" s="44">
+      <c r="R16" s="36">
         <v>3</v>
       </c>
-      <c r="S16" s="44">
+      <c r="S16" s="36">
         <v>41</v>
       </c>
-      <c r="T16" s="44">
+      <c r="T16" s="36">
         <v>124</v>
       </c>
-      <c r="U16" s="44">
+      <c r="U16" s="36">
         <v>171</v>
       </c>
-      <c r="V16" s="44">
+      <c r="V16" s="36">
         <v>-3</v>
       </c>
-      <c r="W16" s="44">
+      <c r="W16" s="36">
         <v>64</v>
       </c>
-      <c r="X16" s="44">
-[...2 lines deleted...]
-      <c r="Y16" s="44">
+      <c r="X16" s="36">
+        <v>73</v>
+      </c>
+      <c r="Y16" s="36">
         <v>110</v>
       </c>
-      <c r="Z16" s="44">
+      <c r="Z16" s="36">
         <v>182</v>
       </c>
-      <c r="AA16" s="44">
+      <c r="AA16" s="36">
         <v>60</v>
       </c>
-      <c r="AB16" s="44">
+      <c r="AB16" s="36">
         <v>34</v>
       </c>
-      <c r="AC16" s="44">
+      <c r="AC16" s="36">
         <v>67</v>
       </c>
-      <c r="AD16" s="44">
+      <c r="AD16" s="36">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="42" t="s">
+      <c r="AE16" s="36">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A17" s="34" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="17">
         <v>3</v>
       </c>
       <c r="C17" s="17">
         <v>60</v>
       </c>
       <c r="D17" s="18">
         <v>1</v>
       </c>
       <c r="E17" s="17">
         <v>15</v>
       </c>
       <c r="F17" s="17">
         <v>22</v>
       </c>
       <c r="G17" s="17">
         <v>1</v>
       </c>
       <c r="H17" s="17">
         <v>-20</v>
       </c>
       <c r="I17" s="17">
         <v>-9</v>
       </c>
       <c r="J17" s="17">
         <v>-86</v>
       </c>
       <c r="K17" s="17">
         <v>30</v>
       </c>
       <c r="L17" s="17">
         <v>20</v>
       </c>
       <c r="M17" s="17">
         <v>29</v>
       </c>
-      <c r="N17" s="44" t="s">
-[...52 lines deleted...]
-      <c r="A18" s="41" t="s">
+      <c r="N17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="O17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="P17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="R17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="S17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="T17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="U17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="V17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="W17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="X17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD17" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE17" s="36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A18" s="33" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="17">
         <v>-81</v>
       </c>
       <c r="C18" s="17">
         <v>65</v>
       </c>
       <c r="D18" s="18">
         <v>25</v>
       </c>
       <c r="E18" s="17">
         <v>13</v>
       </c>
       <c r="F18" s="17">
         <v>-49</v>
       </c>
       <c r="G18" s="17">
         <v>-135</v>
       </c>
       <c r="H18" s="17">
         <v>-83</v>
       </c>
       <c r="I18" s="17">
         <v>-181</v>
       </c>
       <c r="J18" s="17">
         <v>-59</v>
       </c>
       <c r="K18" s="17">
         <v>-15</v>
       </c>
       <c r="L18" s="17">
         <v>-6</v>
       </c>
       <c r="M18" s="17">
         <v>21</v>
       </c>
-      <c r="N18" s="44" t="s">
-[...2 lines deleted...]
-      <c r="O18" s="44">
+      <c r="N18" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="O18" s="36">
         <v>122</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="36">
         <v>60</v>
       </c>
-      <c r="Q18" s="44">
+      <c r="Q18" s="36">
         <v>159</v>
       </c>
-      <c r="R18" s="44">
+      <c r="R18" s="36">
         <v>104</v>
       </c>
-      <c r="S18" s="44">
+      <c r="S18" s="36">
         <v>115</v>
       </c>
-      <c r="T18" s="44">
+      <c r="T18" s="36">
         <v>118</v>
       </c>
-      <c r="U18" s="44">
+      <c r="U18" s="36">
         <v>101</v>
       </c>
-      <c r="V18" s="44">
+      <c r="V18" s="36">
         <v>43</v>
       </c>
-      <c r="W18" s="44">
+      <c r="W18" s="36">
         <v>122</v>
       </c>
-      <c r="X18" s="44">
+      <c r="X18" s="36">
         <v>40</v>
       </c>
-      <c r="Y18" s="44">
+      <c r="Y18" s="36">
         <v>65</v>
       </c>
-      <c r="Z18" s="44">
+      <c r="Z18" s="36">
         <v>59</v>
       </c>
-      <c r="AA18" s="44">
+      <c r="AA18" s="36">
         <v>44</v>
       </c>
-      <c r="AB18" s="44">
+      <c r="AB18" s="36">
         <v>44</v>
       </c>
-      <c r="AC18" s="44">
+      <c r="AC18" s="36">
         <v>49</v>
       </c>
-      <c r="AD18" s="44">
+      <c r="AD18" s="36">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="41" t="s">
+      <c r="AE18" s="36">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A19" s="33" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="17">
         <v>-66</v>
       </c>
       <c r="C19" s="17">
         <v>140</v>
       </c>
       <c r="D19" s="18">
         <v>29</v>
       </c>
       <c r="E19" s="17">
         <v>16</v>
       </c>
       <c r="F19" s="17">
         <v>-29</v>
       </c>
       <c r="G19" s="17">
         <v>-23</v>
       </c>
       <c r="H19" s="17">
         <v>20</v>
       </c>
       <c r="I19" s="17">
         <v>30</v>
       </c>
       <c r="J19" s="17">
         <v>113</v>
       </c>
       <c r="K19" s="17">
         <v>56</v>
       </c>
       <c r="L19" s="17">
         <v>112</v>
       </c>
       <c r="M19" s="17">
         <v>151</v>
       </c>
-      <c r="N19" s="44" t="s">
-[...14 lines deleted...]
-      <c r="S19" s="44">
+      <c r="N19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="O19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="P19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="R19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="S19" s="36">
         <v>1</v>
       </c>
-      <c r="T19" s="44" t="s">
-[...34 lines deleted...]
-      <c r="A20" s="41" t="s">
+      <c r="T19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="U19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="V19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="W19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="X19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD19" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE19" s="36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A20" s="33" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="17">
         <v>1</v>
       </c>
       <c r="C20" s="17">
         <v>1</v>
       </c>
       <c r="D20" s="18">
         <v>0</v>
       </c>
       <c r="E20" s="17">
         <v>-4</v>
       </c>
       <c r="F20" s="17">
         <v>2</v>
       </c>
       <c r="G20" s="17">
         <v>1</v>
       </c>
       <c r="H20" s="17">
         <v>-1</v>
       </c>
       <c r="I20" s="17">
         <v>-3</v>
       </c>
       <c r="J20" s="17">
         <v>13</v>
       </c>
       <c r="K20" s="17">
         <v>3</v>
       </c>
       <c r="L20" s="17">
         <v>9</v>
       </c>
       <c r="M20" s="17">
         <v>6</v>
       </c>
-      <c r="N20" s="44">
+      <c r="N20" s="36">
         <v>5</v>
       </c>
-      <c r="O20" s="44">
+      <c r="O20" s="36">
         <v>53</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="36">
         <v>33</v>
       </c>
-      <c r="Q20" s="44">
+      <c r="Q20" s="36">
         <v>67</v>
       </c>
-      <c r="R20" s="44">
+      <c r="R20" s="36">
         <v>53</v>
       </c>
-      <c r="S20" s="44">
+      <c r="S20" s="36">
         <v>15</v>
       </c>
-      <c r="T20" s="44">
+      <c r="T20" s="36">
         <v>60</v>
       </c>
-      <c r="U20" s="44">
+      <c r="U20" s="36">
         <v>11</v>
       </c>
-      <c r="V20" s="44">
+      <c r="V20" s="36">
         <v>-5</v>
       </c>
-      <c r="W20" s="44">
+      <c r="W20" s="36">
         <v>31</v>
       </c>
-      <c r="X20" s="44">
+      <c r="X20" s="36">
         <v>38</v>
       </c>
-      <c r="Y20" s="44">
+      <c r="Y20" s="36">
         <v>54</v>
       </c>
-      <c r="Z20" s="44">
+      <c r="Z20" s="36">
         <v>50</v>
       </c>
-      <c r="AA20" s="44">
+      <c r="AA20" s="36">
         <v>22</v>
       </c>
-      <c r="AB20" s="44">
+      <c r="AB20" s="36">
         <v>23</v>
       </c>
-      <c r="AC20" s="44">
+      <c r="AC20" s="36">
         <v>15</v>
       </c>
-      <c r="AD20" s="44">
+      <c r="AD20" s="36">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="48" t="s">
+      <c r="AE20" s="36">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="16" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A21" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="48"/>
-[...30 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="41"/>
+      <c r="R21" s="41"/>
+      <c r="S21" s="41"/>
+      <c r="T21" s="41"/>
+      <c r="U21" s="41"/>
+      <c r="V21" s="41"/>
+      <c r="W21" s="41"/>
+      <c r="X21" s="41"/>
+      <c r="Y21" s="41"/>
+      <c r="Z21" s="41"/>
+      <c r="AA21" s="41"/>
+      <c r="AB21" s="41"/>
+      <c r="AC21" s="41"/>
+      <c r="AD21" s="41"/>
+      <c r="AE21" s="41"/>
+    </row>
+    <row r="22" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A22" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="17">
         <v>-254</v>
       </c>
       <c r="C22" s="17">
         <v>1430</v>
       </c>
       <c r="D22" s="18">
         <v>1258</v>
       </c>
       <c r="E22" s="17">
         <v>953</v>
       </c>
       <c r="F22" s="17">
         <v>797</v>
       </c>
       <c r="G22" s="17">
         <v>445</v>
       </c>
       <c r="H22" s="17">
         <v>639</v>
       </c>
       <c r="I22" s="17">
         <v>294</v>
       </c>
       <c r="J22" s="17">
         <v>928</v>
       </c>
       <c r="K22" s="17">
         <v>929</v>
       </c>
       <c r="L22" s="17">
         <v>1571</v>
       </c>
       <c r="M22" s="17">
         <v>1651</v>
       </c>
-      <c r="N22" s="44">
+      <c r="N22" s="36">
         <v>5</v>
       </c>
-      <c r="O22" s="44">
+      <c r="O22" s="36">
         <v>252</v>
       </c>
-      <c r="P22" s="44">
+      <c r="P22" s="36">
         <v>114</v>
       </c>
-      <c r="Q22" s="44">
+      <c r="Q22" s="36">
         <v>213</v>
       </c>
-      <c r="R22" s="44">
+      <c r="R22" s="36">
         <v>42</v>
       </c>
-      <c r="S22" s="44">
+      <c r="S22" s="36">
         <v>38</v>
       </c>
-      <c r="T22" s="44">
+      <c r="T22" s="36">
         <v>83</v>
       </c>
-      <c r="U22" s="44">
+      <c r="U22" s="36">
         <v>110</v>
       </c>
-      <c r="V22" s="44">
+      <c r="V22" s="36">
         <v>13</v>
       </c>
-      <c r="W22" s="44">
-[...2 lines deleted...]
-      <c r="X22" s="44">
+      <c r="W22" s="36">
+        <v>73</v>
+      </c>
+      <c r="X22" s="36">
         <v>79</v>
       </c>
-      <c r="Y22" s="44">
+      <c r="Y22" s="36">
         <v>115</v>
       </c>
-      <c r="Z22" s="44">
+      <c r="Z22" s="36">
         <v>100</v>
       </c>
-      <c r="AA22" s="44">
+      <c r="AA22" s="36">
         <v>69</v>
       </c>
-      <c r="AB22" s="44">
+      <c r="AB22" s="36">
         <v>44</v>
       </c>
-      <c r="AC22" s="44">
+      <c r="AC22" s="36">
         <v>52</v>
       </c>
-      <c r="AD22" s="44">
+      <c r="AD22" s="36">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="41" t="s">
+      <c r="AE22" s="36">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A23" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="17">
         <v>-15</v>
       </c>
       <c r="C23" s="17">
         <v>-32</v>
       </c>
       <c r="D23" s="18">
         <v>-125</v>
       </c>
       <c r="E23" s="17">
         <v>-56</v>
       </c>
       <c r="F23" s="17">
         <v>-21</v>
       </c>
       <c r="G23" s="17">
         <v>-28</v>
       </c>
       <c r="H23" s="17">
         <v>-11</v>
       </c>
       <c r="I23" s="17">
         <v>-11</v>
       </c>
       <c r="J23" s="17">
         <v>-15</v>
       </c>
       <c r="K23" s="17">
         <v>-22</v>
       </c>
       <c r="L23" s="17">
         <v>-7</v>
       </c>
       <c r="M23" s="17">
         <v>-5</v>
       </c>
-      <c r="N23" s="44" t="s">
-[...2 lines deleted...]
-      <c r="O23" s="44">
+      <c r="N23" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="O23" s="36">
         <v>20</v>
       </c>
-      <c r="P23" s="44">
+      <c r="P23" s="36">
         <v>2</v>
       </c>
-      <c r="Q23" s="44">
+      <c r="Q23" s="36">
         <v>28</v>
       </c>
-      <c r="R23" s="44">
+      <c r="R23" s="36">
         <v>7</v>
       </c>
-      <c r="S23" s="44">
+      <c r="S23" s="36">
         <v>-3</v>
       </c>
-      <c r="T23" s="44">
+      <c r="T23" s="36">
         <v>10</v>
       </c>
-      <c r="U23" s="44">
+      <c r="U23" s="36">
         <v>10</v>
       </c>
-      <c r="V23" s="44" t="s">
-[...2 lines deleted...]
-      <c r="W23" s="44">
+      <c r="V23" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="W23" s="36">
         <v>3</v>
       </c>
-      <c r="X23" s="44">
+      <c r="X23" s="36">
         <v>9</v>
       </c>
-      <c r="Y23" s="44">
+      <c r="Y23" s="36">
         <v>21</v>
       </c>
-      <c r="Z23" s="44">
+      <c r="Z23" s="36">
         <v>20</v>
       </c>
-      <c r="AA23" s="44">
+      <c r="AA23" s="36">
         <v>13</v>
       </c>
-      <c r="AB23" s="44">
+      <c r="AB23" s="36">
         <v>7</v>
       </c>
-      <c r="AC23" s="44">
+      <c r="AC23" s="36">
         <v>1</v>
       </c>
-      <c r="AD23" s="44">
+      <c r="AD23" s="36">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="41" t="s">
+      <c r="AE23" s="36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A24" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="17">
         <v>-20</v>
       </c>
       <c r="C24" s="17">
         <v>27</v>
       </c>
       <c r="D24" s="18">
         <v>493</v>
       </c>
       <c r="E24" s="17">
         <v>22</v>
       </c>
       <c r="F24" s="17">
         <v>9</v>
       </c>
       <c r="G24" s="17">
         <v>-12</v>
       </c>
       <c r="H24" s="17">
         <v>-17</v>
       </c>
       <c r="I24" s="17">
         <v>22</v>
       </c>
       <c r="J24" s="17">
         <v>30</v>
       </c>
       <c r="K24" s="17">
         <v>-3</v>
       </c>
       <c r="L24" s="17">
         <v>23</v>
       </c>
       <c r="M24" s="17">
         <v>42</v>
       </c>
-      <c r="N24" s="44">
+      <c r="N24" s="36">
         <v>1</v>
       </c>
-      <c r="O24" s="44">
+      <c r="O24" s="36">
         <v>23</v>
       </c>
-      <c r="P24" s="44">
+      <c r="P24" s="36">
         <v>6</v>
       </c>
-      <c r="Q24" s="44">
+      <c r="Q24" s="36">
         <v>20</v>
       </c>
-      <c r="R24" s="44">
+      <c r="R24" s="36">
         <v>5</v>
       </c>
-      <c r="S24" s="44">
+      <c r="S24" s="36">
         <v>10</v>
       </c>
-      <c r="T24" s="44">
+      <c r="T24" s="36">
         <v>10</v>
       </c>
-      <c r="U24" s="44">
+      <c r="U24" s="36">
         <v>42</v>
       </c>
-      <c r="V24" s="44">
+      <c r="V24" s="36">
         <v>2</v>
       </c>
-      <c r="W24" s="44">
+      <c r="W24" s="36">
         <v>4</v>
       </c>
-      <c r="X24" s="44">
+      <c r="X24" s="36">
         <v>42</v>
       </c>
-      <c r="Y24" s="44">
+      <c r="Y24" s="36">
         <v>46</v>
       </c>
-      <c r="Z24" s="44">
+      <c r="Z24" s="36">
         <v>29</v>
       </c>
-      <c r="AA24" s="44">
+      <c r="AA24" s="36">
         <v>27</v>
       </c>
-      <c r="AB24" s="44">
+      <c r="AB24" s="36">
         <v>16</v>
       </c>
-      <c r="AC24" s="44">
+      <c r="AC24" s="36">
         <v>17</v>
       </c>
-      <c r="AD24" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="41" t="s">
+      <c r="AD24" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE24" s="36">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A25" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="17">
         <v>-16</v>
       </c>
       <c r="C25" s="17">
         <v>75</v>
       </c>
       <c r="D25" s="18">
         <v>89</v>
       </c>
       <c r="E25" s="17">
         <v>41</v>
       </c>
       <c r="F25" s="17">
         <v>52</v>
       </c>
       <c r="G25" s="17">
         <v>46</v>
       </c>
       <c r="H25" s="17">
         <v>43</v>
       </c>
       <c r="I25" s="17">
         <v>50</v>
       </c>
       <c r="J25" s="17">
         <v>41</v>
       </c>
       <c r="K25" s="17">
         <v>50</v>
       </c>
       <c r="L25" s="17">
         <v>61</v>
       </c>
       <c r="M25" s="17">
         <v>94</v>
       </c>
-      <c r="N25" s="44" t="s">
-[...2 lines deleted...]
-      <c r="O25" s="44">
+      <c r="N25" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="O25" s="36">
         <v>-2</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="36">
         <v>2</v>
       </c>
-      <c r="Q25" s="44">
+      <c r="Q25" s="36">
         <v>5</v>
       </c>
-      <c r="R25" s="44" t="s">
-[...2 lines deleted...]
-      <c r="S25" s="44">
+      <c r="R25" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="S25" s="36">
         <v>-4</v>
       </c>
-      <c r="T25" s="44">
+      <c r="T25" s="36">
         <v>2</v>
       </c>
-      <c r="U25" s="44">
+      <c r="U25" s="36">
         <v>-3</v>
       </c>
-      <c r="V25" s="44">
+      <c r="V25" s="36">
         <v>3</v>
       </c>
-      <c r="W25" s="44">
+      <c r="W25" s="36">
         <v>3</v>
       </c>
-      <c r="X25" s="44" t="s">
-[...2 lines deleted...]
-      <c r="Y25" s="44">
+      <c r="X25" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y25" s="36">
         <v>12</v>
       </c>
-      <c r="Z25" s="44">
+      <c r="Z25" s="36">
         <v>-4</v>
       </c>
-      <c r="AA25" s="44">
+      <c r="AA25" s="36">
         <v>3</v>
       </c>
-      <c r="AB25" s="44" t="s">
-[...10 lines deleted...]
-      <c r="A26" s="41" t="s">
+      <c r="AB25" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC25" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD25" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE25" s="36" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A26" s="33" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="17">
         <v>3</v>
       </c>
       <c r="C26" s="17">
         <v>50</v>
       </c>
       <c r="D26" s="18">
         <v>22</v>
       </c>
       <c r="E26" s="17">
         <v>34</v>
       </c>
       <c r="F26" s="17">
         <v>62</v>
       </c>
       <c r="G26" s="17">
         <v>34</v>
       </c>
       <c r="H26" s="17">
         <v>-2</v>
       </c>
       <c r="I26" s="17">
         <v>-19</v>
       </c>
       <c r="J26" s="17">
         <v>71</v>
       </c>
       <c r="K26" s="17">
         <v>89</v>
       </c>
       <c r="L26" s="17">
         <v>172</v>
       </c>
       <c r="M26" s="17">
         <v>163</v>
       </c>
-      <c r="N26" s="44">
+      <c r="N26" s="36">
         <v>3</v>
       </c>
-      <c r="O26" s="44">
+      <c r="O26" s="36">
         <v>178</v>
       </c>
-      <c r="P26" s="44">
+      <c r="P26" s="36">
         <v>94</v>
       </c>
-      <c r="Q26" s="44">
+      <c r="Q26" s="36">
         <v>103</v>
       </c>
-      <c r="R26" s="44">
+      <c r="R26" s="36">
         <v>2</v>
       </c>
-      <c r="S26" s="44">
+      <c r="S26" s="36">
         <v>2</v>
       </c>
-      <c r="T26" s="44">
+      <c r="T26" s="36">
         <v>20</v>
       </c>
-      <c r="U26" s="44">
+      <c r="U26" s="36">
         <v>28</v>
       </c>
-      <c r="V26" s="44">
+      <c r="V26" s="36">
         <v>-1</v>
       </c>
-      <c r="W26" s="44">
+      <c r="W26" s="36">
         <v>24</v>
       </c>
-      <c r="X26" s="44">
+      <c r="X26" s="36">
         <v>15</v>
       </c>
-      <c r="Y26" s="44">
+      <c r="Y26" s="36">
         <v>19</v>
       </c>
-      <c r="Z26" s="44">
+      <c r="Z26" s="36">
         <v>39</v>
       </c>
-      <c r="AA26" s="44">
+      <c r="AA26" s="36">
         <v>21</v>
       </c>
-      <c r="AB26" s="44">
+      <c r="AB26" s="36">
         <v>8</v>
       </c>
-      <c r="AC26" s="44">
+      <c r="AC26" s="36">
         <v>15</v>
       </c>
-      <c r="AD26" s="44">
+      <c r="AD26" s="36">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="41" t="s">
+      <c r="AE26" s="36">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A27" s="33" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="17">
         <v>0</v>
       </c>
       <c r="C27" s="17">
         <v>55</v>
       </c>
       <c r="D27" s="18">
         <v>52</v>
       </c>
       <c r="E27" s="17">
         <v>58</v>
       </c>
       <c r="F27" s="17">
         <v>63</v>
       </c>
       <c r="G27" s="17">
         <v>23</v>
       </c>
       <c r="H27" s="17">
         <v>21</v>
       </c>
       <c r="I27" s="17">
         <v>42</v>
       </c>
       <c r="J27" s="17">
         <v>26</v>
       </c>
       <c r="K27" s="17">
         <v>51</v>
       </c>
       <c r="L27" s="17">
         <v>39</v>
       </c>
       <c r="M27" s="17">
         <v>81</v>
       </c>
-      <c r="N27" s="44">
+      <c r="N27" s="36">
         <v>1</v>
       </c>
-      <c r="O27" s="44">
+      <c r="O27" s="36">
         <v>33</v>
       </c>
-      <c r="P27" s="44">
+      <c r="P27" s="36">
         <v>10</v>
       </c>
-      <c r="Q27" s="44">
+      <c r="Q27" s="36">
         <v>57</v>
       </c>
-      <c r="R27" s="44">
+      <c r="R27" s="36">
         <v>28</v>
       </c>
-      <c r="S27" s="44">
+      <c r="S27" s="36">
         <v>33</v>
       </c>
-      <c r="T27" s="44">
+      <c r="T27" s="36">
         <v>41</v>
       </c>
-      <c r="U27" s="44">
+      <c r="U27" s="36">
         <v>33</v>
       </c>
-      <c r="V27" s="44">
+      <c r="V27" s="36">
         <v>9</v>
       </c>
-      <c r="W27" s="44">
+      <c r="W27" s="36">
         <v>39</v>
       </c>
-      <c r="X27" s="44">
+      <c r="X27" s="36">
         <v>13</v>
       </c>
-      <c r="Y27" s="44">
+      <c r="Y27" s="36">
         <v>17</v>
       </c>
-      <c r="Z27" s="44">
+      <c r="Z27" s="36">
         <v>16</v>
       </c>
-      <c r="AA27" s="44">
+      <c r="AA27" s="36">
         <v>5</v>
       </c>
-      <c r="AB27" s="44">
+      <c r="AB27" s="36">
         <v>13</v>
       </c>
-      <c r="AC27" s="44">
+      <c r="AC27" s="36">
         <v>19</v>
       </c>
-      <c r="AD27" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="49" t="s">
+      <c r="AD27" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE27" s="36">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="16" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A28" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="49"/>
-[...30 lines deleted...]
-      <c r="A29" s="40" t="s">
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="42"/>
+      <c r="L28" s="42"/>
+      <c r="M28" s="42"/>
+      <c r="N28" s="42"/>
+      <c r="O28" s="42"/>
+      <c r="P28" s="42"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+      <c r="X28" s="42"/>
+      <c r="Y28" s="42"/>
+      <c r="Z28" s="42"/>
+      <c r="AA28" s="42"/>
+      <c r="AB28" s="42"/>
+      <c r="AC28" s="42"/>
+      <c r="AD28" s="42"/>
+      <c r="AE28" s="42"/>
+    </row>
+    <row r="29" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A29" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="17">
         <v>51</v>
       </c>
       <c r="C29" s="17">
         <v>453</v>
       </c>
       <c r="D29" s="18">
         <v>748</v>
       </c>
       <c r="E29" s="17">
         <v>486</v>
       </c>
       <c r="F29" s="17">
         <v>542</v>
       </c>
       <c r="G29" s="17">
         <v>380</v>
       </c>
       <c r="H29" s="17">
         <v>210</v>
       </c>
       <c r="I29" s="17">
         <v>100</v>
       </c>
       <c r="J29" s="17">
         <v>696</v>
       </c>
       <c r="K29" s="17">
         <v>611</v>
       </c>
       <c r="L29" s="17">
         <v>1078</v>
       </c>
       <c r="M29" s="17">
         <v>1168</v>
       </c>
-      <c r="N29" s="45">
+      <c r="N29" s="37">
         <v>32</v>
       </c>
-      <c r="O29" s="45">
+      <c r="O29" s="37">
         <v>776</v>
       </c>
-      <c r="P29" s="45">
+      <c r="P29" s="37">
         <v>435</v>
       </c>
-      <c r="Q29" s="45">
+      <c r="Q29" s="37">
         <v>764</v>
       </c>
-      <c r="R29" s="45">
+      <c r="R29" s="37">
         <v>238</v>
       </c>
-      <c r="S29" s="45">
+      <c r="S29" s="37">
         <v>259</v>
       </c>
-      <c r="T29" s="45">
+      <c r="T29" s="37">
         <v>452</v>
       </c>
-      <c r="U29" s="45">
+      <c r="U29" s="37">
         <v>363</v>
       </c>
-      <c r="V29" s="45">
+      <c r="V29" s="37">
         <v>74</v>
       </c>
-      <c r="W29" s="45">
+      <c r="W29" s="37">
         <v>321</v>
       </c>
-      <c r="X29" s="45">
+      <c r="X29" s="37">
         <v>229</v>
       </c>
-      <c r="Y29" s="45">
+      <c r="Y29" s="37">
         <v>397</v>
       </c>
-      <c r="Z29" s="45">
+      <c r="Z29" s="37">
         <v>411</v>
       </c>
-      <c r="AA29" s="45">
+      <c r="AA29" s="37">
         <v>214</v>
       </c>
-      <c r="AB29" s="45">
+      <c r="AB29" s="37">
         <v>125</v>
       </c>
-      <c r="AC29" s="45">
+      <c r="AC29" s="37">
         <v>180</v>
       </c>
-      <c r="AD29" s="45">
+      <c r="AD29" s="37">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="41" t="s">
+      <c r="AE29" s="37">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A30" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="17">
         <v>1</v>
       </c>
       <c r="C30" s="17">
         <v>-9</v>
       </c>
       <c r="D30" s="18">
         <v>-22</v>
       </c>
       <c r="E30" s="17">
         <v>-9</v>
       </c>
       <c r="F30" s="17">
         <v>-8</v>
       </c>
       <c r="G30" s="17">
         <v>-7</v>
       </c>
       <c r="H30" s="17">
         <v>-5</v>
       </c>
       <c r="I30" s="17">
         <v>-1</v>
       </c>
       <c r="J30" s="17">
         <v>1</v>
       </c>
       <c r="K30" s="17">
         <v>-6</v>
       </c>
       <c r="L30" s="17">
         <v>-10</v>
       </c>
       <c r="M30" s="17">
         <v>-13</v>
       </c>
-      <c r="N30" s="45">
+      <c r="N30" s="37">
         <v>2</v>
       </c>
-      <c r="O30" s="45">
+      <c r="O30" s="37">
         <v>24</v>
       </c>
-      <c r="P30" s="45">
+      <c r="P30" s="37">
         <v>5</v>
       </c>
-      <c r="Q30" s="45">
+      <c r="Q30" s="37">
         <v>36</v>
       </c>
-      <c r="R30" s="45">
+      <c r="R30" s="37">
         <v>39</v>
       </c>
-      <c r="S30" s="45">
+      <c r="S30" s="37">
         <v>17</v>
       </c>
-      <c r="T30" s="45">
+      <c r="T30" s="37">
         <v>34</v>
       </c>
-      <c r="U30" s="45">
+      <c r="U30" s="37">
         <v>36</v>
       </c>
-      <c r="V30" s="45" t="s">
-[...2 lines deleted...]
-      <c r="W30" s="45">
+      <c r="V30" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="W30" s="37">
         <v>23</v>
       </c>
-      <c r="X30" s="45">
+      <c r="X30" s="37">
         <v>12</v>
       </c>
-      <c r="Y30" s="45">
+      <c r="Y30" s="37">
         <v>21</v>
       </c>
-      <c r="Z30" s="45">
+      <c r="Z30" s="37">
         <v>12</v>
       </c>
-      <c r="AA30" s="45">
+      <c r="AA30" s="37">
         <v>1</v>
       </c>
-      <c r="AB30" s="45" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="41" t="s">
+      <c r="AB30" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC30" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD30" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE30" s="37" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="17">
         <v>-25</v>
       </c>
       <c r="C31" s="17">
         <v>12</v>
       </c>
       <c r="D31" s="18">
         <v>255</v>
       </c>
       <c r="E31" s="17">
         <v>11</v>
       </c>
       <c r="F31" s="17">
         <v>17</v>
       </c>
       <c r="G31" s="17">
         <v>1</v>
       </c>
       <c r="H31" s="17">
         <v>-3</v>
       </c>
       <c r="I31" s="17">
         <v>6</v>
       </c>
       <c r="J31" s="17">
         <v>9</v>
       </c>
       <c r="K31" s="17">
         <v>-3</v>
       </c>
       <c r="L31" s="17">
         <v>25</v>
       </c>
       <c r="M31" s="17">
         <v>18</v>
       </c>
-      <c r="N31" s="45" t="s">
-[...32 lines deleted...]
-      <c r="Y31" s="45">
+      <c r="N31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="O31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="P31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="R31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="S31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="T31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="U31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="V31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="W31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="X31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y31" s="37">
         <v>1</v>
       </c>
-      <c r="Z31" s="45">
+      <c r="Z31" s="37">
         <v>1</v>
       </c>
-      <c r="AA31" s="45" t="s">
-[...13 lines deleted...]
-      <c r="A32" s="41" t="s">
+      <c r="AA31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD31" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE31" s="37" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A32" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="17">
         <v>1</v>
       </c>
       <c r="C32" s="17">
         <v>4</v>
       </c>
       <c r="D32" s="18">
         <v>2</v>
       </c>
       <c r="E32" s="17">
         <v>-8</v>
       </c>
       <c r="F32" s="17">
         <v>2</v>
       </c>
       <c r="G32" s="17">
         <v>0</v>
       </c>
       <c r="H32" s="17">
         <v>-2</v>
       </c>
       <c r="I32" s="17">
         <v>-1</v>
       </c>
       <c r="J32" s="17">
         <v>1</v>
       </c>
       <c r="K32" s="17">
         <v>3</v>
       </c>
       <c r="L32" s="17">
         <v>4</v>
       </c>
       <c r="M32" s="17">
         <v>4</v>
       </c>
-      <c r="N32" s="45" t="s">
-[...2 lines deleted...]
-      <c r="O32" s="45">
+      <c r="N32" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="O32" s="37">
         <v>24</v>
       </c>
-      <c r="P32" s="45">
+      <c r="P32" s="37">
         <v>45</v>
       </c>
-      <c r="Q32" s="45">
+      <c r="Q32" s="37">
         <v>144</v>
       </c>
-      <c r="R32" s="45">
+      <c r="R32" s="37">
         <v>24</v>
       </c>
-      <c r="S32" s="45">
+      <c r="S32" s="37">
         <v>18</v>
       </c>
-      <c r="T32" s="45">
+      <c r="T32" s="37">
         <v>15</v>
       </c>
-      <c r="U32" s="45">
+      <c r="U32" s="37">
         <v>21</v>
       </c>
-      <c r="V32" s="45">
+      <c r="V32" s="37">
         <v>20</v>
       </c>
-      <c r="W32" s="45">
+      <c r="W32" s="37">
         <v>16</v>
       </c>
-      <c r="X32" s="45">
+      <c r="X32" s="37">
         <v>16</v>
       </c>
-      <c r="Y32" s="45">
+      <c r="Y32" s="37">
         <v>61</v>
       </c>
-      <c r="Z32" s="45">
+      <c r="Z32" s="37">
         <v>4</v>
       </c>
-      <c r="AA32" s="45">
+      <c r="AA32" s="37">
         <v>-3</v>
       </c>
-      <c r="AB32" s="45">
+      <c r="AB32" s="37">
         <v>-2</v>
       </c>
-      <c r="AC32" s="45">
+      <c r="AC32" s="37">
         <v>-3</v>
       </c>
-      <c r="AD32" s="45" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="41" t="s">
+      <c r="AD32" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE32" s="37">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A33" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="17">
         <v>56</v>
       </c>
       <c r="C33" s="17">
         <v>371</v>
       </c>
       <c r="D33" s="18">
         <v>226</v>
       </c>
       <c r="E33" s="17">
         <v>240</v>
       </c>
       <c r="F33" s="17">
         <v>358</v>
       </c>
       <c r="G33" s="17">
         <v>190</v>
       </c>
       <c r="H33" s="17">
         <v>39</v>
       </c>
       <c r="I33" s="17">
         <v>48</v>
       </c>
       <c r="J33" s="17">
         <v>511</v>
       </c>
       <c r="K33" s="17">
         <v>303</v>
       </c>
       <c r="L33" s="17">
         <v>661</v>
       </c>
       <c r="M33" s="17">
         <v>685</v>
       </c>
-      <c r="N33" s="45">
+      <c r="N33" s="37">
         <v>9</v>
       </c>
-      <c r="O33" s="45">
+      <c r="O33" s="37">
         <v>102</v>
       </c>
-      <c r="P33" s="45">
+      <c r="P33" s="37">
         <v>44</v>
       </c>
-      <c r="Q33" s="45">
+      <c r="Q33" s="37">
         <v>93</v>
       </c>
-      <c r="R33" s="45">
+      <c r="R33" s="37">
         <v>45</v>
       </c>
-      <c r="S33" s="45">
+      <c r="S33" s="37">
         <v>87</v>
       </c>
-      <c r="T33" s="45">
+      <c r="T33" s="37">
         <v>162</v>
       </c>
-      <c r="U33" s="45">
+      <c r="U33" s="37">
         <v>84</v>
       </c>
-      <c r="V33" s="45">
+      <c r="V33" s="37">
         <v>27</v>
       </c>
-      <c r="W33" s="45">
+      <c r="W33" s="37">
         <v>128</v>
       </c>
-      <c r="X33" s="45">
+      <c r="X33" s="37">
         <v>78</v>
       </c>
-      <c r="Y33" s="45">
+      <c r="Y33" s="37">
         <v>121</v>
       </c>
-      <c r="Z33" s="45">
+      <c r="Z33" s="37">
         <v>158</v>
       </c>
-      <c r="AA33" s="45">
+      <c r="AA33" s="37">
         <v>116</v>
       </c>
-      <c r="AB33" s="45">
+      <c r="AB33" s="37">
         <v>47</v>
       </c>
-      <c r="AC33" s="45">
+      <c r="AC33" s="37">
         <v>86</v>
       </c>
-      <c r="AD33" s="45">
+      <c r="AD33" s="37">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="41" t="s">
+      <c r="AE33" s="37">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A34" s="33" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="17">
         <v>0</v>
       </c>
       <c r="C34" s="17">
         <v>17</v>
       </c>
       <c r="D34" s="18">
         <v>10</v>
       </c>
       <c r="E34" s="17">
         <v>27</v>
       </c>
       <c r="F34" s="17">
         <v>24</v>
       </c>
       <c r="G34" s="17">
         <v>8</v>
       </c>
       <c r="H34" s="17">
         <v>13</v>
       </c>
       <c r="I34" s="17">
         <v>12</v>
       </c>
       <c r="J34" s="17">
         <v>7</v>
       </c>
       <c r="K34" s="17">
         <v>19</v>
       </c>
       <c r="L34" s="17">
         <v>15</v>
       </c>
       <c r="M34" s="17">
         <v>15</v>
       </c>
-      <c r="N34" s="45" t="s">
-[...50 lines deleted...]
-      <c r="A35" s="41" t="s">
+      <c r="N34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="O34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="P34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="R34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="S34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="T34" s="37"/>
+      <c r="U34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="V34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="W34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="X34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD34" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE34" s="37" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A35" s="33" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="17">
         <v>2</v>
       </c>
       <c r="C35" s="17">
         <v>11</v>
       </c>
       <c r="D35" s="18">
         <v>-3</v>
       </c>
       <c r="E35" s="17">
         <v>7</v>
       </c>
       <c r="F35" s="17">
         <v>0</v>
       </c>
       <c r="G35" s="17">
         <v>1</v>
       </c>
       <c r="H35" s="17">
         <v>0</v>
       </c>
       <c r="I35" s="17">
         <v>1</v>
       </c>
       <c r="J35" s="17">
         <v>4</v>
       </c>
       <c r="K35" s="17">
         <v>0</v>
       </c>
       <c r="L35" s="17">
         <v>3</v>
       </c>
       <c r="M35" s="17">
         <v>3</v>
       </c>
-      <c r="N35" s="45">
+      <c r="N35" s="37">
         <v>17</v>
       </c>
-      <c r="O35" s="45">
+      <c r="O35" s="37">
         <v>484</v>
       </c>
-      <c r="P35" s="45">
+      <c r="P35" s="37">
         <v>258</v>
       </c>
-      <c r="Q35" s="45">
+      <c r="Q35" s="37">
         <v>322</v>
       </c>
-      <c r="R35" s="45">
+      <c r="R35" s="37">
         <v>1</v>
       </c>
-      <c r="S35" s="45">
+      <c r="S35" s="37">
         <v>39</v>
       </c>
-      <c r="T35" s="45">
+      <c r="T35" s="37">
         <v>104</v>
       </c>
-      <c r="U35" s="45">
+      <c r="U35" s="37">
         <v>143</v>
       </c>
-      <c r="V35" s="45">
+      <c r="V35" s="37">
         <v>-2</v>
       </c>
-      <c r="W35" s="45">
+      <c r="W35" s="37">
         <v>40</v>
       </c>
-      <c r="X35" s="45">
+      <c r="X35" s="37">
         <v>58</v>
       </c>
-      <c r="Y35" s="45">
+      <c r="Y35" s="37">
         <v>91</v>
       </c>
-      <c r="Z35" s="45">
+      <c r="Z35" s="37">
         <v>143</v>
       </c>
-      <c r="AA35" s="45">
+      <c r="AA35" s="37">
         <v>39</v>
       </c>
-      <c r="AB35" s="45">
+      <c r="AB35" s="37">
         <v>26</v>
       </c>
-      <c r="AC35" s="45">
+      <c r="AC35" s="37">
         <v>52</v>
       </c>
-      <c r="AD35" s="45">
+      <c r="AD35" s="37">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="41" t="s">
+      <c r="AE35" s="37">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A36" s="33" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="17">
         <v>-10</v>
       </c>
       <c r="C36" s="17">
         <v>-54</v>
       </c>
       <c r="D36" s="18">
         <v>-8</v>
       </c>
       <c r="E36" s="17">
         <v>-6</v>
       </c>
       <c r="F36" s="17">
         <v>-25</v>
       </c>
       <c r="G36" s="17">
         <v>2</v>
       </c>
       <c r="H36" s="17">
         <v>1</v>
       </c>
       <c r="I36" s="17">
         <v>-35</v>
       </c>
       <c r="J36" s="17">
         <v>-6</v>
       </c>
       <c r="K36" s="17">
         <v>-13</v>
       </c>
       <c r="L36" s="17">
         <v>-15</v>
       </c>
       <c r="M36" s="17">
         <v>-3</v>
       </c>
-      <c r="N36" s="45" t="s">
-[...52 lines deleted...]
-      <c r="A37" s="41" t="s">
+      <c r="N36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="O36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="P36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="R36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="S36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="T36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="U36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="V36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="W36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="X36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD36" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE36" s="37" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A37" s="33" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="17">
         <v>0</v>
       </c>
       <c r="C37" s="17">
         <v>-10</v>
       </c>
       <c r="D37" s="18">
         <v>-6</v>
       </c>
       <c r="E37" s="17">
         <v>3</v>
       </c>
       <c r="F37" s="17">
         <v>6</v>
       </c>
       <c r="G37" s="17">
         <v>-7</v>
       </c>
       <c r="H37" s="17">
         <v>-1</v>
       </c>
       <c r="I37" s="17">
         <v>-4</v>
       </c>
       <c r="J37" s="17">
         <v>-73</v>
       </c>
       <c r="K37" s="17">
         <v>10</v>
       </c>
       <c r="L37" s="17">
         <v>7</v>
       </c>
       <c r="M37" s="17">
         <v>15</v>
       </c>
-      <c r="N37" s="45">
+      <c r="N37" s="37">
         <v>-1</v>
       </c>
-      <c r="O37" s="45">
+      <c r="O37" s="37">
         <v>89</v>
       </c>
-      <c r="P37" s="45">
+      <c r="P37" s="37">
         <v>50</v>
       </c>
-      <c r="Q37" s="45">
+      <c r="Q37" s="37">
         <v>102</v>
       </c>
-      <c r="R37" s="45">
+      <c r="R37" s="37">
         <v>76</v>
       </c>
-      <c r="S37" s="45">
+      <c r="S37" s="37">
         <v>82</v>
       </c>
-      <c r="T37" s="45">
+      <c r="T37" s="37">
         <v>77</v>
       </c>
-      <c r="U37" s="45">
+      <c r="U37" s="37">
         <v>68</v>
       </c>
-      <c r="V37" s="45">
+      <c r="V37" s="37">
         <v>34</v>
       </c>
-      <c r="W37" s="45">
+      <c r="W37" s="37">
         <v>83</v>
       </c>
-      <c r="X37" s="45">
+      <c r="X37" s="37">
         <v>27</v>
       </c>
-      <c r="Y37" s="45">
+      <c r="Y37" s="37">
         <v>48</v>
       </c>
-      <c r="Z37" s="45">
+      <c r="Z37" s="37">
         <v>43</v>
       </c>
-      <c r="AA37" s="45">
+      <c r="AA37" s="37">
         <v>39</v>
       </c>
-      <c r="AB37" s="45">
+      <c r="AB37" s="37">
         <v>31</v>
       </c>
-      <c r="AC37" s="45">
+      <c r="AC37" s="37">
         <v>30</v>
       </c>
-      <c r="AD37" s="45">
+      <c r="AD37" s="37">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="41" t="s">
+      <c r="AE37" s="37">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A38" s="33" t="s">
         <v>80</v>
       </c>
       <c r="B38" s="17">
         <v>-9</v>
       </c>
       <c r="C38" s="17">
         <v>1</v>
       </c>
       <c r="D38" s="18">
         <v>1</v>
       </c>
       <c r="E38" s="17">
         <v>2</v>
       </c>
       <c r="F38" s="17">
         <v>-8</v>
       </c>
       <c r="G38" s="17">
         <v>-11</v>
       </c>
       <c r="H38" s="17">
         <v>-3</v>
       </c>
       <c r="I38" s="17">
         <v>-13</v>
       </c>
       <c r="J38" s="17">
         <v>-6</v>
       </c>
       <c r="K38" s="17">
         <v>-4</v>
       </c>
       <c r="L38" s="17">
         <v>-5</v>
       </c>
       <c r="M38" s="17">
         <v>6</v>
       </c>
-      <c r="N38" s="45" t="s">
-[...14 lines deleted...]
-      <c r="S38" s="45">
+      <c r="N38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="O38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="P38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="R38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="S38" s="37">
         <v>1</v>
       </c>
-      <c r="T38" s="45" t="s">
-[...34 lines deleted...]
-      <c r="A39" s="43" t="s">
+      <c r="T38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="U38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="V38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="W38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="X38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD38" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="AE38" s="37" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A39" s="35" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="17">
         <v>-8</v>
       </c>
       <c r="C39" s="17">
         <v>-10</v>
       </c>
       <c r="D39" s="18">
         <v>-4</v>
       </c>
       <c r="E39" s="17">
         <v>-13</v>
       </c>
       <c r="F39" s="17">
         <v>-13</v>
       </c>
       <c r="G39" s="17">
         <v>-22</v>
       </c>
       <c r="H39" s="17">
         <v>-25</v>
       </c>
       <c r="I39" s="17">
         <v>-21</v>
       </c>
       <c r="J39" s="17">
         <v>-20</v>
       </c>
       <c r="K39" s="17">
         <v>-18</v>
       </c>
       <c r="L39" s="17">
         <v>5</v>
       </c>
       <c r="M39" s="17">
         <v>1</v>
       </c>
-      <c r="N39" s="46">
+      <c r="N39" s="38">
         <v>5</v>
       </c>
-      <c r="O39" s="46">
+      <c r="O39" s="38">
         <v>53</v>
       </c>
-      <c r="P39" s="46">
+      <c r="P39" s="38">
         <v>33</v>
       </c>
-      <c r="Q39" s="46">
+      <c r="Q39" s="38">
         <v>67</v>
       </c>
-      <c r="R39" s="46">
+      <c r="R39" s="38">
         <v>53</v>
       </c>
-      <c r="S39" s="46">
+      <c r="S39" s="38">
         <v>15</v>
       </c>
-      <c r="T39" s="46">
+      <c r="T39" s="38">
         <v>60</v>
       </c>
-      <c r="U39" s="46">
+      <c r="U39" s="38">
         <v>11</v>
       </c>
-      <c r="V39" s="46">
+      <c r="V39" s="38">
         <v>-5</v>
       </c>
-      <c r="W39" s="46">
+      <c r="W39" s="38">
         <v>31</v>
       </c>
-      <c r="X39" s="46">
+      <c r="X39" s="38">
         <v>38</v>
       </c>
-      <c r="Y39" s="46">
+      <c r="Y39" s="38">
         <v>54</v>
       </c>
-      <c r="Z39" s="46">
+      <c r="Z39" s="38">
         <v>50</v>
       </c>
-      <c r="AA39" s="46">
+      <c r="AA39" s="38">
         <v>22</v>
       </c>
-      <c r="AB39" s="46">
+      <c r="AB39" s="38">
         <v>23</v>
       </c>
-      <c r="AC39" s="46">
+      <c r="AC39" s="38">
         <v>15</v>
       </c>
-      <c r="AD39" s="46">
+      <c r="AD39" s="38">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="25"/>
+      <c r="AE39" s="38">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="9" customFormat="1" ht="12.75">
+      <c r="A40" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AD2"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z6:AD6"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A28:AE28"/>
+    <mergeCell ref="Z6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>