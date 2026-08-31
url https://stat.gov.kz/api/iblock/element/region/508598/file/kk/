--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -1,314 +1,183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="100">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="80">
   <si>
     <t>Алматы</t>
   </si>
   <si>
-    <t>Атырау</t>
-[...4 lines deleted...]
-  <si>
     <t>Жамбыл</t>
   </si>
   <si>
-    <t>Қарағанды</t>
-[...22 lines deleted...]
-  <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t>Ақмола</t>
-[...19 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
-    <t>1 қаңтар 2024 жылдан бастап</t>
-[...1 lines deleted...]
-  <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
-    <t>Халық статистикасы департаменті</t>
-[...1 lines deleted...]
-  <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t xml:space="preserve"> 7172 749805</t>
-[...1 lines deleted...]
-  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>" -" құбылыс жоқ</t>
   </si>
   <si>
     <t>"0,0"  - елеусіз шама</t>
   </si>
   <si>
     <t>"х" - деректер құпиялы</t>
   </si>
   <si>
     <t>"…" - деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі</t>
   </si>
   <si>
     <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328174/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
-    <t>110000000</t>
-[...58 lines deleted...]
-  <si>
     <t>Барлық ағындар бойынша  сыртқы көші-қон - кетуі</t>
   </si>
   <si>
     <t>Тұрақты немесе ұзақ мерзімді тұру үшін елден шетелге кеткен адамдар</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>есепті кезеңде елден шетелге тұрақты немесе ұзақ мерзімге тұру үшін кеткен адамдар саны</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
@@ -322,64 +191,130 @@
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Карабекова Данагуль Бекбергеновна</t>
-[...4 lines deleted...]
-  <si>
     <t>СКК коды - 613102</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2025 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Әлеуметтік статистика басқармасы</t>
+  </si>
+  <si>
+    <t>А.Есиркепова</t>
+  </si>
+  <si>
+    <t>8 (727) 277-83-88</t>
+  </si>
+  <si>
+    <t>a.esirkepova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Қонаев қ.ә</t>
+  </si>
+  <si>
+    <t>Алатау қ.ә</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Балхаш </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Еңбекшіқазақ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жамбыл </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кеген </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қарасай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Райымбек </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Талғар </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ұйғыр </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Іле </t>
+  </si>
+  <si>
+    <t>Еңбекшіқазақ</t>
+  </si>
+  <si>
+    <t>Қарасай</t>
+  </si>
+  <si>
+    <t>Талғар</t>
+  </si>
+  <si>
+    <t>Балқаш</t>
+  </si>
+  <si>
+    <t>Кеген</t>
+  </si>
+  <si>
+    <t>Райымбек</t>
+  </si>
+  <si>
+    <t>Ұйғыр</t>
+  </si>
+  <si>
+    <t>Іле</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="16" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -407,78 +342,90 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -594,232 +541,193 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -846,118 +754,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1089,6347 +995,3417 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="37.42578125" style="21" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="37.42578125" style="11" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="86.28515625" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B1" s="47">
+    <row r="1" spans="1:2">
+      <c r="A1" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="22">
         <v>613102</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="44" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="23" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="24" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="48" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="44" t="s">
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="39" t="s">
-[...12 lines deleted...]
-      <c r="A5" s="45" t="s">
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="49" t="s">
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="17" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-        <v>42</v>
+    <row r="10" spans="1:2">
+      <c r="A10" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="19" t="s">
+        <v>22</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-        <v>89</v>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="21" t="s">
+        <v>47</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-        <v>90</v>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="21" t="s">
+        <v>48</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-        <v>91</v>
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="21" t="s">
+        <v>49</v>
       </c>
       <c r="B14" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="35">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="35">
+        <v>46276</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="4" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-        <v>98</v>
+    <row r="18" spans="1:2">
+      <c r="A18" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B3:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A43" sqref="A43"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="136.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:2" x14ac:dyDescent="0.25">
-[...62 lines deleted...]
-      <c r="B19" s="21"/>
+    <row r="3" spans="2:2">
+      <c r="B3" s="11"/>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="11"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="11" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="11" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="11"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="11" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="11"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="11"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="43" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="11"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="11"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="11"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="11"/>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AE73"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AE42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="AJ21" sqref="AJ21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15" style="1" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="28" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="21" width="9.140625" style="1"/>
+    <col min="22" max="22" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="24" width="9.140625" style="1"/>
+    <col min="25" max="25" width="10.85546875" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:31" ht="15.75">
+      <c r="A1" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31" ht="15.75">
+      <c r="A2" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
-      <c r="E3" s="5"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
-      <c r="E4" s="5"/>
-[...5 lines deleted...]
-      <c r="AE5" s="53" t="s">
+    </row>
+    <row r="5" spans="1:31" s="25" customFormat="1" ht="12.75">
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="AD5" s="27"/>
+      <c r="AE5" s="47" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="40"/>
+      <c r="B6" s="37">
+        <v>2024</v>
+      </c>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="36">
+        <v>2025</v>
+      </c>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36"/>
+      <c r="S6" s="36"/>
+      <c r="T6" s="36"/>
+      <c r="U6" s="36"/>
+      <c r="V6" s="36"/>
+      <c r="W6" s="36"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="31"/>
+      <c r="Z6" s="37">
+        <v>2026</v>
+      </c>
+      <c r="AA6" s="39"/>
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="39"/>
+      <c r="AD6" s="39"/>
+      <c r="AE6" s="39"/>
+    </row>
+    <row r="7" spans="1:31" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="41"/>
+      <c r="B7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="N7" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="P7" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="R7" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="S7" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="T7" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="U7" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="V7" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="W7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="X7" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y7" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="Z7" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA7" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB7" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC7" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD7" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="AE7" s="30" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="10" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+      <c r="F8" s="53"/>
+      <c r="G8" s="53"/>
+      <c r="H8" s="53"/>
+      <c r="I8" s="53"/>
+      <c r="J8" s="53"/>
+      <c r="K8" s="53"/>
+      <c r="L8" s="53"/>
+      <c r="M8" s="53"/>
+      <c r="N8" s="53"/>
+      <c r="O8" s="53"/>
+      <c r="P8" s="53"/>
+      <c r="Q8" s="53"/>
+      <c r="R8" s="53"/>
+      <c r="S8" s="53"/>
+      <c r="T8" s="53"/>
+      <c r="U8" s="53"/>
+      <c r="V8" s="53"/>
+      <c r="W8" s="53"/>
+      <c r="X8" s="53"/>
+      <c r="Y8" s="53"/>
+      <c r="Z8" s="53"/>
+      <c r="AA8" s="53"/>
+      <c r="AB8" s="53"/>
+      <c r="AC8" s="53"/>
+      <c r="AD8" s="53"/>
+      <c r="AE8" s="53"/>
+    </row>
+    <row r="9" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A9" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="12">
+        <v>604</v>
+      </c>
+      <c r="C9" s="12">
+        <v>2108</v>
+      </c>
+      <c r="D9" s="13">
+        <v>1073</v>
+      </c>
+      <c r="E9" s="12">
+        <v>1022</v>
+      </c>
+      <c r="F9" s="12">
+        <v>946</v>
+      </c>
+      <c r="G9" s="12">
+        <v>1214</v>
+      </c>
+      <c r="H9" s="12">
+        <v>832</v>
+      </c>
+      <c r="I9" s="12">
+        <v>1240</v>
+      </c>
+      <c r="J9" s="12">
+        <v>1188</v>
+      </c>
+      <c r="K9" s="12">
+        <v>1032</v>
+      </c>
+      <c r="L9" s="12">
+        <v>837</v>
+      </c>
+      <c r="M9" s="12">
+        <v>688</v>
+      </c>
+      <c r="N9" s="49">
+        <v>3</v>
+      </c>
+      <c r="O9" s="49">
+        <v>25</v>
+      </c>
+      <c r="P9" s="49">
+        <v>7</v>
+      </c>
+      <c r="Q9" s="49">
+        <v>15</v>
+      </c>
+      <c r="R9" s="49">
+        <v>25</v>
+      </c>
+      <c r="S9" s="49">
+        <v>47</v>
+      </c>
+      <c r="T9" s="49">
+        <v>28</v>
+      </c>
+      <c r="U9" s="49">
+        <v>37</v>
+      </c>
+      <c r="V9" s="49">
+        <v>27</v>
+      </c>
+      <c r="W9" s="49">
+        <v>30</v>
+      </c>
+      <c r="X9" s="49">
+        <v>26</v>
+      </c>
+      <c r="Y9" s="49">
+        <v>7</v>
+      </c>
+      <c r="Z9" s="49">
+        <v>7</v>
+      </c>
+      <c r="AA9" s="49">
+        <v>12</v>
+      </c>
+      <c r="AB9" s="49">
+        <v>7</v>
+      </c>
+      <c r="AC9" s="49">
+        <v>30</v>
+      </c>
+      <c r="AD9" s="49">
+        <v>15</v>
+      </c>
+      <c r="AE9" s="2">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A10" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="12">
+        <v>18</v>
+      </c>
+      <c r="C10" s="12">
+        <v>53</v>
+      </c>
+      <c r="D10" s="13">
+        <v>165</v>
+      </c>
+      <c r="E10" s="12">
+        <v>68</v>
+      </c>
+      <c r="F10" s="12">
+        <v>43</v>
+      </c>
+      <c r="G10" s="12">
+        <v>40</v>
+      </c>
+      <c r="H10" s="12">
+        <v>22</v>
+      </c>
+      <c r="I10" s="12">
+        <v>27</v>
+      </c>
+      <c r="J10" s="12">
+        <v>26</v>
+      </c>
+      <c r="K10" s="12">
+        <v>38</v>
+      </c>
+      <c r="L10" s="12">
+        <v>19</v>
+      </c>
+      <c r="M10" s="12">
+        <v>23</v>
+      </c>
+      <c r="N10" s="49">
+        <v>2</v>
+      </c>
+      <c r="O10" s="49">
+        <v>5</v>
+      </c>
+      <c r="P10" s="49">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="49">
+        <v>1</v>
+      </c>
+      <c r="R10" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S10" s="49">
+        <v>10</v>
+      </c>
+      <c r="T10" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="U10" s="49">
+        <v>2</v>
+      </c>
+      <c r="V10" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="W10" s="49">
+        <v>5</v>
+      </c>
+      <c r="X10" s="49">
+        <v>1</v>
+      </c>
+      <c r="Y10" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z10" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA10" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB10" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC10" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD10" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE10" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A11" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="12">
+        <v>59</v>
+      </c>
+      <c r="C11" s="12">
+        <v>51</v>
+      </c>
+      <c r="D11" s="13">
+        <v>70</v>
+      </c>
+      <c r="E11" s="12">
+        <v>106</v>
+      </c>
+      <c r="F11" s="12">
+        <v>61</v>
+      </c>
+      <c r="G11" s="12">
+        <v>85</v>
+      </c>
+      <c r="H11" s="12">
+        <v>47</v>
+      </c>
+      <c r="I11" s="12">
+        <v>115</v>
+      </c>
+      <c r="J11" s="12">
+        <v>81</v>
+      </c>
+      <c r="K11" s="12">
+        <v>98</v>
+      </c>
+      <c r="L11" s="12">
+        <v>65</v>
+      </c>
+      <c r="M11" s="12">
+        <v>55</v>
+      </c>
+      <c r="N11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="P11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q11" s="49">
+        <v>1</v>
+      </c>
+      <c r="R11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="T11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="U11" s="49">
+        <v>1</v>
+      </c>
+      <c r="V11" s="49">
+        <v>1</v>
+      </c>
+      <c r="W11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="X11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA11" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB11" s="49">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="49">
+        <v>2</v>
+      </c>
+      <c r="AD11" s="49">
+        <v>1</v>
+      </c>
+      <c r="AE11" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A12" s="45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="12">
+        <v>25</v>
+      </c>
+      <c r="C12" s="12">
+        <v>21</v>
+      </c>
+      <c r="D12" s="13">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="68" t="s">
+      <c r="E12" s="12">
+        <v>27</v>
+      </c>
+      <c r="F12" s="12">
+        <v>22</v>
+      </c>
+      <c r="G12" s="12">
+        <v>24</v>
+      </c>
+      <c r="H12" s="12">
+        <v>23</v>
+      </c>
+      <c r="I12" s="12">
+        <v>28</v>
+      </c>
+      <c r="J12" s="12">
+        <v>31</v>
+      </c>
+      <c r="K12" s="12">
+        <v>20</v>
+      </c>
+      <c r="L12" s="12">
+        <v>23</v>
+      </c>
+      <c r="M12" s="12">
+        <v>13</v>
+      </c>
+      <c r="N12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="P12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="R12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="T12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="U12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="V12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="W12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="X12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD12" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE12" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A13" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="12">
+        <v>27</v>
+      </c>
+      <c r="C13" s="12">
+        <v>18</v>
+      </c>
+      <c r="D13" s="13">
+        <v>83</v>
+      </c>
+      <c r="E13" s="12">
+        <v>28</v>
+      </c>
+      <c r="F13" s="12">
+        <v>20</v>
+      </c>
+      <c r="G13" s="12">
+        <v>49</v>
+      </c>
+      <c r="H13" s="12">
+        <v>21</v>
+      </c>
+      <c r="I13" s="12">
+        <v>49</v>
+      </c>
+      <c r="J13" s="12">
+        <v>35</v>
+      </c>
+      <c r="K13" s="12">
+        <v>34</v>
+      </c>
+      <c r="L13" s="12">
+        <v>33</v>
+      </c>
+      <c r="M13" s="12">
+        <v>24</v>
+      </c>
+      <c r="N13" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O13" s="49">
+        <v>4</v>
+      </c>
+      <c r="P13" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q13" s="49">
+        <v>1</v>
+      </c>
+      <c r="R13" s="49">
+        <v>12</v>
+      </c>
+      <c r="S13" s="49">
+        <v>16</v>
+      </c>
+      <c r="T13" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="U13" s="49">
+        <v>10</v>
+      </c>
+      <c r="V13" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="W13" s="49">
+        <v>6</v>
+      </c>
+      <c r="X13" s="49">
+        <v>3</v>
+      </c>
+      <c r="Y13" s="49">
+        <v>1</v>
+      </c>
+      <c r="Z13" s="49">
+        <v>4</v>
+      </c>
+      <c r="AA13" s="49">
+        <v>4</v>
+      </c>
+      <c r="AB13" s="49">
+        <v>2</v>
+      </c>
+      <c r="AC13" s="49">
+        <v>5</v>
+      </c>
+      <c r="AD13" s="49">
+        <v>1</v>
+      </c>
+      <c r="AE13" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A14" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="12">
+        <v>0</v>
+      </c>
+      <c r="C14" s="12">
+        <v>4</v>
+      </c>
+      <c r="D14" s="13">
+        <v>2</v>
+      </c>
+      <c r="E14" s="12">
+        <v>7</v>
+      </c>
+      <c r="F14" s="12">
+        <v>9</v>
+      </c>
+      <c r="G14" s="12">
+        <v>4</v>
+      </c>
+      <c r="H14" s="12">
+        <v>8</v>
+      </c>
+      <c r="I14" s="12">
+        <v>4</v>
+      </c>
+      <c r="J14" s="12">
+        <v>7</v>
+      </c>
+      <c r="K14" s="12">
+        <v>7</v>
+      </c>
+      <c r="L14" s="12">
+        <v>10</v>
+      </c>
+      <c r="M14" s="12">
+        <v>0</v>
+      </c>
+      <c r="N14" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O14" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="P14" s="49">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>1</v>
+      </c>
+      <c r="R14" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S14" s="49">
+        <v>1</v>
+      </c>
+      <c r="T14" s="49">
+        <v>3</v>
+      </c>
+      <c r="U14" s="49">
+        <v>1</v>
+      </c>
+      <c r="V14" s="49">
+        <v>2</v>
+      </c>
+      <c r="W14" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="X14" s="49">
+        <v>3</v>
+      </c>
+      <c r="Y14" s="49">
+        <v>6</v>
+      </c>
+      <c r="Z14" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA14" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB14" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC14" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD14" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE14" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A15" s="45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="12">
+        <v>12</v>
+      </c>
+      <c r="C15" s="12">
+        <v>14</v>
+      </c>
+      <c r="D15" s="13">
+        <v>11</v>
+      </c>
+      <c r="E15" s="12">
+        <v>16</v>
+      </c>
+      <c r="F15" s="12">
+        <v>9</v>
+      </c>
+      <c r="G15" s="12">
+        <v>11</v>
+      </c>
+      <c r="H15" s="12">
+        <v>6</v>
+      </c>
+      <c r="I15" s="12">
+        <v>5</v>
+      </c>
+      <c r="J15" s="12">
+        <v>17</v>
+      </c>
+      <c r="K15" s="12">
+        <v>8</v>
+      </c>
+      <c r="L15" s="12">
+        <v>6</v>
+      </c>
+      <c r="M15" s="12">
+        <v>8</v>
+      </c>
+      <c r="N15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="P15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="R15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="T15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="U15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="V15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="W15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="X15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD15" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE15" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A16" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="12">
+        <v>18</v>
+      </c>
+      <c r="C16" s="12">
+        <v>76</v>
+      </c>
+      <c r="D16" s="13">
+        <v>51</v>
+      </c>
+      <c r="E16" s="12">
+        <v>31</v>
+      </c>
+      <c r="F16" s="12">
+        <v>81</v>
+      </c>
+      <c r="G16" s="12">
+        <v>50</v>
+      </c>
+      <c r="H16" s="12">
+        <v>62</v>
+      </c>
+      <c r="I16" s="12">
+        <v>87</v>
+      </c>
+      <c r="J16" s="12">
+        <v>46</v>
+      </c>
+      <c r="K16" s="12">
+        <v>72</v>
+      </c>
+      <c r="L16" s="12">
+        <v>64</v>
+      </c>
+      <c r="M16" s="12">
+        <v>57</v>
+      </c>
+      <c r="N16" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O16" s="49">
+        <v>3</v>
+      </c>
+      <c r="P16" s="49">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="R16" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S16" s="49">
+        <v>16</v>
+      </c>
+      <c r="T16" s="49">
+        <v>10</v>
+      </c>
+      <c r="U16" s="49">
+        <v>5</v>
+      </c>
+      <c r="V16" s="49">
+        <v>16</v>
+      </c>
+      <c r="W16" s="49">
+        <v>5</v>
+      </c>
+      <c r="X16" s="49">
+        <v>7</v>
+      </c>
+      <c r="Y16" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z16" s="49">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="49">
+        <v>1</v>
+      </c>
+      <c r="AB16" s="49">
+        <v>1</v>
+      </c>
+      <c r="AC16" s="49">
+        <v>12</v>
+      </c>
+      <c r="AD16" s="49">
+        <v>4</v>
+      </c>
+      <c r="AE16" s="2">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A17" s="46" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="12">
+        <v>1</v>
+      </c>
+      <c r="C17" s="12">
+        <v>44</v>
+      </c>
+      <c r="D17" s="13">
+        <v>16</v>
+      </c>
+      <c r="E17" s="12">
+        <v>12</v>
+      </c>
+      <c r="F17" s="12">
+        <v>11</v>
+      </c>
+      <c r="G17" s="12">
+        <v>20</v>
+      </c>
+      <c r="H17" s="12">
+        <v>27</v>
+      </c>
+      <c r="I17" s="12">
+        <v>17</v>
+      </c>
+      <c r="J17" s="12">
+        <v>118</v>
+      </c>
+      <c r="K17" s="12">
+        <v>2</v>
+      </c>
+      <c r="L17" s="12">
+        <v>11</v>
+      </c>
+      <c r="M17" s="12">
+        <v>13</v>
+      </c>
+      <c r="N17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="P17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="R17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="T17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="U17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="V17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="W17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="X17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE17" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A18" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="12">
+        <v>99</v>
+      </c>
+      <c r="C18" s="12">
+        <v>66</v>
+      </c>
+      <c r="D18" s="13">
+        <v>67</v>
+      </c>
+      <c r="E18" s="12">
+        <v>101</v>
+      </c>
+      <c r="F18" s="12">
+        <v>121</v>
+      </c>
+      <c r="G18" s="12">
+        <v>199</v>
+      </c>
+      <c r="H18" s="12">
+        <v>131</v>
+      </c>
+      <c r="I18" s="12">
+        <v>231</v>
+      </c>
+      <c r="J18" s="12">
+        <v>175</v>
+      </c>
+      <c r="K18" s="12">
+        <v>157</v>
+      </c>
+      <c r="L18" s="12">
+        <v>146</v>
+      </c>
+      <c r="M18" s="12">
+        <v>95</v>
+      </c>
+      <c r="N18" s="49">
+        <v>1</v>
+      </c>
+      <c r="O18" s="49">
+        <v>8</v>
+      </c>
+      <c r="P18" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q18" s="49">
+        <v>8</v>
+      </c>
+      <c r="R18" s="49">
+        <v>10</v>
+      </c>
+      <c r="S18" s="49">
+        <v>2</v>
+      </c>
+      <c r="T18" s="49">
+        <v>10</v>
+      </c>
+      <c r="U18" s="49">
+        <v>4</v>
+      </c>
+      <c r="V18" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="W18" s="49">
+        <v>3</v>
+      </c>
+      <c r="X18" s="49">
+        <v>11</v>
+      </c>
+      <c r="Y18" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z18" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA18" s="49">
+        <v>7</v>
+      </c>
+      <c r="AB18" s="49">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="49">
+        <v>1</v>
+      </c>
+      <c r="AD18" s="49">
+        <v>9</v>
+      </c>
+      <c r="AE18" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A19" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="12">
+        <v>93</v>
+      </c>
+      <c r="C19" s="12">
+        <v>124</v>
+      </c>
+      <c r="D19" s="13">
+        <v>96</v>
+      </c>
+      <c r="E19" s="12">
+        <v>124</v>
+      </c>
+      <c r="F19" s="12">
+        <v>134</v>
+      </c>
+      <c r="G19" s="12">
+        <v>122</v>
+      </c>
+      <c r="H19" s="12">
+        <v>78</v>
+      </c>
+      <c r="I19" s="12">
+        <v>92</v>
+      </c>
+      <c r="J19" s="12">
+        <v>92</v>
+      </c>
+      <c r="K19" s="12">
+        <v>107</v>
+      </c>
+      <c r="L19" s="12">
+        <v>58</v>
+      </c>
+      <c r="M19" s="12">
+        <v>52</v>
+      </c>
+      <c r="N19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="P19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="R19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="T19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="U19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="V19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="W19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="X19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD19" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE19" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A20" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="12">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12">
+        <v>4</v>
+      </c>
+      <c r="D20" s="13">
+        <v>3</v>
+      </c>
+      <c r="E20" s="12">
+        <v>7</v>
+      </c>
+      <c r="F20" s="12">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12">
+        <v>2</v>
+      </c>
+      <c r="H20" s="12">
+        <v>2</v>
+      </c>
+      <c r="I20" s="12">
+        <v>3</v>
+      </c>
+      <c r="J20" s="12">
+        <v>0</v>
+      </c>
+      <c r="K20" s="12">
+        <v>0</v>
+      </c>
+      <c r="L20" s="12">
+        <v>3</v>
+      </c>
+      <c r="M20" s="12">
+        <v>1</v>
+      </c>
+      <c r="N20" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O20" s="49">
+        <v>5</v>
+      </c>
+      <c r="P20" s="49">
+        <v>4</v>
+      </c>
+      <c r="Q20" s="49">
+        <v>3</v>
+      </c>
+      <c r="R20" s="49">
+        <v>3</v>
+      </c>
+      <c r="S20" s="49">
+        <v>2</v>
+      </c>
+      <c r="T20" s="49">
+        <v>5</v>
+      </c>
+      <c r="U20" s="49">
+        <v>14</v>
+      </c>
+      <c r="V20" s="49">
+        <v>8</v>
+      </c>
+      <c r="W20" s="49">
+        <v>11</v>
+      </c>
+      <c r="X20" s="49">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z20" s="49">
+        <v>2</v>
+      </c>
+      <c r="AA20" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB20" s="49">
+        <v>2</v>
+      </c>
+      <c r="AC20" s="49">
+        <v>10</v>
+      </c>
+      <c r="AD20" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE20" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="10" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A21" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="54"/>
+      <c r="O21" s="54"/>
+      <c r="P21" s="54"/>
+      <c r="Q21" s="54"/>
+      <c r="R21" s="54"/>
+      <c r="S21" s="54"/>
+      <c r="T21" s="54"/>
+      <c r="U21" s="54"/>
+      <c r="V21" s="54"/>
+      <c r="W21" s="54"/>
+      <c r="X21" s="54"/>
+      <c r="Y21" s="54"/>
+      <c r="Z21" s="54"/>
+      <c r="AA21" s="54"/>
+      <c r="AB21" s="54"/>
+      <c r="AC21" s="54"/>
+      <c r="AD21" s="54"/>
+      <c r="AE21" s="54"/>
+    </row>
+    <row r="22" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A22" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="12">
+        <v>490</v>
+      </c>
+      <c r="C22" s="12">
+        <v>1417</v>
+      </c>
+      <c r="D22" s="13">
+        <v>871</v>
+      </c>
+      <c r="E22" s="12">
+        <v>757</v>
+      </c>
+      <c r="F22" s="12">
+        <v>754</v>
+      </c>
+      <c r="G22" s="12">
+        <v>972</v>
+      </c>
+      <c r="H22" s="12">
+        <v>694</v>
+      </c>
+      <c r="I22" s="12">
+        <v>964</v>
+      </c>
+      <c r="J22" s="12">
+        <v>876</v>
+      </c>
+      <c r="K22" s="12">
+        <v>794</v>
+      </c>
+      <c r="L22" s="12">
+        <v>634</v>
+      </c>
+      <c r="M22" s="12">
+        <v>514</v>
+      </c>
+      <c r="N22" s="49">
+        <v>2</v>
+      </c>
+      <c r="O22" s="49">
+        <v>15</v>
+      </c>
+      <c r="P22" s="49">
+        <v>2</v>
+      </c>
+      <c r="Q22" s="49">
+        <v>9</v>
+      </c>
+      <c r="R22" s="49">
+        <v>7</v>
+      </c>
+      <c r="S22" s="49">
+        <v>22</v>
+      </c>
+      <c r="T22" s="49">
+        <v>13</v>
+      </c>
+      <c r="U22" s="49">
+        <v>10</v>
+      </c>
+      <c r="V22" s="49">
+        <v>4</v>
+      </c>
+      <c r="W22" s="49">
+        <v>6</v>
+      </c>
+      <c r="X22" s="49">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z22" s="49">
+        <v>4</v>
+      </c>
+      <c r="AA22" s="49">
+        <v>4</v>
+      </c>
+      <c r="AB22" s="49">
+        <v>1</v>
+      </c>
+      <c r="AC22" s="49">
+        <v>3</v>
+      </c>
+      <c r="AD22" s="49">
+        <v>9</v>
+      </c>
+      <c r="AE22" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A23" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="12">
+        <v>18</v>
+      </c>
+      <c r="C23" s="12">
+        <v>43</v>
+      </c>
+      <c r="D23" s="13">
+        <v>138</v>
+      </c>
+      <c r="E23" s="12">
+        <v>59</v>
+      </c>
+      <c r="F23" s="12">
+        <v>34</v>
+      </c>
+      <c r="G23" s="12">
+        <v>33</v>
+      </c>
+      <c r="H23" s="12">
+        <v>14</v>
+      </c>
+      <c r="I23" s="12">
+        <v>21</v>
+      </c>
+      <c r="J23" s="12">
+        <v>19</v>
+      </c>
+      <c r="K23" s="12">
+        <v>27</v>
+      </c>
+      <c r="L23" s="12">
+        <v>8</v>
+      </c>
+      <c r="M23" s="12">
+        <v>10</v>
+      </c>
+      <c r="N23" s="49">
+        <v>2</v>
+      </c>
+      <c r="O23" s="49">
+        <v>5</v>
+      </c>
+      <c r="P23" s="49">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="49">
+        <v>1</v>
+      </c>
+      <c r="R23" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S23" s="49">
+        <v>10</v>
+      </c>
+      <c r="T23" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="U23" s="49">
+        <v>2</v>
+      </c>
+      <c r="V23" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="W23" s="49">
+        <v>5</v>
+      </c>
+      <c r="X23" s="49">
+        <v>1</v>
+      </c>
+      <c r="Y23" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z23" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA23" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB23" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC23" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD23" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE23" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A24" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B24" s="12">
+        <v>34</v>
+      </c>
+      <c r="C24" s="12">
+        <v>34</v>
+      </c>
+      <c r="D24" s="13">
+        <v>53</v>
+      </c>
+      <c r="E24" s="12">
         <v>77</v>
       </c>
-      <c r="B6" s="75"/>
-[...39 lines deleted...]
-      <c r="C7" s="16" t="s">
+      <c r="F24" s="12">
+        <v>43</v>
+      </c>
+      <c r="G24" s="12">
+        <v>60</v>
+      </c>
+      <c r="H24" s="12">
+        <v>30</v>
+      </c>
+      <c r="I24" s="12">
+        <v>62</v>
+      </c>
+      <c r="J24" s="12">
+        <v>40</v>
+      </c>
+      <c r="K24" s="12">
+        <v>62</v>
+      </c>
+      <c r="L24" s="12">
+        <v>44</v>
+      </c>
+      <c r="M24" s="12">
+        <v>37</v>
+      </c>
+      <c r="N24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="P24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q24" s="49">
+        <v>1</v>
+      </c>
+      <c r="R24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="T24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="U24" s="49">
+        <v>1</v>
+      </c>
+      <c r="V24" s="49">
+        <v>1</v>
+      </c>
+      <c r="W24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="X24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA24" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB24" s="49">
+        <v>1</v>
+      </c>
+      <c r="AC24" s="49">
+        <v>2</v>
+      </c>
+      <c r="AD24" s="49">
+        <v>1</v>
+      </c>
+      <c r="AE24" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A25" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="12">
+        <v>25</v>
+      </c>
+      <c r="C25" s="12">
+        <v>21</v>
+      </c>
+      <c r="D25" s="13">
+        <v>14</v>
+      </c>
+      <c r="E25" s="12">
+        <v>18</v>
+      </c>
+      <c r="F25" s="12">
+        <v>20</v>
+      </c>
+      <c r="G25" s="12">
+        <v>22</v>
+      </c>
+      <c r="H25" s="12">
+        <v>20</v>
+      </c>
+      <c r="I25" s="12">
+        <v>27</v>
+      </c>
+      <c r="J25" s="12">
+        <v>28</v>
+      </c>
+      <c r="K25" s="12">
+        <v>20</v>
+      </c>
+      <c r="L25" s="12">
+        <v>22</v>
+      </c>
+      <c r="M25" s="12">
+        <v>11</v>
+      </c>
+      <c r="N25" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O25" s="49">
+        <v>4</v>
+      </c>
+      <c r="P25" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q25" s="49">
+        <v>1</v>
+      </c>
+      <c r="R25" s="49">
+        <v>3</v>
+      </c>
+      <c r="S25" s="49">
+        <v>5</v>
+      </c>
+      <c r="T25" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="U25" s="49">
+        <v>3</v>
+      </c>
+      <c r="V25" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="W25" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="X25" s="49">
+        <v>3</v>
+      </c>
+      <c r="Y25" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z25" s="49">
+        <v>4</v>
+      </c>
+      <c r="AA25" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB25" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC25" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD25" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE25" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A26" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="12">
+        <v>8</v>
+      </c>
+      <c r="C26" s="12">
+        <v>4</v>
+      </c>
+      <c r="D26" s="13">
+        <v>38</v>
+      </c>
+      <c r="E26" s="12">
+        <v>9</v>
+      </c>
+      <c r="F26" s="12">
+        <v>9</v>
+      </c>
+      <c r="G26" s="12">
+        <v>13</v>
+      </c>
+      <c r="H26" s="12">
+        <v>11</v>
+      </c>
+      <c r="I26" s="12">
+        <v>28</v>
+      </c>
+      <c r="J26" s="12">
+        <v>15</v>
+      </c>
+      <c r="K26" s="12">
+        <v>8</v>
+      </c>
+      <c r="L26" s="12">
+        <v>9</v>
+      </c>
+      <c r="M26" s="12">
+        <v>8</v>
+      </c>
+      <c r="N26" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O26" s="49">
+        <v>3</v>
+      </c>
+      <c r="P26" s="49">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="R26" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="S26" s="49">
+        <v>6</v>
+      </c>
+      <c r="T26" s="49">
+        <v>6</v>
+      </c>
+      <c r="U26" s="49">
+        <v>2</v>
+      </c>
+      <c r="V26" s="49">
+        <v>3</v>
+      </c>
+      <c r="W26" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="X26" s="49">
+        <v>4</v>
+      </c>
+      <c r="Y26" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z26" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA26" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB26" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC26" s="49">
+        <v>1</v>
+      </c>
+      <c r="AD26" s="49">
+        <v>4</v>
+      </c>
+      <c r="AE26" s="2">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A27" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B27" s="12">
+        <v>0</v>
+      </c>
+      <c r="C27" s="12">
+        <v>4</v>
+      </c>
+      <c r="D27" s="13">
+        <v>2</v>
+      </c>
+      <c r="E27" s="12">
+        <v>6</v>
+      </c>
+      <c r="F27" s="12">
+        <v>9</v>
+      </c>
+      <c r="G27" s="12">
+        <v>4</v>
+      </c>
+      <c r="H27" s="12">
+        <v>8</v>
+      </c>
+      <c r="I27" s="12">
+        <v>4</v>
+      </c>
+      <c r="J27" s="12">
+        <v>7</v>
+      </c>
+      <c r="K27" s="12">
+        <v>7</v>
+      </c>
+      <c r="L27" s="12">
+        <v>9</v>
+      </c>
+      <c r="M27" s="12">
+        <v>0</v>
+      </c>
+      <c r="N27" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="O27" s="49">
+        <v>3</v>
+      </c>
+      <c r="P27" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q27" s="49">
+        <v>6</v>
+      </c>
+      <c r="R27" s="49">
+        <v>4</v>
+      </c>
+      <c r="S27" s="49">
+        <v>1</v>
+      </c>
+      <c r="T27" s="49">
+        <v>7</v>
+      </c>
+      <c r="U27" s="49">
+        <v>2</v>
+      </c>
+      <c r="V27" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="W27" s="49">
+        <v>1</v>
+      </c>
+      <c r="X27" s="49">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z27" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA27" s="49">
+        <v>4</v>
+      </c>
+      <c r="AB27" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC27" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD27" s="49">
+        <v>4</v>
+      </c>
+      <c r="AE27" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="10" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A28" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="55"/>
+      <c r="H28" s="55"/>
+      <c r="I28" s="55"/>
+      <c r="J28" s="55"/>
+      <c r="K28" s="55"/>
+      <c r="L28" s="55"/>
+      <c r="M28" s="55"/>
+      <c r="N28" s="55"/>
+      <c r="O28" s="55"/>
+      <c r="P28" s="55"/>
+      <c r="Q28" s="55"/>
+      <c r="R28" s="55"/>
+      <c r="S28" s="55"/>
+      <c r="T28" s="55"/>
+      <c r="U28" s="55"/>
+      <c r="V28" s="55"/>
+      <c r="W28" s="55"/>
+      <c r="X28" s="55"/>
+      <c r="Y28" s="55"/>
+      <c r="Z28" s="55"/>
+      <c r="AA28" s="55"/>
+      <c r="AB28" s="55"/>
+      <c r="AC28" s="55"/>
+      <c r="AD28" s="55"/>
+      <c r="AE28" s="55"/>
+    </row>
+    <row r="29" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A29" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="12">
+        <v>114</v>
+      </c>
+      <c r="C29" s="12">
+        <v>691</v>
+      </c>
+      <c r="D29" s="13">
+        <v>202</v>
+      </c>
+      <c r="E29" s="12">
+        <v>265</v>
+      </c>
+      <c r="F29" s="12">
+        <v>192</v>
+      </c>
+      <c r="G29" s="12">
+        <v>242</v>
+      </c>
+      <c r="H29" s="12">
+        <v>138</v>
+      </c>
+      <c r="I29" s="12">
+        <v>276</v>
+      </c>
+      <c r="J29" s="12">
+        <v>312</v>
+      </c>
+      <c r="K29" s="12">
+        <v>238</v>
+      </c>
+      <c r="L29" s="12">
+        <v>203</v>
+      </c>
+      <c r="M29" s="12">
+        <v>174</v>
+      </c>
+      <c r="N29" s="50">
+        <v>1</v>
+      </c>
+      <c r="O29" s="50">
+        <v>10</v>
+      </c>
+      <c r="P29" s="50">
+        <v>5</v>
+      </c>
+      <c r="Q29" s="50">
+        <v>6</v>
+      </c>
+      <c r="R29" s="50">
+        <v>18</v>
+      </c>
+      <c r="S29" s="50">
+        <v>25</v>
+      </c>
+      <c r="T29" s="50">
+        <v>15</v>
+      </c>
+      <c r="U29" s="50">
+        <v>27</v>
+      </c>
+      <c r="V29" s="50">
+        <v>23</v>
+      </c>
+      <c r="W29" s="50">
+        <v>24</v>
+      </c>
+      <c r="X29" s="50">
         <v>17</v>
       </c>
-      <c r="D7" s="16" t="s">
+      <c r="Y29" s="50">
+        <v>7</v>
+      </c>
+      <c r="Z29" s="50">
+        <v>3</v>
+      </c>
+      <c r="AA29" s="50">
+        <v>8</v>
+      </c>
+      <c r="AB29" s="50">
+        <v>6</v>
+      </c>
+      <c r="AC29" s="50">
+        <v>27</v>
+      </c>
+      <c r="AD29" s="50">
+        <v>6</v>
+      </c>
+      <c r="AE29" s="2">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A30" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="12">
+        <v>0</v>
+      </c>
+      <c r="C30" s="12">
+        <v>10</v>
+      </c>
+      <c r="D30" s="13">
+        <v>27</v>
+      </c>
+      <c r="E30" s="12">
+        <v>9</v>
+      </c>
+      <c r="F30" s="12">
+        <v>9</v>
+      </c>
+      <c r="G30" s="12">
+        <v>7</v>
+      </c>
+      <c r="H30" s="12">
+        <v>8</v>
+      </c>
+      <c r="I30" s="12">
+        <v>6</v>
+      </c>
+      <c r="J30" s="12">
+        <v>7</v>
+      </c>
+      <c r="K30" s="12">
+        <v>11</v>
+      </c>
+      <c r="L30" s="12">
+        <v>11</v>
+      </c>
+      <c r="M30" s="12">
+        <v>13</v>
+      </c>
+      <c r="N30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="O30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="P30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="R30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="S30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="T30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="U30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="V30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="W30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="X30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD30" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE30" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A31" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="12">
+        <v>25</v>
+      </c>
+      <c r="C31" s="12">
+        <v>17</v>
+      </c>
+      <c r="D31" s="13">
+        <v>17</v>
+      </c>
+      <c r="E31" s="12">
+        <v>29</v>
+      </c>
+      <c r="F31" s="12">
         <v>18</v>
       </c>
-      <c r="E7" s="16" t="s">
+      <c r="G31" s="12">
+        <v>25</v>
+      </c>
+      <c r="H31" s="12">
+        <v>17</v>
+      </c>
+      <c r="I31" s="12">
+        <v>53</v>
+      </c>
+      <c r="J31" s="12">
+        <v>41</v>
+      </c>
+      <c r="K31" s="12">
+        <v>36</v>
+      </c>
+      <c r="L31" s="12">
+        <v>21</v>
+      </c>
+      <c r="M31" s="12">
+        <v>18</v>
+      </c>
+      <c r="N31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="O31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="P31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="R31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="S31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="T31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="U31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="V31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="W31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="X31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD31" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE31" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A32" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="12">
+        <v>0</v>
+      </c>
+      <c r="C32" s="12">
+        <v>0</v>
+      </c>
+      <c r="D32" s="13">
+        <v>0</v>
+      </c>
+      <c r="E32" s="12">
+        <v>9</v>
+      </c>
+      <c r="F32" s="12">
+        <v>2</v>
+      </c>
+      <c r="G32" s="12">
+        <v>2</v>
+      </c>
+      <c r="H32" s="12">
+        <v>3</v>
+      </c>
+      <c r="I32" s="12">
+        <v>1</v>
+      </c>
+      <c r="J32" s="12">
+        <v>3</v>
+      </c>
+      <c r="K32" s="12">
+        <v>0</v>
+      </c>
+      <c r="L32" s="12">
+        <v>1</v>
+      </c>
+      <c r="M32" s="12">
+        <v>2</v>
+      </c>
+      <c r="N32" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="O32" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="P32" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q32" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="R32" s="50">
+        <v>9</v>
+      </c>
+      <c r="S32" s="50">
+        <v>11</v>
+      </c>
+      <c r="T32" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="U32" s="50">
+        <v>7</v>
+      </c>
+      <c r="V32" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="W32" s="50">
+        <v>6</v>
+      </c>
+      <c r="X32" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y32" s="50">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA32" s="50">
+        <v>4</v>
+      </c>
+      <c r="AB32" s="50">
+        <v>2</v>
+      </c>
+      <c r="AC32" s="50">
+        <v>5</v>
+      </c>
+      <c r="AD32" s="50">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A33" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B33" s="12">
         <v>19</v>
       </c>
-      <c r="F7" s="17" t="s">
+      <c r="C33" s="12">
+        <v>14</v>
+      </c>
+      <c r="D33" s="13">
+        <v>45</v>
+      </c>
+      <c r="E33" s="12">
+        <v>19</v>
+      </c>
+      <c r="F33" s="12">
+        <v>11</v>
+      </c>
+      <c r="G33" s="12">
+        <v>36</v>
+      </c>
+      <c r="H33" s="12">
+        <v>10</v>
+      </c>
+      <c r="I33" s="12">
+        <v>21</v>
+      </c>
+      <c r="J33" s="12">
         <v>20</v>
       </c>
-      <c r="G7" s="17" t="s">
+      <c r="K33" s="12">
+        <v>26</v>
+      </c>
+      <c r="L33" s="12">
+        <v>24</v>
+      </c>
+      <c r="M33" s="12">
+        <v>16</v>
+      </c>
+      <c r="N33" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="O33" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="P33" s="50">
+        <v>1</v>
+      </c>
+      <c r="Q33" s="50">
+        <v>1</v>
+      </c>
+      <c r="R33" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="S33" s="50">
+        <v>1</v>
+      </c>
+      <c r="T33" s="50">
+        <v>3</v>
+      </c>
+      <c r="U33" s="50">
+        <v>1</v>
+      </c>
+      <c r="V33" s="50">
+        <v>2</v>
+      </c>
+      <c r="W33" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="X33" s="50">
+        <v>3</v>
+      </c>
+      <c r="Y33" s="50">
+        <v>6</v>
+      </c>
+      <c r="Z33" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA33" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB33" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC33" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD33" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE33" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A34" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="12">
+        <v>0</v>
+      </c>
+      <c r="C34" s="12">
+        <v>0</v>
+      </c>
+      <c r="D34" s="13">
+        <v>0</v>
+      </c>
+      <c r="E34" s="12">
+        <v>1</v>
+      </c>
+      <c r="F34" s="12">
+        <v>0</v>
+      </c>
+      <c r="G34" s="12">
+        <v>0</v>
+      </c>
+      <c r="H34" s="12">
+        <v>0</v>
+      </c>
+      <c r="I34" s="12">
+        <v>0</v>
+      </c>
+      <c r="J34" s="12">
+        <v>0</v>
+      </c>
+      <c r="K34" s="12">
+        <v>0</v>
+      </c>
+      <c r="L34" s="12">
+        <v>1</v>
+      </c>
+      <c r="M34" s="12">
+        <v>0</v>
+      </c>
+      <c r="N34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="O34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="P34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="R34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="S34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="T34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="U34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="V34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="W34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="X34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD34" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE34" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A35" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="12">
+        <v>0</v>
+      </c>
+      <c r="C35" s="12">
+        <v>2</v>
+      </c>
+      <c r="D35" s="13">
+        <v>6</v>
+      </c>
+      <c r="E35" s="12">
+        <v>1</v>
+      </c>
+      <c r="F35" s="12">
+        <v>1</v>
+      </c>
+      <c r="G35" s="12">
+        <v>1</v>
+      </c>
+      <c r="H35" s="12">
+        <v>1</v>
+      </c>
+      <c r="I35" s="12">
+        <v>1</v>
+      </c>
+      <c r="J35" s="12">
+        <v>2</v>
+      </c>
+      <c r="K35" s="12">
+        <v>2</v>
+      </c>
+      <c r="L35" s="12">
+        <v>1</v>
+      </c>
+      <c r="M35" s="12">
+        <v>1</v>
+      </c>
+      <c r="N35" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="O35" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="P35" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q35" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="R35" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="S35" s="50">
+        <v>10</v>
+      </c>
+      <c r="T35" s="50">
+        <v>4</v>
+      </c>
+      <c r="U35" s="50">
+        <v>3</v>
+      </c>
+      <c r="V35" s="50">
+        <v>13</v>
+      </c>
+      <c r="W35" s="50">
+        <v>5</v>
+      </c>
+      <c r="X35" s="50">
+        <v>3</v>
+      </c>
+      <c r="Y35" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z35" s="50">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="50">
+        <v>1</v>
+      </c>
+      <c r="AB35" s="50">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="50">
+        <v>11</v>
+      </c>
+      <c r="AD35" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE35" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A36" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B36" s="12">
+        <v>12</v>
+      </c>
+      <c r="C36" s="12">
+        <v>72</v>
+      </c>
+      <c r="D36" s="13">
+        <v>29</v>
+      </c>
+      <c r="E36" s="12">
+        <v>20</v>
+      </c>
+      <c r="F36" s="12">
+        <v>45</v>
+      </c>
+      <c r="G36" s="12">
+        <v>15</v>
+      </c>
+      <c r="H36" s="12">
+        <v>22</v>
+      </c>
+      <c r="I36" s="12">
+        <v>43</v>
+      </c>
+      <c r="J36" s="12">
+        <v>20</v>
+      </c>
+      <c r="K36" s="12">
+        <v>49</v>
+      </c>
+      <c r="L36" s="12">
+        <v>39</v>
+      </c>
+      <c r="M36" s="12">
+        <v>40</v>
+      </c>
+      <c r="N36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="O36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="P36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="R36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="S36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="T36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="U36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="V36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="W36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="X36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD36" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE36" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A37" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B37" s="12">
+        <v>1</v>
+      </c>
+      <c r="C37" s="12">
+        <v>27</v>
+      </c>
+      <c r="D37" s="13">
+        <v>12</v>
+      </c>
+      <c r="E37" s="12">
+        <v>4</v>
+      </c>
+      <c r="F37" s="12">
+        <v>7</v>
+      </c>
+      <c r="G37" s="12">
+        <v>9</v>
+      </c>
+      <c r="H37" s="12">
+        <v>4</v>
+      </c>
+      <c r="I37" s="12">
+        <v>5</v>
+      </c>
+      <c r="J37" s="12">
+        <v>85</v>
+      </c>
+      <c r="K37" s="12">
+        <v>0</v>
+      </c>
+      <c r="L37" s="12">
+        <v>5</v>
+      </c>
+      <c r="M37" s="12">
+        <v>6</v>
+      </c>
+      <c r="N37" s="50">
+        <v>1</v>
+      </c>
+      <c r="O37" s="50">
+        <v>5</v>
+      </c>
+      <c r="P37" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q37" s="50">
+        <v>2</v>
+      </c>
+      <c r="R37" s="50">
+        <v>6</v>
+      </c>
+      <c r="S37" s="50">
+        <v>1</v>
+      </c>
+      <c r="T37" s="50">
+        <v>3</v>
+      </c>
+      <c r="U37" s="50">
+        <v>2</v>
+      </c>
+      <c r="V37" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="W37" s="50">
+        <v>2</v>
+      </c>
+      <c r="X37" s="50">
+        <v>10</v>
+      </c>
+      <c r="Y37" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z37" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA37" s="50">
+        <v>3</v>
+      </c>
+      <c r="AB37" s="50">
+        <v>1</v>
+      </c>
+      <c r="AC37" s="50">
+        <v>1</v>
+      </c>
+      <c r="AD37" s="50">
+        <v>5</v>
+      </c>
+      <c r="AE37" s="2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A38" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="12">
+        <v>11</v>
+      </c>
+      <c r="C38" s="12">
+        <v>4</v>
+      </c>
+      <c r="D38" s="13">
+        <v>5</v>
+      </c>
+      <c r="E38" s="12">
+        <v>3</v>
+      </c>
+      <c r="F38" s="12">
+        <v>9</v>
+      </c>
+      <c r="G38" s="12">
+        <v>14</v>
+      </c>
+      <c r="H38" s="12">
+        <v>3</v>
+      </c>
+      <c r="I38" s="12">
+        <v>13</v>
+      </c>
+      <c r="J38" s="12">
+        <v>11</v>
+      </c>
+      <c r="K38" s="12">
+        <v>7</v>
+      </c>
+      <c r="L38" s="12">
+        <v>10</v>
+      </c>
+      <c r="M38" s="12">
+        <v>7</v>
+      </c>
+      <c r="N38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="O38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="P38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="R38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="S38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="T38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="U38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="V38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="W38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="X38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD38" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE38" s="49" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A39" s="48" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="12">
+        <v>20</v>
+      </c>
+      <c r="C39" s="12">
+        <v>39</v>
+      </c>
+      <c r="D39" s="13">
+        <v>16</v>
+      </c>
+      <c r="E39" s="12">
+        <v>27</v>
+      </c>
+      <c r="F39" s="12">
+        <v>28</v>
+      </c>
+      <c r="G39" s="12">
+        <v>33</v>
+      </c>
+      <c r="H39" s="12">
+        <v>30</v>
+      </c>
+      <c r="I39" s="12">
+        <v>32</v>
+      </c>
+      <c r="J39" s="12">
+        <v>30</v>
+      </c>
+      <c r="K39" s="12">
+        <v>33</v>
+      </c>
+      <c r="L39" s="12">
+        <v>11</v>
+      </c>
+      <c r="M39" s="12">
         <v>21</v>
       </c>
-      <c r="H7" s="17" t="s">
-[...248 lines deleted...]
-      <c r="R10" s="26">
+      <c r="N39" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="O39" s="51">
+        <v>5</v>
+      </c>
+      <c r="P39" s="51">
+        <v>4</v>
+      </c>
+      <c r="Q39" s="51">
+        <v>3</v>
+      </c>
+      <c r="R39" s="51">
+        <v>3</v>
+      </c>
+      <c r="S39" s="51">
+        <v>2</v>
+      </c>
+      <c r="T39" s="51">
+        <v>5</v>
+      </c>
+      <c r="U39" s="51">
+        <v>14</v>
+      </c>
+      <c r="V39" s="51">
+        <v>8</v>
+      </c>
+      <c r="W39" s="51">
         <v>11</v>
       </c>
-      <c r="S10" s="27">
-[...35 lines deleted...]
-      <c r="AE10" s="21">
+      <c r="X39" s="51">
+        <v>1</v>
+      </c>
+      <c r="Y39" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z39" s="51">
+        <v>2</v>
+      </c>
+      <c r="AA39" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="AB39" s="51">
+        <v>2</v>
+      </c>
+      <c r="AC39" s="51">
         <v>10</v>
       </c>
-    </row>
-[...194 lines deleted...]
-      <c r="B13" s="30" t="s">
+      <c r="AD39" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE39" s="52">
         <v>2</v>
       </c>
-      <c r="C13" s="23">
-[...5383 lines deleted...]
-      <c r="B73" s="2"/>
+    </row>
+    <row r="40" spans="1:31" s="11" customFormat="1" ht="12.75">
+      <c r="A40" s="28"/>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="2"/>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...1 lines deleted...]
-    <mergeCell ref="B52:AB52"/>
+  <mergeCells count="8">
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A28:AE28"/>
+    <mergeCell ref="N6:X6"/>
+    <mergeCell ref="B6:M6"/>
     <mergeCell ref="A6:A7"/>
-    <mergeCell ref="O6:Y6"/>
-[...4 lines deleted...]
-    <mergeCell ref="B8:AB8"/>
+    <mergeCell ref="Z6:AE6"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="A8:AE8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>