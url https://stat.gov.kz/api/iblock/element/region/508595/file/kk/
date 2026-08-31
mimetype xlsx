--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="81">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -489,51 +489,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -567,99 +567,103 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1064,90 +1068,90 @@
       <c r="B12" s="4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="28">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="39" t="s">
+      <c r="B17" s="30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="39" t="s">
+      <c r="B18" s="30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B19" s="30" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="30" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="2" width="71.140625" style="5" customWidth="1"/>
@@ -1158,181 +1162,184 @@
       <c r="B5" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="53.25" customHeight="1">
-      <c r="B11" s="40" t="s">
+      <c r="B11" s="31" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="5" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD40"/>
+  <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O43" sqref="O43"/>
+      <selection activeCell="AG27" sqref="AG27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="5" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="5"/>
     <col min="22" max="22" width="9.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="5"/>
     <col min="25" max="25" width="10.28515625" style="5" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="20.25" customHeight="1">
+    <row r="1" spans="1:31" ht="20.25" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="2" spans="1:30" ht="15.75">
-      <c r="A2" s="29" t="s">
+    <row r="2" spans="1:31" ht="15.75">
+      <c r="A2" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="29"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="Z2" s="43"/>
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
     </row>
-    <row r="5" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="5" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="B5" s="21"/>
       <c r="C5" s="21"/>
-      <c r="AD5" s="22" t="s">
+      <c r="AD5" s="22"/>
+      <c r="AE5" s="22" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:30" s="8" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="33">
+    <row r="6" spans="1:31" s="8" customFormat="1">
+      <c r="A6" s="38"/>
+      <c r="B6" s="37">
         <v>2024</v>
       </c>
-      <c r="C6" s="33"/>
-[...10 lines deleted...]
-      <c r="N6" s="36">
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="40">
         <v>2025</v>
       </c>
-      <c r="O6" s="37"/>
-[...10 lines deleted...]
-      <c r="Z6" s="36">
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="42"/>
+      <c r="Z6" s="40">
         <v>2026</v>
       </c>
-      <c r="AA6" s="38"/>
-[...5 lines deleted...]
-      <c r="A7" s="35"/>
+      <c r="AA6" s="41"/>
+      <c r="AB6" s="41"/>
+      <c r="AC6" s="41"/>
+      <c r="AD6" s="41"/>
+      <c r="AE6" s="41"/>
+    </row>
+    <row r="7" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A7" s="39"/>
       <c r="B7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="19" t="s">
@@ -1376,87 +1383,91 @@
       </c>
       <c r="W7" s="23" t="s">
         <v>15</v>
       </c>
       <c r="X7" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Y7" s="24" t="s">
         <v>17</v>
       </c>
       <c r="Z7" s="25" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="25" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="25" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="27" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="30" t="s">
+      <c r="AE7" s="29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="7" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="30"/>
-[...30 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="44"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="44"/>
+      <c r="V8" s="44"/>
+      <c r="W8" s="44"/>
+      <c r="X8" s="44"/>
+      <c r="Y8" s="44"/>
+      <c r="Z8" s="44"/>
+      <c r="AA8" s="44"/>
+      <c r="AB8" s="44"/>
+      <c r="AC8" s="44"/>
+      <c r="AD8" s="44"/>
+      <c r="AE8" s="44"/>
+    </row>
+    <row r="9" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A9" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="9">
         <v>401</v>
       </c>
       <c r="C9" s="9">
         <v>3991</v>
       </c>
       <c r="D9" s="10">
         <v>3079</v>
       </c>
       <c r="E9" s="9">
         <v>2461</v>
       </c>
       <c r="F9" s="9">
         <v>2285</v>
       </c>
       <c r="G9" s="9">
         <v>2039</v>
       </c>
       <c r="H9" s="9">
         <v>1681</v>
       </c>
       <c r="I9" s="9">
         <v>1634</v>
@@ -1502,53 +1513,56 @@
       </c>
       <c r="W9" s="9">
         <v>424</v>
       </c>
       <c r="X9" s="9">
         <v>334</v>
       </c>
       <c r="Y9" s="9">
         <v>519</v>
       </c>
       <c r="Z9" s="9">
         <v>518</v>
       </c>
       <c r="AA9" s="9">
         <v>295</v>
       </c>
       <c r="AB9" s="9">
         <v>176</v>
       </c>
       <c r="AC9" s="9">
         <v>262</v>
       </c>
       <c r="AD9" s="9">
         <v>61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="41" t="s">
+      <c r="AE9" s="8">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A10" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="9">
         <v>4</v>
       </c>
       <c r="C10" s="9">
         <v>12</v>
       </c>
       <c r="D10" s="10">
         <v>18</v>
       </c>
       <c r="E10" s="9">
         <v>3</v>
       </c>
       <c r="F10" s="9">
         <v>14</v>
       </c>
       <c r="G10" s="9">
         <v>5</v>
       </c>
       <c r="H10" s="9">
         <v>6</v>
       </c>
       <c r="I10" s="9">
         <v>15</v>
@@ -1594,53 +1608,56 @@
       </c>
       <c r="W10" s="9">
         <v>31</v>
       </c>
       <c r="X10" s="9">
         <v>22</v>
       </c>
       <c r="Y10" s="9">
         <v>42</v>
       </c>
       <c r="Z10" s="9">
         <v>32</v>
       </c>
       <c r="AA10" s="9">
         <v>14</v>
       </c>
       <c r="AB10" s="9">
         <v>7</v>
       </c>
       <c r="AC10" s="9">
         <v>1</v>
       </c>
       <c r="AD10" s="9">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="41" t="s">
+      <c r="AE10" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A11" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="9">
         <v>14</v>
       </c>
       <c r="C11" s="9">
         <v>90</v>
       </c>
       <c r="D11" s="10">
         <v>818</v>
       </c>
       <c r="E11" s="9">
         <v>139</v>
       </c>
       <c r="F11" s="9">
         <v>87</v>
       </c>
       <c r="G11" s="9">
         <v>74</v>
       </c>
       <c r="H11" s="9">
         <v>27</v>
       </c>
       <c r="I11" s="9">
         <v>143</v>
@@ -1686,53 +1703,56 @@
       </c>
       <c r="W11" s="9">
         <v>4</v>
       </c>
       <c r="X11" s="9">
         <v>42</v>
       </c>
       <c r="Y11" s="9">
         <v>46</v>
       </c>
       <c r="Z11" s="9">
         <v>29</v>
       </c>
       <c r="AA11" s="9">
         <v>27</v>
       </c>
       <c r="AB11" s="9">
         <v>17</v>
       </c>
       <c r="AC11" s="9">
         <v>19</v>
       </c>
       <c r="AD11" s="9">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="41" t="s">
+      <c r="AE11" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A12" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="9">
         <v>10</v>
       </c>
       <c r="C12" s="9">
         <v>100</v>
       </c>
       <c r="D12" s="10">
         <v>105</v>
       </c>
       <c r="E12" s="9">
         <v>60</v>
       </c>
       <c r="F12" s="9">
         <v>76</v>
       </c>
       <c r="G12" s="9">
         <v>70</v>
       </c>
       <c r="H12" s="9">
         <v>64</v>
       </c>
       <c r="I12" s="9">
         <v>77</v>
@@ -1778,53 +1798,56 @@
       </c>
       <c r="W12" s="9" t="s">
         <v>55</v>
       </c>
       <c r="X12" s="9" t="s">
         <v>55</v>
       </c>
       <c r="Y12" s="9">
         <v>1</v>
       </c>
       <c r="Z12" s="9">
         <v>1</v>
       </c>
       <c r="AA12" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AB12" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AC12" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AD12" s="9" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="AE12" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A13" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="9">
         <v>86</v>
       </c>
       <c r="C13" s="9">
         <v>439</v>
       </c>
       <c r="D13" s="10">
         <v>331</v>
       </c>
       <c r="E13" s="9">
         <v>302</v>
       </c>
       <c r="F13" s="9">
         <v>440</v>
       </c>
       <c r="G13" s="9">
         <v>273</v>
       </c>
       <c r="H13" s="9">
         <v>58</v>
       </c>
       <c r="I13" s="9">
         <v>78</v>
@@ -1870,53 +1893,56 @@
       </c>
       <c r="W13" s="9">
         <v>25</v>
       </c>
       <c r="X13" s="9">
         <v>19</v>
       </c>
       <c r="Y13" s="9">
         <v>74</v>
       </c>
       <c r="Z13" s="9">
         <v>4</v>
       </c>
       <c r="AA13" s="9">
         <v>4</v>
       </c>
       <c r="AB13" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AC13" s="9">
         <v>2</v>
       </c>
       <c r="AD13" s="9">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="41" t="s">
+      <c r="AE13" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A14" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>76</v>
       </c>
       <c r="D14" s="10">
         <v>64</v>
       </c>
       <c r="E14" s="9">
         <v>92</v>
       </c>
       <c r="F14" s="9">
         <v>96</v>
       </c>
       <c r="G14" s="9">
         <v>35</v>
       </c>
       <c r="H14" s="9">
         <v>42</v>
       </c>
       <c r="I14" s="9">
         <v>58</v>
@@ -1962,53 +1988,56 @@
       </c>
       <c r="W14" s="9">
         <v>128</v>
       </c>
       <c r="X14" s="9">
         <v>81</v>
       </c>
       <c r="Y14" s="9">
         <v>127</v>
       </c>
       <c r="Z14" s="9">
         <v>158</v>
       </c>
       <c r="AA14" s="9">
         <v>116</v>
       </c>
       <c r="AB14" s="9">
         <v>47</v>
       </c>
       <c r="AC14" s="9">
         <v>86</v>
       </c>
       <c r="AD14" s="9">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="41" t="s">
+      <c r="AE14" s="8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A15" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="9">
         <v>3</v>
       </c>
       <c r="C15" s="9">
         <v>111</v>
       </c>
       <c r="D15" s="10">
         <v>50</v>
       </c>
       <c r="E15" s="9">
         <v>48</v>
       </c>
       <c r="F15" s="9">
         <v>50</v>
       </c>
       <c r="G15" s="9">
         <v>29</v>
       </c>
       <c r="H15" s="9">
         <v>35</v>
       </c>
       <c r="I15" s="9">
         <v>31</v>
@@ -2054,53 +2083,56 @@
       </c>
       <c r="W15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="X15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="Y15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="Z15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AA15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AB15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AC15" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AD15" s="9" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="AE15" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A16" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="9">
         <v>5</v>
       </c>
       <c r="C16" s="9">
         <v>40</v>
       </c>
       <c r="D16" s="10">
         <v>33</v>
       </c>
       <c r="E16" s="9">
         <v>26</v>
       </c>
       <c r="F16" s="9">
         <v>23</v>
       </c>
       <c r="G16" s="9">
         <v>21</v>
       </c>
       <c r="H16" s="9">
         <v>32</v>
       </c>
       <c r="I16" s="9">
         <v>11</v>
@@ -2146,53 +2178,56 @@
       </c>
       <c r="W16" s="9">
         <v>69</v>
       </c>
       <c r="X16" s="9">
         <v>80</v>
       </c>
       <c r="Y16" s="9">
         <v>110</v>
       </c>
       <c r="Z16" s="9">
         <v>183</v>
       </c>
       <c r="AA16" s="9">
         <v>61</v>
       </c>
       <c r="AB16" s="9">
         <v>35</v>
       </c>
       <c r="AC16" s="9">
         <v>79</v>
       </c>
       <c r="AD16" s="9">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="41" t="s">
+      <c r="AE16" s="8">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A17" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="9">
         <v>4</v>
       </c>
       <c r="C17" s="9">
         <v>104</v>
       </c>
       <c r="D17" s="10">
         <v>17</v>
       </c>
       <c r="E17" s="9">
         <v>27</v>
       </c>
       <c r="F17" s="9">
         <v>33</v>
       </c>
       <c r="G17" s="9">
         <v>21</v>
       </c>
       <c r="H17" s="9">
         <v>7</v>
       </c>
       <c r="I17" s="9">
         <v>8</v>
@@ -2238,53 +2273,56 @@
       </c>
       <c r="W17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="X17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="Y17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="Z17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AA17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AB17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AC17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AD17" s="9" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="41" t="s">
+      <c r="AE17" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A18" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="9">
         <v>18</v>
       </c>
       <c r="C18" s="9">
         <v>131</v>
       </c>
       <c r="D18" s="10">
         <v>92</v>
       </c>
       <c r="E18" s="9">
         <v>114</v>
       </c>
       <c r="F18" s="9">
         <v>72</v>
       </c>
       <c r="G18" s="9">
         <v>64</v>
       </c>
       <c r="H18" s="9">
         <v>48</v>
       </c>
       <c r="I18" s="9">
         <v>50</v>
@@ -2330,53 +2368,56 @@
       </c>
       <c r="W18" s="9">
         <v>125</v>
       </c>
       <c r="X18" s="9">
         <v>51</v>
       </c>
       <c r="Y18" s="9">
         <v>65</v>
       </c>
       <c r="Z18" s="9">
         <v>59</v>
       </c>
       <c r="AA18" s="9">
         <v>51</v>
       </c>
       <c r="AB18" s="9">
         <v>45</v>
       </c>
       <c r="AC18" s="9">
         <v>50</v>
       </c>
       <c r="AD18" s="9">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="41" t="s">
+      <c r="AE18" s="8">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A19" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="9">
         <v>27</v>
       </c>
       <c r="C19" s="9">
         <v>264</v>
       </c>
       <c r="D19" s="10">
         <v>125</v>
       </c>
       <c r="E19" s="9">
         <v>140</v>
       </c>
       <c r="F19" s="9">
         <v>105</v>
       </c>
       <c r="G19" s="9">
         <v>99</v>
       </c>
       <c r="H19" s="9">
         <v>98</v>
       </c>
       <c r="I19" s="9">
         <v>122</v>
@@ -2422,53 +2463,56 @@
       </c>
       <c r="W19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="X19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="Y19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="Z19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AA19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AB19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AC19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AD19" s="9" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="41" t="s">
+      <c r="AE19" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A20" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="9">
         <v>1</v>
       </c>
       <c r="C20" s="9">
         <v>5</v>
       </c>
       <c r="D20" s="10">
         <v>3</v>
       </c>
       <c r="E20" s="9">
         <v>3</v>
       </c>
       <c r="F20" s="9">
         <v>2</v>
       </c>
       <c r="G20" s="9">
         <v>3</v>
       </c>
       <c r="H20" s="9">
         <v>1</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
@@ -2514,87 +2558,91 @@
       </c>
       <c r="W20" s="9">
         <v>42</v>
       </c>
       <c r="X20" s="9">
         <v>39</v>
       </c>
       <c r="Y20" s="9">
         <v>54</v>
       </c>
       <c r="Z20" s="9">
         <v>52</v>
       </c>
       <c r="AA20" s="9">
         <v>22</v>
       </c>
       <c r="AB20" s="9">
         <v>25</v>
       </c>
       <c r="AC20" s="9">
         <v>25</v>
       </c>
       <c r="AD20" s="9">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="31" t="s">
+      <c r="AE20" s="8">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="7" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A21" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="31"/>
-[...30 lines deleted...]
-      <c r="A22" s="42" t="s">
+      <c r="B21" s="45"/>
+      <c r="C21" s="45"/>
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="45"/>
+      <c r="L21" s="45"/>
+      <c r="M21" s="45"/>
+      <c r="N21" s="45"/>
+      <c r="O21" s="45"/>
+      <c r="P21" s="45"/>
+      <c r="Q21" s="45"/>
+      <c r="R21" s="45"/>
+      <c r="S21" s="45"/>
+      <c r="T21" s="45"/>
+      <c r="U21" s="45"/>
+      <c r="V21" s="45"/>
+      <c r="W21" s="45"/>
+      <c r="X21" s="45"/>
+      <c r="Y21" s="45"/>
+      <c r="Z21" s="45"/>
+      <c r="AA21" s="45"/>
+      <c r="AB21" s="45"/>
+      <c r="AC21" s="45"/>
+      <c r="AD21" s="45"/>
+      <c r="AE21" s="45"/>
+    </row>
+    <row r="22" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A22" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="9">
         <v>236</v>
       </c>
       <c r="C22" s="9">
         <v>2847</v>
       </c>
       <c r="D22" s="10">
         <v>2129</v>
       </c>
       <c r="E22" s="9">
         <v>1710</v>
       </c>
       <c r="F22" s="9">
         <v>1551</v>
       </c>
       <c r="G22" s="9">
         <v>1417</v>
       </c>
       <c r="H22" s="9">
         <v>1333</v>
       </c>
       <c r="I22" s="9">
         <v>1258</v>
@@ -2640,53 +2688,56 @@
       </c>
       <c r="W22" s="9">
         <v>79</v>
       </c>
       <c r="X22" s="9">
         <v>88</v>
       </c>
       <c r="Y22" s="9">
         <v>115</v>
       </c>
       <c r="Z22" s="9">
         <v>104</v>
       </c>
       <c r="AA22" s="9">
         <v>73</v>
       </c>
       <c r="AB22" s="9">
         <v>45</v>
       </c>
       <c r="AC22" s="9">
         <v>55</v>
       </c>
       <c r="AD22" s="9">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="41" t="s">
+      <c r="AE22" s="8">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A23" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="9">
         <v>3</v>
       </c>
       <c r="C23" s="9">
         <v>11</v>
       </c>
       <c r="D23" s="10">
         <v>13</v>
       </c>
       <c r="E23" s="9">
         <v>3</v>
       </c>
       <c r="F23" s="9">
         <v>13</v>
       </c>
       <c r="G23" s="9">
         <v>5</v>
       </c>
       <c r="H23" s="9">
         <v>3</v>
       </c>
       <c r="I23" s="9">
         <v>10</v>
@@ -2732,53 +2783,56 @@
       </c>
       <c r="W23" s="9">
         <v>8</v>
       </c>
       <c r="X23" s="9">
         <v>10</v>
       </c>
       <c r="Y23" s="9">
         <v>21</v>
       </c>
       <c r="Z23" s="9">
         <v>20</v>
       </c>
       <c r="AA23" s="9">
         <v>13</v>
       </c>
       <c r="AB23" s="9">
         <v>7</v>
       </c>
       <c r="AC23" s="9">
         <v>1</v>
       </c>
       <c r="AD23" s="9">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="41" t="s">
+      <c r="AE23" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A24" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="9">
         <v>14</v>
       </c>
       <c r="C24" s="9">
         <v>61</v>
       </c>
       <c r="D24" s="10">
         <v>546</v>
       </c>
       <c r="E24" s="9">
         <v>99</v>
       </c>
       <c r="F24" s="9">
         <v>52</v>
       </c>
       <c r="G24" s="9">
         <v>48</v>
       </c>
       <c r="H24" s="9">
         <v>13</v>
       </c>
       <c r="I24" s="9">
         <v>84</v>
@@ -2824,53 +2878,56 @@
       </c>
       <c r="W24" s="9">
         <v>4</v>
       </c>
       <c r="X24" s="9">
         <v>42</v>
       </c>
       <c r="Y24" s="9">
         <v>46</v>
       </c>
       <c r="Z24" s="9">
         <v>29</v>
       </c>
       <c r="AA24" s="9">
         <v>27</v>
       </c>
       <c r="AB24" s="9">
         <v>17</v>
       </c>
       <c r="AC24" s="9">
         <v>19</v>
       </c>
       <c r="AD24" s="9">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="41" t="s">
+      <c r="AE24" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A25" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="9">
         <v>9</v>
       </c>
       <c r="C25" s="9">
         <v>96</v>
       </c>
       <c r="D25" s="10">
         <v>103</v>
       </c>
       <c r="E25" s="9">
         <v>59</v>
       </c>
       <c r="F25" s="9">
         <v>72</v>
       </c>
       <c r="G25" s="9">
         <v>68</v>
       </c>
       <c r="H25" s="9">
         <v>63</v>
       </c>
       <c r="I25" s="9">
         <v>77</v>
@@ -2916,53 +2973,56 @@
       </c>
       <c r="W25" s="9">
         <v>3</v>
       </c>
       <c r="X25" s="9">
         <v>3</v>
       </c>
       <c r="Y25" s="9">
         <v>12</v>
       </c>
       <c r="Z25" s="9">
         <v>0</v>
       </c>
       <c r="AA25" s="9">
         <v>3</v>
       </c>
       <c r="AB25" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AC25" s="9" t="s">
         <v>55</v>
       </c>
       <c r="AD25" s="9" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="41" t="s">
+      <c r="AE25" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A26" s="32" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="9">
         <v>11</v>
       </c>
       <c r="C26" s="9">
         <v>54</v>
       </c>
       <c r="D26" s="10">
         <v>60</v>
       </c>
       <c r="E26" s="9">
         <v>43</v>
       </c>
       <c r="F26" s="9">
         <v>71</v>
       </c>
       <c r="G26" s="9">
         <v>47</v>
       </c>
       <c r="H26" s="9">
         <v>9</v>
       </c>
       <c r="I26" s="9">
         <v>9</v>
@@ -3008,53 +3068,56 @@
       </c>
       <c r="W26" s="9">
         <v>24</v>
       </c>
       <c r="X26" s="9">
         <v>19</v>
       </c>
       <c r="Y26" s="9">
         <v>19</v>
       </c>
       <c r="Z26" s="9">
         <v>39</v>
       </c>
       <c r="AA26" s="9">
         <v>21</v>
       </c>
       <c r="AB26" s="9">
         <v>8</v>
       </c>
       <c r="AC26" s="9">
         <v>16</v>
       </c>
       <c r="AD26" s="9">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="41" t="s">
+      <c r="AE26" s="8">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A27" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="9">
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <v>59</v>
       </c>
       <c r="D27" s="10">
         <v>54</v>
       </c>
       <c r="E27" s="9">
         <v>64</v>
       </c>
       <c r="F27" s="9">
         <v>72</v>
       </c>
       <c r="G27" s="9">
         <v>27</v>
       </c>
       <c r="H27" s="9">
         <v>29</v>
       </c>
       <c r="I27" s="9">
         <v>46</v>
@@ -3100,87 +3163,91 @@
       </c>
       <c r="W27" s="9">
         <v>40</v>
       </c>
       <c r="X27" s="9">
         <v>14</v>
       </c>
       <c r="Y27" s="9">
         <v>17</v>
       </c>
       <c r="Z27" s="9">
         <v>16</v>
       </c>
       <c r="AA27" s="9">
         <v>9</v>
       </c>
       <c r="AB27" s="9">
         <v>13</v>
       </c>
       <c r="AC27" s="9">
         <v>19</v>
       </c>
       <c r="AD27" s="9">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="32" t="s">
+      <c r="AE27" s="8">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="7" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A28" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="32"/>
-[...30 lines deleted...]
-      <c r="A29" s="44" t="s">
+      <c r="B28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="46"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="46"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="46"/>
+      <c r="M28" s="46"/>
+      <c r="N28" s="46"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+      <c r="U28" s="46"/>
+      <c r="V28" s="46"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="46"/>
+      <c r="Y28" s="46"/>
+      <c r="Z28" s="46"/>
+      <c r="AA28" s="46"/>
+      <c r="AB28" s="46"/>
+      <c r="AC28" s="46"/>
+      <c r="AD28" s="46"/>
+      <c r="AE28" s="46"/>
+    </row>
+    <row r="29" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A29" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="9">
         <v>165</v>
       </c>
       <c r="C29" s="9">
         <v>1144</v>
       </c>
       <c r="D29" s="10">
         <v>950</v>
       </c>
       <c r="E29" s="9">
         <v>751</v>
       </c>
       <c r="F29" s="9">
         <v>734</v>
       </c>
       <c r="G29" s="9">
         <v>622</v>
       </c>
       <c r="H29" s="9">
         <v>348</v>
       </c>
       <c r="I29" s="9">
         <v>376</v>
@@ -3226,53 +3293,56 @@
       </c>
       <c r="W29" s="10">
         <v>345</v>
       </c>
       <c r="X29" s="10">
         <v>246</v>
       </c>
       <c r="Y29" s="10">
         <v>404</v>
       </c>
       <c r="Z29" s="10">
         <v>414</v>
       </c>
       <c r="AA29" s="10">
         <v>222</v>
       </c>
       <c r="AB29" s="10">
         <v>131</v>
       </c>
       <c r="AC29" s="10">
         <v>207</v>
       </c>
       <c r="AD29" s="10">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="43" t="s">
+      <c r="AE29" s="8">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A30" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="9">
         <v>1</v>
       </c>
       <c r="C30" s="9">
         <v>1</v>
       </c>
       <c r="D30" s="10">
         <v>5</v>
       </c>
       <c r="E30" s="9">
         <v>0</v>
       </c>
       <c r="F30" s="9">
         <v>1</v>
       </c>
       <c r="G30" s="9">
         <v>0</v>
       </c>
       <c r="H30" s="9">
         <v>3</v>
       </c>
       <c r="I30" s="9">
         <v>5</v>
@@ -3318,53 +3388,56 @@
       </c>
       <c r="W30" s="10">
         <v>23</v>
       </c>
       <c r="X30" s="10">
         <v>12</v>
       </c>
       <c r="Y30" s="10">
         <v>21</v>
       </c>
       <c r="Z30" s="10">
         <v>12</v>
       </c>
       <c r="AA30" s="10">
         <v>1</v>
       </c>
       <c r="AB30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AC30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AD30" s="10" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="43" t="s">
+      <c r="AE30" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A31" s="34" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="9">
         <v>29</v>
       </c>
       <c r="D31" s="10">
         <v>272</v>
       </c>
       <c r="E31" s="9">
         <v>40</v>
       </c>
       <c r="F31" s="9">
         <v>35</v>
       </c>
       <c r="G31" s="9">
         <v>26</v>
       </c>
       <c r="H31" s="9">
         <v>14</v>
       </c>
       <c r="I31" s="9">
         <v>59</v>
@@ -3410,53 +3483,56 @@
       </c>
       <c r="W31" s="10" t="s">
         <v>55</v>
       </c>
       <c r="X31" s="10" t="s">
         <v>55</v>
       </c>
       <c r="Y31" s="10">
         <v>1</v>
       </c>
       <c r="Z31" s="10">
         <v>1</v>
       </c>
       <c r="AA31" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AB31" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AC31" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AD31" s="10" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="43" t="s">
+      <c r="AE31" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A32" s="34" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="9">
         <v>1</v>
       </c>
       <c r="C32" s="9">
         <v>4</v>
       </c>
       <c r="D32" s="10">
         <v>2</v>
       </c>
       <c r="E32" s="9">
         <v>1</v>
       </c>
       <c r="F32" s="9">
         <v>4</v>
       </c>
       <c r="G32" s="9">
         <v>2</v>
       </c>
       <c r="H32" s="9">
         <v>1</v>
       </c>
       <c r="I32" s="9">
         <v>0</v>
@@ -3502,53 +3578,56 @@
       </c>
       <c r="W32" s="10">
         <v>22</v>
       </c>
       <c r="X32" s="10">
         <v>16</v>
       </c>
       <c r="Y32" s="10">
         <v>62</v>
       </c>
       <c r="Z32" s="10">
         <v>4</v>
       </c>
       <c r="AA32" s="10">
         <v>1</v>
       </c>
       <c r="AB32" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AC32" s="10">
         <v>2</v>
       </c>
       <c r="AD32" s="10">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="43" t="s">
+      <c r="AE32" s="8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A33" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="9">
         <v>75</v>
       </c>
       <c r="C33" s="9">
         <v>385</v>
       </c>
       <c r="D33" s="10">
         <v>271</v>
       </c>
       <c r="E33" s="9">
         <v>259</v>
       </c>
       <c r="F33" s="9">
         <v>369</v>
       </c>
       <c r="G33" s="9">
         <v>226</v>
       </c>
       <c r="H33" s="9">
         <v>49</v>
       </c>
       <c r="I33" s="9">
         <v>69</v>
@@ -3594,53 +3673,56 @@
       </c>
       <c r="W33" s="10">
         <v>128</v>
       </c>
       <c r="X33" s="10">
         <v>81</v>
       </c>
       <c r="Y33" s="10">
         <v>127</v>
       </c>
       <c r="Z33" s="10">
         <v>158</v>
       </c>
       <c r="AA33" s="10">
         <v>116</v>
       </c>
       <c r="AB33" s="10">
         <v>47</v>
       </c>
       <c r="AC33" s="10">
         <v>86</v>
       </c>
       <c r="AD33" s="10">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="43" t="s">
+      <c r="AE33" s="8">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A34" s="34" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="9">
         <v>0</v>
       </c>
       <c r="C34" s="9">
         <v>17</v>
       </c>
       <c r="D34" s="10">
         <v>10</v>
       </c>
       <c r="E34" s="9">
         <v>28</v>
       </c>
       <c r="F34" s="9">
         <v>24</v>
       </c>
       <c r="G34" s="9">
         <v>8</v>
       </c>
       <c r="H34" s="9">
         <v>13</v>
       </c>
       <c r="I34" s="9">
         <v>12</v>
@@ -3686,53 +3768,56 @@
       </c>
       <c r="W34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="X34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="Y34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="Z34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AA34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AB34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AC34" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AD34" s="10" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="43" t="s">
+      <c r="AE34" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A35" s="34" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="9">
         <v>2</v>
       </c>
       <c r="C35" s="9">
         <v>13</v>
       </c>
       <c r="D35" s="10">
         <v>3</v>
       </c>
       <c r="E35" s="9">
         <v>8</v>
       </c>
       <c r="F35" s="9">
         <v>1</v>
       </c>
       <c r="G35" s="9">
         <v>2</v>
       </c>
       <c r="H35" s="9">
         <v>1</v>
       </c>
       <c r="I35" s="9">
         <v>2</v>
@@ -3778,53 +3863,56 @@
       </c>
       <c r="W35" s="10">
         <v>45</v>
       </c>
       <c r="X35" s="10">
         <v>61</v>
       </c>
       <c r="Y35" s="10">
         <v>91</v>
       </c>
       <c r="Z35" s="10">
         <v>144</v>
       </c>
       <c r="AA35" s="10">
         <v>40</v>
       </c>
       <c r="AB35" s="10">
         <v>27</v>
       </c>
       <c r="AC35" s="10">
         <v>63</v>
       </c>
       <c r="AD35" s="10">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="43" t="s">
+      <c r="AE35" s="8">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A36" s="34" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="9">
         <v>2</v>
       </c>
       <c r="C36" s="9">
         <v>18</v>
       </c>
       <c r="D36" s="10">
         <v>21</v>
       </c>
       <c r="E36" s="9">
         <v>14</v>
       </c>
       <c r="F36" s="9">
         <v>20</v>
       </c>
       <c r="G36" s="9">
         <v>17</v>
       </c>
       <c r="H36" s="9">
         <v>23</v>
       </c>
       <c r="I36" s="9">
         <v>8</v>
@@ -3870,53 +3958,56 @@
       </c>
       <c r="W36" s="10" t="s">
         <v>55</v>
       </c>
       <c r="X36" s="10" t="s">
         <v>55</v>
       </c>
       <c r="Y36" s="10" t="s">
         <v>55</v>
       </c>
       <c r="Z36" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AA36" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AB36" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AC36" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AD36" s="10" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="43" t="s">
+      <c r="AE36" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A37" s="34" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="9">
         <v>1</v>
       </c>
       <c r="C37" s="9">
         <v>17</v>
       </c>
       <c r="D37" s="10">
         <v>6</v>
       </c>
       <c r="E37" s="9">
         <v>7</v>
       </c>
       <c r="F37" s="9">
         <v>13</v>
       </c>
       <c r="G37" s="9">
         <v>2</v>
       </c>
       <c r="H37" s="9">
         <v>3</v>
       </c>
       <c r="I37" s="9">
         <v>1</v>
@@ -3962,53 +4053,56 @@
       </c>
       <c r="W37" s="10">
         <v>85</v>
       </c>
       <c r="X37" s="10">
         <v>37</v>
       </c>
       <c r="Y37" s="10">
         <v>48</v>
       </c>
       <c r="Z37" s="10">
         <v>43</v>
       </c>
       <c r="AA37" s="10">
         <v>42</v>
       </c>
       <c r="AB37" s="10">
         <v>32</v>
       </c>
       <c r="AC37" s="10">
         <v>31</v>
       </c>
       <c r="AD37" s="10">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="43" t="s">
+      <c r="AE37" s="8">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A38" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="9">
         <v>2</v>
       </c>
       <c r="C38" s="9">
         <v>5</v>
       </c>
       <c r="D38" s="10">
         <v>6</v>
       </c>
       <c r="E38" s="9">
         <v>5</v>
       </c>
       <c r="F38" s="9">
         <v>1</v>
       </c>
       <c r="G38" s="9">
         <v>3</v>
       </c>
       <c r="H38" s="9">
         <v>0</v>
       </c>
       <c r="I38" s="9">
         <v>0</v>
@@ -4054,53 +4148,56 @@
       </c>
       <c r="W38" s="10" t="s">
         <v>55</v>
       </c>
       <c r="X38" s="10" t="s">
         <v>55</v>
       </c>
       <c r="Y38" s="10" t="s">
         <v>55</v>
       </c>
       <c r="Z38" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AA38" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AB38" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AC38" s="10" t="s">
         <v>55</v>
       </c>
       <c r="AD38" s="10" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="45" t="s">
+      <c r="AE38" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="8" customFormat="1" ht="12.75">
+      <c r="A39" s="36" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="9">
         <v>12</v>
       </c>
       <c r="C39" s="9">
         <v>29</v>
       </c>
       <c r="D39" s="10">
         <v>12</v>
       </c>
       <c r="E39" s="9">
         <v>14</v>
       </c>
       <c r="F39" s="9">
         <v>15</v>
       </c>
       <c r="G39" s="9">
         <v>11</v>
       </c>
       <c r="H39" s="9">
         <v>5</v>
       </c>
       <c r="I39" s="9">
         <v>11</v>
@@ -4146,64 +4243,68 @@
       </c>
       <c r="W39" s="11">
         <v>42</v>
       </c>
       <c r="X39" s="11">
         <v>39</v>
       </c>
       <c r="Y39" s="11">
         <v>54</v>
       </c>
       <c r="Z39" s="11">
         <v>52</v>
       </c>
       <c r="AA39" s="11">
         <v>22</v>
       </c>
       <c r="AB39" s="11">
         <v>25</v>
       </c>
       <c r="AC39" s="11">
         <v>25</v>
       </c>
       <c r="AD39" s="11">
         <v>6</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="47">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="1"/>
+      <c r="AE40" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z6:AE6"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A28:AE28"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="Z6:AD6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A28:AD28"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>