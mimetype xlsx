--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -3,72 +3,72 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="81">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -197,53 +197,50 @@
   <si>
     <t>Барлық ағындар бойынша көші-қон айырымы</t>
   </si>
   <si>
     <t>СКК коды - 613103</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=quarter&amp;type=</t>
   </si>
   <si>
     <t>есепті кезеңде келгендердің саны мен кеткендердің санының айырмасы</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Есепті кезең ішінде келгендер саны мен кеткендер санының арифметикалық айырмасы</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер пайдаланылады.</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
-    <t>1 қаңтар 20245 жылдан бастап</t>
-[...1 lines deleted...]
-  <si>
     <t>Әлеуметтік статистика басқармасы</t>
   </si>
   <si>
     <t>А.Есиркепова</t>
   </si>
   <si>
     <t>8 (727) 277-83-88</t>
   </si>
   <si>
     <t>a.esirkepova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Қонаев қ.ә</t>
   </si>
   <si>
     <t>Алатау қ.ә</t>
   </si>
   <si>
     <t xml:space="preserve">Балхаш </t>
   </si>
   <si>
     <t xml:space="preserve">Еңбекшіқазақ </t>
   </si>
   <si>
     <t xml:space="preserve">Жамбыл </t>
@@ -267,50 +264,53 @@
     <t xml:space="preserve">Іле </t>
   </si>
   <si>
     <t>Еңбекшіқазақ</t>
   </si>
   <si>
     <t>Қарасай</t>
   </si>
   <si>
     <t>Талғар</t>
   </si>
   <si>
     <t>Балқаш</t>
   </si>
   <si>
     <t>Кеген</t>
   </si>
   <si>
     <t>Райымбек</t>
   </si>
   <si>
     <t>Ұйғыр</t>
   </si>
   <si>
     <t>Іле</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="38">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -896,51 +896,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="17" xfId="26" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -995,101 +995,104 @@
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="30" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="23"/>
     <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="22"/>
     <cellStyle name="Обычный 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 3" xfId="26"/>
@@ -1397,99 +1400,99 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="12" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="12" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="5">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="13" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>54</v>
       </c>
@@ -1525,91 +1528,91 @@
       <c r="B12" s="4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="9">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="9">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="47" t="s">
-        <v>58</v>
+      <c r="B17" s="38" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="47" t="s">
-        <v>59</v>
+      <c r="B18" s="38" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="47" t="s">
-        <v>60</v>
+      <c r="B19" s="38" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="47" t="s">
-        <v>61</v>
+      <c r="B20" s="38" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="48.85546875" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1642,163 +1645,166 @@
       <c r="B10" s="1"/>
     </row>
     <row r="11" spans="2:2" ht="46.5" customHeight="1">
       <c r="B11" s="3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD42"/>
+  <dimension ref="A1:AE42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R41" sqref="R41"/>
+      <selection pane="bottomLeft" activeCell="AI36" sqref="AI36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="9" width="0" style="16" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="16" hidden="1" customWidth="1"/>
     <col min="11" max="12" width="0" style="16" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="16" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="16"/>
     <col min="22" max="22" width="9.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="16"/>
     <col min="25" max="25" width="11.140625" style="16" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="33.75" customHeight="1">
+    <row r="1" spans="1:31" ht="33.75" customHeight="1">
       <c r="A1" s="7" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2" spans="1:30" ht="31.5" customHeight="1">
-      <c r="A2" s="46" t="s">
+    <row r="2" spans="1:31" ht="31.5" customHeight="1">
+      <c r="A2" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="46"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" s="17"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
-    <row r="4" spans="1:30" s="18" customFormat="1" ht="12.75">
+    <row r="4" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
-      <c r="AD4" s="20" t="s">
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="56" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:30" s="21" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="41">
+    <row r="5" spans="1:31" s="21" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="53"/>
+      <c r="B5" s="51">
         <v>2024</v>
       </c>
-      <c r="C5" s="42"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="49">
         <v>2025</v>
       </c>
-      <c r="O5" s="45"/>
-[...10 lines deleted...]
-      <c r="Z5" s="39">
+      <c r="O5" s="55"/>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="55"/>
+      <c r="R5" s="55"/>
+      <c r="S5" s="55"/>
+      <c r="T5" s="55"/>
+      <c r="U5" s="55"/>
+      <c r="V5" s="55"/>
+      <c r="W5" s="55"/>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="50"/>
+      <c r="Z5" s="49">
         <v>2026</v>
       </c>
-      <c r="AA5" s="40"/>
-[...5 lines deleted...]
-      <c r="A6" s="44"/>
+      <c r="AA5" s="55"/>
+      <c r="AB5" s="55"/>
+      <c r="AC5" s="55"/>
+      <c r="AD5" s="55"/>
+      <c r="AE5" s="55"/>
+    </row>
+    <row r="6" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A6" s="54"/>
       <c r="B6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="22" t="s">
         <v>5</v>
       </c>
       <c r="F6" s="22" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="22" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="22" t="s">
@@ -1842,2844 +1848,2850 @@
       </c>
       <c r="W6" s="31" t="s">
         <v>15</v>
       </c>
       <c r="X6" s="33" t="s">
         <v>16</v>
       </c>
       <c r="Y6" s="34" t="s">
         <v>17</v>
       </c>
       <c r="Z6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="AA6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AB6" s="37" t="s">
         <v>4</v>
       </c>
       <c r="AC6" s="36" t="s">
         <v>5</v>
       </c>
       <c r="AD6" s="31" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="AE6" s="31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="25" customFormat="1" ht="12.75">
+      <c r="A7" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="38"/>
-[...30 lines deleted...]
-      <c r="A8" s="48" t="s">
+      <c r="B7" s="48"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="48"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="48"/>
+      <c r="K7" s="48"/>
+      <c r="L7" s="48"/>
+      <c r="M7" s="48"/>
+      <c r="N7" s="48"/>
+      <c r="O7" s="48"/>
+      <c r="P7" s="48"/>
+      <c r="Q7" s="48"/>
+      <c r="R7" s="48"/>
+      <c r="S7" s="48"/>
+      <c r="T7" s="48"/>
+      <c r="U7" s="48"/>
+      <c r="V7" s="48"/>
+      <c r="W7" s="48"/>
+      <c r="X7" s="48"/>
+      <c r="Y7" s="48"/>
+      <c r="Z7" s="48"/>
+      <c r="AA7" s="48"/>
+      <c r="AB7" s="48"/>
+      <c r="AC7" s="48"/>
+      <c r="AD7" s="48"/>
+      <c r="AE7" s="48"/>
+    </row>
+    <row r="8" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A8" s="39" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="28">
         <v>-203</v>
       </c>
       <c r="C8" s="28">
         <v>1883</v>
       </c>
       <c r="D8" s="28">
         <v>2006</v>
       </c>
       <c r="E8" s="28">
         <v>1439</v>
       </c>
       <c r="F8" s="28">
         <v>1339</v>
       </c>
       <c r="G8" s="28">
         <v>825</v>
       </c>
       <c r="H8" s="28">
         <v>849</v>
       </c>
       <c r="I8" s="28">
         <v>394</v>
       </c>
       <c r="J8" s="28">
         <v>1624</v>
       </c>
       <c r="K8" s="28">
         <v>1540</v>
       </c>
       <c r="L8" s="28">
         <v>2649</v>
       </c>
       <c r="M8" s="28">
         <v>2819</v>
       </c>
-      <c r="N8" s="51">
+      <c r="N8" s="42">
         <v>620</v>
       </c>
-      <c r="O8" s="51">
+      <c r="O8" s="42">
         <v>2644</v>
       </c>
-      <c r="P8" s="51">
+      <c r="P8" s="42">
         <v>943</v>
       </c>
-      <c r="Q8" s="51">
+      <c r="Q8" s="42">
         <v>2587</v>
       </c>
-      <c r="R8" s="51">
+      <c r="R8" s="42">
         <v>1066</v>
       </c>
-      <c r="S8" s="51">
+      <c r="S8" s="42">
         <v>808</v>
       </c>
-      <c r="T8" s="51">
+      <c r="T8" s="42">
         <v>1135</v>
       </c>
-      <c r="U8" s="51">
+      <c r="U8" s="42">
         <v>844</v>
       </c>
-      <c r="V8" s="51">
+      <c r="V8" s="42">
         <v>1657</v>
       </c>
-      <c r="W8" s="51">
+      <c r="W8" s="42">
         <v>1670</v>
       </c>
-      <c r="X8" s="51">
+      <c r="X8" s="42">
         <v>1423</v>
       </c>
-      <c r="Y8" s="51">
+      <c r="Y8" s="42">
         <v>2190</v>
       </c>
-      <c r="Z8" s="51">
+      <c r="Z8" s="42">
         <v>2854</v>
       </c>
-      <c r="AA8" s="51">
+      <c r="AA8" s="42">
         <v>1560</v>
       </c>
-      <c r="AB8" s="51">
+      <c r="AB8" s="42">
         <v>1390</v>
       </c>
-      <c r="AC8" s="51">
+      <c r="AC8" s="42">
         <v>2004</v>
       </c>
-      <c r="AD8" s="51">
+      <c r="AD8" s="42">
         <v>536</v>
       </c>
     </row>
-    <row r="9" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="9" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A9" s="40" t="s">
+        <v>61</v>
       </c>
       <c r="B9" s="28">
         <v>-947</v>
       </c>
       <c r="C9" s="28">
         <v>-447</v>
       </c>
       <c r="D9" s="28">
         <v>-640</v>
       </c>
       <c r="E9" s="28">
         <v>-516</v>
       </c>
       <c r="F9" s="28">
         <v>-585</v>
       </c>
       <c r="G9" s="28">
         <v>-668</v>
       </c>
       <c r="H9" s="28">
         <v>-725</v>
       </c>
       <c r="I9" s="28">
         <v>-802</v>
       </c>
       <c r="J9" s="28">
         <v>-902</v>
       </c>
       <c r="K9" s="28">
         <v>-1042</v>
       </c>
       <c r="L9" s="28">
         <v>-815</v>
       </c>
       <c r="M9" s="28">
         <v>-699</v>
       </c>
-      <c r="N9" s="51">
+      <c r="N9" s="42">
         <v>-72</v>
       </c>
-      <c r="O9" s="51">
+      <c r="O9" s="42">
         <v>47</v>
       </c>
-      <c r="P9" s="51">
+      <c r="P9" s="42">
         <v>25</v>
       </c>
-      <c r="Q9" s="51">
+      <c r="Q9" s="42">
         <v>94</v>
       </c>
-      <c r="R9" s="51">
+      <c r="R9" s="42">
         <v>-4</v>
       </c>
-      <c r="S9" s="51">
+      <c r="S9" s="42">
         <v>-61</v>
       </c>
-      <c r="T9" s="51">
+      <c r="T9" s="42">
         <v>87</v>
       </c>
-      <c r="U9" s="51">
+      <c r="U9" s="42">
         <v>-56</v>
       </c>
-      <c r="V9" s="51">
+      <c r="V9" s="42">
         <v>22</v>
       </c>
-      <c r="W9" s="51">
+      <c r="W9" s="42">
         <v>-28</v>
       </c>
-      <c r="X9" s="51">
+      <c r="X9" s="42">
         <v>-15</v>
       </c>
-      <c r="Y9" s="51">
+      <c r="Y9" s="42">
         <v>-45</v>
       </c>
-      <c r="Z9" s="51">
+      <c r="Z9" s="42">
         <v>-32</v>
       </c>
-      <c r="AA9" s="51">
+      <c r="AA9" s="42">
         <v>-52</v>
       </c>
-      <c r="AB9" s="51">
+      <c r="AB9" s="42">
         <v>44</v>
       </c>
-      <c r="AC9" s="51">
+      <c r="AC9" s="42">
         <v>-15</v>
       </c>
-      <c r="AD9" s="51">
+      <c r="AD9" s="42">
         <v>-52</v>
       </c>
     </row>
-    <row r="10" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="10" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A10" s="40" t="s">
+        <v>62</v>
       </c>
       <c r="B10" s="28">
         <v>-529</v>
       </c>
       <c r="C10" s="28">
         <v>-234</v>
       </c>
       <c r="D10" s="28">
         <v>610</v>
       </c>
       <c r="E10" s="28">
         <v>-309</v>
       </c>
       <c r="F10" s="28">
         <v>-48</v>
       </c>
       <c r="G10" s="28">
         <v>-11</v>
       </c>
       <c r="H10" s="28">
         <v>-452</v>
       </c>
       <c r="I10" s="28">
         <v>-328</v>
       </c>
       <c r="J10" s="28">
         <v>-714</v>
       </c>
       <c r="K10" s="28">
         <v>-438</v>
       </c>
       <c r="L10" s="28">
         <v>-472</v>
       </c>
       <c r="M10" s="28">
         <v>-287</v>
       </c>
-      <c r="N10" s="51">
+      <c r="N10" s="42">
         <v>170</v>
       </c>
-      <c r="O10" s="51">
+      <c r="O10" s="42">
         <v>360</v>
       </c>
-      <c r="P10" s="51">
+      <c r="P10" s="42">
         <v>137</v>
       </c>
-      <c r="Q10" s="51">
+      <c r="Q10" s="42">
         <v>242</v>
       </c>
-      <c r="R10" s="51">
+      <c r="R10" s="42">
         <v>263</v>
       </c>
-      <c r="S10" s="51">
+      <c r="S10" s="42">
         <v>106</v>
       </c>
-      <c r="T10" s="51">
+      <c r="T10" s="42">
         <v>127</v>
       </c>
-      <c r="U10" s="51">
+      <c r="U10" s="42">
         <v>230</v>
       </c>
-      <c r="V10" s="51">
+      <c r="V10" s="42">
         <v>174</v>
       </c>
-      <c r="W10" s="51">
+      <c r="W10" s="42">
         <v>203</v>
       </c>
-      <c r="X10" s="51">
+      <c r="X10" s="42">
         <v>224</v>
       </c>
-      <c r="Y10" s="51">
+      <c r="Y10" s="42">
         <v>276</v>
       </c>
-      <c r="Z10" s="51">
+      <c r="Z10" s="42">
         <v>289</v>
       </c>
-      <c r="AA10" s="51">
+      <c r="AA10" s="42">
         <v>356</v>
       </c>
-      <c r="AB10" s="51">
+      <c r="AB10" s="42">
         <v>451</v>
       </c>
-      <c r="AC10" s="51">
+      <c r="AC10" s="42">
         <v>404</v>
       </c>
-      <c r="AD10" s="51">
+      <c r="AD10" s="42">
         <v>221</v>
       </c>
     </row>
-    <row r="11" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="11" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A11" s="40" t="s">
+        <v>63</v>
       </c>
       <c r="B11" s="28">
         <v>-383</v>
       </c>
       <c r="C11" s="28">
         <v>-182</v>
       </c>
       <c r="D11" s="28">
         <v>-170</v>
       </c>
       <c r="E11" s="28">
         <v>-168</v>
       </c>
       <c r="F11" s="28">
         <v>-116</v>
       </c>
       <c r="G11" s="28">
         <v>-12</v>
       </c>
       <c r="H11" s="28">
         <v>23</v>
       </c>
       <c r="I11" s="28">
         <v>127</v>
       </c>
       <c r="J11" s="28">
         <v>-218</v>
       </c>
       <c r="K11" s="28">
         <v>-297</v>
       </c>
       <c r="L11" s="28">
         <v>-296</v>
       </c>
       <c r="M11" s="28">
         <v>-265</v>
       </c>
-      <c r="N11" s="51">
+      <c r="N11" s="42">
         <v>-128</v>
       </c>
-      <c r="O11" s="51">
+      <c r="O11" s="42">
         <v>-99</v>
       </c>
-      <c r="P11" s="51">
+      <c r="P11" s="42">
         <v>-97</v>
       </c>
-      <c r="Q11" s="51">
+      <c r="Q11" s="42">
         <v>-126</v>
       </c>
-      <c r="R11" s="51">
+      <c r="R11" s="42">
         <v>-93</v>
       </c>
-      <c r="S11" s="51">
+      <c r="S11" s="42">
         <v>-130</v>
       </c>
-      <c r="T11" s="51">
+      <c r="T11" s="42">
         <v>-92</v>
       </c>
-      <c r="U11" s="51">
+      <c r="U11" s="42">
         <v>-66</v>
       </c>
-      <c r="V11" s="51">
+      <c r="V11" s="42">
         <v>-18</v>
       </c>
-      <c r="W11" s="51">
+      <c r="W11" s="42">
         <v>-64</v>
       </c>
-      <c r="X11" s="51">
+      <c r="X11" s="42">
         <v>-34</v>
       </c>
-      <c r="Y11" s="51">
+      <c r="Y11" s="42">
         <v>-65</v>
       </c>
-      <c r="Z11" s="51">
+      <c r="Z11" s="42">
         <v>-84</v>
       </c>
-      <c r="AA11" s="51">
+      <c r="AA11" s="42">
         <v>-103</v>
       </c>
-      <c r="AB11" s="51">
+      <c r="AB11" s="42">
         <v>-77</v>
       </c>
-      <c r="AC11" s="51">
+      <c r="AC11" s="42">
         <v>-61</v>
       </c>
-      <c r="AD11" s="51">
+      <c r="AD11" s="42">
         <v>-100</v>
       </c>
     </row>
-    <row r="12" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="12" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A12" s="41" t="s">
+        <v>64</v>
       </c>
       <c r="B12" s="28">
         <v>-59</v>
       </c>
       <c r="C12" s="28">
         <v>433</v>
       </c>
       <c r="D12" s="29">
         <v>522</v>
       </c>
       <c r="E12" s="28">
         <v>802</v>
       </c>
       <c r="F12" s="28">
         <v>1042</v>
       </c>
       <c r="G12" s="28">
         <v>164</v>
       </c>
       <c r="H12" s="28">
         <v>-319</v>
       </c>
       <c r="I12" s="28">
         <v>-833</v>
       </c>
       <c r="J12" s="28">
         <v>1308</v>
       </c>
       <c r="K12" s="28">
         <v>1695</v>
       </c>
       <c r="L12" s="28">
         <v>1396</v>
       </c>
       <c r="M12" s="28">
         <v>856</v>
       </c>
-      <c r="N12" s="51">
+      <c r="N12" s="42">
         <v>-531</v>
       </c>
-      <c r="O12" s="51">
+      <c r="O12" s="42">
         <v>-438</v>
       </c>
-      <c r="P12" s="51">
+      <c r="P12" s="42">
         <v>-329</v>
       </c>
-      <c r="Q12" s="51">
+      <c r="Q12" s="42">
         <v>-281</v>
       </c>
-      <c r="R12" s="51">
+      <c r="R12" s="42">
         <v>-425</v>
       </c>
-      <c r="S12" s="51">
+      <c r="S12" s="42">
         <v>-430</v>
       </c>
-      <c r="T12" s="51">
+      <c r="T12" s="42">
         <v>-366</v>
       </c>
-      <c r="U12" s="51">
+      <c r="U12" s="42">
         <v>-479</v>
       </c>
-      <c r="V12" s="51">
+      <c r="V12" s="42">
         <v>-268</v>
       </c>
-      <c r="W12" s="51">
+      <c r="W12" s="42">
         <v>-334</v>
       </c>
-      <c r="X12" s="51">
+      <c r="X12" s="42">
         <v>-437</v>
       </c>
-      <c r="Y12" s="51">
+      <c r="Y12" s="42">
         <v>-331</v>
       </c>
-      <c r="Z12" s="51">
+      <c r="Z12" s="42">
         <v>-557</v>
       </c>
-      <c r="AA12" s="51">
+      <c r="AA12" s="42">
         <v>-484</v>
       </c>
-      <c r="AB12" s="51">
+      <c r="AB12" s="42">
         <v>-703</v>
       </c>
-      <c r="AC12" s="51">
+      <c r="AC12" s="42">
         <v>-437</v>
       </c>
-      <c r="AD12" s="51">
+      <c r="AD12" s="42">
         <v>-436</v>
       </c>
     </row>
-    <row r="13" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="13" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A13" s="41" t="s">
+        <v>65</v>
       </c>
       <c r="B13" s="28">
         <v>-281</v>
       </c>
       <c r="C13" s="28">
         <v>26</v>
       </c>
       <c r="D13" s="29">
         <v>-171</v>
       </c>
       <c r="E13" s="28">
         <v>-137</v>
       </c>
       <c r="F13" s="28">
         <v>-191</v>
       </c>
       <c r="G13" s="28">
         <v>-629</v>
       </c>
       <c r="H13" s="28">
         <v>-892</v>
       </c>
       <c r="I13" s="28">
         <v>-624</v>
       </c>
       <c r="J13" s="28">
         <v>-558</v>
       </c>
       <c r="K13" s="28">
         <v>-506</v>
       </c>
       <c r="L13" s="28">
         <v>-410</v>
       </c>
       <c r="M13" s="28">
         <v>-314</v>
       </c>
-      <c r="N13" s="51">
+      <c r="N13" s="42">
         <v>-154</v>
       </c>
-      <c r="O13" s="51">
+      <c r="O13" s="42">
         <v>-154</v>
       </c>
-      <c r="P13" s="51">
+      <c r="P13" s="42">
         <v>-60</v>
       </c>
-      <c r="Q13" s="51">
+      <c r="Q13" s="42">
         <v>-64</v>
       </c>
-      <c r="R13" s="51">
+      <c r="R13" s="42">
         <v>-355</v>
       </c>
-      <c r="S13" s="51">
+      <c r="S13" s="42">
         <v>-141</v>
       </c>
-      <c r="T13" s="51">
+      <c r="T13" s="42">
         <v>-55</v>
       </c>
-      <c r="U13" s="51">
+      <c r="U13" s="42">
         <v>-232</v>
       </c>
-      <c r="V13" s="51">
+      <c r="V13" s="42">
         <v>-146</v>
       </c>
-      <c r="W13" s="51">
+      <c r="W13" s="42">
         <v>-167</v>
       </c>
-      <c r="X13" s="51">
+      <c r="X13" s="42">
         <v>-127</v>
       </c>
-      <c r="Y13" s="51">
+      <c r="Y13" s="42">
         <v>-28</v>
       </c>
-      <c r="Z13" s="51">
+      <c r="Z13" s="42">
         <v>103</v>
       </c>
-      <c r="AA13" s="51">
+      <c r="AA13" s="42">
         <v>-143</v>
       </c>
-      <c r="AB13" s="51">
+      <c r="AB13" s="42">
         <v>-117</v>
       </c>
-      <c r="AC13" s="51">
+      <c r="AC13" s="42">
         <v>-185</v>
       </c>
-      <c r="AD13" s="51">
+      <c r="AD13" s="42">
         <v>-260</v>
       </c>
     </row>
-    <row r="14" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="14" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A14" s="40" t="s">
+        <v>66</v>
       </c>
       <c r="B14" s="28">
         <v>-308</v>
       </c>
       <c r="C14" s="28">
         <v>-145</v>
       </c>
       <c r="D14" s="29">
         <v>-133</v>
       </c>
       <c r="E14" s="28">
         <v>-184</v>
       </c>
       <c r="F14" s="28">
         <v>-239</v>
       </c>
       <c r="G14" s="28">
         <v>-199</v>
       </c>
       <c r="H14" s="28">
         <v>-204</v>
       </c>
       <c r="I14" s="28">
         <v>-414</v>
       </c>
       <c r="J14" s="28">
         <v>-436</v>
       </c>
       <c r="K14" s="28">
         <v>-162</v>
       </c>
       <c r="L14" s="28">
         <v>-249</v>
       </c>
       <c r="M14" s="28">
         <v>-73</v>
       </c>
-      <c r="N14" s="51">
+      <c r="N14" s="42">
         <v>-199</v>
       </c>
-      <c r="O14" s="51">
+      <c r="O14" s="42">
         <v>-149</v>
       </c>
-      <c r="P14" s="51">
+      <c r="P14" s="42">
         <v>-118</v>
       </c>
-      <c r="Q14" s="51">
+      <c r="Q14" s="42">
         <v>-122</v>
       </c>
-      <c r="R14" s="51">
+      <c r="R14" s="42">
         <v>-140</v>
       </c>
-      <c r="S14" s="51">
+      <c r="S14" s="42">
         <v>-98</v>
       </c>
-      <c r="T14" s="51">
+      <c r="T14" s="42">
         <v>-122</v>
       </c>
-      <c r="U14" s="51">
+      <c r="U14" s="42">
         <v>-96</v>
       </c>
-      <c r="V14" s="51">
+      <c r="V14" s="42">
         <v>-135</v>
       </c>
-      <c r="W14" s="51">
+      <c r="W14" s="42">
         <v>-86</v>
       </c>
-      <c r="X14" s="51">
+      <c r="X14" s="42">
         <v>-90</v>
       </c>
-      <c r="Y14" s="51">
+      <c r="Y14" s="42">
         <v>-81</v>
       </c>
-      <c r="Z14" s="51">
+      <c r="Z14" s="42">
         <v>-152</v>
       </c>
-      <c r="AA14" s="51">
+      <c r="AA14" s="42">
         <v>-131</v>
       </c>
-      <c r="AB14" s="51">
+      <c r="AB14" s="42">
         <v>-157</v>
       </c>
-      <c r="AC14" s="51">
+      <c r="AC14" s="42">
         <v>-159</v>
       </c>
-      <c r="AD14" s="51">
+      <c r="AD14" s="42">
         <v>-55</v>
       </c>
     </row>
-    <row r="15" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="15" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A15" s="41" t="s">
+        <v>67</v>
       </c>
       <c r="B15" s="28">
         <v>-1562</v>
       </c>
       <c r="C15" s="28">
         <v>-1452</v>
       </c>
       <c r="D15" s="29">
         <v>-981</v>
       </c>
       <c r="E15" s="28">
         <v>-1087</v>
       </c>
       <c r="F15" s="28">
         <v>-1189</v>
       </c>
       <c r="G15" s="28">
         <v>-1152</v>
       </c>
       <c r="H15" s="28">
         <v>-1589</v>
       </c>
       <c r="I15" s="28">
         <v>-1798</v>
       </c>
       <c r="J15" s="28">
         <v>-1650</v>
       </c>
       <c r="K15" s="28">
         <v>-1526</v>
       </c>
       <c r="L15" s="28">
         <v>-1727</v>
       </c>
       <c r="M15" s="28">
         <v>-1268</v>
       </c>
-      <c r="N15" s="51">
+      <c r="N15" s="42">
         <v>884</v>
       </c>
-      <c r="O15" s="51">
+      <c r="O15" s="42">
         <v>1771</v>
       </c>
-      <c r="P15" s="51">
+      <c r="P15" s="42">
         <v>978</v>
       </c>
-      <c r="Q15" s="51">
+      <c r="Q15" s="42">
         <v>1463</v>
       </c>
-      <c r="R15" s="51">
+      <c r="R15" s="42">
         <v>923</v>
       </c>
-      <c r="S15" s="51">
+      <c r="S15" s="42">
         <v>763</v>
       </c>
-      <c r="T15" s="51">
+      <c r="T15" s="42">
         <v>907</v>
       </c>
-      <c r="U15" s="51">
+      <c r="U15" s="42">
         <v>1117</v>
       </c>
-      <c r="V15" s="51">
+      <c r="V15" s="42">
         <v>967</v>
       </c>
-      <c r="W15" s="51">
+      <c r="W15" s="42">
         <v>1252</v>
       </c>
-      <c r="X15" s="51">
+      <c r="X15" s="42">
         <v>1166</v>
       </c>
-      <c r="Y15" s="51">
+      <c r="Y15" s="42">
         <v>1109</v>
       </c>
-      <c r="Z15" s="51">
+      <c r="Z15" s="42">
         <v>1758</v>
       </c>
-      <c r="AA15" s="51">
+      <c r="AA15" s="42">
         <v>1219</v>
       </c>
-      <c r="AB15" s="51">
+      <c r="AB15" s="42">
         <v>899</v>
       </c>
-      <c r="AC15" s="51">
+      <c r="AC15" s="42">
         <v>1422</v>
       </c>
-      <c r="AD15" s="51">
+      <c r="AD15" s="42">
         <v>492</v>
       </c>
     </row>
-    <row r="16" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="16" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A16" s="41" t="s">
+        <v>68</v>
       </c>
       <c r="B16" s="28">
         <v>-1258</v>
       </c>
       <c r="C16" s="28">
         <v>-895</v>
       </c>
       <c r="D16" s="29">
         <v>-743</v>
       </c>
       <c r="E16" s="28">
         <v>-840</v>
       </c>
       <c r="F16" s="28">
         <v>-657</v>
       </c>
       <c r="G16" s="28">
         <v>-596</v>
       </c>
       <c r="H16" s="28">
         <v>-857</v>
       </c>
       <c r="I16" s="28">
         <v>-770</v>
       </c>
       <c r="J16" s="28">
         <v>-977</v>
       </c>
       <c r="K16" s="28">
         <v>-1009</v>
       </c>
       <c r="L16" s="28">
         <v>-1202</v>
       </c>
       <c r="M16" s="28">
         <v>-1046</v>
       </c>
-      <c r="N16" s="51">
+      <c r="N16" s="42">
         <v>-176</v>
       </c>
-      <c r="O16" s="51">
+      <c r="O16" s="42">
         <v>-163</v>
       </c>
-      <c r="P16" s="51">
+      <c r="P16" s="42">
         <v>-171</v>
       </c>
-      <c r="Q16" s="51">
+      <c r="Q16" s="42">
         <v>-171</v>
       </c>
-      <c r="R16" s="51">
+      <c r="R16" s="42">
         <v>-196</v>
       </c>
-      <c r="S16" s="51">
+      <c r="S16" s="42">
         <v>-155</v>
       </c>
-      <c r="T16" s="51">
+      <c r="T16" s="42">
         <v>-170</v>
       </c>
-      <c r="U16" s="51">
+      <c r="U16" s="42">
         <v>-155</v>
       </c>
-      <c r="V16" s="51">
+      <c r="V16" s="42">
         <v>-109</v>
       </c>
-      <c r="W16" s="51">
+      <c r="W16" s="42">
         <v>-177</v>
       </c>
-      <c r="X16" s="51">
+      <c r="X16" s="42">
         <v>-137</v>
       </c>
-      <c r="Y16" s="51">
+      <c r="Y16" s="42">
         <v>-124</v>
       </c>
-      <c r="Z16" s="51">
+      <c r="Z16" s="42">
         <v>-211</v>
       </c>
-      <c r="AA16" s="51">
+      <c r="AA16" s="42">
         <v>-193</v>
       </c>
-      <c r="AB16" s="51">
+      <c r="AB16" s="42">
         <v>-226</v>
       </c>
-      <c r="AC16" s="51">
+      <c r="AC16" s="42">
         <v>-176</v>
       </c>
-      <c r="AD16" s="51">
+      <c r="AD16" s="42">
         <v>-98</v>
       </c>
     </row>
-    <row r="17" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>70</v>
+    <row r="17" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A17" s="40" t="s">
+        <v>69</v>
       </c>
       <c r="B17" s="28">
         <v>-606</v>
       </c>
       <c r="C17" s="28">
         <v>-419</v>
       </c>
       <c r="D17" s="29">
         <v>-457</v>
       </c>
       <c r="E17" s="28">
         <v>-427</v>
       </c>
       <c r="F17" s="28">
         <v>-432</v>
       </c>
       <c r="G17" s="28">
         <v>-633</v>
       </c>
       <c r="H17" s="28">
         <v>-697</v>
       </c>
       <c r="I17" s="28">
         <v>-555</v>
       </c>
       <c r="J17" s="28">
         <v>-640</v>
       </c>
       <c r="K17" s="28">
         <v>-496</v>
       </c>
       <c r="L17" s="28">
         <v>-466</v>
       </c>
       <c r="M17" s="28">
         <v>-353</v>
       </c>
-      <c r="N17" s="51">
+      <c r="N17" s="42">
         <v>712</v>
       </c>
-      <c r="O17" s="51">
+      <c r="O17" s="42">
         <v>1164</v>
       </c>
-      <c r="P17" s="51">
+      <c r="P17" s="42">
         <v>641</v>
       </c>
-      <c r="Q17" s="51">
+      <c r="Q17" s="42">
         <v>1010</v>
       </c>
-      <c r="R17" s="51">
+      <c r="R17" s="42">
         <v>903</v>
       </c>
-      <c r="S17" s="51">
+      <c r="S17" s="42">
         <v>873</v>
       </c>
-      <c r="T17" s="51">
+      <c r="T17" s="42">
         <v>715</v>
       </c>
-      <c r="U17" s="51">
+      <c r="U17" s="42">
         <v>702</v>
       </c>
-      <c r="V17" s="51">
+      <c r="V17" s="42">
         <v>1021</v>
       </c>
-      <c r="W17" s="51">
+      <c r="W17" s="42">
         <v>838</v>
       </c>
-      <c r="X17" s="51">
+      <c r="X17" s="42">
         <v>819</v>
       </c>
-      <c r="Y17" s="51">
+      <c r="Y17" s="42">
         <v>1162</v>
       </c>
-      <c r="Z17" s="51">
+      <c r="Z17" s="42">
         <v>1263</v>
       </c>
-      <c r="AA17" s="51">
+      <c r="AA17" s="42">
         <v>858</v>
       </c>
-      <c r="AB17" s="51">
+      <c r="AB17" s="42">
         <v>1198</v>
       </c>
-      <c r="AC17" s="51">
+      <c r="AC17" s="42">
         <v>884</v>
       </c>
-      <c r="AD17" s="51">
+      <c r="AD17" s="42">
         <v>465</v>
       </c>
     </row>
-    <row r="18" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>71</v>
+    <row r="18" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A18" s="40" t="s">
+        <v>70</v>
       </c>
       <c r="B18" s="28">
         <v>-558</v>
       </c>
       <c r="C18" s="28">
         <v>-347</v>
       </c>
       <c r="D18" s="29">
         <v>-454</v>
       </c>
       <c r="E18" s="28">
         <v>-250</v>
       </c>
       <c r="F18" s="28">
         <v>-404</v>
       </c>
       <c r="G18" s="28">
         <v>-503</v>
       </c>
       <c r="H18" s="28">
         <v>-535</v>
       </c>
       <c r="I18" s="28">
         <v>-455</v>
       </c>
       <c r="J18" s="28">
         <v>-592</v>
       </c>
       <c r="K18" s="28">
         <v>-511</v>
       </c>
       <c r="L18" s="28">
         <v>-364</v>
       </c>
       <c r="M18" s="28">
         <v>-155</v>
       </c>
-      <c r="N18" s="51">
+      <c r="N18" s="42">
         <v>-232</v>
       </c>
-      <c r="O18" s="51">
+      <c r="O18" s="42">
         <v>-141</v>
       </c>
-      <c r="P18" s="51">
+      <c r="P18" s="42">
         <v>-218</v>
       </c>
-      <c r="Q18" s="51">
+      <c r="Q18" s="42">
         <v>-221</v>
       </c>
-      <c r="R18" s="51">
+      <c r="R18" s="42">
         <v>-182</v>
       </c>
-      <c r="S18" s="51">
+      <c r="S18" s="42">
         <v>-132</v>
       </c>
-      <c r="T18" s="51">
+      <c r="T18" s="42">
         <v>-195</v>
       </c>
-      <c r="U18" s="51">
+      <c r="U18" s="42">
         <v>-257</v>
       </c>
-      <c r="V18" s="51">
+      <c r="V18" s="42">
         <v>-240</v>
       </c>
-      <c r="W18" s="51">
+      <c r="W18" s="42">
         <v>-181</v>
       </c>
-      <c r="X18" s="51">
+      <c r="X18" s="42">
         <v>-191</v>
       </c>
-      <c r="Y18" s="51">
+      <c r="Y18" s="42">
         <v>-82</v>
       </c>
-      <c r="Z18" s="51">
+      <c r="Z18" s="42">
         <v>-54</v>
       </c>
-      <c r="AA18" s="51">
+      <c r="AA18" s="42">
         <v>-134</v>
       </c>
-      <c r="AB18" s="51">
+      <c r="AB18" s="42">
         <v>-167</v>
       </c>
-      <c r="AC18" s="51">
+      <c r="AC18" s="42">
         <v>-168</v>
       </c>
-      <c r="AD18" s="51">
+      <c r="AD18" s="42">
         <v>-152</v>
       </c>
     </row>
-    <row r="19" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>72</v>
+    <row r="19" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A19" s="40" t="s">
+        <v>71</v>
       </c>
       <c r="B19" s="28">
         <v>-802</v>
       </c>
       <c r="C19" s="28">
         <v>-781</v>
       </c>
       <c r="D19" s="29">
         <v>-633</v>
       </c>
       <c r="E19" s="28">
         <v>-691</v>
       </c>
       <c r="F19" s="28">
         <v>-583</v>
       </c>
       <c r="G19" s="28">
         <v>-713</v>
       </c>
       <c r="H19" s="28">
         <v>-843</v>
       </c>
       <c r="I19" s="28">
         <v>-1049</v>
       </c>
       <c r="J19" s="28">
         <v>-1168</v>
       </c>
       <c r="K19" s="28">
         <v>-1018</v>
       </c>
       <c r="L19" s="28">
         <v>-760</v>
       </c>
       <c r="M19" s="28">
         <v>-829</v>
       </c>
-      <c r="N19" s="51">
+      <c r="N19" s="42">
         <v>346</v>
       </c>
-      <c r="O19" s="51">
+      <c r="O19" s="42">
         <v>446</v>
       </c>
-      <c r="P19" s="51">
+      <c r="P19" s="42">
         <v>155</v>
       </c>
-      <c r="Q19" s="51">
+      <c r="Q19" s="42">
         <v>763</v>
       </c>
-      <c r="R19" s="51">
+      <c r="R19" s="42">
         <v>372</v>
       </c>
-      <c r="S19" s="51">
+      <c r="S19" s="42">
         <v>213</v>
       </c>
-      <c r="T19" s="51">
+      <c r="T19" s="42">
         <v>299</v>
       </c>
-      <c r="U19" s="51">
+      <c r="U19" s="42">
         <v>136</v>
       </c>
-      <c r="V19" s="51">
+      <c r="V19" s="42">
         <v>389</v>
       </c>
-      <c r="W19" s="51">
+      <c r="W19" s="42">
         <v>414</v>
       </c>
-      <c r="X19" s="51">
+      <c r="X19" s="42">
         <v>245</v>
       </c>
-      <c r="Y19" s="51">
+      <c r="Y19" s="42">
         <v>399</v>
       </c>
-      <c r="Z19" s="51">
+      <c r="Z19" s="42">
         <v>531</v>
       </c>
-      <c r="AA19" s="51">
+      <c r="AA19" s="42">
         <v>367</v>
       </c>
-      <c r="AB19" s="51">
+      <c r="AB19" s="42">
         <v>245</v>
       </c>
-      <c r="AC19" s="51">
+      <c r="AC19" s="42">
         <v>495</v>
       </c>
-      <c r="AD19" s="51">
+      <c r="AD19" s="42">
         <v>511</v>
       </c>
     </row>
-    <row r="20" spans="1:30" s="25" customFormat="1" ht="21" customHeight="1">
-      <c r="A20" s="38" t="s">
+    <row r="20" spans="1:31" s="25" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="38"/>
-[...30 lines deleted...]
-      <c r="A21" s="48" t="s">
+      <c r="B20" s="48"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="48"/>
+      <c r="E20" s="48"/>
+      <c r="F20" s="48"/>
+      <c r="G20" s="48"/>
+      <c r="H20" s="48"/>
+      <c r="I20" s="48"/>
+      <c r="J20" s="48"/>
+      <c r="K20" s="48"/>
+      <c r="L20" s="48"/>
+      <c r="M20" s="48"/>
+      <c r="N20" s="48"/>
+      <c r="O20" s="48"/>
+      <c r="P20" s="48"/>
+      <c r="Q20" s="48"/>
+      <c r="R20" s="48"/>
+      <c r="S20" s="48"/>
+      <c r="T20" s="48"/>
+      <c r="U20" s="48"/>
+      <c r="V20" s="48"/>
+      <c r="W20" s="48"/>
+      <c r="X20" s="48"/>
+      <c r="Y20" s="48"/>
+      <c r="Z20" s="48"/>
+      <c r="AA20" s="48"/>
+      <c r="AB20" s="48"/>
+      <c r="AC20" s="48"/>
+      <c r="AD20" s="48"/>
+      <c r="AE20" s="48"/>
+    </row>
+    <row r="21" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A21" s="39" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>10984</v>
       </c>
       <c r="C21" s="28">
         <v>9678</v>
       </c>
       <c r="D21" s="29">
         <v>7155</v>
       </c>
       <c r="E21" s="28">
         <v>7901</v>
       </c>
       <c r="F21" s="28">
         <v>7503</v>
       </c>
       <c r="G21" s="28">
         <v>9728</v>
       </c>
       <c r="H21" s="28">
         <v>12690</v>
       </c>
       <c r="I21" s="28">
         <v>13396</v>
       </c>
       <c r="J21" s="28">
         <v>12358</v>
       </c>
       <c r="K21" s="28">
         <v>10998</v>
       </c>
       <c r="L21" s="28">
         <v>12997</v>
       </c>
       <c r="M21" s="28">
         <v>12947</v>
       </c>
-      <c r="N21" s="51">
+      <c r="N21" s="42">
         <v>-197</v>
       </c>
-      <c r="O21" s="51">
+      <c r="O21" s="42">
         <v>589</v>
       </c>
-      <c r="P21" s="51">
+      <c r="P21" s="42">
         <v>169</v>
       </c>
       <c r="Q21" s="30">
         <v>537</v>
       </c>
       <c r="R21" s="32">
         <v>196</v>
       </c>
-      <c r="S21" s="52">
+      <c r="S21" s="43">
         <v>90</v>
       </c>
-      <c r="T21" s="52">
+      <c r="T21" s="43">
         <v>108</v>
       </c>
-      <c r="U21" s="52">
+      <c r="U21" s="43">
         <v>345</v>
       </c>
-      <c r="V21" s="53">
+      <c r="V21" s="44">
         <v>285</v>
       </c>
       <c r="W21" s="32">
         <v>277</v>
       </c>
       <c r="X21" s="32">
         <v>355</v>
       </c>
       <c r="Y21" s="12">
         <v>336</v>
       </c>
       <c r="Z21" s="32">
         <v>330</v>
       </c>
       <c r="AA21" s="32">
         <v>299</v>
       </c>
       <c r="AB21" s="32">
         <v>538</v>
       </c>
       <c r="AC21" s="32">
         <v>508</v>
       </c>
       <c r="AD21" s="32">
         <v>-43</v>
       </c>
     </row>
-    <row r="22" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="22" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A22" s="40" t="s">
+        <v>61</v>
       </c>
       <c r="B22" s="28">
         <v>-335</v>
       </c>
       <c r="C22" s="28">
         <v>-29</v>
       </c>
       <c r="D22" s="29">
         <v>-274</v>
       </c>
       <c r="E22" s="28">
         <v>-24</v>
       </c>
       <c r="F22" s="28">
         <v>-146</v>
       </c>
       <c r="G22" s="28">
         <v>-97</v>
       </c>
       <c r="H22" s="28">
         <v>-39</v>
       </c>
       <c r="I22" s="28">
         <v>-234</v>
       </c>
       <c r="J22" s="28">
         <v>-133</v>
       </c>
       <c r="K22" s="28">
         <v>-66</v>
       </c>
       <c r="L22" s="28">
         <v>27</v>
       </c>
       <c r="M22" s="28">
         <v>178</v>
       </c>
-      <c r="N22" s="51">
+      <c r="N22" s="42">
         <v>-60</v>
       </c>
-      <c r="O22" s="51">
+      <c r="O22" s="42">
         <v>63</v>
       </c>
-      <c r="P22" s="51">
+      <c r="P22" s="42">
         <v>57</v>
       </c>
-      <c r="Q22" s="51">
+      <c r="Q22" s="42">
         <v>95</v>
       </c>
-      <c r="R22" s="51">
+      <c r="R22" s="42">
         <v>-10</v>
       </c>
-      <c r="S22" s="51">
+      <c r="S22" s="42">
         <v>5</v>
       </c>
-      <c r="T22" s="51">
+      <c r="T22" s="42">
         <v>57</v>
       </c>
-      <c r="U22" s="51">
+      <c r="U22" s="42">
         <v>-34</v>
       </c>
-      <c r="V22" s="51">
+      <c r="V22" s="42">
         <v>29</v>
       </c>
-      <c r="W22" s="51">
+      <c r="W22" s="42">
         <v>-7</v>
       </c>
-      <c r="X22" s="51">
+      <c r="X22" s="42">
         <v>12</v>
       </c>
-      <c r="Y22" s="51">
+      <c r="Y22" s="42">
         <v>-21</v>
       </c>
-      <c r="Z22" s="51">
+      <c r="Z22" s="42">
         <v>-27</v>
       </c>
-      <c r="AA22" s="51">
+      <c r="AA22" s="42">
         <v>-35</v>
       </c>
-      <c r="AB22" s="51">
+      <c r="AB22" s="42">
         <v>78</v>
       </c>
-      <c r="AC22" s="51">
+      <c r="AC22" s="42">
         <v>8</v>
       </c>
-      <c r="AD22" s="51">
+      <c r="AD22" s="42">
         <v>-34</v>
       </c>
     </row>
-    <row r="23" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="23" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A23" s="40" t="s">
+        <v>62</v>
       </c>
       <c r="B23" s="28">
         <v>76</v>
       </c>
       <c r="C23" s="28">
         <v>258</v>
       </c>
       <c r="D23" s="29">
         <v>361</v>
       </c>
       <c r="E23" s="28">
         <v>197</v>
       </c>
       <c r="F23" s="28">
         <v>321</v>
       </c>
       <c r="G23" s="28">
         <v>450</v>
       </c>
       <c r="H23" s="28">
         <v>195</v>
       </c>
       <c r="I23" s="28">
         <v>286</v>
       </c>
       <c r="J23" s="28">
         <v>124</v>
       </c>
       <c r="K23" s="28">
         <v>142</v>
       </c>
       <c r="L23" s="28">
         <v>173</v>
       </c>
       <c r="M23" s="28">
         <v>285</v>
       </c>
-      <c r="N23" s="51">
+      <c r="N23" s="42">
         <v>170</v>
       </c>
-      <c r="O23" s="51">
+      <c r="O23" s="42">
         <v>360</v>
       </c>
-      <c r="P23" s="51">
+      <c r="P23" s="42">
         <v>137</v>
       </c>
-      <c r="Q23" s="51">
+      <c r="Q23" s="42">
         <v>242</v>
       </c>
-      <c r="R23" s="51">
+      <c r="R23" s="42">
         <v>263</v>
       </c>
-      <c r="S23" s="51">
+      <c r="S23" s="42">
         <v>106</v>
       </c>
-      <c r="T23" s="51">
+      <c r="T23" s="42">
         <v>127</v>
       </c>
-      <c r="U23" s="51">
+      <c r="U23" s="42">
         <v>230</v>
       </c>
-      <c r="V23" s="51">
+      <c r="V23" s="42">
         <v>174</v>
       </c>
-      <c r="W23" s="51">
+      <c r="W23" s="42">
         <v>203</v>
       </c>
-      <c r="X23" s="51">
+      <c r="X23" s="42">
         <v>224</v>
       </c>
-      <c r="Y23" s="51">
+      <c r="Y23" s="42">
         <v>276</v>
       </c>
-      <c r="Z23" s="51">
+      <c r="Z23" s="42">
         <v>289</v>
       </c>
-      <c r="AA23" s="51">
+      <c r="AA23" s="42">
         <v>356</v>
       </c>
-      <c r="AB23" s="51">
+      <c r="AB23" s="42">
         <v>451</v>
       </c>
-      <c r="AC23" s="51">
+      <c r="AC23" s="42">
         <v>404</v>
       </c>
-      <c r="AD23" s="51">
+      <c r="AD23" s="42">
         <v>221</v>
       </c>
     </row>
-    <row r="24" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="24" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A24" s="40" t="s">
+        <v>72</v>
       </c>
       <c r="B24" s="28">
         <v>29</v>
       </c>
       <c r="C24" s="28">
         <v>152</v>
       </c>
       <c r="D24" s="29">
         <v>204</v>
       </c>
       <c r="E24" s="28">
         <v>323</v>
       </c>
       <c r="F24" s="28">
         <v>202</v>
       </c>
       <c r="G24" s="28">
         <v>494</v>
       </c>
       <c r="H24" s="28">
         <v>632</v>
       </c>
       <c r="I24" s="28">
         <v>905</v>
       </c>
       <c r="J24" s="28">
         <v>404</v>
       </c>
       <c r="K24" s="28">
         <v>621</v>
       </c>
       <c r="L24" s="28">
         <v>379</v>
       </c>
       <c r="M24" s="28">
         <v>394</v>
       </c>
-      <c r="N24" s="51">
+      <c r="N24" s="42">
         <v>-100</v>
       </c>
-      <c r="O24" s="51">
+      <c r="O24" s="42">
         <v>-56</v>
       </c>
-      <c r="P24" s="51">
+      <c r="P24" s="42">
         <v>-41</v>
       </c>
-      <c r="Q24" s="51">
+      <c r="Q24" s="42">
         <v>-68</v>
       </c>
-      <c r="R24" s="51">
+      <c r="R24" s="42">
         <v>-35</v>
       </c>
-      <c r="S24" s="51">
+      <c r="S24" s="42">
         <v>-78</v>
       </c>
-      <c r="T24" s="51">
+      <c r="T24" s="42">
         <v>-47</v>
       </c>
-      <c r="U24" s="51">
+      <c r="U24" s="42">
         <v>-115</v>
       </c>
-      <c r="V24" s="51">
+      <c r="V24" s="42">
         <v>-71</v>
       </c>
-      <c r="W24" s="51">
+      <c r="W24" s="42">
         <v>-37</v>
       </c>
-      <c r="X24" s="51">
+      <c r="X24" s="42">
         <v>-43</v>
       </c>
-      <c r="Y24" s="51">
+      <c r="Y24" s="42">
         <v>-59</v>
       </c>
-      <c r="Z24" s="51">
+      <c r="Z24" s="42">
         <v>-51</v>
       </c>
-      <c r="AA24" s="51">
+      <c r="AA24" s="42">
         <v>-91</v>
       </c>
-      <c r="AB24" s="51">
+      <c r="AB24" s="42">
         <v>-77</v>
       </c>
-      <c r="AC24" s="51">
+      <c r="AC24" s="42">
         <v>-65</v>
       </c>
-      <c r="AD24" s="51">
+      <c r="AD24" s="42">
         <v>-47</v>
       </c>
     </row>
-    <row r="25" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>74</v>
+    <row r="25" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A25" s="40" t="s">
+        <v>73</v>
       </c>
       <c r="B25" s="28">
         <v>-97</v>
       </c>
       <c r="C25" s="28">
         <v>104</v>
       </c>
       <c r="D25" s="29">
         <v>-87</v>
       </c>
       <c r="E25" s="28">
         <v>-136</v>
       </c>
       <c r="F25" s="28">
         <v>106</v>
       </c>
       <c r="G25" s="28">
         <v>3</v>
       </c>
       <c r="H25" s="28">
         <v>-24</v>
       </c>
       <c r="I25" s="28">
         <v>-231</v>
       </c>
       <c r="J25" s="28">
         <v>-79</v>
       </c>
       <c r="K25" s="28">
         <v>-139</v>
       </c>
       <c r="L25" s="28">
         <v>26</v>
       </c>
       <c r="M25" s="28">
         <v>-188</v>
       </c>
-      <c r="N25" s="51">
+      <c r="N25" s="42">
         <v>-73</v>
       </c>
-      <c r="O25" s="51">
+      <c r="O25" s="42">
         <v>217</v>
       </c>
-      <c r="P25" s="51">
+      <c r="P25" s="42">
         <v>112</v>
       </c>
-      <c r="Q25" s="51">
+      <c r="Q25" s="42">
         <v>242</v>
       </c>
-      <c r="R25" s="51">
+      <c r="R25" s="42">
         <v>-67</v>
       </c>
-      <c r="S25" s="51">
+      <c r="S25" s="42">
         <v>64</v>
       </c>
-      <c r="T25" s="51">
+      <c r="T25" s="42">
         <v>41</v>
       </c>
-      <c r="U25" s="51">
+      <c r="U25" s="42">
         <v>176</v>
       </c>
-      <c r="V25" s="51">
+      <c r="V25" s="42">
         <v>174</v>
       </c>
-      <c r="W25" s="51">
+      <c r="W25" s="42">
         <v>82</v>
       </c>
-      <c r="X25" s="51">
+      <c r="X25" s="42">
         <v>181</v>
       </c>
-      <c r="Y25" s="51">
+      <c r="Y25" s="42">
         <v>147</v>
       </c>
-      <c r="Z25" s="51">
+      <c r="Z25" s="42">
         <v>213</v>
       </c>
-      <c r="AA25" s="51">
+      <c r="AA25" s="42">
         <v>72</v>
       </c>
-      <c r="AB25" s="51">
+      <c r="AB25" s="42">
         <v>8</v>
       </c>
-      <c r="AC25" s="51">
+      <c r="AC25" s="42">
         <v>75</v>
       </c>
-      <c r="AD25" s="51">
+      <c r="AD25" s="42">
         <v>-12</v>
       </c>
     </row>
-    <row r="26" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>75</v>
+    <row r="26" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A26" s="40" t="s">
+        <v>74</v>
       </c>
       <c r="B26" s="28">
         <v>-580</v>
       </c>
       <c r="C26" s="28">
         <v>-274</v>
       </c>
       <c r="D26" s="29">
         <v>-378</v>
       </c>
       <c r="E26" s="28">
         <v>-350</v>
       </c>
       <c r="F26" s="28">
         <v>-109</v>
       </c>
       <c r="G26" s="28">
         <v>-434</v>
       </c>
       <c r="H26" s="28">
         <v>-752</v>
       </c>
       <c r="I26" s="28">
         <v>-323</v>
       </c>
       <c r="J26" s="28">
         <v>-560</v>
       </c>
       <c r="K26" s="28">
         <v>-666</v>
       </c>
       <c r="L26" s="28">
         <v>-288</v>
       </c>
       <c r="M26" s="28">
         <v>-248</v>
       </c>
-      <c r="N26" s="51">
+      <c r="N26" s="42">
         <v>-134</v>
       </c>
-      <c r="O26" s="51">
+      <c r="O26" s="42">
         <v>5</v>
       </c>
-      <c r="P26" s="51">
+      <c r="P26" s="42">
         <v>-96</v>
       </c>
-      <c r="Q26" s="51">
+      <c r="Q26" s="42">
         <v>26</v>
       </c>
-      <c r="R26" s="51">
+      <c r="R26" s="42">
         <v>45</v>
       </c>
-      <c r="S26" s="51">
+      <c r="S26" s="42">
         <v>-7</v>
       </c>
-      <c r="T26" s="51">
+      <c r="T26" s="42">
         <v>-70</v>
       </c>
-      <c r="U26" s="51">
+      <c r="U26" s="42">
         <v>88</v>
       </c>
-      <c r="V26" s="51">
+      <c r="V26" s="42">
         <v>-21</v>
       </c>
-      <c r="W26" s="51">
+      <c r="W26" s="42">
         <v>36</v>
       </c>
-      <c r="X26" s="51">
+      <c r="X26" s="42">
         <v>-19</v>
       </c>
-      <c r="Y26" s="51">
+      <c r="Y26" s="42">
         <v>-7</v>
       </c>
-      <c r="Z26" s="51">
+      <c r="Z26" s="42">
         <v>-94</v>
       </c>
-      <c r="AA26" s="51">
+      <c r="AA26" s="42">
         <v>-3</v>
       </c>
-      <c r="AB26" s="51">
+      <c r="AB26" s="42">
         <v>78</v>
       </c>
-      <c r="AC26" s="51">
+      <c r="AC26" s="42">
         <v>86</v>
       </c>
-      <c r="AD26" s="51">
+      <c r="AD26" s="42">
         <v>-171</v>
       </c>
     </row>
-    <row r="27" spans="1:30" s="25" customFormat="1" ht="21" customHeight="1">
-      <c r="A27" s="38" t="s">
+    <row r="27" spans="1:31" s="25" customFormat="1" ht="21" customHeight="1">
+      <c r="A27" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="38"/>
-[...30 lines deleted...]
-      <c r="A28" s="48" t="s">
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
+      <c r="P27" s="48"/>
+      <c r="Q27" s="48"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="48"/>
+      <c r="T27" s="48"/>
+      <c r="U27" s="48"/>
+      <c r="V27" s="48"/>
+      <c r="W27" s="48"/>
+      <c r="X27" s="48"/>
+      <c r="Y27" s="48"/>
+      <c r="Z27" s="48"/>
+      <c r="AA27" s="48"/>
+      <c r="AB27" s="48"/>
+      <c r="AC27" s="48"/>
+      <c r="AD27" s="48"/>
+      <c r="AE27" s="48"/>
+    </row>
+    <row r="28" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A28" s="39" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="28">
         <v>-11187</v>
       </c>
       <c r="C28" s="28">
         <v>-7795</v>
       </c>
       <c r="D28" s="29">
         <v>-5149</v>
       </c>
       <c r="E28" s="28">
         <v>-6462</v>
       </c>
       <c r="F28" s="28">
         <v>-6164</v>
       </c>
       <c r="G28" s="28">
         <v>-8903</v>
       </c>
       <c r="H28" s="28">
         <v>-11841</v>
       </c>
       <c r="I28" s="28">
         <v>-13002</v>
       </c>
       <c r="J28" s="28">
         <v>-10734</v>
       </c>
       <c r="K28" s="28">
         <v>-9458</v>
       </c>
       <c r="L28" s="28">
         <v>-10348</v>
       </c>
       <c r="M28" s="28">
         <v>-10128</v>
       </c>
-      <c r="N28" s="51">
+      <c r="N28" s="42">
         <v>817</v>
       </c>
-      <c r="O28" s="51">
+      <c r="O28" s="42">
         <v>2055</v>
       </c>
-      <c r="P28" s="51">
+      <c r="P28" s="42">
         <v>774</v>
       </c>
       <c r="Q28" s="30">
         <v>2050</v>
       </c>
       <c r="R28" s="32">
         <v>870</v>
       </c>
-      <c r="S28" s="52">
+      <c r="S28" s="43">
         <v>718</v>
       </c>
-      <c r="T28" s="52">
+      <c r="T28" s="43">
         <v>1027</v>
       </c>
-      <c r="U28" s="52">
+      <c r="U28" s="43">
         <v>499</v>
       </c>
-      <c r="V28" s="53">
+      <c r="V28" s="44">
         <v>1372</v>
       </c>
       <c r="W28" s="32">
         <v>1393</v>
       </c>
       <c r="X28" s="32">
         <v>1068</v>
       </c>
       <c r="Y28" s="32">
         <v>1854</v>
       </c>
       <c r="Z28" s="32">
         <v>2524</v>
       </c>
       <c r="AA28" s="32">
         <v>1261</v>
       </c>
       <c r="AB28" s="32">
         <v>852</v>
       </c>
       <c r="AC28" s="32">
         <v>1496</v>
       </c>
       <c r="AD28" s="32">
         <v>579</v>
       </c>
     </row>
-    <row r="29" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="29" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A29" s="40" t="s">
+        <v>61</v>
       </c>
       <c r="B29" s="28">
         <v>-612</v>
       </c>
       <c r="C29" s="28">
         <v>-418</v>
       </c>
       <c r="D29" s="29">
         <v>-366</v>
       </c>
       <c r="E29" s="28">
         <v>-492</v>
       </c>
       <c r="F29" s="28">
         <v>-439</v>
       </c>
       <c r="G29" s="28">
         <v>-571</v>
       </c>
       <c r="H29" s="28">
         <v>-686</v>
       </c>
       <c r="I29" s="28">
         <v>-568</v>
       </c>
       <c r="J29" s="28">
         <v>-769</v>
       </c>
       <c r="K29" s="28">
         <v>-976</v>
       </c>
       <c r="L29" s="28">
         <v>-842</v>
       </c>
       <c r="M29" s="28">
         <v>-877</v>
       </c>
-      <c r="N29" s="51">
+      <c r="N29" s="42">
         <v>-12</v>
       </c>
-      <c r="O29" s="51">
+      <c r="O29" s="42">
         <v>-16</v>
       </c>
-      <c r="P29" s="51">
+      <c r="P29" s="42">
         <v>-32</v>
       </c>
-      <c r="Q29" s="51">
+      <c r="Q29" s="42">
         <v>-1</v>
       </c>
-      <c r="R29" s="51">
+      <c r="R29" s="42">
         <v>6</v>
       </c>
-      <c r="S29" s="51">
+      <c r="S29" s="42">
         <v>-66</v>
       </c>
-      <c r="T29" s="51">
+      <c r="T29" s="42">
         <v>30</v>
       </c>
-      <c r="U29" s="51">
+      <c r="U29" s="42">
         <v>-22</v>
       </c>
-      <c r="V29" s="51">
+      <c r="V29" s="42">
         <v>-7</v>
       </c>
-      <c r="W29" s="51">
+      <c r="W29" s="42">
         <v>-21</v>
       </c>
-      <c r="X29" s="51">
+      <c r="X29" s="42">
         <v>-27</v>
       </c>
-      <c r="Y29" s="51">
+      <c r="Y29" s="42">
         <v>-24</v>
       </c>
-      <c r="Z29" s="51">
+      <c r="Z29" s="42">
         <v>-5</v>
       </c>
-      <c r="AA29" s="51">
+      <c r="AA29" s="42">
         <v>-17</v>
       </c>
-      <c r="AB29" s="51">
+      <c r="AB29" s="42">
         <v>-34</v>
       </c>
-      <c r="AC29" s="51">
+      <c r="AC29" s="42">
         <v>-23</v>
       </c>
-      <c r="AD29" s="51">
+      <c r="AD29" s="42">
         <v>-18</v>
       </c>
     </row>
-    <row r="30" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>76</v>
+    <row r="30" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A30" s="40" t="s">
+        <v>75</v>
       </c>
       <c r="B30" s="28">
         <v>-605</v>
       </c>
       <c r="C30" s="28">
         <v>-492</v>
       </c>
       <c r="D30" s="29">
         <v>249</v>
       </c>
       <c r="E30" s="28">
         <v>-506</v>
       </c>
       <c r="F30" s="28">
         <v>-369</v>
       </c>
       <c r="G30" s="28">
         <v>-461</v>
       </c>
       <c r="H30" s="28">
         <v>-647</v>
       </c>
       <c r="I30" s="28">
         <v>-614</v>
       </c>
       <c r="J30" s="28">
         <v>-838</v>
       </c>
       <c r="K30" s="28">
         <v>-580</v>
       </c>
       <c r="L30" s="28">
         <v>-645</v>
       </c>
       <c r="M30" s="28">
         <v>-572</v>
       </c>
-      <c r="N30" s="51">
+      <c r="N30" s="42">
         <v>-128</v>
       </c>
-      <c r="O30" s="51">
+      <c r="O30" s="42">
         <v>-99</v>
       </c>
-      <c r="P30" s="51">
+      <c r="P30" s="42">
         <v>-97</v>
       </c>
-      <c r="Q30" s="51">
+      <c r="Q30" s="42">
         <v>-126</v>
       </c>
-      <c r="R30" s="51">
+      <c r="R30" s="42">
         <v>-93</v>
       </c>
-      <c r="S30" s="51">
+      <c r="S30" s="42">
         <v>-130</v>
       </c>
-      <c r="T30" s="51">
+      <c r="T30" s="42">
         <v>-92</v>
       </c>
-      <c r="U30" s="51">
+      <c r="U30" s="42">
         <v>-66</v>
       </c>
-      <c r="V30" s="51">
+      <c r="V30" s="42">
         <v>-18</v>
       </c>
-      <c r="W30" s="51">
+      <c r="W30" s="42">
         <v>-64</v>
       </c>
-      <c r="X30" s="51">
+      <c r="X30" s="42">
         <v>-34</v>
       </c>
-      <c r="Y30" s="51">
+      <c r="Y30" s="42">
         <v>-65</v>
       </c>
-      <c r="Z30" s="51">
+      <c r="Z30" s="42">
         <v>-84</v>
       </c>
-      <c r="AA30" s="51">
+      <c r="AA30" s="42">
         <v>-103</v>
       </c>
-      <c r="AB30" s="51">
+      <c r="AB30" s="42">
         <v>-77</v>
       </c>
-      <c r="AC30" s="51">
+      <c r="AC30" s="42">
         <v>-61</v>
       </c>
-      <c r="AD30" s="51">
+      <c r="AD30" s="42">
         <v>-100</v>
       </c>
     </row>
-    <row r="31" spans="1:30" s="21" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="31" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A31" s="40" t="s">
+        <v>72</v>
       </c>
       <c r="B31" s="28">
         <v>-412</v>
       </c>
       <c r="C31" s="28">
         <v>-334</v>
       </c>
       <c r="D31" s="28">
         <v>-374</v>
       </c>
       <c r="E31" s="28">
         <v>-491</v>
       </c>
       <c r="F31" s="28">
         <v>-318</v>
       </c>
       <c r="G31" s="28">
         <v>-506</v>
       </c>
       <c r="H31" s="28">
         <v>-609</v>
       </c>
       <c r="I31" s="28">
         <v>-778</v>
       </c>
       <c r="J31" s="28">
         <v>-622</v>
       </c>
       <c r="K31" s="28">
         <v>-918</v>
       </c>
       <c r="L31" s="28">
         <v>-675</v>
       </c>
       <c r="M31" s="28">
         <v>-659</v>
       </c>
-      <c r="N31" s="51">
+      <c r="N31" s="42">
         <v>-431</v>
       </c>
-      <c r="O31" s="51">
+      <c r="O31" s="42">
         <v>-382</v>
       </c>
-      <c r="P31" s="51">
+      <c r="P31" s="42">
         <v>-288</v>
       </c>
-      <c r="Q31" s="51">
+      <c r="Q31" s="42">
         <v>-213</v>
       </c>
-      <c r="R31" s="51">
+      <c r="R31" s="42">
         <v>-390</v>
       </c>
-      <c r="S31" s="51">
+      <c r="S31" s="42">
         <v>-352</v>
       </c>
-      <c r="T31" s="51">
+      <c r="T31" s="42">
         <v>-319</v>
       </c>
-      <c r="U31" s="51">
+      <c r="U31" s="42">
         <v>-364</v>
       </c>
-      <c r="V31" s="51">
+      <c r="V31" s="42">
         <v>-197</v>
       </c>
-      <c r="W31" s="51">
+      <c r="W31" s="42">
         <v>-297</v>
       </c>
-      <c r="X31" s="51">
+      <c r="X31" s="42">
         <v>-394</v>
       </c>
-      <c r="Y31" s="51">
+      <c r="Y31" s="42">
         <v>-272</v>
       </c>
-      <c r="Z31" s="51">
+      <c r="Z31" s="42">
         <v>-506</v>
       </c>
-      <c r="AA31" s="51">
+      <c r="AA31" s="42">
         <v>-393</v>
       </c>
-      <c r="AB31" s="51">
+      <c r="AB31" s="42">
         <v>-626</v>
       </c>
-      <c r="AC31" s="51">
+      <c r="AC31" s="42">
         <v>-372</v>
       </c>
-      <c r="AD31" s="51">
+      <c r="AD31" s="42">
         <v>-389</v>
       </c>
     </row>
-    <row r="32" spans="1:30" s="21" customFormat="1" ht="12.75">
-      <c r="A32" s="49" t="s">
+    <row r="32" spans="1:31" s="21" customFormat="1" ht="12.75">
+      <c r="A32" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="28">
         <v>38</v>
       </c>
       <c r="C32" s="28">
         <v>329</v>
       </c>
       <c r="D32" s="28">
         <v>609</v>
       </c>
       <c r="E32" s="28">
         <v>938</v>
       </c>
       <c r="F32" s="28">
         <v>936</v>
       </c>
       <c r="G32" s="28">
         <v>161</v>
       </c>
       <c r="H32" s="28">
         <v>-295</v>
       </c>
       <c r="I32" s="28">
         <v>-602</v>
       </c>
       <c r="J32" s="28">
         <v>1387</v>
       </c>
       <c r="K32" s="28">
         <v>1834</v>
       </c>
       <c r="L32" s="28">
         <v>1370</v>
       </c>
       <c r="M32" s="28">
         <v>1044</v>
       </c>
-      <c r="N32" s="51">
+      <c r="N32" s="42">
         <v>-154</v>
       </c>
-      <c r="O32" s="51">
+      <c r="O32" s="42">
         <v>-154</v>
       </c>
-      <c r="P32" s="51">
+      <c r="P32" s="42">
         <v>-60</v>
       </c>
-      <c r="Q32" s="51">
+      <c r="Q32" s="42">
         <v>-64</v>
       </c>
-      <c r="R32" s="51">
+      <c r="R32" s="42">
         <v>-355</v>
       </c>
-      <c r="S32" s="51">
+      <c r="S32" s="42">
         <v>-141</v>
       </c>
-      <c r="T32" s="51">
+      <c r="T32" s="42">
         <v>-55</v>
       </c>
-      <c r="U32" s="51">
+      <c r="U32" s="42">
         <v>-232</v>
       </c>
-      <c r="V32" s="51">
+      <c r="V32" s="42">
         <v>-146</v>
       </c>
-      <c r="W32" s="51">
+      <c r="W32" s="42">
         <v>-167</v>
       </c>
-      <c r="X32" s="51">
+      <c r="X32" s="42">
         <v>-127</v>
       </c>
-      <c r="Y32" s="51">
+      <c r="Y32" s="42">
         <v>-28</v>
       </c>
-      <c r="Z32" s="51">
+      <c r="Z32" s="42">
         <v>103</v>
       </c>
-      <c r="AA32" s="51">
+      <c r="AA32" s="42">
         <v>-143</v>
       </c>
-      <c r="AB32" s="51">
+      <c r="AB32" s="42">
         <v>-117</v>
       </c>
-      <c r="AC32" s="51">
+      <c r="AC32" s="42">
         <v>-185</v>
       </c>
-      <c r="AD32" s="51">
+      <c r="AD32" s="42">
         <v>-260</v>
       </c>
     </row>
     <row r="33" spans="1:30" s="21" customFormat="1" ht="12.75">
-      <c r="A33" s="49" t="s">
-        <v>77</v>
+      <c r="A33" s="40" t="s">
+        <v>76</v>
       </c>
       <c r="B33" s="28">
         <v>299</v>
       </c>
       <c r="C33" s="28">
         <v>300</v>
       </c>
       <c r="D33" s="28">
         <v>207</v>
       </c>
       <c r="E33" s="28">
         <v>213</v>
       </c>
       <c r="F33" s="28">
         <v>-82</v>
       </c>
       <c r="G33" s="28">
         <v>-195</v>
       </c>
       <c r="H33" s="28">
         <v>-140</v>
       </c>
       <c r="I33" s="28">
         <v>-301</v>
       </c>
       <c r="J33" s="28">
         <v>2</v>
       </c>
       <c r="K33" s="28">
         <v>160</v>
       </c>
       <c r="L33" s="28">
         <v>-122</v>
       </c>
       <c r="M33" s="28">
         <v>-66</v>
       </c>
-      <c r="N33" s="51">
+      <c r="N33" s="42">
         <v>-199</v>
       </c>
-      <c r="O33" s="51">
+      <c r="O33" s="42">
         <v>-149</v>
       </c>
-      <c r="P33" s="51">
+      <c r="P33" s="42">
         <v>-118</v>
       </c>
-      <c r="Q33" s="51">
+      <c r="Q33" s="42">
         <v>-122</v>
       </c>
-      <c r="R33" s="51">
+      <c r="R33" s="42">
         <v>-140</v>
       </c>
-      <c r="S33" s="51">
+      <c r="S33" s="42">
         <v>-98</v>
       </c>
-      <c r="T33" s="51">
+      <c r="T33" s="42">
         <v>-122</v>
       </c>
-      <c r="U33" s="51">
+      <c r="U33" s="42">
         <v>-96</v>
       </c>
-      <c r="V33" s="51">
+      <c r="V33" s="42">
         <v>-135</v>
       </c>
-      <c r="W33" s="51">
+      <c r="W33" s="42">
         <v>-86</v>
       </c>
-      <c r="X33" s="51">
+      <c r="X33" s="42">
         <v>-90</v>
       </c>
-      <c r="Y33" s="51">
+      <c r="Y33" s="42">
         <v>-81</v>
       </c>
-      <c r="Z33" s="51">
+      <c r="Z33" s="42">
         <v>-152</v>
       </c>
-      <c r="AA33" s="51">
+      <c r="AA33" s="42">
         <v>-131</v>
       </c>
-      <c r="AB33" s="51">
+      <c r="AB33" s="42">
         <v>-157</v>
       </c>
-      <c r="AC33" s="51">
+      <c r="AC33" s="42">
         <v>-159</v>
       </c>
-      <c r="AD33" s="51">
+      <c r="AD33" s="42">
         <v>-55</v>
       </c>
     </row>
     <row r="34" spans="1:30" s="21" customFormat="1" ht="12.75">
-      <c r="A34" s="49" t="s">
-        <v>74</v>
+      <c r="A34" s="40" t="s">
+        <v>73</v>
       </c>
       <c r="B34" s="28">
         <v>-618</v>
       </c>
       <c r="C34" s="28">
         <v>-320</v>
       </c>
       <c r="D34" s="28">
         <v>-294</v>
       </c>
       <c r="E34" s="28">
         <v>-564</v>
       </c>
       <c r="F34" s="28">
         <v>-497</v>
       </c>
       <c r="G34" s="28">
         <v>-382</v>
       </c>
       <c r="H34" s="28">
         <v>-635</v>
       </c>
       <c r="I34" s="28">
         <v>-755</v>
       </c>
       <c r="J34" s="28">
         <v>-611</v>
       </c>
       <c r="K34" s="28">
         <v>-416</v>
       </c>
       <c r="L34" s="28">
         <v>-528</v>
       </c>
       <c r="M34" s="28">
         <v>-556</v>
       </c>
-      <c r="N34" s="51">
+      <c r="N34" s="42">
         <v>957</v>
       </c>
-      <c r="O34" s="51">
+      <c r="O34" s="42">
         <v>1554</v>
       </c>
-      <c r="P34" s="51">
+      <c r="P34" s="42">
         <v>866</v>
       </c>
-      <c r="Q34" s="51">
+      <c r="Q34" s="42">
         <v>1221</v>
       </c>
-      <c r="R34" s="51">
+      <c r="R34" s="42">
         <v>990</v>
       </c>
-      <c r="S34" s="51">
+      <c r="S34" s="42">
         <v>699</v>
       </c>
-      <c r="T34" s="51">
+      <c r="T34" s="42">
         <v>866</v>
       </c>
-      <c r="U34" s="51">
+      <c r="U34" s="42">
         <v>941</v>
       </c>
-      <c r="V34" s="51">
+      <c r="V34" s="42">
         <v>793</v>
       </c>
-      <c r="W34" s="51">
+      <c r="W34" s="42">
         <v>1170</v>
       </c>
-      <c r="X34" s="51">
+      <c r="X34" s="42">
         <v>985</v>
       </c>
-      <c r="Y34" s="51">
+      <c r="Y34" s="42">
         <v>962</v>
       </c>
-      <c r="Z34" s="51">
+      <c r="Z34" s="42">
         <v>1545</v>
       </c>
-      <c r="AA34" s="51">
+      <c r="AA34" s="42">
         <v>1147</v>
       </c>
-      <c r="AB34" s="51">
+      <c r="AB34" s="42">
         <v>891</v>
       </c>
-      <c r="AC34" s="51">
+      <c r="AC34" s="42">
         <v>1347</v>
       </c>
-      <c r="AD34" s="51">
+      <c r="AD34" s="42">
         <v>504</v>
       </c>
     </row>
     <row r="35" spans="1:30" s="21" customFormat="1" ht="12.75">
-      <c r="A35" s="49" t="s">
-        <v>78</v>
+      <c r="A35" s="40" t="s">
+        <v>77</v>
       </c>
       <c r="B35" s="28">
         <v>-1393</v>
       </c>
       <c r="C35" s="28">
         <v>-1292</v>
       </c>
       <c r="D35" s="28">
         <v>-940</v>
       </c>
       <c r="E35" s="28">
         <v>-1249</v>
       </c>
       <c r="F35" s="28">
         <v>-849</v>
       </c>
       <c r="G35" s="28">
         <v>-1065</v>
       </c>
       <c r="H35" s="28">
         <v>-1401</v>
       </c>
       <c r="I35" s="28">
         <v>-1549</v>
       </c>
       <c r="J35" s="28">
         <v>-1320</v>
       </c>
       <c r="K35" s="28">
         <v>-1304</v>
       </c>
       <c r="L35" s="28">
         <v>-1321</v>
       </c>
       <c r="M35" s="28">
         <v>-1233</v>
       </c>
-      <c r="N35" s="51">
+      <c r="N35" s="42">
         <v>-176</v>
       </c>
-      <c r="O35" s="51">
+      <c r="O35" s="42">
         <v>-163</v>
       </c>
-      <c r="P35" s="51">
+      <c r="P35" s="42">
         <v>-171</v>
       </c>
-      <c r="Q35" s="51">
+      <c r="Q35" s="42">
         <v>-171</v>
       </c>
-      <c r="R35" s="51">
+      <c r="R35" s="42">
         <v>-196</v>
       </c>
-      <c r="S35" s="51">
+      <c r="S35" s="42">
         <v>-155</v>
       </c>
-      <c r="T35" s="51">
+      <c r="T35" s="42">
         <v>-170</v>
       </c>
-      <c r="U35" s="51">
+      <c r="U35" s="42">
         <v>-155</v>
       </c>
-      <c r="V35" s="51">
+      <c r="V35" s="42">
         <v>-109</v>
       </c>
-      <c r="W35" s="51">
+      <c r="W35" s="42">
         <v>-177</v>
       </c>
-      <c r="X35" s="51">
+      <c r="X35" s="42">
         <v>-137</v>
       </c>
-      <c r="Y35" s="51">
+      <c r="Y35" s="42">
         <v>-124</v>
       </c>
-      <c r="Z35" s="51">
+      <c r="Z35" s="42">
         <v>-211</v>
       </c>
-      <c r="AA35" s="51">
+      <c r="AA35" s="42">
         <v>-193</v>
       </c>
-      <c r="AB35" s="51">
+      <c r="AB35" s="42">
         <v>-226</v>
       </c>
-      <c r="AC35" s="51">
+      <c r="AC35" s="42">
         <v>-176</v>
       </c>
-      <c r="AD35" s="51">
+      <c r="AD35" s="42">
         <v>-98</v>
       </c>
     </row>
     <row r="36" spans="1:30" s="21" customFormat="1" ht="12.75">
-      <c r="A36" s="49" t="s">
-        <v>75</v>
+      <c r="A36" s="40" t="s">
+        <v>74</v>
       </c>
       <c r="B36" s="28">
         <v>-871</v>
       </c>
       <c r="C36" s="28">
         <v>-632</v>
       </c>
       <c r="D36" s="28">
         <v>-470</v>
       </c>
       <c r="E36" s="28">
         <v>-580</v>
       </c>
       <c r="F36" s="28">
         <v>-499</v>
       </c>
       <c r="G36" s="28">
         <v>-626</v>
       </c>
       <c r="H36" s="28">
         <v>-740</v>
       </c>
       <c r="I36" s="28">
         <v>-626</v>
       </c>
       <c r="J36" s="28">
         <v>-781</v>
       </c>
       <c r="K36" s="28">
         <v>-558</v>
       </c>
       <c r="L36" s="28">
         <v>-854</v>
       </c>
       <c r="M36" s="28">
         <v>-768</v>
       </c>
-      <c r="N36" s="51">
+      <c r="N36" s="42">
         <v>846</v>
       </c>
-      <c r="O36" s="51">
+      <c r="O36" s="42">
         <v>1159</v>
       </c>
-      <c r="P36" s="51">
+      <c r="P36" s="42">
         <v>737</v>
       </c>
-      <c r="Q36" s="51">
+      <c r="Q36" s="42">
         <v>984</v>
       </c>
-      <c r="R36" s="51">
+      <c r="R36" s="42">
         <v>858</v>
       </c>
-      <c r="S36" s="51">
+      <c r="S36" s="42">
         <v>880</v>
       </c>
-      <c r="T36" s="51">
+      <c r="T36" s="42">
         <v>785</v>
       </c>
-      <c r="U36" s="51">
+      <c r="U36" s="42">
         <v>614</v>
       </c>
-      <c r="V36" s="51">
+      <c r="V36" s="42">
         <v>1042</v>
       </c>
-      <c r="W36" s="51">
+      <c r="W36" s="42">
         <v>802</v>
       </c>
-      <c r="X36" s="51">
+      <c r="X36" s="42">
         <v>838</v>
       </c>
-      <c r="Y36" s="51">
+      <c r="Y36" s="42">
         <v>1169</v>
       </c>
-      <c r="Z36" s="51">
+      <c r="Z36" s="42">
         <v>1357</v>
       </c>
-      <c r="AA36" s="51">
+      <c r="AA36" s="42">
         <v>861</v>
       </c>
-      <c r="AB36" s="51">
+      <c r="AB36" s="42">
         <v>1120</v>
       </c>
-      <c r="AC36" s="51">
+      <c r="AC36" s="42">
         <v>798</v>
       </c>
-      <c r="AD36" s="51">
+      <c r="AD36" s="42">
         <v>636</v>
       </c>
     </row>
     <row r="37" spans="1:30" s="21" customFormat="1" ht="12.75">
-      <c r="A37" s="49" t="s">
-        <v>79</v>
+      <c r="A37" s="40" t="s">
+        <v>78</v>
       </c>
       <c r="B37" s="28">
         <v>-549</v>
       </c>
       <c r="C37" s="28">
         <v>-410</v>
       </c>
       <c r="D37" s="28">
         <v>-447</v>
       </c>
       <c r="E37" s="28">
         <v>-376</v>
       </c>
       <c r="F37" s="28">
         <v>-278</v>
       </c>
       <c r="G37" s="28">
         <v>-488</v>
       </c>
       <c r="H37" s="28">
         <v>-582</v>
       </c>
       <c r="I37" s="28">
         <v>-501</v>
       </c>
       <c r="J37" s="28">
         <v>-589</v>
       </c>
       <c r="K37" s="28">
         <v>-606</v>
       </c>
       <c r="L37" s="28">
         <v>-610</v>
       </c>
       <c r="M37" s="28">
         <v>-485</v>
       </c>
-      <c r="N37" s="53">
+      <c r="N37" s="44">
         <v>-232</v>
       </c>
-      <c r="O37" s="53">
+      <c r="O37" s="44">
         <v>-141</v>
       </c>
-      <c r="P37" s="53">
+      <c r="P37" s="44">
         <v>-218</v>
       </c>
-      <c r="Q37" s="53">
+      <c r="Q37" s="44">
         <v>-221</v>
       </c>
-      <c r="R37" s="53">
+      <c r="R37" s="44">
         <v>-182</v>
       </c>
-      <c r="S37" s="53">
+      <c r="S37" s="44">
         <v>-132</v>
       </c>
-      <c r="T37" s="53">
+      <c r="T37" s="44">
         <v>-195</v>
       </c>
-      <c r="U37" s="53">
+      <c r="U37" s="44">
         <v>-257</v>
       </c>
-      <c r="V37" s="53">
+      <c r="V37" s="44">
         <v>-240</v>
       </c>
-      <c r="W37" s="53">
+      <c r="W37" s="44">
         <v>-181</v>
       </c>
-      <c r="X37" s="53">
+      <c r="X37" s="44">
         <v>-191</v>
       </c>
-      <c r="Y37" s="53">
+      <c r="Y37" s="44">
         <v>-82</v>
       </c>
-      <c r="Z37" s="53">
+      <c r="Z37" s="44">
         <v>-54</v>
       </c>
-      <c r="AA37" s="53">
+      <c r="AA37" s="44">
         <v>-134</v>
       </c>
-      <c r="AB37" s="53">
+      <c r="AB37" s="44">
         <v>-167</v>
       </c>
-      <c r="AC37" s="53">
+      <c r="AC37" s="44">
         <v>-168</v>
       </c>
-      <c r="AD37" s="53">
+      <c r="AD37" s="44">
         <v>-152</v>
       </c>
     </row>
     <row r="38" spans="1:30" s="21" customFormat="1" ht="12.75">
-      <c r="A38" s="54" t="s">
-        <v>80</v>
+      <c r="A38" s="45" t="s">
+        <v>79</v>
       </c>
       <c r="B38" s="28">
         <v>-720</v>
       </c>
       <c r="C38" s="28">
         <v>-579</v>
       </c>
       <c r="D38" s="28">
         <v>-468</v>
       </c>
       <c r="E38" s="28">
         <v>-359</v>
       </c>
       <c r="F38" s="28">
         <v>-479</v>
       </c>
       <c r="G38" s="28">
         <v>-575</v>
       </c>
       <c r="H38" s="28">
         <v>-747</v>
       </c>
       <c r="I38" s="28">
         <v>-730</v>
       </c>
       <c r="J38" s="28">
         <v>-829</v>
       </c>
       <c r="K38" s="28">
         <v>-780</v>
       </c>
       <c r="L38" s="28">
         <v>-782</v>
       </c>
       <c r="M38" s="28">
         <v>-727</v>
       </c>
-      <c r="N38" s="55">
+      <c r="N38" s="46">
         <v>346</v>
       </c>
-      <c r="O38" s="55">
+      <c r="O38" s="46">
         <v>446</v>
       </c>
-      <c r="P38" s="55">
+      <c r="P38" s="46">
         <v>155</v>
       </c>
-      <c r="Q38" s="55">
+      <c r="Q38" s="46">
         <v>763</v>
       </c>
-      <c r="R38" s="55">
+      <c r="R38" s="46">
         <v>372</v>
       </c>
-      <c r="S38" s="55">
+      <c r="S38" s="46">
         <v>213</v>
       </c>
-      <c r="T38" s="55">
+      <c r="T38" s="46">
         <v>299</v>
       </c>
-      <c r="U38" s="55">
+      <c r="U38" s="46">
         <v>136</v>
       </c>
-      <c r="V38" s="55">
+      <c r="V38" s="46">
         <v>389</v>
       </c>
-      <c r="W38" s="55">
+      <c r="W38" s="46">
         <v>414</v>
       </c>
-      <c r="X38" s="55">
+      <c r="X38" s="46">
         <v>245</v>
       </c>
-      <c r="Y38" s="55">
+      <c r="Y38" s="46">
         <v>399</v>
       </c>
-      <c r="Z38" s="55">
+      <c r="Z38" s="46">
         <v>531</v>
       </c>
-      <c r="AA38" s="55">
+      <c r="AA38" s="46">
         <v>367</v>
       </c>
-      <c r="AB38" s="55">
+      <c r="AB38" s="46">
         <v>245</v>
       </c>
-      <c r="AC38" s="55">
+      <c r="AC38" s="46">
         <v>495</v>
       </c>
-      <c r="AD38" s="55">
+      <c r="AD38" s="46">
         <v>511</v>
       </c>
     </row>
     <row r="39" spans="1:30" s="21" customFormat="1" ht="12.75">
       <c r="A39" s="27"/>
       <c r="AD39" s="12"/>
     </row>
     <row r="40" spans="1:30" s="21" customFormat="1" ht="12.75">
       <c r="A40" s="26"/>
     </row>
     <row r="41" spans="1:30" s="21" customFormat="1" ht="12.75">
       <c r="A41" s="26"/>
     </row>
     <row r="42" spans="1:30" s="21" customFormat="1" ht="12.75">
       <c r="A42" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AD2"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z5:AD5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="A7:AE7"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A27:AE27"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>