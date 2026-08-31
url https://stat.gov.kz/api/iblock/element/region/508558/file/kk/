--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="77">
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткішті анықтау</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Көрсеткіш көзі</t>
   </si>
   <si>
@@ -126,53 +126,50 @@
 "x" - деректер құпия                                        
 "..."- деректер жоқ                                        
 Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі                                          
 Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>* Деректер  туу және қайтыс болу туралы актілердің тіркелген күні бойынша қалыптастырылған.</t>
-  </si>
-[...1 lines deleted...]
-    <t>1000 адамға</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
@@ -252,50 +249,53 @@
     <t xml:space="preserve">Іле </t>
   </si>
   <si>
     <t>Еңбекшіқазақ</t>
   </si>
   <si>
     <t>Қарасай</t>
   </si>
   <si>
     <t>Талғар</t>
   </si>
   <si>
     <t>Балқаш</t>
   </si>
   <si>
     <t>Кеген</t>
   </si>
   <si>
     <t>Райымбек</t>
   </si>
   <si>
     <t>Ұйғыр</t>
   </si>
   <si>
     <t>Іле</t>
+  </si>
+  <si>
+    <t>100 адамға</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -550,51 +550,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -652,105 +652,111 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -948,616 +954,624 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="43.5703125" style="30" customWidth="1"/>
     <col min="2" max="2" width="112.28515625" style="30" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="29">
         <v>61230101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="28" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
       <c r="A4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
       <c r="A5" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="31" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="21" customHeight="1">
       <c r="A6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75">
       <c r="A7" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="51">
       <c r="A9" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75">
       <c r="A10" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
       <c r="A11" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="12.75">
       <c r="A12" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75">
       <c r="A13" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="15" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="15" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="25">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="25">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="53" t="s">
-        <v>54</v>
+      <c r="B17" s="41" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="53" t="s">
-        <v>55</v>
+      <c r="B18" s="41" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="53" t="s">
-        <v>56</v>
+      <c r="B19" s="41" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
       <c r="A20" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="53" t="s">
-        <v>57</v>
+      <c r="B20" s="41" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="66" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="194.25" customHeight="1">
       <c r="B5" s="11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AG969"/>
+  <dimension ref="A1:AH969"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AJ25" sqref="AJ25"/>
+      <selection pane="bottomLeft" activeCell="AI20" sqref="AI20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="35" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="35" hidden="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="35" customWidth="1"/>
     <col min="21" max="21" width="9.42578125" style="35" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" style="35" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="35" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.28515625" style="35" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="35" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" style="35" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" style="35" customWidth="1"/>
     <col min="28" max="28" width="10.28515625" style="35" customWidth="1"/>
     <col min="29" max="29" width="7.5703125" style="35" customWidth="1"/>
     <col min="30" max="30" width="8.85546875" style="35" customWidth="1"/>
     <col min="31" max="31" width="9.140625" style="35" customWidth="1"/>
     <col min="32" max="32" width="8.5703125" style="35" customWidth="1"/>
     <col min="33" max="33" width="8.7109375" style="35" customWidth="1"/>
-    <col min="34" max="16384" width="14.42578125" style="35"/>
+    <col min="34" max="34" width="10.7109375" style="35" customWidth="1"/>
+    <col min="35" max="16384" width="14.42578125" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="31.5">
+    <row r="1" spans="1:34" ht="31.5">
       <c r="A1" s="10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
-    <row r="2" spans="1:33">
-[...36 lines deleted...]
-    <row r="3" spans="1:33">
+    <row r="2" spans="1:34">
+      <c r="A2" s="58" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="58"/>
+      <c r="Z2" s="58"/>
+      <c r="AA2" s="58"/>
+      <c r="AB2" s="58"/>
+      <c r="AC2" s="58"/>
+      <c r="AD2" s="58"/>
+      <c r="AE2" s="58"/>
+      <c r="AF2" s="58"/>
+      <c r="AG2" s="58"/>
+      <c r="AH2" s="58"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
     </row>
-    <row r="5" spans="1:33" ht="23.25" customHeight="1">
+    <row r="5" spans="1:34" ht="23.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="20"/>
       <c r="O5" s="20"/>
       <c r="P5" s="20"/>
       <c r="Q5" s="21"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="T5" s="36"/>
       <c r="U5" s="37"/>
       <c r="V5" s="38"/>
       <c r="Z5" s="39"/>
       <c r="AA5" s="39"/>
       <c r="AB5" s="27"/>
-      <c r="AF5" s="43" t="s">
-[...6 lines deleted...]
-      <c r="B6" s="47">
+      <c r="AF5" s="61"/>
+      <c r="AG5" s="61"/>
+      <c r="AH5" s="64" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" s="51"/>
+      <c r="B6" s="53">
         <v>2024</v>
       </c>
-      <c r="C6" s="48"/>
-[...10 lines deleted...]
-      <c r="N6" s="49">
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="55">
         <v>2025</v>
       </c>
-      <c r="O6" s="50"/>
-[...13 lines deleted...]
-      <c r="AC6" s="44">
+      <c r="O6" s="56"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
+      <c r="V6" s="56"/>
+      <c r="W6" s="56"/>
+      <c r="X6" s="56"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="56"/>
+      <c r="AA6" s="56"/>
+      <c r="AB6" s="57"/>
+      <c r="AC6" s="62">
         <v>2026</v>
       </c>
-      <c r="AD6" s="44"/>
-[...5 lines deleted...]
-      <c r="A7" s="46"/>
+      <c r="AD6" s="63"/>
+      <c r="AE6" s="63"/>
+      <c r="AF6" s="63"/>
+      <c r="AG6" s="63"/>
+      <c r="AH6" s="63"/>
+    </row>
+    <row r="7" spans="1:34" ht="27" customHeight="1">
+      <c r="A7" s="52"/>
       <c r="B7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="E7" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="E7" s="4" t="s">
+      <c r="F7" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="G7" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="G7" s="4" t="s">
+      <c r="H7" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="H7" s="4" t="s">
+      <c r="I7" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="J7" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="K7" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N7" s="22" t="s">
         <v>28</v>
       </c>
       <c r="O7" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="P7" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="P7" s="22" t="s">
+      <c r="Q7" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="Q7" s="22" t="s">
+      <c r="R7" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="R7" s="24" t="s">
+      <c r="S7" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="S7" s="22" t="s">
+      <c r="T7" s="22" t="s">
         <v>40</v>
       </c>
-      <c r="T7" s="22" t="s">
+      <c r="U7" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="U7" s="22" t="s">
+      <c r="V7" s="22" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="W7" s="1"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA7" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="AA7" s="26" t="s">
+      <c r="AB7" s="26" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="AC7" s="40" t="s">
         <v>28</v>
       </c>
       <c r="AD7" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE7" s="33" t="s">
         <v>36</v>
       </c>
-      <c r="AE7" s="33" t="s">
+      <c r="AF7" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="AF7" s="33" t="s">
+      <c r="AG7" s="34" t="s">
         <v>38</v>
       </c>
-      <c r="AG7" s="34" t="s">
+      <c r="AH7" s="22" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="8" spans="1:33" ht="20.25" customHeight="1">
-      <c r="A8" s="41" t="s">
+    <row r="8" spans="1:34" ht="20.25" customHeight="1">
+      <c r="A8" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="41"/>
-[...33 lines deleted...]
-      <c r="A9" s="54" t="s">
+      <c r="B8" s="59"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59"/>
+      <c r="O8" s="59"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="59"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="59"/>
+      <c r="T8" s="59"/>
+      <c r="U8" s="59"/>
+      <c r="V8" s="59"/>
+      <c r="W8" s="59"/>
+      <c r="X8" s="59"/>
+      <c r="Y8" s="59"/>
+      <c r="Z8" s="59"/>
+      <c r="AA8" s="59"/>
+      <c r="AB8" s="59"/>
+      <c r="AC8" s="59"/>
+      <c r="AD8" s="59"/>
+      <c r="AE8" s="59"/>
+      <c r="AF8" s="59"/>
+      <c r="AG8" s="59"/>
+      <c r="AH8" s="59"/>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="8">
         <v>11.91</v>
       </c>
       <c r="C9" s="8">
         <v>12.11</v>
       </c>
       <c r="D9" s="8">
         <v>11.66</v>
       </c>
       <c r="E9" s="8">
         <v>11.93</v>
       </c>
       <c r="F9" s="8">
         <v>11.9</v>
       </c>
       <c r="G9" s="8">
         <v>11.83</v>
       </c>
       <c r="H9" s="8">
         <v>11.94</v>
       </c>
       <c r="I9" s="8">
         <v>11.86</v>
@@ -1606,54 +1620,57 @@
       <c r="Y9" s="8"/>
       <c r="Z9" s="8">
         <v>12.16</v>
       </c>
       <c r="AA9" s="8">
         <v>11.86</v>
       </c>
       <c r="AB9" s="8">
         <v>11.8</v>
       </c>
       <c r="AC9" s="8">
         <v>10.37</v>
       </c>
       <c r="AD9" s="8">
         <v>9.75</v>
       </c>
       <c r="AE9" s="8">
         <v>10.11</v>
       </c>
       <c r="AF9" s="8">
         <v>10.24</v>
       </c>
       <c r="AG9" s="8">
         <v>10.050000000000001</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>58</v>
+      <c r="AH9" s="16">
+        <v>10.35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" s="43" t="s">
+        <v>57</v>
       </c>
       <c r="B10" s="8">
         <v>5.61</v>
       </c>
       <c r="C10" s="8">
         <v>6.2</v>
       </c>
       <c r="D10" s="8">
         <v>6.46</v>
       </c>
       <c r="E10" s="8">
         <v>7.03</v>
       </c>
       <c r="F10" s="8">
         <v>7</v>
       </c>
       <c r="G10" s="8">
         <v>6.92</v>
       </c>
       <c r="H10" s="8">
         <v>6.81</v>
       </c>
       <c r="I10" s="8">
         <v>6.94</v>
       </c>
@@ -1701,54 +1718,57 @@
       <c r="Y10" s="8"/>
       <c r="Z10" s="8">
         <v>7.92</v>
       </c>
       <c r="AA10" s="8">
         <v>7.63</v>
       </c>
       <c r="AB10" s="8">
         <v>7.48</v>
       </c>
       <c r="AC10" s="8">
         <v>11.16</v>
       </c>
       <c r="AD10" s="8">
         <v>7.84</v>
       </c>
       <c r="AE10" s="8">
         <v>6.89</v>
       </c>
       <c r="AF10" s="8">
         <v>7.13</v>
       </c>
       <c r="AG10" s="8">
         <v>7.2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>59</v>
+      <c r="AH10" s="16">
+        <v>7.12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" s="43" t="s">
+        <v>58</v>
       </c>
       <c r="B11" s="8">
         <v>3.08</v>
       </c>
       <c r="C11" s="8">
         <v>3.09</v>
       </c>
       <c r="D11" s="8">
         <v>3.54</v>
       </c>
       <c r="E11" s="8">
         <v>4</v>
       </c>
       <c r="F11" s="8">
         <v>3.98</v>
       </c>
       <c r="G11" s="8">
         <v>3.98</v>
       </c>
       <c r="H11" s="8">
         <v>4.05</v>
       </c>
       <c r="I11" s="8">
         <v>4.1500000000000004</v>
       </c>
@@ -1796,54 +1816,57 @@
       <c r="Y11" s="8"/>
       <c r="Z11" s="8">
         <v>12.08</v>
       </c>
       <c r="AA11" s="8">
         <v>11.65</v>
       </c>
       <c r="AB11" s="8">
         <v>11.8</v>
       </c>
       <c r="AC11" s="8">
         <v>8.67</v>
       </c>
       <c r="AD11" s="8">
         <v>9.6</v>
       </c>
       <c r="AE11" s="8">
         <v>9.51</v>
       </c>
       <c r="AF11" s="8">
         <v>10.07</v>
       </c>
       <c r="AG11" s="8">
         <v>9.68</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>60</v>
+      <c r="AH11" s="16">
+        <v>9.68</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" s="43" t="s">
+        <v>59</v>
       </c>
       <c r="B12" s="8">
         <v>12.62</v>
       </c>
       <c r="C12" s="8">
         <v>13.21</v>
       </c>
       <c r="D12" s="8">
         <v>13.18</v>
       </c>
       <c r="E12" s="8">
         <v>13.35</v>
       </c>
       <c r="F12" s="8">
         <v>13.33</v>
       </c>
       <c r="G12" s="8">
         <v>13.28</v>
       </c>
       <c r="H12" s="8">
         <v>13.42</v>
       </c>
       <c r="I12" s="8">
         <v>13.24</v>
       </c>
@@ -1891,54 +1914,57 @@
       <c r="Y12" s="8"/>
       <c r="Z12" s="8">
         <v>10.31</v>
       </c>
       <c r="AA12" s="8">
         <v>10.25</v>
       </c>
       <c r="AB12" s="8">
         <v>10.029999999999999</v>
       </c>
       <c r="AC12" s="8">
         <v>8.7899999999999991</v>
       </c>
       <c r="AD12" s="8">
         <v>7.43</v>
       </c>
       <c r="AE12" s="8">
         <v>9.1</v>
       </c>
       <c r="AF12" s="8">
         <v>9.65</v>
       </c>
       <c r="AG12" s="8">
         <v>8.68</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>61</v>
+      <c r="AH12" s="16">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" s="44" t="s">
+        <v>60</v>
       </c>
       <c r="B13" s="8">
         <v>15.3</v>
       </c>
       <c r="C13" s="8">
         <v>15.88</v>
       </c>
       <c r="D13" s="8">
         <v>15.13</v>
       </c>
       <c r="E13" s="8">
         <v>15.08</v>
       </c>
       <c r="F13" s="8">
         <v>15.07</v>
       </c>
       <c r="G13" s="8">
         <v>14.96</v>
       </c>
       <c r="H13" s="8">
         <v>14.98</v>
       </c>
       <c r="I13" s="8">
         <v>14.93</v>
       </c>
@@ -1986,54 +2012,57 @@
       <c r="Y13" s="8"/>
       <c r="Z13" s="8">
         <v>11.24</v>
       </c>
       <c r="AA13" s="8">
         <v>11.1</v>
       </c>
       <c r="AB13" s="8">
         <v>10.82</v>
       </c>
       <c r="AC13" s="8">
         <v>8.58</v>
       </c>
       <c r="AD13" s="8">
         <v>8.4700000000000006</v>
       </c>
       <c r="AE13" s="8">
         <v>8.4600000000000009</v>
       </c>
       <c r="AF13" s="8">
         <v>8.76</v>
       </c>
       <c r="AG13" s="8">
         <v>8.59</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>62</v>
+      <c r="AH13" s="16">
+        <v>8.82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" s="44" t="s">
+        <v>61</v>
       </c>
       <c r="B14" s="8">
         <v>18.55</v>
       </c>
       <c r="C14" s="8">
         <v>17.86</v>
       </c>
       <c r="D14" s="8">
         <v>17.37</v>
       </c>
       <c r="E14" s="8">
         <v>17.47</v>
       </c>
       <c r="F14" s="8">
         <v>16.87</v>
       </c>
       <c r="G14" s="8">
         <v>16.57</v>
       </c>
       <c r="H14" s="8">
         <v>16.66</v>
       </c>
       <c r="I14" s="8">
         <v>16.57</v>
       </c>
@@ -2081,54 +2110,57 @@
       <c r="Y14" s="8"/>
       <c r="Z14" s="8">
         <v>13.65</v>
       </c>
       <c r="AA14" s="8">
         <v>13.37</v>
       </c>
       <c r="AB14" s="8">
         <v>13.22</v>
       </c>
       <c r="AC14" s="8">
         <v>11.54</v>
       </c>
       <c r="AD14" s="8">
         <v>12</v>
       </c>
       <c r="AE14" s="8">
         <v>12.09</v>
       </c>
       <c r="AF14" s="8">
         <v>11.76</v>
       </c>
       <c r="AG14" s="8">
         <v>11.35</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>63</v>
+      <c r="AH14" s="16">
+        <v>11.64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" s="43" t="s">
+        <v>62</v>
       </c>
       <c r="B15" s="8">
         <v>8.08</v>
       </c>
       <c r="C15" s="8">
         <v>8.25</v>
       </c>
       <c r="D15" s="8">
         <v>8.14</v>
       </c>
       <c r="E15" s="8">
         <v>8.56</v>
       </c>
       <c r="F15" s="8">
         <v>8.58</v>
       </c>
       <c r="G15" s="8">
         <v>8.58</v>
       </c>
       <c r="H15" s="8">
         <v>8.57</v>
       </c>
       <c r="I15" s="8">
         <v>8.34</v>
       </c>
@@ -2176,54 +2208,57 @@
       <c r="Y15" s="8"/>
       <c r="Z15" s="8">
         <v>7.6</v>
       </c>
       <c r="AA15" s="8">
         <v>7.22</v>
       </c>
       <c r="AB15" s="8">
         <v>6.75</v>
       </c>
       <c r="AC15" s="8">
         <v>4.3600000000000003</v>
       </c>
       <c r="AD15" s="8">
         <v>3.31</v>
       </c>
       <c r="AE15" s="8">
         <v>6.33</v>
       </c>
       <c r="AF15" s="8">
         <v>7</v>
       </c>
       <c r="AG15" s="8">
         <v>7.91</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>64</v>
+      <c r="AH15" s="16">
+        <v>7.66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" s="44" t="s">
+        <v>63</v>
       </c>
       <c r="B16" s="8">
         <v>15.29</v>
       </c>
       <c r="C16" s="8">
         <v>14.45</v>
       </c>
       <c r="D16" s="8">
         <v>13.85</v>
       </c>
       <c r="E16" s="8">
         <v>13.96</v>
       </c>
       <c r="F16" s="8">
         <v>14.04</v>
       </c>
       <c r="G16" s="8">
         <v>13.97</v>
       </c>
       <c r="H16" s="8">
         <v>14.1</v>
       </c>
       <c r="I16" s="8">
         <v>13.94</v>
       </c>
@@ -2271,54 +2306,57 @@
       <c r="Y16" s="8"/>
       <c r="Z16" s="8">
         <v>14.54</v>
       </c>
       <c r="AA16" s="8">
         <v>14.2</v>
       </c>
       <c r="AB16" s="8">
         <v>14.28</v>
       </c>
       <c r="AC16" s="8">
         <v>13.03</v>
       </c>
       <c r="AD16" s="8">
         <v>12.38</v>
       </c>
       <c r="AE16" s="8">
         <v>12.69</v>
       </c>
       <c r="AF16" s="8">
         <v>13.26</v>
       </c>
       <c r="AG16" s="8">
         <v>13.01</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>65</v>
+      <c r="AH16" s="16">
+        <v>13.57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" s="44" t="s">
+        <v>64</v>
       </c>
       <c r="B17" s="8">
         <v>10.119999999999999</v>
       </c>
       <c r="C17" s="8">
         <v>11.18</v>
       </c>
       <c r="D17" s="8">
         <v>10.89</v>
       </c>
       <c r="E17" s="8">
         <v>11.1</v>
       </c>
       <c r="F17" s="8">
         <v>10.99</v>
       </c>
       <c r="G17" s="8">
         <v>10.92</v>
       </c>
       <c r="H17" s="8">
         <v>10.97</v>
       </c>
       <c r="I17" s="8">
         <v>10.87</v>
       </c>
@@ -2366,54 +2404,57 @@
       <c r="Y17" s="8"/>
       <c r="Z17" s="8">
         <v>10.57</v>
       </c>
       <c r="AA17" s="8">
         <v>9.9</v>
       </c>
       <c r="AB17" s="8">
         <v>10.029999999999999</v>
       </c>
       <c r="AC17" s="8">
         <v>8.6</v>
       </c>
       <c r="AD17" s="8">
         <v>7.54</v>
       </c>
       <c r="AE17" s="8">
         <v>7.25</v>
       </c>
       <c r="AF17" s="8">
         <v>9.1199999999999992</v>
       </c>
       <c r="AG17" s="8">
         <v>8.2799999999999994</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>66</v>
+      <c r="AH17" s="16">
+        <v>8.4499999999999993</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" s="43" t="s">
+        <v>65</v>
       </c>
       <c r="B18" s="8">
         <v>2.5299999999999998</v>
       </c>
       <c r="C18" s="8">
         <v>3.61</v>
       </c>
       <c r="D18" s="8">
         <v>3.77</v>
       </c>
       <c r="E18" s="8">
         <v>4.04</v>
       </c>
       <c r="F18" s="8">
         <v>4.09</v>
       </c>
       <c r="G18" s="8">
         <v>4.25</v>
       </c>
       <c r="H18" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="I18" s="8">
         <v>4.42</v>
       </c>
@@ -2461,54 +2502,57 @@
       <c r="Y18" s="8"/>
       <c r="Z18" s="8">
         <v>11.27</v>
       </c>
       <c r="AA18" s="8">
         <v>10.89</v>
       </c>
       <c r="AB18" s="8">
         <v>10.9</v>
       </c>
       <c r="AC18" s="8">
         <v>8.3699999999999992</v>
       </c>
       <c r="AD18" s="8">
         <v>8.24</v>
       </c>
       <c r="AE18" s="8">
         <v>8.9499999999999993</v>
       </c>
       <c r="AF18" s="8">
         <v>8.8000000000000007</v>
       </c>
       <c r="AG18" s="8">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>67</v>
+      <c r="AH18" s="16">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="A19" s="43" t="s">
+        <v>66</v>
       </c>
       <c r="B19" s="8">
         <v>0.67</v>
       </c>
       <c r="C19" s="8">
         <v>1.22</v>
       </c>
       <c r="D19" s="8">
         <v>0.77</v>
       </c>
       <c r="E19" s="8">
         <v>1.1399999999999999</v>
       </c>
       <c r="F19" s="8">
         <v>1.07</v>
       </c>
       <c r="G19" s="8">
         <v>1.05</v>
       </c>
       <c r="H19" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="I19" s="8">
         <v>1.2</v>
       </c>
@@ -2556,54 +2600,57 @@
       <c r="Y19" s="8"/>
       <c r="Z19" s="8">
         <v>8.76</v>
       </c>
       <c r="AA19" s="8">
         <v>8.73</v>
       </c>
       <c r="AB19" s="8">
         <v>8.73</v>
       </c>
       <c r="AC19" s="8">
         <v>11.22</v>
       </c>
       <c r="AD19" s="8">
         <v>8.1199999999999992</v>
       </c>
       <c r="AE19" s="8">
         <v>8.61</v>
       </c>
       <c r="AF19" s="8">
         <v>7.65</v>
       </c>
       <c r="AG19" s="8">
         <v>7.88</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>68</v>
+      <c r="AH19" s="16">
+        <v>7.11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" s="43" t="s">
+        <v>67</v>
       </c>
       <c r="B20" s="8">
         <v>19.66</v>
       </c>
       <c r="C20" s="8">
         <v>18.899999999999999</v>
       </c>
       <c r="D20" s="8">
         <v>17.47</v>
       </c>
       <c r="E20" s="8">
         <v>17.420000000000002</v>
       </c>
       <c r="F20" s="8">
         <v>17.21</v>
       </c>
       <c r="G20" s="8">
         <v>17.11</v>
       </c>
       <c r="H20" s="8">
         <v>17.21</v>
       </c>
       <c r="I20" s="8">
         <v>16.989999999999998</v>
       </c>
@@ -2651,90 +2698,94 @@
       <c r="Y20" s="8"/>
       <c r="Z20" s="8">
         <v>12.48</v>
       </c>
       <c r="AA20" s="8">
         <v>12.11</v>
       </c>
       <c r="AB20" s="8">
         <v>12.07</v>
       </c>
       <c r="AC20" s="8">
         <v>10.57</v>
       </c>
       <c r="AD20" s="8">
         <v>9.2899999999999991</v>
       </c>
       <c r="AE20" s="8">
         <v>10.029999999999999</v>
       </c>
       <c r="AF20" s="8">
         <v>9.7799999999999994</v>
       </c>
       <c r="AG20" s="8">
         <v>9.8000000000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="42" t="s">
+      <c r="AH20" s="16">
+        <v>10.16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34" ht="20.25" customHeight="1">
+      <c r="A21" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="B21" s="42"/>
-[...33 lines deleted...]
-      <c r="A22" s="54" t="s">
+      <c r="B21" s="60"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="60"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="60"/>
+      <c r="O21" s="60"/>
+      <c r="P21" s="60"/>
+      <c r="Q21" s="60"/>
+      <c r="R21" s="60"/>
+      <c r="S21" s="60"/>
+      <c r="T21" s="60"/>
+      <c r="U21" s="60"/>
+      <c r="V21" s="60"/>
+      <c r="W21" s="60"/>
+      <c r="X21" s="60"/>
+      <c r="Y21" s="60"/>
+      <c r="Z21" s="60"/>
+      <c r="AA21" s="60"/>
+      <c r="AB21" s="60"/>
+      <c r="AC21" s="60"/>
+      <c r="AD21" s="60"/>
+      <c r="AE21" s="60"/>
+      <c r="AF21" s="60"/>
+      <c r="AG21" s="60"/>
+      <c r="AH21" s="60"/>
+    </row>
+    <row r="22" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A22" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="8">
         <v>10.95</v>
       </c>
       <c r="C22" s="8">
         <v>11.23</v>
       </c>
       <c r="D22" s="8">
         <v>10.87</v>
       </c>
       <c r="E22" s="8">
         <v>11.2</v>
       </c>
       <c r="F22" s="8">
         <v>11.14</v>
       </c>
       <c r="G22" s="8">
         <v>11.11</v>
       </c>
       <c r="H22" s="8">
         <v>11.2</v>
       </c>
       <c r="I22" s="8">
         <v>11.15</v>
@@ -2783,54 +2834,57 @@
       <c r="Y22" s="1"/>
       <c r="Z22" s="16">
         <v>9.75</v>
       </c>
       <c r="AA22" s="16">
         <v>9.44</v>
       </c>
       <c r="AB22" s="16">
         <v>9.31</v>
       </c>
       <c r="AC22" s="16">
         <v>7.74</v>
       </c>
       <c r="AD22" s="16">
         <v>7.34</v>
       </c>
       <c r="AE22" s="16">
         <v>7.34</v>
       </c>
       <c r="AF22" s="16">
         <v>7.53</v>
       </c>
       <c r="AG22" s="16">
         <v>7.17</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>58</v>
+      <c r="AH22" s="16">
+        <v>7.49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A23" s="43" t="s">
+        <v>57</v>
       </c>
       <c r="B23" s="8">
         <v>7.05</v>
       </c>
       <c r="C23" s="8">
         <v>7.35</v>
       </c>
       <c r="D23" s="8">
         <v>7.77</v>
       </c>
       <c r="E23" s="8">
         <v>8.3000000000000007</v>
       </c>
       <c r="F23" s="8">
         <v>8.17</v>
       </c>
       <c r="G23" s="8">
         <v>8.02</v>
       </c>
       <c r="H23" s="8">
         <v>7.83</v>
       </c>
       <c r="I23" s="8">
         <v>8.01</v>
       </c>
@@ -2878,54 +2932,57 @@
       <c r="Y23" s="1"/>
       <c r="Z23" s="16">
         <v>7.66</v>
       </c>
       <c r="AA23" s="16">
         <v>7.38</v>
       </c>
       <c r="AB23" s="16">
         <v>7.15</v>
       </c>
       <c r="AC23" s="16">
         <v>10.92</v>
       </c>
       <c r="AD23" s="16">
         <v>7.56</v>
       </c>
       <c r="AE23" s="16">
         <v>5.98</v>
       </c>
       <c r="AF23" s="16">
         <v>6.47</v>
       </c>
       <c r="AG23" s="16">
         <v>6.39</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>59</v>
+      <c r="AH23" s="16">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A24" s="43" t="s">
+        <v>58</v>
       </c>
       <c r="B24" s="8">
         <v>3.67</v>
       </c>
       <c r="C24" s="8">
         <v>3.84</v>
       </c>
       <c r="D24" s="8">
         <v>3.99</v>
       </c>
       <c r="E24" s="8">
         <v>4.76</v>
       </c>
       <c r="F24" s="8">
         <v>4.6100000000000003</v>
       </c>
       <c r="G24" s="8">
         <v>4.7300000000000004</v>
       </c>
       <c r="H24" s="8">
         <v>4.76</v>
       </c>
       <c r="I24" s="8">
         <v>4.8099999999999996</v>
       </c>
@@ -2973,54 +3030,57 @@
       <c r="Y24" s="1"/>
       <c r="Z24" s="16">
         <v>12.08</v>
       </c>
       <c r="AA24" s="16">
         <v>11.65</v>
       </c>
       <c r="AB24" s="16">
         <v>11.8</v>
       </c>
       <c r="AC24" s="16">
         <v>8.67</v>
       </c>
       <c r="AD24" s="16">
         <v>9.6</v>
       </c>
       <c r="AE24" s="16">
         <v>9.51</v>
       </c>
       <c r="AF24" s="16">
         <v>10.07</v>
       </c>
       <c r="AG24" s="16">
         <v>9.68</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>69</v>
+      <c r="AH24" s="16">
+        <v>9.68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A25" s="43" t="s">
+        <v>68</v>
       </c>
       <c r="B25" s="8">
         <v>12.83</v>
       </c>
       <c r="C25" s="8">
         <v>13.14</v>
       </c>
       <c r="D25" s="8">
         <v>13.24</v>
       </c>
       <c r="E25" s="8">
         <v>13.57</v>
       </c>
       <c r="F25" s="8">
         <v>13.47</v>
       </c>
       <c r="G25" s="8">
         <v>13.48</v>
       </c>
       <c r="H25" s="8">
         <v>13.63</v>
       </c>
       <c r="I25" s="8">
         <v>13.46</v>
       </c>
@@ -3068,54 +3128,57 @@
       <c r="Y25" s="1"/>
       <c r="Z25" s="16">
         <v>7.56</v>
       </c>
       <c r="AA25" s="16">
         <v>7.52</v>
       </c>
       <c r="AB25" s="16">
         <v>6.81</v>
       </c>
       <c r="AC25" s="16">
         <v>4.37</v>
       </c>
       <c r="AD25" s="16">
         <v>4.29</v>
       </c>
       <c r="AE25" s="16">
         <v>4.62</v>
       </c>
       <c r="AF25" s="16">
         <v>4.5999999999999996</v>
       </c>
       <c r="AG25" s="16">
         <v>4.66</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>70</v>
+      <c r="AH25" s="16">
+        <v>4.21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A26" s="43" t="s">
+        <v>69</v>
       </c>
       <c r="B26" s="8">
         <v>11.17</v>
       </c>
       <c r="C26" s="8">
         <v>12.46</v>
       </c>
       <c r="D26" s="8">
         <v>11.79</v>
       </c>
       <c r="E26" s="8">
         <v>12.14</v>
       </c>
       <c r="F26" s="8">
         <v>12.06</v>
       </c>
       <c r="G26" s="8">
         <v>11.99</v>
       </c>
       <c r="H26" s="8">
         <v>12.35</v>
       </c>
       <c r="I26" s="8">
         <v>12.35</v>
       </c>
@@ -3163,54 +3226,57 @@
       <c r="Y26" s="1"/>
       <c r="Z26" s="16">
         <v>11.96</v>
       </c>
       <c r="AA26" s="16">
         <v>11.75</v>
       </c>
       <c r="AB26" s="16">
         <v>11.8</v>
       </c>
       <c r="AC26" s="16">
         <v>8.9600000000000009</v>
       </c>
       <c r="AD26" s="16">
         <v>8.77</v>
       </c>
       <c r="AE26" s="16">
         <v>9.41</v>
       </c>
       <c r="AF26" s="16">
         <v>9.6999999999999993</v>
       </c>
       <c r="AG26" s="16">
         <v>9.06</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>71</v>
+      <c r="AH26" s="16">
+        <v>9.9499999999999993</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A27" s="43" t="s">
+        <v>70</v>
       </c>
       <c r="B27" s="8">
         <v>19</v>
       </c>
       <c r="C27" s="8">
         <v>17.649999999999999</v>
       </c>
       <c r="D27" s="8">
         <v>17.12</v>
       </c>
       <c r="E27" s="8">
         <v>16.98</v>
       </c>
       <c r="F27" s="8">
         <v>16.39</v>
       </c>
       <c r="G27" s="8">
         <v>16.100000000000001</v>
       </c>
       <c r="H27" s="8">
         <v>16.23</v>
       </c>
       <c r="I27" s="8">
         <v>16.07</v>
       </c>
@@ -3258,90 +3324,94 @@
       <c r="Y27" s="1"/>
       <c r="Z27" s="16">
         <v>8.07</v>
       </c>
       <c r="AA27" s="16">
         <v>7.56</v>
       </c>
       <c r="AB27" s="16">
         <v>7.42</v>
       </c>
       <c r="AC27" s="16">
         <v>4.49</v>
       </c>
       <c r="AD27" s="16">
         <v>5.08</v>
       </c>
       <c r="AE27" s="16">
         <v>5.46</v>
       </c>
       <c r="AF27" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="AG27" s="16">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="41" t="s">
+      <c r="AH27" s="16">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34" ht="20.25" customHeight="1">
+      <c r="A28" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B28" s="41"/>
-[...33 lines deleted...]
-      <c r="A29" s="54" t="s">
+      <c r="B28" s="59"/>
+      <c r="C28" s="59"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="59"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="59"/>
+      <c r="L28" s="59"/>
+      <c r="M28" s="59"/>
+      <c r="N28" s="59"/>
+      <c r="O28" s="59"/>
+      <c r="P28" s="59"/>
+      <c r="Q28" s="59"/>
+      <c r="R28" s="59"/>
+      <c r="S28" s="59"/>
+      <c r="T28" s="59"/>
+      <c r="U28" s="59"/>
+      <c r="V28" s="59"/>
+      <c r="W28" s="59"/>
+      <c r="X28" s="59"/>
+      <c r="Y28" s="59"/>
+      <c r="Z28" s="59"/>
+      <c r="AA28" s="59"/>
+      <c r="AB28" s="59"/>
+      <c r="AC28" s="59"/>
+      <c r="AD28" s="59"/>
+      <c r="AE28" s="59"/>
+      <c r="AF28" s="59"/>
+      <c r="AG28" s="59"/>
+      <c r="AH28" s="59"/>
+    </row>
+    <row r="29" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A29" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B29" s="8">
         <v>13.5</v>
       </c>
       <c r="C29" s="8">
         <v>13.57</v>
       </c>
       <c r="D29" s="8">
         <v>12.96</v>
       </c>
       <c r="E29" s="8">
         <v>13.14</v>
       </c>
       <c r="F29" s="8">
         <v>13.15</v>
       </c>
       <c r="G29" s="8">
         <v>13.01</v>
       </c>
       <c r="H29" s="8">
         <v>13.16</v>
       </c>
       <c r="I29" s="8">
         <v>13.08</v>
@@ -3390,54 +3460,57 @@
       <c r="Y29" s="1"/>
       <c r="Z29" s="16">
         <v>12.74</v>
       </c>
       <c r="AA29" s="16">
         <v>12.45</v>
       </c>
       <c r="AB29" s="16">
         <v>12.39</v>
       </c>
       <c r="AC29" s="16">
         <v>10.99</v>
       </c>
       <c r="AD29" s="16">
         <v>10.33</v>
       </c>
       <c r="AE29" s="16">
         <v>10.77</v>
       </c>
       <c r="AF29" s="16">
         <v>10.89</v>
       </c>
       <c r="AG29" s="16">
         <v>10.73</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>58</v>
+      <c r="AH29" s="16">
+        <v>11.04</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A30" s="43" t="s">
+        <v>57</v>
       </c>
       <c r="B30" s="8">
         <v>3.31</v>
       </c>
       <c r="C30" s="8">
         <v>4.3600000000000003</v>
       </c>
       <c r="D30" s="8">
         <v>4.3600000000000003</v>
       </c>
       <c r="E30" s="8">
         <v>5.01</v>
       </c>
       <c r="F30" s="8">
         <v>5.13</v>
       </c>
       <c r="G30" s="8">
         <v>5.17</v>
       </c>
       <c r="H30" s="8">
         <v>5.18</v>
       </c>
       <c r="I30" s="8">
         <v>5.24</v>
       </c>
@@ -3485,54 +3558,57 @@
       <c r="Y30" s="1"/>
       <c r="Z30" s="16">
         <v>9.67</v>
       </c>
       <c r="AA30" s="16">
         <v>9.4700000000000006</v>
       </c>
       <c r="AB30" s="16">
         <v>9.76</v>
       </c>
       <c r="AC30" s="16">
         <v>12.81</v>
       </c>
       <c r="AD30" s="16">
         <v>9.7899999999999991</v>
       </c>
       <c r="AE30" s="16">
         <v>13.37</v>
       </c>
       <c r="AF30" s="16">
         <v>11.9</v>
       </c>
       <c r="AG30" s="16">
         <v>13</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AH30" s="16">
+        <v>13.33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A31" s="43" t="s">
+        <v>71</v>
       </c>
       <c r="B31" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="C31" s="8">
         <v>2.08</v>
       </c>
       <c r="D31" s="8">
         <v>2.95</v>
       </c>
       <c r="E31" s="8">
         <v>3</v>
       </c>
       <c r="F31" s="8">
         <v>3.15</v>
       </c>
       <c r="G31" s="8">
         <v>2.99</v>
       </c>
       <c r="H31" s="8">
         <v>3.12</v>
       </c>
       <c r="I31" s="8">
         <v>3.29</v>
       </c>
@@ -3580,54 +3656,57 @@
       <c r="Y31" s="1"/>
       <c r="Z31" s="16">
         <v>10.31</v>
       </c>
       <c r="AA31" s="16">
         <v>10.25</v>
       </c>
       <c r="AB31" s="16">
         <v>10.029999999999999</v>
       </c>
       <c r="AC31" s="16">
         <v>8.7899999999999991</v>
       </c>
       <c r="AD31" s="16">
         <v>7.43</v>
       </c>
       <c r="AE31" s="16">
         <v>9.1</v>
       </c>
       <c r="AF31" s="16">
         <v>9.65</v>
       </c>
       <c r="AG31" s="16">
         <v>8.68</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>69</v>
+      <c r="AH31" s="16">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A32" s="43" t="s">
+        <v>68</v>
       </c>
       <c r="B32" s="8">
         <v>11.97</v>
       </c>
       <c r="C32" s="8">
         <v>13.47</v>
       </c>
       <c r="D32" s="8">
         <v>13.04</v>
       </c>
       <c r="E32" s="8">
         <v>12.71</v>
       </c>
       <c r="F32" s="8">
         <v>12.89</v>
       </c>
       <c r="G32" s="8">
         <v>12.66</v>
       </c>
       <c r="H32" s="8">
         <v>12.77</v>
       </c>
       <c r="I32" s="8">
         <v>12.58</v>
       </c>
@@ -3675,53 +3754,56 @@
       <c r="Y32" s="1"/>
       <c r="Z32" s="16">
         <v>11.86</v>
       </c>
       <c r="AA32" s="16">
         <v>11.7</v>
       </c>
       <c r="AB32" s="16">
         <v>11.49</v>
       </c>
       <c r="AC32" s="16">
         <v>9.2899999999999991</v>
       </c>
       <c r="AD32" s="16">
         <v>9.16</v>
       </c>
       <c r="AE32" s="16">
         <v>9.1</v>
       </c>
       <c r="AF32" s="16">
         <v>9.4600000000000009</v>
       </c>
       <c r="AG32" s="16">
         <v>9.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="55" t="s">
+      <c r="AH32" s="16">
+        <v>9.59</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A33" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="8">
         <v>16.100000000000001</v>
       </c>
       <c r="C33" s="8">
         <v>16.52</v>
       </c>
       <c r="D33" s="8">
         <v>15.77</v>
       </c>
       <c r="E33" s="8">
         <v>15.64</v>
       </c>
       <c r="F33" s="8">
         <v>15.65</v>
       </c>
       <c r="G33" s="8">
         <v>15.52</v>
       </c>
       <c r="H33" s="8">
         <v>15.63</v>
       </c>
       <c r="I33" s="8">
         <v>15.55</v>
@@ -3770,54 +3852,57 @@
       <c r="Y33" s="1"/>
       <c r="Z33" s="16">
         <v>13.65</v>
       </c>
       <c r="AA33" s="16">
         <v>13.37</v>
       </c>
       <c r="AB33" s="16">
         <v>13.22</v>
       </c>
       <c r="AC33" s="16">
         <v>11.54</v>
       </c>
       <c r="AD33" s="16">
         <v>12</v>
       </c>
       <c r="AE33" s="16">
         <v>12.09</v>
       </c>
       <c r="AF33" s="16">
         <v>11.76</v>
       </c>
       <c r="AG33" s="16">
         <v>11.35</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AH33" s="16">
+        <v>11.64</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A34" s="43" t="s">
+        <v>72</v>
       </c>
       <c r="B34" s="8">
         <v>18</v>
       </c>
       <c r="C34" s="8">
         <v>18.12</v>
       </c>
       <c r="D34" s="8">
         <v>17.670000000000002</v>
       </c>
       <c r="E34" s="8">
         <v>18.09</v>
       </c>
       <c r="F34" s="8">
         <v>17.46</v>
       </c>
       <c r="G34" s="8">
         <v>17.14</v>
       </c>
       <c r="H34" s="8">
         <v>17.190000000000001</v>
       </c>
       <c r="I34" s="8">
         <v>17.18</v>
       </c>
@@ -3865,54 +3950,57 @@
       <c r="Y34" s="1"/>
       <c r="Z34" s="16">
         <v>7.6</v>
       </c>
       <c r="AA34" s="16">
         <v>7.22</v>
       </c>
       <c r="AB34" s="16">
         <v>6.75</v>
       </c>
       <c r="AC34" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="AD34" s="16">
         <v>3.31</v>
       </c>
       <c r="AE34" s="16">
         <v>6.33</v>
       </c>
       <c r="AF34" s="16">
         <v>7</v>
       </c>
       <c r="AG34" s="16">
         <v>7.91</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>70</v>
+      <c r="AH34" s="16">
+        <v>7.66</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A35" s="43" t="s">
+        <v>69</v>
       </c>
       <c r="B35" s="8">
         <v>8.52</v>
       </c>
       <c r="C35" s="8">
         <v>9.01</v>
       </c>
       <c r="D35" s="8">
         <v>8.4499999999999993</v>
       </c>
       <c r="E35" s="8">
         <v>8.68</v>
       </c>
       <c r="F35" s="8">
         <v>8.44</v>
       </c>
       <c r="G35" s="8">
         <v>8.4499999999999993</v>
       </c>
       <c r="H35" s="8">
         <v>8.3000000000000007</v>
       </c>
       <c r="I35" s="8">
         <v>8.1</v>
       </c>
@@ -3960,54 +4048,57 @@
       <c r="Y35" s="1"/>
       <c r="Z35" s="16">
         <v>15.37</v>
       </c>
       <c r="AA35" s="16">
         <v>14.98</v>
       </c>
       <c r="AB35" s="16">
         <v>15.07</v>
       </c>
       <c r="AC35" s="16">
         <v>14.29</v>
       </c>
       <c r="AD35" s="16">
         <v>13.48</v>
       </c>
       <c r="AE35" s="16">
         <v>13.7</v>
       </c>
       <c r="AF35" s="16">
         <v>14.36</v>
       </c>
       <c r="AG35" s="16">
         <v>14.22</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>74</v>
+      <c r="AH35" s="16">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A36" s="43" t="s">
+        <v>73</v>
       </c>
       <c r="B36" s="8">
         <v>15.98</v>
       </c>
       <c r="C36" s="8">
         <v>15.4</v>
       </c>
       <c r="D36" s="8">
         <v>14.87</v>
       </c>
       <c r="E36" s="8">
         <v>14.88</v>
       </c>
       <c r="F36" s="8">
         <v>14.96</v>
       </c>
       <c r="G36" s="8">
         <v>14.83</v>
       </c>
       <c r="H36" s="8">
         <v>15.06</v>
       </c>
       <c r="I36" s="8">
         <v>14.91</v>
       </c>
@@ -4055,54 +4146,57 @@
       <c r="Y36" s="1"/>
       <c r="Z36" s="16">
         <v>10.57</v>
       </c>
       <c r="AA36" s="16">
         <v>9.9</v>
       </c>
       <c r="AB36" s="16">
         <v>10.029999999999999</v>
       </c>
       <c r="AC36" s="16">
         <v>8.6</v>
       </c>
       <c r="AD36" s="16">
         <v>7.54</v>
       </c>
       <c r="AE36" s="16">
         <v>7.25</v>
       </c>
       <c r="AF36" s="16">
         <v>9.1199999999999992</v>
       </c>
       <c r="AG36" s="16">
         <v>8.2799999999999994</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>71</v>
+      <c r="AH36" s="16">
+        <v>8.4499999999999993</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A37" s="43" t="s">
+        <v>70</v>
       </c>
       <c r="B37" s="8">
         <v>10.74</v>
       </c>
       <c r="C37" s="8">
         <v>11.78</v>
       </c>
       <c r="D37" s="8">
         <v>11.41</v>
       </c>
       <c r="E37" s="8">
         <v>11.43</v>
       </c>
       <c r="F37" s="8">
         <v>11.31</v>
       </c>
       <c r="G37" s="8">
         <v>11.27</v>
       </c>
       <c r="H37" s="8">
         <v>11.2</v>
       </c>
       <c r="I37" s="8">
         <v>11.09</v>
       </c>
@@ -4150,54 +4244,57 @@
       <c r="Y37" s="1"/>
       <c r="Z37" s="16">
         <v>12.34</v>
       </c>
       <c r="AA37" s="16">
         <v>12.01</v>
       </c>
       <c r="AB37" s="16">
         <v>12.07</v>
       </c>
       <c r="AC37" s="16">
         <v>9.57</v>
       </c>
       <c r="AD37" s="16">
         <v>9.23</v>
       </c>
       <c r="AE37" s="16">
         <v>10.039999999999999</v>
       </c>
       <c r="AF37" s="16">
         <v>9.9700000000000006</v>
       </c>
       <c r="AG37" s="16">
         <v>9.7799999999999994</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AH37" s="16">
+        <v>10.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A38" s="43" t="s">
+        <v>74</v>
       </c>
       <c r="B38" s="8">
         <v>5.15</v>
       </c>
       <c r="C38" s="8">
         <v>5.63</v>
       </c>
       <c r="D38" s="8">
         <v>6.3</v>
       </c>
       <c r="E38" s="8">
         <v>6.36</v>
       </c>
       <c r="F38" s="8">
         <v>6.33</v>
       </c>
       <c r="G38" s="8">
         <v>6.54</v>
       </c>
       <c r="H38" s="8">
         <v>6.69</v>
       </c>
       <c r="I38" s="8">
         <v>6.62</v>
       </c>
@@ -4245,373 +4342,379 @@
       <c r="Y38" s="1"/>
       <c r="Z38" s="16">
         <v>8.76</v>
       </c>
       <c r="AA38" s="16">
         <v>8.73</v>
       </c>
       <c r="AB38" s="16">
         <v>8.73</v>
       </c>
       <c r="AC38" s="16">
         <v>11.22</v>
       </c>
       <c r="AD38" s="16">
         <v>8.1199999999999992</v>
       </c>
       <c r="AE38" s="16">
         <v>8.61</v>
       </c>
       <c r="AF38" s="16">
         <v>7.65</v>
       </c>
       <c r="AG38" s="16">
         <v>7.88</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AH38" s="16">
+        <v>7.11</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="15.75" customHeight="1">
+      <c r="A39" s="50" t="s">
+        <v>75</v>
       </c>
       <c r="B39" s="8">
         <v>0.27</v>
       </c>
       <c r="C39" s="8">
         <v>0.32</v>
       </c>
       <c r="D39" s="8">
         <v>-0.45</v>
       </c>
       <c r="E39" s="8">
         <v>0.11</v>
       </c>
       <c r="F39" s="8">
         <v>0.13</v>
       </c>
       <c r="G39" s="8">
         <v>0.22</v>
       </c>
       <c r="H39" s="8">
         <v>0.44</v>
       </c>
       <c r="I39" s="8">
         <v>0.39</v>
       </c>
       <c r="J39" s="8">
         <v>0.4</v>
       </c>
       <c r="K39" s="8">
         <v>0.28999999999999998</v>
       </c>
       <c r="L39" s="8">
         <v>0.13</v>
       </c>
       <c r="M39" s="8">
         <v>0.14000000000000001</v>
       </c>
-      <c r="N39" s="57">
+      <c r="N39" s="45">
         <v>10.19</v>
       </c>
-      <c r="O39" s="57">
+      <c r="O39" s="45">
         <v>11.28</v>
       </c>
-      <c r="P39" s="57">
+      <c r="P39" s="45">
         <v>12.02</v>
       </c>
-      <c r="Q39" s="58">
+      <c r="Q39" s="46">
         <v>12.07</v>
       </c>
-      <c r="R39" s="59">
+      <c r="R39" s="47">
         <v>12.26</v>
       </c>
-      <c r="S39" s="60">
+      <c r="S39" s="48">
         <v>12.6</v>
       </c>
-      <c r="T39" s="60">
+      <c r="T39" s="48">
         <v>12.51</v>
       </c>
       <c r="U39" s="17">
         <v>12.34</v>
       </c>
       <c r="V39" s="17">
         <v>12.53</v>
       </c>
-      <c r="W39" s="61"/>
-[...1 lines deleted...]
-      <c r="Y39" s="61"/>
+      <c r="W39" s="49"/>
+      <c r="X39" s="49"/>
+      <c r="Y39" s="49"/>
       <c r="Z39" s="17">
         <v>12.48</v>
       </c>
       <c r="AA39" s="17">
         <v>12.11</v>
       </c>
       <c r="AB39" s="17">
         <v>12.07</v>
       </c>
       <c r="AC39" s="17">
         <v>10.57</v>
       </c>
       <c r="AD39" s="17">
         <v>9.2899999999999991</v>
       </c>
       <c r="AE39" s="17">
         <v>10.029999999999999</v>
       </c>
       <c r="AF39" s="17">
         <v>9.7799999999999994</v>
       </c>
       <c r="AG39" s="17">
         <v>9.8000000000000007</v>
       </c>
-    </row>
-    <row r="40" spans="1:33" ht="15.75" customHeight="1">
+      <c r="AH39" s="17">
+        <v>10.16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="15.75" customHeight="1">
       <c r="A40" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:33" ht="15.75" customHeight="1">
+    <row r="41" spans="1:34" ht="15.75" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:33" ht="15.75" customHeight="1">
+    <row r="42" spans="1:34" ht="15.75" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:33" ht="15.75" customHeight="1">
+    <row r="43" spans="1:34" ht="15.75" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:33" ht="15.75" customHeight="1">
+    <row r="44" spans="1:34" ht="15.75" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:33" ht="15.75" customHeight="1">
+    <row r="45" spans="1:34" ht="15.75" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:33" ht="15.75" customHeight="1">
+    <row r="46" spans="1:34" ht="15.75" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:33" ht="15.75" customHeight="1">
+    <row r="47" spans="1:34" ht="15.75" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:33" ht="15.75" customHeight="1">
+    <row r="48" spans="1:34" ht="15.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -30384,60 +30487,59 @@
       <c r="D969" s="1"/>
       <c r="E969" s="1"/>
       <c r="F969" s="1"/>
       <c r="G969" s="1"/>
       <c r="H969" s="1"/>
       <c r="I969" s="1"/>
       <c r="J969" s="1"/>
       <c r="K969" s="1"/>
       <c r="L969" s="1"/>
       <c r="M969" s="1"/>
       <c r="N969" s="1"/>
       <c r="O969" s="1"/>
       <c r="P969" s="1"/>
       <c r="Q969" s="1"/>
       <c r="R969" s="1"/>
       <c r="S969" s="1"/>
       <c r="T969" s="1"/>
       <c r="U969" s="1"/>
       <c r="V969" s="1"/>
       <c r="W969" s="1"/>
       <c r="X969" s="1"/>
       <c r="Y969" s="1"/>
       <c r="Z969" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="8">
+    <mergeCell ref="AC6:AH6"/>
+    <mergeCell ref="A8:AH8"/>
+    <mergeCell ref="A21:AH21"/>
+    <mergeCell ref="A28:AH28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:AB6"/>
-    <mergeCell ref="A2:AG2"/>
-[...4 lines deleted...]
-    <mergeCell ref="A28:AG28"/>
+    <mergeCell ref="A2:AH2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>