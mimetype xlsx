--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -143,54 +143,54 @@
 АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері 
 </t>
   </si>
   <si>
     <t xml:space="preserve">
    * Алдын ала деректер.</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>ү</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-маусым*</t>
+    <t>2025 жылғы қаңтар-шілде*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-маусым*</t>
+    <t>2026 жылғы қаңтар-шілде*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -435,79 +435,79 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -783,154 +783,154 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AE7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AW1" sqref="AW1"/>
+      <selection pane="bottomRight" activeCell="AX17" sqref="AX17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="29" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="33"/>
-[...38 lines deleted...]
-      <c r="AO1" s="33"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
+      <c r="Z1" s="42"/>
+      <c r="AA1" s="42"/>
+      <c r="AB1" s="42"/>
+      <c r="AC1" s="42"/>
+      <c r="AD1" s="42"/>
+      <c r="AE1" s="42"/>
+      <c r="AF1" s="42"/>
+      <c r="AG1" s="42"/>
+      <c r="AH1" s="42"/>
+      <c r="AI1" s="42"/>
+      <c r="AJ1" s="42"/>
+      <c r="AK1" s="42"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="42"/>
+      <c r="AN1" s="42"/>
+      <c r="AO1" s="42"/>
       <c r="AP1" s="25"/>
       <c r="AQ1" s="25"/>
       <c r="AR1" s="25"/>
       <c r="AS1" s="25"/>
     </row>
     <row r="2" spans="1:53" s="2" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="33"/>
-[...38 lines deleted...]
-      <c r="AO2" s="33"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="42"/>
+      <c r="AG2" s="42"/>
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
+      <c r="AL2" s="42"/>
+      <c r="AM2" s="42"/>
+      <c r="AN2" s="42"/>
+      <c r="AO2" s="42"/>
       <c r="AP2" s="25"/>
       <c r="AQ2" s="25"/>
       <c r="AR2" s="25"/>
       <c r="AS2" s="25"/>
     </row>
     <row r="3" spans="1:53" s="2" customFormat="1" ht="12">
       <c r="A3" s="25"/>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
       <c r="N3" s="25"/>
       <c r="O3" s="25"/>
       <c r="P3" s="25"/>
       <c r="Q3" s="25"/>
       <c r="R3" s="25"/>
       <c r="S3" s="25"/>
@@ -940,162 +940,162 @@
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
       <c r="Z3" s="25"/>
       <c r="AA3" s="25"/>
       <c r="AB3" s="25"/>
       <c r="AC3" s="25"/>
       <c r="AD3" s="25"/>
       <c r="AE3" s="25"/>
       <c r="AF3" s="25"/>
       <c r="AG3" s="25"/>
       <c r="AH3" s="25"/>
       <c r="AI3" s="25"/>
       <c r="AJ3" s="25"/>
       <c r="AK3" s="25"/>
       <c r="AL3" s="25"/>
       <c r="AM3" s="25"/>
       <c r="AN3" s="25"/>
       <c r="AO3" s="25"/>
       <c r="AP3" s="25"/>
       <c r="AQ3" s="25"/>
       <c r="AR3" s="25"/>
       <c r="AS3" s="25"/>
     </row>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="36" t="s">
+      <c r="A4" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="32">
         <v>2015</v>
       </c>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32">
         <v>2016</v>
       </c>
       <c r="G4" s="32"/>
       <c r="H4" s="32"/>
       <c r="I4" s="32"/>
       <c r="J4" s="32">
         <v>2017</v>
       </c>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
       <c r="N4" s="32">
         <v>2018</v>
       </c>
       <c r="O4" s="32"/>
       <c r="P4" s="32"/>
       <c r="Q4" s="32"/>
       <c r="R4" s="32">
         <v>2019</v>
       </c>
       <c r="S4" s="32"/>
       <c r="T4" s="32"/>
       <c r="U4" s="32"/>
       <c r="V4" s="32">
         <v>2020</v>
       </c>
       <c r="W4" s="32"/>
       <c r="X4" s="32"/>
       <c r="Y4" s="32"/>
-      <c r="Z4" s="42">
+      <c r="Z4" s="36">
         <v>2021</v>
       </c>
-      <c r="AA4" s="42"/>
-[...2 lines deleted...]
-      <c r="AD4" s="39">
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="33">
         <v>2022</v>
       </c>
-      <c r="AE4" s="40"/>
-[...1 lines deleted...]
-      <c r="AG4" s="41"/>
+      <c r="AE4" s="34"/>
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="35"/>
       <c r="AH4" s="29">
         <v>2023</v>
       </c>
       <c r="AI4" s="30"/>
       <c r="AJ4" s="30"/>
       <c r="AK4" s="31"/>
       <c r="AL4" s="29">
         <v>2024</v>
       </c>
       <c r="AM4" s="30"/>
       <c r="AN4" s="30"/>
       <c r="AO4" s="31"/>
       <c r="AP4" s="29">
         <v>2025</v>
       </c>
       <c r="AQ4" s="30"/>
       <c r="AR4" s="30"/>
       <c r="AS4" s="31"/>
       <c r="AT4" s="29" t="s">
         <v>14</v>
       </c>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="31"/>
       <c r="AX4" s="29" t="s">
         <v>15</v>
       </c>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="31"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A5" s="37"/>
-      <c r="B5" s="34" t="s">
+      <c r="A5" s="38"/>
+      <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="35"/>
+      <c r="C5" s="41"/>
       <c r="D5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="32"/>
-      <c r="F5" s="34" t="s">
+      <c r="F5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="35"/>
+      <c r="G5" s="41"/>
       <c r="H5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="32"/>
-      <c r="J5" s="34" t="s">
+      <c r="J5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="35"/>
+      <c r="K5" s="41"/>
       <c r="L5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="32"/>
-      <c r="N5" s="34" t="s">
+      <c r="N5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="35"/>
+      <c r="O5" s="41"/>
       <c r="P5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="Q5" s="32"/>
       <c r="R5" s="32" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="32"/>
       <c r="T5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="32"/>
       <c r="V5" s="32" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="32"/>
       <c r="X5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="32"/>
       <c r="Z5" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AA5" s="32"/>
       <c r="AB5" s="32" t="s">
@@ -1130,51 +1130,51 @@
         <v>0</v>
       </c>
       <c r="AQ5" s="32"/>
       <c r="AR5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="AS5" s="32"/>
       <c r="AT5" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AU5" s="32"/>
       <c r="AV5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="AW5" s="32"/>
       <c r="AX5" s="32" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="32"/>
       <c r="AZ5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="BA5" s="32"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="38"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -1470,79 +1470,79 @@
         <f t="shared" si="13"/>
         <v>235884.37767999992</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="13"/>
         <v>207831.44850999999</v>
       </c>
       <c r="AP7" s="10">
         <f t="shared" si="13"/>
         <v>115065.79813000004</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="13"/>
         <v>50858.122919999994</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="13"/>
         <v>106825.03354</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="13"/>
         <v>211782.64717000001</v>
       </c>
       <c r="AT7" s="10">
         <f t="shared" si="13"/>
-        <v>52688.830000000009</v>
+        <v>59966.749380000008</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="13"/>
-        <v>23296.779979999996</v>
+        <v>26484.76586</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="13"/>
-        <v>54556.92411</v>
+        <v>63076.107559999989</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="13"/>
-        <v>98214.132799999978</v>
+        <v>115138.24444999997</v>
       </c>
       <c r="AX7" s="10">
         <f t="shared" si="13"/>
-        <v>62106.452679999995</v>
+        <v>71470.281050000034</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="13"/>
-        <v>32307.462669999997</v>
+        <v>37398.519969999994</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="13"/>
-        <v>51606.194820000012</v>
+        <v>58377.838670000005</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="13"/>
-        <v>94989.432070000024</v>
+        <v>110152.87423999999</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="11">
         <v>35576.184000000001</v>
       </c>
       <c r="C8" s="11">
         <v>7615.1714899999997</v>
       </c>
       <c r="D8" s="11">
         <v>28976.946190000002</v>
       </c>
       <c r="E8" s="11">
         <v>8156.8748100000003</v>
       </c>
       <c r="F8" s="11">
         <v>1390.6601899999998</v>
       </c>
       <c r="G8" s="11">
         <v>3019.3834100000004</v>
       </c>
       <c r="H8" s="11">
@@ -1638,72 +1638,72 @@
       <c r="AL8" s="12">
         <v>13195.470500000001</v>
       </c>
       <c r="AM8" s="12">
         <v>15219.593719999999</v>
       </c>
       <c r="AN8" s="12">
         <v>140986.89603999993</v>
       </c>
       <c r="AO8" s="12">
         <v>31074.84268999999</v>
       </c>
       <c r="AP8" s="12">
         <v>12238.81488</v>
       </c>
       <c r="AQ8" s="12">
         <v>4622.0210900000002</v>
       </c>
       <c r="AR8" s="12">
         <v>15749.82273</v>
       </c>
       <c r="AS8" s="12">
         <v>7450.3563399999985</v>
       </c>
       <c r="AT8" s="12">
-        <v>10847.242029999999</v>
+        <v>10870.95528</v>
       </c>
       <c r="AU8" s="12">
-        <v>3248.3103699999992</v>
+        <v>3360.2386699999997</v>
       </c>
       <c r="AV8" s="12">
-        <v>10967.588669999999</v>
+        <v>11600.70743</v>
       </c>
       <c r="AW8" s="12">
-        <v>4575.0255200000001</v>
+        <v>4982.807389999999</v>
       </c>
       <c r="AX8" s="12">
-        <v>234.07479000000001</v>
+        <v>268.24338999999998</v>
       </c>
       <c r="AY8" s="12">
-        <v>1295.1262200000001</v>
+        <v>1474.28521</v>
       </c>
       <c r="AZ8" s="12">
-        <v>12097.098450000003</v>
+        <v>13126.194560000004</v>
       </c>
       <c r="BA8" s="12">
-        <v>4266.5327600000019</v>
+        <v>4765.0735000000013</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="13">
         <v>897.39700000000005</v>
       </c>
       <c r="C9" s="13">
         <v>697.79838999999993</v>
       </c>
       <c r="D9" s="13">
         <v>1142.252</v>
       </c>
       <c r="E9" s="13">
         <v>3020.4375099999997</v>
       </c>
       <c r="F9" s="13">
         <v>655.28</v>
       </c>
       <c r="G9" s="13">
         <v>285.43908999999996</v>
       </c>
       <c r="H9" s="13">
@@ -1799,72 +1799,72 @@
       <c r="AL9" s="13">
         <v>1069.9939999999997</v>
       </c>
       <c r="AM9" s="13">
         <v>2454.0705400000002</v>
       </c>
       <c r="AN9" s="13">
         <v>2449.9224399999998</v>
       </c>
       <c r="AO9" s="13">
         <v>5184.7925899999991</v>
       </c>
       <c r="AP9" s="13">
         <v>338.45249999999999</v>
       </c>
       <c r="AQ9" s="13">
         <v>312.50882000000001</v>
       </c>
       <c r="AR9" s="13">
         <v>2672.3564699999997</v>
       </c>
       <c r="AS9" s="13">
         <v>7803.4665700000005</v>
       </c>
       <c r="AT9" s="13">
-        <v>99.2</v>
+        <v>108.85250000000001</v>
       </c>
       <c r="AU9" s="13">
-        <v>82.084249999999997</v>
+        <v>116.55925000000001</v>
       </c>
       <c r="AV9" s="13">
-        <v>1320.7881499999999</v>
+        <v>1451.7875499999998</v>
       </c>
       <c r="AW9" s="13">
-        <v>2824.2493700000005</v>
+        <v>3244.5116600000006</v>
       </c>
       <c r="AX9" s="13">
-        <v>285.995</v>
+        <v>302.80399999999997</v>
       </c>
       <c r="AY9" s="13">
-        <v>346.55475999999999</v>
+        <v>362.83611000000002</v>
       </c>
       <c r="AZ9" s="13">
-        <v>933.13211000000001</v>
+        <v>1005.18776</v>
       </c>
       <c r="BA9" s="13">
-        <v>2517.8274699999997</v>
+        <v>2825.8513600000001</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="14">
         <v>17867.263750000002</v>
       </c>
       <c r="C10" s="14">
         <v>7547.5310899999986</v>
       </c>
       <c r="D10" s="14">
         <v>81622.790159999975</v>
       </c>
       <c r="E10" s="14">
         <v>102854.58401000006</v>
       </c>
       <c r="F10" s="14">
         <v>40969.604139999996</v>
       </c>
       <c r="G10" s="14">
         <v>12773.363520000001</v>
       </c>
       <c r="H10" s="14">
@@ -1960,72 +1960,72 @@
       <c r="AL10" s="14">
         <v>14350.673049999998</v>
       </c>
       <c r="AM10" s="14">
         <v>13423.37844</v>
       </c>
       <c r="AN10" s="14">
         <v>92447.559199999974</v>
       </c>
       <c r="AO10" s="14">
         <v>171571.81323</v>
       </c>
       <c r="AP10" s="14">
         <v>102488.53075000003</v>
       </c>
       <c r="AQ10" s="14">
         <v>45923.593009999997</v>
       </c>
       <c r="AR10" s="14">
         <v>88402.854340000005</v>
       </c>
       <c r="AS10" s="14">
         <v>196528.82426000002</v>
       </c>
       <c r="AT10" s="14">
-        <v>41742.387970000011</v>
+        <v>48986.941600000006</v>
       </c>
       <c r="AU10" s="14">
-        <v>19966.385359999997</v>
+        <v>23007.967939999999</v>
       </c>
       <c r="AV10" s="14">
-        <v>42268.547290000002</v>
+        <v>50023.612579999986</v>
       </c>
       <c r="AW10" s="14">
-        <v>90814.857909999977</v>
+        <v>106910.92539999996</v>
       </c>
       <c r="AX10" s="14">
-        <v>61586.382889999993</v>
+        <v>70899.233660000027</v>
       </c>
       <c r="AY10" s="14">
-        <v>30665.781689999996</v>
+        <v>35561.398649999996</v>
       </c>
       <c r="AZ10" s="14">
-        <v>38575.964260000008</v>
+        <v>44246.45635</v>
       </c>
       <c r="BA10" s="14">
-        <v>88205.071840000019</v>
+        <v>102561.94937999999</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="7" customFormat="1" ht="28.5" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15">
         <f>C10/C7*100</f>
         <v>47.58696528108468</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15">
         <f>G10/G7*100</f>
         <v>79.445302499367401</v>
       </c>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
         <f>K10/K7*100</f>
         <v>49.410946563202224</v>
       </c>
@@ -2068,58 +2068,58 @@
       <c r="AG11" s="15"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16">
         <f t="shared" ref="AI11:AM11" si="14">AI10/AI7*100</f>
         <v>61.630738485144136</v>
       </c>
       <c r="AJ11" s="16"/>
       <c r="AK11" s="16"/>
       <c r="AL11" s="16"/>
       <c r="AM11" s="16">
         <f t="shared" si="14"/>
         <v>43.166093218246765</v>
       </c>
       <c r="AN11" s="16"/>
       <c r="AO11" s="16"/>
       <c r="AP11" s="15"/>
       <c r="AQ11" s="15">
         <f>AQ10/AQ7*100</f>
         <v>90.297459625550815</v>
       </c>
       <c r="AR11" s="15"/>
       <c r="AS11" s="15"/>
       <c r="AT11" s="28"/>
       <c r="AU11" s="15">
         <f>AU10/AU7*100</f>
-        <v>85.704485242771312</v>
+        <v>86.872461178707212</v>
       </c>
       <c r="AV11" s="28"/>
       <c r="AW11" s="28"/>
       <c r="AX11" s="28"/>
       <c r="AY11" s="15">
         <f>AY10/AY7*100</f>
-        <v>94.918570372521302</v>
+        <v>95.087716515322839</v>
       </c>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="28"/>
     </row>
     <row r="12" spans="1:53" s="7" customFormat="1" ht="11.25" customHeight="1">
       <c r="A12" s="17"/>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
@@ -2324,92 +2324,92 @@
       <c r="AC16" s="25"/>
       <c r="AD16" s="25"/>
       <c r="AE16" s="25"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25"/>
       <c r="AH16" s="25"/>
       <c r="AI16" s="25"/>
       <c r="AJ16" s="25"/>
       <c r="AK16" s="25"/>
       <c r="AL16" s="25"/>
       <c r="AM16" s="25"/>
       <c r="AN16" s="25"/>
       <c r="AO16" s="25"/>
       <c r="AP16" s="25"/>
       <c r="AQ16" s="25"/>
       <c r="AR16" s="25"/>
       <c r="AS16" s="25"/>
     </row>
     <row r="20" spans="40:40">
       <c r="AN20" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="42">
-    <mergeCell ref="AT4:AW4"/>
-[...24 lines deleted...]
-    <mergeCell ref="B5:C5"/>
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A1:AO1"/>
     <mergeCell ref="A2:AO2"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Қарағанды</vt:lpstr>
     </vt:vector>