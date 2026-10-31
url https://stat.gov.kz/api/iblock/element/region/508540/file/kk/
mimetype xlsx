--- v2 (2026-09-20)
+++ v3 (2026-10-31)
@@ -143,88 +143,79 @@
 АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері 
 </t>
   </si>
   <si>
     <t xml:space="preserve">
    * Алдын ала деректер.</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
     <t>ү</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-шілде*</t>
+    <t>2025 жылғы қаңтар-тамыз*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-шілде*</t>
+    <t>2026 жылғы қаңтар-тамыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...7 lines deleted...]
-      <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -234,56 +225,50 @@
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -375,138 +360,137 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -780,1586 +764,1587 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AE7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="I7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AX17" sqref="AX17"/>
+      <selection pane="bottomRight" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="29" width="9.28515625" customWidth="1"/>
+    <col min="45" max="45" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="42"/>
-[...42 lines deleted...]
-      <c r="AS1" s="25"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+      <c r="AC1" s="41"/>
+      <c r="AD1" s="41"/>
+      <c r="AE1" s="41"/>
+      <c r="AF1" s="41"/>
+      <c r="AG1" s="41"/>
+      <c r="AH1" s="41"/>
+      <c r="AI1" s="41"/>
+      <c r="AJ1" s="41"/>
+      <c r="AK1" s="41"/>
+      <c r="AL1" s="41"/>
+      <c r="AM1" s="41"/>
+      <c r="AN1" s="41"/>
+      <c r="AO1" s="41"/>
+      <c r="AP1" s="22"/>
+      <c r="AQ1" s="22"/>
+      <c r="AR1" s="22"/>
+      <c r="AS1" s="22"/>
     </row>
     <row r="2" spans="1:53" s="2" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="42"/>
-[...42 lines deleted...]
-      <c r="AS2" s="25"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+      <c r="AD2" s="41"/>
+      <c r="AE2" s="41"/>
+      <c r="AF2" s="41"/>
+      <c r="AG2" s="41"/>
+      <c r="AH2" s="41"/>
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+      <c r="AL2" s="41"/>
+      <c r="AM2" s="41"/>
+      <c r="AN2" s="41"/>
+      <c r="AO2" s="41"/>
+      <c r="AP2" s="22"/>
+      <c r="AQ2" s="22"/>
+      <c r="AR2" s="22"/>
+      <c r="AS2" s="22"/>
     </row>
     <row r="3" spans="1:53" s="2" customFormat="1" ht="12">
-      <c r="A3" s="25"/>
-[...43 lines deleted...]
-      <c r="AS3" s="25"/>
+      <c r="A3" s="22"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="22"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22"/>
+      <c r="S3" s="22"/>
+      <c r="T3" s="22"/>
+      <c r="U3" s="22"/>
+      <c r="V3" s="22"/>
+      <c r="W3" s="22"/>
+      <c r="X3" s="22"/>
+      <c r="Y3" s="22"/>
+      <c r="Z3" s="22"/>
+      <c r="AA3" s="22"/>
+      <c r="AB3" s="22"/>
+      <c r="AC3" s="22"/>
+      <c r="AD3" s="22"/>
+      <c r="AE3" s="22"/>
+      <c r="AF3" s="22"/>
+      <c r="AG3" s="22"/>
+      <c r="AH3" s="22"/>
+      <c r="AI3" s="22"/>
+      <c r="AJ3" s="22"/>
+      <c r="AK3" s="22"/>
+      <c r="AL3" s="22"/>
+      <c r="AM3" s="22"/>
+      <c r="AN3" s="22"/>
+      <c r="AO3" s="22"/>
+      <c r="AP3" s="22"/>
+      <c r="AQ3" s="22"/>
+      <c r="AR3" s="22"/>
+      <c r="AS3" s="22"/>
     </row>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="37" t="s">
+      <c r="A4" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="32">
+      <c r="B4" s="31">
         <v>2015</v>
       </c>
-      <c r="C4" s="32"/>
-[...2 lines deleted...]
-      <c r="F4" s="32">
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31">
         <v>2016</v>
       </c>
-      <c r="G4" s="32"/>
-[...2 lines deleted...]
-      <c r="J4" s="32">
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31">
         <v>2017</v>
       </c>
-      <c r="K4" s="32"/>
-[...2 lines deleted...]
-      <c r="N4" s="32">
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31">
         <v>2018</v>
       </c>
-      <c r="O4" s="32"/>
-[...2 lines deleted...]
-      <c r="R4" s="32">
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31">
         <v>2019</v>
       </c>
-      <c r="S4" s="32"/>
-[...2 lines deleted...]
-      <c r="V4" s="32">
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31">
         <v>2020</v>
       </c>
-      <c r="W4" s="32"/>
-[...2 lines deleted...]
-      <c r="Z4" s="36">
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="35">
         <v>2021</v>
       </c>
-      <c r="AA4" s="36"/>
-[...2 lines deleted...]
-      <c r="AD4" s="33">
+      <c r="AA4" s="35"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="32">
         <v>2022</v>
       </c>
-      <c r="AE4" s="34"/>
-[...2 lines deleted...]
-      <c r="AH4" s="29">
+      <c r="AE4" s="33"/>
+      <c r="AF4" s="33"/>
+      <c r="AG4" s="34"/>
+      <c r="AH4" s="28">
         <v>2023</v>
       </c>
-      <c r="AI4" s="30"/>
-[...2 lines deleted...]
-      <c r="AL4" s="29">
+      <c r="AI4" s="29"/>
+      <c r="AJ4" s="29"/>
+      <c r="AK4" s="30"/>
+      <c r="AL4" s="28">
         <v>2024</v>
       </c>
-      <c r="AM4" s="30"/>
-[...2 lines deleted...]
-      <c r="AP4" s="29">
+      <c r="AM4" s="29"/>
+      <c r="AN4" s="29"/>
+      <c r="AO4" s="30"/>
+      <c r="AP4" s="28">
         <v>2025</v>
       </c>
-      <c r="AQ4" s="30"/>
-[...2 lines deleted...]
-      <c r="AT4" s="29" t="s">
+      <c r="AQ4" s="29"/>
+      <c r="AR4" s="29"/>
+      <c r="AS4" s="30"/>
+      <c r="AT4" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="30"/>
-[...2 lines deleted...]
-      <c r="AX4" s="29" t="s">
+      <c r="AU4" s="29"/>
+      <c r="AV4" s="29"/>
+      <c r="AW4" s="30"/>
+      <c r="AX4" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="AY4" s="30"/>
-[...1 lines deleted...]
-      <c r="BA4" s="31"/>
+      <c r="AY4" s="29"/>
+      <c r="AZ4" s="29"/>
+      <c r="BA4" s="30"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A5" s="38"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="37"/>
+      <c r="B5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="41"/>
-      <c r="D5" s="32" t="s">
+      <c r="C5" s="40"/>
+      <c r="D5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="32"/>
-      <c r="F5" s="40" t="s">
+      <c r="E5" s="31"/>
+      <c r="F5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="41"/>
-      <c r="H5" s="32" t="s">
+      <c r="G5" s="40"/>
+      <c r="H5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="32"/>
-      <c r="J5" s="40" t="s">
+      <c r="I5" s="31"/>
+      <c r="J5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="41"/>
-      <c r="L5" s="32" t="s">
+      <c r="K5" s="40"/>
+      <c r="L5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="32"/>
-      <c r="N5" s="40" t="s">
+      <c r="M5" s="31"/>
+      <c r="N5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="41"/>
-      <c r="P5" s="32" t="s">
+      <c r="O5" s="40"/>
+      <c r="P5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="32"/>
-      <c r="R5" s="32" t="s">
+      <c r="Q5" s="31"/>
+      <c r="R5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="32"/>
-      <c r="T5" s="32" t="s">
+      <c r="S5" s="31"/>
+      <c r="T5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="32"/>
-      <c r="V5" s="32" t="s">
+      <c r="U5" s="31"/>
+      <c r="V5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="32"/>
-      <c r="X5" s="32" t="s">
+      <c r="W5" s="31"/>
+      <c r="X5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="32"/>
-      <c r="Z5" s="32" t="s">
+      <c r="Y5" s="31"/>
+      <c r="Z5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="32"/>
-      <c r="AB5" s="32" t="s">
+      <c r="AA5" s="31"/>
+      <c r="AB5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AC5" s="32"/>
-      <c r="AD5" s="32" t="s">
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="32"/>
-      <c r="AF5" s="32" t="s">
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AG5" s="32"/>
-      <c r="AH5" s="32" t="s">
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AI5" s="32"/>
-      <c r="AJ5" s="32" t="s">
+      <c r="AI5" s="31"/>
+      <c r="AJ5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AK5" s="32"/>
-      <c r="AL5" s="32" t="s">
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="32"/>
-      <c r="AN5" s="32" t="s">
+      <c r="AM5" s="31"/>
+      <c r="AN5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AO5" s="32"/>
-      <c r="AP5" s="32" t="s">
+      <c r="AO5" s="31"/>
+      <c r="AP5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AQ5" s="32"/>
-      <c r="AR5" s="32" t="s">
+      <c r="AQ5" s="31"/>
+      <c r="AR5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AS5" s="32"/>
-      <c r="AT5" s="32" t="s">
+      <c r="AS5" s="31"/>
+      <c r="AT5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AU5" s="32"/>
-      <c r="AV5" s="32" t="s">
+      <c r="AU5" s="31"/>
+      <c r="AV5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AW5" s="32"/>
-      <c r="AX5" s="32" t="s">
+      <c r="AW5" s="31"/>
+      <c r="AX5" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="32"/>
-      <c r="AZ5" s="32" t="s">
+      <c r="AY5" s="31"/>
+      <c r="AZ5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="BA5" s="32"/>
+      <c r="BA5" s="31"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="33.75">
-      <c r="A6" s="39"/>
-[...153 lines deleted...]
-      <c r="BA6" s="8" t="s">
+      <c r="A6" s="38"/>
+      <c r="B6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="P6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="R6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="S6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="T6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="U6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="V6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="W6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="X6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AF6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AJ6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AL6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AQ6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AR6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AS6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AT6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AU6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AV6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AW6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AX6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BA6" s="7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:53" s="6" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A7" s="9" t="s">
+    <row r="7" spans="1:53" s="1" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="10">
+      <c r="B7" s="27">
         <f>B8+B9+B10</f>
         <v>54340.844750000004</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="27">
         <f t="shared" ref="C7:R7" si="0">C8+C9+C10</f>
         <v>15860.500969999999</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="27">
         <f t="shared" si="0"/>
         <v>111741.98834999997</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="27">
         <f t="shared" si="0"/>
         <v>114031.89633000006</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="27">
         <f t="shared" si="0"/>
         <v>43015.544329999997</v>
       </c>
-      <c r="G7" s="10">
+      <c r="G7" s="27">
         <f t="shared" si="0"/>
         <v>16078.186020000001</v>
       </c>
-      <c r="H7" s="10">
+      <c r="H7" s="27">
         <f t="shared" si="0"/>
         <v>89362.559689999995</v>
       </c>
-      <c r="I7" s="10">
+      <c r="I7" s="27">
         <f t="shared" si="0"/>
         <v>109732.66843999999</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="27">
         <f t="shared" si="0"/>
         <v>27781.739250000002</v>
       </c>
-      <c r="K7" s="10">
+      <c r="K7" s="27">
         <f t="shared" si="0"/>
         <v>20151.367869999998</v>
       </c>
-      <c r="L7" s="10">
+      <c r="L7" s="27">
         <f t="shared" si="0"/>
         <v>92448.46063000006</v>
       </c>
-      <c r="M7" s="10">
+      <c r="M7" s="27">
         <f t="shared" si="0"/>
         <v>120475.18169999997</v>
       </c>
-      <c r="N7" s="10">
+      <c r="N7" s="27">
         <f t="shared" si="0"/>
         <v>27649.592749999996</v>
       </c>
-      <c r="O7" s="10">
+      <c r="O7" s="27">
         <f t="shared" si="0"/>
         <v>24358.250810000001</v>
       </c>
-      <c r="P7" s="10">
+      <c r="P7" s="27">
         <f t="shared" si="0"/>
         <v>98052.117510000011</v>
       </c>
-      <c r="Q7" s="10">
+      <c r="Q7" s="27">
         <f t="shared" si="0"/>
         <v>126576.85853000006</v>
       </c>
-      <c r="R7" s="10">
+      <c r="R7" s="27">
         <f t="shared" si="0"/>
         <v>31302.011689999999</v>
       </c>
-      <c r="S7" s="10">
+      <c r="S7" s="27">
         <f>S8+S9+S10</f>
         <v>22229.223570000002</v>
       </c>
-      <c r="T7" s="10">
+      <c r="T7" s="27">
         <f t="shared" ref="T7" si="1">T8+T9+T10</f>
         <v>98591.016420000029</v>
       </c>
-      <c r="U7" s="10">
+      <c r="U7" s="27">
         <f t="shared" ref="U7" si="2">U8+U9+U10</f>
         <v>121015.95262</v>
       </c>
-      <c r="V7" s="10">
+      <c r="V7" s="27">
         <f t="shared" ref="V7" si="3">V8+V9+V10</f>
         <v>32318.920100000007</v>
       </c>
-      <c r="W7" s="10">
+      <c r="W7" s="27">
         <f t="shared" ref="W7" si="4">W8+W9+W10</f>
         <v>16376.567349999999</v>
       </c>
-      <c r="X7" s="10">
+      <c r="X7" s="27">
         <f t="shared" ref="X7" si="5">X8+X9+X10</f>
         <v>84125.469929999992</v>
       </c>
-      <c r="Y7" s="10">
+      <c r="Y7" s="27">
         <f t="shared" ref="Y7" si="6">Y8+Y9+Y10</f>
         <v>123506.75536000001</v>
       </c>
-      <c r="Z7" s="10">
+      <c r="Z7" s="27">
         <f t="shared" ref="Z7" si="7">Z8+Z9+Z10</f>
         <v>20939.44976</v>
       </c>
-      <c r="AA7" s="10">
+      <c r="AA7" s="27">
         <f t="shared" ref="AA7" si="8">AA8+AA9+AA10</f>
         <v>16280.913339999999</v>
       </c>
-      <c r="AB7" s="10">
+      <c r="AB7" s="27">
         <f t="shared" ref="AB7" si="9">AB8+AB9+AB10</f>
         <v>127560.93136000002</v>
       </c>
-      <c r="AC7" s="10">
+      <c r="AC7" s="27">
         <f t="shared" ref="AC7" si="10">AC8+AC9+AC10</f>
         <v>159637.73441000003</v>
       </c>
-      <c r="AD7" s="10">
+      <c r="AD7" s="27">
         <f>AD8+AD9+AD10</f>
         <v>23138.294819999999</v>
       </c>
-      <c r="AE7" s="10">
+      <c r="AE7" s="27">
         <f t="shared" ref="AE7" si="11">AE8+AE9+AE10</f>
         <v>28674.733230000005</v>
       </c>
-      <c r="AF7" s="10">
+      <c r="AF7" s="27">
         <f t="shared" ref="AF7" si="12">AF8+AF9+AF10</f>
         <v>123097.07655000006</v>
       </c>
-      <c r="AG7" s="10">
+      <c r="AG7" s="27">
         <f t="shared" ref="AG7:BA7" si="13">AG8+AG9+AG10</f>
         <v>189936.21064999988</v>
       </c>
-      <c r="AH7" s="10">
+      <c r="AH7" s="27">
         <f t="shared" si="13"/>
         <v>17186.428240000001</v>
       </c>
-      <c r="AI7" s="10">
+      <c r="AI7" s="27">
         <f t="shared" si="13"/>
         <v>21237.102770000001</v>
       </c>
-      <c r="AJ7" s="10">
+      <c r="AJ7" s="27">
         <f t="shared" si="13"/>
         <v>200916.51902000001</v>
       </c>
-      <c r="AK7" s="10">
+      <c r="AK7" s="27">
         <f t="shared" si="13"/>
         <v>179058.74840000001</v>
       </c>
-      <c r="AL7" s="10">
+      <c r="AL7" s="27">
         <f t="shared" si="13"/>
         <v>28616.137549999999</v>
       </c>
-      <c r="AM7" s="10">
+      <c r="AM7" s="27">
         <f t="shared" si="13"/>
         <v>31097.042699999998</v>
       </c>
-      <c r="AN7" s="10">
+      <c r="AN7" s="27">
         <f t="shared" si="13"/>
         <v>235884.37767999992</v>
       </c>
-      <c r="AO7" s="10">
+      <c r="AO7" s="27">
         <f t="shared" si="13"/>
         <v>207831.44850999999</v>
       </c>
-      <c r="AP7" s="10">
+      <c r="AP7" s="27">
         <f t="shared" si="13"/>
-        <v>115065.79813000004</v>
-[...1 lines deleted...]
-      <c r="AQ7" s="10">
+        <v>115065.8</v>
+      </c>
+      <c r="AQ7" s="27">
         <f t="shared" si="13"/>
-        <v>50858.122919999994</v>
-[...1 lines deleted...]
-      <c r="AR7" s="10">
+        <v>50858.1</v>
+      </c>
+      <c r="AR7" s="27">
         <f t="shared" si="13"/>
-        <v>106825.03354</v>
-[...1 lines deleted...]
-      <c r="AS7" s="10">
+        <v>106825.09999999999</v>
+      </c>
+      <c r="AS7" s="27">
         <f t="shared" si="13"/>
-        <v>211782.64717000001</v>
-[...1 lines deleted...]
-      <c r="AT7" s="10">
+        <v>211782.69999999998</v>
+      </c>
+      <c r="AT7" s="27">
         <f t="shared" si="13"/>
-        <v>59966.749380000008</v>
-[...1 lines deleted...]
-      <c r="AU7" s="10">
+        <v>67546.259440000009</v>
+      </c>
+      <c r="AU7" s="27">
         <f t="shared" si="13"/>
-        <v>26484.76586</v>
-[...1 lines deleted...]
-      <c r="AV7" s="10">
+        <v>30394.655790000001</v>
+      </c>
+      <c r="AV7" s="27">
         <f t="shared" si="13"/>
-        <v>63076.107559999989</v>
-[...1 lines deleted...]
-      <c r="AW7" s="10">
+        <v>70905.875779999988</v>
+      </c>
+      <c r="AW7" s="27">
         <f t="shared" si="13"/>
-        <v>115138.24444999997</v>
-[...1 lines deleted...]
-      <c r="AX7" s="10">
+        <v>131158.12721999999</v>
+      </c>
+      <c r="AX7" s="27">
         <f t="shared" si="13"/>
-        <v>71470.281050000034</v>
-[...1 lines deleted...]
-      <c r="AY7" s="10">
+        <v>82378.099270000021</v>
+      </c>
+      <c r="AY7" s="27">
         <f t="shared" si="13"/>
-        <v>37398.519969999994</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="10">
+        <v>43218.027919999993</v>
+      </c>
+      <c r="AZ7" s="27">
         <f t="shared" si="13"/>
-        <v>58377.838670000005</v>
-[...1 lines deleted...]
-      <c r="BA7" s="10">
+        <v>69509.132250000024</v>
+      </c>
+      <c r="BA7" s="27">
         <f t="shared" si="13"/>
-        <v>110152.87423999999</v>
+        <v>127378.92168999999</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="1" customFormat="1" ht="30" customHeight="1">
-      <c r="A8" s="11" t="s">
+      <c r="A8" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="8">
         <v>35576.184000000001</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="8">
         <v>7615.1714899999997</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="8">
         <v>28976.946190000002</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="8">
         <v>8156.8748100000003</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="8">
         <v>1390.6601899999998</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="8">
         <v>3019.3834100000004</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="8">
         <v>2914.9673100000009</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="8">
         <v>2241.0323700000008</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="8">
         <v>5897.8018399999992</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="8">
         <v>10141.464959999998</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="8">
         <v>4117.6730999999991</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="8">
         <v>2306.4848700000002</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="8">
         <v>6757.7346099999995</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="8">
         <v>12166.89198</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="8">
         <v>11041.977619999996</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="8">
         <v>2185.2335400000006</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="8">
         <v>3992.2027600000001</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="8">
         <v>9302.2654600000023</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T8" s="8">
         <v>10723.409500000005</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="8">
         <v>5215.7334500000015</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="8">
         <v>468.83115000000004</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="8">
         <v>1194.89123</v>
       </c>
-      <c r="X8" s="11">
+      <c r="X8" s="8">
         <v>8364.1783600000017</v>
       </c>
-      <c r="Y8" s="11">
+      <c r="Y8" s="8">
         <v>2901.4300900000003</v>
       </c>
-      <c r="Z8" s="11">
+      <c r="Z8" s="8">
         <v>1688.5772200000001</v>
       </c>
-      <c r="AA8" s="11">
+      <c r="AA8" s="8">
         <v>656.67675000000008</v>
       </c>
-      <c r="AB8" s="11">
+      <c r="AB8" s="8">
         <v>42889.737529999999</v>
       </c>
-      <c r="AC8" s="11">
+      <c r="AC8" s="8">
         <v>12755.324900000005</v>
       </c>
-      <c r="AD8" s="11">
+      <c r="AD8" s="8">
         <v>1654.1965699999996</v>
       </c>
-      <c r="AE8" s="11">
+      <c r="AE8" s="8">
         <v>3022.7441100000001</v>
       </c>
-      <c r="AF8" s="11">
+      <c r="AF8" s="8">
         <v>35663.630150000005</v>
       </c>
-      <c r="AG8" s="11">
+      <c r="AG8" s="8">
         <v>11848.356910000002</v>
       </c>
-      <c r="AH8" s="12">
+      <c r="AH8" s="9">
         <v>452.59095000000002</v>
       </c>
-      <c r="AI8" s="12">
+      <c r="AI8" s="9">
         <v>3079.4319699999996</v>
       </c>
-      <c r="AJ8" s="12">
+      <c r="AJ8" s="9">
         <v>114407.14058000001</v>
       </c>
-      <c r="AK8" s="12">
+      <c r="AK8" s="9">
         <v>25494.020909999996</v>
       </c>
-      <c r="AL8" s="12">
+      <c r="AL8" s="9">
         <v>13195.470500000001</v>
       </c>
-      <c r="AM8" s="12">
+      <c r="AM8" s="9">
         <v>15219.593719999999</v>
       </c>
-      <c r="AN8" s="12">
+      <c r="AN8" s="9">
         <v>140986.89603999993</v>
       </c>
-      <c r="AO8" s="12">
+      <c r="AO8" s="9">
         <v>31074.84268999999</v>
       </c>
-      <c r="AP8" s="12">
-[...33 lines deleted...]
-        <v>4765.0735000000013</v>
+      <c r="AP8" s="9">
+        <v>12238.8</v>
+      </c>
+      <c r="AQ8" s="9">
+        <v>4622</v>
+      </c>
+      <c r="AR8" s="9">
+        <v>15749.8</v>
+      </c>
+      <c r="AS8" s="9">
+        <v>7450.4</v>
+      </c>
+      <c r="AT8" s="9">
+        <v>10910.021439999999</v>
+      </c>
+      <c r="AU8" s="9">
+        <v>3520.6294499999995</v>
+      </c>
+      <c r="AV8" s="9">
+        <v>12231.344449999999</v>
+      </c>
+      <c r="AW8" s="9">
+        <v>5340.5480899999984</v>
+      </c>
+      <c r="AX8" s="9">
+        <v>326.00524000000001</v>
+      </c>
+      <c r="AY8" s="9">
+        <v>1780.1867999999999</v>
+      </c>
+      <c r="AZ8" s="9">
+        <v>15168.337500000001</v>
+      </c>
+      <c r="BA8" s="9">
+        <v>5411.8568300000015</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A9" s="11" t="s">
+      <c r="A9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="10">
         <v>897.39700000000005</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="10">
         <v>697.79838999999993</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="10">
         <v>1142.252</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="10">
         <v>3020.4375099999997</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="10">
         <v>655.28</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="10">
         <v>285.43908999999996</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="10">
         <v>822.70929999999998</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="10">
         <v>1611.4185399999999</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="8">
         <v>116</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="8">
         <v>52.921300000000002</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="8">
         <v>1083.2064700000001</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="8">
         <v>2985.8822600000003</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="8">
         <v>629.58129999999994</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="8">
         <v>465.92375000000004</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="8">
         <v>1662.9117500000002</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="8">
         <v>3879.8184900000001</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="8">
         <v>485.93299999999999</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="8">
         <v>306.52773000000002</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="8">
         <v>2309.0370700000003</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="8">
         <v>6137.7633000000005</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="8">
         <v>834.93000000000006</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="8">
         <v>571.74552999999992</v>
       </c>
-      <c r="X9" s="11">
+      <c r="X9" s="8">
         <v>2161.3255399999998</v>
       </c>
-      <c r="Y9" s="11">
+      <c r="Y9" s="8">
         <v>3898.4881099999998</v>
       </c>
-      <c r="Z9" s="11">
+      <c r="Z9" s="8">
         <v>968.42999999999984</v>
       </c>
-      <c r="AA9" s="11">
+      <c r="AA9" s="8">
         <v>781.15081000000009</v>
       </c>
-      <c r="AB9" s="11">
+      <c r="AB9" s="8">
         <v>2984.5235900000002</v>
       </c>
-      <c r="AC9" s="11">
+      <c r="AC9" s="8">
         <v>5607.3612500000017</v>
       </c>
-      <c r="AD9" s="11">
+      <c r="AD9" s="8">
         <v>1735.61204</v>
       </c>
-      <c r="AE9" s="11">
+      <c r="AE9" s="8">
         <v>3060.3767900000003</v>
       </c>
-      <c r="AF9" s="11">
+      <c r="AF9" s="8">
         <v>2858.56169</v>
       </c>
-      <c r="AG9" s="11">
+      <c r="AG9" s="8">
         <v>5793.851709999999</v>
       </c>
-      <c r="AH9" s="13">
+      <c r="AH9" s="10">
         <v>3047.0796299999997</v>
       </c>
-      <c r="AI9" s="13">
+      <c r="AI9" s="10">
         <v>5069.0875299999998</v>
       </c>
-      <c r="AJ9" s="13">
+      <c r="AJ9" s="10">
         <v>2271.2353100000005</v>
       </c>
-      <c r="AK9" s="13">
+      <c r="AK9" s="10">
         <v>4245.2259999999997</v>
       </c>
-      <c r="AL9" s="13">
+      <c r="AL9" s="10">
         <v>1069.9939999999997</v>
       </c>
-      <c r="AM9" s="13">
+      <c r="AM9" s="10">
         <v>2454.0705400000002</v>
       </c>
-      <c r="AN9" s="13">
+      <c r="AN9" s="10">
         <v>2449.9224399999998</v>
       </c>
-      <c r="AO9" s="13">
+      <c r="AO9" s="10">
         <v>5184.7925899999991</v>
       </c>
-      <c r="AP9" s="13">
-[...11 lines deleted...]
-      <c r="AT9" s="13">
+      <c r="AP9" s="10">
+        <v>338.5</v>
+      </c>
+      <c r="AQ9" s="10">
+        <v>312.5</v>
+      </c>
+      <c r="AR9" s="10">
+        <v>2672.4</v>
+      </c>
+      <c r="AS9" s="10">
+        <v>7803.5</v>
+      </c>
+      <c r="AT9" s="10">
         <v>108.85250000000001</v>
       </c>
-      <c r="AU9" s="13">
+      <c r="AU9" s="10">
         <v>116.55925000000001</v>
       </c>
-      <c r="AV9" s="13">
-[...15 lines deleted...]
-        <v>2825.8513600000001</v>
+      <c r="AV9" s="10">
+        <v>1616.6841400000001</v>
+      </c>
+      <c r="AW9" s="10">
+        <v>3722.0340000000001</v>
+      </c>
+      <c r="AX9" s="10">
+        <v>336.404</v>
+      </c>
+      <c r="AY9" s="10">
+        <v>396.52515</v>
+      </c>
+      <c r="AZ9" s="10">
+        <v>1113.1565799999998</v>
+      </c>
+      <c r="BA9" s="10">
+        <v>3134.6969300000005</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="1" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A10" s="11" t="s">
+      <c r="A10" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="14">
+      <c r="B10" s="11">
         <v>17867.263750000002</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="11">
         <v>7547.5310899999986</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="11">
         <v>81622.790159999975</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="11">
         <v>102854.58401000006</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="11">
         <v>40969.604139999996</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="11">
         <v>12773.363520000001</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="11">
         <v>85624.88308</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="11">
         <v>105880.21752999999</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="11">
         <v>21767.937410000002</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="11">
         <v>9956.9816100000007</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="11">
         <v>87247.581060000055</v>
       </c>
-      <c r="M10" s="14">
+      <c r="M10" s="11">
         <v>115182.81456999997</v>
       </c>
-      <c r="N10" s="14">
+      <c r="N10" s="11">
         <v>20262.276839999995</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="11">
         <v>11725.435080000001</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="11">
         <v>85347.228140000021</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="11">
         <v>120511.80650000005</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="11">
         <v>26823.875929999998</v>
       </c>
-      <c r="S10" s="14">
+      <c r="S10" s="11">
         <v>12620.430379999998</v>
       </c>
-      <c r="T10" s="14">
+      <c r="T10" s="11">
         <v>85558.569850000029</v>
       </c>
-      <c r="U10" s="14">
+      <c r="U10" s="11">
         <v>109662.45586999999</v>
       </c>
-      <c r="V10" s="14">
+      <c r="V10" s="11">
         <v>31015.158950000008</v>
       </c>
-      <c r="W10" s="14">
+      <c r="W10" s="11">
         <v>14609.93059</v>
       </c>
-      <c r="X10" s="14">
+      <c r="X10" s="11">
         <v>73599.966029999996</v>
       </c>
-      <c r="Y10" s="14">
+      <c r="Y10" s="11">
         <v>116706.83716000001</v>
       </c>
-      <c r="Z10" s="14">
+      <c r="Z10" s="11">
         <v>18282.44254</v>
       </c>
-      <c r="AA10" s="14">
+      <c r="AA10" s="11">
         <v>14843.085779999999</v>
       </c>
-      <c r="AB10" s="14">
+      <c r="AB10" s="11">
         <v>81686.670240000021</v>
       </c>
-      <c r="AC10" s="14">
+      <c r="AC10" s="11">
         <v>141275.04826000004</v>
       </c>
-      <c r="AD10" s="14">
+      <c r="AD10" s="11">
         <v>19748.486209999999</v>
       </c>
-      <c r="AE10" s="14">
+      <c r="AE10" s="11">
         <v>22591.612330000007</v>
       </c>
-      <c r="AF10" s="14">
+      <c r="AF10" s="11">
         <v>84574.884710000057</v>
       </c>
-      <c r="AG10" s="14">
+      <c r="AG10" s="11">
         <v>172294.00202999989</v>
       </c>
-      <c r="AH10" s="14">
+      <c r="AH10" s="11">
         <v>13686.757660000001</v>
       </c>
-      <c r="AI10" s="14">
+      <c r="AI10" s="11">
         <v>13088.583270000001</v>
       </c>
-      <c r="AJ10" s="14">
+      <c r="AJ10" s="11">
         <v>84238.143130000011</v>
       </c>
-      <c r="AK10" s="14">
+      <c r="AK10" s="11">
         <v>149319.50149000002</v>
       </c>
-      <c r="AL10" s="14">
+      <c r="AL10" s="11">
         <v>14350.673049999998</v>
       </c>
-      <c r="AM10" s="14">
+      <c r="AM10" s="11">
         <v>13423.37844</v>
       </c>
-      <c r="AN10" s="14">
+      <c r="AN10" s="11">
         <v>92447.559199999974</v>
       </c>
-      <c r="AO10" s="14">
+      <c r="AO10" s="11">
         <v>171571.81323</v>
       </c>
-      <c r="AP10" s="14">
-[...33 lines deleted...]
-        <v>102561.94937999999</v>
+      <c r="AP10" s="11">
+        <v>102488.5</v>
+      </c>
+      <c r="AQ10" s="11">
+        <v>45923.6</v>
+      </c>
+      <c r="AR10" s="11">
+        <v>88402.9</v>
+      </c>
+      <c r="AS10" s="11">
+        <v>196528.8</v>
+      </c>
+      <c r="AT10" s="11">
+        <v>56527.385500000004</v>
+      </c>
+      <c r="AU10" s="11">
+        <v>26757.467090000002</v>
+      </c>
+      <c r="AV10" s="11">
+        <v>57057.847189999986</v>
+      </c>
+      <c r="AW10" s="11">
+        <v>122095.54513</v>
+      </c>
+      <c r="AX10" s="11">
+        <v>81715.690030000027</v>
+      </c>
+      <c r="AY10" s="11">
+        <v>41041.315969999996</v>
+      </c>
+      <c r="AZ10" s="11">
+        <v>53227.63817000002</v>
+      </c>
+      <c r="BA10" s="11">
+        <v>118832.36792999998</v>
       </c>
     </row>
-    <row r="11" spans="1:53" s="7" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:53" s="6" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A11" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="15"/>
-      <c r="C11" s="15">
+      <c r="B11" s="12"/>
+      <c r="C11" s="12">
         <f>C10/C7*100</f>
         <v>47.58696528108468</v>
       </c>
-      <c r="D11" s="15"/>
-[...2 lines deleted...]
-      <c r="G11" s="15">
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12">
         <f>G10/G7*100</f>
         <v>79.445302499367401</v>
       </c>
-      <c r="H11" s="15"/>
-[...2 lines deleted...]
-      <c r="K11" s="15">
+      <c r="H11" s="12"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12">
         <f>K10/K7*100</f>
         <v>49.410946563202224</v>
       </c>
-      <c r="L11" s="15"/>
-[...2 lines deleted...]
-      <c r="O11" s="15">
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12">
         <f>O10/O7*100</f>
         <v>48.13742649856556</v>
       </c>
-      <c r="P11" s="15"/>
-[...2 lines deleted...]
-      <c r="S11" s="15">
+      <c r="P11" s="12"/>
+      <c r="Q11" s="12"/>
+      <c r="R11" s="12"/>
+      <c r="S11" s="12">
         <f>S10/S7*100</f>
         <v>56.774049441079946</v>
       </c>
-      <c r="T11" s="15"/>
-[...2 lines deleted...]
-      <c r="W11" s="15">
+      <c r="T11" s="12"/>
+      <c r="U11" s="12"/>
+      <c r="V11" s="12"/>
+      <c r="W11" s="12">
         <f>W10/W7*100</f>
         <v>89.212411110073077</v>
       </c>
-      <c r="X11" s="15"/>
-[...2 lines deleted...]
-      <c r="AA11" s="15">
+      <c r="X11" s="12"/>
+      <c r="Y11" s="12"/>
+      <c r="Z11" s="12"/>
+      <c r="AA11" s="12">
         <f>AA10/AA7*100</f>
         <v>91.168630838004333</v>
       </c>
-      <c r="AB11" s="15"/>
-[...2 lines deleted...]
-      <c r="AE11" s="15">
+      <c r="AB11" s="12"/>
+      <c r="AC11" s="12"/>
+      <c r="AD11" s="12"/>
+      <c r="AE11" s="12">
         <f>AE10/AE7*100</f>
         <v>78.785780320230742</v>
       </c>
-      <c r="AF11" s="15"/>
-[...2 lines deleted...]
-      <c r="AI11" s="16">
+      <c r="AF11" s="12"/>
+      <c r="AG11" s="12"/>
+      <c r="AH11" s="13"/>
+      <c r="AI11" s="13">
         <f t="shared" ref="AI11:AM11" si="14">AI10/AI7*100</f>
         <v>61.630738485144136</v>
       </c>
-      <c r="AJ11" s="16"/>
-[...2 lines deleted...]
-      <c r="AM11" s="16">
+      <c r="AJ11" s="13"/>
+      <c r="AK11" s="13"/>
+      <c r="AL11" s="13"/>
+      <c r="AM11" s="13">
         <f t="shared" si="14"/>
         <v>43.166093218246765</v>
       </c>
-      <c r="AN11" s="16"/>
-[...2 lines deleted...]
-      <c r="AQ11" s="15">
+      <c r="AN11" s="13"/>
+      <c r="AO11" s="13"/>
+      <c r="AP11" s="12"/>
+      <c r="AQ11" s="12">
         <f>AQ10/AQ7*100</f>
-        <v>90.297459625550815</v>
-[...4 lines deleted...]
-      <c r="AU11" s="15">
+        <v>90.297514063639824</v>
+      </c>
+      <c r="AR11" s="12"/>
+      <c r="AS11" s="12"/>
+      <c r="AT11" s="25"/>
+      <c r="AU11" s="12">
         <f>AU10/AU7*100</f>
-        <v>86.872461178707212</v>
-[...4 lines deleted...]
-      <c r="AY11" s="15">
+        <v>88.033459812377103</v>
+      </c>
+      <c r="AV11" s="25"/>
+      <c r="AW11" s="25"/>
+      <c r="AX11" s="25"/>
+      <c r="AY11" s="12">
         <f>AY10/AY7*100</f>
-        <v>95.087716515322839</v>
-[...2 lines deleted...]
-      <c r="BA11" s="28"/>
+        <v>94.963416762029809</v>
+      </c>
+      <c r="AZ11" s="25"/>
+      <c r="BA11" s="25"/>
     </row>
-    <row r="12" spans="1:53" s="7" customFormat="1" ht="11.25" customHeight="1">
-[...44 lines deleted...]
-      <c r="AS12" s="18"/>
+    <row r="12" spans="1:53" s="6" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A12" s="14"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="15"/>
+      <c r="E12" s="15"/>
+      <c r="F12" s="15"/>
+      <c r="G12" s="15"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="15"/>
+      <c r="M12" s="15"/>
+      <c r="N12" s="15"/>
+      <c r="O12" s="15"/>
+      <c r="P12" s="15"/>
+      <c r="Q12" s="15"/>
+      <c r="R12" s="15"/>
+      <c r="S12" s="15"/>
+      <c r="T12" s="15"/>
+      <c r="U12" s="15"/>
+      <c r="V12" s="15"/>
+      <c r="W12" s="15"/>
+      <c r="X12" s="15"/>
+      <c r="Y12" s="15"/>
+      <c r="Z12" s="15"/>
+      <c r="AA12" s="15"/>
+      <c r="AB12" s="15"/>
+      <c r="AC12" s="15"/>
+      <c r="AD12" s="15"/>
+      <c r="AE12" s="15"/>
+      <c r="AF12" s="15"/>
+      <c r="AG12" s="15"/>
+      <c r="AH12" s="15"/>
+      <c r="AI12" s="15"/>
+      <c r="AJ12" s="15"/>
+      <c r="AK12" s="15"/>
+      <c r="AL12" s="15"/>
+      <c r="AM12" s="15"/>
+      <c r="AN12" s="15"/>
+      <c r="AO12" s="15"/>
+      <c r="AP12" s="15"/>
+      <c r="AQ12" s="15"/>
+      <c r="AR12" s="15"/>
+      <c r="AS12" s="15"/>
     </row>
     <row r="13" spans="1:53" s="5" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="20"/>
-[...42 lines deleted...]
-      <c r="AS13" s="21"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="18"/>
+      <c r="O13" s="18"/>
+      <c r="P13" s="18"/>
+      <c r="Q13" s="18"/>
+      <c r="R13" s="18"/>
+      <c r="S13" s="18"/>
+      <c r="T13" s="18"/>
+      <c r="U13" s="18"/>
+      <c r="V13" s="18"/>
+      <c r="W13" s="18"/>
+      <c r="X13" s="18"/>
+      <c r="Y13" s="18"/>
+      <c r="Z13" s="18"/>
+      <c r="AA13" s="18"/>
+      <c r="AB13" s="18"/>
+      <c r="AC13" s="18"/>
+      <c r="AD13" s="18"/>
+      <c r="AE13" s="18"/>
+      <c r="AF13" s="18"/>
+      <c r="AG13" s="18"/>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="18"/>
+      <c r="AJ13" s="18"/>
+      <c r="AK13" s="18"/>
+      <c r="AL13" s="18"/>
+      <c r="AM13" s="18"/>
+      <c r="AN13" s="18"/>
+      <c r="AO13" s="18"/>
+      <c r="AP13" s="18"/>
+      <c r="AQ13" s="18"/>
+      <c r="AR13" s="18"/>
+      <c r="AS13" s="18"/>
     </row>
     <row r="14" spans="1:53">
-      <c r="A14" s="25"/>
-[...43 lines deleted...]
-      <c r="AS14" s="25"/>
+      <c r="A14" s="22"/>
+      <c r="B14" s="22"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="22"/>
+      <c r="P14" s="22"/>
+      <c r="Q14" s="22"/>
+      <c r="R14" s="22"/>
+      <c r="S14" s="22"/>
+      <c r="T14" s="22"/>
+      <c r="U14" s="22"/>
+      <c r="V14" s="22"/>
+      <c r="W14" s="22"/>
+      <c r="X14" s="22"/>
+      <c r="Y14" s="22"/>
+      <c r="Z14" s="22"/>
+      <c r="AA14" s="22"/>
+      <c r="AB14" s="23"/>
+      <c r="AC14" s="23"/>
+      <c r="AD14" s="23"/>
+      <c r="AE14" s="23"/>
+      <c r="AF14" s="23"/>
+      <c r="AG14" s="22"/>
+      <c r="AH14" s="22"/>
+      <c r="AI14" s="22"/>
+      <c r="AJ14" s="22"/>
+      <c r="AK14" s="22"/>
+      <c r="AL14" s="22"/>
+      <c r="AM14" s="22"/>
+      <c r="AN14" s="22"/>
+      <c r="AO14" s="22"/>
+      <c r="AP14" s="22"/>
+      <c r="AQ14" s="22"/>
+      <c r="AR14" s="22"/>
+      <c r="AS14" s="22"/>
     </row>
     <row r="15" spans="1:53">
-      <c r="A15" s="25"/>
-[...43 lines deleted...]
-      <c r="AS15" s="25"/>
+      <c r="A15" s="22"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="19"/>
+      <c r="R15" s="19"/>
+      <c r="S15" s="19"/>
+      <c r="T15" s="19"/>
+      <c r="U15" s="19"/>
+      <c r="V15" s="19"/>
+      <c r="W15" s="19"/>
+      <c r="X15" s="19"/>
+      <c r="Y15" s="20"/>
+      <c r="Z15" s="20"/>
+      <c r="AA15" s="20"/>
+      <c r="AB15" s="21"/>
+      <c r="AC15" s="21"/>
+      <c r="AD15" s="21"/>
+      <c r="AE15" s="21"/>
+      <c r="AF15" s="21"/>
+      <c r="AG15" s="21"/>
+      <c r="AH15" s="22"/>
+      <c r="AI15" s="22"/>
+      <c r="AJ15" s="22"/>
+      <c r="AK15" s="22"/>
+      <c r="AL15" s="22"/>
+      <c r="AM15" s="22"/>
+      <c r="AN15" s="22"/>
+      <c r="AO15" s="22"/>
+      <c r="AP15" s="22"/>
+      <c r="AQ15" s="22"/>
+      <c r="AR15" s="22"/>
+      <c r="AS15" s="22"/>
     </row>
     <row r="16" spans="1:53">
-      <c r="A16" s="25"/>
-[...43 lines deleted...]
-      <c r="AS16" s="25"/>
+      <c r="A16" s="22"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="22"/>
+      <c r="P16" s="22"/>
+      <c r="Q16" s="22"/>
+      <c r="R16" s="22"/>
+      <c r="S16" s="22"/>
+      <c r="T16" s="22"/>
+      <c r="U16" s="22"/>
+      <c r="V16" s="22"/>
+      <c r="W16" s="22"/>
+      <c r="X16" s="22"/>
+      <c r="Y16" s="22"/>
+      <c r="Z16" s="22"/>
+      <c r="AA16" s="22"/>
+      <c r="AB16" s="22"/>
+      <c r="AC16" s="22"/>
+      <c r="AD16" s="22"/>
+      <c r="AE16" s="22"/>
+      <c r="AF16" s="22"/>
+      <c r="AG16" s="22"/>
+      <c r="AH16" s="22"/>
+      <c r="AI16" s="22"/>
+      <c r="AJ16" s="22"/>
+      <c r="AK16" s="22"/>
+      <c r="AL16" s="22"/>
+      <c r="AM16" s="22"/>
+      <c r="AN16" s="22"/>
+      <c r="AO16" s="22"/>
+      <c r="AP16" s="22"/>
+      <c r="AQ16" s="22"/>
+      <c r="AR16" s="22"/>
+      <c r="AS16" s="22"/>
     </row>
     <row r="20" spans="40:40">
       <c r="AN20" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="AP4:AS4"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="A1:AO1"/>
     <mergeCell ref="A2:AO2"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>