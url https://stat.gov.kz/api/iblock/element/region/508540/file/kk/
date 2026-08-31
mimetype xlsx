--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -22,52 +22,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Қарағанды" sheetId="10" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AW8" i="10"/>
-  <c r="AT7" l="1"/>
+  <c r="AT7" i="10"/>
   <c r="AU7"/>
   <c r="AU11" s="1"/>
   <c r="AV7"/>
   <c r="AW7"/>
   <c r="AX7"/>
   <c r="AY7"/>
   <c r="AY11" s="1"/>
   <c r="AZ7"/>
   <c r="BA7"/>
   <c r="AS7"/>
   <c r="AR7"/>
   <c r="AQ7"/>
   <c r="AQ11" s="1"/>
   <c r="AP7"/>
   <c r="AO7"/>
   <c r="AN7"/>
   <c r="AM7"/>
   <c r="AM11" s="1"/>
   <c r="AL7"/>
   <c r="AK7"/>
   <c r="AJ7"/>
   <c r="AI7"/>
   <c r="AI11" s="1"/>
   <c r="AH7"/>
   <c r="AD7" l="1"/>
@@ -92,109 +91,106 @@
   <c r="G7"/>
   <c r="H7"/>
   <c r="I7"/>
   <c r="J7"/>
   <c r="K7"/>
   <c r="L7"/>
   <c r="M7"/>
   <c r="N7"/>
   <c r="O7"/>
   <c r="P7"/>
   <c r="Q7"/>
   <c r="R7"/>
   <c r="B7"/>
   <c r="AE11" l="1"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
   <c r="AA11"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Көрсеткіштің атауы</t>
   </si>
   <si>
     <t>АӨК өнімдерінің экспорты мен импорты</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t xml:space="preserve">тонна
 </t>
   </si>
   <si>
     <t xml:space="preserve">мың АҚШ доллары
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 АӨК өнімдері бойынша барлығы:</t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шарушылығы
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өңделген а/ш өнімдері 
 </t>
   </si>
   <si>
     <t xml:space="preserve">
    * Алдын ала деректер.</t>
   </si>
   <si>
     <t>АӨК өнімдері экспортының жалпы көлеміндегі өңделген өнімінің үлесі, %</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
-[...1 lines deleted...]
-  <si>
     <t>ү</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-мамыр*</t>
+    <t>2025 жылғы қаңтар-маусым*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -787,51 +783,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AE7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AV15" sqref="AV15"/>
+      <selection pane="bottomRight" activeCell="AW1" sqref="AW1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" customWidth="1"/>
     <col min="26" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="29" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="33"/>
@@ -1007,64 +1003,64 @@
       <c r="Y4" s="32"/>
       <c r="Z4" s="42">
         <v>2021</v>
       </c>
       <c r="AA4" s="42"/>
       <c r="AB4" s="42"/>
       <c r="AC4" s="42"/>
       <c r="AD4" s="39">
         <v>2022</v>
       </c>
       <c r="AE4" s="40"/>
       <c r="AF4" s="40"/>
       <c r="AG4" s="41"/>
       <c r="AH4" s="29">
         <v>2023</v>
       </c>
       <c r="AI4" s="30"/>
       <c r="AJ4" s="30"/>
       <c r="AK4" s="31"/>
       <c r="AL4" s="29">
         <v>2024</v>
       </c>
       <c r="AM4" s="30"/>
       <c r="AN4" s="30"/>
       <c r="AO4" s="31"/>
-      <c r="AP4" s="29" t="s">
-        <v>13</v>
+      <c r="AP4" s="29">
+        <v>2025</v>
       </c>
       <c r="AQ4" s="30"/>
       <c r="AR4" s="30"/>
       <c r="AS4" s="31"/>
       <c r="AT4" s="29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AU4" s="30"/>
       <c r="AV4" s="30"/>
       <c r="AW4" s="31"/>
       <c r="AX4" s="29" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AY4" s="30"/>
       <c r="AZ4" s="30"/>
       <c r="BA4" s="31"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A5" s="37"/>
       <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="35"/>
       <c r="D5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="32"/>
       <c r="F5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="35"/>
       <c r="H5" s="32" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="32"/>
       <c r="J5" s="34" t="s">
         <v>0</v>
@@ -1458,95 +1454,95 @@
         <f t="shared" si="13"/>
         <v>200916.51902000001</v>
       </c>
       <c r="AK7" s="10">
         <f t="shared" si="13"/>
         <v>179058.74840000001</v>
       </c>
       <c r="AL7" s="10">
         <f t="shared" si="13"/>
         <v>28616.137549999999</v>
       </c>
       <c r="AM7" s="10">
         <f t="shared" si="13"/>
         <v>31097.042699999998</v>
       </c>
       <c r="AN7" s="10">
         <f t="shared" si="13"/>
         <v>235884.37767999992</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="13"/>
         <v>207831.44850999999</v>
       </c>
       <c r="AP7" s="10">
         <f t="shared" si="13"/>
-        <v>156847.61696999997</v>
+        <v>115065.79813000004</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="13"/>
-        <v>50102.496619999984</v>
+        <v>50858.122919999994</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="13"/>
-        <v>106313.74990000002</v>
+        <v>106825.03354</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="13"/>
-        <v>210156.26063000003</v>
+        <v>211782.64717000001</v>
       </c>
       <c r="AT7" s="10">
         <f t="shared" si="13"/>
-        <v>46872.227060000005</v>
+        <v>52688.830000000009</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="13"/>
-        <v>20015.757830000006</v>
+        <v>23296.779979999996</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="13"/>
-        <v>47259.489730000001</v>
+        <v>54556.92411</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="13"/>
-        <v>150262.71341999999</v>
+        <v>98214.132799999978</v>
       </c>
       <c r="AX7" s="10">
         <f t="shared" si="13"/>
-        <v>52440.365239999992</v>
+        <v>62106.452679999995</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="13"/>
-        <v>26933.51887</v>
+        <v>32307.462669999997</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="13"/>
-        <v>42367.171439999998</v>
+        <v>51606.194820000012</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="13"/>
-        <v>76157.402820000018</v>
+        <v>94989.432070000024</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="11">
         <v>35576.184000000001</v>
       </c>
       <c r="C8" s="11">
         <v>7615.1714899999997</v>
       </c>
       <c r="D8" s="11">
         <v>28976.946190000002</v>
       </c>
       <c r="E8" s="11">
         <v>8156.8748100000003</v>
       </c>
       <c r="F8" s="11">
         <v>1390.6601899999998</v>
       </c>
       <c r="G8" s="11">
         <v>3019.3834100000004</v>
       </c>
       <c r="H8" s="11">
@@ -1630,85 +1626,84 @@
       <c r="AH8" s="12">
         <v>452.59095000000002</v>
       </c>
       <c r="AI8" s="12">
         <v>3079.4319699999996</v>
       </c>
       <c r="AJ8" s="12">
         <v>114407.14058000001</v>
       </c>
       <c r="AK8" s="12">
         <v>25494.020909999996</v>
       </c>
       <c r="AL8" s="12">
         <v>13195.470500000001</v>
       </c>
       <c r="AM8" s="12">
         <v>15219.593719999999</v>
       </c>
       <c r="AN8" s="12">
         <v>140986.89603999993</v>
       </c>
       <c r="AO8" s="12">
         <v>31074.84268999999</v>
       </c>
       <c r="AP8" s="12">
-        <v>11358.81488</v>
+        <v>12238.81488</v>
       </c>
       <c r="AQ8" s="12">
-        <v>4388.3340900000003</v>
+        <v>4622.0210900000002</v>
       </c>
       <c r="AR8" s="12">
-        <v>15659.653729999998</v>
+        <v>15749.82273</v>
       </c>
       <c r="AS8" s="12">
-        <v>7457.2612800000006</v>
+        <v>7450.3563399999985</v>
       </c>
       <c r="AT8" s="12">
-        <v>10824.510689999999</v>
+        <v>10847.242029999999</v>
       </c>
       <c r="AU8" s="12">
-        <v>3138.3164999999999</v>
+        <v>3248.3103699999992</v>
       </c>
       <c r="AV8" s="12">
-        <v>10486.051439999999</v>
+        <v>10967.588669999999</v>
       </c>
       <c r="AW8" s="12">
-        <f t="shared" ref="AW8" si="14">SUM(AW9:AW73)</f>
-        <v>75131.356709999993</v>
+        <v>4575.0255200000001</v>
       </c>
       <c r="AX8" s="12">
-        <v>205.09034000000003</v>
+        <v>234.07479000000001</v>
       </c>
       <c r="AY8" s="12">
-        <v>1092.44217</v>
+        <v>1295.1262200000001</v>
       </c>
       <c r="AZ8" s="12">
-        <v>10753.651499999998</v>
+        <v>12097.098450000003</v>
       </c>
       <c r="BA8" s="12">
-        <v>3738.9924499999997</v>
+        <v>4266.5327600000019</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="13">
         <v>897.39700000000005</v>
       </c>
       <c r="C9" s="13">
         <v>697.79838999999993</v>
       </c>
       <c r="D9" s="13">
         <v>1142.252</v>
       </c>
       <c r="E9" s="13">
         <v>3020.4375099999997</v>
       </c>
       <c r="F9" s="13">
         <v>655.28</v>
       </c>
       <c r="G9" s="13">
         <v>285.43908999999996</v>
       </c>
       <c r="H9" s="13">
@@ -1798,78 +1793,78 @@
       <c r="AJ9" s="13">
         <v>2271.2353100000005</v>
       </c>
       <c r="AK9" s="13">
         <v>4245.2259999999997</v>
       </c>
       <c r="AL9" s="13">
         <v>1069.9939999999997</v>
       </c>
       <c r="AM9" s="13">
         <v>2454.0705400000002</v>
       </c>
       <c r="AN9" s="13">
         <v>2449.9224399999998</v>
       </c>
       <c r="AO9" s="13">
         <v>5184.7925899999991</v>
       </c>
       <c r="AP9" s="13">
         <v>338.45249999999999</v>
       </c>
       <c r="AQ9" s="13">
         <v>312.50882000000001</v>
       </c>
       <c r="AR9" s="13">
-        <v>2485.94947</v>
+        <v>2672.3564699999997</v>
       </c>
       <c r="AS9" s="13">
-        <v>6622.9755699999996</v>
+        <v>7803.4665700000005</v>
       </c>
       <c r="AT9" s="13">
         <v>99.2</v>
       </c>
       <c r="AU9" s="13">
         <v>82.084249999999997</v>
       </c>
       <c r="AV9" s="13">
-        <v>1223.2285699999998</v>
+        <v>1320.7881499999999</v>
       </c>
       <c r="AW9" s="13">
-        <v>2479.7580800000005</v>
+        <v>2824.2493700000005</v>
       </c>
       <c r="AX9" s="13">
-        <v>218.79500000000002</v>
+        <v>285.995</v>
       </c>
       <c r="AY9" s="13">
-        <v>267.14805000000001</v>
+        <v>346.55475999999999</v>
       </c>
       <c r="AZ9" s="13">
-        <v>845.44713999999999</v>
+        <v>933.13211000000001</v>
       </c>
       <c r="BA9" s="13">
-        <v>2294.13679</v>
+        <v>2517.8274699999997</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="1" customFormat="1" ht="20.25" customHeight="1">
       <c r="A10" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="14">
         <v>17867.263750000002</v>
       </c>
       <c r="C10" s="14">
         <v>7547.5310899999986</v>
       </c>
       <c r="D10" s="14">
         <v>81622.790159999975</v>
       </c>
       <c r="E10" s="14">
         <v>102854.58401000006</v>
       </c>
       <c r="F10" s="14">
         <v>40969.604139999996</v>
       </c>
       <c r="G10" s="14">
         <v>12773.363520000001</v>
       </c>
       <c r="H10" s="14">
@@ -1953,84 +1948,84 @@
       <c r="AH10" s="14">
         <v>13686.757660000001</v>
       </c>
       <c r="AI10" s="14">
         <v>13088.583270000001</v>
       </c>
       <c r="AJ10" s="14">
         <v>84238.143130000011</v>
       </c>
       <c r="AK10" s="14">
         <v>149319.50149000002</v>
       </c>
       <c r="AL10" s="14">
         <v>14350.673049999998</v>
       </c>
       <c r="AM10" s="14">
         <v>13423.37844</v>
       </c>
       <c r="AN10" s="14">
         <v>92447.559199999974</v>
       </c>
       <c r="AO10" s="14">
         <v>171571.81323</v>
       </c>
       <c r="AP10" s="14">
-        <v>145150.34958999997</v>
+        <v>102488.53075000003</v>
       </c>
       <c r="AQ10" s="14">
-        <v>45401.653709999984</v>
+        <v>45923.593009999997</v>
       </c>
       <c r="AR10" s="14">
-        <v>88168.146700000027</v>
+        <v>88402.854340000005</v>
       </c>
       <c r="AS10" s="14">
-        <v>196076.02378000005</v>
+        <v>196528.82426000002</v>
       </c>
       <c r="AT10" s="14">
-        <v>35948.516370000005</v>
+        <v>41742.387970000011</v>
       </c>
       <c r="AU10" s="14">
-        <v>16795.357080000005</v>
+        <v>19966.385359999997</v>
       </c>
       <c r="AV10" s="14">
-        <v>35550.209720000006</v>
+        <v>42268.547290000002</v>
       </c>
       <c r="AW10" s="14">
-        <v>72651.598629999993</v>
+        <v>90814.857909999977</v>
       </c>
       <c r="AX10" s="14">
-        <v>52016.479899999991</v>
+        <v>61586.382889999993</v>
       </c>
       <c r="AY10" s="14">
-        <v>25573.928649999998</v>
+        <v>30665.781689999996</v>
       </c>
       <c r="AZ10" s="14">
-        <v>30768.072799999998</v>
+        <v>38575.964260000008</v>
       </c>
       <c r="BA10" s="14">
-        <v>70124.273580000023</v>
+        <v>88205.071840000019</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="7" customFormat="1" ht="28.5" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15">
         <f>C10/C7*100</f>
         <v>47.58696528108468</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15">
         <f>G10/G7*100</f>
         <v>79.445302499367401</v>
       </c>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
         <f>K10/K7*100</f>
         <v>49.410946563202224</v>
       </c>
@@ -2051,80 +2046,80 @@
       <c r="T11" s="15"/>
       <c r="U11" s="15"/>
       <c r="V11" s="15"/>
       <c r="W11" s="15">
         <f>W10/W7*100</f>
         <v>89.212411110073077</v>
       </c>
       <c r="X11" s="15"/>
       <c r="Y11" s="15"/>
       <c r="Z11" s="15"/>
       <c r="AA11" s="15">
         <f>AA10/AA7*100</f>
         <v>91.168630838004333</v>
       </c>
       <c r="AB11" s="15"/>
       <c r="AC11" s="15"/>
       <c r="AD11" s="15"/>
       <c r="AE11" s="15">
         <f>AE10/AE7*100</f>
         <v>78.785780320230742</v>
       </c>
       <c r="AF11" s="15"/>
       <c r="AG11" s="15"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16">
-        <f t="shared" ref="AI11:AM11" si="15">AI10/AI7*100</f>
+        <f t="shared" ref="AI11:AM11" si="14">AI10/AI7*100</f>
         <v>61.630738485144136</v>
       </c>
       <c r="AJ11" s="16"/>
       <c r="AK11" s="16"/>
       <c r="AL11" s="16"/>
       <c r="AM11" s="16">
-        <f t="shared" si="15"/>
+        <f t="shared" si="14"/>
         <v>43.166093218246765</v>
       </c>
       <c r="AN11" s="16"/>
       <c r="AO11" s="16"/>
       <c r="AP11" s="15"/>
       <c r="AQ11" s="15">
         <f>AQ10/AQ7*100</f>
-        <v>90.617547573221117</v>
+        <v>90.297459625550815</v>
       </c>
       <c r="AR11" s="15"/>
       <c r="AS11" s="15"/>
       <c r="AT11" s="28"/>
       <c r="AU11" s="15">
         <f>AU10/AU7*100</f>
-        <v>83.910672894067488</v>
+        <v>85.704485242771312</v>
       </c>
       <c r="AV11" s="28"/>
       <c r="AW11" s="28"/>
       <c r="AX11" s="28"/>
       <c r="AY11" s="15">
         <f>AY10/AY7*100</f>
-        <v>94.952051283895216</v>
+        <v>94.918570372521302</v>
       </c>
       <c r="AZ11" s="28"/>
       <c r="BA11" s="28"/>
     </row>
     <row r="12" spans="1:53" s="7" customFormat="1" ht="11.25" customHeight="1">
       <c r="A12" s="17"/>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="18"/>
       <c r="T12" s="18"/>
@@ -2324,51 +2319,51 @@
       <c r="X16" s="25"/>
       <c r="Y16" s="25"/>
       <c r="Z16" s="25"/>
       <c r="AA16" s="25"/>
       <c r="AB16" s="25"/>
       <c r="AC16" s="25"/>
       <c r="AD16" s="25"/>
       <c r="AE16" s="25"/>
       <c r="AF16" s="25"/>
       <c r="AG16" s="25"/>
       <c r="AH16" s="25"/>
       <c r="AI16" s="25"/>
       <c r="AJ16" s="25"/>
       <c r="AK16" s="25"/>
       <c r="AL16" s="25"/>
       <c r="AM16" s="25"/>
       <c r="AN16" s="25"/>
       <c r="AO16" s="25"/>
       <c r="AP16" s="25"/>
       <c r="AQ16" s="25"/>
       <c r="AR16" s="25"/>
       <c r="AS16" s="25"/>
     </row>
     <row r="20" spans="40:40">
       <c r="AN20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="42">
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="A4:A6"/>