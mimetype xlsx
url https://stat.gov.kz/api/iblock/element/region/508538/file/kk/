--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -46,51 +46,51 @@
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AD6" i="1"/>
   <c r="AC6"/>
   <c r="AB6"/>
   <c r="AA6"/>
   <c r="Z6"/>
   <c r="Y6"/>
   <c r="X6"/>
   <c r="W6"/>
   <c r="V6"/>
   <c r="U6"/>
   <c r="T6"/>
   <c r="S6"/>
   <c r="R6"/>
   <c r="Q6"/>
   <c r="P6"/>
   <c r="O6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3545" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3538" uniqueCount="275">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>Свинина свежая, охлажденная или замороженная</t>
   </si>
   <si>
@@ -867,57 +867,54 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Азық-түлік тауарлары бойынша Қарағанды облысының экспорты және импорты</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>ЕАЭО СЭҚТН</t>
   </si>
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>«-» құбылыс жоқ</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
-[...5 lines deleted...]
-    <t>2026 жылғы  қаңтар-мамыр*</t>
+    <t>2025 жылғы қаңтар-маусым*</t>
+  </si>
+  <si>
+    <t>2026 жылғы  қаңтар-маусым*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1692,51 +1689,51 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -1745,101 +1742,98 @@
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="18" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="SAPBEXaggData" xfId="19"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
     <cellStyle name="SAPBEXaggItem" xfId="21"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22"/>
@@ -2193,51 +2187,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AL2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AY137" sqref="AY137"/>
+      <selection pane="bottomRight" activeCell="AQ3" sqref="AQ3:AT3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="11.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.7109375" style="1" customWidth="1"/>
@@ -2256,94 +2250,94 @@
     <col min="34" max="34" width="13.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="13.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="11.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="13.7109375" style="1" customWidth="1"/>
     <col min="39" max="39" width="11.7109375" style="1" customWidth="1"/>
     <col min="40" max="40" width="13.7109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="11.7109375" style="1" customWidth="1"/>
     <col min="42" max="42" width="13.7109375" style="1" customWidth="1"/>
     <col min="43" max="43" width="11.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="13.7109375" style="1" customWidth="1"/>
     <col min="45" max="45" width="11.7109375" style="1" customWidth="1"/>
     <col min="46" max="46" width="13.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.7109375" style="1" customWidth="1"/>
     <col min="48" max="48" width="13.7109375" style="1" customWidth="1"/>
     <col min="49" max="49" width="11.7109375" style="1" customWidth="1"/>
     <col min="50" max="50" width="13.7109375" style="1" customWidth="1"/>
     <col min="51" max="51" width="11.7109375" style="1" customWidth="1"/>
     <col min="52" max="52" width="13.7109375" style="1" customWidth="1"/>
     <col min="53" max="53" width="11.7109375" style="1" customWidth="1"/>
     <col min="54" max="54" width="13.7109375" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="30" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="36" t="s">
         <v>266</v>
       </c>
-      <c r="B1" s="38"/>
-[...39 lines deleted...]
-      <c r="AP1" s="38"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+      <c r="Z1" s="36"/>
+      <c r="AA1" s="36"/>
+      <c r="AB1" s="36"/>
+      <c r="AC1" s="36"/>
+      <c r="AD1" s="36"/>
+      <c r="AE1" s="36"/>
+      <c r="AF1" s="36"/>
+      <c r="AG1" s="36"/>
+      <c r="AH1" s="36"/>
+      <c r="AI1" s="36"/>
+      <c r="AJ1" s="36"/>
+      <c r="AK1" s="36"/>
+      <c r="AL1" s="36"/>
+      <c r="AM1" s="36"/>
+      <c r="AN1" s="36"/>
+      <c r="AO1" s="36"/>
+      <c r="AP1" s="36"/>
       <c r="AQ1" s="4"/>
       <c r="AR1" s="4"/>
       <c r="AS1" s="4"/>
       <c r="AT1" s="4"/>
     </row>
     <row r="2" spans="1:54">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
@@ -2354,138 +2348,138 @@
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="7"/>
       <c r="AB2" s="7"/>
       <c r="AC2" s="7"/>
       <c r="AD2" s="7"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
       <c r="AT2" s="4"/>
     </row>
     <row r="3" spans="1:54" ht="16.5" customHeight="1">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="37" t="s">
         <v>270</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="37" t="s">
         <v>264</v>
       </c>
-      <c r="C3" s="32">
+      <c r="C3" s="35">
         <v>2015</v>
       </c>
-      <c r="D3" s="32"/>
-[...2 lines deleted...]
-      <c r="G3" s="32">
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35">
         <v>2016</v>
       </c>
-      <c r="H3" s="32"/>
-[...2 lines deleted...]
-      <c r="K3" s="32">
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35">
         <v>2017</v>
       </c>
-      <c r="L3" s="32"/>
-[...2 lines deleted...]
-      <c r="O3" s="32">
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="35">
         <v>2018</v>
       </c>
-      <c r="P3" s="32"/>
-[...2 lines deleted...]
-      <c r="S3" s="32">
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
+      <c r="S3" s="35">
         <v>2019</v>
       </c>
-      <c r="T3" s="32"/>
-[...2 lines deleted...]
-      <c r="W3" s="32">
+      <c r="T3" s="35"/>
+      <c r="U3" s="35"/>
+      <c r="V3" s="35"/>
+      <c r="W3" s="35">
         <v>2020</v>
       </c>
-      <c r="X3" s="32"/>
-[...1 lines deleted...]
-      <c r="Z3" s="32"/>
+      <c r="X3" s="35"/>
+      <c r="Y3" s="35"/>
+      <c r="Z3" s="35"/>
       <c r="AA3" s="34">
         <v>2021</v>
       </c>
-      <c r="AB3" s="32"/>
-[...1 lines deleted...]
-      <c r="AD3" s="32"/>
+      <c r="AB3" s="35"/>
+      <c r="AC3" s="35"/>
+      <c r="AD3" s="35"/>
       <c r="AE3" s="34">
         <v>2022</v>
       </c>
-      <c r="AF3" s="32"/>
-[...2 lines deleted...]
-      <c r="AI3" s="39">
+      <c r="AF3" s="35"/>
+      <c r="AG3" s="35"/>
+      <c r="AH3" s="35"/>
+      <c r="AI3" s="30">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="40"/>
-[...2 lines deleted...]
-      <c r="AM3" s="39">
+      <c r="AJ3" s="31"/>
+      <c r="AK3" s="31"/>
+      <c r="AL3" s="32"/>
+      <c r="AM3" s="30">
         <v>2024</v>
       </c>
-      <c r="AN3" s="40"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="39" t="s">
+      <c r="AN3" s="31"/>
+      <c r="AO3" s="31"/>
+      <c r="AP3" s="32"/>
+      <c r="AQ3" s="30">
+        <v>2025</v>
+      </c>
+      <c r="AR3" s="31"/>
+      <c r="AS3" s="31"/>
+      <c r="AT3" s="32"/>
+      <c r="AU3" s="30" t="s">
         <v>273</v>
       </c>
-      <c r="AR3" s="40"/>
-[...2 lines deleted...]
-      <c r="AU3" s="39" t="s">
+      <c r="AV3" s="31"/>
+      <c r="AW3" s="31"/>
+      <c r="AX3" s="32"/>
+      <c r="AY3" s="30" t="s">
         <v>274</v>
       </c>
-      <c r="AV3" s="40"/>
-[...7 lines deleted...]
-      <c r="BB3" s="41"/>
+      <c r="AZ3" s="31"/>
+      <c r="BA3" s="31"/>
+      <c r="BB3" s="32"/>
     </row>
     <row r="4" spans="1:54" ht="15" customHeight="1">
-      <c r="A4" s="36"/>
-      <c r="B4" s="36"/>
+      <c r="A4" s="38"/>
+      <c r="B4" s="38"/>
       <c r="C4" s="34" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="34"/>
       <c r="E4" s="34" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="34"/>
       <c r="G4" s="34" t="s">
         <v>0</v>
       </c>
       <c r="H4" s="34"/>
       <c r="I4" s="34" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="34"/>
       <c r="K4" s="34" t="s">
         <v>0</v>
       </c>
       <c r="L4" s="34"/>
       <c r="M4" s="34" t="s">
         <v>1</v>
       </c>
       <c r="N4" s="34"/>
       <c r="O4" s="33" t="s">
@@ -2548,52 +2542,52 @@
         <v>0</v>
       </c>
       <c r="AR4" s="33"/>
       <c r="AS4" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AT4" s="33"/>
       <c r="AU4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AV4" s="33"/>
       <c r="AW4" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AX4" s="33"/>
       <c r="AY4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="AZ4" s="33"/>
       <c r="BA4" s="33" t="s">
         <v>1</v>
       </c>
       <c r="BB4" s="33"/>
     </row>
     <row r="5" spans="1:54" ht="32.25" customHeight="1">
-      <c r="A5" s="37"/>
-      <c r="B5" s="37"/>
+      <c r="A5" s="39"/>
+      <c r="B5" s="39"/>
       <c r="C5" s="8" t="s">
         <v>267</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>268</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>268</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>267</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>268</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>267</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>268</v>
       </c>
       <c r="K5" s="8" t="s">
@@ -2708,51 +2702,51 @@
         <v>267</v>
       </c>
       <c r="AV5" s="9" t="s">
         <v>268</v>
       </c>
       <c r="AW5" s="9" t="s">
         <v>267</v>
       </c>
       <c r="AX5" s="9" t="s">
         <v>268</v>
       </c>
       <c r="AY5" s="9" t="s">
         <v>267</v>
       </c>
       <c r="AZ5" s="9" t="s">
         <v>268</v>
       </c>
       <c r="BA5" s="9" t="s">
         <v>267</v>
       </c>
       <c r="BB5" s="9" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="6" spans="1:54" ht="22.5" customHeight="1">
-      <c r="A6" s="28"/>
+      <c r="A6" s="27"/>
       <c r="B6" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C6" s="11">
         <v>47190.632750000004</v>
       </c>
       <c r="D6" s="11">
         <v>15701.414130000003</v>
       </c>
       <c r="E6" s="11">
         <v>110625.85857999999</v>
       </c>
       <c r="F6" s="11">
         <v>109893.33103000006</v>
       </c>
       <c r="G6" s="11">
         <v>42388.485329999989</v>
       </c>
       <c r="H6" s="11">
         <v>13568.62357</v>
       </c>
       <c r="I6" s="11">
         <v>90449.752039999992</v>
       </c>
       <c r="J6" s="11">
@@ -2849,88 +2843,88 @@
       <c r="AI6" s="13">
         <v>47983.347689999995</v>
       </c>
       <c r="AJ6" s="13">
         <v>17907.284679999997</v>
       </c>
       <c r="AK6" s="13">
         <v>91872.353629999998</v>
       </c>
       <c r="AL6" s="13">
         <v>148625.70380999998</v>
       </c>
       <c r="AM6" s="13">
         <v>14921.157829999996</v>
       </c>
       <c r="AN6" s="13">
         <v>15856.811</v>
       </c>
       <c r="AO6" s="13">
         <v>98518.31041999998</v>
       </c>
       <c r="AP6" s="13">
         <v>167978.00591999997</v>
       </c>
       <c r="AQ6" s="13">
-        <v>171435.65584999992</v>
+        <v>129653.75701000003</v>
       </c>
       <c r="AR6" s="13">
-        <v>45715.771619999985</v>
+        <v>46461.450219999999</v>
       </c>
       <c r="AS6" s="13">
-        <v>92118.266260000019</v>
+        <v>92464.488800000065</v>
       </c>
       <c r="AT6" s="13">
-        <v>188474.21189999999</v>
+        <v>189133.57454999996</v>
       </c>
       <c r="AU6" s="13">
-        <v>41141.977830000011</v>
+        <v>49648.849430000017</v>
       </c>
       <c r="AV6" s="13">
-        <v>16736.999299999999</v>
+        <v>19926.065579999999</v>
       </c>
       <c r="AW6" s="13">
-        <v>37970.764990000003</v>
+        <v>44407.710790000005</v>
       </c>
       <c r="AX6" s="13">
-        <v>71505.994719999988</v>
+        <v>84746.870139999985</v>
       </c>
       <c r="AY6" s="13">
-        <v>56583.736899999996</v>
+        <v>66222.099889999998</v>
       </c>
       <c r="AZ6" s="13">
-        <v>25643.809329999996</v>
+        <v>30815.107079999994</v>
       </c>
       <c r="BA6" s="13">
-        <v>32627.711799999997</v>
+        <v>40233.927090000012</v>
       </c>
       <c r="BB6" s="13">
-        <v>69218.692470000024</v>
+        <v>85925.765459999995</v>
       </c>
     </row>
     <row r="7" spans="1:54" ht="23.25" customHeight="1">
-      <c r="A7" s="29" t="s">
+      <c r="A7" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>265</v>
@@ -3031,70 +3025,70 @@
       <c r="AO7" s="15">
         <v>2.0550000000000002</v>
       </c>
       <c r="AP7" s="15">
         <v>3.0923600000000002</v>
       </c>
       <c r="AQ7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS7" s="15">
         <v>100.76600000000001</v>
       </c>
       <c r="AT7" s="15">
         <v>500.6155</v>
       </c>
       <c r="AU7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW7" s="15">
-        <v>49.718000000000004</v>
+        <v>66.709000000000003</v>
       </c>
       <c r="AX7" s="15">
-        <v>246.98750000000001</v>
+        <v>331.54250000000002</v>
       </c>
       <c r="AY7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ7" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA7" s="15">
-        <v>5.9991000000000003</v>
+        <v>7.9989600000000003</v>
       </c>
       <c r="BB7" s="15">
-        <v>41.99371</v>
+        <v>55.992759999999997</v>
       </c>
     </row>
     <row r="8" spans="1:54" ht="17.25" customHeight="1">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E8" s="17">
         <v>39.923000000000002</v>
       </c>
       <c r="F8" s="17">
         <v>115.91074999999999</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I8" s="18">
         <v>4.1000000000000002E-2</v>
@@ -3207,58 +3201,58 @@
       <c r="AS8" s="15">
         <v>26.414999999999999</v>
       </c>
       <c r="AT8" s="15">
         <v>155.64435</v>
       </c>
       <c r="AU8" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV8" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW8" s="15">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="AX8" s="15">
         <v>7.6849999999999996</v>
       </c>
       <c r="AY8" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ8" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA8" s="15">
-        <v>9.1999999999999998E-3</v>
+        <v>1.6199999999999999E-2</v>
       </c>
       <c r="BB8" s="15">
-        <v>1.8740000000000001</v>
+        <v>3.1509999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:54" ht="22.5">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E9" s="17">
         <v>0.26200000000000001</v>
       </c>
       <c r="F9" s="17">
         <v>0.72328999999999999</v>
       </c>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="15" t="s">
         <v>265</v>
       </c>
       <c r="L9" s="15" t="s">
@@ -3363,58 +3357,58 @@
       <c r="AS9" s="15">
         <v>423.91586000000001</v>
       </c>
       <c r="AT9" s="15">
         <v>1107.06817</v>
       </c>
       <c r="AU9" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV9" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW9" s="15">
         <v>119.34093</v>
       </c>
       <c r="AX9" s="15">
         <v>277.93159000000003</v>
       </c>
       <c r="AY9" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ9" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA9" s="15">
-        <v>6.9841600000000001</v>
+        <v>32.063639999999999</v>
       </c>
       <c r="BB9" s="15">
-        <v>14.238899999999999</v>
+        <v>72.729609999999994</v>
       </c>
     </row>
     <row r="10" spans="1:54" ht="22.5">
-      <c r="A10" s="29" t="s">
+      <c r="A10" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E10" s="17">
         <v>0.81399999999999995</v>
       </c>
       <c r="F10" s="17">
         <v>11.639430000000001</v>
       </c>
       <c r="G10" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I10" s="18">
         <v>0.37</v>
@@ -3534,51 +3528,51 @@
         <v>265</v>
       </c>
       <c r="AV10" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW10" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX10" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY10" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ10" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA10" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB10" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="11" spans="1:54" ht="33.75">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E11" s="17">
         <v>0.90400000000000003</v>
       </c>
       <c r="F11" s="17">
         <v>7.7889999999999997</v>
       </c>
       <c r="G11" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>265</v>
@@ -3698,51 +3692,51 @@
         <v>265</v>
       </c>
       <c r="AV11" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW11" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX11" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY11" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ11" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA11" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB11" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="12" spans="1:54" ht="45">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="17">
         <v>10.62</v>
       </c>
       <c r="D12" s="17">
         <v>0.78400000000000003</v>
       </c>
       <c r="E12" s="17">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F12" s="17">
         <v>3.0169999999999999E-2</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>265</v>
@@ -3862,51 +3856,51 @@
         <v>265</v>
       </c>
       <c r="AV12" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW12" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX12" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY12" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ12" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA12" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB12" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:54" ht="44.25" customHeight="1">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="17">
         <v>74.102050000000006</v>
       </c>
       <c r="D13" s="17">
         <v>390.04</v>
       </c>
       <c r="E13" s="17">
         <v>891.08844999999997</v>
       </c>
       <c r="F13" s="17">
         <v>1106.2239300000001</v>
       </c>
       <c r="G13" s="18">
         <v>57</v>
       </c>
       <c r="H13" s="18">
         <v>313</v>
       </c>
       <c r="I13" s="18">
         <v>606.50489000000005</v>
@@ -4007,70 +4001,70 @@
       <c r="AO13" s="15">
         <v>2609.67839</v>
       </c>
       <c r="AP13" s="15">
         <v>2302.2495399999998</v>
       </c>
       <c r="AQ13" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR13" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS13" s="15">
         <v>3744.14912</v>
       </c>
       <c r="AT13" s="15">
         <v>3397.5051199999998</v>
       </c>
       <c r="AU13" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV13" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW13" s="15">
-        <v>1416.6251</v>
+        <v>1780.89849</v>
       </c>
       <c r="AX13" s="15">
-        <v>991.23136</v>
+        <v>1288.3685700000001</v>
       </c>
       <c r="AY13" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ13" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA13" s="15">
-        <v>1099.3204800000001</v>
+        <v>1176.88786</v>
       </c>
       <c r="BB13" s="15">
-        <v>1220.56701</v>
+        <v>1319.07961</v>
       </c>
     </row>
     <row r="14" spans="1:54" ht="33.75">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E14" s="17">
         <v>0.187</v>
       </c>
       <c r="F14" s="17">
         <v>1.3544499999999999</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>265</v>
@@ -4190,51 +4184,51 @@
         <v>265</v>
       </c>
       <c r="AV14" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW14" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX14" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY14" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ14" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA14" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB14" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="15" spans="1:54" ht="66" customHeight="1">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E15" s="17">
         <v>0.105</v>
       </c>
       <c r="F15" s="17">
         <v>0.36599999999999999</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>265</v>
@@ -4347,58 +4341,58 @@
       <c r="AS15" s="15">
         <v>0.33094000000000001</v>
       </c>
       <c r="AT15" s="15">
         <v>1.6078699999999999</v>
       </c>
       <c r="AU15" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV15" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW15" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX15" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY15" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ15" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA15" s="15">
-        <v>0.82150999999999996</v>
+        <v>0.85158999999999996</v>
       </c>
       <c r="BB15" s="15">
-        <v>3.6502599999999998</v>
+        <v>3.7952300000000001</v>
       </c>
     </row>
     <row r="16" spans="1:54" ht="56.25" customHeight="1">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E16" s="17">
         <v>386.42209000000003</v>
       </c>
       <c r="F16" s="17">
         <v>500.20371</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I16" s="18">
         <v>28.690950000000001</v>
@@ -4511,58 +4505,58 @@
       <c r="AS16" s="15">
         <v>2.28016</v>
       </c>
       <c r="AT16" s="15">
         <v>25.497530000000001</v>
       </c>
       <c r="AU16" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV16" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW16" s="15">
         <v>5.765E-2</v>
       </c>
       <c r="AX16" s="15">
         <v>1.1532899999999999</v>
       </c>
       <c r="AY16" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ16" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA16" s="15">
-        <v>2.5903499999999999</v>
+        <v>3.4063500000000002</v>
       </c>
       <c r="BB16" s="15">
-        <v>34.37518</v>
+        <v>44.510179999999998</v>
       </c>
     </row>
     <row r="17" spans="1:54" ht="19.149999999999999" customHeight="1">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E17" s="17">
         <v>0.63770000000000004</v>
       </c>
       <c r="F17" s="17">
         <v>1.54386</v>
       </c>
       <c r="G17" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H17" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I17" s="18">
         <v>2.8000000000000001E-2</v>
@@ -4675,58 +4669,58 @@
       <c r="AS17" s="15">
         <v>5.6340000000000001E-2</v>
       </c>
       <c r="AT17" s="15">
         <v>0.48803999999999997</v>
       </c>
       <c r="AU17" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV17" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW17" s="15">
         <v>5.0800000000000003E-3</v>
       </c>
       <c r="AX17" s="15">
         <v>5.2749999999999998E-2</v>
       </c>
       <c r="AY17" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ17" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA17" s="15">
-        <v>4.8840000000000001E-2</v>
+        <v>8.4360000000000004E-2</v>
       </c>
       <c r="BB17" s="15">
-        <v>0.41893999999999998</v>
+        <v>0.70992</v>
       </c>
     </row>
     <row r="18" spans="1:54" ht="33.75">
-      <c r="A18" s="29" t="s">
+      <c r="A18" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E18" s="17">
         <v>22.941600000000001</v>
       </c>
       <c r="F18" s="17">
         <v>45.13176</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I18" s="18">
         <v>0.01</v>
@@ -4842,51 +4836,51 @@
         <v>265</v>
       </c>
       <c r="AV18" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW18" s="15">
         <v>2.75</v>
       </c>
       <c r="AX18" s="15">
         <v>9.1237899999999996</v>
       </c>
       <c r="AY18" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ18" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA18" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB18" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="19" spans="1:54" ht="33.75">
-      <c r="A19" s="29" t="s">
+      <c r="A19" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="17">
         <v>647.70000000000005</v>
       </c>
       <c r="D19" s="17">
         <v>551.19759999999997</v>
       </c>
       <c r="E19" s="17">
         <v>723.01233000000002</v>
       </c>
       <c r="F19" s="17">
         <v>1103.47181</v>
       </c>
       <c r="G19" s="18">
         <v>620</v>
       </c>
       <c r="H19" s="18">
         <v>258.92773999999997</v>
       </c>
       <c r="I19" s="18">
         <v>732.69371000000001</v>
@@ -4975,82 +4969,82 @@
       <c r="AK19" s="15">
         <v>1767.56782</v>
       </c>
       <c r="AL19" s="15">
         <v>2629.0994700000001</v>
       </c>
       <c r="AM19" s="15">
         <v>486.4</v>
       </c>
       <c r="AN19" s="15">
         <v>209.28036</v>
       </c>
       <c r="AO19" s="15">
         <v>1459.28431</v>
       </c>
       <c r="AP19" s="15">
         <v>2481.7033099999999</v>
       </c>
       <c r="AQ19" s="15">
         <v>191.2</v>
       </c>
       <c r="AR19" s="15">
         <v>86.44502</v>
       </c>
       <c r="AS19" s="15">
-        <v>1605.41174</v>
+        <v>1613.0017399999999</v>
       </c>
       <c r="AT19" s="15">
-        <v>3608.2332299999998</v>
+        <v>3612.0432300000002</v>
       </c>
       <c r="AU19" s="15">
         <v>32</v>
       </c>
       <c r="AV19" s="15">
         <v>10.66761</v>
       </c>
       <c r="AW19" s="15">
-        <v>785.64218000000005</v>
+        <v>838.72618</v>
       </c>
       <c r="AX19" s="15">
-        <v>1398.15122</v>
+        <v>1481.78172</v>
       </c>
       <c r="AY19" s="15">
         <v>100</v>
       </c>
       <c r="AZ19" s="15">
         <v>54.86027</v>
       </c>
       <c r="BA19" s="15">
-        <v>814.45770000000005</v>
+        <v>872.94569999999999</v>
       </c>
       <c r="BB19" s="15">
-        <v>1984.91399</v>
+        <v>2115.2698</v>
       </c>
     </row>
     <row r="20" spans="1:54" ht="22.5">
-      <c r="A20" s="29" t="s">
+      <c r="A20" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="17">
         <v>64.8</v>
       </c>
       <c r="D20" s="17">
         <v>453.98700000000002</v>
       </c>
       <c r="E20" s="17">
         <v>13.586</v>
       </c>
       <c r="F20" s="17">
         <v>30.06925</v>
       </c>
       <c r="G20" s="18">
         <v>64.8</v>
       </c>
       <c r="H20" s="18">
         <v>425.57600000000002</v>
       </c>
       <c r="I20" s="18">
         <v>18.916039999999999</v>
@@ -5139,82 +5133,82 @@
       <c r="AK20" s="15">
         <v>243.23348999999999</v>
       </c>
       <c r="AL20" s="15">
         <v>540.94030999999995</v>
       </c>
       <c r="AM20" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN20" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO20" s="15">
         <v>366.37124</v>
       </c>
       <c r="AP20" s="15">
         <v>882.40908999999999</v>
       </c>
       <c r="AQ20" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR20" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS20" s="15">
-        <v>307.79599000000002</v>
+        <v>308.50033000000002</v>
       </c>
       <c r="AT20" s="15">
         <v>827.00792999999999</v>
       </c>
       <c r="AU20" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV20" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW20" s="15">
-        <v>160.58340000000001</v>
+        <v>166.6934</v>
       </c>
       <c r="AX20" s="15">
-        <v>398.63932</v>
+        <v>423.32306999999997</v>
       </c>
       <c r="AY20" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ20" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA20" s="15">
-        <v>181.81254999999999</v>
+        <v>199.8425</v>
       </c>
       <c r="BB20" s="15">
-        <v>466.16941000000003</v>
+        <v>522.15270999999996</v>
       </c>
     </row>
     <row r="21" spans="1:54" ht="45">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="17">
         <v>89.981999999999999</v>
       </c>
       <c r="D21" s="17">
         <v>117.12050000000001</v>
       </c>
       <c r="E21" s="17">
         <v>46.024769999999997</v>
       </c>
       <c r="F21" s="17">
         <v>132.02636999999999</v>
       </c>
       <c r="G21" s="18">
         <v>12.96</v>
       </c>
       <c r="H21" s="18">
         <v>11.105600000000001</v>
       </c>
       <c r="I21" s="18">
         <v>19.4664</v>
@@ -5315,70 +5309,70 @@
       <c r="AO21" s="15">
         <v>64.012389999999996</v>
       </c>
       <c r="AP21" s="15">
         <v>540.47540000000004</v>
       </c>
       <c r="AQ21" s="15">
         <v>22.2</v>
       </c>
       <c r="AR21" s="15">
         <v>21.198889999999999</v>
       </c>
       <c r="AS21" s="15">
         <v>76.305769999999995</v>
       </c>
       <c r="AT21" s="15">
         <v>884.51188999999999</v>
       </c>
       <c r="AU21" s="15">
         <v>22.2</v>
       </c>
       <c r="AV21" s="15">
         <v>21.198889999999999</v>
       </c>
       <c r="AW21" s="15">
-        <v>26.431380000000001</v>
+        <v>33.669780000000003</v>
       </c>
       <c r="AX21" s="15">
-        <v>273.0206</v>
+        <v>349.34411</v>
       </c>
       <c r="AY21" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ21" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA21" s="15">
-        <v>11.827500000000001</v>
+        <v>12.9551</v>
       </c>
       <c r="BB21" s="15">
-        <v>149.92538999999999</v>
+        <v>163.88712000000001</v>
       </c>
     </row>
     <row r="22" spans="1:54" ht="78.75">
-      <c r="A22" s="29" t="s">
+      <c r="A22" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E22" s="17">
         <v>28.224</v>
       </c>
       <c r="F22" s="17">
         <v>172.05229</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I22" s="18">
         <v>8.0064499999999992</v>
@@ -5479,70 +5473,70 @@
       <c r="AO22" s="15">
         <v>62.567399999999999</v>
       </c>
       <c r="AP22" s="15">
         <v>511.50479000000001</v>
       </c>
       <c r="AQ22" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR22" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS22" s="15">
         <v>37.644849999999998</v>
       </c>
       <c r="AT22" s="15">
         <v>220.51394999999999</v>
       </c>
       <c r="AU22" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV22" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW22" s="15">
-        <v>5.8423999999999996</v>
+        <v>27.575399999999998</v>
       </c>
       <c r="AX22" s="15">
-        <v>65.151210000000006</v>
+        <v>132.89646999999999</v>
       </c>
       <c r="AY22" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ22" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA22" s="15">
-        <v>1.0743199999999999</v>
+        <v>1.21532</v>
       </c>
       <c r="BB22" s="15">
-        <v>16.009440000000001</v>
+        <v>19.001519999999999</v>
       </c>
     </row>
     <row r="23" spans="1:54" ht="78.75">
-      <c r="A23" s="29" t="s">
+      <c r="A23" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E23" s="17">
         <v>19.462980000000002</v>
       </c>
       <c r="F23" s="17">
         <v>87.668009999999995</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I23" s="18">
         <v>20.16666</v>
@@ -5643,70 +5637,70 @@
       <c r="AO23" s="15">
         <v>47.988840000000003</v>
       </c>
       <c r="AP23" s="15">
         <v>200.79742999999999</v>
       </c>
       <c r="AQ23" s="15">
         <v>9.6524999999999999</v>
       </c>
       <c r="AR23" s="15">
         <v>34.475000000000001</v>
       </c>
       <c r="AS23" s="15">
         <v>24.479179999999999</v>
       </c>
       <c r="AT23" s="15">
         <v>279.92257999999998</v>
       </c>
       <c r="AU23" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV23" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW23" s="15">
-        <v>5.6719799999999996</v>
+        <v>8.8495600000000003</v>
       </c>
       <c r="AX23" s="15">
-        <v>69.347939999999994</v>
+        <v>123.0737</v>
       </c>
       <c r="AY23" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ23" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA23" s="15">
-        <v>6.7363200000000001</v>
+        <v>8.4416799999999999</v>
       </c>
       <c r="BB23" s="15">
-        <v>77.201930000000004</v>
+        <v>91.199010000000001</v>
       </c>
     </row>
     <row r="24" spans="1:54" ht="78.75">
-      <c r="A24" s="29" t="s">
+      <c r="A24" s="28" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>265</v>
@@ -5826,51 +5820,51 @@
         <v>265</v>
       </c>
       <c r="AV24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA24" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB24" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="25" spans="1:54" ht="33.75">
-      <c r="A25" s="29" t="s">
+      <c r="A25" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E25" s="17">
         <v>104.5153</v>
       </c>
       <c r="F25" s="17">
         <v>223.89008000000001</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I25" s="18">
         <v>103.5686</v>
@@ -5971,70 +5965,70 @@
       <c r="AO25" s="15">
         <v>607.81051000000002</v>
       </c>
       <c r="AP25" s="15">
         <v>1270.7953500000001</v>
       </c>
       <c r="AQ25" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR25" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS25" s="15">
         <v>430.54340000000002</v>
       </c>
       <c r="AT25" s="15">
         <v>1182.1030000000001</v>
       </c>
       <c r="AU25" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV25" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW25" s="15">
-        <v>189.38711000000001</v>
+        <v>230.41291000000001</v>
       </c>
       <c r="AX25" s="15">
-        <v>546.77553</v>
+        <v>690.40205000000003</v>
       </c>
       <c r="AY25" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ25" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA25" s="15">
-        <v>134.41380000000001</v>
+        <v>195.34811999999999</v>
       </c>
       <c r="BB25" s="15">
-        <v>262.26648999999998</v>
+        <v>313.20017000000001</v>
       </c>
     </row>
     <row r="26" spans="1:54" ht="33.75">
-      <c r="A26" s="29" t="s">
+      <c r="A26" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="17">
         <v>8</v>
       </c>
       <c r="D26" s="17">
         <v>19.39</v>
       </c>
       <c r="E26" s="17">
         <v>2188.6120999999998</v>
       </c>
       <c r="F26" s="17">
         <v>1842.2563299999999</v>
       </c>
       <c r="G26" s="18">
         <v>1.0960000000000001</v>
       </c>
       <c r="H26" s="18">
         <v>1.4253499999999999</v>
       </c>
       <c r="I26" s="18">
         <v>1181.7213899999999</v>
@@ -6135,70 +6129,70 @@
       <c r="AO26" s="15">
         <v>1283.0531900000001</v>
       </c>
       <c r="AP26" s="15">
         <v>2656.07881</v>
       </c>
       <c r="AQ26" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR26" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS26" s="15">
         <v>1098.9184600000001</v>
       </c>
       <c r="AT26" s="15">
         <v>2567.46434</v>
       </c>
       <c r="AU26" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV26" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW26" s="15">
-        <v>193.85393999999999</v>
+        <v>351.34249999999997</v>
       </c>
       <c r="AX26" s="15">
-        <v>375.07216</v>
+        <v>756.39652999999998</v>
       </c>
       <c r="AY26" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ26" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA26" s="15">
-        <v>417.92572000000001</v>
+        <v>561.51877999999999</v>
       </c>
       <c r="BB26" s="15">
-        <v>1053.33413</v>
+        <v>1449.91293</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="94.5" customHeight="1">
-      <c r="A27" s="29" t="s">
+      <c r="A27" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E27" s="17">
         <v>78.804490000000001</v>
       </c>
       <c r="F27" s="17">
         <v>41.235579999999999</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I27" s="18">
         <v>30.997</v>
@@ -6299,70 +6293,70 @@
       <c r="AO27" s="15">
         <v>533.48288000000002</v>
       </c>
       <c r="AP27" s="15">
         <v>515.30426999999997</v>
       </c>
       <c r="AQ27" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR27" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS27" s="15">
         <v>442.58490999999998</v>
       </c>
       <c r="AT27" s="15">
         <v>607.36377000000005</v>
       </c>
       <c r="AU27" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV27" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW27" s="15">
-        <v>171.81610000000001</v>
+        <v>218.72886</v>
       </c>
       <c r="AX27" s="15">
-        <v>213.76734999999999</v>
+        <v>274.49522999999999</v>
       </c>
       <c r="AY27" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ27" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA27" s="15">
-        <v>80.597840000000005</v>
+        <v>86.860489999999999</v>
       </c>
       <c r="BB27" s="15">
-        <v>106.52761</v>
+        <v>116.8489</v>
       </c>
     </row>
     <row r="28" spans="1:54" ht="78.75">
-      <c r="A28" s="29" t="s">
+      <c r="A28" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I28" s="18">
         <v>22.574000000000002</v>
@@ -6451,82 +6445,82 @@
       <c r="AK28" s="15">
         <v>76.771000000000001</v>
       </c>
       <c r="AL28" s="15">
         <v>175.07011</v>
       </c>
       <c r="AM28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO28" s="15">
         <v>262.92223999999999</v>
       </c>
       <c r="AP28" s="15">
         <v>383.79597999999999</v>
       </c>
       <c r="AQ28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS28" s="15">
-        <v>247.85310000000001</v>
+        <v>249.85310000000001</v>
       </c>
       <c r="AT28" s="15">
-        <v>293.60737</v>
+        <v>304.97336999999999</v>
       </c>
       <c r="AU28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW28" s="15">
-        <v>191.36</v>
+        <v>193.36</v>
       </c>
       <c r="AX28" s="15">
-        <v>209.08077</v>
+        <v>212.33386999999999</v>
       </c>
       <c r="AY28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ28" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA28" s="15">
-        <v>76.204999999999998</v>
+        <v>120.4825</v>
       </c>
       <c r="BB28" s="15">
-        <v>88.287000000000006</v>
+        <v>149.59583000000001</v>
       </c>
     </row>
     <row r="29" spans="1:54" ht="32.25" customHeight="1">
-      <c r="A29" s="29" t="s">
+      <c r="A29" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D29" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E29" s="17">
         <v>685.23900000000003</v>
       </c>
       <c r="F29" s="17">
         <v>1840.4221700000001</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I29" s="18">
         <v>1012.23127</v>
@@ -6627,70 +6621,70 @@
       <c r="AO29" s="15">
         <v>559.56155999999999</v>
       </c>
       <c r="AP29" s="15">
         <v>4018.51658</v>
       </c>
       <c r="AQ29" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR29" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS29" s="15">
         <v>376.2364</v>
       </c>
       <c r="AT29" s="15">
         <v>2853.3972399999998</v>
       </c>
       <c r="AU29" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV29" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW29" s="15">
-        <v>327.5376</v>
+        <v>333.62799999999999</v>
       </c>
       <c r="AX29" s="15">
-        <v>2502.3381199999999</v>
+        <v>2554.3749200000002</v>
       </c>
       <c r="AY29" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ29" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA29" s="15">
-        <v>67.358639999999994</v>
+        <v>67.934640000000002</v>
       </c>
       <c r="BB29" s="15">
-        <v>340.81423999999998</v>
+        <v>344.99824000000001</v>
       </c>
     </row>
     <row r="30" spans="1:54">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E30" s="17">
         <v>1537.2628400000001</v>
       </c>
       <c r="F30" s="17">
         <v>4398.7224699999997</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I30" s="18">
         <v>1340.26394</v>
@@ -6779,82 +6773,82 @@
       <c r="AK30" s="15">
         <v>3695.15933</v>
       </c>
       <c r="AL30" s="15">
         <v>15967.762930000001</v>
       </c>
       <c r="AM30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO30" s="15">
         <v>4736.3696799999998</v>
       </c>
       <c r="AP30" s="15">
         <v>20661.679039999999</v>
       </c>
       <c r="AQ30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS30" s="15">
-        <v>4483.7248499999996</v>
+        <v>4478.7248499999996</v>
       </c>
       <c r="AT30" s="15">
-        <v>23718.09821</v>
+        <v>23695.550210000001</v>
       </c>
       <c r="AU30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW30" s="15">
-        <v>1844.90014</v>
+        <v>2088.62718</v>
       </c>
       <c r="AX30" s="15">
-        <v>9368.6652699999995</v>
+        <v>10685.22049</v>
       </c>
       <c r="AY30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ30" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA30" s="15">
-        <v>1795.40689</v>
+        <v>2200.6518999999998</v>
       </c>
       <c r="BB30" s="15">
-        <v>9368.0858599999992</v>
+        <v>11446.23134</v>
       </c>
     </row>
     <row r="31" spans="1:54" ht="22.5">
-      <c r="A31" s="29" t="s">
+      <c r="A31" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="17">
         <v>243.197</v>
       </c>
       <c r="D31" s="17">
         <v>143.37707</v>
       </c>
       <c r="E31" s="17">
         <v>0.3</v>
       </c>
       <c r="F31" s="17">
         <v>1.5788800000000001</v>
       </c>
       <c r="G31" s="18">
         <v>30.28</v>
       </c>
       <c r="H31" s="18">
         <v>25.730350000000001</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>265</v>
@@ -6961,64 +6955,64 @@
       <c r="AQ31" s="15">
         <v>117.6</v>
       </c>
       <c r="AR31" s="15">
         <v>142.39179999999999</v>
       </c>
       <c r="AS31" s="15">
         <v>243.8</v>
       </c>
       <c r="AT31" s="15">
         <v>204.8903</v>
       </c>
       <c r="AU31" s="15">
         <v>67.2</v>
       </c>
       <c r="AV31" s="15">
         <v>71.416640000000001</v>
       </c>
       <c r="AW31" s="15">
         <v>243.8</v>
       </c>
       <c r="AX31" s="15">
         <v>204.8903</v>
       </c>
       <c r="AY31" s="15">
-        <v>118.795</v>
+        <v>185.995</v>
       </c>
       <c r="AZ31" s="15">
-        <v>212.28778</v>
+        <v>291.69448999999997</v>
       </c>
       <c r="BA31" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB31" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="32" spans="1:54" ht="67.5">
-      <c r="A32" s="29" t="s">
+      <c r="A32" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E32" s="17">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="F32" s="17">
         <v>0.31900000000000001</v>
       </c>
       <c r="G32" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H32" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I32" s="18">
         <v>3.64</v>
@@ -7119,70 +7113,70 @@
       <c r="AO32" s="15">
         <v>16.399999999999999</v>
       </c>
       <c r="AP32" s="15">
         <v>13.75506</v>
       </c>
       <c r="AQ32" s="15">
         <v>20</v>
       </c>
       <c r="AR32" s="15">
         <v>49.197000000000003</v>
       </c>
       <c r="AS32" s="15">
         <v>4.5999999999999996</v>
       </c>
       <c r="AT32" s="15">
         <v>4.10337</v>
       </c>
       <c r="AU32" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV32" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW32" s="15">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="AX32" s="15">
-        <v>3.1951800000000001</v>
+        <v>3.2873299999999999</v>
       </c>
       <c r="AY32" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ32" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA32" s="15">
         <v>3.6</v>
       </c>
       <c r="BB32" s="15">
         <v>3.7486000000000002</v>
       </c>
     </row>
     <row r="33" spans="1:54">
-      <c r="A33" s="29" t="s">
+      <c r="A33" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D33" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E33" s="17">
         <v>0.92988999999999999</v>
       </c>
       <c r="F33" s="17">
         <v>4.2008999999999999</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H33" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I33" s="18">
         <v>0.80817000000000005</v>
@@ -7295,58 +7289,58 @@
       <c r="AS33" s="15">
         <v>1.5309999999999999</v>
       </c>
       <c r="AT33" s="15">
         <v>4.5318199999999997</v>
       </c>
       <c r="AU33" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV33" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW33" s="15">
         <v>0.96599999999999997</v>
       </c>
       <c r="AX33" s="15">
         <v>2.3328199999999999</v>
       </c>
       <c r="AY33" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ33" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA33" s="15">
-        <v>0.246</v>
+        <v>0.47475000000000001</v>
       </c>
       <c r="BB33" s="15">
-        <v>1.01515</v>
+        <v>3.3031199999999998</v>
       </c>
     </row>
     <row r="34" spans="1:54" ht="33.75">
-      <c r="A34" s="29" t="s">
+      <c r="A34" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>265</v>
@@ -7466,51 +7460,51 @@
         <v>265</v>
       </c>
       <c r="AV34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA34" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB34" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="35" spans="1:54">
-      <c r="A35" s="29" t="s">
+      <c r="A35" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E35" s="17">
         <v>355.13720000000001</v>
       </c>
       <c r="F35" s="17">
         <v>222.11607000000001</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I35" s="18">
         <v>140</v>
@@ -7593,88 +7587,88 @@
       <c r="AI35" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AJ35" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AK35" s="15">
         <v>804.89</v>
       </c>
       <c r="AL35" s="15">
         <v>269.98522000000003</v>
       </c>
       <c r="AM35" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN35" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO35" s="15">
         <v>846.6</v>
       </c>
       <c r="AP35" s="15">
         <v>407.95979</v>
       </c>
       <c r="AQ35" s="15">
-        <v>520</v>
+        <v>1400</v>
       </c>
       <c r="AR35" s="15">
-        <v>117.26951</v>
+        <v>350.95650999999998</v>
       </c>
       <c r="AS35" s="15">
         <v>1101</v>
       </c>
       <c r="AT35" s="15">
         <v>585.18744000000004</v>
       </c>
       <c r="AU35" s="15">
         <v>520</v>
       </c>
       <c r="AV35" s="15">
         <v>117.26951</v>
       </c>
       <c r="AW35" s="15">
         <v>1001</v>
       </c>
       <c r="AX35" s="15">
         <v>578.60433999999998</v>
       </c>
       <c r="AY35" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ35" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA35" s="15">
         <v>542</v>
       </c>
       <c r="BB35" s="15">
         <v>353.82630999999998</v>
       </c>
     </row>
     <row r="36" spans="1:54">
-      <c r="A36" s="29" t="s">
+      <c r="A36" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="17">
         <v>1393.7760000000001</v>
       </c>
       <c r="D36" s="17">
         <v>679.05696</v>
       </c>
       <c r="E36" s="17">
         <v>1231.3589999999999</v>
       </c>
       <c r="F36" s="17">
         <v>437.88619999999997</v>
       </c>
       <c r="G36" s="18">
         <v>110.8965</v>
       </c>
       <c r="H36" s="18">
         <v>142.85464999999999</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>265</v>
@@ -7794,51 +7788,51 @@
         <v>265</v>
       </c>
       <c r="AV36" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW36" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX36" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY36" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ36" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA36" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB36" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="37" spans="1:54" ht="33.75">
-      <c r="A37" s="29" t="s">
+      <c r="A37" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="17">
         <v>63</v>
       </c>
       <c r="D37" s="17">
         <v>13.255280000000001</v>
       </c>
       <c r="E37" s="17">
         <v>63.8</v>
       </c>
       <c r="F37" s="17">
         <v>17.878</v>
       </c>
       <c r="G37" s="18">
         <v>216.32268999999999</v>
       </c>
       <c r="H37" s="18">
         <v>78.256659999999997</v>
       </c>
       <c r="I37" s="15" t="s">
         <v>265</v>
@@ -7958,51 +7952,51 @@
         <v>265</v>
       </c>
       <c r="AV37" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW37" s="15">
         <v>0.8</v>
       </c>
       <c r="AX37" s="15">
         <v>4.8349999999999997E-2</v>
       </c>
       <c r="AY37" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ37" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA37" s="15">
         <v>2.2400000000000002</v>
       </c>
       <c r="BB37" s="15">
         <v>0.28056999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:54" ht="45">
-      <c r="A38" s="29" t="s">
+      <c r="A38" s="28" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="17">
         <v>243.12799999999999</v>
       </c>
       <c r="D38" s="17">
         <v>47.672370000000001</v>
       </c>
       <c r="E38" s="17">
         <v>244.63399999999999</v>
       </c>
       <c r="F38" s="17">
         <v>47.875</v>
       </c>
       <c r="G38" s="18">
         <v>185.995</v>
       </c>
       <c r="H38" s="18">
         <v>27.10323</v>
       </c>
       <c r="I38" s="18">
         <v>3.7</v>
@@ -8122,51 +8116,51 @@
         <v>265</v>
       </c>
       <c r="AV38" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW38" s="15">
         <v>76.06</v>
       </c>
       <c r="AX38" s="15">
         <v>4.6053100000000002</v>
       </c>
       <c r="AY38" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ38" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA38" s="15">
         <v>299.392</v>
       </c>
       <c r="BB38" s="15">
         <v>47.471629999999998</v>
       </c>
     </row>
     <row r="39" spans="1:54" ht="22.5">
-      <c r="A39" s="29" t="s">
+      <c r="A39" s="28" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I39" s="18">
         <v>0.11600000000000001</v>
@@ -8286,51 +8280,51 @@
         <v>265</v>
       </c>
       <c r="AV39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA39" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB39" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="40" spans="1:54" ht="45">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="17">
         <v>82</v>
       </c>
       <c r="D40" s="17">
         <v>14.226850000000001</v>
       </c>
       <c r="E40" s="17">
         <v>82.190640000000002</v>
       </c>
       <c r="F40" s="17">
         <v>14.31176</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I40" s="18">
         <v>957.51340000000005</v>
@@ -8431,70 +8425,70 @@
       <c r="AO40" s="15">
         <v>532.20000000000005</v>
       </c>
       <c r="AP40" s="15">
         <v>24.22007</v>
       </c>
       <c r="AQ40" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR40" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS40" s="15">
         <v>257.5</v>
       </c>
       <c r="AT40" s="15">
         <v>15.377219999999999</v>
       </c>
       <c r="AU40" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV40" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW40" s="15">
-        <v>239.5</v>
+        <v>257.5</v>
       </c>
       <c r="AX40" s="15">
-        <v>14.32123</v>
+        <v>15.377219999999999</v>
       </c>
       <c r="AY40" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ40" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA40" s="15">
         <v>64.947000000000003</v>
       </c>
       <c r="BB40" s="15">
         <v>29.147259999999999</v>
       </c>
     </row>
     <row r="41" spans="1:54" ht="22.5">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="17">
         <v>432.88099999999997</v>
       </c>
       <c r="D41" s="17">
         <v>474.19209999999998</v>
       </c>
       <c r="E41" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F41" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G41" s="18">
         <v>241.23500000000001</v>
       </c>
       <c r="H41" s="18">
         <v>256.39287999999999</v>
       </c>
       <c r="I41" s="15" t="s">
         <v>265</v>
@@ -8614,51 +8608,51 @@
         <v>265</v>
       </c>
       <c r="AV41" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW41" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX41" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY41" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ41" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA41" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB41" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="42" spans="1:54" ht="22.5">
-      <c r="A42" s="29" t="s">
+      <c r="A42" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E42" s="17">
         <v>66.02</v>
       </c>
       <c r="F42" s="17">
         <v>19.60727</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I42" s="15" t="s">
         <v>265</v>
@@ -8770,51 +8764,51 @@
         <v>265</v>
       </c>
       <c r="AV42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA42" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB42" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="43" spans="1:54">
-      <c r="A43" s="29" t="s">
+      <c r="A43" s="28" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="17">
         <v>65.263999999999996</v>
       </c>
       <c r="D43" s="17">
         <v>25.031110000000002</v>
       </c>
       <c r="E43" s="17">
         <v>72.020449999999997</v>
       </c>
       <c r="F43" s="17">
         <v>59.996940000000002</v>
       </c>
       <c r="G43" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H43" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I43" s="15" t="s">
         <v>265</v>
@@ -8915,70 +8909,70 @@
       <c r="AO43" s="15">
         <v>1683.0917199999999</v>
       </c>
       <c r="AP43" s="15">
         <v>1060.7340999999999</v>
       </c>
       <c r="AQ43" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR43" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS43" s="15">
         <v>1810.3623399999999</v>
       </c>
       <c r="AT43" s="15">
         <v>1713.9610499999999</v>
       </c>
       <c r="AU43" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV43" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW43" s="15">
-        <v>760.66585999999995</v>
+        <v>903.22785999999996</v>
       </c>
       <c r="AX43" s="15">
-        <v>475.36376999999999</v>
+        <v>648.80224999999996</v>
       </c>
       <c r="AY43" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ43" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA43" s="15">
-        <v>691.43323999999996</v>
+        <v>865.67424000000005</v>
       </c>
       <c r="BB43" s="15">
-        <v>830.27283999999997</v>
+        <v>1054.07296</v>
       </c>
     </row>
     <row r="44" spans="1:54" ht="22.5">
-      <c r="A44" s="29" t="s">
+      <c r="A44" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E44" s="17">
         <v>28.080539999999999</v>
       </c>
       <c r="F44" s="17">
         <v>74.555899999999994</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I44" s="18">
         <v>68.156909999999996</v>
@@ -9067,82 +9061,82 @@
       <c r="AK44" s="15">
         <v>190.24459999999999</v>
       </c>
       <c r="AL44" s="15">
         <v>255.61779999999999</v>
       </c>
       <c r="AM44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO44" s="15">
         <v>455.28660000000002</v>
       </c>
       <c r="AP44" s="15">
         <v>401.94319000000002</v>
       </c>
       <c r="AQ44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS44" s="15">
-        <v>273.65679999999998</v>
+        <v>278.87479999999999</v>
       </c>
       <c r="AT44" s="15">
-        <v>414.18274000000002</v>
+        <v>424.88218999999998</v>
       </c>
       <c r="AU44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW44" s="15">
-        <v>112.8258</v>
+        <v>132.7508</v>
       </c>
       <c r="AX44" s="15">
-        <v>168.98927</v>
+        <v>199.35423</v>
       </c>
       <c r="AY44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ44" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA44" s="15">
-        <v>116.89400000000001</v>
+        <v>129.8895</v>
       </c>
       <c r="BB44" s="15">
-        <v>178.14314999999999</v>
+        <v>197.72291000000001</v>
       </c>
     </row>
     <row r="45" spans="1:54" ht="78.75" customHeight="1">
-      <c r="A45" s="29" t="s">
+      <c r="A45" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="D45" s="17">
         <v>0.16224</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>265</v>
@@ -9242,71 +9236,71 @@
       </c>
       <c r="AO45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AP45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AQ45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS45" s="15">
         <v>5.7691999999999997</v>
       </c>
       <c r="AT45" s="15">
         <v>6.4653200000000002</v>
       </c>
       <c r="AU45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV45" s="15" t="s">
         <v>265</v>
       </c>
-      <c r="AW45" s="15" t="s">
-[...3 lines deleted...]
-        <v>265</v>
+      <c r="AW45" s="15">
+        <v>1.9199999999999998E-2</v>
+      </c>
+      <c r="AX45" s="15">
+        <v>0.15212000000000001</v>
       </c>
       <c r="AY45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ45" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA45" s="15">
         <v>1.2959999999999999E-2</v>
       </c>
       <c r="BB45" s="15">
         <v>4.1480000000000003E-2</v>
       </c>
     </row>
     <row r="46" spans="1:54" ht="45">
-      <c r="A46" s="29" t="s">
+      <c r="A46" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E46" s="17">
         <v>2.1003099999999999</v>
       </c>
       <c r="F46" s="17">
         <v>9.6798500000000001</v>
       </c>
       <c r="G46" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H46" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I46" s="18">
         <v>204.82212999999999</v>
@@ -9407,70 +9401,70 @@
       <c r="AO46" s="15">
         <v>4.1497599999999997</v>
       </c>
       <c r="AP46" s="15">
         <v>15.897040000000001</v>
       </c>
       <c r="AQ46" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR46" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS46" s="15">
         <v>6.0717499999999998</v>
       </c>
       <c r="AT46" s="15">
         <v>28.687419999999999</v>
       </c>
       <c r="AU46" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV46" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW46" s="15">
-        <v>2.6338400000000002</v>
+        <v>3.0013700000000001</v>
       </c>
       <c r="AX46" s="15">
-        <v>13.1401</v>
+        <v>15.18351</v>
       </c>
       <c r="AY46" s="15">
-        <v>0.2475</v>
+        <v>0.41310000000000002</v>
       </c>
       <c r="AZ46" s="15">
-        <v>9.30091</v>
+        <v>14.17291</v>
       </c>
       <c r="BA46" s="15">
-        <v>0.54330999999999996</v>
+        <v>0.55737000000000003</v>
       </c>
       <c r="BB46" s="15">
-        <v>5.2665899999999999</v>
+        <v>5.4164399999999997</v>
       </c>
     </row>
     <row r="47" spans="1:54" ht="33.75">
-      <c r="A47" s="29" t="s">
+      <c r="A47" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="17">
         <v>1.6</v>
       </c>
       <c r="D47" s="17">
         <v>0.58153999999999995</v>
       </c>
       <c r="E47" s="17">
         <v>234.45139</v>
       </c>
       <c r="F47" s="17">
         <v>168.64492999999999</v>
       </c>
       <c r="G47" s="18">
         <v>14.454000000000001</v>
       </c>
       <c r="H47" s="18">
         <v>6.9425400000000002</v>
       </c>
       <c r="I47" s="18">
         <v>1103.3357000000001</v>
@@ -9559,82 +9553,82 @@
       <c r="AK47" s="15">
         <v>1643.41254</v>
       </c>
       <c r="AL47" s="15">
         <v>413.01889999999997</v>
       </c>
       <c r="AM47" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN47" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO47" s="15">
         <v>88.126599999999996</v>
       </c>
       <c r="AP47" s="15">
         <v>102.96144</v>
       </c>
       <c r="AQ47" s="15">
         <v>3.7440000000000002</v>
       </c>
       <c r="AR47" s="15">
         <v>3.53912</v>
       </c>
       <c r="AS47" s="15">
-        <v>229.67516000000001</v>
+        <v>323.67516000000001</v>
       </c>
       <c r="AT47" s="15">
-        <v>183.08141000000001</v>
+        <v>230.47470999999999</v>
       </c>
       <c r="AU47" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV47" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW47" s="15">
-        <v>161.21719999999999</v>
+        <v>163.68680000000001</v>
       </c>
       <c r="AX47" s="15">
-        <v>97.833759999999998</v>
+        <v>102.80914</v>
       </c>
       <c r="AY47" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ47" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA47" s="15">
-        <v>22.5868</v>
+        <v>22.881399999999999</v>
       </c>
       <c r="BB47" s="15">
-        <v>30.398060000000001</v>
+        <v>31.07574</v>
       </c>
     </row>
     <row r="48" spans="1:54" ht="45">
-      <c r="A48" s="29" t="s">
+      <c r="A48" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D48" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E48" s="17">
         <v>1.8919999999999999E-2</v>
       </c>
       <c r="F48" s="17">
         <v>0.15021000000000001</v>
       </c>
       <c r="G48" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I48" s="18">
         <v>1.5866</v>
@@ -9735,70 +9729,70 @@
       <c r="AO48" s="15">
         <v>33.67915</v>
       </c>
       <c r="AP48" s="15">
         <v>98.693979999999996</v>
       </c>
       <c r="AQ48" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR48" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS48" s="15">
         <v>32.914909999999999</v>
       </c>
       <c r="AT48" s="15">
         <v>120.65254</v>
       </c>
       <c r="AU48" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV48" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW48" s="15">
-        <v>10.13644</v>
+        <v>11.39672</v>
       </c>
       <c r="AX48" s="15">
-        <v>39.09019</v>
+        <v>45.898429999999998</v>
       </c>
       <c r="AY48" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ48" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA48" s="15">
-        <v>19.170999999999999</v>
+        <v>28.898879999999998</v>
       </c>
       <c r="BB48" s="15">
-        <v>89.625550000000004</v>
+        <v>125.25051999999999</v>
       </c>
     </row>
     <row r="49" spans="1:54" ht="33.75">
-      <c r="A49" s="29" t="s">
+      <c r="A49" s="28" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D49" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E49" s="17">
         <v>43.480200000000004</v>
       </c>
       <c r="F49" s="17">
         <v>74.772729999999996</v>
       </c>
       <c r="G49" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H49" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I49" s="18">
         <v>0.41932999999999998</v>
@@ -9918,51 +9912,51 @@
         <v>265</v>
       </c>
       <c r="AV49" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW49" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX49" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY49" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ49" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA49" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="BB49" s="15">
         <v>35.747100000000003</v>
       </c>
     </row>
     <row r="50" spans="1:54" ht="22.5">
-      <c r="A50" s="29" t="s">
+      <c r="A50" s="28" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D50" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E50" s="17">
         <v>25.22</v>
       </c>
       <c r="F50" s="17">
         <v>17.951000000000001</v>
       </c>
       <c r="G50" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I50" s="18">
         <v>18.5</v>
@@ -10063,70 +10057,70 @@
       <c r="AO50" s="15">
         <v>349.28160000000003</v>
       </c>
       <c r="AP50" s="15">
         <v>375.85048</v>
       </c>
       <c r="AQ50" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR50" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS50" s="15">
         <v>240.24617000000001</v>
       </c>
       <c r="AT50" s="15">
         <v>299.90566999999999</v>
       </c>
       <c r="AU50" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV50" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW50" s="15">
-        <v>143.21208999999999</v>
+        <v>143.24329</v>
       </c>
       <c r="AX50" s="15">
-        <v>217.32671999999999</v>
+        <v>218.03448</v>
       </c>
       <c r="AY50" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ50" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA50" s="15">
         <v>0.25575999999999999</v>
       </c>
       <c r="BB50" s="15">
         <v>1.6294200000000001</v>
       </c>
     </row>
     <row r="51" spans="1:54" ht="33.75">
-      <c r="A51" s="29" t="s">
+      <c r="A51" s="28" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E51" s="17">
         <v>1.8800000000000001E-2</v>
       </c>
       <c r="F51" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="G51" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I51" s="18">
         <v>0.14115</v>
@@ -10227,70 +10221,70 @@
       <c r="AO51" s="15">
         <v>4.7780300000000002</v>
       </c>
       <c r="AP51" s="15">
         <v>16.40372</v>
       </c>
       <c r="AQ51" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR51" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS51" s="15">
         <v>3.04698</v>
       </c>
       <c r="AT51" s="15">
         <v>11.06104</v>
       </c>
       <c r="AU51" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV51" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW51" s="15">
-        <v>2.4676800000000001</v>
+        <v>2.4873599999999998</v>
       </c>
       <c r="AX51" s="15">
-        <v>7.6857199999999999</v>
+        <v>8.9184400000000004</v>
       </c>
       <c r="AY51" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ51" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA51" s="15">
-        <v>2.3445499999999999</v>
+        <v>2.3458199999999998</v>
       </c>
       <c r="BB51" s="15">
-        <v>23.698789999999999</v>
+        <v>23.729469999999999</v>
       </c>
     </row>
     <row r="52" spans="1:54">
-      <c r="A52" s="29" t="s">
+      <c r="A52" s="28" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="17">
         <v>101.804</v>
       </c>
       <c r="D52" s="17">
         <v>22.94256</v>
       </c>
       <c r="E52" s="17">
         <v>101.804</v>
       </c>
       <c r="F52" s="17">
         <v>22.520689999999998</v>
       </c>
       <c r="G52" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I52" s="18"/>
       <c r="J52" s="18"/>
@@ -10402,51 +10396,51 @@
         <v>265</v>
       </c>
       <c r="AV52" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW52" s="15">
         <v>289.20600000000002</v>
       </c>
       <c r="AX52" s="15">
         <v>250.94980000000001</v>
       </c>
       <c r="AY52" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ52" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA52" s="15">
         <v>0.69899999999999995</v>
       </c>
       <c r="BB52" s="15">
         <v>2.3149999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:54">
-      <c r="A53" s="29" t="s">
+      <c r="A53" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E53" s="17">
         <v>7.9699999999999993E-2</v>
       </c>
       <c r="F53" s="17">
         <v>0.29099999999999998</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I53" s="18">
         <v>0.17335</v>
@@ -10566,51 +10560,51 @@
         <v>265</v>
       </c>
       <c r="AV53" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW53" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX53" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY53" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ53" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA53" s="15">
         <v>0.10713</v>
       </c>
       <c r="BB53" s="15">
         <v>0.85319</v>
       </c>
     </row>
     <row r="54" spans="1:54">
-      <c r="A54" s="29" t="s">
+      <c r="A54" s="28" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="17">
         <v>19778.116000000002</v>
       </c>
       <c r="D54" s="17">
         <v>4283.9228400000002</v>
       </c>
       <c r="E54" s="17">
         <v>19778.116000000002</v>
       </c>
       <c r="F54" s="17">
         <v>4180.6191200000003</v>
       </c>
       <c r="G54" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H54" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I54" s="15" t="s">
         <v>265</v>
@@ -10711,70 +10705,70 @@
       <c r="AO54" s="15">
         <v>1470.9849999999999</v>
       </c>
       <c r="AP54" s="15">
         <v>126.2255</v>
       </c>
       <c r="AQ54" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR54" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS54" s="15">
         <v>2210.06</v>
       </c>
       <c r="AT54" s="15">
         <v>202.72147000000001</v>
       </c>
       <c r="AU54" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV54" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW54" s="15">
-        <v>970</v>
+        <v>1012</v>
       </c>
       <c r="AX54" s="15">
-        <v>75.887709999999998</v>
+        <v>79.92998</v>
       </c>
       <c r="AY54" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ54" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA54" s="15">
-        <v>174.16499999999999</v>
+        <v>174.465</v>
       </c>
       <c r="BB54" s="15">
-        <v>55.428069999999998</v>
+        <v>55.452739999999999</v>
       </c>
     </row>
     <row r="55" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A55" s="29" t="s">
+      <c r="A55" s="28" t="s">
         <v>98</v>
       </c>
       <c r="B55" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="17">
         <v>4012.75</v>
       </c>
       <c r="D55" s="17">
         <v>924.83024999999998</v>
       </c>
       <c r="E55" s="17">
         <v>4049.6828</v>
       </c>
       <c r="F55" s="17">
         <v>893.51129000000003</v>
       </c>
       <c r="G55" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H55" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I55" s="18">
         <v>2</v>
@@ -10875,70 +10869,70 @@
       <c r="AO55" s="15">
         <v>1558.2750000000001</v>
       </c>
       <c r="AP55" s="15">
         <v>149.97009</v>
       </c>
       <c r="AQ55" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR55" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS55" s="15">
         <v>993.99</v>
       </c>
       <c r="AT55" s="15">
         <v>81.444929999999999</v>
       </c>
       <c r="AU55" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV55" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW55" s="15">
-        <v>130.22999999999999</v>
+        <v>183.23</v>
       </c>
       <c r="AX55" s="15">
-        <v>14.15231</v>
+        <v>19.283190000000001</v>
       </c>
       <c r="AY55" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ55" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA55" s="15">
-        <v>88.72</v>
+        <v>179.89</v>
       </c>
       <c r="BB55" s="15">
-        <v>21.35305</v>
+        <v>32.912370000000003</v>
       </c>
     </row>
     <row r="56" spans="1:54">
-      <c r="A56" s="29" t="s">
+      <c r="A56" s="28" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="14" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="17">
         <v>1918.723</v>
       </c>
       <c r="D56" s="17">
         <v>863.27251000000001</v>
       </c>
       <c r="E56" s="17">
         <v>1919.473</v>
       </c>
       <c r="F56" s="17">
         <v>809.16072999999994</v>
       </c>
       <c r="G56" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H56" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I56" s="18"/>
       <c r="J56" s="18"/>
@@ -11023,82 +11017,82 @@
       <c r="AK56" s="15">
         <v>204.17500000000001</v>
       </c>
       <c r="AL56" s="15">
         <v>26.301860000000001</v>
       </c>
       <c r="AM56" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN56" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO56" s="15">
         <v>322.68</v>
       </c>
       <c r="AP56" s="15">
         <v>32.561630000000001</v>
       </c>
       <c r="AQ56" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR56" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS56" s="15">
-        <v>200.87</v>
+        <v>200.96</v>
       </c>
       <c r="AT56" s="15">
-        <v>47.795900000000003</v>
+        <v>48.093589999999999</v>
       </c>
       <c r="AU56" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV56" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW56" s="15">
         <v>0.14000000000000001</v>
       </c>
       <c r="AX56" s="15">
         <v>0.46649000000000002</v>
       </c>
       <c r="AY56" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ56" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA56" s="15">
         <v>35.002000000000002</v>
       </c>
       <c r="BB56" s="15">
         <v>16.900590000000001</v>
       </c>
     </row>
     <row r="57" spans="1:54" ht="56.25">
-      <c r="A57" s="29" t="s">
+      <c r="A57" s="28" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="14" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D57" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E57" s="17">
         <v>13.779299999999999</v>
       </c>
       <c r="F57" s="17">
         <v>42.008569999999999</v>
       </c>
       <c r="G57" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H57" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I57" s="18">
         <v>26.872800000000002</v>
@@ -11187,82 +11181,82 @@
       <c r="AK57" s="15">
         <v>180.57686000000001</v>
       </c>
       <c r="AL57" s="15">
         <v>405.43007</v>
       </c>
       <c r="AM57" s="15">
         <v>5.3477800000000002</v>
       </c>
       <c r="AN57" s="15">
         <v>36.041310000000003</v>
       </c>
       <c r="AO57" s="15">
         <v>314.24313000000001</v>
       </c>
       <c r="AP57" s="15">
         <v>749.53981999999996</v>
       </c>
       <c r="AQ57" s="15">
         <v>15.85</v>
       </c>
       <c r="AR57" s="15">
         <v>62.572000000000003</v>
       </c>
       <c r="AS57" s="15">
-        <v>219.5291</v>
+        <v>221.0291</v>
       </c>
       <c r="AT57" s="15">
-        <v>634.24829999999997</v>
+        <v>640.78303000000005</v>
       </c>
       <c r="AU57" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV57" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW57" s="15">
-        <v>77.671850000000006</v>
+        <v>101.51430000000001</v>
       </c>
       <c r="AX57" s="15">
-        <v>232.11510000000001</v>
+        <v>307.12900000000002</v>
       </c>
       <c r="AY57" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ57" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA57" s="15">
-        <v>74.552899999999994</v>
+        <v>85.862899999999996</v>
       </c>
       <c r="BB57" s="15">
-        <v>206.85138000000001</v>
+        <v>238.60454999999999</v>
       </c>
     </row>
     <row r="58" spans="1:54" ht="81.75" customHeight="1">
-      <c r="A58" s="29" t="s">
+      <c r="A58" s="28" t="s">
         <v>104</v>
       </c>
       <c r="B58" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D58" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E58" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F58" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G58" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>265</v>
@@ -11382,51 +11376,51 @@
         <v>265</v>
       </c>
       <c r="AV58" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW58" s="15">
         <v>2</v>
       </c>
       <c r="AX58" s="15">
         <v>7.9778900000000004</v>
       </c>
       <c r="AY58" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ58" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA58" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB58" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="59" spans="1:54" ht="33.75">
-      <c r="A59" s="29" t="s">
+      <c r="A59" s="28" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D59" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E59" s="17">
         <v>2.7633999999999999</v>
       </c>
       <c r="F59" s="17">
         <v>12.53182</v>
       </c>
       <c r="G59" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H59" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I59" s="18">
         <v>87.947059999999993</v>
@@ -11527,70 +11521,70 @@
       <c r="AO59" s="15">
         <v>47.482779999999998</v>
       </c>
       <c r="AP59" s="15">
         <v>23.346720000000001</v>
       </c>
       <c r="AQ59" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR59" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS59" s="15">
         <v>9.7795299999999994</v>
       </c>
       <c r="AT59" s="15">
         <v>11.22504</v>
       </c>
       <c r="AU59" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV59" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW59" s="15">
-        <v>0.84592000000000001</v>
+        <v>0.88759999999999994</v>
       </c>
       <c r="AX59" s="15">
-        <v>4.5266999999999999</v>
+        <v>6.5747499999999999</v>
       </c>
       <c r="AY59" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ59" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA59" s="15">
-        <v>3.3500399999999999</v>
+        <v>16.033159999999999</v>
       </c>
       <c r="BB59" s="15">
-        <v>26.137910000000002</v>
+        <v>35.507309999999997</v>
       </c>
     </row>
     <row r="60" spans="1:54" ht="56.25">
-      <c r="A60" s="29" t="s">
+      <c r="A60" s="28" t="s">
         <v>108</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D60" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E60" s="17">
         <v>3.3899999999999998E-3</v>
       </c>
       <c r="F60" s="17">
         <v>0.10299999999999999</v>
       </c>
       <c r="G60" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H60" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I60" s="18">
         <v>4.8640000000000003E-2</v>
@@ -11710,51 +11704,51 @@
         <v>265</v>
       </c>
       <c r="AV60" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW60" s="15">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="AX60" s="15">
         <v>0.29883999999999999</v>
       </c>
       <c r="AY60" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ60" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA60" s="15">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="BB60" s="15">
         <v>0.36159000000000002</v>
       </c>
     </row>
     <row r="61" spans="1:54" ht="45">
-      <c r="A61" s="29" t="s">
+      <c r="A61" s="28" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D61" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E61" s="17">
         <v>33.234839999999998</v>
       </c>
       <c r="F61" s="17">
         <v>99.985140000000001</v>
       </c>
       <c r="G61" s="18">
         <v>4.5</v>
       </c>
       <c r="H61" s="18">
         <v>0.68300000000000005</v>
       </c>
       <c r="I61" s="18">
         <v>29.9619</v>
@@ -11843,82 +11837,82 @@
       <c r="AK61" s="15">
         <v>41.021799999999999</v>
       </c>
       <c r="AL61" s="15">
         <v>287.39666</v>
       </c>
       <c r="AM61" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN61" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO61" s="15">
         <v>65.147210000000001</v>
       </c>
       <c r="AP61" s="15">
         <v>490.37121999999999</v>
       </c>
       <c r="AQ61" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR61" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS61" s="15">
-        <v>118.71996</v>
+        <v>118.98596000000001</v>
       </c>
       <c r="AT61" s="15">
-        <v>1277.1261400000001</v>
+        <v>1280.13843</v>
       </c>
       <c r="AU61" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV61" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW61" s="15">
-        <v>33.824629999999999</v>
+        <v>57.096229999999998</v>
       </c>
       <c r="AX61" s="15">
-        <v>334.75189999999998</v>
+        <v>582.24312999999995</v>
       </c>
       <c r="AY61" s="15">
         <v>0.16</v>
       </c>
       <c r="AZ61" s="15">
         <v>2.9912100000000001</v>
       </c>
       <c r="BA61" s="15">
-        <v>18.867740000000001</v>
+        <v>27.938690000000001</v>
       </c>
       <c r="BB61" s="15">
-        <v>263.05076000000003</v>
+        <v>362.81612000000001</v>
       </c>
     </row>
     <row r="62" spans="1:54" ht="22.5">
-      <c r="A62" s="29" t="s">
+      <c r="A62" s="28" t="s">
         <v>112</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="17">
         <v>11.7409</v>
       </c>
       <c r="D62" s="17">
         <v>59.293999999999997</v>
       </c>
       <c r="E62" s="17">
         <v>53.540619999999997</v>
       </c>
       <c r="F62" s="17">
         <v>522.10617000000002</v>
       </c>
       <c r="G62" s="18">
         <v>10.46285</v>
       </c>
       <c r="H62" s="18">
         <v>54.331000000000003</v>
       </c>
       <c r="I62" s="18">
         <v>26.613759999999999</v>
@@ -12010,79 +12004,79 @@
       <c r="AL62" s="15">
         <v>235.82024000000001</v>
       </c>
       <c r="AM62" s="15">
         <v>47.123080000000002</v>
       </c>
       <c r="AN62" s="15">
         <v>263.13267000000002</v>
       </c>
       <c r="AO62" s="15">
         <v>23.13748</v>
       </c>
       <c r="AP62" s="15">
         <v>238.30539999999999</v>
       </c>
       <c r="AQ62" s="15">
         <v>67.159400000000005</v>
       </c>
       <c r="AR62" s="15">
         <v>471.40321</v>
       </c>
       <c r="AS62" s="15">
         <v>20.990449999999999</v>
       </c>
       <c r="AT62" s="15">
-        <v>289.93853000000001</v>
+        <v>289.95447000000001</v>
       </c>
       <c r="AU62" s="15">
-        <v>27.556439999999998</v>
+        <v>39.601520000000001</v>
       </c>
       <c r="AV62" s="15">
-        <v>197.46404999999999</v>
+        <v>286.52114</v>
       </c>
       <c r="AW62" s="15">
-        <v>7.3011600000000003</v>
+        <v>8.4891900000000007</v>
       </c>
       <c r="AX62" s="15">
-        <v>104.70636</v>
+        <v>124.43153</v>
       </c>
       <c r="AY62" s="15">
-        <v>37.914879999999997</v>
+        <v>41.894080000000002</v>
       </c>
       <c r="AZ62" s="15">
-        <v>245.94130999999999</v>
+        <v>271.39276999999998</v>
       </c>
       <c r="BA62" s="15">
-        <v>6.8756899999999996</v>
+        <v>8.7279400000000003</v>
       </c>
       <c r="BB62" s="15">
-        <v>112.23724</v>
+        <v>133.03303</v>
       </c>
     </row>
     <row r="63" spans="1:54">
-      <c r="A63" s="29" t="s">
+      <c r="A63" s="28" t="s">
         <v>114</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I63" s="15" t="s">
         <v>265</v>
@@ -12202,51 +12196,51 @@
         <v>265</v>
       </c>
       <c r="AV63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA63" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB63" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="64" spans="1:54" ht="33.75">
-      <c r="A64" s="29" t="s">
+      <c r="A64" s="28" t="s">
         <v>116</v>
       </c>
       <c r="B64" s="14" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D64" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E64" s="17">
         <v>8.9630899999999993</v>
       </c>
       <c r="F64" s="17">
         <v>48.405059999999999</v>
       </c>
       <c r="G64" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H64" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I64" s="18">
         <v>11.116759999999999</v>
@@ -12347,70 +12341,70 @@
       <c r="AO64" s="15">
         <v>2.26336</v>
       </c>
       <c r="AP64" s="15">
         <v>15.431100000000001</v>
       </c>
       <c r="AQ64" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR64" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS64" s="15">
         <v>3.5670700000000002</v>
       </c>
       <c r="AT64" s="15">
         <v>32.367319999999999</v>
       </c>
       <c r="AU64" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV64" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW64" s="15">
-        <v>1.1179600000000001</v>
+        <v>1.7997300000000001</v>
       </c>
       <c r="AX64" s="15">
-        <v>9.8904300000000003</v>
+        <v>14.770530000000001</v>
       </c>
       <c r="AY64" s="15">
         <v>0.45</v>
       </c>
       <c r="AZ64" s="15">
         <v>2.77298</v>
       </c>
       <c r="BA64" s="15">
-        <v>1.5404899999999999</v>
+        <v>1.5885100000000001</v>
       </c>
       <c r="BB64" s="15">
-        <v>15.58765</v>
+        <v>15.943379999999999</v>
       </c>
     </row>
     <row r="65" spans="1:54">
-      <c r="A65" s="29" t="s">
+      <c r="A65" s="28" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D65" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E65" s="17">
         <v>4.0157299999999996</v>
       </c>
       <c r="F65" s="17">
         <v>20.950330000000001</v>
       </c>
       <c r="G65" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I65" s="18">
         <v>1.6196600000000001</v>
@@ -12530,51 +12524,51 @@
         <v>265</v>
       </c>
       <c r="AV65" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW65" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX65" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY65" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ65" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA65" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB65" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="66" spans="1:54">
-      <c r="A66" s="29" t="s">
+      <c r="A66" s="28" t="s">
         <v>120</v>
       </c>
       <c r="B66" s="14" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D66" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E66" s="17">
         <v>0.15095</v>
       </c>
       <c r="F66" s="17">
         <v>1.3974</v>
       </c>
       <c r="G66" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I66" s="18">
         <v>0.27877999999999997</v>
@@ -12675,70 +12669,70 @@
       <c r="AO66" s="15">
         <v>0.19419</v>
       </c>
       <c r="AP66" s="15">
         <v>2.0641099999999999</v>
       </c>
       <c r="AQ66" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR66" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS66" s="15">
         <v>0.45506999999999997</v>
       </c>
       <c r="AT66" s="15">
         <v>4.0074899999999998</v>
       </c>
       <c r="AU66" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV66" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW66" s="15">
-        <v>0.12235</v>
+        <v>0.26158999999999999</v>
       </c>
       <c r="AX66" s="15">
-        <v>1.2917000000000001</v>
+        <v>1.8662000000000001</v>
       </c>
       <c r="AY66" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ66" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA66" s="15">
-        <v>0.20388000000000001</v>
+        <v>0.20868</v>
       </c>
       <c r="BB66" s="15">
-        <v>2.4655999999999998</v>
+        <v>2.4997099999999999</v>
       </c>
     </row>
     <row r="67" spans="1:54" ht="22.5">
-      <c r="A67" s="29" t="s">
+      <c r="A67" s="28" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D67" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E67" s="17">
         <v>1.2200000000000001E-2</v>
       </c>
       <c r="F67" s="17">
         <v>0.40382000000000001</v>
       </c>
       <c r="G67" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H67" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I67" s="18">
         <v>6.3E-3</v>
@@ -12839,70 +12833,70 @@
       <c r="AO67" s="15">
         <v>0.19903000000000001</v>
       </c>
       <c r="AP67" s="15">
         <v>2.5249899999999998</v>
       </c>
       <c r="AQ67" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR67" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS67" s="15">
         <v>0.30149999999999999</v>
       </c>
       <c r="AT67" s="15">
         <v>6.3072999999999997</v>
       </c>
       <c r="AU67" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV67" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW67" s="15">
-        <v>7.2330000000000005E-2</v>
+        <v>0.11242000000000001</v>
       </c>
       <c r="AX67" s="15">
-        <v>1.51081</v>
+        <v>2.1099899999999998</v>
       </c>
       <c r="AY67" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ67" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA67" s="15">
-        <v>0.21357999999999999</v>
+        <v>0.22253999999999999</v>
       </c>
       <c r="BB67" s="15">
-        <v>4.6221300000000003</v>
+        <v>4.8095800000000004</v>
       </c>
     </row>
     <row r="68" spans="1:54">
-      <c r="A68" s="29" t="s">
+      <c r="A68" s="28" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="14" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E68" s="17">
         <v>1.1039999999999999E-2</v>
       </c>
       <c r="F68" s="17">
         <v>0.29631999999999997</v>
       </c>
       <c r="G68" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I68" s="18">
         <v>4.0499999999999998E-3</v>
@@ -12995,70 +12989,70 @@
       <c r="AO68" s="15">
         <v>8.8599999999999998E-3</v>
       </c>
       <c r="AP68" s="15">
         <v>0.15992999999999999</v>
       </c>
       <c r="AQ68" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR68" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS68" s="15">
         <v>0.10636</v>
       </c>
       <c r="AT68" s="15">
         <v>0.87983999999999996</v>
       </c>
       <c r="AU68" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV68" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW68" s="15">
-        <v>1.3849999999999999E-2</v>
+        <v>7.9149999999999998E-2</v>
       </c>
       <c r="AX68" s="15">
-        <v>0.17785000000000001</v>
+        <v>0.52207999999999999</v>
       </c>
       <c r="AY68" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ68" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA68" s="15">
         <v>2.112E-2</v>
       </c>
       <c r="BB68" s="15">
         <v>0.50866999999999996</v>
       </c>
     </row>
     <row r="69" spans="1:54" ht="33.75">
-      <c r="A69" s="29" t="s">
+      <c r="A69" s="28" t="s">
         <v>126</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D69" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E69" s="17">
         <v>11.20074</v>
       </c>
       <c r="F69" s="17">
         <v>11.75539</v>
       </c>
       <c r="G69" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H69" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I69" s="18">
         <v>31.248799999999999</v>
@@ -13159,70 +13153,70 @@
       <c r="AO69" s="15">
         <v>24.321670000000001</v>
       </c>
       <c r="AP69" s="15">
         <v>20.340119999999999</v>
       </c>
       <c r="AQ69" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR69" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS69" s="15">
         <v>0.45635999999999999</v>
       </c>
       <c r="AT69" s="15">
         <v>2.61829</v>
       </c>
       <c r="AU69" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV69" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW69" s="15">
-        <v>0.12149</v>
+        <v>0.27821000000000001</v>
       </c>
       <c r="AX69" s="15">
-        <v>0.85662000000000005</v>
+        <v>1.34623</v>
       </c>
       <c r="AY69" s="15">
         <v>0.03</v>
       </c>
       <c r="AZ69" s="15">
         <v>0.20180999999999999</v>
       </c>
       <c r="BA69" s="15">
-        <v>0.15307999999999999</v>
+        <v>0.15540000000000001</v>
       </c>
       <c r="BB69" s="15">
-        <v>1.3331</v>
+        <v>1.3466400000000001</v>
       </c>
     </row>
     <row r="70" spans="1:54" ht="33.75">
-      <c r="A70" s="29" t="s">
+      <c r="A70" s="28" t="s">
         <v>128</v>
       </c>
       <c r="B70" s="14" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D70" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E70" s="17">
         <v>9.0634099999999993</v>
       </c>
       <c r="F70" s="17">
         <v>50.187170000000002</v>
       </c>
       <c r="G70" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H70" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I70" s="18">
         <v>6.2032600000000002</v>
@@ -13323,70 +13317,70 @@
       <c r="AO70" s="15">
         <v>4.9395300000000004</v>
       </c>
       <c r="AP70" s="15">
         <v>34.910290000000003</v>
       </c>
       <c r="AQ70" s="15">
         <v>0.47249999999999998</v>
       </c>
       <c r="AR70" s="15">
         <v>3.1023700000000001</v>
       </c>
       <c r="AS70" s="15">
         <v>3.5344600000000002</v>
       </c>
       <c r="AT70" s="15">
         <v>43.554360000000003</v>
       </c>
       <c r="AU70" s="15">
         <v>0.47249999999999998</v>
       </c>
       <c r="AV70" s="15">
         <v>3.1023700000000001</v>
       </c>
       <c r="AW70" s="15">
-        <v>1.1180300000000001</v>
+        <v>1.5365200000000001</v>
       </c>
       <c r="AX70" s="15">
-        <v>14.36599</v>
+        <v>18.176220000000001</v>
       </c>
       <c r="AY70" s="15">
         <v>1.002</v>
       </c>
       <c r="AZ70" s="15">
         <v>2.9688400000000001</v>
       </c>
       <c r="BA70" s="15">
-        <v>1.3387</v>
+        <v>1.4914499999999999</v>
       </c>
       <c r="BB70" s="15">
-        <v>20.906949999999998</v>
+        <v>23.462350000000001</v>
       </c>
     </row>
     <row r="71" spans="1:54">
-      <c r="A71" s="29" t="s">
+      <c r="A71" s="28" t="s">
         <v>130</v>
       </c>
       <c r="B71" s="14" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="17">
         <v>13646.97</v>
       </c>
       <c r="D71" s="17">
         <v>2848.9974200000001</v>
       </c>
       <c r="E71" s="17">
         <v>525.76199999999994</v>
       </c>
       <c r="F71" s="17">
         <v>188.63245000000001</v>
       </c>
       <c r="G71" s="18">
         <v>30568.6</v>
       </c>
       <c r="H71" s="18">
         <v>5211.4146300000002</v>
       </c>
       <c r="I71" s="18">
         <v>548.23599999999999</v>
@@ -13469,88 +13463,88 @@
       <c r="AI71" s="15">
         <v>2192.75</v>
       </c>
       <c r="AJ71" s="15">
         <v>786.524</v>
       </c>
       <c r="AK71" s="15">
         <v>520.91679999999997</v>
       </c>
       <c r="AL71" s="15">
         <v>153.34155000000001</v>
       </c>
       <c r="AM71" s="15">
         <v>2096</v>
       </c>
       <c r="AN71" s="15">
         <v>808.87824999999998</v>
       </c>
       <c r="AO71" s="15">
         <v>815.44899999999996</v>
       </c>
       <c r="AP71" s="15">
         <v>241.41740999999999</v>
       </c>
       <c r="AQ71" s="15">
-        <v>128059.166</v>
+        <v>85285.066000000006</v>
       </c>
       <c r="AR71" s="15">
-        <v>23961.184420000001</v>
+        <v>24011.130420000001</v>
       </c>
       <c r="AS71" s="15">
         <v>572.01620000000003</v>
       </c>
       <c r="AT71" s="15">
         <v>177.49268000000001</v>
       </c>
       <c r="AU71" s="15">
-        <v>29284.35</v>
+        <v>33666.75</v>
       </c>
       <c r="AV71" s="15">
-        <v>8316.9415599999993</v>
+        <v>9632.4503499999992</v>
       </c>
       <c r="AW71" s="15">
-        <v>452.41919999999999</v>
+        <v>462.72320000000002</v>
       </c>
       <c r="AX71" s="15">
-        <v>121.79163</v>
+        <v>127.13562</v>
       </c>
       <c r="AY71" s="15">
-        <v>43878.813999999998</v>
+        <v>51746.813999999998</v>
       </c>
       <c r="AZ71" s="15">
-        <v>13705.401169999999</v>
+        <v>16163.954170000001</v>
       </c>
       <c r="BA71" s="15">
-        <v>245.566</v>
+        <v>269.40699999999998</v>
       </c>
       <c r="BB71" s="15">
-        <v>93.511759999999995</v>
+        <v>103.7191</v>
       </c>
     </row>
     <row r="72" spans="1:54" ht="22.5">
-      <c r="A72" s="29" t="s">
+      <c r="A72" s="28" t="s">
         <v>132</v>
       </c>
       <c r="B72" s="14" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D72" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E72" s="17">
         <v>2699.5209</v>
       </c>
       <c r="F72" s="17">
         <v>416.28043000000002</v>
       </c>
       <c r="G72" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H72" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I72" s="18">
         <v>485.63297</v>
@@ -13651,70 +13645,70 @@
       <c r="AO72" s="15">
         <v>347.10120000000001</v>
       </c>
       <c r="AP72" s="15">
         <v>79.256979999999999</v>
       </c>
       <c r="AQ72" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR72" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS72" s="15">
         <v>72.228399999999993</v>
       </c>
       <c r="AT72" s="15">
         <v>23.31926</v>
       </c>
       <c r="AU72" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV72" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW72" s="15">
-        <v>68.579800000000006</v>
+        <v>70.208200000000005</v>
       </c>
       <c r="AX72" s="15">
-        <v>16.725999999999999</v>
+        <v>19.622900000000001</v>
       </c>
       <c r="AY72" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ72" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA72" s="15">
-        <v>0.78779999999999994</v>
+        <v>1.0620000000000001</v>
       </c>
       <c r="BB72" s="15">
-        <v>1.51501</v>
+        <v>2.0486900000000001</v>
       </c>
     </row>
     <row r="73" spans="1:54" ht="22.5">
-      <c r="A73" s="29" t="s">
+      <c r="A73" s="28" t="s">
         <v>134</v>
       </c>
       <c r="B73" s="14" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="17">
         <v>1026.1959999999999</v>
       </c>
       <c r="D73" s="17">
         <v>184.65717000000001</v>
       </c>
       <c r="E73" s="17">
         <v>928.96169999999995</v>
       </c>
       <c r="F73" s="17">
         <v>479.30243000000002</v>
       </c>
       <c r="G73" s="18">
         <v>511.71600000000001</v>
       </c>
       <c r="H73" s="18">
         <v>113.89928999999999</v>
       </c>
       <c r="I73" s="18">
         <v>494.35770000000002</v>
@@ -13803,82 +13797,82 @@
       <c r="AK73" s="15">
         <v>1297.66949</v>
       </c>
       <c r="AL73" s="15">
         <v>413.79340999999999</v>
       </c>
       <c r="AM73" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN73" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO73" s="15">
         <v>1370.7899</v>
       </c>
       <c r="AP73" s="15">
         <v>471.24644000000001</v>
       </c>
       <c r="AQ73" s="15">
         <v>11.588800000000001</v>
       </c>
       <c r="AR73" s="15">
         <v>8.8408200000000008</v>
       </c>
       <c r="AS73" s="15">
-        <v>1072.88201</v>
+        <v>1132.88201</v>
       </c>
       <c r="AT73" s="15">
-        <v>429.24524000000002</v>
+        <v>449.62024000000002</v>
       </c>
       <c r="AU73" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV73" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW73" s="15">
-        <v>500.71172000000001</v>
+        <v>550.85830999999996</v>
       </c>
       <c r="AX73" s="15">
-        <v>196.29948999999999</v>
+        <v>230.24923000000001</v>
       </c>
       <c r="AY73" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ73" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA73" s="15">
-        <v>567.68874000000005</v>
+        <v>673.88124000000005</v>
       </c>
       <c r="BB73" s="15">
-        <v>246.96898999999999</v>
+        <v>293.48836</v>
       </c>
     </row>
     <row r="74" spans="1:54" ht="78.75">
-      <c r="A74" s="29" t="s">
+      <c r="A74" s="28" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="17">
         <v>7.8559999999999999</v>
       </c>
       <c r="D74" s="17">
         <v>4.2838500000000002</v>
       </c>
       <c r="E74" s="17">
         <v>1390.9933699999999</v>
       </c>
       <c r="F74" s="17">
         <v>771.09015999999997</v>
       </c>
       <c r="G74" s="18">
         <v>36.238999999999997</v>
       </c>
       <c r="H74" s="18">
         <v>13.337440000000001</v>
       </c>
       <c r="I74" s="18">
         <v>1051.2170599999999</v>
@@ -13979,70 +13973,70 @@
       <c r="AO74" s="15">
         <v>832.7328</v>
       </c>
       <c r="AP74" s="15">
         <v>359.89148999999998</v>
       </c>
       <c r="AQ74" s="15">
         <v>2.3039999999999998</v>
       </c>
       <c r="AR74" s="15">
         <v>1.33775</v>
       </c>
       <c r="AS74" s="15">
         <v>564.22990000000004</v>
       </c>
       <c r="AT74" s="15">
         <v>312.89958000000001</v>
       </c>
       <c r="AU74" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV74" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW74" s="15">
-        <v>131.77699999999999</v>
+        <v>155.4496</v>
       </c>
       <c r="AX74" s="15">
-        <v>70.183729999999997</v>
+        <v>90.100260000000006</v>
       </c>
       <c r="AY74" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ74" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA74" s="15">
-        <v>371.9443</v>
+        <v>519.47810000000004</v>
       </c>
       <c r="BB74" s="15">
-        <v>207.53373999999999</v>
+        <v>301.08712000000003</v>
       </c>
     </row>
     <row r="75" spans="1:54" ht="22.5">
-      <c r="A75" s="29" t="s">
+      <c r="A75" s="28" t="s">
         <v>138</v>
       </c>
       <c r="B75" s="14" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D75" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E75" s="17">
         <v>18.626000000000001</v>
       </c>
       <c r="F75" s="17">
         <v>16.460999999999999</v>
       </c>
       <c r="G75" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H75" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I75" s="18">
         <v>0.3</v>
@@ -14162,51 +14156,51 @@
         <v>265</v>
       </c>
       <c r="AV75" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW75" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX75" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY75" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ75" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA75" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB75" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="76" spans="1:54" ht="56.25">
-      <c r="A76" s="29" t="s">
+      <c r="A76" s="28" t="s">
         <v>140</v>
       </c>
       <c r="B76" s="14" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D76" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E76" s="17">
         <v>0.16700000000000001</v>
       </c>
       <c r="F76" s="17">
         <v>0.50504000000000004</v>
       </c>
       <c r="G76" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H76" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I76" s="18">
         <v>0.42499999999999999</v>
@@ -14307,70 +14301,70 @@
       <c r="AO76" s="15">
         <v>1.1312</v>
       </c>
       <c r="AP76" s="15">
         <v>3.5606</v>
       </c>
       <c r="AQ76" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR76" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS76" s="15">
         <v>0.67620000000000002</v>
       </c>
       <c r="AT76" s="15">
         <v>2.61503</v>
       </c>
       <c r="AU76" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV76" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW76" s="15">
-        <v>0.30359999999999998</v>
+        <v>0.4632</v>
       </c>
       <c r="AX76" s="15">
-        <v>1.01647</v>
+        <v>1.83883</v>
       </c>
       <c r="AY76" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ76" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA76" s="15">
-        <v>5.16E-2</v>
+        <v>0.31159999999999999</v>
       </c>
       <c r="BB76" s="15">
-        <v>0.2044</v>
+        <v>1.07636</v>
       </c>
     </row>
     <row r="77" spans="1:54" ht="21" customHeight="1">
-      <c r="A77" s="29" t="s">
+      <c r="A77" s="28" t="s">
         <v>142</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="17">
         <v>339.43</v>
       </c>
       <c r="D77" s="17">
         <v>110.324</v>
       </c>
       <c r="E77" s="17">
         <v>5</v>
       </c>
       <c r="F77" s="17">
         <v>5.99</v>
       </c>
       <c r="G77" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H77" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I77" s="18"/>
       <c r="J77" s="18"/>
@@ -14454,79 +14448,79 @@
       <c r="AL77" s="15">
         <v>1055.2950000000001</v>
       </c>
       <c r="AM77" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN77" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO77" s="15">
         <v>2682.3</v>
       </c>
       <c r="AP77" s="15">
         <v>1057.5</v>
       </c>
       <c r="AQ77" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR77" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS77" s="15">
         <v>405.4</v>
       </c>
       <c r="AT77" s="15">
-        <v>149.298</v>
+        <v>147.875</v>
       </c>
       <c r="AU77" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV77" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW77" s="15">
         <v>138.5</v>
       </c>
       <c r="AX77" s="15">
         <v>50.930999999999997</v>
       </c>
       <c r="AY77" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ77" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA77" s="15">
         <v>758.35</v>
       </c>
       <c r="BB77" s="15">
         <v>269.904</v>
       </c>
     </row>
     <row r="78" spans="1:54" ht="33.75">
-      <c r="A78" s="29" t="s">
+      <c r="A78" s="28" t="s">
         <v>144</v>
       </c>
       <c r="B78" s="14" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I78" s="18">
         <v>0.8</v>
@@ -14627,70 +14621,70 @@
       <c r="AO78" s="15">
         <v>15</v>
       </c>
       <c r="AP78" s="15">
         <v>29.084440000000001</v>
       </c>
       <c r="AQ78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS78" s="15">
         <v>26.344999999999999</v>
       </c>
       <c r="AT78" s="15">
         <v>50.676879999999997</v>
       </c>
       <c r="AU78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW78" s="15">
-        <v>10</v>
+        <v>15.08</v>
       </c>
       <c r="AX78" s="15">
-        <v>20.0307</v>
+        <v>30.83108</v>
       </c>
       <c r="AY78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ78" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA78" s="15">
         <v>5.6</v>
       </c>
       <c r="BB78" s="15">
         <v>11.115019999999999</v>
       </c>
     </row>
     <row r="79" spans="1:54" ht="33.75">
-      <c r="A79" s="29" t="s">
+      <c r="A79" s="28" t="s">
         <v>146</v>
       </c>
       <c r="B79" s="14" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E79" s="17">
         <v>20.633800000000001</v>
       </c>
       <c r="F79" s="17">
         <v>10.699</v>
       </c>
       <c r="G79" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H79" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I79" s="18">
         <v>0.91168000000000005</v>
@@ -14791,70 +14785,70 @@
       <c r="AO79" s="15">
         <v>0.57840000000000003</v>
       </c>
       <c r="AP79" s="15">
         <v>2.7870599999999999</v>
       </c>
       <c r="AQ79" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR79" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS79" s="15">
         <v>1.1206</v>
       </c>
       <c r="AT79" s="15">
         <v>3.2935400000000001</v>
       </c>
       <c r="AU79" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV79" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW79" s="15">
-        <v>0.73839999999999995</v>
+        <v>0.88360000000000005</v>
       </c>
       <c r="AX79" s="15">
-        <v>1.45651</v>
+        <v>2.4463900000000001</v>
       </c>
       <c r="AY79" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ79" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA79" s="15">
-        <v>8.1799999999999998E-2</v>
+        <v>0.1208</v>
       </c>
       <c r="BB79" s="15">
-        <v>0.54503999999999997</v>
+        <v>0.59472000000000003</v>
       </c>
     </row>
     <row r="80" spans="1:54" ht="33.75">
-      <c r="A80" s="29" t="s">
+      <c r="A80" s="28" t="s">
         <v>148</v>
       </c>
       <c r="B80" s="14" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="17">
         <v>34.1</v>
       </c>
       <c r="D80" s="17">
         <v>38.47</v>
       </c>
       <c r="E80" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F80" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G80" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H80" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I80" s="15" t="s">
         <v>265</v>
@@ -14974,51 +14968,51 @@
         <v>265</v>
       </c>
       <c r="AV80" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW80" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX80" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY80" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ80" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA80" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB80" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="81" spans="1:54" ht="22.5">
-      <c r="A81" s="29" t="s">
+      <c r="A81" s="28" t="s">
         <v>150</v>
       </c>
       <c r="B81" s="14" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I81" s="15" t="s">
         <v>265</v>
@@ -15138,51 +15132,51 @@
         <v>265</v>
       </c>
       <c r="AV81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA81" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB81" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="82" spans="1:54" ht="45">
-      <c r="A82" s="29" t="s">
+      <c r="A82" s="28" t="s">
         <v>152</v>
       </c>
       <c r="B82" s="14" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="17">
         <v>9.3000000000000007</v>
       </c>
       <c r="D82" s="17">
         <v>10.856</v>
       </c>
       <c r="E82" s="17">
         <v>0.123</v>
       </c>
       <c r="F82" s="17">
         <v>1.913</v>
       </c>
       <c r="G82" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H82" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I82" s="18">
         <v>1.7999999999999999E-2</v>
@@ -15283,70 +15277,70 @@
       <c r="AO82" s="15">
         <v>0.04</v>
       </c>
       <c r="AP82" s="15">
         <v>4.8596500000000002</v>
       </c>
       <c r="AQ82" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR82" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS82" s="15">
         <v>0.10730000000000001</v>
       </c>
       <c r="AT82" s="15">
         <v>9.6976099999999992</v>
       </c>
       <c r="AU82" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV82" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW82" s="15">
-        <v>5.5669999999999997E-2</v>
+        <v>5.7570000000000003E-2</v>
       </c>
       <c r="AX82" s="15">
-        <v>4.5142199999999999</v>
+        <v>4.5452899999999996</v>
       </c>
       <c r="AY82" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ82" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA82" s="15">
         <v>1.7340000000000001E-2</v>
       </c>
       <c r="BB82" s="15">
         <v>1.7237800000000001</v>
       </c>
     </row>
     <row r="83" spans="1:54" ht="45">
-      <c r="A83" s="29" t="s">
+      <c r="A83" s="28" t="s">
         <v>154</v>
       </c>
       <c r="B83" s="14" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E83" s="17">
         <v>0.38</v>
       </c>
       <c r="F83" s="17">
         <v>5.4029999999999996</v>
       </c>
       <c r="G83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I83" s="18">
         <v>21.182849999999998</v>
@@ -15447,70 +15441,70 @@
       <c r="AO83" s="15">
         <v>2.1972999999999998</v>
       </c>
       <c r="AP83" s="15">
         <v>13.76606</v>
       </c>
       <c r="AQ83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS83" s="15">
         <v>1.6759999999999999</v>
       </c>
       <c r="AT83" s="15">
         <v>10.203340000000001</v>
       </c>
       <c r="AU83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW83" s="15">
-        <v>0.46600000000000003</v>
+        <v>0.61</v>
       </c>
       <c r="AX83" s="15">
-        <v>2.9748899999999998</v>
+        <v>3.9622099999999998</v>
       </c>
       <c r="AY83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ83" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA83" s="15">
         <v>4.5999999999999999E-2</v>
       </c>
       <c r="BB83" s="15">
         <v>0.53308999999999995</v>
       </c>
     </row>
     <row r="84" spans="1:54" ht="33.75">
-      <c r="A84" s="29" t="s">
+      <c r="A84" s="28" t="s">
         <v>156</v>
       </c>
       <c r="B84" s="14" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E84" s="17">
         <v>4884.1000000000004</v>
       </c>
       <c r="F84" s="17">
         <v>3312.1819999999998</v>
       </c>
       <c r="G84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I84" s="15" t="s">
         <v>265</v>
@@ -15630,51 +15624,51 @@
         <v>265</v>
       </c>
       <c r="AV84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA84" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB84" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="85" spans="1:54" ht="33.75">
-      <c r="A85" s="29" t="s">
+      <c r="A85" s="28" t="s">
         <v>158</v>
       </c>
       <c r="B85" s="14" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>265</v>
@@ -15794,51 +15788,51 @@
         <v>265</v>
       </c>
       <c r="AV85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW85" s="15">
         <v>3.0300000000000001E-2</v>
       </c>
       <c r="AX85" s="15">
         <v>0.22883999999999999</v>
       </c>
       <c r="AY85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ85" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA85" s="15">
         <v>7.3499999999999996E-2</v>
       </c>
       <c r="BB85" s="15">
         <v>0.77825</v>
       </c>
     </row>
     <row r="86" spans="1:54" ht="33.75">
-      <c r="A86" s="29" t="s">
+      <c r="A86" s="28" t="s">
         <v>160</v>
       </c>
       <c r="B86" s="14" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D86" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E86" s="17">
         <v>6.9438800000000001</v>
       </c>
       <c r="F86" s="17">
         <v>42.47878</v>
       </c>
       <c r="G86" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H86" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I86" s="18">
         <v>6.3646399999999996</v>
@@ -15951,58 +15945,58 @@
       <c r="AS86" s="15">
         <v>1.69702</v>
       </c>
       <c r="AT86" s="15">
         <v>17.26595</v>
       </c>
       <c r="AU86" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV86" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW86" s="15">
         <v>0.24390999999999999</v>
       </c>
       <c r="AX86" s="15">
         <v>3.3252700000000002</v>
       </c>
       <c r="AY86" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ86" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA86" s="15">
-        <v>0.89473000000000003</v>
+        <v>0.89773000000000003</v>
       </c>
       <c r="BB86" s="15">
-        <v>9.5171799999999998</v>
+        <v>9.5614299999999997</v>
       </c>
     </row>
     <row r="87" spans="1:54" ht="67.5">
-      <c r="A87" s="29" t="s">
+      <c r="A87" s="28" t="s">
         <v>162</v>
       </c>
       <c r="B87" s="14" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I87" s="18">
         <v>0.33900000000000002</v>
@@ -16103,70 +16097,70 @@
       <c r="AO87" s="15">
         <v>0.69</v>
       </c>
       <c r="AP87" s="15">
         <v>6.6506400000000001</v>
       </c>
       <c r="AQ87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS87" s="15">
         <v>3.47438</v>
       </c>
       <c r="AT87" s="15">
         <v>19.78537</v>
       </c>
       <c r="AU87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW87" s="15">
-        <v>1.73838</v>
+        <v>1.7623800000000001</v>
       </c>
       <c r="AX87" s="15">
-        <v>10.128270000000001</v>
+        <v>10.28083</v>
       </c>
       <c r="AY87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ87" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA87" s="15">
         <v>0.78700000000000003</v>
       </c>
       <c r="BB87" s="15">
         <v>2.95932</v>
       </c>
     </row>
     <row r="88" spans="1:54" ht="33.75">
-      <c r="A88" s="29" t="s">
+      <c r="A88" s="28" t="s">
         <v>164</v>
       </c>
       <c r="B88" s="14" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D88" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E88" s="17">
         <v>7809.6549999999997</v>
       </c>
       <c r="F88" s="17">
         <v>6675.3130700000002</v>
       </c>
       <c r="G88" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I88" s="18">
         <v>18042.78</v>
@@ -16286,51 +16280,51 @@
         <v>265</v>
       </c>
       <c r="AV88" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW88" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX88" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY88" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ88" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA88" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB88" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="89" spans="1:54" ht="45">
-      <c r="A89" s="29" t="s">
+      <c r="A89" s="28" t="s">
         <v>166</v>
       </c>
       <c r="B89" s="14" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E89" s="17">
         <v>4645.4291499999999</v>
       </c>
       <c r="F89" s="17">
         <v>4424.63976</v>
       </c>
       <c r="G89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I89" s="18">
         <v>4043.27324</v>
@@ -16419,82 +16413,82 @@
       <c r="AK89" s="15">
         <v>9774.5124699999997</v>
       </c>
       <c r="AL89" s="15">
         <v>9595.7469600000004</v>
       </c>
       <c r="AM89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO89" s="15">
         <v>13251.418110000001</v>
       </c>
       <c r="AP89" s="15">
         <v>11559.12527</v>
       </c>
       <c r="AQ89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS89" s="15">
-        <v>15015.19929</v>
+        <v>15036.078289999999</v>
       </c>
       <c r="AT89" s="15">
-        <v>17733.541450000001</v>
+        <v>17764.05545</v>
       </c>
       <c r="AU89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW89" s="15">
-        <v>4355.5034599999999</v>
+        <v>5488.0663599999998</v>
       </c>
       <c r="AX89" s="15">
-        <v>5061.6279400000003</v>
+        <v>6499.9971299999997</v>
       </c>
       <c r="AY89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ89" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA89" s="15">
-        <v>1563.34763</v>
+        <v>1719.9803300000001</v>
       </c>
       <c r="BB89" s="15">
-        <v>1964.13159</v>
+        <v>2158.6866799999998</v>
       </c>
     </row>
     <row r="90" spans="1:54" ht="45">
-      <c r="A90" s="29" t="s">
+      <c r="A90" s="28" t="s">
         <v>168</v>
       </c>
       <c r="B90" s="14" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I90" s="15" t="s">
         <v>265</v>
@@ -16595,70 +16589,70 @@
       <c r="AO90" s="15">
         <v>1.1420399999999999</v>
       </c>
       <c r="AP90" s="15">
         <v>6.6628499999999997</v>
       </c>
       <c r="AQ90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS90" s="15">
         <v>1.7662500000000001</v>
       </c>
       <c r="AT90" s="15">
         <v>14.73265</v>
       </c>
       <c r="AU90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW90" s="15">
-        <v>1.1275200000000001</v>
+        <v>1.1966399999999999</v>
       </c>
       <c r="AX90" s="15">
-        <v>7.0289400000000004</v>
+        <v>7.9595700000000003</v>
       </c>
       <c r="AY90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ90" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA90" s="15">
-        <v>0.30153999999999997</v>
+        <v>0.36087000000000002</v>
       </c>
       <c r="BB90" s="15">
-        <v>4.0818199999999996</v>
+        <v>4.9138599999999997</v>
       </c>
     </row>
     <row r="91" spans="1:54" ht="45">
-      <c r="A91" s="29" t="s">
+      <c r="A91" s="28" t="s">
         <v>170</v>
       </c>
       <c r="B91" s="14" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D91" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="17">
         <v>1824.58</v>
       </c>
       <c r="F91" s="17">
         <v>1099.433</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H91" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I91" s="18">
         <v>6.2E-2</v>
@@ -16778,51 +16772,51 @@
         <v>265</v>
       </c>
       <c r="AV91" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW91" s="15">
         <v>0.18720000000000001</v>
       </c>
       <c r="AX91" s="15">
         <v>0.30958999999999998</v>
       </c>
       <c r="AY91" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ91" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA91" s="15">
         <v>587.12599999999998</v>
       </c>
       <c r="BB91" s="15">
         <v>696.42429000000004</v>
       </c>
     </row>
     <row r="92" spans="1:54" ht="40.9" customHeight="1">
-      <c r="A92" s="29" t="s">
+      <c r="A92" s="28" t="s">
         <v>172</v>
       </c>
       <c r="B92" s="14" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D92" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E92" s="17">
         <v>23.017389999999999</v>
       </c>
       <c r="F92" s="17">
         <v>59.935040000000001</v>
       </c>
       <c r="G92" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H92" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I92" s="18">
         <v>29.21191</v>
@@ -16923,70 +16917,70 @@
       <c r="AO92" s="15">
         <v>88.033090000000001</v>
       </c>
       <c r="AP92" s="15">
         <v>242.26220000000001</v>
       </c>
       <c r="AQ92" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR92" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS92" s="15">
         <v>49.119810000000001</v>
       </c>
       <c r="AT92" s="15">
         <v>334.08264000000003</v>
       </c>
       <c r="AU92" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV92" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW92" s="15">
-        <v>17.681439999999998</v>
+        <v>21.08231</v>
       </c>
       <c r="AX92" s="15">
-        <v>115.26554</v>
+        <v>137.60374999999999</v>
       </c>
       <c r="AY92" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ92" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA92" s="15">
-        <v>20.358640000000001</v>
+        <v>25.987100000000002</v>
       </c>
       <c r="BB92" s="15">
-        <v>173.98873</v>
+        <v>210.30796000000001</v>
       </c>
     </row>
     <row r="93" spans="1:54" ht="90">
-      <c r="A93" s="29" t="s">
+      <c r="A93" s="28" t="s">
         <v>174</v>
       </c>
       <c r="B93" s="14" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="17">
         <v>1152.691</v>
       </c>
       <c r="D93" s="17">
         <v>1515.146</v>
       </c>
       <c r="E93" s="17">
         <v>906.80280000000005</v>
       </c>
       <c r="F93" s="17">
         <v>841.52666999999997</v>
       </c>
       <c r="G93" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H93" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I93" s="18">
         <v>3920.4640899999999</v>
@@ -17087,70 +17081,70 @@
       <c r="AO93" s="15">
         <v>4.054E-2</v>
       </c>
       <c r="AP93" s="15">
         <v>0.50712000000000002</v>
       </c>
       <c r="AQ93" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR93" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS93" s="15">
         <v>0.71331</v>
       </c>
       <c r="AT93" s="15">
         <v>11.315110000000001</v>
       </c>
       <c r="AU93" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV93" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW93" s="15">
-        <v>0.10127</v>
+        <v>0.20127</v>
       </c>
       <c r="AX93" s="15">
-        <v>2.6930499999999999</v>
+        <v>4.1587699999999996</v>
       </c>
       <c r="AY93" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ93" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA93" s="15">
         <v>1.108E-2</v>
       </c>
       <c r="BB93" s="15">
         <v>0.21945999999999999</v>
       </c>
     </row>
     <row r="94" spans="1:54" ht="67.5">
-      <c r="A94" s="29" t="s">
+      <c r="A94" s="28" t="s">
         <v>176</v>
       </c>
       <c r="B94" s="14" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="17">
         <v>1245.2529999999999</v>
       </c>
       <c r="D94" s="17">
         <v>1422.8219999999999</v>
       </c>
       <c r="E94" s="17">
         <v>2083.4189999999999</v>
       </c>
       <c r="F94" s="17">
         <v>1888.73739</v>
       </c>
       <c r="G94" s="18">
         <v>5616.8342400000001</v>
       </c>
       <c r="H94" s="18">
         <v>5351.8576899999998</v>
       </c>
       <c r="I94" s="18">
         <v>2254.07924</v>
@@ -17245,76 +17239,76 @@
       <c r="AM94" s="15">
         <v>6166.92004</v>
       </c>
       <c r="AN94" s="15">
         <v>7217.8384500000002</v>
       </c>
       <c r="AO94" s="15">
         <v>1253.539</v>
       </c>
       <c r="AP94" s="15">
         <v>1575.0024599999999</v>
       </c>
       <c r="AQ94" s="15">
         <v>10719.62111</v>
       </c>
       <c r="AR94" s="15">
         <v>14997.97582</v>
       </c>
       <c r="AS94" s="15">
         <v>994.63126999999997</v>
       </c>
       <c r="AT94" s="15">
         <v>1481.9384299999999</v>
       </c>
       <c r="AU94" s="15">
-        <v>4326.0829800000001</v>
+        <v>5045.04187</v>
       </c>
       <c r="AV94" s="15">
-        <v>6260.96504</v>
+        <v>7228.1967199999999</v>
       </c>
       <c r="AW94" s="15">
-        <v>438.76364999999998</v>
+        <v>506.32265000000001</v>
       </c>
       <c r="AX94" s="15">
-        <v>615.41958999999997</v>
+        <v>705.98684000000003</v>
       </c>
       <c r="AY94" s="15">
-        <v>5701.5066999999999</v>
+        <v>6999.1093099999998</v>
       </c>
       <c r="AZ94" s="15">
-        <v>8602.2481800000005</v>
+        <v>10679.134480000001</v>
       </c>
       <c r="BA94" s="15">
-        <v>238.85608999999999</v>
+        <v>308.41284999999999</v>
       </c>
       <c r="BB94" s="15">
-        <v>451.49074999999999</v>
+        <v>571.35269000000005</v>
       </c>
     </row>
     <row r="95" spans="1:54" ht="33.75">
-      <c r="A95" s="29" t="s">
+      <c r="A95" s="28" t="s">
         <v>178</v>
       </c>
       <c r="B95" s="14" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D95" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E95" s="17">
         <v>5361.2692100000004</v>
       </c>
       <c r="F95" s="17">
         <v>7905.6134400000001</v>
       </c>
       <c r="G95" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H95" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I95" s="18">
         <v>5339.6172200000001</v>
@@ -17415,70 +17409,70 @@
       <c r="AO95" s="15">
         <v>3967.3990100000001</v>
       </c>
       <c r="AP95" s="15">
         <v>12517.605519999999</v>
       </c>
       <c r="AQ95" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR95" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS95" s="15">
         <v>2931.22174</v>
       </c>
       <c r="AT95" s="15">
         <v>10306.72921</v>
       </c>
       <c r="AU95" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV95" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW95" s="15">
-        <v>1006.12947</v>
+        <v>1253.2516800000001</v>
       </c>
       <c r="AX95" s="15">
-        <v>3212.73711</v>
+        <v>4060.6502599999999</v>
       </c>
       <c r="AY95" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ95" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA95" s="15">
-        <v>878.98388999999997</v>
+        <v>1100.2875799999999</v>
       </c>
       <c r="BB95" s="15">
-        <v>3178.48369</v>
+        <v>3966.06988</v>
       </c>
     </row>
     <row r="96" spans="1:54" ht="22.5">
-      <c r="A96" s="29" t="s">
+      <c r="A96" s="28" t="s">
         <v>180</v>
       </c>
       <c r="B96" s="14" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E96" s="17">
         <v>441.76328999999998</v>
       </c>
       <c r="F96" s="17">
         <v>771.99815000000001</v>
       </c>
       <c r="G96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I96" s="18">
         <v>268.45551999999998</v>
@@ -17567,82 +17561,82 @@
       <c r="AK96" s="15">
         <v>291.06464999999997</v>
       </c>
       <c r="AL96" s="15">
         <v>752.62936000000002</v>
       </c>
       <c r="AM96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO96" s="15">
         <v>576.23240999999996</v>
       </c>
       <c r="AP96" s="15">
         <v>1776.6228599999999</v>
       </c>
       <c r="AQ96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS96" s="15">
-        <v>615.79079999999999</v>
+        <v>663.29579999999999</v>
       </c>
       <c r="AT96" s="15">
-        <v>1948.1564499999999</v>
+        <v>2193.6844500000002</v>
       </c>
       <c r="AU96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW96" s="15">
-        <v>213.84970000000001</v>
+        <v>258.09674999999999</v>
       </c>
       <c r="AX96" s="15">
-        <v>646.85569999999996</v>
+        <v>802.60289999999998</v>
       </c>
       <c r="AY96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ96" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA96" s="15">
-        <v>328.61937999999998</v>
+        <v>390.43628000000001</v>
       </c>
       <c r="BB96" s="15">
-        <v>1248.33763</v>
+        <v>1507.58304</v>
       </c>
     </row>
     <row r="97" spans="1:54" ht="33.75">
-      <c r="A97" s="29" t="s">
+      <c r="A97" s="28" t="s">
         <v>182</v>
       </c>
       <c r="B97" s="14" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D97" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E97" s="17">
         <v>2E-3</v>
       </c>
       <c r="F97" s="17">
         <v>9.9879999999999997E-2</v>
       </c>
       <c r="G97" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H97" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I97" s="15" t="s">
         <v>265</v>
@@ -17736,77 +17730,77 @@
       </c>
       <c r="AM97" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN97" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO97" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AP97" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AQ97" s="15">
         <v>4.4349999999999996</v>
       </c>
       <c r="AR97" s="15">
         <v>183.68722</v>
       </c>
       <c r="AS97" s="15">
         <v>4.62</v>
       </c>
       <c r="AT97" s="15">
         <v>121.82616</v>
       </c>
-      <c r="AU97" s="15" t="s">
-[...3 lines deleted...]
-        <v>265</v>
+      <c r="AU97" s="15">
+        <v>1.3071999999999999</v>
+      </c>
+      <c r="AV97" s="15">
+        <v>57.905279999999998</v>
       </c>
       <c r="AW97" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX97" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY97" s="15">
         <v>0.1976</v>
       </c>
       <c r="AZ97" s="15">
         <v>7.8</v>
       </c>
       <c r="BA97" s="15">
         <v>3.74</v>
       </c>
       <c r="BB97" s="15">
         <v>100.11312</v>
       </c>
     </row>
     <row r="98" spans="1:54" ht="33.75">
-      <c r="A98" s="29" t="s">
+      <c r="A98" s="28" t="s">
         <v>184</v>
       </c>
       <c r="B98" s="14" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D98" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E98" s="17">
         <v>1314.7862299999999</v>
       </c>
       <c r="F98" s="17">
         <v>2413.3195999999998</v>
       </c>
       <c r="G98" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H98" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I98" s="18">
         <v>903.14416000000006</v>
@@ -17895,82 +17889,82 @@
       <c r="AK98" s="15">
         <v>251.92169999999999</v>
       </c>
       <c r="AL98" s="15">
         <v>998.56390999999996</v>
       </c>
       <c r="AM98" s="15">
         <v>0.67500000000000004</v>
       </c>
       <c r="AN98" s="15">
         <v>241</v>
       </c>
       <c r="AO98" s="15">
         <v>287.65383000000003</v>
       </c>
       <c r="AP98" s="15">
         <v>1206.88057</v>
       </c>
       <c r="AQ98" s="15">
         <v>0.8</v>
       </c>
       <c r="AR98" s="15">
         <v>296</v>
       </c>
       <c r="AS98" s="15">
-        <v>293.31484999999998</v>
+        <v>293.34384999999997</v>
       </c>
       <c r="AT98" s="15">
-        <v>1347.1475499999999</v>
+        <v>1348.35555</v>
       </c>
       <c r="AU98" s="15">
-        <v>0.3</v>
+        <v>0.8</v>
       </c>
       <c r="AV98" s="15">
-        <v>111</v>
+        <v>296</v>
       </c>
       <c r="AW98" s="15">
-        <v>163.88204999999999</v>
+        <v>172.88836000000001</v>
       </c>
       <c r="AX98" s="15">
-        <v>585.76876000000004</v>
+        <v>639.15989000000002</v>
       </c>
       <c r="AY98" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ98" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA98" s="15">
-        <v>60.608330000000002</v>
+        <v>77.821650000000005</v>
       </c>
       <c r="BB98" s="15">
-        <v>313.98833000000002</v>
+        <v>404.08075000000002</v>
       </c>
     </row>
     <row r="99" spans="1:54" ht="33.75">
-      <c r="A99" s="29" t="s">
+      <c r="A99" s="28" t="s">
         <v>186</v>
       </c>
       <c r="B99" s="14" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E99" s="17">
         <v>11.175039999999999</v>
       </c>
       <c r="F99" s="17">
         <v>46.040779999999998</v>
       </c>
       <c r="G99" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H99" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I99" s="18">
         <v>5.83866</v>
@@ -18071,70 +18065,70 @@
       <c r="AO99" s="15">
         <v>33.902970000000003</v>
       </c>
       <c r="AP99" s="15">
         <v>132.92734999999999</v>
       </c>
       <c r="AQ99" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR99" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS99" s="15">
         <v>10.353149999999999</v>
       </c>
       <c r="AT99" s="15">
         <v>82.478960000000001</v>
       </c>
       <c r="AU99" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV99" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW99" s="15">
-        <v>3.59978</v>
+        <v>4.4256200000000003</v>
       </c>
       <c r="AX99" s="15">
-        <v>23.693840000000002</v>
+        <v>29.99061</v>
       </c>
       <c r="AY99" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ99" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA99" s="15">
-        <v>0.66383999999999999</v>
+        <v>0.94884000000000002</v>
       </c>
       <c r="BB99" s="15">
-        <v>3.2230500000000002</v>
+        <v>5.4883199999999999</v>
       </c>
     </row>
     <row r="100" spans="1:54" ht="33.75">
-      <c r="A100" s="29" t="s">
+      <c r="A100" s="28" t="s">
         <v>188</v>
       </c>
       <c r="B100" s="14" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E100" s="17">
         <v>53.609009999999998</v>
       </c>
       <c r="F100" s="17">
         <v>49.383400000000002</v>
       </c>
       <c r="G100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I100" s="18">
         <v>1317.2005999999999</v>
@@ -18223,82 +18217,82 @@
       <c r="AK100" s="15">
         <v>4078.8352399999999</v>
       </c>
       <c r="AL100" s="15">
         <v>2678.16345</v>
       </c>
       <c r="AM100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO100" s="15">
         <v>1715.1950400000001</v>
       </c>
       <c r="AP100" s="15">
         <v>1048.7112500000001</v>
       </c>
       <c r="AQ100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS100" s="15">
-        <v>3500.3421800000001</v>
+        <v>3520.3421800000001</v>
       </c>
       <c r="AT100" s="15">
-        <v>2254.23864</v>
+        <v>2270.99064</v>
       </c>
       <c r="AU100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW100" s="15">
-        <v>2447.4119300000002</v>
+        <v>2463.4909299999999</v>
       </c>
       <c r="AX100" s="15">
-        <v>1586.12772</v>
+        <v>1603.4644800000001</v>
       </c>
       <c r="AY100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ100" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA100" s="15">
-        <v>85.869979999999998</v>
+        <v>94.890680000000003</v>
       </c>
       <c r="BB100" s="15">
-        <v>105.03787</v>
+        <v>118.14076</v>
       </c>
     </row>
     <row r="101" spans="1:54" ht="78.75">
-      <c r="A101" s="29" t="s">
+      <c r="A101" s="28" t="s">
         <v>190</v>
       </c>
       <c r="B101" s="14" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E101" s="17">
         <v>25.9876</v>
       </c>
       <c r="F101" s="17">
         <v>29.267510000000001</v>
       </c>
       <c r="G101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I101" s="18">
         <v>27.73545</v>
@@ -18387,82 +18381,82 @@
       <c r="AK101" s="15">
         <v>145.1756</v>
       </c>
       <c r="AL101" s="15">
         <v>114.98672000000001</v>
       </c>
       <c r="AM101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO101" s="15">
         <v>80.818879999999993</v>
       </c>
       <c r="AP101" s="15">
         <v>67.380309999999994</v>
       </c>
       <c r="AQ101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS101" s="15">
-        <v>376.26605000000001</v>
+        <v>376.27976999999998</v>
       </c>
       <c r="AT101" s="15">
-        <v>298.65857999999997</v>
+        <v>298.69499999999999</v>
       </c>
       <c r="AU101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW101" s="15">
-        <v>212.41113000000001</v>
+        <v>243.38113000000001</v>
       </c>
       <c r="AX101" s="15">
-        <v>172.6748</v>
+        <v>198.5438</v>
       </c>
       <c r="AY101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ101" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA101" s="15">
-        <v>10.80167</v>
+        <v>21.249849999999999</v>
       </c>
       <c r="BB101" s="15">
-        <v>9.9595800000000008</v>
+        <v>19.945740000000001</v>
       </c>
     </row>
     <row r="102" spans="1:54" ht="22.5">
-      <c r="A102" s="29" t="s">
+      <c r="A102" s="28" t="s">
         <v>192</v>
       </c>
       <c r="B102" s="14" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="17">
         <v>119.682</v>
       </c>
       <c r="D102" s="17">
         <v>142.99896000000001</v>
       </c>
       <c r="E102" s="17">
         <v>3492.5828900000001</v>
       </c>
       <c r="F102" s="17">
         <v>5275.41543</v>
       </c>
       <c r="G102" s="18">
         <v>3.7395999999999998</v>
       </c>
       <c r="H102" s="18">
         <v>11.13273</v>
       </c>
       <c r="I102" s="18">
         <v>3792.3968100000002</v>
@@ -18545,88 +18539,88 @@
       <c r="AI102" s="15">
         <v>1.75153</v>
       </c>
       <c r="AJ102" s="15">
         <v>21.310960000000001</v>
       </c>
       <c r="AK102" s="15">
         <v>2043.2864</v>
       </c>
       <c r="AL102" s="15">
         <v>4437.8987200000001</v>
       </c>
       <c r="AM102" s="15">
         <v>8.6019999999999999E-2</v>
       </c>
       <c r="AN102" s="15">
         <v>1.57707</v>
       </c>
       <c r="AO102" s="15">
         <v>1973.7106000000001</v>
       </c>
       <c r="AP102" s="15">
         <v>4629.5864300000003</v>
       </c>
       <c r="AQ102" s="15">
-        <v>1.49675</v>
+        <v>1.5867500000000001</v>
       </c>
       <c r="AR102" s="15">
-        <v>31.808409999999999</v>
+        <v>32.02178</v>
       </c>
       <c r="AS102" s="15">
-        <v>1850.6656499999999</v>
+        <v>1885.0774200000001</v>
       </c>
       <c r="AT102" s="15">
-        <v>4836.5279899999996</v>
+        <v>4865.4306299999998</v>
       </c>
       <c r="AU102" s="15">
         <v>1.9599999999999999E-3</v>
       </c>
       <c r="AV102" s="15">
         <v>4.1950000000000001E-2</v>
       </c>
       <c r="AW102" s="15">
-        <v>709.11881000000005</v>
+        <v>869.38036999999997</v>
       </c>
       <c r="AX102" s="15">
-        <v>1834.2831200000001</v>
+        <v>2135.9823500000002</v>
       </c>
       <c r="AY102" s="15">
-        <v>0.1176</v>
+        <v>0.13719999999999999</v>
       </c>
       <c r="AZ102" s="15">
-        <v>2.2893500000000002</v>
+        <v>2.6655000000000002</v>
       </c>
       <c r="BA102" s="15">
-        <v>634.54831000000001</v>
+        <v>807.24480000000005</v>
       </c>
       <c r="BB102" s="15">
-        <v>1808.0881099999999</v>
+        <v>2256.3342200000002</v>
       </c>
     </row>
     <row r="103" spans="1:54" ht="16.899999999999999" customHeight="1">
-      <c r="A103" s="29" t="s">
+      <c r="A103" s="28" t="s">
         <v>194</v>
       </c>
       <c r="B103" s="14" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I103" s="15" t="s">
         <v>265</v>
@@ -18746,51 +18740,51 @@
         <v>265</v>
       </c>
       <c r="AV103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ103" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA103" s="15">
         <v>0.40839999999999999</v>
       </c>
       <c r="BB103" s="15">
         <v>2.1619999999999999</v>
       </c>
     </row>
     <row r="104" spans="1:54">
-      <c r="A104" s="29" t="s">
+      <c r="A104" s="28" t="s">
         <v>196</v>
       </c>
       <c r="B104" s="14" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D104" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E104" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F104" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G104" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H104" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I104" s="15" t="s">
         <v>265</v>
@@ -18910,51 +18904,51 @@
         <v>265</v>
       </c>
       <c r="AV104" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW104" s="15">
         <v>7.9000000000000008E-3</v>
       </c>
       <c r="AX104" s="15">
         <v>0.51683999999999997</v>
       </c>
       <c r="AY104" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ104" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA104" s="15">
         <v>4.0200000000000001E-3</v>
       </c>
       <c r="BB104" s="15">
         <v>0.51593999999999995</v>
       </c>
     </row>
     <row r="105" spans="1:54" ht="22.5">
-      <c r="A105" s="29" t="s">
+      <c r="A105" s="28" t="s">
         <v>198</v>
       </c>
       <c r="B105" s="14" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D105" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E105" s="17">
         <v>4.1055000000000001</v>
       </c>
       <c r="F105" s="17">
         <v>13.291370000000001</v>
       </c>
       <c r="G105" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H105" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I105" s="18">
         <v>83.957599999999999</v>
@@ -19036,89 +19030,89 @@
       </c>
       <c r="AI105" s="15">
         <v>1.6E-2</v>
       </c>
       <c r="AJ105" s="15">
         <v>7.8E-2</v>
       </c>
       <c r="AK105" s="15">
         <v>25.210830000000001</v>
       </c>
       <c r="AL105" s="15">
         <v>78.567250000000001</v>
       </c>
       <c r="AM105" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN105" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO105" s="15">
         <v>40.285310000000003</v>
       </c>
       <c r="AP105" s="15">
         <v>201.03044</v>
       </c>
-      <c r="AQ105" s="15" t="s">
-[...3 lines deleted...]
-        <v>265</v>
+      <c r="AQ105" s="15">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AR105" s="15">
+        <v>0.43003000000000002</v>
       </c>
       <c r="AS105" s="15">
         <v>35.823450000000001</v>
       </c>
       <c r="AT105" s="15">
         <v>214.27555000000001</v>
       </c>
       <c r="AU105" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV105" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW105" s="15">
-        <v>15.69645</v>
+        <v>18.065049999999999</v>
       </c>
       <c r="AX105" s="15">
-        <v>87.105069999999998</v>
+        <v>99.267160000000004</v>
       </c>
       <c r="AY105" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ105" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA105" s="15">
-        <v>6.7072500000000002</v>
+        <v>7.62005</v>
       </c>
       <c r="BB105" s="15">
-        <v>41.57714</v>
+        <v>46.198810000000002</v>
       </c>
     </row>
     <row r="106" spans="1:54" ht="22.5">
-      <c r="A106" s="29" t="s">
+      <c r="A106" s="28" t="s">
         <v>200</v>
       </c>
       <c r="B106" s="14" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="17">
         <v>123.37179999999999</v>
       </c>
       <c r="D106" s="17">
         <v>215.93037000000001</v>
       </c>
       <c r="E106" s="17">
         <v>7326.7621900000004</v>
       </c>
       <c r="F106" s="17">
         <v>16156.077950000001</v>
       </c>
       <c r="G106" s="18">
         <v>0.47077999999999998</v>
       </c>
       <c r="H106" s="18">
         <v>2.10121</v>
       </c>
       <c r="I106" s="18">
         <v>6624.9578700000002</v>
@@ -19201,88 +19195,88 @@
       <c r="AI106" s="15">
         <v>363.28528</v>
       </c>
       <c r="AJ106" s="15">
         <v>747.17669999999998</v>
       </c>
       <c r="AK106" s="15">
         <v>4802.8462200000004</v>
       </c>
       <c r="AL106" s="15">
         <v>13972.576499999999</v>
       </c>
       <c r="AM106" s="15">
         <v>357.92072000000002</v>
       </c>
       <c r="AN106" s="15">
         <v>591.78522999999996</v>
       </c>
       <c r="AO106" s="15">
         <v>5652.3188799999998</v>
       </c>
       <c r="AP106" s="15">
         <v>17159.333569999999</v>
       </c>
       <c r="AQ106" s="15">
-        <v>333.33819999999997</v>
+        <v>408.50796000000003</v>
       </c>
       <c r="AR106" s="15">
-        <v>665.34762999999998</v>
+        <v>1018.47101</v>
       </c>
       <c r="AS106" s="15">
-        <v>4389.0485799999997</v>
+        <v>4389.1640200000002</v>
       </c>
       <c r="AT106" s="15">
-        <v>16934.988509999999</v>
+        <v>16936.483489999999</v>
       </c>
       <c r="AU106" s="15">
-        <v>120.56297000000001</v>
+        <v>142.88210000000001</v>
       </c>
       <c r="AV106" s="15">
-        <v>230.86822000000001</v>
+        <v>275.15429</v>
       </c>
       <c r="AW106" s="15">
-        <v>1640.6843899999999</v>
+        <v>1828.7547400000001</v>
       </c>
       <c r="AX106" s="15">
-        <v>5956.3183200000003</v>
+        <v>6699.6198999999997</v>
       </c>
       <c r="AY106" s="15">
-        <v>162.39689000000001</v>
+        <v>235.92409000000001</v>
       </c>
       <c r="AZ106" s="15">
-        <v>486.95368999999999</v>
+        <v>701.65947000000006</v>
       </c>
       <c r="BA106" s="15">
-        <v>1510.5715700000001</v>
+        <v>1939.9732899999999</v>
       </c>
       <c r="BB106" s="15">
-        <v>6651.0854600000002</v>
+        <v>8466.7997400000004</v>
       </c>
     </row>
     <row r="107" spans="1:54" ht="78.75">
-      <c r="A107" s="29" t="s">
+      <c r="A107" s="28" t="s">
         <v>202</v>
       </c>
       <c r="B107" s="14" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D107" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E107" s="17">
         <v>3232.52088</v>
       </c>
       <c r="F107" s="17">
         <v>4966.6059999999998</v>
       </c>
       <c r="G107" s="18">
         <v>180.11099999999999</v>
       </c>
       <c r="H107" s="18">
         <v>80.75421</v>
       </c>
       <c r="I107" s="18">
         <v>3057.49224</v>
@@ -19371,82 +19365,82 @@
       <c r="AK107" s="15">
         <v>2761.5136900000002</v>
       </c>
       <c r="AL107" s="15">
         <v>5903.3927899999999</v>
       </c>
       <c r="AM107" s="15">
         <v>3232.85</v>
       </c>
       <c r="AN107" s="15">
         <v>1616.03107</v>
       </c>
       <c r="AO107" s="15">
         <v>3762.13888</v>
       </c>
       <c r="AP107" s="15">
         <v>8294.7652899999994</v>
       </c>
       <c r="AQ107" s="15">
         <v>4230.0280000000002</v>
       </c>
       <c r="AR107" s="15">
         <v>2250.5086200000001</v>
       </c>
       <c r="AS107" s="15">
-        <v>3919.2847000000002</v>
+        <v>3919.3917000000001</v>
       </c>
       <c r="AT107" s="15">
-        <v>10942.666450000001</v>
+        <v>10943.10383</v>
       </c>
       <c r="AU107" s="15">
-        <v>1553.26</v>
+        <v>2049.6799999999998</v>
       </c>
       <c r="AV107" s="15">
-        <v>793.89995999999996</v>
+        <v>1071.8759600000001</v>
       </c>
       <c r="AW107" s="15">
-        <v>1592.5826099999999</v>
+        <v>1878.32124</v>
       </c>
       <c r="AX107" s="15">
-        <v>4407.6783299999997</v>
+        <v>5254.6773999999996</v>
       </c>
       <c r="AY107" s="15">
-        <v>1761.8579999999999</v>
+        <v>2067.19</v>
       </c>
       <c r="AZ107" s="15">
-        <v>996.62900000000002</v>
+        <v>1185.5840000000001</v>
       </c>
       <c r="BA107" s="15">
-        <v>1610.94541</v>
+        <v>1937.0440900000001</v>
       </c>
       <c r="BB107" s="15">
-        <v>5078.2157100000004</v>
+        <v>6087.3065100000003</v>
       </c>
     </row>
     <row r="108" spans="1:54" ht="33.75">
-      <c r="A108" s="29" t="s">
+      <c r="A108" s="28" t="s">
         <v>204</v>
       </c>
       <c r="B108" s="14" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D108" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E108" s="17">
         <v>2.254</v>
       </c>
       <c r="F108" s="17">
         <v>2.1219999999999999</v>
       </c>
       <c r="G108" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H108" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I108" s="15" t="s">
         <v>265</v>
@@ -19566,51 +19560,51 @@
         <v>265</v>
       </c>
       <c r="AV108" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW108" s="15">
         <v>1.8</v>
       </c>
       <c r="AX108" s="15">
         <v>1.1011899999999999</v>
       </c>
       <c r="AY108" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ108" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA108" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB108" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:54" ht="81" customHeight="1">
-      <c r="A109" s="29" t="s">
+      <c r="A109" s="28" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="14" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E109" s="17">
         <v>117.21682</v>
       </c>
       <c r="F109" s="17">
         <v>212.16540000000001</v>
       </c>
       <c r="G109" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H109" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I109" s="18">
         <v>159.56245999999999</v>
@@ -19699,82 +19693,82 @@
       <c r="AK109" s="15">
         <v>209.46902</v>
       </c>
       <c r="AL109" s="15">
         <v>604.46019000000001</v>
       </c>
       <c r="AM109" s="15">
         <v>25.3065</v>
       </c>
       <c r="AN109" s="15">
         <v>123.58119000000001</v>
       </c>
       <c r="AO109" s="15">
         <v>129.82497000000001</v>
       </c>
       <c r="AP109" s="15">
         <v>392.89026000000001</v>
       </c>
       <c r="AQ109" s="15">
         <v>26.706199999999999</v>
       </c>
       <c r="AR109" s="15">
         <v>141.28766999999999</v>
       </c>
       <c r="AS109" s="15">
-        <v>136.68481</v>
+        <v>136.73701</v>
       </c>
       <c r="AT109" s="15">
-        <v>430.94644</v>
+        <v>431.31103999999999</v>
       </c>
       <c r="AU109" s="15">
-        <v>8.8266799999999996</v>
+        <v>11.237880000000001</v>
       </c>
       <c r="AV109" s="15">
-        <v>53.60718</v>
+        <v>67.313649999999996</v>
       </c>
       <c r="AW109" s="15">
-        <v>53.115789999999997</v>
+        <v>63.736980000000003</v>
       </c>
       <c r="AX109" s="15">
-        <v>160.08280999999999</v>
+        <v>197.94271000000001</v>
       </c>
       <c r="AY109" s="15">
-        <v>18.179539999999999</v>
+        <v>22.805260000000001</v>
       </c>
       <c r="AZ109" s="15">
-        <v>100.78613</v>
+        <v>125.45549</v>
       </c>
       <c r="BA109" s="15">
-        <v>41.84601</v>
+        <v>52.186309999999999</v>
       </c>
       <c r="BB109" s="15">
-        <v>153.35889</v>
+        <v>190.36827</v>
       </c>
     </row>
     <row r="110" spans="1:54" ht="78.75">
-      <c r="A110" s="29" t="s">
+      <c r="A110" s="28" t="s">
         <v>208</v>
       </c>
       <c r="B110" s="14" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="17">
         <v>0.36</v>
       </c>
       <c r="D110" s="17">
         <v>0.4778</v>
       </c>
       <c r="E110" s="17">
         <v>13252.18405</v>
       </c>
       <c r="F110" s="17">
         <v>17890.43476</v>
       </c>
       <c r="G110" s="18">
         <v>6.3366699999999998</v>
       </c>
       <c r="H110" s="18">
         <v>13.872109999999999</v>
       </c>
       <c r="I110" s="18">
         <v>11899.63859</v>
@@ -19857,88 +19851,88 @@
       <c r="AI110" s="15">
         <v>46.668489999999998</v>
       </c>
       <c r="AJ110" s="15">
         <v>120.65145</v>
       </c>
       <c r="AK110" s="15">
         <v>11772.548699999999</v>
       </c>
       <c r="AL110" s="15">
         <v>21978.553489999998</v>
       </c>
       <c r="AM110" s="15">
         <v>89.931839999999994</v>
       </c>
       <c r="AN110" s="15">
         <v>103.56305999999999</v>
       </c>
       <c r="AO110" s="15">
         <v>12582.061820000001</v>
       </c>
       <c r="AP110" s="15">
         <v>23874.656500000001</v>
       </c>
       <c r="AQ110" s="15">
-        <v>125.42089</v>
+        <v>162.35729000000001</v>
       </c>
       <c r="AR110" s="15">
-        <v>247.90924999999999</v>
+        <v>356.18806999999998</v>
       </c>
       <c r="AS110" s="15">
-        <v>10028.387339999999</v>
+        <v>10028.484259999999</v>
       </c>
       <c r="AT110" s="15">
-        <v>23724.390459999999</v>
+        <v>23724.91012</v>
       </c>
       <c r="AU110" s="15">
-        <v>32.641300000000001</v>
+        <v>39.522500000000001</v>
       </c>
       <c r="AV110" s="15">
-        <v>62.596710000000002</v>
+        <v>77.715810000000005</v>
       </c>
       <c r="AW110" s="15">
-        <v>4110.2614000000003</v>
+        <v>4682.2611900000002</v>
       </c>
       <c r="AX110" s="15">
-        <v>9160.6891099999993</v>
+        <v>10592.166370000001</v>
       </c>
       <c r="AY110" s="15">
-        <v>57.423000000000002</v>
+        <v>71.323999999999998</v>
       </c>
       <c r="AZ110" s="15">
-        <v>127.35944000000001</v>
+        <v>156.65004999999999</v>
       </c>
       <c r="BA110" s="15">
-        <v>3278.3702499999999</v>
+        <v>4040.07861</v>
       </c>
       <c r="BB110" s="15">
-        <v>8764.6203399999995</v>
+        <v>10786.13198</v>
       </c>
     </row>
     <row r="111" spans="1:54" ht="54.75" customHeight="1">
-      <c r="A111" s="29" t="s">
+      <c r="A111" s="28" t="s">
         <v>210</v>
       </c>
       <c r="B111" s="14" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="17">
         <v>0.75800000000000001</v>
       </c>
       <c r="D111" s="17">
         <v>0.86948000000000003</v>
       </c>
       <c r="E111" s="17">
         <v>79.573120000000003</v>
       </c>
       <c r="F111" s="17">
         <v>99.760890000000003</v>
       </c>
       <c r="G111" s="18">
         <v>0.88800000000000001</v>
       </c>
       <c r="H111" s="18">
         <v>1.1333899999999999</v>
       </c>
       <c r="I111" s="18">
         <v>94.10427</v>
@@ -20027,82 +20021,82 @@
       <c r="AK111" s="15">
         <v>111.79089</v>
       </c>
       <c r="AL111" s="15">
         <v>185.60755</v>
       </c>
       <c r="AM111" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN111" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO111" s="15">
         <v>136.14044000000001</v>
       </c>
       <c r="AP111" s="15">
         <v>210.82021</v>
       </c>
       <c r="AQ111" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR111" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS111" s="15">
-        <v>98.183210000000003</v>
+        <v>106.10653000000001</v>
       </c>
       <c r="AT111" s="15">
-        <v>196.86962</v>
+        <v>207.15442999999999</v>
       </c>
       <c r="AU111" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV111" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW111" s="15">
-        <v>47.851730000000003</v>
+        <v>54.726280000000003</v>
       </c>
       <c r="AX111" s="15">
-        <v>85.211370000000002</v>
+        <v>95.665750000000003</v>
       </c>
       <c r="AY111" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ111" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA111" s="15">
-        <v>39.529139999999998</v>
+        <v>56.158569999999997</v>
       </c>
       <c r="BB111" s="15">
-        <v>91.158180000000002</v>
+        <v>123.73947</v>
       </c>
     </row>
     <row r="112" spans="1:54" ht="33.75">
-      <c r="A112" s="29" t="s">
+      <c r="A112" s="28" t="s">
         <v>212</v>
       </c>
       <c r="B112" s="14" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E112" s="17">
         <v>20.578279999999999</v>
       </c>
       <c r="F112" s="17">
         <v>18.352080000000001</v>
       </c>
       <c r="G112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I112" s="18">
         <v>10.901400000000001</v>
@@ -20191,82 +20185,82 @@
       <c r="AK112" s="15">
         <v>36.829659999999997</v>
       </c>
       <c r="AL112" s="15">
         <v>74.793800000000005</v>
       </c>
       <c r="AM112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO112" s="15">
         <v>63.05321</v>
       </c>
       <c r="AP112" s="15">
         <v>145.76837</v>
       </c>
       <c r="AQ112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS112" s="15">
-        <v>27.036729999999999</v>
+        <v>28.10041</v>
       </c>
       <c r="AT112" s="15">
-        <v>61.454340000000002</v>
+        <v>62.661709999999999</v>
       </c>
       <c r="AU112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW112" s="15">
-        <v>8.9597800000000003</v>
+        <v>12.72214</v>
       </c>
       <c r="AX112" s="15">
-        <v>20.795929999999998</v>
+        <v>28.865570000000002</v>
       </c>
       <c r="AY112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ112" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA112" s="15">
-        <v>12.046099999999999</v>
+        <v>13.439439999999999</v>
       </c>
       <c r="BB112" s="15">
-        <v>30.755500000000001</v>
+        <v>34.91328</v>
       </c>
     </row>
     <row r="113" spans="1:54" ht="36" customHeight="1">
-      <c r="A113" s="29" t="s">
+      <c r="A113" s="28" t="s">
         <v>214</v>
       </c>
       <c r="B113" s="14" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E113" s="17">
         <v>4.976</v>
       </c>
       <c r="F113" s="17">
         <v>8.7159999999999993</v>
       </c>
       <c r="G113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I113" s="18">
         <v>8.1180599999999998</v>
@@ -20355,82 +20349,82 @@
       <c r="AK113" s="15">
         <v>1.2581899999999999</v>
       </c>
       <c r="AL113" s="15">
         <v>4.1364700000000001</v>
       </c>
       <c r="AM113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO113" s="15">
         <v>2.16838</v>
       </c>
       <c r="AP113" s="15">
         <v>4.8877300000000004</v>
       </c>
       <c r="AQ113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS113" s="15">
-        <v>8.5459399999999999</v>
+        <v>8.73794</v>
       </c>
       <c r="AT113" s="15">
-        <v>22.716999999999999</v>
+        <v>23.2013</v>
       </c>
       <c r="AU113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW113" s="15">
-        <v>1.0851500000000001</v>
+        <v>1.1531499999999999</v>
       </c>
       <c r="AX113" s="15">
-        <v>3.79358</v>
+        <v>4.9078200000000001</v>
       </c>
       <c r="AY113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ113" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA113" s="15">
-        <v>2.2251599999999998</v>
+        <v>2.5012599999999998</v>
       </c>
       <c r="BB113" s="15">
-        <v>5.8619399999999997</v>
+        <v>6.2242899999999999</v>
       </c>
     </row>
     <row r="114" spans="1:54" ht="45">
-      <c r="A114" s="29" t="s">
+      <c r="A114" s="28" t="s">
         <v>216</v>
       </c>
       <c r="B114" s="14" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E114" s="17">
         <v>47.702930000000002</v>
       </c>
       <c r="F114" s="17">
         <v>67.769099999999995</v>
       </c>
       <c r="G114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I114" s="18">
         <v>70.56044</v>
@@ -20519,82 +20513,82 @@
       <c r="AK114" s="15">
         <v>105.54</v>
       </c>
       <c r="AL114" s="15">
         <v>130.09204</v>
       </c>
       <c r="AM114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO114" s="15">
         <v>88.568510000000003</v>
       </c>
       <c r="AP114" s="15">
         <v>134.09820999999999</v>
       </c>
       <c r="AQ114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS114" s="15">
-        <v>40.852170000000001</v>
+        <v>41.352170000000001</v>
       </c>
       <c r="AT114" s="15">
-        <v>74.302329999999998</v>
+        <v>75.192130000000006</v>
       </c>
       <c r="AU114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW114" s="15">
-        <v>24.669</v>
+        <v>25.744980000000002</v>
       </c>
       <c r="AX114" s="15">
-        <v>42.045580000000001</v>
+        <v>46.565579999999997</v>
       </c>
       <c r="AY114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ114" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA114" s="15">
-        <v>7.2140000000000004</v>
+        <v>8.0489999999999995</v>
       </c>
       <c r="BB114" s="15">
-        <v>12.614570000000001</v>
+        <v>14.778639999999999</v>
       </c>
     </row>
     <row r="115" spans="1:54" ht="50.45" customHeight="1">
-      <c r="A115" s="29" t="s">
+      <c r="A115" s="28" t="s">
         <v>218</v>
       </c>
       <c r="B115" s="14" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="17">
         <v>0.13500000000000001</v>
       </c>
       <c r="D115" s="17">
         <v>0.16224</v>
       </c>
       <c r="E115" s="17">
         <v>719.79821000000004</v>
       </c>
       <c r="F115" s="17">
         <v>2117.9722200000001</v>
       </c>
       <c r="G115" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H115" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I115" s="18">
         <v>885.71142999999995</v>
@@ -20683,82 +20677,82 @@
       <c r="AK115" s="15">
         <v>916.66151000000002</v>
       </c>
       <c r="AL115" s="15">
         <v>2809.54243</v>
       </c>
       <c r="AM115" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN115" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO115" s="15">
         <v>745.71470999999997</v>
       </c>
       <c r="AP115" s="15">
         <v>2614.0952200000002</v>
       </c>
       <c r="AQ115" s="15">
         <v>0.67500000000000004</v>
       </c>
       <c r="AR115" s="15">
         <v>3.6741700000000002</v>
       </c>
       <c r="AS115" s="15">
-        <v>755.72663</v>
+        <v>765.50984000000005</v>
       </c>
       <c r="AT115" s="15">
-        <v>3089.0484299999998</v>
+        <v>3104.1310899999999</v>
       </c>
       <c r="AU115" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV115" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW115" s="15">
-        <v>347.19191000000001</v>
+        <v>396.67752000000002</v>
       </c>
       <c r="AX115" s="15">
-        <v>1300.41786</v>
+        <v>1561.36229</v>
       </c>
       <c r="AY115" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ115" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA115" s="15">
-        <v>333.24588999999997</v>
+        <v>402.38011</v>
       </c>
       <c r="BB115" s="15">
-        <v>1507.29592</v>
+        <v>1894.54854</v>
       </c>
     </row>
     <row r="116" spans="1:54" ht="40.9" customHeight="1">
-      <c r="A116" s="29" t="s">
+      <c r="A116" s="28" t="s">
         <v>220</v>
       </c>
       <c r="B116" s="14" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D116" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E116" s="17">
         <v>35.250639999999997</v>
       </c>
       <c r="F116" s="17">
         <v>48.281260000000003</v>
       </c>
       <c r="G116" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H116" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I116" s="18">
         <v>17.676580000000001</v>
@@ -20859,70 +20853,70 @@
       <c r="AO116" s="15">
         <v>2.2602799999999998</v>
       </c>
       <c r="AP116" s="15">
         <v>11.32409</v>
       </c>
       <c r="AQ116" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR116" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS116" s="15">
         <v>2.0840100000000001</v>
       </c>
       <c r="AT116" s="15">
         <v>10.30578</v>
       </c>
       <c r="AU116" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV116" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW116" s="15">
-        <v>0.85616999999999999</v>
+        <v>1.91401</v>
       </c>
       <c r="AX116" s="15">
-        <v>3.9492400000000001</v>
+        <v>8.1773900000000008</v>
       </c>
       <c r="AY116" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ116" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA116" s="15">
-        <v>0.53534999999999999</v>
+        <v>0.58835000000000004</v>
       </c>
       <c r="BB116" s="15">
-        <v>4.2438200000000004</v>
+        <v>4.3712200000000001</v>
       </c>
     </row>
     <row r="117" spans="1:54" ht="56.25">
-      <c r="A117" s="29" t="s">
+      <c r="A117" s="28" t="s">
         <v>222</v>
       </c>
       <c r="B117" s="14" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D117" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E117" s="17">
         <v>1331.02422</v>
       </c>
       <c r="F117" s="17">
         <v>883.94768999999997</v>
       </c>
       <c r="G117" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H117" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I117" s="18">
         <v>1443.0169100000001</v>
@@ -21011,82 +21005,82 @@
       <c r="AK117" s="15">
         <v>981.25130999999999</v>
       </c>
       <c r="AL117" s="15">
         <v>1026.93596</v>
       </c>
       <c r="AM117" s="15">
         <v>0.44500000000000001</v>
       </c>
       <c r="AN117" s="15">
         <v>0.78825999999999996</v>
       </c>
       <c r="AO117" s="15">
         <v>975.88040999999998</v>
       </c>
       <c r="AP117" s="15">
         <v>1113.31683</v>
       </c>
       <c r="AQ117" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR117" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS117" s="15">
-        <v>805.46817999999996</v>
+        <v>805.53543999999999</v>
       </c>
       <c r="AT117" s="15">
-        <v>997.68928000000005</v>
+        <v>998.06596999999999</v>
       </c>
       <c r="AU117" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV117" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW117" s="15">
-        <v>435.18903999999998</v>
+        <v>552.9135</v>
       </c>
       <c r="AX117" s="15">
-        <v>482.10577999999998</v>
+        <v>608.79413999999997</v>
       </c>
       <c r="AY117" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ117" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA117" s="15">
-        <v>345.01772</v>
+        <v>418.57961</v>
       </c>
       <c r="BB117" s="15">
-        <v>525.92957000000001</v>
+        <v>633.18132000000003</v>
       </c>
     </row>
     <row r="118" spans="1:54" ht="78.75">
-      <c r="A118" s="29" t="s">
+      <c r="A118" s="28" t="s">
         <v>224</v>
       </c>
       <c r="B118" s="14" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E118" s="17">
         <v>82.25949</v>
       </c>
       <c r="F118" s="17">
         <v>263.17111999999997</v>
       </c>
       <c r="G118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I118" s="18">
         <v>108.14411</v>
@@ -21175,82 +21169,82 @@
       <c r="AK118" s="15">
         <v>402.93633</v>
       </c>
       <c r="AL118" s="15">
         <v>1390.2807299999999</v>
       </c>
       <c r="AM118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO118" s="15">
         <v>424.07499000000001</v>
       </c>
       <c r="AP118" s="15">
         <v>1570.4278099999999</v>
       </c>
       <c r="AQ118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS118" s="15">
-        <v>388.15789999999998</v>
+        <v>389.08909999999997</v>
       </c>
       <c r="AT118" s="15">
-        <v>1635.02818</v>
+        <v>1639.7117000000001</v>
       </c>
       <c r="AU118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW118" s="15">
-        <v>144.84406999999999</v>
+        <v>180.51392999999999</v>
       </c>
       <c r="AX118" s="15">
-        <v>656.60248999999999</v>
+        <v>813.80903000000001</v>
       </c>
       <c r="AY118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ118" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA118" s="15">
-        <v>155.28491</v>
+        <v>186.89795000000001</v>
       </c>
       <c r="BB118" s="15">
-        <v>739.75959</v>
+        <v>884.04534000000001</v>
       </c>
     </row>
     <row r="119" spans="1:54" ht="56.25">
-      <c r="A119" s="29" t="s">
+      <c r="A119" s="28" t="s">
         <v>226</v>
       </c>
       <c r="B119" s="14" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E119" s="17">
         <v>499.93975</v>
       </c>
       <c r="F119" s="17">
         <v>260.43984</v>
       </c>
       <c r="G119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I119" s="18">
         <v>399.67714000000001</v>
@@ -21339,82 +21333,82 @@
       <c r="AK119" s="15">
         <v>817.42561000000001</v>
       </c>
       <c r="AL119" s="15">
         <v>508.74858999999998</v>
       </c>
       <c r="AM119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO119" s="15">
         <v>878.49396000000002</v>
       </c>
       <c r="AP119" s="15">
         <v>621.63791000000003</v>
       </c>
       <c r="AQ119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS119" s="15">
-        <v>682.46587</v>
+        <v>683.34321</v>
       </c>
       <c r="AT119" s="15">
-        <v>574.75392999999997</v>
+        <v>575.57942000000003</v>
       </c>
       <c r="AU119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW119" s="15">
-        <v>276.28796</v>
+        <v>329.07222999999999</v>
       </c>
       <c r="AX119" s="15">
-        <v>224.55329</v>
+        <v>271.44976000000003</v>
       </c>
       <c r="AY119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ119" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA119" s="15">
-        <v>275.25378000000001</v>
+        <v>349.15424000000002</v>
       </c>
       <c r="BB119" s="15">
-        <v>237.23699999999999</v>
+        <v>301.73540000000003</v>
       </c>
     </row>
     <row r="120" spans="1:54" ht="67.5">
-      <c r="A120" s="29" t="s">
+      <c r="A120" s="28" t="s">
         <v>228</v>
       </c>
       <c r="B120" s="14" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D120" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E120" s="17">
         <v>18.41347</v>
       </c>
       <c r="F120" s="17">
         <v>174.7535</v>
       </c>
       <c r="G120" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I120" s="18">
         <v>13.590999999999999</v>
@@ -21515,70 +21509,70 @@
       <c r="AO120" s="15">
         <v>45.75882</v>
       </c>
       <c r="AP120" s="15">
         <v>321.70398</v>
       </c>
       <c r="AQ120" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR120" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS120" s="15">
         <v>57.876600000000003</v>
       </c>
       <c r="AT120" s="15">
         <v>510.22886</v>
       </c>
       <c r="AU120" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV120" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW120" s="15">
-        <v>26.884840000000001</v>
+        <v>29.31719</v>
       </c>
       <c r="AX120" s="15">
-        <v>207.28003000000001</v>
+        <v>244.65079</v>
       </c>
       <c r="AY120" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ120" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA120" s="15">
-        <v>20.351959999999998</v>
+        <v>22.565069999999999</v>
       </c>
       <c r="BB120" s="15">
-        <v>191.48561000000001</v>
+        <v>230.36215000000001</v>
       </c>
     </row>
     <row r="121" spans="1:54" ht="45">
-      <c r="A121" s="29" t="s">
+      <c r="A121" s="28" t="s">
         <v>230</v>
       </c>
       <c r="B121" s="14" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D121" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E121" s="17">
         <v>132.4092</v>
       </c>
       <c r="F121" s="17">
         <v>43.349229999999999</v>
       </c>
       <c r="G121" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I121" s="18">
         <v>282.98676</v>
@@ -21679,70 +21673,70 @@
       <c r="AO121" s="15">
         <v>93.552400000000006</v>
       </c>
       <c r="AP121" s="15">
         <v>93.896280000000004</v>
       </c>
       <c r="AQ121" s="15">
         <v>0.76080000000000003</v>
       </c>
       <c r="AR121" s="15">
         <v>17.346</v>
       </c>
       <c r="AS121" s="15">
         <v>50.405169999999998</v>
       </c>
       <c r="AT121" s="15">
         <v>148.25830999999999</v>
       </c>
       <c r="AU121" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV121" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW121" s="15">
-        <v>18.71274</v>
+        <v>19.368189999999998</v>
       </c>
       <c r="AX121" s="15">
-        <v>51.308669999999999</v>
+        <v>54.377330000000001</v>
       </c>
       <c r="AY121" s="15">
         <v>0.82479999999999998</v>
       </c>
       <c r="AZ121" s="15">
         <v>21.133759999999999</v>
       </c>
       <c r="BA121" s="15">
-        <v>20.504059999999999</v>
+        <v>20.828710000000001</v>
       </c>
       <c r="BB121" s="15">
-        <v>70.773009999999999</v>
+        <v>71.744669999999999</v>
       </c>
     </row>
     <row r="122" spans="1:54" ht="45">
-      <c r="A122" s="29" t="s">
+      <c r="A122" s="28" t="s">
         <v>232</v>
       </c>
       <c r="B122" s="14" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D122" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E122" s="17">
         <v>1976.53144</v>
       </c>
       <c r="F122" s="17">
         <v>2695.6862099999998</v>
       </c>
       <c r="G122" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I122" s="18">
         <v>2107.3114</v>
@@ -21843,70 +21837,70 @@
       <c r="AO122" s="15">
         <v>4834.63688</v>
       </c>
       <c r="AP122" s="15">
         <v>7812.7377500000002</v>
       </c>
       <c r="AQ122" s="15">
         <v>1.304</v>
       </c>
       <c r="AR122" s="15">
         <v>17.109349999999999</v>
       </c>
       <c r="AS122" s="15">
         <v>3991.2606500000002</v>
       </c>
       <c r="AT122" s="15">
         <v>8167.2161299999998</v>
       </c>
       <c r="AU122" s="15">
         <v>1.004</v>
       </c>
       <c r="AV122" s="15">
         <v>13.24935</v>
       </c>
       <c r="AW122" s="15">
-        <v>1429.88492</v>
+        <v>1718.1147000000001</v>
       </c>
       <c r="AX122" s="15">
-        <v>2792.2094200000001</v>
+        <v>3417.8773299999998</v>
       </c>
       <c r="AY122" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ122" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA122" s="15">
-        <v>2703.0777800000001</v>
+        <v>3554.0952299999999</v>
       </c>
       <c r="BB122" s="15">
-        <v>4047.73387</v>
+        <v>5280.2383499999996</v>
       </c>
     </row>
     <row r="123" spans="1:54" ht="21" customHeight="1">
-      <c r="A123" s="29" t="s">
+      <c r="A123" s="28" t="s">
         <v>234</v>
       </c>
       <c r="B123" s="14" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D123" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E123" s="17">
         <v>227.40843000000001</v>
       </c>
       <c r="F123" s="17">
         <v>660.57263999999998</v>
       </c>
       <c r="G123" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H123" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I123" s="18">
         <v>245.44202000000001</v>
@@ -22007,70 +22001,70 @@
       <c r="AO123" s="15">
         <v>83.194190000000006</v>
       </c>
       <c r="AP123" s="15">
         <v>214.70305999999999</v>
       </c>
       <c r="AQ123" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR123" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS123" s="15">
         <v>125.60384999999999</v>
       </c>
       <c r="AT123" s="15">
         <v>361.41800999999998</v>
       </c>
       <c r="AU123" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV123" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW123" s="15">
-        <v>59.437719999999999</v>
+        <v>68.977699999999999</v>
       </c>
       <c r="AX123" s="15">
-        <v>153.38373000000001</v>
+        <v>180.43260000000001</v>
       </c>
       <c r="AY123" s="15">
-        <v>0.65</v>
+        <v>0.755</v>
       </c>
       <c r="AZ123" s="15">
-        <v>1.7383299999999999</v>
+        <v>2.1224599999999998</v>
       </c>
       <c r="BA123" s="15">
-        <v>30.683240000000001</v>
+        <v>41.88326</v>
       </c>
       <c r="BB123" s="15">
-        <v>109.1255</v>
+        <v>150.53679</v>
       </c>
     </row>
     <row r="124" spans="1:54" ht="33.75" customHeight="1">
-      <c r="A124" s="29" t="s">
+      <c r="A124" s="28" t="s">
         <v>236</v>
       </c>
       <c r="B124" s="14" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E124" s="17">
         <v>141.40552</v>
       </c>
       <c r="F124" s="17">
         <v>346.97178000000002</v>
       </c>
       <c r="G124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I124" s="18">
         <v>180.29091</v>
@@ -22159,82 +22153,82 @@
       <c r="AK124" s="15">
         <v>424.98145</v>
       </c>
       <c r="AL124" s="15">
         <v>1900.6910700000001</v>
       </c>
       <c r="AM124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO124" s="15">
         <v>295.00033999999999</v>
       </c>
       <c r="AP124" s="15">
         <v>1440.8057799999999</v>
       </c>
       <c r="AQ124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS124" s="15">
-        <v>324.45204000000001</v>
+        <v>329.10124000000002</v>
       </c>
       <c r="AT124" s="15">
-        <v>2221.7263600000001</v>
+        <v>2266.7743799999998</v>
       </c>
       <c r="AU124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW124" s="15">
-        <v>130.05403999999999</v>
+        <v>166.22022999999999</v>
       </c>
       <c r="AX124" s="15">
-        <v>890.30082000000004</v>
+        <v>1117.1116199999999</v>
       </c>
       <c r="AY124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ124" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA124" s="15">
-        <v>121.92827</v>
+        <v>157.40544</v>
       </c>
       <c r="BB124" s="15">
-        <v>808.05768</v>
+        <v>1038.84656</v>
       </c>
     </row>
     <row r="125" spans="1:54" ht="28.15" customHeight="1">
-      <c r="A125" s="29" t="s">
+      <c r="A125" s="28" t="s">
         <v>238</v>
       </c>
       <c r="B125" s="14" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D125" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E125" s="17">
         <v>357.24392999999998</v>
       </c>
       <c r="F125" s="17">
         <v>3822.6212500000001</v>
       </c>
       <c r="G125" s="18">
         <v>595.63599999999997</v>
       </c>
       <c r="H125" s="18">
         <v>517.80107999999996</v>
       </c>
       <c r="I125" s="18">
         <v>711.46739000000002</v>
@@ -22323,82 +22317,82 @@
       <c r="AK125" s="15">
         <v>1904.0595699999999</v>
       </c>
       <c r="AL125" s="15">
         <v>11964.899240000001</v>
       </c>
       <c r="AM125" s="15">
         <v>11.75</v>
       </c>
       <c r="AN125" s="15">
         <v>30.57272</v>
       </c>
       <c r="AO125" s="15">
         <v>2169.3575500000002</v>
       </c>
       <c r="AP125" s="15">
         <v>14298.313599999999</v>
       </c>
       <c r="AQ125" s="15">
         <v>14.044700000000001</v>
       </c>
       <c r="AR125" s="15">
         <v>289.25157000000002</v>
       </c>
       <c r="AS125" s="15">
-        <v>2917.6293799999999</v>
+        <v>2927.09195</v>
       </c>
       <c r="AT125" s="15">
-        <v>18939.157879999999</v>
+        <v>18962.942360000001</v>
       </c>
       <c r="AU125" s="15">
-        <v>6.02</v>
+        <v>6.6798999999999999</v>
       </c>
       <c r="AV125" s="15">
-        <v>29.272259999999999</v>
+        <v>83.741060000000004</v>
       </c>
       <c r="AW125" s="15">
-        <v>1193.3151</v>
+        <v>1424.3052299999999</v>
       </c>
       <c r="AX125" s="15">
-        <v>7004.6315000000004</v>
+        <v>8441.56783</v>
       </c>
       <c r="AY125" s="15">
-        <v>7.8636699999999999</v>
+        <v>10.50873</v>
       </c>
       <c r="AZ125" s="15">
-        <v>729.87577999999996</v>
+        <v>797.58502999999996</v>
       </c>
       <c r="BA125" s="15">
-        <v>1110.0706700000001</v>
+        <v>1400.1561400000001</v>
       </c>
       <c r="BB125" s="15">
-        <v>6182.4983099999999</v>
+        <v>8003.9667099999997</v>
       </c>
     </row>
     <row r="126" spans="1:54" ht="56.45" customHeight="1">
-      <c r="A126" s="29" t="s">
+      <c r="A126" s="28" t="s">
         <v>240</v>
       </c>
       <c r="B126" s="14" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D126" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E126" s="17">
         <v>407.26438000000002</v>
       </c>
       <c r="F126" s="17">
         <v>103.84894</v>
       </c>
       <c r="G126" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H126" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I126" s="18">
         <v>154.78020000000001</v>
@@ -22511,58 +22505,58 @@
       <c r="AS126" s="15">
         <v>468.84769999999997</v>
       </c>
       <c r="AT126" s="15">
         <v>173.73910000000001</v>
       </c>
       <c r="AU126" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV126" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW126" s="15">
         <v>230.18040999999999</v>
       </c>
       <c r="AX126" s="15">
         <v>86.887429999999995</v>
       </c>
       <c r="AY126" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ126" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA126" s="15">
-        <v>297.29752999999999</v>
+        <v>316.72028</v>
       </c>
       <c r="BB126" s="15">
-        <v>114.50688</v>
+        <v>122.59611</v>
       </c>
     </row>
     <row r="127" spans="1:54" ht="55.5" customHeight="1">
-      <c r="A127" s="29" t="s">
+      <c r="A127" s="28" t="s">
         <v>242</v>
       </c>
       <c r="B127" s="14" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D127" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E127" s="17">
         <v>1501.18848</v>
       </c>
       <c r="F127" s="17">
         <v>708.36320999999998</v>
       </c>
       <c r="G127" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H127" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I127" s="18">
         <v>1779.29144</v>
@@ -22651,82 +22645,82 @@
       <c r="AK127" s="15">
         <v>4441.18541</v>
       </c>
       <c r="AL127" s="15">
         <v>2435.6071499999998</v>
       </c>
       <c r="AM127" s="15">
         <v>201.75899999999999</v>
       </c>
       <c r="AN127" s="15">
         <v>42.682160000000003</v>
       </c>
       <c r="AO127" s="15">
         <v>6598.6518500000002</v>
       </c>
       <c r="AP127" s="15">
         <v>4242.1037200000001</v>
       </c>
       <c r="AQ127" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR127" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS127" s="15">
-        <v>5337.1002699999999</v>
+        <v>5355.1514900000002</v>
       </c>
       <c r="AT127" s="15">
-        <v>4013.8222799999999</v>
+        <v>4025.9324499999998</v>
       </c>
       <c r="AU127" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV127" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW127" s="15">
-        <v>2678.0698900000002</v>
+        <v>3320.9544099999998</v>
       </c>
       <c r="AX127" s="15">
-        <v>1949.7084600000001</v>
+        <v>2370.2455100000002</v>
       </c>
       <c r="AY127" s="15">
         <v>0.03</v>
       </c>
       <c r="AZ127" s="15">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="BA127" s="15">
-        <v>1683.8023900000001</v>
+        <v>2279.3358199999998</v>
       </c>
       <c r="BB127" s="15">
-        <v>1275.21549</v>
+        <v>1741.5420999999999</v>
       </c>
     </row>
     <row r="128" spans="1:54" ht="22.15" customHeight="1">
-      <c r="A128" s="29" t="s">
+      <c r="A128" s="28" t="s">
         <v>244</v>
       </c>
       <c r="B128" s="14" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="17">
         <v>205.71299999999999</v>
       </c>
       <c r="D128" s="17">
         <v>119.52200000000001</v>
       </c>
       <c r="E128" s="17">
         <v>3303.1649299999999</v>
       </c>
       <c r="F128" s="17">
         <v>1730.42787</v>
       </c>
       <c r="G128" s="18">
         <v>1087.912</v>
       </c>
       <c r="H128" s="18">
         <v>472.90300000000002</v>
       </c>
       <c r="I128" s="18">
         <v>5892.2510000000002</v>
@@ -22821,76 +22815,76 @@
       <c r="AM128" s="15">
         <v>1344.1374000000001</v>
       </c>
       <c r="AN128" s="15">
         <v>811.29205999999999</v>
       </c>
       <c r="AO128" s="15">
         <v>4198.5585099999998</v>
       </c>
       <c r="AP128" s="15">
         <v>1802.6267800000001</v>
       </c>
       <c r="AQ128" s="15">
         <v>1114.829</v>
       </c>
       <c r="AR128" s="15">
         <v>952.99</v>
       </c>
       <c r="AS128" s="15">
         <v>5072.0811199999998</v>
       </c>
       <c r="AT128" s="15">
         <v>2656.6470300000001</v>
       </c>
       <c r="AU128" s="15">
-        <v>387.49900000000002</v>
+        <v>517.46799999999996</v>
       </c>
       <c r="AV128" s="15">
-        <v>319.601</v>
+        <v>427.89499999999998</v>
       </c>
       <c r="AW128" s="15">
-        <v>2003.37742</v>
+        <v>2658.9494199999999</v>
       </c>
       <c r="AX128" s="15">
-        <v>999.72432000000003</v>
+        <v>1375.41201</v>
       </c>
       <c r="AY128" s="15">
         <v>241.27572000000001</v>
       </c>
       <c r="AZ128" s="15">
         <v>202.47039000000001</v>
       </c>
       <c r="BA128" s="15">
-        <v>4011.5354000000002</v>
+        <v>5585.1695799999998</v>
       </c>
       <c r="BB128" s="15">
-        <v>3383.81765</v>
+        <v>4941.0884500000002</v>
       </c>
     </row>
     <row r="129" spans="1:54" ht="34.15" customHeight="1">
-      <c r="A129" s="29" t="s">
+      <c r="A129" s="28" t="s">
         <v>246</v>
       </c>
       <c r="B129" s="14" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D129" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E129" s="17">
         <v>6.7930000000000001</v>
       </c>
       <c r="F129" s="17">
         <v>10.643000000000001</v>
       </c>
       <c r="G129" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H129" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I129" s="15" t="s">
         <v>265</v>
@@ -23010,51 +23004,51 @@
         <v>265</v>
       </c>
       <c r="AV129" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW129" s="15">
         <v>15.7014</v>
       </c>
       <c r="AX129" s="15">
         <v>23.823419999999999</v>
       </c>
       <c r="AY129" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ129" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA129" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB129" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="130" spans="1:54" ht="38.450000000000003" customHeight="1">
-      <c r="A130" s="29" t="s">
+      <c r="A130" s="28" t="s">
         <v>248</v>
       </c>
       <c r="B130" s="14" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D130" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E130" s="17">
         <v>0.12</v>
       </c>
       <c r="F130" s="17">
         <v>0.311</v>
       </c>
       <c r="G130" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H130" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I130" s="15" t="s">
         <v>265</v>
@@ -23174,51 +23168,51 @@
         <v>265</v>
       </c>
       <c r="AV130" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW130" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX130" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY130" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ130" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA130" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB130" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="131" spans="1:54" ht="55.9" customHeight="1">
-      <c r="A131" s="29" t="s">
+      <c r="A131" s="28" t="s">
         <v>250</v>
       </c>
       <c r="B131" s="14" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D131" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E131" s="17">
         <v>32.728999999999999</v>
       </c>
       <c r="F131" s="17">
         <v>19.283930000000002</v>
       </c>
       <c r="G131" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H131" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I131" s="18">
         <v>35.987400000000001</v>
@@ -23319,70 +23313,70 @@
       <c r="AO131" s="15">
         <v>214.79743999999999</v>
       </c>
       <c r="AP131" s="15">
         <v>125.23725</v>
       </c>
       <c r="AQ131" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR131" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS131" s="15">
         <v>79.701700000000002</v>
       </c>
       <c r="AT131" s="15">
         <v>101.74991</v>
       </c>
       <c r="AU131" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV131" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW131" s="15">
-        <v>7.49512</v>
+        <v>34.606720000000003</v>
       </c>
       <c r="AX131" s="15">
-        <v>2.5841500000000002</v>
+        <v>20.470500000000001</v>
       </c>
       <c r="AY131" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ131" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA131" s="15">
         <v>10.576000000000001</v>
       </c>
       <c r="BB131" s="15">
         <v>12.27</v>
       </c>
     </row>
     <row r="132" spans="1:54" ht="35.450000000000003" customHeight="1">
-      <c r="A132" s="29" t="s">
+      <c r="A132" s="28" t="s">
         <v>252</v>
       </c>
       <c r="B132" s="14" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D132" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E132" s="17">
         <v>134.04411999999999</v>
       </c>
       <c r="F132" s="17">
         <v>90.016440000000003</v>
       </c>
       <c r="G132" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H132" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I132" s="18">
         <v>79.197990000000004</v>
@@ -23483,70 +23477,70 @@
       <c r="AO132" s="15">
         <v>102.09052</v>
       </c>
       <c r="AP132" s="15">
         <v>98.275019999999998</v>
       </c>
       <c r="AQ132" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR132" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS132" s="15">
         <v>92.670609999999996</v>
       </c>
       <c r="AT132" s="15">
         <v>115.62908</v>
       </c>
       <c r="AU132" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV132" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW132" s="15">
-        <v>21.938490000000002</v>
+        <v>29.482489999999999</v>
       </c>
       <c r="AX132" s="15">
-        <v>24.04467</v>
+        <v>35.534379999999999</v>
       </c>
       <c r="AY132" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ132" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA132" s="15">
-        <v>35.20299</v>
+        <v>52.253320000000002</v>
       </c>
       <c r="BB132" s="15">
-        <v>42.641300000000001</v>
+        <v>59.412979999999997</v>
       </c>
     </row>
     <row r="133" spans="1:54" ht="50.45" customHeight="1">
-      <c r="A133" s="29" t="s">
+      <c r="A133" s="28" t="s">
         <v>254</v>
       </c>
       <c r="B133" s="14" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I133" s="15" t="s">
         <v>265</v>
@@ -23666,51 +23660,51 @@
         <v>265</v>
       </c>
       <c r="AV133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ133" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA133" s="15">
         <v>0.48</v>
       </c>
       <c r="BB133" s="15">
         <v>0.34</v>
       </c>
     </row>
     <row r="134" spans="1:54" ht="49.9" customHeight="1">
-      <c r="A134" s="29" t="s">
+      <c r="A134" s="28" t="s">
         <v>256</v>
       </c>
       <c r="B134" s="14" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="17">
         <v>35.497999999999998</v>
       </c>
       <c r="D134" s="17">
         <v>1.56006</v>
       </c>
       <c r="E134" s="17">
         <v>3.3717600000000001</v>
       </c>
       <c r="F134" s="17">
         <v>5.4207999999999998</v>
       </c>
       <c r="G134" s="18">
         <v>2210</v>
       </c>
       <c r="H134" s="18">
         <v>176.08779000000001</v>
       </c>
       <c r="I134" s="18">
         <v>5.70472</v>
@@ -23799,82 +23793,82 @@
       <c r="AK134" s="15">
         <v>4548.9054500000002</v>
       </c>
       <c r="AL134" s="15">
         <v>722.05604000000005</v>
       </c>
       <c r="AM134" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN134" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO134" s="15">
         <v>7.1007899999999999</v>
       </c>
       <c r="AP134" s="15">
         <v>15.315519999999999</v>
       </c>
       <c r="AQ134" s="15">
         <v>60</v>
       </c>
       <c r="AR134" s="15">
         <v>4.8</v>
       </c>
       <c r="AS134" s="15">
-        <v>4.5610600000000003</v>
+        <v>4.5873100000000004</v>
       </c>
       <c r="AT134" s="15">
-        <v>12.68835</v>
+        <v>12.732609999999999</v>
       </c>
       <c r="AU134" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV134" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW134" s="15">
-        <v>1.8947799999999999</v>
+        <v>2.4264000000000001</v>
       </c>
       <c r="AX134" s="15">
-        <v>4.9438399999999998</v>
+        <v>6.7704899999999997</v>
       </c>
       <c r="AY134" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ134" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA134" s="15">
-        <v>2.6675</v>
+        <v>4.1795</v>
       </c>
       <c r="BB134" s="15">
-        <v>4.6623799999999997</v>
+        <v>7.9597300000000004</v>
       </c>
     </row>
     <row r="135" spans="1:54" ht="37.15" customHeight="1">
-      <c r="A135" s="29" t="s">
+      <c r="A135" s="28" t="s">
         <v>258</v>
       </c>
       <c r="B135" s="14" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="F135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="G135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I135" s="18">
         <v>1.82</v>
@@ -23963,82 +23957,82 @@
       <c r="AK135" s="15">
         <v>6.0476999999999999</v>
       </c>
       <c r="AL135" s="15">
         <v>282.48</v>
       </c>
       <c r="AM135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AN135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AO135" s="15">
         <v>8.4120500000000007</v>
       </c>
       <c r="AP135" s="15">
         <v>379.5</v>
       </c>
       <c r="AQ135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AR135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AS135" s="15">
-        <v>11.3284</v>
+        <v>14.4453</v>
       </c>
       <c r="AT135" s="15">
-        <v>652.77499999999998</v>
+        <v>792.02499999999998</v>
       </c>
       <c r="AU135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AV135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW135" s="15">
-        <v>6.3827999999999996</v>
+        <v>7.6153000000000004</v>
       </c>
       <c r="AX135" s="15">
-        <v>334.92500000000001</v>
+        <v>403.57499999999999</v>
       </c>
       <c r="AY135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ135" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA135" s="15">
-        <v>5.1275000000000004</v>
+        <v>6.2409999999999997</v>
       </c>
       <c r="BB135" s="15">
-        <v>299.60000000000002</v>
+        <v>355.95</v>
       </c>
     </row>
     <row r="136" spans="1:54" ht="58.15" customHeight="1">
-      <c r="A136" s="29" t="s">
+      <c r="A136" s="28" t="s">
         <v>260</v>
       </c>
       <c r="B136" s="14" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="15" t="s">
         <v>265</v>
       </c>
       <c r="D136" s="15" t="s">
         <v>265</v>
       </c>
       <c r="E136" s="17">
         <v>2.3E-2</v>
       </c>
       <c r="F136" s="17">
         <v>0.97</v>
       </c>
       <c r="G136" s="15" t="s">
         <v>265</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>265</v>
       </c>
       <c r="I136" s="15" t="s">
         <v>265</v>
@@ -24158,51 +24152,51 @@
         <v>265</v>
       </c>
       <c r="AV136" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AW136" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AX136" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AY136" s="15" t="s">
         <v>265</v>
       </c>
       <c r="AZ136" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BA136" s="15" t="s">
         <v>265</v>
       </c>
       <c r="BB136" s="15" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="137" spans="1:54" ht="53.45" customHeight="1">
-      <c r="A137" s="30" t="s">
+      <c r="A137" s="29" t="s">
         <v>262</v>
       </c>
       <c r="B137" s="20" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="21" t="s">
         <v>265</v>
       </c>
       <c r="D137" s="21" t="s">
         <v>265</v>
       </c>
       <c r="E137" s="22">
         <v>1948.58438</v>
       </c>
       <c r="F137" s="22">
         <v>188.69977</v>
       </c>
       <c r="G137" s="21" t="s">
         <v>265</v>
       </c>
       <c r="H137" s="21" t="s">
         <v>265</v>
       </c>
       <c r="I137" s="23">
         <v>3688.9804199999999</v>
@@ -24284,190 +24278,190 @@
       </c>
       <c r="AI137" s="21">
         <v>31795.458999999999</v>
       </c>
       <c r="AJ137" s="21">
         <v>902.51513999999997</v>
       </c>
       <c r="AK137" s="21">
         <v>1853.3270500000001</v>
       </c>
       <c r="AL137" s="21">
         <v>257.18185999999997</v>
       </c>
       <c r="AM137" s="21">
         <v>50.962000000000003</v>
       </c>
       <c r="AN137" s="21">
         <v>1217.9888599999999</v>
       </c>
       <c r="AO137" s="21">
         <v>2223.0573800000002</v>
       </c>
       <c r="AP137" s="21">
         <v>381.09181999999998</v>
       </c>
-      <c r="AQ137" s="24">
+      <c r="AQ137" s="21">
         <v>25761.258999999998</v>
       </c>
-      <c r="AR137" s="24">
+      <c r="AR137" s="21">
         <v>653.11900000000003</v>
       </c>
-      <c r="AS137" s="24">
+      <c r="AS137" s="21">
         <v>1668.6106199999999</v>
       </c>
-      <c r="AT137" s="24">
+      <c r="AT137" s="21">
         <v>409.30921999999998</v>
       </c>
       <c r="AU137" s="21">
-        <v>4752</v>
+        <v>7485</v>
       </c>
       <c r="AV137" s="21">
-        <v>123.837</v>
+        <v>184.35</v>
       </c>
       <c r="AW137" s="21">
-        <v>806.75810999999999</v>
+        <v>910.55035999999996</v>
       </c>
       <c r="AX137" s="21">
-        <v>187.65142</v>
+        <v>215.46353999999999</v>
       </c>
       <c r="AY137" s="21">
-        <v>4494</v>
+        <v>4495.26</v>
       </c>
       <c r="AZ137" s="21">
-        <v>127.758</v>
+        <v>127.79600000000001</v>
       </c>
       <c r="BA137" s="21">
-        <v>1710.2469699999999</v>
+        <v>1949.19283</v>
       </c>
       <c r="BB137" s="21">
-        <v>313.31675000000001</v>
+        <v>341.58386999999999</v>
       </c>
     </row>
     <row r="138" spans="1:54">
-      <c r="A138" s="25"/>
-      <c r="B138" s="26"/>
+      <c r="A138" s="24"/>
+      <c r="B138" s="25"/>
       <c r="C138" s="19"/>
       <c r="D138" s="19"/>
-      <c r="E138" s="27"/>
-      <c r="F138" s="27"/>
+      <c r="E138" s="26"/>
+      <c r="F138" s="26"/>
       <c r="G138" s="19"/>
       <c r="H138" s="19"/>
       <c r="I138" s="16"/>
       <c r="J138" s="16"/>
       <c r="K138" s="19"/>
       <c r="L138" s="19"/>
       <c r="M138" s="16"/>
       <c r="N138" s="16"/>
-      <c r="O138" s="27"/>
-[...2 lines deleted...]
-      <c r="R138" s="27"/>
+      <c r="O138" s="26"/>
+      <c r="P138" s="26"/>
+      <c r="Q138" s="26"/>
+      <c r="R138" s="26"/>
       <c r="S138" s="16"/>
       <c r="T138" s="16"/>
       <c r="U138" s="16"/>
       <c r="V138" s="16"/>
-      <c r="W138" s="27"/>
-[...2 lines deleted...]
-      <c r="Z138" s="27"/>
+      <c r="W138" s="26"/>
+      <c r="X138" s="26"/>
+      <c r="Y138" s="26"/>
+      <c r="Z138" s="26"/>
       <c r="AA138" s="16"/>
       <c r="AB138" s="16"/>
       <c r="AC138" s="16"/>
       <c r="AD138" s="16"/>
       <c r="AE138" s="19"/>
       <c r="AF138" s="19"/>
       <c r="AG138" s="19"/>
       <c r="AH138" s="19"/>
       <c r="AI138" s="4"/>
       <c r="AJ138" s="4"/>
       <c r="AK138" s="4"/>
       <c r="AL138" s="4"/>
       <c r="AM138" s="4"/>
       <c r="AN138" s="4"/>
       <c r="AO138" s="4"/>
       <c r="AP138" s="4"/>
       <c r="AQ138" s="4"/>
       <c r="AR138" s="4"/>
       <c r="AS138" s="4"/>
       <c r="AT138" s="4"/>
     </row>
     <row r="139" spans="1:54">
-      <c r="A139" s="31" t="s">
+      <c r="A139" s="40" t="s">
         <v>271</v>
       </c>
-      <c r="B139" s="31"/>
+      <c r="B139" s="40"/>
       <c r="C139" s="4"/>
       <c r="D139" s="4"/>
       <c r="E139" s="4"/>
       <c r="F139" s="4"/>
       <c r="G139" s="4"/>
       <c r="H139" s="4"/>
       <c r="I139" s="4"/>
       <c r="J139" s="4"/>
       <c r="K139" s="4"/>
       <c r="L139" s="4"/>
       <c r="M139" s="4"/>
       <c r="N139" s="4"/>
       <c r="O139" s="4"/>
       <c r="P139" s="4"/>
       <c r="Q139" s="4"/>
       <c r="R139" s="4"/>
       <c r="S139" s="4"/>
       <c r="T139" s="4"/>
       <c r="U139" s="4"/>
       <c r="V139" s="4"/>
       <c r="W139" s="4"/>
       <c r="X139" s="4"/>
       <c r="Y139" s="4"/>
       <c r="Z139" s="4"/>
       <c r="AA139" s="4"/>
       <c r="AB139" s="4"/>
       <c r="AC139" s="4"/>
       <c r="AD139" s="4"/>
       <c r="AE139" s="4"/>
       <c r="AF139" s="4"/>
       <c r="AG139" s="4"/>
       <c r="AH139" s="4"/>
       <c r="AI139" s="4"/>
       <c r="AJ139" s="4"/>
       <c r="AK139" s="4"/>
       <c r="AL139" s="4"/>
       <c r="AM139" s="4"/>
       <c r="AN139" s="4"/>
       <c r="AO139" s="4"/>
       <c r="AP139" s="4"/>
       <c r="AQ139" s="4"/>
       <c r="AR139" s="4"/>
       <c r="AS139" s="4"/>
       <c r="AT139" s="4"/>
     </row>
     <row r="140" spans="1:54" ht="17.25" customHeight="1">
-      <c r="A140" s="31" t="s">
+      <c r="A140" s="40" t="s">
         <v>272</v>
       </c>
-      <c r="B140" s="31"/>
+      <c r="B140" s="40"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="4"/>
       <c r="F140" s="4"/>
       <c r="G140" s="4"/>
       <c r="H140" s="4"/>
       <c r="I140" s="4"/>
       <c r="J140" s="4"/>
       <c r="K140" s="4"/>
       <c r="L140" s="4"/>
       <c r="M140" s="4"/>
       <c r="N140" s="4"/>
       <c r="O140" s="4"/>
       <c r="P140" s="4"/>
       <c r="Q140" s="4"/>
       <c r="R140" s="4"/>
       <c r="S140" s="4"/>
       <c r="T140" s="4"/>
       <c r="U140" s="4"/>
       <c r="V140" s="4"/>
       <c r="W140" s="4"/>
       <c r="X140" s="4"/>
       <c r="Y140" s="4"/>
       <c r="Z140" s="4"/>
       <c r="AA140" s="4"/>
@@ -24567,94 +24561,94 @@
       <c r="Y142" s="4"/>
       <c r="Z142" s="4"/>
       <c r="AA142" s="4"/>
       <c r="AB142" s="4"/>
       <c r="AC142" s="4"/>
       <c r="AD142" s="4"/>
       <c r="AE142" s="4"/>
       <c r="AF142" s="4"/>
       <c r="AG142" s="4"/>
       <c r="AH142" s="4"/>
       <c r="AI142" s="4"/>
       <c r="AJ142" s="4"/>
       <c r="AK142" s="4"/>
       <c r="AL142" s="4"/>
       <c r="AM142" s="4"/>
       <c r="AN142" s="4"/>
       <c r="AO142" s="4"/>
       <c r="AP142" s="4"/>
       <c r="AQ142" s="4"/>
       <c r="AR142" s="4"/>
       <c r="AS142" s="4"/>
       <c r="AT142" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AU3:AX3"/>
-[...26 lines deleted...]
-    <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="A140:B140"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="A139:B139"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="U4:V4"/>
+    <mergeCell ref="A1:AP1"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AE4:AF4"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AY3:BB3"/>
+    <mergeCell ref="AY4:AZ4"/>
+    <mergeCell ref="BA4:BB4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>