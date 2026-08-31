--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -22,52 +22,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Қарағанды" sheetId="10" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AW8" i="10"/>
-  <c r="AT7"/>
+  <c r="AT7" i="10"/>
   <c r="AU7"/>
   <c r="AU11" s="1"/>
   <c r="AV7"/>
   <c r="AW7"/>
   <c r="AX7"/>
   <c r="AY7"/>
   <c r="AY11" s="1"/>
   <c r="AZ7"/>
   <c r="BA7"/>
   <c r="AN7"/>
   <c r="AP7"/>
   <c r="AQ7"/>
   <c r="AR7"/>
   <c r="AS7"/>
   <c r="AL7"/>
   <c r="AO7"/>
   <c r="AG7"/>
   <c r="AF7"/>
   <c r="AE7"/>
   <c r="AD7"/>
   <c r="AC7"/>
   <c r="AB7"/>
   <c r="AA7"/>
   <c r="Z7"/>
   <c r="Y7"/>
@@ -92,107 +91,104 @@
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="C7"/>
   <c r="B7"/>
   <c r="AH7" l="1"/>
   <c r="AJ7"/>
   <c r="AK7"/>
   <c r="AE11" l="1"/>
   <c r="W11"/>
   <c r="S11"/>
   <c r="O11"/>
   <c r="K11"/>
   <c r="G11"/>
   <c r="C11"/>
   <c r="AA11"/>
   <c r="AI7"/>
   <c r="AI11" s="1"/>
   <c r="AQ11"/>
   <c r="AM7"/>
   <c r="AM11" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="15">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего по продукции АПК:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Растениеводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Животноводство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Доля переработанной продукции в общем объеме экспорта продукции АПК, %</t>
   </si>
   <si>
     <t xml:space="preserve">
 тонн</t>
   </si>
   <si>
     <t xml:space="preserve">
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
     <t xml:space="preserve">
    *Предварительные данные.</t>
   </si>
   <si>
-    <t>январь-декабрь 2025 года*</t>
+    <t>январь-июнь 2025 года*</t>
   </si>
   <si>
-    <t>январь-май 2025 года*</t>
-[...2 lines deleted...]
-    <t>январь-май 2026 года*</t>
+    <t>январь-июнь 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -452,51 +448,51 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
@@ -795,51 +791,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BD4" sqref="BD4"/>
+      <selection pane="bottomRight" activeCell="AY1" sqref="AY1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="32.28515625" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="10.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="24" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" customWidth="1"/>
     <col min="41" max="41" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
@@ -1029,64 +1025,64 @@
       <c r="Y4" s="37"/>
       <c r="Z4" s="37">
         <v>2021</v>
       </c>
       <c r="AA4" s="37"/>
       <c r="AB4" s="37"/>
       <c r="AC4" s="37"/>
       <c r="AD4" s="34">
         <v>2022</v>
       </c>
       <c r="AE4" s="35"/>
       <c r="AF4" s="35"/>
       <c r="AG4" s="36"/>
       <c r="AH4" s="34">
         <v>2023</v>
       </c>
       <c r="AI4" s="35"/>
       <c r="AJ4" s="35"/>
       <c r="AK4" s="36"/>
       <c r="AL4" s="34">
         <v>2024</v>
       </c>
       <c r="AM4" s="35"/>
       <c r="AN4" s="35"/>
       <c r="AO4" s="36"/>
-      <c r="AP4" s="34" t="s">
-        <v>13</v>
+      <c r="AP4" s="34">
+        <v>2025</v>
       </c>
       <c r="AQ4" s="35"/>
       <c r="AR4" s="35"/>
       <c r="AS4" s="36"/>
       <c r="AT4" s="34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AU4" s="35"/>
       <c r="AV4" s="35"/>
       <c r="AW4" s="36"/>
       <c r="AX4" s="34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AY4" s="35"/>
       <c r="AZ4" s="35"/>
       <c r="BA4" s="36"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="39"/>
       <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="37"/>
       <c r="J5" s="37" t="s">
         <v>0</v>
@@ -1480,95 +1476,95 @@
         <f t="shared" si="3"/>
         <v>200916.51902000001</v>
       </c>
       <c r="AK7" s="14">
         <f t="shared" si="3"/>
         <v>179058.74840000001</v>
       </c>
       <c r="AL7" s="14">
         <f t="shared" si="3"/>
         <v>28616.137549999999</v>
       </c>
       <c r="AM7" s="14">
         <f t="shared" si="3"/>
         <v>31097.042699999998</v>
       </c>
       <c r="AN7" s="14">
         <f t="shared" si="3"/>
         <v>235884.37767999992</v>
       </c>
       <c r="AO7" s="14">
         <f t="shared" si="3"/>
         <v>207831.44850999999</v>
       </c>
       <c r="AP7" s="14">
         <f t="shared" si="3"/>
-        <v>156847.61696999997</v>
+        <v>115065.79813000004</v>
       </c>
       <c r="AQ7" s="14">
         <f t="shared" si="3"/>
-        <v>50102.496619999984</v>
+        <v>50858.122919999994</v>
       </c>
       <c r="AR7" s="14">
         <f t="shared" si="3"/>
-        <v>106313.74990000002</v>
+        <v>106825.03354</v>
       </c>
       <c r="AS7" s="14">
         <f t="shared" si="3"/>
-        <v>210156.26063000003</v>
+        <v>211782.64717000001</v>
       </c>
       <c r="AT7" s="14">
         <f t="shared" si="3"/>
-        <v>46872.227060000005</v>
+        <v>52688.830000000009</v>
       </c>
       <c r="AU7" s="14">
         <f t="shared" si="3"/>
-        <v>20015.757830000006</v>
+        <v>23296.779979999996</v>
       </c>
       <c r="AV7" s="14">
         <f t="shared" si="3"/>
-        <v>47259.489730000001</v>
+        <v>54556.92411</v>
       </c>
       <c r="AW7" s="14">
         <f t="shared" si="3"/>
-        <v>150262.71341999999</v>
+        <v>98214.132799999978</v>
       </c>
       <c r="AX7" s="14">
         <f t="shared" si="3"/>
-        <v>52440.365239999992</v>
+        <v>62106.452679999995</v>
       </c>
       <c r="AY7" s="14">
         <f t="shared" si="3"/>
-        <v>26933.51887</v>
+        <v>32307.462669999997</v>
       </c>
       <c r="AZ7" s="14">
         <f t="shared" si="3"/>
-        <v>42367.171439999998</v>
+        <v>51606.194820000012</v>
       </c>
       <c r="BA7" s="14">
         <f t="shared" si="3"/>
-        <v>76157.402820000018</v>
+        <v>94989.432070000024</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="1" customFormat="1" ht="26.45" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="16">
         <v>35576.184000000001</v>
       </c>
       <c r="C8" s="16">
         <v>7615.1714899999997</v>
       </c>
       <c r="D8" s="16">
         <v>28976.946190000002</v>
       </c>
       <c r="E8" s="16">
         <v>8156.8748100000003</v>
       </c>
       <c r="F8" s="16">
         <v>1390.6601899999998</v>
       </c>
       <c r="G8" s="16">
         <v>3019.3834100000004</v>
       </c>
       <c r="H8" s="16">
@@ -1652,85 +1648,84 @@
       <c r="AH8" s="17">
         <v>452.59095000000002</v>
       </c>
       <c r="AI8" s="17">
         <v>3079.4319699999996</v>
       </c>
       <c r="AJ8" s="17">
         <v>114407.14058000001</v>
       </c>
       <c r="AK8" s="17">
         <v>25494.020909999996</v>
       </c>
       <c r="AL8" s="17">
         <v>13195.470500000001</v>
       </c>
       <c r="AM8" s="17">
         <v>15219.593719999999</v>
       </c>
       <c r="AN8" s="17">
         <v>140986.89603999993</v>
       </c>
       <c r="AO8" s="17">
         <v>31074.84268999999</v>
       </c>
       <c r="AP8" s="17">
-        <v>11358.81488</v>
+        <v>12238.81488</v>
       </c>
       <c r="AQ8" s="17">
-        <v>4388.3340900000003</v>
+        <v>4622.0210900000002</v>
       </c>
       <c r="AR8" s="17">
-        <v>15659.653729999998</v>
+        <v>15749.82273</v>
       </c>
       <c r="AS8" s="17">
-        <v>7457.2612800000006</v>
+        <v>7450.3563399999985</v>
       </c>
       <c r="AT8" s="17">
-        <v>10824.510689999999</v>
+        <v>10847.242029999999</v>
       </c>
       <c r="AU8" s="17">
-        <v>3138.3164999999999</v>
+        <v>3248.3103699999992</v>
       </c>
       <c r="AV8" s="17">
-        <v>10486.051439999999</v>
+        <v>10967.588669999999</v>
       </c>
       <c r="AW8" s="17">
-        <f t="shared" ref="AW8" si="4">SUM(AW9:AW73)</f>
-        <v>75131.356709999993</v>
+        <v>4575.0255200000001</v>
       </c>
       <c r="AX8" s="17">
-        <v>205.09034000000003</v>
+        <v>234.07479000000001</v>
       </c>
       <c r="AY8" s="17">
-        <v>1092.44217</v>
+        <v>1295.1262200000001</v>
       </c>
       <c r="AZ8" s="17">
-        <v>10753.651499999998</v>
+        <v>12097.098450000003</v>
       </c>
       <c r="BA8" s="17">
-        <v>3738.9924499999997</v>
+        <v>4266.5327600000019</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="1" customFormat="1" ht="22.5">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>897.39700000000005</v>
       </c>
       <c r="C9" s="19">
         <v>697.79838999999993</v>
       </c>
       <c r="D9" s="19">
         <v>1142.252</v>
       </c>
       <c r="E9" s="19">
         <v>3020.4375099999997</v>
       </c>
       <c r="F9" s="19">
         <v>655.28</v>
       </c>
       <c r="G9" s="19">
         <v>285.43908999999996</v>
       </c>
       <c r="H9" s="19">
@@ -1820,78 +1815,78 @@
       <c r="AJ9" s="19">
         <v>2271.2353100000005</v>
       </c>
       <c r="AK9" s="19">
         <v>4245.2259999999997</v>
       </c>
       <c r="AL9" s="19">
         <v>1069.9939999999997</v>
       </c>
       <c r="AM9" s="19">
         <v>2454.0705400000002</v>
       </c>
       <c r="AN9" s="19">
         <v>2449.9224399999998</v>
       </c>
       <c r="AO9" s="19">
         <v>5184.7925899999991</v>
       </c>
       <c r="AP9" s="19">
         <v>338.45249999999999</v>
       </c>
       <c r="AQ9" s="19">
         <v>312.50882000000001</v>
       </c>
       <c r="AR9" s="19">
-        <v>2485.94947</v>
+        <v>2672.3564699999997</v>
       </c>
       <c r="AS9" s="19">
-        <v>6622.9755699999996</v>
+        <v>7803.4665700000005</v>
       </c>
       <c r="AT9" s="19">
         <v>99.2</v>
       </c>
       <c r="AU9" s="19">
         <v>82.084249999999997</v>
       </c>
       <c r="AV9" s="19">
-        <v>1223.2285699999998</v>
+        <v>1320.7881499999999</v>
       </c>
       <c r="AW9" s="19">
-        <v>2479.7580800000005</v>
+        <v>2824.2493700000005</v>
       </c>
       <c r="AX9" s="19">
-        <v>218.79500000000002</v>
+        <v>285.995</v>
       </c>
       <c r="AY9" s="19">
-        <v>267.14805000000001</v>
+        <v>346.55475999999999</v>
       </c>
       <c r="AZ9" s="19">
-        <v>845.44713999999999</v>
+        <v>933.13211000000001</v>
       </c>
       <c r="BA9" s="19">
-        <v>2294.13679</v>
+        <v>2517.8274699999997</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="1" customFormat="1" ht="22.5">
       <c r="A10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="21">
         <v>17867.263750000002</v>
       </c>
       <c r="C10" s="21">
         <v>7547.5310899999986</v>
       </c>
       <c r="D10" s="21">
         <v>81622.790159999975</v>
       </c>
       <c r="E10" s="21">
         <v>102854.58401000006</v>
       </c>
       <c r="F10" s="21">
         <v>40969.604139999996</v>
       </c>
       <c r="G10" s="21">
         <v>12773.363520000001</v>
       </c>
       <c r="H10" s="21">
@@ -1975,84 +1970,84 @@
       <c r="AH10" s="21">
         <v>13686.757660000001</v>
       </c>
       <c r="AI10" s="21">
         <v>13088.583270000001</v>
       </c>
       <c r="AJ10" s="21">
         <v>84238.143130000011</v>
       </c>
       <c r="AK10" s="21">
         <v>149319.50149000002</v>
       </c>
       <c r="AL10" s="21">
         <v>14350.673049999998</v>
       </c>
       <c r="AM10" s="21">
         <v>13423.37844</v>
       </c>
       <c r="AN10" s="21">
         <v>92447.559199999974</v>
       </c>
       <c r="AO10" s="21">
         <v>171571.81323</v>
       </c>
       <c r="AP10" s="21">
-        <v>145150.34958999997</v>
+        <v>102488.53075000003</v>
       </c>
       <c r="AQ10" s="21">
-        <v>45401.653709999984</v>
+        <v>45923.593009999997</v>
       </c>
       <c r="AR10" s="21">
-        <v>88168.146700000027</v>
+        <v>88402.854340000005</v>
       </c>
       <c r="AS10" s="21">
-        <v>196076.02378000005</v>
+        <v>196528.82426000002</v>
       </c>
       <c r="AT10" s="21">
-        <v>35948.516370000005</v>
+        <v>41742.387970000011</v>
       </c>
       <c r="AU10" s="21">
-        <v>16795.357080000005</v>
+        <v>19966.385359999997</v>
       </c>
       <c r="AV10" s="21">
-        <v>35550.209720000006</v>
+        <v>42268.547290000002</v>
       </c>
       <c r="AW10" s="21">
-        <v>72651.598629999993</v>
+        <v>90814.857909999977</v>
       </c>
       <c r="AX10" s="21">
-        <v>52016.479899999991</v>
+        <v>61586.382889999993</v>
       </c>
       <c r="AY10" s="21">
-        <v>25573.928649999998</v>
+        <v>30665.781689999996</v>
       </c>
       <c r="AZ10" s="21">
-        <v>30768.072799999998</v>
+        <v>38575.964260000008</v>
       </c>
       <c r="BA10" s="21">
-        <v>70124.273580000023</v>
+        <v>88205.071840000019</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="7" customFormat="1" ht="45">
       <c r="A11" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="22">
         <f>C10/C7*100</f>
         <v>47.58696528108468</v>
       </c>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22">
         <f>G10/G7*100</f>
         <v>79.445302499367401</v>
       </c>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22">
         <f>K10/K7*100</f>
         <v>49.410946563202224</v>
       </c>
@@ -2073,80 +2068,80 @@
       <c r="T11" s="22"/>
       <c r="U11" s="22"/>
       <c r="V11" s="22"/>
       <c r="W11" s="22">
         <f>W10/W7*100</f>
         <v>89.212411110073077</v>
       </c>
       <c r="X11" s="22"/>
       <c r="Y11" s="22"/>
       <c r="Z11" s="23"/>
       <c r="AA11" s="23">
         <f>AA10/AA7*100</f>
         <v>91.168630838004333</v>
       </c>
       <c r="AB11" s="23"/>
       <c r="AC11" s="23"/>
       <c r="AD11" s="23"/>
       <c r="AE11" s="23">
         <f>AE10/AE7*100</f>
         <v>78.785780320230742</v>
       </c>
       <c r="AF11" s="23"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="24">
-        <f t="shared" ref="AI11" si="5">AI10/AI7*100</f>
+        <f t="shared" ref="AI11" si="4">AI10/AI7*100</f>
         <v>61.630738485144136</v>
       </c>
       <c r="AJ11" s="24"/>
       <c r="AK11" s="24"/>
       <c r="AL11" s="23"/>
       <c r="AM11" s="23">
         <f>AM10/AM7*100</f>
         <v>43.166093218246765</v>
       </c>
       <c r="AN11" s="23"/>
       <c r="AO11" s="23"/>
       <c r="AP11" s="23"/>
       <c r="AQ11" s="23">
         <f>AQ10/AQ7*100</f>
-        <v>90.617547573221117</v>
+        <v>90.297459625550815</v>
       </c>
       <c r="AR11" s="23"/>
       <c r="AS11" s="23"/>
       <c r="AT11" s="33"/>
       <c r="AU11" s="23">
         <f>AU10/AU7*100</f>
-        <v>83.910672894067488</v>
+        <v>85.704485242771312</v>
       </c>
       <c r="AV11" s="33"/>
       <c r="AW11" s="23"/>
       <c r="AX11" s="33"/>
       <c r="AY11" s="23">
         <f>AY10/AY7*100</f>
-        <v>94.952051283895216</v>
+        <v>94.918570372521302</v>
       </c>
       <c r="AZ11" s="33"/>
       <c r="BA11" s="23"/>
     </row>
     <row r="12" spans="1:53" s="7" customFormat="1" ht="12" customHeight="1">
       <c r="A12" s="25"/>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="26"/>
       <c r="O12" s="26"/>
       <c r="P12" s="26"/>
       <c r="Q12" s="26"/>
       <c r="R12" s="26"/>
       <c r="S12" s="26"/>
       <c r="T12" s="26"/>