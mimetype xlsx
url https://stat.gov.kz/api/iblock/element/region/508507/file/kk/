--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="81">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -273,51 +273,51 @@
     <t>Қарасай</t>
   </si>
   <si>
     <t>Талғар</t>
   </si>
   <si>
     <t>Балқаш</t>
   </si>
   <si>
     <t>Кеген</t>
   </si>
   <si>
     <t>Райымбек</t>
   </si>
   <si>
     <t>Ұйғыр</t>
   </si>
   <si>
     <t>Іле</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -350,50 +350,55 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="щкщищеш"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -521,51 +526,51 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -594,105 +599,108 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -973,51 +981,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44" style="3" customWidth="1"/>
     <col min="2" max="2" width="73.140625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="19">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="20" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1100,90 +1108,90 @@
       <c r="B12" s="21" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="27">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="25" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="27">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="37" t="s">
+      <c r="B17" s="28" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="28" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="B20" s="28" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="C5:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="3" max="3" width="57.85546875" customWidth="1"/>
@@ -1196,187 +1204,190 @@
     </row>
     <row r="6" spans="3:3">
       <c r="C6" s="3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="3:3">
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="3:3" ht="47.25" customHeight="1">
-      <c r="C11" s="38" t="s">
+      <c r="C11" s="29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="3:3">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3">
       <c r="C14" s="3" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD43"/>
+  <dimension ref="A1:AE43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="P43" sqref="P43"/>
+      <selection pane="bottomLeft" activeCell="AI31" sqref="AI31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="15.75">
+    <row r="1" spans="1:31" ht="15.75">
       <c r="A1" s="14" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
-      <c r="A2" s="36" t="s">
+    <row r="2" spans="1:31">
+      <c r="A2" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="36"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" s="10"/>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" s="10"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" s="4"/>
       <c r="T5" s="5"/>
       <c r="W5" s="15"/>
-      <c r="AD5" s="5" t="s">
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:30" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="32">
+    <row r="6" spans="1:31" ht="15" customHeight="1">
+      <c r="A6" s="39"/>
+      <c r="B6" s="41">
         <v>2024</v>
       </c>
-      <c r="C6" s="33"/>
-[...10 lines deleted...]
-      <c r="N6" s="34">
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="43">
         <v>2025</v>
       </c>
-      <c r="O6" s="35"/>
-[...10 lines deleted...]
-      <c r="Z6" s="32">
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="41">
         <v>2026</v>
       </c>
-      <c r="AA6" s="33"/>
-[...5 lines deleted...]
-      <c r="A7" s="31"/>
+      <c r="AA6" s="42"/>
+      <c r="AB6" s="42"/>
+      <c r="AC6" s="42"/>
+      <c r="AD6" s="42"/>
+      <c r="AE6" s="42"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="40"/>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="J7" s="6" t="s">
@@ -1420,2843 +1431,2936 @@
       </c>
       <c r="W7" s="22" t="s">
         <v>15</v>
       </c>
       <c r="X7" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y7" s="24" t="s">
         <v>17</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AC7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="AE7" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="28"/>
-[...30 lines deleted...]
-      <c r="A9" s="39" t="s">
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="46"/>
+      <c r="W8" s="46"/>
+      <c r="X8" s="46"/>
+      <c r="Y8" s="46"/>
+      <c r="Z8" s="46"/>
+      <c r="AA8" s="46"/>
+      <c r="AB8" s="46"/>
+      <c r="AC8" s="46"/>
+      <c r="AD8" s="46"/>
+      <c r="AE8" s="46"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="1">
         <v>9613</v>
       </c>
       <c r="C9" s="1">
         <v>8498</v>
       </c>
       <c r="D9" s="1">
         <v>8622</v>
       </c>
       <c r="E9" s="1">
         <v>10619</v>
       </c>
       <c r="F9" s="1">
         <v>8453</v>
       </c>
       <c r="G9" s="1">
         <v>11676</v>
       </c>
       <c r="H9" s="1">
         <v>13742</v>
       </c>
       <c r="I9" s="1">
         <v>12940</v>
       </c>
       <c r="J9" s="1">
         <v>10875</v>
       </c>
       <c r="K9" s="1">
         <v>10573</v>
       </c>
       <c r="L9" s="1">
         <v>9018</v>
       </c>
       <c r="M9" s="1">
         <v>9022</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="33">
         <v>634</v>
       </c>
-      <c r="O9" s="42">
+      <c r="O9" s="33">
         <v>737</v>
       </c>
-      <c r="P9" s="42">
+      <c r="P9" s="33">
         <v>677</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="33">
         <v>751</v>
       </c>
-      <c r="R9" s="42">
+      <c r="R9" s="33">
         <v>752</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="33">
         <v>870</v>
       </c>
-      <c r="T9" s="42">
+      <c r="T9" s="33">
         <v>996</v>
       </c>
-      <c r="U9" s="42">
+      <c r="U9" s="33">
         <v>998</v>
       </c>
-      <c r="V9" s="42">
+      <c r="V9" s="33">
         <v>887</v>
       </c>
-      <c r="W9" s="42">
+      <c r="W9" s="33">
         <v>866</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="33">
         <v>698</v>
       </c>
-      <c r="Y9" s="42">
+      <c r="Y9" s="33">
         <v>761</v>
       </c>
-      <c r="Z9" s="42">
+      <c r="Z9" s="33">
         <v>627</v>
       </c>
-      <c r="AA9" s="42">
+      <c r="AA9" s="33">
         <v>595</v>
       </c>
-      <c r="AB9" s="42">
+      <c r="AB9" s="33">
         <v>665</v>
       </c>
-      <c r="AC9" s="42">
+      <c r="AC9" s="33">
         <v>653</v>
       </c>
-      <c r="AD9" s="42">
+      <c r="AD9" s="33">
         <v>630</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="AE9" s="48">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="1">
         <v>246</v>
       </c>
       <c r="C10" s="1">
         <v>256</v>
       </c>
       <c r="D10" s="1">
         <v>260</v>
       </c>
       <c r="E10" s="1">
         <v>322</v>
       </c>
       <c r="F10" s="1">
         <v>279</v>
       </c>
       <c r="G10" s="1">
         <v>381</v>
       </c>
       <c r="H10" s="1">
         <v>444</v>
       </c>
       <c r="I10" s="1">
         <v>354</v>
       </c>
       <c r="J10" s="1">
         <v>336</v>
       </c>
       <c r="K10" s="1">
         <v>267</v>
       </c>
       <c r="L10" s="1">
         <v>235</v>
       </c>
       <c r="M10" s="1">
         <v>240</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="33">
         <v>35</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="33">
         <v>39</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="33">
         <v>27</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="33">
         <v>39</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="33">
         <v>31</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="33">
         <v>50</v>
       </c>
-      <c r="T10" s="42">
+      <c r="T10" s="33">
         <v>43</v>
       </c>
-      <c r="U10" s="42">
+      <c r="U10" s="33">
         <v>60</v>
       </c>
-      <c r="V10" s="42">
+      <c r="V10" s="33">
         <v>42</v>
       </c>
-      <c r="W10" s="42">
+      <c r="W10" s="33">
         <v>45</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="33">
         <v>29</v>
       </c>
-      <c r="Y10" s="42">
+      <c r="Y10" s="33">
         <v>36</v>
       </c>
-      <c r="Z10" s="42">
+      <c r="Z10" s="33">
         <v>24</v>
       </c>
-      <c r="AA10" s="42">
+      <c r="AA10" s="33">
         <v>21</v>
       </c>
-      <c r="AB10" s="42">
+      <c r="AB10" s="33">
         <v>30</v>
       </c>
-      <c r="AC10" s="42">
+      <c r="AC10" s="33">
         <v>38</v>
       </c>
-      <c r="AD10" s="42">
+      <c r="AD10" s="33">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="40" t="s">
+      <c r="AE10" s="48">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="1">
         <v>352</v>
       </c>
       <c r="C11" s="1">
         <v>314</v>
       </c>
       <c r="D11" s="1">
         <v>329</v>
       </c>
       <c r="E11" s="1">
         <v>374</v>
       </c>
       <c r="F11" s="1">
         <v>251</v>
       </c>
       <c r="G11" s="1">
         <v>483</v>
       </c>
       <c r="H11" s="1">
         <v>566</v>
       </c>
       <c r="I11" s="1">
         <v>521</v>
       </c>
       <c r="J11" s="1">
         <v>346</v>
       </c>
       <c r="K11" s="1">
         <v>374</v>
       </c>
       <c r="L11" s="1">
         <v>289</v>
       </c>
       <c r="M11" s="1">
         <v>330</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="33">
         <v>19</v>
       </c>
-      <c r="O11" s="42">
+      <c r="O11" s="33">
         <v>31</v>
       </c>
-      <c r="P11" s="42">
+      <c r="P11" s="33">
         <v>35</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="33">
         <v>24</v>
       </c>
-      <c r="R11" s="42">
+      <c r="R11" s="33">
         <v>23</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="33">
         <v>28</v>
       </c>
-      <c r="T11" s="42">
+      <c r="T11" s="33">
         <v>42</v>
       </c>
-      <c r="U11" s="42">
+      <c r="U11" s="33">
         <v>30</v>
       </c>
-      <c r="V11" s="42">
+      <c r="V11" s="33">
         <v>36</v>
       </c>
-      <c r="W11" s="42">
+      <c r="W11" s="33">
         <v>41</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="33">
         <v>36</v>
       </c>
-      <c r="Y11" s="42">
+      <c r="Y11" s="33">
         <v>20</v>
       </c>
-      <c r="Z11" s="42">
+      <c r="Z11" s="33">
         <v>31</v>
       </c>
-      <c r="AA11" s="42">
+      <c r="AA11" s="33">
         <v>28</v>
       </c>
-      <c r="AB11" s="42">
+      <c r="AB11" s="33">
         <v>20</v>
       </c>
-      <c r="AC11" s="42">
+      <c r="AC11" s="33">
         <v>24</v>
       </c>
-      <c r="AD11" s="42">
+      <c r="AD11" s="33">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="40" t="s">
+      <c r="AE11" s="48">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="1">
         <v>419</v>
       </c>
       <c r="C12" s="1">
         <v>298</v>
       </c>
       <c r="D12" s="1">
         <v>398</v>
       </c>
       <c r="E12" s="1">
         <v>437</v>
       </c>
       <c r="F12" s="1">
         <v>352</v>
       </c>
       <c r="G12" s="1">
         <v>553</v>
       </c>
       <c r="H12" s="1">
         <v>659</v>
       </c>
       <c r="I12" s="1">
         <v>576</v>
       </c>
       <c r="J12" s="1">
         <v>459</v>
       </c>
       <c r="K12" s="1">
         <v>454</v>
       </c>
       <c r="L12" s="1">
         <v>345</v>
       </c>
       <c r="M12" s="1">
         <v>367</v>
       </c>
-      <c r="N12" s="42">
+      <c r="N12" s="33">
         <v>11</v>
       </c>
-      <c r="O12" s="42">
+      <c r="O12" s="33">
         <v>9</v>
       </c>
-      <c r="P12" s="42">
+      <c r="P12" s="33">
         <v>11</v>
       </c>
-      <c r="Q12" s="42">
+      <c r="Q12" s="33">
         <v>10</v>
       </c>
-      <c r="R12" s="42">
+      <c r="R12" s="33">
         <v>15</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="33">
         <v>12</v>
       </c>
-      <c r="T12" s="42">
+      <c r="T12" s="33">
         <v>17</v>
       </c>
-      <c r="U12" s="42">
+      <c r="U12" s="33">
         <v>16</v>
       </c>
-      <c r="V12" s="42">
+      <c r="V12" s="33">
         <v>16</v>
       </c>
-      <c r="W12" s="42">
+      <c r="W12" s="33">
         <v>11</v>
       </c>
-      <c r="X12" s="42">
+      <c r="X12" s="33">
         <v>11</v>
       </c>
-      <c r="Y12" s="42">
+      <c r="Y12" s="33">
         <v>10</v>
       </c>
-      <c r="Z12" s="42">
+      <c r="Z12" s="33">
         <v>14</v>
       </c>
-      <c r="AA12" s="42">
+      <c r="AA12" s="33">
         <v>9</v>
       </c>
-      <c r="AB12" s="42">
+      <c r="AB12" s="33">
         <v>12</v>
       </c>
-      <c r="AC12" s="42">
+      <c r="AC12" s="33">
         <v>8</v>
       </c>
-      <c r="AD12" s="42">
+      <c r="AD12" s="33">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="AE12" s="48">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="1">
         <v>966</v>
       </c>
       <c r="C13" s="1">
         <v>748</v>
       </c>
       <c r="D13" s="1">
         <v>720</v>
       </c>
       <c r="E13" s="1">
         <v>894</v>
       </c>
       <c r="F13" s="1">
         <v>797</v>
       </c>
       <c r="G13" s="1">
         <v>929</v>
       </c>
       <c r="H13" s="1">
         <v>1157</v>
       </c>
       <c r="I13" s="1">
         <v>1026</v>
       </c>
       <c r="J13" s="1">
         <v>973</v>
       </c>
       <c r="K13" s="1">
         <v>940</v>
       </c>
       <c r="L13" s="1">
         <v>821</v>
       </c>
       <c r="M13" s="1">
         <v>816</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="33">
         <v>133</v>
       </c>
-      <c r="O13" s="42">
+      <c r="O13" s="33">
         <v>128</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="33">
         <v>130</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="33">
         <v>163</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="33">
         <v>140</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="33">
         <v>151</v>
       </c>
-      <c r="T13" s="42">
+      <c r="T13" s="33">
         <v>155</v>
       </c>
-      <c r="U13" s="42">
+      <c r="U13" s="33">
         <v>150</v>
       </c>
-      <c r="V13" s="42">
+      <c r="V13" s="33">
         <v>125</v>
       </c>
-      <c r="W13" s="42">
+      <c r="W13" s="33">
         <v>141</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="33">
         <v>138</v>
       </c>
-      <c r="Y13" s="42">
+      <c r="Y13" s="33">
         <v>162</v>
       </c>
-      <c r="Z13" s="42">
+      <c r="Z13" s="33">
         <v>113</v>
       </c>
-      <c r="AA13" s="42">
+      <c r="AA13" s="33">
         <v>109</v>
       </c>
-      <c r="AB13" s="42">
+      <c r="AB13" s="33">
         <v>149</v>
       </c>
-      <c r="AC13" s="42">
+      <c r="AC13" s="33">
         <v>137</v>
       </c>
-      <c r="AD13" s="42">
+      <c r="AD13" s="33">
         <v>125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="41" t="s">
+      <c r="AE13" s="48">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="1">
         <v>318</v>
       </c>
       <c r="C14" s="1">
         <v>281</v>
       </c>
       <c r="D14" s="1">
         <v>309</v>
       </c>
       <c r="E14" s="1">
         <v>387</v>
       </c>
       <c r="F14" s="1">
         <v>311</v>
       </c>
       <c r="G14" s="1">
         <v>343</v>
       </c>
       <c r="H14" s="1">
         <v>443</v>
       </c>
       <c r="I14" s="1">
         <v>399</v>
       </c>
       <c r="J14" s="1">
         <v>357</v>
       </c>
       <c r="K14" s="1">
         <v>373</v>
       </c>
       <c r="L14" s="1">
         <v>282</v>
       </c>
       <c r="M14" s="1">
         <v>259</v>
       </c>
-      <c r="N14" s="42">
+      <c r="N14" s="33">
         <v>69</v>
       </c>
-      <c r="O14" s="42">
+      <c r="O14" s="33">
         <v>71</v>
       </c>
-      <c r="P14" s="42">
+      <c r="P14" s="33">
         <v>69</v>
       </c>
-      <c r="Q14" s="42">
+      <c r="Q14" s="33">
         <v>64</v>
       </c>
-      <c r="R14" s="42">
+      <c r="R14" s="33">
         <v>82</v>
       </c>
-      <c r="S14" s="42">
+      <c r="S14" s="33">
         <v>89</v>
       </c>
-      <c r="T14" s="42">
+      <c r="T14" s="33">
         <v>87</v>
       </c>
-      <c r="U14" s="42">
+      <c r="U14" s="33">
         <v>92</v>
       </c>
-      <c r="V14" s="42">
+      <c r="V14" s="33">
         <v>92</v>
       </c>
-      <c r="W14" s="42">
+      <c r="W14" s="33">
         <v>94</v>
       </c>
-      <c r="X14" s="42">
+      <c r="X14" s="33">
         <v>83</v>
       </c>
-      <c r="Y14" s="42">
+      <c r="Y14" s="33">
         <v>85</v>
       </c>
-      <c r="Z14" s="42">
+      <c r="Z14" s="33">
         <v>62</v>
       </c>
-      <c r="AA14" s="42">
+      <c r="AA14" s="33">
         <v>57</v>
       </c>
-      <c r="AB14" s="42">
+      <c r="AB14" s="33">
         <v>60</v>
       </c>
-      <c r="AC14" s="42">
+      <c r="AC14" s="33">
         <v>54</v>
       </c>
-      <c r="AD14" s="42">
+      <c r="AD14" s="33">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="40" t="s">
+      <c r="AE14" s="48">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="1">
         <v>271</v>
       </c>
       <c r="C15" s="1">
         <v>214</v>
       </c>
       <c r="D15" s="1">
         <v>229</v>
       </c>
       <c r="E15" s="1">
         <v>326</v>
       </c>
       <c r="F15" s="1">
         <v>247</v>
       </c>
       <c r="G15" s="1">
         <v>387</v>
       </c>
       <c r="H15" s="1">
         <v>493</v>
       </c>
       <c r="I15" s="1">
         <v>521</v>
       </c>
       <c r="J15" s="1">
         <v>361</v>
       </c>
       <c r="K15" s="1">
         <v>312</v>
       </c>
       <c r="L15" s="1">
         <v>262</v>
       </c>
       <c r="M15" s="1">
         <v>254</v>
       </c>
-      <c r="N15" s="42">
+      <c r="N15" s="33">
         <v>8</v>
       </c>
-      <c r="O15" s="42">
+      <c r="O15" s="33">
         <v>2</v>
       </c>
-      <c r="P15" s="42">
+      <c r="P15" s="33">
         <v>11</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="33">
         <v>8</v>
       </c>
-      <c r="R15" s="42">
+      <c r="R15" s="33">
         <v>9</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="33">
         <v>7</v>
       </c>
-      <c r="T15" s="42">
+      <c r="T15" s="33">
         <v>17</v>
       </c>
-      <c r="U15" s="42">
+      <c r="U15" s="33">
         <v>14</v>
       </c>
-      <c r="V15" s="42">
+      <c r="V15" s="33">
         <v>17</v>
       </c>
-      <c r="W15" s="42">
+      <c r="W15" s="33">
         <v>8</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="33">
         <v>9</v>
       </c>
-      <c r="Y15" s="42">
+      <c r="Y15" s="33">
         <v>10</v>
       </c>
-      <c r="Z15" s="42">
+      <c r="Z15" s="33">
         <v>11</v>
       </c>
-      <c r="AA15" s="42">
+      <c r="AA15" s="33">
         <v>9</v>
       </c>
-      <c r="AB15" s="42">
+      <c r="AB15" s="33">
         <v>10</v>
       </c>
-      <c r="AC15" s="42">
+      <c r="AC15" s="33">
         <v>5</v>
       </c>
-      <c r="AD15" s="42">
+      <c r="AD15" s="33">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="AE15" s="48">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="1">
         <v>631</v>
       </c>
       <c r="C16" s="1">
         <v>537</v>
       </c>
       <c r="D16" s="1">
         <v>508</v>
       </c>
       <c r="E16" s="1">
         <v>501</v>
       </c>
       <c r="F16" s="1">
         <v>531</v>
       </c>
       <c r="G16" s="1">
         <v>626</v>
       </c>
       <c r="H16" s="1">
         <v>739</v>
       </c>
       <c r="I16" s="1">
         <v>673</v>
       </c>
       <c r="J16" s="1">
         <v>609</v>
       </c>
       <c r="K16" s="1">
         <v>651</v>
       </c>
       <c r="L16" s="1">
         <v>527</v>
       </c>
       <c r="M16" s="1">
         <v>609</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="33">
         <v>125</v>
       </c>
-      <c r="O16" s="42">
+      <c r="O16" s="33">
         <v>165</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="33">
         <v>138</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="33">
         <v>178</v>
       </c>
-      <c r="R16" s="42">
+      <c r="R16" s="33">
         <v>161</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="33">
         <v>200</v>
       </c>
-      <c r="T16" s="42">
+      <c r="T16" s="33">
         <v>245</v>
       </c>
-      <c r="U16" s="42">
+      <c r="U16" s="33">
         <v>233</v>
       </c>
-      <c r="V16" s="42">
+      <c r="V16" s="33">
         <v>217</v>
       </c>
-      <c r="W16" s="42">
+      <c r="W16" s="33">
         <v>196</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="33">
         <v>136</v>
       </c>
-      <c r="Y16" s="42">
+      <c r="Y16" s="33">
         <v>155</v>
       </c>
-      <c r="Z16" s="42">
+      <c r="Z16" s="33">
         <v>146</v>
       </c>
-      <c r="AA16" s="42">
+      <c r="AA16" s="33">
         <v>145</v>
       </c>
-      <c r="AB16" s="42">
+      <c r="AB16" s="33">
         <v>147</v>
       </c>
-      <c r="AC16" s="42">
+      <c r="AC16" s="33">
         <v>144</v>
       </c>
-      <c r="AD16" s="42">
+      <c r="AD16" s="33">
         <v>164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="41" t="s">
+      <c r="AE16" s="48">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="1">
         <v>321</v>
       </c>
       <c r="C17" s="1">
         <v>277</v>
       </c>
       <c r="D17" s="1">
         <v>310</v>
       </c>
       <c r="E17" s="1">
         <v>351</v>
       </c>
       <c r="F17" s="1">
         <v>284</v>
       </c>
       <c r="G17" s="1">
         <v>381</v>
       </c>
       <c r="H17" s="1">
         <v>449</v>
       </c>
       <c r="I17" s="1">
         <v>441</v>
       </c>
       <c r="J17" s="1">
         <v>328</v>
       </c>
       <c r="K17" s="1">
         <v>369</v>
       </c>
       <c r="L17" s="1">
         <v>364</v>
       </c>
       <c r="M17" s="1">
         <v>316</v>
       </c>
-      <c r="N17" s="42">
+      <c r="N17" s="33">
         <v>13</v>
       </c>
-      <c r="O17" s="42">
+      <c r="O17" s="33">
         <v>10</v>
       </c>
-      <c r="P17" s="42">
+      <c r="P17" s="33">
         <v>13</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="33">
         <v>8</v>
       </c>
-      <c r="R17" s="42">
+      <c r="R17" s="33">
         <v>9</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="33">
         <v>13</v>
       </c>
-      <c r="T17" s="42">
+      <c r="T17" s="33">
         <v>20</v>
       </c>
-      <c r="U17" s="42">
+      <c r="U17" s="33">
         <v>13</v>
       </c>
-      <c r="V17" s="42">
+      <c r="V17" s="33">
         <v>18</v>
       </c>
-      <c r="W17" s="42">
+      <c r="W17" s="33">
         <v>17</v>
       </c>
-      <c r="X17" s="42">
+      <c r="X17" s="33">
         <v>15</v>
       </c>
-      <c r="Y17" s="42">
+      <c r="Y17" s="33">
         <v>14</v>
       </c>
-      <c r="Z17" s="42">
+      <c r="Z17" s="33">
         <v>9</v>
       </c>
-      <c r="AA17" s="42">
+      <c r="AA17" s="33">
         <v>4</v>
       </c>
-      <c r="AB17" s="42">
+      <c r="AB17" s="33">
         <v>13</v>
       </c>
-      <c r="AC17" s="42">
+      <c r="AC17" s="33">
         <v>5</v>
       </c>
-      <c r="AD17" s="42">
+      <c r="AD17" s="33">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="40" t="s">
+      <c r="AE17" s="48">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="31" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="1">
         <v>510</v>
       </c>
       <c r="C18" s="1">
         <v>521</v>
       </c>
       <c r="D18" s="1">
         <v>470</v>
       </c>
       <c r="E18" s="1">
         <v>684</v>
       </c>
       <c r="F18" s="1">
         <v>437</v>
       </c>
       <c r="G18" s="1">
         <v>777</v>
       </c>
       <c r="H18" s="1">
         <v>948</v>
       </c>
       <c r="I18" s="1">
         <v>870</v>
       </c>
       <c r="J18" s="1">
         <v>670</v>
       </c>
       <c r="K18" s="1">
         <v>600</v>
       </c>
       <c r="L18" s="1">
         <v>538</v>
       </c>
       <c r="M18" s="1">
         <v>522</v>
       </c>
-      <c r="N18" s="42">
+      <c r="N18" s="33">
         <v>111</v>
       </c>
-      <c r="O18" s="42">
+      <c r="O18" s="33">
         <v>124</v>
       </c>
-      <c r="P18" s="42">
+      <c r="P18" s="33">
         <v>116</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="33">
         <v>124</v>
       </c>
-      <c r="R18" s="42">
+      <c r="R18" s="33">
         <v>133</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="33">
         <v>157</v>
       </c>
-      <c r="T18" s="42">
+      <c r="T18" s="33">
         <v>175</v>
       </c>
-      <c r="U18" s="42">
+      <c r="U18" s="33">
         <v>197</v>
       </c>
-      <c r="V18" s="42">
+      <c r="V18" s="33">
         <v>160</v>
       </c>
-      <c r="W18" s="42">
+      <c r="W18" s="33">
         <v>150</v>
       </c>
-      <c r="X18" s="42">
+      <c r="X18" s="33">
         <v>108</v>
       </c>
-      <c r="Y18" s="42">
+      <c r="Y18" s="33">
         <v>119</v>
       </c>
-      <c r="Z18" s="42">
+      <c r="Z18" s="33">
         <v>109</v>
       </c>
-      <c r="AA18" s="42">
+      <c r="AA18" s="33">
         <v>89</v>
       </c>
-      <c r="AB18" s="42">
+      <c r="AB18" s="33">
         <v>99</v>
       </c>
-      <c r="AC18" s="42">
+      <c r="AC18" s="33">
         <v>116</v>
       </c>
-      <c r="AD18" s="42">
+      <c r="AD18" s="33">
         <v>93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="40" t="s">
+      <c r="AE18" s="48">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="1">
         <v>345</v>
       </c>
       <c r="C19" s="1">
         <v>345</v>
       </c>
       <c r="D19" s="1">
         <v>348</v>
       </c>
       <c r="E19" s="1">
         <v>435</v>
       </c>
       <c r="F19" s="1">
         <v>264</v>
       </c>
       <c r="G19" s="1">
         <v>545</v>
       </c>
       <c r="H19" s="1">
         <v>617</v>
       </c>
       <c r="I19" s="1">
         <v>573</v>
       </c>
       <c r="J19" s="1">
         <v>454</v>
       </c>
       <c r="K19" s="1">
         <v>433</v>
       </c>
       <c r="L19" s="1">
         <v>340</v>
       </c>
       <c r="M19" s="1">
         <v>383</v>
       </c>
-      <c r="N19" s="42">
+      <c r="N19" s="33">
         <v>21</v>
       </c>
-      <c r="O19" s="42">
+      <c r="O19" s="33">
         <v>32</v>
       </c>
-      <c r="P19" s="42">
+      <c r="P19" s="33">
         <v>24</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="33">
         <v>24</v>
       </c>
-      <c r="R19" s="42">
+      <c r="R19" s="33">
         <v>30</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="33">
         <v>22</v>
       </c>
-      <c r="T19" s="42">
+      <c r="T19" s="33">
         <v>31</v>
       </c>
-      <c r="U19" s="42">
+      <c r="U19" s="33">
         <v>42</v>
       </c>
-      <c r="V19" s="42">
+      <c r="V19" s="33">
         <v>32</v>
       </c>
-      <c r="W19" s="42">
+      <c r="W19" s="33">
         <v>27</v>
       </c>
-      <c r="X19" s="42">
+      <c r="X19" s="33">
         <v>27</v>
       </c>
-      <c r="Y19" s="42">
+      <c r="Y19" s="33">
         <v>26</v>
       </c>
-      <c r="Z19" s="42">
+      <c r="Z19" s="33">
         <v>27</v>
       </c>
-      <c r="AA19" s="42">
+      <c r="AA19" s="33">
         <v>17</v>
       </c>
-      <c r="AB19" s="42">
+      <c r="AB19" s="33">
         <v>21</v>
       </c>
-      <c r="AC19" s="42">
+      <c r="AC19" s="33">
         <v>22</v>
       </c>
-      <c r="AD19" s="42">
+      <c r="AD19" s="33">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="40" t="s">
+      <c r="AE19" s="48">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="31" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="1">
         <v>384</v>
       </c>
       <c r="C20" s="1">
         <v>328</v>
       </c>
       <c r="D20" s="1">
         <v>376</v>
       </c>
       <c r="E20" s="1">
         <v>435</v>
       </c>
       <c r="F20" s="1">
         <v>357</v>
       </c>
       <c r="G20" s="1">
         <v>365</v>
       </c>
       <c r="H20" s="1">
         <v>486</v>
       </c>
       <c r="I20" s="1">
         <v>475</v>
       </c>
       <c r="J20" s="1">
         <v>424</v>
       </c>
       <c r="K20" s="1">
         <v>454</v>
       </c>
       <c r="L20" s="1">
         <v>388</v>
       </c>
       <c r="M20" s="1">
         <v>326</v>
       </c>
-      <c r="N20" s="42">
+      <c r="N20" s="33">
         <v>89</v>
       </c>
-      <c r="O20" s="42">
+      <c r="O20" s="33">
         <v>126</v>
       </c>
-      <c r="P20" s="42">
+      <c r="P20" s="33">
         <v>103</v>
       </c>
-      <c r="Q20" s="42">
+      <c r="Q20" s="33">
         <v>109</v>
       </c>
-      <c r="R20" s="42">
+      <c r="R20" s="33">
         <v>119</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="33">
         <v>141</v>
       </c>
-      <c r="T20" s="42">
+      <c r="T20" s="33">
         <v>164</v>
       </c>
-      <c r="U20" s="42">
+      <c r="U20" s="33">
         <v>151</v>
       </c>
-      <c r="V20" s="42">
+      <c r="V20" s="33">
         <v>132</v>
       </c>
-      <c r="W20" s="42">
+      <c r="W20" s="33">
         <v>136</v>
       </c>
-      <c r="X20" s="42">
+      <c r="X20" s="33">
         <v>106</v>
       </c>
-      <c r="Y20" s="42">
+      <c r="Y20" s="33">
         <v>124</v>
       </c>
-      <c r="Z20" s="42">
+      <c r="Z20" s="33">
         <v>81</v>
       </c>
-      <c r="AA20" s="42">
+      <c r="AA20" s="33">
         <v>107</v>
       </c>
-      <c r="AB20" s="42">
+      <c r="AB20" s="33">
         <v>104</v>
       </c>
-      <c r="AC20" s="42">
+      <c r="AC20" s="33">
         <v>100</v>
       </c>
-      <c r="AD20" s="42">
+      <c r="AD20" s="33">
         <v>92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="29" t="s">
+      <c r="AE20" s="48">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A21" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="29"/>
-[...30 lines deleted...]
-      <c r="A22" s="39" t="s">
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
+      <c r="N21" s="47"/>
+      <c r="O21" s="47"/>
+      <c r="P21" s="47"/>
+      <c r="Q21" s="47"/>
+      <c r="R21" s="47"/>
+      <c r="S21" s="47"/>
+      <c r="T21" s="47"/>
+      <c r="U21" s="47"/>
+      <c r="V21" s="47"/>
+      <c r="W21" s="47"/>
+      <c r="X21" s="47"/>
+      <c r="Y21" s="47"/>
+      <c r="Z21" s="47"/>
+      <c r="AA21" s="47"/>
+      <c r="AB21" s="47"/>
+      <c r="AC21" s="47"/>
+      <c r="AD21" s="47"/>
+      <c r="AE21" s="47"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="1">
         <v>6015</v>
       </c>
       <c r="C22" s="1">
         <v>5435</v>
       </c>
       <c r="D22" s="1">
         <v>5576</v>
       </c>
       <c r="E22" s="1">
         <v>7188</v>
       </c>
       <c r="F22" s="1">
         <v>5389</v>
       </c>
       <c r="G22" s="1">
         <v>8100</v>
       </c>
       <c r="H22" s="1">
         <v>9356</v>
       </c>
       <c r="I22" s="1">
         <v>8937</v>
       </c>
       <c r="J22" s="1">
         <v>7347</v>
       </c>
       <c r="K22" s="1">
         <v>7045</v>
       </c>
       <c r="L22" s="1">
         <v>5824</v>
       </c>
       <c r="M22" s="1">
         <v>5768</v>
       </c>
-      <c r="N22" s="42">
+      <c r="N22" s="33">
         <v>128</v>
       </c>
-      <c r="O22" s="42">
+      <c r="O22" s="33">
         <v>164</v>
       </c>
-      <c r="P22" s="42">
+      <c r="P22" s="33">
         <v>151</v>
       </c>
-      <c r="Q22" s="43">
+      <c r="Q22" s="34">
         <v>168</v>
       </c>
-      <c r="R22" s="42">
+      <c r="R22" s="33">
         <v>148</v>
       </c>
-      <c r="S22" s="42">
+      <c r="S22" s="33">
         <v>191</v>
       </c>
-      <c r="T22" s="42">
+      <c r="T22" s="33">
         <v>221</v>
       </c>
       <c r="U22" s="16">
         <v>212</v>
       </c>
       <c r="V22" s="16">
         <v>176</v>
       </c>
       <c r="W22" s="16">
         <v>194</v>
       </c>
       <c r="X22" s="16">
         <v>140</v>
       </c>
       <c r="Y22" s="16">
         <v>138</v>
       </c>
       <c r="Z22" s="16">
         <v>134</v>
       </c>
       <c r="AA22" s="16">
         <v>121</v>
       </c>
       <c r="AB22" s="1">
         <v>127</v>
       </c>
       <c r="AC22" s="1">
         <v>141</v>
       </c>
       <c r="AD22" s="1">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="40" t="s">
+      <c r="AE22" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="1">
         <v>165</v>
       </c>
       <c r="C23" s="1">
         <v>166</v>
       </c>
       <c r="D23" s="1">
         <v>193</v>
       </c>
       <c r="E23" s="1">
         <v>242</v>
       </c>
       <c r="F23" s="1">
         <v>204</v>
       </c>
       <c r="G23" s="1">
         <v>280</v>
       </c>
       <c r="H23" s="1">
         <v>305</v>
       </c>
       <c r="I23" s="1">
         <v>261</v>
       </c>
       <c r="J23" s="1">
         <v>232</v>
       </c>
       <c r="K23" s="1">
         <v>185</v>
       </c>
       <c r="L23" s="1">
         <v>163</v>
       </c>
       <c r="M23" s="1">
         <v>165</v>
       </c>
-      <c r="N23" s="42">
+      <c r="N23" s="33">
         <v>30</v>
       </c>
-      <c r="O23" s="42">
+      <c r="O23" s="33">
         <v>32</v>
       </c>
-      <c r="P23" s="42">
+      <c r="P23" s="33">
         <v>25</v>
       </c>
-      <c r="Q23" s="43">
+      <c r="Q23" s="34">
         <v>33</v>
       </c>
-      <c r="R23" s="42">
+      <c r="R23" s="33">
         <v>28</v>
       </c>
-      <c r="S23" s="42">
+      <c r="S23" s="33">
         <v>47</v>
       </c>
-      <c r="T23" s="42">
+      <c r="T23" s="33">
         <v>40</v>
       </c>
       <c r="U23" s="16">
         <v>55</v>
       </c>
       <c r="V23" s="16">
         <v>39</v>
       </c>
       <c r="W23" s="16">
         <v>42</v>
       </c>
       <c r="X23" s="16">
         <v>26</v>
       </c>
       <c r="Y23" s="16">
         <v>34</v>
       </c>
       <c r="Z23" s="16">
         <v>22</v>
       </c>
       <c r="AA23" s="16">
         <v>20</v>
       </c>
       <c r="AB23" s="1">
         <v>29</v>
       </c>
       <c r="AC23" s="1">
         <v>36</v>
       </c>
       <c r="AD23" s="1">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="40" t="s">
+      <c r="AE23" s="1">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B24" s="1">
         <v>214</v>
       </c>
       <c r="C24" s="1">
         <v>184</v>
       </c>
       <c r="D24" s="1">
         <v>188</v>
       </c>
       <c r="E24" s="1">
         <v>227</v>
       </c>
       <c r="F24" s="1">
         <v>140</v>
       </c>
       <c r="G24" s="1">
         <v>324</v>
       </c>
       <c r="H24" s="1">
         <v>356</v>
       </c>
       <c r="I24" s="1">
         <v>332</v>
       </c>
       <c r="J24" s="1">
         <v>217</v>
       </c>
       <c r="K24" s="1">
         <v>222</v>
       </c>
       <c r="L24" s="1">
         <v>172</v>
       </c>
       <c r="M24" s="1">
         <v>202</v>
       </c>
-      <c r="N24" s="42">
+      <c r="N24" s="33">
         <v>19</v>
       </c>
-      <c r="O24" s="42">
+      <c r="O24" s="33">
         <v>31</v>
       </c>
-      <c r="P24" s="42">
+      <c r="P24" s="33">
         <v>35</v>
       </c>
-      <c r="Q24" s="43">
+      <c r="Q24" s="34">
         <v>24</v>
       </c>
-      <c r="R24" s="42">
+      <c r="R24" s="33">
         <v>23</v>
       </c>
-      <c r="S24" s="42">
+      <c r="S24" s="33">
         <v>28</v>
       </c>
-      <c r="T24" s="42">
+      <c r="T24" s="33">
         <v>42</v>
       </c>
       <c r="U24" s="16">
         <v>30</v>
       </c>
       <c r="V24" s="16">
         <v>36</v>
       </c>
       <c r="W24" s="16">
         <v>41</v>
       </c>
       <c r="X24" s="16">
         <v>36</v>
       </c>
       <c r="Y24" s="16">
         <v>20</v>
       </c>
       <c r="Z24" s="16">
         <v>31</v>
       </c>
       <c r="AA24" s="16">
         <v>28</v>
       </c>
       <c r="AB24" s="1">
         <v>20</v>
       </c>
       <c r="AC24" s="1">
         <v>24</v>
       </c>
       <c r="AD24" s="1">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="40" t="s">
+      <c r="AE24" s="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="1">
         <v>341</v>
       </c>
       <c r="C25" s="1">
         <v>237</v>
       </c>
       <c r="D25" s="1">
         <v>306</v>
       </c>
       <c r="E25" s="1">
         <v>357</v>
       </c>
       <c r="F25" s="1">
         <v>275</v>
       </c>
       <c r="G25" s="1">
         <v>472</v>
       </c>
       <c r="H25" s="1">
         <v>521</v>
       </c>
       <c r="I25" s="1">
         <v>473</v>
       </c>
       <c r="J25" s="1">
         <v>380</v>
       </c>
       <c r="K25" s="1">
         <v>372</v>
       </c>
       <c r="L25" s="1">
         <v>265</v>
       </c>
       <c r="M25" s="1">
         <v>294</v>
       </c>
-      <c r="N25" s="42">
+      <c r="N25" s="33">
         <v>22</v>
       </c>
-      <c r="O25" s="42">
+      <c r="O25" s="33">
         <v>19</v>
       </c>
-      <c r="P25" s="42">
+      <c r="P25" s="33">
         <v>22</v>
       </c>
-      <c r="Q25" s="43">
+      <c r="Q25" s="34">
         <v>22</v>
       </c>
-      <c r="R25" s="42">
+      <c r="R25" s="33">
         <v>25</v>
       </c>
-      <c r="S25" s="42">
+      <c r="S25" s="33">
         <v>21</v>
       </c>
-      <c r="T25" s="42">
+      <c r="T25" s="33">
         <v>26</v>
       </c>
       <c r="U25" s="16">
         <v>27</v>
       </c>
       <c r="V25" s="16">
         <v>13</v>
       </c>
       <c r="W25" s="16">
         <v>25</v>
       </c>
       <c r="X25" s="16">
         <v>20</v>
       </c>
       <c r="Y25" s="16">
         <v>20</v>
       </c>
       <c r="Z25" s="16">
         <v>20</v>
       </c>
       <c r="AA25" s="16">
         <v>12</v>
       </c>
       <c r="AB25" s="1">
         <v>17</v>
       </c>
       <c r="AC25" s="1">
         <v>23</v>
       </c>
       <c r="AD25" s="1">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="40" t="s">
+      <c r="AE25" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="31" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="1">
         <v>154</v>
       </c>
       <c r="C26" s="1">
         <v>134</v>
       </c>
       <c r="D26" s="1">
         <v>115</v>
       </c>
       <c r="E26" s="1">
         <v>159</v>
       </c>
       <c r="F26" s="1">
         <v>143</v>
       </c>
       <c r="G26" s="1">
         <v>157</v>
       </c>
       <c r="H26" s="1">
         <v>232</v>
       </c>
       <c r="I26" s="1">
         <v>212</v>
       </c>
       <c r="J26" s="1">
         <v>207</v>
       </c>
       <c r="K26" s="1">
         <v>190</v>
       </c>
       <c r="L26" s="1">
         <v>147</v>
       </c>
       <c r="M26" s="1">
         <v>161</v>
       </c>
-      <c r="N26" s="42">
+      <c r="N26" s="33">
         <v>29</v>
       </c>
-      <c r="O26" s="42">
+      <c r="O26" s="33">
         <v>41</v>
       </c>
-      <c r="P26" s="42">
+      <c r="P26" s="33">
         <v>29</v>
       </c>
-      <c r="Q26" s="43">
+      <c r="Q26" s="34">
         <v>47</v>
       </c>
-      <c r="R26" s="42">
+      <c r="R26" s="33">
         <v>38</v>
       </c>
-      <c r="S26" s="42">
+      <c r="S26" s="33">
         <v>50</v>
       </c>
-      <c r="T26" s="42">
+      <c r="T26" s="33">
         <v>58</v>
       </c>
       <c r="U26" s="16">
         <v>60</v>
       </c>
       <c r="V26" s="16">
         <v>49</v>
       </c>
       <c r="W26" s="16">
         <v>49</v>
       </c>
       <c r="X26" s="16">
         <v>31</v>
       </c>
       <c r="Y26" s="16">
         <v>33</v>
       </c>
       <c r="Z26" s="16">
         <v>30</v>
       </c>
       <c r="AA26" s="16">
         <v>44</v>
       </c>
       <c r="AB26" s="1">
         <v>33</v>
       </c>
       <c r="AC26" s="1">
         <v>36</v>
       </c>
       <c r="AD26" s="1">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="40" t="s">
+      <c r="AE26" s="1">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="1">
         <v>184</v>
       </c>
       <c r="C27" s="1">
         <v>163</v>
       </c>
       <c r="D27" s="1">
         <v>195</v>
       </c>
       <c r="E27" s="1">
         <v>238</v>
       </c>
       <c r="F27" s="1">
         <v>182</v>
       </c>
       <c r="G27" s="1">
         <v>187</v>
       </c>
       <c r="H27" s="1">
         <v>267</v>
       </c>
       <c r="I27" s="1">
         <v>241</v>
       </c>
       <c r="J27" s="1">
         <v>222</v>
       </c>
       <c r="K27" s="1">
         <v>210</v>
       </c>
       <c r="L27" s="1">
         <v>153</v>
       </c>
       <c r="M27" s="1">
         <v>148</v>
       </c>
-      <c r="N27" s="42">
+      <c r="N27" s="33">
         <v>28</v>
       </c>
-      <c r="O27" s="42">
+      <c r="O27" s="33">
         <v>41</v>
       </c>
-      <c r="P27" s="42">
+      <c r="P27" s="33">
         <v>40</v>
       </c>
-      <c r="Q27" s="43">
+      <c r="Q27" s="34">
         <v>42</v>
       </c>
-      <c r="R27" s="42">
+      <c r="R27" s="33">
         <v>34</v>
       </c>
-      <c r="S27" s="42">
+      <c r="S27" s="33">
         <v>45</v>
       </c>
-      <c r="T27" s="42">
+      <c r="T27" s="33">
         <v>55</v>
       </c>
       <c r="U27" s="16">
         <v>40</v>
       </c>
       <c r="V27" s="16">
         <v>39</v>
       </c>
       <c r="W27" s="16">
         <v>37</v>
       </c>
       <c r="X27" s="16">
         <v>27</v>
       </c>
       <c r="Y27" s="16">
         <v>31</v>
       </c>
       <c r="Z27" s="16">
         <v>31</v>
       </c>
       <c r="AA27" s="16">
         <v>17</v>
       </c>
       <c r="AB27" s="1">
         <v>28</v>
       </c>
       <c r="AC27" s="1">
         <v>22</v>
       </c>
       <c r="AD27" s="1">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="28" t="s">
+      <c r="AE27" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="11" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A28" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B28" s="28"/>
-[...30 lines deleted...]
-      <c r="A29" s="39" t="s">
+      <c r="B28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="46"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="46"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="46"/>
+      <c r="M28" s="46"/>
+      <c r="N28" s="46"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+      <c r="U28" s="46"/>
+      <c r="V28" s="46"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="46"/>
+      <c r="Y28" s="46"/>
+      <c r="Z28" s="46"/>
+      <c r="AA28" s="46"/>
+      <c r="AB28" s="46"/>
+      <c r="AC28" s="46"/>
+      <c r="AD28" s="46"/>
+      <c r="AE28" s="46"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B29" s="1">
         <v>3598</v>
       </c>
       <c r="C29" s="1">
         <v>3063</v>
       </c>
       <c r="D29" s="1">
         <v>3046</v>
       </c>
       <c r="E29" s="1">
         <v>3431</v>
       </c>
       <c r="F29" s="1">
         <v>3064</v>
       </c>
       <c r="G29" s="1">
         <v>3576</v>
       </c>
       <c r="H29" s="1">
         <v>4386</v>
       </c>
       <c r="I29" s="1">
         <v>4003</v>
       </c>
       <c r="J29" s="1">
         <v>3528</v>
       </c>
       <c r="K29" s="1">
         <v>3528</v>
       </c>
       <c r="L29" s="1">
         <v>3194</v>
       </c>
       <c r="M29" s="1">
         <v>3254</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N29" s="33">
         <v>506</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O29" s="33">
         <v>573</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P29" s="33">
         <v>526</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="34">
         <v>583</v>
       </c>
-      <c r="R29" s="42">
+      <c r="R29" s="33">
         <v>604</v>
       </c>
-      <c r="S29" s="42">
+      <c r="S29" s="33">
         <v>679</v>
       </c>
-      <c r="T29" s="42">
+      <c r="T29" s="33">
         <v>775</v>
       </c>
       <c r="U29" s="16">
         <v>786</v>
       </c>
       <c r="V29" s="16">
         <v>711</v>
       </c>
       <c r="W29" s="16">
         <v>672</v>
       </c>
       <c r="X29" s="16">
         <v>558</v>
       </c>
       <c r="Y29" s="16">
         <v>623</v>
       </c>
       <c r="Z29" s="16">
         <v>493</v>
       </c>
-      <c r="AA29" s="44">
+      <c r="AA29" s="35">
         <v>474</v>
       </c>
       <c r="AB29" s="1">
         <v>538</v>
       </c>
       <c r="AC29" s="1">
         <v>512</v>
       </c>
       <c r="AD29" s="1">
         <v>509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="40" t="s">
+      <c r="AE29" s="1">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="1">
         <v>81</v>
       </c>
       <c r="C30" s="1">
         <v>90</v>
       </c>
       <c r="D30" s="1">
         <v>67</v>
       </c>
       <c r="E30" s="1">
         <v>80</v>
       </c>
       <c r="F30" s="1">
         <v>75</v>
       </c>
       <c r="G30" s="1">
         <v>101</v>
       </c>
       <c r="H30" s="1">
         <v>139</v>
       </c>
       <c r="I30" s="1">
         <v>93</v>
       </c>
       <c r="J30" s="1">
         <v>104</v>
       </c>
       <c r="K30" s="1">
         <v>82</v>
       </c>
       <c r="L30" s="1">
         <v>72</v>
       </c>
       <c r="M30" s="1">
         <v>75</v>
       </c>
-      <c r="N30" s="42">
+      <c r="N30" s="33">
         <v>5</v>
       </c>
-      <c r="O30" s="42">
+      <c r="O30" s="33">
         <v>7</v>
       </c>
-      <c r="P30" s="42">
+      <c r="P30" s="33">
         <v>2</v>
       </c>
-      <c r="Q30" s="43">
+      <c r="Q30" s="34">
         <v>6</v>
       </c>
-      <c r="R30" s="42">
+      <c r="R30" s="33">
         <v>3</v>
       </c>
-      <c r="S30" s="42">
+      <c r="S30" s="33">
         <v>3</v>
       </c>
-      <c r="T30" s="42">
+      <c r="T30" s="33">
         <v>3</v>
       </c>
       <c r="U30" s="16">
         <v>5</v>
       </c>
       <c r="V30" s="16">
         <v>3</v>
       </c>
       <c r="W30" s="16">
         <v>3</v>
       </c>
       <c r="X30" s="16">
         <v>3</v>
       </c>
       <c r="Y30" s="16">
         <v>2</v>
       </c>
       <c r="Z30" s="16">
         <v>2</v>
       </c>
-      <c r="AA30" s="44">
+      <c r="AA30" s="35">
         <v>1</v>
       </c>
       <c r="AB30" s="1">
         <v>1</v>
       </c>
       <c r="AC30" s="1">
         <v>2</v>
       </c>
       <c r="AD30" s="1">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="40" t="s">
+      <c r="AE30" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="31" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="1">
         <v>138</v>
       </c>
       <c r="C31" s="1">
         <v>130</v>
       </c>
       <c r="D31" s="1">
         <v>141</v>
       </c>
       <c r="E31" s="1">
         <v>147</v>
       </c>
       <c r="F31" s="1">
         <v>111</v>
       </c>
       <c r="G31" s="1">
         <v>159</v>
       </c>
       <c r="H31" s="1">
         <v>210</v>
       </c>
       <c r="I31" s="1">
         <v>189</v>
       </c>
       <c r="J31" s="1">
         <v>129</v>
       </c>
       <c r="K31" s="1">
         <v>152</v>
       </c>
       <c r="L31" s="1">
         <v>117</v>
       </c>
       <c r="M31" s="1">
         <v>128</v>
       </c>
-      <c r="N31" s="42">
+      <c r="N31" s="33">
         <v>11</v>
       </c>
-      <c r="O31" s="42">
+      <c r="O31" s="33">
         <v>9</v>
       </c>
-      <c r="P31" s="42">
+      <c r="P31" s="33">
         <v>11</v>
       </c>
-      <c r="Q31" s="43">
+      <c r="Q31" s="34">
         <v>10</v>
       </c>
-      <c r="R31" s="42">
+      <c r="R31" s="33">
         <v>15</v>
       </c>
-      <c r="S31" s="42">
+      <c r="S31" s="33">
         <v>12</v>
       </c>
-      <c r="T31" s="42">
+      <c r="T31" s="33">
         <v>17</v>
       </c>
       <c r="U31" s="16">
         <v>16</v>
       </c>
       <c r="V31" s="16">
         <v>16</v>
       </c>
       <c r="W31" s="16">
         <v>11</v>
       </c>
       <c r="X31" s="16">
         <v>11</v>
       </c>
       <c r="Y31" s="16">
         <v>10</v>
       </c>
       <c r="Z31" s="16">
         <v>14</v>
       </c>
-      <c r="AA31" s="44">
+      <c r="AA31" s="35">
         <v>9</v>
       </c>
       <c r="AB31" s="1">
         <v>12</v>
       </c>
       <c r="AC31" s="1">
         <v>8</v>
       </c>
       <c r="AD31" s="1">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="40" t="s">
+      <c r="AE31" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="1">
         <v>78</v>
       </c>
       <c r="C32" s="1">
         <v>61</v>
       </c>
       <c r="D32" s="1">
         <v>92</v>
       </c>
       <c r="E32" s="1">
         <v>80</v>
       </c>
       <c r="F32" s="1">
         <v>77</v>
       </c>
       <c r="G32" s="1">
         <v>81</v>
       </c>
       <c r="H32" s="1">
         <v>138</v>
       </c>
       <c r="I32" s="1">
         <v>103</v>
       </c>
       <c r="J32" s="1">
         <v>79</v>
       </c>
       <c r="K32" s="1">
         <v>82</v>
       </c>
       <c r="L32" s="1">
         <v>80</v>
       </c>
       <c r="M32" s="1">
         <v>73</v>
       </c>
-      <c r="N32" s="42">
+      <c r="N32" s="33">
         <v>111</v>
       </c>
-      <c r="O32" s="42">
+      <c r="O32" s="33">
         <v>109</v>
       </c>
-      <c r="P32" s="42">
+      <c r="P32" s="33">
         <v>108</v>
       </c>
-      <c r="Q32" s="43">
+      <c r="Q32" s="34">
         <v>141</v>
       </c>
-      <c r="R32" s="42">
+      <c r="R32" s="33">
         <v>115</v>
       </c>
-      <c r="S32" s="42">
+      <c r="S32" s="33">
         <v>130</v>
       </c>
-      <c r="T32" s="42">
+      <c r="T32" s="33">
         <v>129</v>
       </c>
       <c r="U32" s="16">
         <v>123</v>
       </c>
       <c r="V32" s="16">
         <v>112</v>
       </c>
       <c r="W32" s="16">
         <v>116</v>
       </c>
       <c r="X32" s="16">
         <v>118</v>
       </c>
       <c r="Y32" s="16">
         <v>142</v>
       </c>
       <c r="Z32" s="16">
         <v>93</v>
       </c>
-      <c r="AA32" s="44">
+      <c r="AA32" s="35">
         <v>97</v>
       </c>
       <c r="AB32" s="1">
         <v>132</v>
       </c>
       <c r="AC32" s="1">
         <v>114</v>
       </c>
       <c r="AD32" s="1">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="40" t="s">
+      <c r="AE32" s="1">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="1">
         <v>812</v>
       </c>
       <c r="C33" s="1">
         <v>614</v>
       </c>
       <c r="D33" s="1">
         <v>605</v>
       </c>
       <c r="E33" s="1">
         <v>735</v>
       </c>
       <c r="F33" s="1">
         <v>654</v>
       </c>
       <c r="G33" s="1">
         <v>772</v>
       </c>
       <c r="H33" s="1">
         <v>925</v>
       </c>
       <c r="I33" s="1">
         <v>814</v>
       </c>
       <c r="J33" s="1">
         <v>766</v>
       </c>
       <c r="K33" s="1">
         <v>750</v>
       </c>
       <c r="L33" s="1">
         <v>674</v>
       </c>
       <c r="M33" s="1">
         <v>655</v>
       </c>
-      <c r="N33" s="42">
+      <c r="N33" s="33">
         <v>69</v>
       </c>
-      <c r="O33" s="42">
+      <c r="O33" s="33">
         <v>71</v>
       </c>
-      <c r="P33" s="42">
+      <c r="P33" s="33">
         <v>69</v>
       </c>
-      <c r="Q33" s="43">
+      <c r="Q33" s="34">
         <v>64</v>
       </c>
-      <c r="R33" s="42">
+      <c r="R33" s="33">
         <v>82</v>
       </c>
-      <c r="S33" s="42">
+      <c r="S33" s="33">
         <v>89</v>
       </c>
-      <c r="T33" s="42">
+      <c r="T33" s="33">
         <v>87</v>
       </c>
       <c r="U33" s="16">
         <v>92</v>
       </c>
       <c r="V33" s="16">
         <v>92</v>
       </c>
       <c r="W33" s="16">
         <v>94</v>
       </c>
       <c r="X33" s="16">
         <v>83</v>
       </c>
       <c r="Y33" s="16">
         <v>85</v>
       </c>
       <c r="Z33" s="16">
         <v>62</v>
       </c>
-      <c r="AA33" s="44">
+      <c r="AA33" s="35">
         <v>57</v>
       </c>
       <c r="AB33" s="1">
         <v>60</v>
       </c>
       <c r="AC33" s="1">
         <v>54</v>
       </c>
       <c r="AD33" s="1">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="40" t="s">
+      <c r="AE33" s="1">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="31" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="1">
         <v>134</v>
       </c>
       <c r="C34" s="1">
         <v>118</v>
       </c>
       <c r="D34" s="1">
         <v>114</v>
       </c>
       <c r="E34" s="1">
         <v>149</v>
       </c>
       <c r="F34" s="1">
         <v>129</v>
       </c>
       <c r="G34" s="1">
         <v>156</v>
       </c>
       <c r="H34" s="1">
         <v>176</v>
       </c>
       <c r="I34" s="1">
         <v>158</v>
       </c>
       <c r="J34" s="1">
         <v>135</v>
       </c>
       <c r="K34" s="1">
         <v>163</v>
       </c>
       <c r="L34" s="1">
         <v>129</v>
       </c>
       <c r="M34" s="1">
         <v>111</v>
       </c>
-      <c r="N34" s="42">
+      <c r="N34" s="33">
         <v>8</v>
       </c>
-      <c r="O34" s="42">
+      <c r="O34" s="33">
         <v>2</v>
       </c>
-      <c r="P34" s="42">
+      <c r="P34" s="33">
         <v>11</v>
       </c>
-      <c r="Q34" s="43">
+      <c r="Q34" s="34">
         <v>8</v>
       </c>
-      <c r="R34" s="42">
+      <c r="R34" s="33">
         <v>9</v>
       </c>
-      <c r="S34" s="42">
+      <c r="S34" s="33">
         <v>7</v>
       </c>
-      <c r="T34" s="42">
+      <c r="T34" s="33">
         <v>17</v>
       </c>
       <c r="U34" s="16">
         <v>14</v>
       </c>
       <c r="V34" s="16">
         <v>17</v>
       </c>
       <c r="W34" s="16">
         <v>8</v>
       </c>
       <c r="X34" s="16">
         <v>9</v>
       </c>
       <c r="Y34" s="16">
         <v>10</v>
       </c>
       <c r="Z34" s="16">
         <v>11</v>
       </c>
-      <c r="AA34" s="44">
+      <c r="AA34" s="35">
         <v>9</v>
       </c>
       <c r="AB34" s="1">
         <v>10</v>
       </c>
       <c r="AC34" s="1">
         <v>5</v>
       </c>
       <c r="AD34" s="1">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="40" t="s">
+      <c r="AE34" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="31" t="s">
         <v>74</v>
       </c>
       <c r="B35" s="1">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>70</v>
       </c>
       <c r="D35" s="1">
         <v>71</v>
       </c>
       <c r="E35" s="1">
         <v>94</v>
       </c>
       <c r="F35" s="1">
         <v>61</v>
       </c>
       <c r="G35" s="1">
         <v>114</v>
       </c>
       <c r="H35" s="1">
         <v>147</v>
       </c>
       <c r="I35" s="1">
         <v>143</v>
       </c>
       <c r="J35" s="1">
         <v>108</v>
       </c>
       <c r="K35" s="1">
         <v>67</v>
       </c>
       <c r="L35" s="1">
         <v>93</v>
       </c>
       <c r="M35" s="1">
         <v>85</v>
       </c>
-      <c r="N35" s="42">
+      <c r="N35" s="33">
         <v>96</v>
       </c>
-      <c r="O35" s="42">
+      <c r="O35" s="33">
         <v>124</v>
       </c>
-      <c r="P35" s="42">
+      <c r="P35" s="33">
         <v>109</v>
       </c>
-      <c r="Q35" s="43">
+      <c r="Q35" s="34">
         <v>131</v>
       </c>
-      <c r="R35" s="42">
+      <c r="R35" s="33">
         <v>123</v>
       </c>
-      <c r="S35" s="42">
+      <c r="S35" s="33">
         <v>150</v>
       </c>
-      <c r="T35" s="42">
+      <c r="T35" s="33">
         <v>187</v>
       </c>
       <c r="U35" s="16">
         <v>173</v>
       </c>
       <c r="V35" s="16">
         <v>168</v>
       </c>
       <c r="W35" s="16">
         <v>147</v>
       </c>
       <c r="X35" s="16">
         <v>105</v>
       </c>
       <c r="Y35" s="16">
         <v>122</v>
       </c>
       <c r="Z35" s="16">
         <v>116</v>
       </c>
-      <c r="AA35" s="44">
+      <c r="AA35" s="35">
         <v>101</v>
       </c>
       <c r="AB35" s="1">
         <v>114</v>
       </c>
       <c r="AC35" s="1">
         <v>108</v>
       </c>
       <c r="AD35" s="1">
         <v>128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="40" t="s">
+      <c r="AE35" s="1">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="31" t="s">
         <v>78</v>
       </c>
       <c r="B36" s="1">
         <v>353</v>
       </c>
       <c r="C36" s="1">
         <v>325</v>
       </c>
       <c r="D36" s="1">
         <v>294</v>
       </c>
       <c r="E36" s="1">
         <v>273</v>
       </c>
       <c r="F36" s="1">
         <v>296</v>
       </c>
       <c r="G36" s="1">
         <v>328</v>
       </c>
       <c r="H36" s="1">
         <v>355</v>
       </c>
       <c r="I36" s="1">
         <v>340</v>
       </c>
       <c r="J36" s="1">
         <v>301</v>
       </c>
       <c r="K36" s="1">
         <v>342</v>
       </c>
       <c r="L36" s="1">
         <v>270</v>
       </c>
       <c r="M36" s="1">
         <v>354</v>
       </c>
-      <c r="N36" s="42">
+      <c r="N36" s="33">
         <v>13</v>
       </c>
-      <c r="O36" s="42">
+      <c r="O36" s="33">
         <v>10</v>
       </c>
-      <c r="P36" s="42">
+      <c r="P36" s="33">
         <v>13</v>
       </c>
-      <c r="Q36" s="43">
+      <c r="Q36" s="34">
         <v>8</v>
       </c>
-      <c r="R36" s="42">
+      <c r="R36" s="33">
         <v>9</v>
       </c>
-      <c r="S36" s="42">
+      <c r="S36" s="33">
         <v>13</v>
       </c>
-      <c r="T36" s="42">
+      <c r="T36" s="33">
         <v>20</v>
       </c>
       <c r="U36" s="16">
         <v>13</v>
       </c>
       <c r="V36" s="16">
         <v>18</v>
       </c>
       <c r="W36" s="16">
         <v>17</v>
       </c>
       <c r="X36" s="16">
         <v>15</v>
       </c>
       <c r="Y36" s="16">
         <v>14</v>
       </c>
       <c r="Z36" s="16">
         <v>9</v>
       </c>
-      <c r="AA36" s="44">
+      <c r="AA36" s="35">
         <v>4</v>
       </c>
       <c r="AB36" s="1">
         <v>13</v>
       </c>
       <c r="AC36" s="1">
         <v>5</v>
       </c>
       <c r="AD36" s="1">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="40" t="s">
+      <c r="AE36" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="1">
         <v>189</v>
       </c>
       <c r="C37" s="1">
         <v>144</v>
       </c>
       <c r="D37" s="1">
         <v>167</v>
       </c>
       <c r="E37" s="1">
         <v>169</v>
       </c>
       <c r="F37" s="1">
         <v>162</v>
       </c>
       <c r="G37" s="1">
         <v>179</v>
       </c>
       <c r="H37" s="1">
         <v>235</v>
       </c>
       <c r="I37" s="1">
         <v>231</v>
       </c>
       <c r="J37" s="1">
         <v>178</v>
       </c>
       <c r="K37" s="1">
         <v>190</v>
       </c>
       <c r="L37" s="1">
         <v>196</v>
       </c>
       <c r="M37" s="1">
         <v>165</v>
       </c>
-      <c r="N37" s="42">
+      <c r="N37" s="33">
         <v>83</v>
       </c>
-      <c r="O37" s="42">
+      <c r="O37" s="33">
         <v>83</v>
       </c>
-      <c r="P37" s="42">
+      <c r="P37" s="33">
         <v>76</v>
       </c>
-      <c r="Q37" s="43">
+      <c r="Q37" s="34">
         <v>82</v>
       </c>
-      <c r="R37" s="42">
+      <c r="R37" s="33">
         <v>99</v>
       </c>
-      <c r="S37" s="42">
+      <c r="S37" s="33">
         <v>112</v>
       </c>
-      <c r="T37" s="42">
+      <c r="T37" s="33">
         <v>120</v>
       </c>
       <c r="U37" s="16">
         <v>157</v>
       </c>
       <c r="V37" s="16">
         <v>121</v>
       </c>
       <c r="W37" s="16">
         <v>113</v>
       </c>
       <c r="X37" s="16">
         <v>81</v>
       </c>
       <c r="Y37" s="16">
         <v>88</v>
       </c>
       <c r="Z37" s="16">
         <v>78</v>
       </c>
-      <c r="AA37" s="44">
+      <c r="AA37" s="35">
         <v>72</v>
       </c>
       <c r="AB37" s="1">
         <v>71</v>
       </c>
       <c r="AC37" s="1">
         <v>94</v>
       </c>
       <c r="AD37" s="1">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="40" t="s">
+      <c r="AE37" s="1">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="31" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="1">
         <v>79</v>
       </c>
       <c r="C38" s="1">
         <v>80</v>
       </c>
       <c r="D38" s="1">
         <v>65</v>
       </c>
       <c r="E38" s="1">
         <v>97</v>
       </c>
       <c r="F38" s="1">
         <v>68</v>
       </c>
       <c r="G38" s="1">
         <v>95</v>
       </c>
       <c r="H38" s="1">
         <v>107</v>
       </c>
       <c r="I38" s="1">
         <v>105</v>
       </c>
       <c r="J38" s="1">
         <v>83</v>
       </c>
       <c r="K38" s="1">
         <v>72</v>
       </c>
       <c r="L38" s="1">
         <v>76</v>
       </c>
       <c r="M38" s="1">
         <v>61</v>
       </c>
-      <c r="N38" s="42">
+      <c r="N38" s="33">
         <v>21</v>
       </c>
-      <c r="O38" s="42">
+      <c r="O38" s="33">
         <v>32</v>
       </c>
-      <c r="P38" s="42">
+      <c r="P38" s="33">
         <v>24</v>
       </c>
-      <c r="Q38" s="43">
+      <c r="Q38" s="34">
         <v>24</v>
       </c>
-      <c r="R38" s="42">
+      <c r="R38" s="33">
         <v>30</v>
       </c>
-      <c r="S38" s="42">
+      <c r="S38" s="33">
         <v>22</v>
       </c>
-      <c r="T38" s="42">
+      <c r="T38" s="33">
         <v>31</v>
       </c>
       <c r="U38" s="16">
         <v>42</v>
       </c>
       <c r="V38" s="16">
         <v>32</v>
       </c>
       <c r="W38" s="16">
         <v>27</v>
       </c>
       <c r="X38" s="16">
         <v>27</v>
       </c>
       <c r="Y38" s="16">
         <v>26</v>
       </c>
       <c r="Z38" s="16">
         <v>27</v>
       </c>
-      <c r="AA38" s="44">
+      <c r="AA38" s="35">
         <v>17</v>
       </c>
       <c r="AB38" s="1">
         <v>21</v>
       </c>
       <c r="AC38" s="1">
         <v>22</v>
       </c>
       <c r="AD38" s="1">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="47" t="s">
+      <c r="AE38" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="1">
         <v>104</v>
       </c>
       <c r="C39" s="1">
         <v>112</v>
       </c>
       <c r="D39" s="1">
         <v>118</v>
       </c>
       <c r="E39" s="1">
         <v>144</v>
       </c>
       <c r="F39" s="1">
         <v>94</v>
       </c>
       <c r="G39" s="1">
         <v>173</v>
       </c>
       <c r="H39" s="1">
         <v>209</v>
       </c>
       <c r="I39" s="1">
         <v>183</v>
       </c>
       <c r="J39" s="1">
         <v>135</v>
       </c>
       <c r="K39" s="1">
         <v>126</v>
       </c>
       <c r="L39" s="1">
         <v>124</v>
       </c>
       <c r="M39" s="1">
         <v>144</v>
       </c>
-      <c r="N39" s="45">
+      <c r="N39" s="36">
         <v>89</v>
       </c>
-      <c r="O39" s="45">
+      <c r="O39" s="36">
         <v>126</v>
       </c>
-      <c r="P39" s="45">
+      <c r="P39" s="36">
         <v>103</v>
       </c>
-      <c r="Q39" s="46">
+      <c r="Q39" s="37">
         <v>109</v>
       </c>
-      <c r="R39" s="45">
+      <c r="R39" s="36">
         <v>119</v>
       </c>
-      <c r="S39" s="45">
+      <c r="S39" s="36">
         <v>141</v>
       </c>
-      <c r="T39" s="45">
+      <c r="T39" s="36">
         <v>164</v>
       </c>
       <c r="U39" s="17">
         <v>151</v>
       </c>
       <c r="V39" s="17">
         <v>132</v>
       </c>
       <c r="W39" s="17">
         <v>136</v>
       </c>
       <c r="X39" s="17">
         <v>106</v>
       </c>
       <c r="Y39" s="17">
         <v>124</v>
       </c>
       <c r="Z39" s="17">
         <v>81</v>
       </c>
       <c r="AA39" s="17">
         <v>107</v>
       </c>
       <c r="AB39" s="2">
         <v>104</v>
       </c>
       <c r="AC39" s="2">
         <v>100</v>
       </c>
       <c r="AD39" s="2">
         <v>92</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="2">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="8"/>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:31">
       <c r="A41" s="4"/>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:31">
       <c r="A42" s="4"/>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:31">
       <c r="A43" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AD2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A28:AD28"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A28:AE28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="Z6:AE6"/>
+    <mergeCell ref="A2:AE2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>