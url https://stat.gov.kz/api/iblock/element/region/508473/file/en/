--- v0 (2026-07-22)
+++ v1 (2026-08-14)
@@ -2,62 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-390" yWindow="-15" windowWidth="19725" windowHeight="12795"/>
+    <workbookView xWindow="-375" yWindow="180" windowWidth="19725" windowHeight="12795"/>
   </bookViews>
   <sheets>
     <sheet name="period" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M10" i="2"/>
+  <c r="H19" i="2"/>
+  <c r="H15"/>
+  <c r="H11"/>
+  <c r="H7"/>
+  <c r="M10"/>
   <c r="L10"/>
   <c r="K10"/>
   <c r="J10"/>
   <c r="I10"/>
   <c r="H10"/>
   <c r="G10"/>
   <c r="F10"/>
   <c r="D10"/>
   <c r="C10"/>
   <c r="B10"/>
   <c r="M9"/>
   <c r="L9"/>
   <c r="K9"/>
   <c r="J9"/>
   <c r="I9"/>
   <c r="H9"/>
   <c r="G9"/>
   <c r="F9"/>
   <c r="E9"/>
   <c r="D9"/>
   <c r="C9"/>
   <c r="B9"/>
   <c r="G7"/>
   <c r="F7"/>
   <c r="E7"/>
@@ -326,50 +330,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -886,51 +891,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="H123" sqref="H123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="3" customWidth="1"/>
     <col min="4" max="6" width="12.5703125" style="3" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="3" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="13" style="3" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75">
       <c r="A1" s="66" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="66"/>
       <c r="C1" s="66"/>
@@ -1105,74 +1110,77 @@
         <f t="shared" si="1"/>
         <v>27316.510000000002</v>
       </c>
       <c r="J6" s="28">
         <f t="shared" si="1"/>
         <v>30983.25</v>
       </c>
       <c r="K6" s="28">
         <f t="shared" si="1"/>
         <v>34943.590000000004</v>
       </c>
       <c r="L6" s="28">
         <f t="shared" si="1"/>
         <v>38943.19</v>
       </c>
       <c r="M6" s="28">
         <f t="shared" si="1"/>
         <v>43438.259999999995</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="12">
         <v>2026</v>
       </c>
       <c r="B7" s="28">
-        <f t="shared" ref="B7:G7" si="2">B28+B48+B92</f>
+        <f t="shared" ref="B7:H7" si="2">B28+B48+B92</f>
         <v>3563.12</v>
       </c>
       <c r="C7" s="28">
         <f t="shared" si="2"/>
         <v>6513.1299999999992</v>
       </c>
       <c r="D7" s="28">
         <f t="shared" si="2"/>
         <v>9603.2800000000007</v>
       </c>
       <c r="E7" s="28">
         <f t="shared" si="2"/>
         <v>11960.07</v>
       </c>
       <c r="F7" s="28">
         <f t="shared" si="2"/>
         <v>15220.580000000002</v>
       </c>
       <c r="G7" s="28">
         <f t="shared" si="2"/>
         <v>18625.169999999998</v>
       </c>
-      <c r="H7" s="28"/>
+      <c r="H7" s="28">
+        <f t="shared" si="2"/>
+        <v>22149.55</v>
+      </c>
       <c r="I7" s="28"/>
       <c r="J7" s="28"/>
       <c r="K7" s="28"/>
       <c r="L7" s="28"/>
       <c r="M7" s="28"/>
     </row>
     <row r="8" spans="1:13" ht="22.5">
       <c r="A8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="12">
@@ -1262,74 +1270,77 @@
         <f t="shared" si="4"/>
         <v>23210.1</v>
       </c>
       <c r="J10" s="28">
         <f t="shared" si="4"/>
         <v>26108.9</v>
       </c>
       <c r="K10" s="28">
         <f t="shared" si="4"/>
         <v>29397</v>
       </c>
       <c r="L10" s="28">
         <f t="shared" si="4"/>
         <v>32711.4</v>
       </c>
       <c r="M10" s="28">
         <f t="shared" si="4"/>
         <v>36804.800000000003</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="12">
         <v>2026</v>
       </c>
       <c r="B11" s="28">
-        <f t="shared" ref="B11:M11" si="5">B32+B52+B96+B108</f>
+        <f t="shared" ref="B11:H11" si="5">B32+B52+B96+B108</f>
         <v>2594.5</v>
       </c>
       <c r="C11" s="28">
         <f t="shared" si="5"/>
         <v>4665.6000000000004</v>
       </c>
       <c r="D11" s="28">
         <f t="shared" si="5"/>
         <v>6832.4</v>
       </c>
       <c r="E11" s="28">
         <f>E32+E52+E96+E108</f>
         <v>8364.7999999999993</v>
       </c>
       <c r="F11" s="28">
         <f t="shared" si="5"/>
         <v>10688.900000000001</v>
       </c>
       <c r="G11" s="28">
         <f t="shared" si="5"/>
         <v>13131.08971</v>
       </c>
-      <c r="H11" s="28"/>
+      <c r="H11" s="28">
+        <f t="shared" si="5"/>
+        <v>15528.098379999999</v>
+      </c>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
     </row>
     <row r="12" spans="1:13" ht="33.75">
       <c r="A12" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="12">
@@ -1420,74 +1431,77 @@
         <f t="shared" si="7"/>
         <v>31779.98</v>
       </c>
       <c r="J14" s="28">
         <f t="shared" si="7"/>
         <v>35755.74</v>
       </c>
       <c r="K14" s="28">
         <f t="shared" si="7"/>
         <v>39831.589999999997</v>
       </c>
       <c r="L14" s="28">
         <f t="shared" si="7"/>
         <v>43680.26</v>
       </c>
       <c r="M14" s="28">
         <f t="shared" si="7"/>
         <v>47566.049999999996</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="12">
         <v>2026</v>
       </c>
       <c r="B15" s="28">
-        <f t="shared" ref="B15:M15" si="8">B36+B65+B112</f>
+        <f t="shared" ref="B15:H15" si="8">B36+B65+B112</f>
         <v>3444.17</v>
       </c>
       <c r="C15" s="28">
         <f t="shared" si="8"/>
         <v>6892.8399999999992</v>
       </c>
       <c r="D15" s="28">
         <f t="shared" si="8"/>
         <v>10549.42</v>
       </c>
       <c r="E15" s="28">
         <f t="shared" si="8"/>
         <v>14510.17</v>
       </c>
       <c r="F15" s="28">
         <f t="shared" si="8"/>
         <v>17896.66</v>
       </c>
       <c r="G15" s="28">
         <f t="shared" si="8"/>
         <v>21056.16</v>
       </c>
-      <c r="H15" s="28"/>
+      <c r="H15" s="28">
+        <f t="shared" si="8"/>
+        <v>23915.120000000003</v>
+      </c>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="28"/>
     </row>
     <row r="16" spans="1:13" ht="26.25" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="15"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="21">
@@ -1576,74 +1590,77 @@
       <c r="I18" s="33">
         <f t="shared" si="10"/>
         <v>1833.3999999999999</v>
       </c>
       <c r="J18" s="33">
         <f t="shared" si="10"/>
         <v>2056.9</v>
       </c>
       <c r="K18" s="33">
         <v>2276</v>
       </c>
       <c r="L18" s="33">
         <f>L39+L76+L115</f>
         <v>2491</v>
       </c>
       <c r="M18" s="33">
         <f>M39+M76+M115</f>
         <v>2702.9</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="23">
         <v>2026</v>
       </c>
       <c r="B19" s="39">
-        <f t="shared" ref="B19:M19" si="11">B40+B81+B116</f>
+        <f t="shared" ref="B19:H19" si="11">B40+B81+B116</f>
         <v>220.5</v>
       </c>
       <c r="C19" s="39">
         <f t="shared" si="11"/>
         <v>414.90000000000003</v>
       </c>
       <c r="D19" s="39">
         <f t="shared" si="11"/>
         <v>619.5</v>
       </c>
       <c r="E19" s="39">
         <f t="shared" si="11"/>
         <v>831.4</v>
       </c>
       <c r="F19" s="39">
         <f t="shared" si="11"/>
         <v>1037.7</v>
       </c>
       <c r="G19" s="39">
         <f t="shared" si="11"/>
         <v>1261.9911999999999</v>
       </c>
-      <c r="H19" s="39"/>
+      <c r="H19" s="39">
+        <f t="shared" si="11"/>
+        <v>1488.2970999999998</v>
+      </c>
       <c r="I19" s="39"/>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
       <c r="L19" s="39"/>
       <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" ht="9" customHeight="1">
       <c r="A20" s="68"/>
       <c r="B20" s="68"/>
       <c r="C20" s="68"/>
       <c r="D20" s="68"/>
       <c r="E20" s="68"/>
       <c r="F20" s="68"/>
       <c r="G20" s="68"/>
       <c r="H20" s="68"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" ht="13.5" customHeight="1">
       <c r="A21" s="50"/>
       <c r="B21" s="50"/>
       <c r="C21" s="50"/>
@@ -1828,51 +1845,53 @@
         <v>25299.71</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="11">
         <v>2026</v>
       </c>
       <c r="B28" s="53">
         <v>2092.48</v>
       </c>
       <c r="C28" s="53">
         <v>3502.4</v>
       </c>
       <c r="D28" s="53">
         <v>5059.09</v>
       </c>
       <c r="E28" s="53">
         <v>6009.8</v>
       </c>
       <c r="F28" s="28">
         <v>7539.97</v>
       </c>
       <c r="G28" s="28">
         <v>9021.0499999999993</v>
       </c>
-      <c r="H28" s="28"/>
+      <c r="H28" s="28">
+        <v>10555.3</v>
+      </c>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
     </row>
     <row r="29" spans="1:13" ht="22.5">
       <c r="A29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="11">
@@ -1956,51 +1975,53 @@
         <v>21671.7</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="11">
         <v>2026</v>
       </c>
       <c r="B32" s="53">
         <v>1894.2</v>
       </c>
       <c r="C32" s="53">
         <v>3261.3</v>
       </c>
       <c r="D32" s="53">
         <v>4785</v>
       </c>
       <c r="E32" s="53">
         <v>5832.6</v>
       </c>
       <c r="F32" s="28">
         <v>7292.3</v>
       </c>
       <c r="G32" s="28">
         <v>8656.6012100000007</v>
       </c>
-      <c r="H32" s="28"/>
+      <c r="H32" s="28">
+        <v>10034.43828</v>
+      </c>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="28"/>
       <c r="L32" s="28"/>
       <c r="M32" s="28"/>
     </row>
     <row r="33" spans="1:13" ht="33.75">
       <c r="A33" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="25"/>
       <c r="C33" s="25"/>
       <c r="D33" s="25"/>
       <c r="E33" s="25"/>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="11">
@@ -2084,51 +2105,53 @@
         <v>1272.5899999999999</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="11">
         <v>2026</v>
       </c>
       <c r="B36" s="53">
         <v>123.31</v>
       </c>
       <c r="C36" s="53">
         <v>224.86</v>
       </c>
       <c r="D36" s="53">
         <v>324.58</v>
       </c>
       <c r="E36" s="53">
         <v>422.61</v>
       </c>
       <c r="F36" s="28">
         <v>522.54999999999995</v>
       </c>
       <c r="G36" s="28">
         <v>635.94000000000005</v>
       </c>
-      <c r="H36" s="28"/>
+      <c r="H36" s="28">
+        <v>754.4</v>
+      </c>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
     </row>
     <row r="37" spans="1:13" ht="22.5">
       <c r="A37" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B37" s="25"/>
       <c r="C37" s="25"/>
       <c r="D37" s="25"/>
       <c r="E37" s="25"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="18">
@@ -2212,51 +2235,53 @@
         <v>1190.0999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="12.75">
       <c r="A40" s="27">
         <v>2026</v>
       </c>
       <c r="B40" s="54">
         <v>113.1</v>
       </c>
       <c r="C40" s="58">
         <v>202.9</v>
       </c>
       <c r="D40" s="54">
         <v>291.89999999999998</v>
       </c>
       <c r="E40" s="54">
         <v>381.4</v>
       </c>
       <c r="F40" s="39">
         <v>478.8</v>
       </c>
       <c r="G40" s="39">
         <v>592.82539999999995</v>
       </c>
-      <c r="H40" s="59"/>
+      <c r="H40" s="39">
+        <v>714.03539999999998</v>
+      </c>
       <c r="I40" s="59"/>
       <c r="J40" s="59"/>
       <c r="K40" s="59"/>
       <c r="L40" s="60"/>
       <c r="M40" s="59"/>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="18"/>
       <c r="B41" s="33"/>
       <c r="C41" s="33"/>
       <c r="D41" s="33"/>
       <c r="E41" s="49"/>
       <c r="F41" s="49"/>
       <c r="G41" s="51"/>
       <c r="H41" s="51"/>
       <c r="I41" s="51"/>
       <c r="J41" s="51"/>
       <c r="K41" s="51"/>
       <c r="L41" s="51"/>
       <c r="M41" s="51"/>
     </row>
     <row r="42" spans="1:13" ht="12.75">
       <c r="A42" s="66" t="s">
         <v>15</v>
       </c>
@@ -2426,51 +2451,53 @@
         <v>6650.41</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="12">
         <v>2026</v>
       </c>
       <c r="B48" s="53">
         <v>375.69</v>
       </c>
       <c r="C48" s="53">
         <v>856.34</v>
       </c>
       <c r="D48" s="53">
         <v>1354.8</v>
       </c>
       <c r="E48" s="53">
         <v>1960.73</v>
       </c>
       <c r="F48" s="28">
         <v>2624.84</v>
       </c>
       <c r="G48" s="28">
         <v>3283.02</v>
       </c>
-      <c r="H48" s="28"/>
+      <c r="H48" s="28">
+        <v>4049.24</v>
+      </c>
       <c r="I48" s="28"/>
       <c r="J48" s="28"/>
       <c r="K48" s="28"/>
       <c r="L48" s="28"/>
       <c r="M48" s="28"/>
     </row>
     <row r="49" spans="1:13" ht="22.5">
       <c r="A49" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
       <c r="M49" s="13"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="12">
@@ -2554,51 +2581,53 @@
         <v>1112.4000000000001</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="12">
         <v>2026</v>
       </c>
       <c r="B52" s="53">
         <v>48.8</v>
       </c>
       <c r="C52" s="53">
         <v>119.7</v>
       </c>
       <c r="D52" s="53">
         <v>193.7</v>
       </c>
       <c r="E52" s="53">
         <v>272</v>
       </c>
       <c r="F52" s="28">
         <v>358.1</v>
       </c>
       <c r="G52" s="28">
         <v>462.8492</v>
       </c>
-      <c r="H52" s="28"/>
+      <c r="H52" s="28">
+        <v>606.73360000000002</v>
+      </c>
       <c r="I52" s="28"/>
       <c r="J52" s="28"/>
       <c r="K52" s="28"/>
       <c r="L52" s="28"/>
       <c r="M52" s="28"/>
     </row>
     <row r="53" spans="1:13" ht="33.75">
       <c r="A53" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B53" s="13"/>
       <c r="C53" s="13"/>
       <c r="D53" s="14"/>
       <c r="E53" s="13"/>
       <c r="F53" s="13"/>
       <c r="G53" s="13"/>
       <c r="H53" s="13"/>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
       <c r="M53" s="13"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="12">
@@ -2931,126 +2960,132 @@
       <c r="L64" s="28"/>
       <c r="M64" s="28"/>
     </row>
     <row r="65" spans="1:15" ht="33.75">
       <c r="A65" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="53">
         <v>3303.77</v>
       </c>
       <c r="C65" s="53">
         <v>6637.91</v>
       </c>
       <c r="D65" s="53">
         <v>10177.219999999999</v>
       </c>
       <c r="E65" s="53">
         <v>14024.35</v>
       </c>
       <c r="F65" s="28">
         <v>17295.62</v>
       </c>
       <c r="G65" s="28">
         <v>20318.93</v>
       </c>
-      <c r="H65" s="31"/>
+      <c r="H65" s="28">
+        <v>23033.02</v>
+      </c>
       <c r="I65" s="28"/>
       <c r="J65" s="28"/>
       <c r="K65" s="28"/>
       <c r="L65" s="28"/>
       <c r="M65" s="28"/>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="28"/>
       <c r="C66" s="28"/>
       <c r="D66" s="28"/>
       <c r="E66" s="28"/>
       <c r="F66" s="28"/>
       <c r="G66" s="28"/>
       <c r="H66" s="31"/>
       <c r="I66" s="28"/>
       <c r="J66" s="28"/>
       <c r="K66" s="28"/>
       <c r="L66" s="28"/>
       <c r="M66" s="28"/>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="53">
         <v>2839.52</v>
       </c>
       <c r="C67" s="53">
         <v>5738.66</v>
       </c>
       <c r="D67" s="53">
         <v>8878.18</v>
       </c>
       <c r="E67" s="53">
         <v>12354.41</v>
       </c>
       <c r="F67" s="28">
         <v>15458.13</v>
       </c>
       <c r="G67" s="28">
         <v>18307.43</v>
       </c>
-      <c r="H67" s="31"/>
+      <c r="H67" s="28">
+        <v>20850.77</v>
+      </c>
       <c r="I67" s="28"/>
       <c r="J67" s="28"/>
       <c r="K67" s="28"/>
       <c r="L67" s="28"/>
       <c r="M67" s="28"/>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" s="30" t="s">
         <v>9</v>
       </c>
       <c r="B68" s="53">
         <v>464.25</v>
       </c>
       <c r="C68" s="53">
         <v>899.24</v>
       </c>
       <c r="D68" s="53">
         <v>1299.04</v>
       </c>
       <c r="E68" s="53">
         <v>1669.94</v>
       </c>
       <c r="F68" s="28">
         <v>1837.49</v>
       </c>
       <c r="G68" s="28">
         <v>2011.5</v>
       </c>
-      <c r="H68" s="31"/>
+      <c r="H68" s="28">
+        <v>2182.25</v>
+      </c>
       <c r="I68" s="28"/>
       <c r="J68" s="28"/>
       <c r="K68" s="28"/>
       <c r="L68" s="28"/>
       <c r="M68" s="28"/>
     </row>
     <row r="69" spans="1:15" ht="22.5">
       <c r="A69" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B69" s="13"/>
       <c r="C69" s="13"/>
       <c r="D69" s="14"/>
       <c r="E69" s="13"/>
       <c r="F69" s="13"/>
       <c r="G69" s="13"/>
       <c r="H69" s="13"/>
       <c r="I69" s="13"/>
       <c r="J69" s="13"/>
       <c r="K69" s="28"/>
       <c r="L69" s="28"/>
       <c r="M69" s="13"/>
     </row>
     <row r="70" spans="1:15" ht="12.75" customHeight="1">
       <c r="A70" s="12">
@@ -3385,126 +3420,132 @@
       <c r="L80" s="28"/>
       <c r="M80" s="33"/>
     </row>
     <row r="81" spans="1:13" ht="22.5">
       <c r="A81" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B81" s="53">
         <v>91</v>
       </c>
       <c r="C81" s="57">
         <v>183.4</v>
       </c>
       <c r="D81" s="53">
         <v>282.39999999999998</v>
       </c>
       <c r="E81" s="53">
         <v>390.4</v>
       </c>
       <c r="F81" s="28">
         <v>485.2</v>
       </c>
       <c r="G81" s="28">
         <v>574.25620000000004</v>
       </c>
-      <c r="H81" s="31"/>
+      <c r="H81" s="28">
+        <v>654.6617</v>
+      </c>
       <c r="I81" s="28"/>
       <c r="J81" s="33"/>
       <c r="K81" s="33"/>
       <c r="L81" s="28"/>
       <c r="M81" s="33"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="46" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="32"/>
       <c r="C82" s="33"/>
       <c r="D82" s="33"/>
       <c r="E82" s="48"/>
       <c r="F82" s="28"/>
       <c r="G82" s="28"/>
       <c r="H82" s="31"/>
       <c r="I82" s="28"/>
       <c r="J82" s="33"/>
       <c r="K82" s="33"/>
       <c r="L82" s="28"/>
       <c r="M82" s="33"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="53">
         <v>81.5</v>
       </c>
       <c r="C83" s="57">
         <v>165</v>
       </c>
       <c r="D83" s="53">
         <v>256</v>
       </c>
       <c r="E83" s="53">
         <v>356.7</v>
       </c>
       <c r="F83" s="28">
         <v>447.5</v>
       </c>
       <c r="G83" s="28">
         <v>532.6807</v>
       </c>
-      <c r="H83" s="31"/>
+      <c r="H83" s="28">
+        <v>609.22400000000005</v>
+      </c>
       <c r="I83" s="28"/>
       <c r="J83" s="33"/>
       <c r="K83" s="33"/>
       <c r="L83" s="28"/>
       <c r="M83" s="33"/>
     </row>
     <row r="84" spans="1:13" ht="12.75">
       <c r="A84" s="38" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="54">
         <v>9.5</v>
       </c>
       <c r="C84" s="62">
         <v>18.399999999999999</v>
       </c>
       <c r="D84" s="54">
         <v>26.4</v>
       </c>
       <c r="E84" s="54">
         <v>33.700000000000003</v>
       </c>
       <c r="F84" s="39">
         <v>37.700000000000003</v>
       </c>
       <c r="G84" s="39">
         <v>41.575499999999998</v>
       </c>
-      <c r="H84" s="59"/>
+      <c r="H84" s="39">
+        <v>45.4377</v>
+      </c>
       <c r="I84" s="59"/>
       <c r="J84" s="59"/>
       <c r="K84" s="59"/>
       <c r="L84" s="60"/>
       <c r="M84" s="59"/>
     </row>
     <row r="85" spans="1:13" ht="16.5" customHeight="1">
       <c r="A85" s="67"/>
       <c r="B85" s="67"/>
       <c r="C85" s="67"/>
       <c r="D85" s="67"/>
       <c r="E85" s="67"/>
       <c r="F85" s="67"/>
       <c r="G85" s="67"/>
       <c r="H85" s="67"/>
       <c r="I85" s="67"/>
       <c r="J85" s="67"/>
       <c r="K85" s="67"/>
       <c r="L85" s="67"/>
       <c r="M85" s="67"/>
     </row>
     <row r="86" spans="1:13" ht="12.75">
       <c r="A86" s="66" t="s">
         <v>16</v>
       </c>
@@ -3674,51 +3715,53 @@
         <v>11488.14</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" s="11">
         <v>2026</v>
       </c>
       <c r="B92" s="53">
         <v>1094.95</v>
       </c>
       <c r="C92" s="53">
         <v>2154.39</v>
       </c>
       <c r="D92" s="55">
         <v>3189.39</v>
       </c>
       <c r="E92" s="53">
         <v>3989.54</v>
       </c>
       <c r="F92" s="28">
         <v>5055.7700000000004</v>
       </c>
       <c r="G92" s="33">
         <v>6321.1</v>
       </c>
-      <c r="H92" s="28"/>
+      <c r="H92" s="28">
+        <v>7545.01</v>
+      </c>
       <c r="I92" s="28"/>
       <c r="J92" s="28"/>
       <c r="K92" s="28"/>
       <c r="L92" s="28"/>
       <c r="M92" s="28"/>
     </row>
     <row r="93" spans="1:13" ht="22.5">
       <c r="A93" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B93" s="26"/>
       <c r="C93" s="14"/>
       <c r="D93" s="14"/>
       <c r="E93" s="14"/>
       <c r="F93" s="13"/>
       <c r="G93" s="14"/>
       <c r="H93" s="14"/>
       <c r="I93" s="14"/>
       <c r="J93" s="14"/>
       <c r="K93" s="14"/>
       <c r="L93" s="14"/>
       <c r="M93" s="14"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="18">
@@ -3802,51 +3845,53 @@
         <v>14020.7</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="27">
         <v>2026</v>
       </c>
       <c r="B96" s="54">
         <v>651.5</v>
       </c>
       <c r="C96" s="54">
         <v>1284.5999999999999</v>
       </c>
       <c r="D96" s="54">
         <v>1853.7</v>
       </c>
       <c r="E96" s="54">
         <v>2260.1999999999998</v>
       </c>
       <c r="F96" s="39">
         <v>3038.5</v>
       </c>
       <c r="G96" s="39">
         <v>4011.6392999999998</v>
       </c>
-      <c r="H96" s="39"/>
+      <c r="H96" s="39">
+        <v>4886.9264999999996</v>
+      </c>
       <c r="I96" s="39"/>
       <c r="J96" s="39"/>
       <c r="K96" s="39"/>
       <c r="L96" s="39"/>
       <c r="M96" s="39"/>
     </row>
     <row r="97" spans="1:13" ht="15" customHeight="1">
       <c r="A97" s="67"/>
       <c r="B97" s="67"/>
       <c r="C97" s="67"/>
       <c r="D97" s="67"/>
       <c r="E97" s="67"/>
       <c r="F97" s="67"/>
       <c r="G97" s="67"/>
       <c r="H97" s="67"/>
       <c r="I97" s="67"/>
       <c r="J97" s="67"/>
       <c r="K97" s="67"/>
       <c r="L97" s="67"/>
       <c r="M97" s="67"/>
     </row>
     <row r="98" spans="1:13" ht="14.25" customHeight="1">
       <c r="A98" s="66" t="s">
         <v>29</v>
       </c>
@@ -4016,51 +4061,53 @@
         <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="11">
         <v>2026</v>
       </c>
       <c r="B104" s="43">
         <v>0</v>
       </c>
       <c r="C104" s="43">
         <v>0</v>
       </c>
       <c r="D104" s="43">
         <v>0</v>
       </c>
       <c r="E104" s="43">
         <v>0</v>
       </c>
       <c r="F104" s="43">
         <v>0</v>
       </c>
       <c r="G104" s="43">
         <v>0</v>
       </c>
-      <c r="H104" s="43"/>
+      <c r="H104" s="43">
+        <v>0</v>
+      </c>
       <c r="I104" s="43"/>
       <c r="J104" s="43"/>
       <c r="K104" s="43"/>
       <c r="L104" s="43"/>
       <c r="M104" s="43"/>
     </row>
     <row r="105" spans="1:13" ht="22.5">
       <c r="A105" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B105" s="44"/>
       <c r="C105" s="6"/>
       <c r="D105" s="6"/>
       <c r="E105" s="6"/>
       <c r="F105" s="6"/>
       <c r="G105" s="6"/>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="6"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="11">
@@ -4144,51 +4191,53 @@
         <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="11">
         <v>2026</v>
       </c>
       <c r="B108" s="43">
         <v>0</v>
       </c>
       <c r="C108" s="43">
         <v>0</v>
       </c>
       <c r="D108" s="43">
         <v>0</v>
       </c>
       <c r="E108" s="43">
         <v>0</v>
       </c>
       <c r="F108" s="43">
         <v>0</v>
       </c>
       <c r="G108" s="43">
         <v>0</v>
       </c>
-      <c r="H108" s="43"/>
+      <c r="H108" s="43">
+        <v>0</v>
+      </c>
       <c r="I108" s="43"/>
       <c r="J108" s="43"/>
       <c r="K108" s="43"/>
       <c r="L108" s="43"/>
       <c r="M108" s="43"/>
     </row>
     <row r="109" spans="1:13" ht="33.75">
       <c r="A109" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B109" s="44"/>
       <c r="C109" s="6"/>
       <c r="D109" s="6"/>
       <c r="E109" s="6"/>
       <c r="F109" s="6"/>
       <c r="G109" s="16"/>
       <c r="H109" s="16"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6"/>
       <c r="M109" s="6"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="11">
@@ -4272,51 +4321,53 @@
         <v>145.1</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="11">
         <v>2026</v>
       </c>
       <c r="B112" s="55">
         <v>17.09</v>
       </c>
       <c r="C112" s="55">
         <v>30.07</v>
       </c>
       <c r="D112" s="55">
         <v>47.62</v>
       </c>
       <c r="E112" s="55">
         <v>63.21</v>
       </c>
       <c r="F112" s="33">
         <v>78.489999999999995</v>
       </c>
       <c r="G112" s="33">
         <v>101.29</v>
       </c>
-      <c r="H112" s="33"/>
+      <c r="H112" s="33">
+        <v>127.7</v>
+      </c>
       <c r="I112" s="33"/>
       <c r="J112" s="33"/>
       <c r="K112" s="33"/>
       <c r="L112" s="33"/>
       <c r="M112" s="33"/>
     </row>
     <row r="113" spans="1:13" ht="22.5">
       <c r="A113" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B113" s="44"/>
       <c r="C113" s="16"/>
       <c r="D113" s="16"/>
       <c r="E113" s="16"/>
       <c r="F113" s="16"/>
       <c r="G113" s="16"/>
       <c r="H113" s="16"/>
       <c r="I113" s="16"/>
       <c r="J113" s="16"/>
       <c r="K113" s="16"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="18">
@@ -4400,51 +4451,53 @@
         <v>217.9</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="27">
         <v>2026</v>
       </c>
       <c r="B116" s="54">
         <v>16.399999999999999</v>
       </c>
       <c r="C116" s="62">
         <v>28.6</v>
       </c>
       <c r="D116" s="54">
         <v>45.2</v>
       </c>
       <c r="E116" s="54">
         <v>59.6</v>
       </c>
       <c r="F116" s="39">
         <v>73.7</v>
       </c>
       <c r="G116" s="39">
         <v>94.909599999999998</v>
       </c>
-      <c r="H116" s="39"/>
+      <c r="H116" s="39">
+        <v>119.6</v>
+      </c>
       <c r="I116" s="39"/>
       <c r="J116" s="39"/>
       <c r="K116" s="39"/>
       <c r="L116" s="39"/>
       <c r="M116" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A86:M86"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A20:H20"/>
     <mergeCell ref="A97:M97"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>