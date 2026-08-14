--- v0 (2026-07-22)
+++ v1 (2026-08-14)
@@ -2,62 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="960" yWindow="105" windowWidth="18255" windowHeight="12945"/>
+    <workbookView xWindow="11670" yWindow="420" windowWidth="18255" windowHeight="12945"/>
   </bookViews>
   <sheets>
     <sheet name="months" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G19" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="H15"/>
+  <c r="H11"/>
+  <c r="H7"/>
+  <c r="G19"/>
   <c r="F19"/>
   <c r="E19"/>
   <c r="D19"/>
   <c r="C19"/>
   <c r="B19"/>
   <c r="M18"/>
   <c r="L18"/>
   <c r="K18"/>
   <c r="J18"/>
   <c r="I18"/>
   <c r="H18"/>
   <c r="G18"/>
   <c r="F18"/>
   <c r="E18"/>
   <c r="D18"/>
   <c r="C18"/>
   <c r="B18"/>
   <c r="M17"/>
   <c r="L17"/>
   <c r="K17"/>
   <c r="J17"/>
   <c r="I17"/>
   <c r="H17"/>
   <c r="G17"/>
   <c r="F17"/>
@@ -395,51 +399,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -514,53 +518,50 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -875,82 +876,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="G111" sqref="G111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="12.42578125" style="2" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="65"/>
-[...10 lines deleted...]
-      <c r="M1" s="65"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="5"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="7"/>
       <c r="B3" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="9" t="s">
@@ -1096,70 +1097,73 @@
         <v>3666.7999999999997</v>
       </c>
       <c r="K6" s="25">
         <f t="shared" si="0"/>
         <v>3960.2999999999997</v>
       </c>
       <c r="L6" s="25">
         <f t="shared" si="0"/>
         <v>3999.6000000000004</v>
       </c>
       <c r="M6" s="25">
         <f t="shared" si="0"/>
         <v>4495.1000000000004</v>
       </c>
       <c r="N6" s="4"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="15">
         <v>2026</v>
       </c>
       <c r="B7" s="25">
         <f>B29+B74+B86+B106</f>
         <v>3563.2</v>
       </c>
       <c r="C7" s="25">
-        <f t="shared" ref="C7:M7" si="1">C29+C74+C86+C106</f>
+        <f t="shared" ref="C7:H7" si="1">C29+C74+C86+C106</f>
         <v>2950</v>
       </c>
       <c r="D7" s="25">
         <f t="shared" si="1"/>
         <v>3090.2</v>
       </c>
       <c r="E7" s="25">
         <f t="shared" si="1"/>
         <v>2906.1</v>
       </c>
       <c r="F7" s="25">
         <f t="shared" si="1"/>
         <v>3260.5</v>
       </c>
       <c r="G7" s="25">
         <f t="shared" si="1"/>
         <v>3404.6</v>
       </c>
-      <c r="H7" s="25"/>
+      <c r="H7" s="25">
+        <f t="shared" si="1"/>
+        <v>3524.38</v>
+      </c>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="4"/>
     </row>
     <row r="8" spans="1:14" ht="22.5">
       <c r="A8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:14">
@@ -1257,70 +1261,73 @@
         <v>2898.7</v>
       </c>
       <c r="K10" s="25">
         <f t="shared" si="2"/>
         <v>3288.2</v>
       </c>
       <c r="L10" s="25">
         <f t="shared" si="2"/>
         <v>3314.3</v>
       </c>
       <c r="M10" s="25">
         <f t="shared" si="2"/>
         <v>4093.3999999999996</v>
       </c>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="15">
         <v>2026</v>
       </c>
       <c r="B11" s="25">
         <f>B33+B78+B90+B110</f>
         <v>2594.5</v>
       </c>
       <c r="C11" s="25">
-        <f t="shared" ref="C11:M11" si="3">C33+C78+C90+C110</f>
+        <f t="shared" ref="C11:H11" si="3">C33+C78+C90+C110</f>
         <v>2071</v>
       </c>
       <c r="D11" s="25">
         <f t="shared" si="3"/>
         <v>2166.8000000000002</v>
       </c>
       <c r="E11" s="25">
         <f t="shared" si="3"/>
         <v>1914.5</v>
       </c>
       <c r="F11" s="25">
         <f t="shared" si="3"/>
         <v>2324.1</v>
       </c>
       <c r="G11" s="25">
         <f t="shared" si="3"/>
         <v>2442.1365500000002</v>
       </c>
-      <c r="H11" s="25"/>
+      <c r="H11" s="25">
+        <f t="shared" si="3"/>
+        <v>2397.0086700000002</v>
+      </c>
       <c r="I11" s="25"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
       <c r="N11" s="4"/>
     </row>
     <row r="12" spans="1:14" ht="22.5">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="3"/>
     </row>
@@ -1419,70 +1426,73 @@
         <v>3975.7000000000003</v>
       </c>
       <c r="K14" s="25">
         <f t="shared" si="5"/>
         <v>4075.8999999999996</v>
       </c>
       <c r="L14" s="25">
         <f t="shared" si="5"/>
         <v>3848.7000000000003</v>
       </c>
       <c r="M14" s="25">
         <f t="shared" si="5"/>
         <v>3885.7</v>
       </c>
       <c r="N14" s="4"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="15">
         <v>2026</v>
       </c>
       <c r="B15" s="25">
         <f>B46+B94+B114</f>
         <v>3444.2000000000003</v>
       </c>
       <c r="C15" s="25">
-        <f t="shared" ref="C15:M15" si="6">C46+C94+C114</f>
+        <f t="shared" ref="C15:H15" si="6">C46+C94+C114</f>
         <v>3448.7</v>
       </c>
       <c r="D15" s="25">
         <f t="shared" si="6"/>
         <v>3656.6</v>
       </c>
       <c r="E15" s="25">
         <f t="shared" si="6"/>
         <v>3960.7</v>
       </c>
       <c r="F15" s="25">
         <f t="shared" si="6"/>
         <v>3386.5000000000005</v>
       </c>
       <c r="G15" s="25">
         <f t="shared" si="6"/>
         <v>3159.4900000000002</v>
       </c>
-      <c r="H15" s="25"/>
+      <c r="H15" s="25">
+        <f t="shared" si="6"/>
+        <v>2858.9300000000003</v>
+      </c>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
       <c r="N15" s="4"/>
     </row>
     <row r="16" spans="1:14" ht="27" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="16"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:14">
@@ -1517,51 +1527,51 @@
         <f t="shared" si="7"/>
         <v>220.6456</v>
       </c>
       <c r="I17" s="25">
         <f t="shared" si="7"/>
         <v>223.78290000000001</v>
       </c>
       <c r="J17" s="25">
         <f t="shared" si="7"/>
         <v>205.72479999999999</v>
       </c>
       <c r="K17" s="25">
         <f t="shared" si="7"/>
         <v>198.8</v>
       </c>
       <c r="L17" s="25">
         <f t="shared" si="7"/>
         <v>194.73430000000002</v>
       </c>
       <c r="M17" s="25">
         <f t="shared" si="7"/>
         <v>211.93630000000002</v>
       </c>
       <c r="N17" s="4"/>
     </row>
-    <row r="18" spans="1:14" s="54" customFormat="1">
+    <row r="18" spans="1:14" s="53" customFormat="1">
       <c r="A18" s="21">
         <v>2025</v>
       </c>
       <c r="B18" s="25">
         <f>B57+B97+B117</f>
         <v>207.35630000000003</v>
       </c>
       <c r="C18" s="25">
         <f t="shared" ref="C18:M18" si="8">C57+C97+C117</f>
         <v>201.1155</v>
       </c>
       <c r="D18" s="25">
         <f t="shared" si="8"/>
         <v>195.7056</v>
       </c>
       <c r="E18" s="25">
         <f t="shared" si="8"/>
         <v>213.40000000000003</v>
       </c>
       <c r="F18" s="25">
         <f t="shared" si="8"/>
         <v>222.5</v>
       </c>
       <c r="G18" s="25">
         <f t="shared" si="8"/>
@@ -1569,151 +1579,154 @@
       </c>
       <c r="H18" s="25">
         <f t="shared" si="8"/>
         <v>261</v>
       </c>
       <c r="I18" s="25">
         <f t="shared" si="8"/>
         <v>240.9</v>
       </c>
       <c r="J18" s="25">
         <f t="shared" si="8"/>
         <v>223.5</v>
       </c>
       <c r="K18" s="25">
         <f t="shared" si="8"/>
         <v>219</v>
       </c>
       <c r="L18" s="25">
         <f t="shared" si="8"/>
         <v>215</v>
       </c>
       <c r="M18" s="25">
         <f t="shared" si="8"/>
         <v>211.9</v>
       </c>
-      <c r="N18" s="53"/>
+      <c r="N18" s="52"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="28">
         <v>2026</v>
       </c>
       <c r="B19" s="43">
         <f>B62+B98+B118</f>
         <v>220.5</v>
       </c>
       <c r="C19" s="43">
-        <f t="shared" ref="C19:M19" si="9">C62+C98+C118</f>
+        <f t="shared" ref="C19:H19" si="9">C62+C98+C118</f>
         <v>194.3</v>
       </c>
       <c r="D19" s="43">
         <f t="shared" si="9"/>
         <v>204.6</v>
       </c>
       <c r="E19" s="43">
         <f t="shared" si="9"/>
         <v>211.8</v>
       </c>
       <c r="F19" s="43">
         <f t="shared" si="9"/>
         <v>206.29999999999998</v>
       </c>
       <c r="G19" s="43">
         <f t="shared" si="9"/>
         <v>224.2458</v>
       </c>
-      <c r="H19" s="43"/>
+      <c r="H19" s="43">
+        <f t="shared" si="9"/>
+        <v>226.34609999999998</v>
+      </c>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="43"/>
       <c r="L19" s="43"/>
       <c r="M19" s="43"/>
     </row>
     <row r="20" spans="1:14" ht="9.75" customHeight="1">
-      <c r="A20" s="68"/>
-[...6 lines deleted...]
-      <c r="H20" s="68"/>
+      <c r="A20" s="67"/>
+      <c r="B20" s="67"/>
+      <c r="C20" s="67"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="4"/>
     </row>
     <row r="21" spans="1:14" ht="3" customHeight="1">
-      <c r="A21" s="66"/>
-[...11 lines deleted...]
-      <c r="M21" s="66"/>
+      <c r="A21" s="65"/>
+      <c r="B21" s="65"/>
+      <c r="C21" s="65"/>
+      <c r="D21" s="65"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="65"/>
+      <c r="G21" s="65"/>
+      <c r="H21" s="65"/>
+      <c r="I21" s="65"/>
+      <c r="J21" s="65"/>
+      <c r="K21" s="65"/>
+      <c r="L21" s="65"/>
+      <c r="M21" s="65"/>
       <c r="N21" s="3"/>
     </row>
     <row r="22" spans="1:14" ht="12.75" customHeight="1">
       <c r="A22" s="49"/>
       <c r="B22" s="49"/>
       <c r="C22" s="49"/>
       <c r="D22" s="49"/>
       <c r="E22" s="49"/>
       <c r="F22" s="49"/>
       <c r="G22" s="49"/>
       <c r="H22" s="49"/>
       <c r="I22" s="49"/>
       <c r="J22" s="49"/>
       <c r="K22" s="49"/>
       <c r="L22" s="49"/>
       <c r="M22" s="49"/>
       <c r="N22" s="3"/>
     </row>
     <row r="23" spans="1:14" ht="12.75">
-      <c r="A23" s="64" t="s">
+      <c r="A23" s="63" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="64"/>
-[...10 lines deleted...]
-      <c r="M23" s="64"/>
+      <c r="B23" s="63"/>
+      <c r="C23" s="63"/>
+      <c r="D23" s="63"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="63"/>
+      <c r="G23" s="63"/>
+      <c r="H23" s="63"/>
+      <c r="I23" s="63"/>
+      <c r="J23" s="63"/>
+      <c r="K23" s="63"/>
+      <c r="L23" s="63"/>
+      <c r="M23" s="63"/>
     </row>
     <row r="24" spans="1:14" ht="12.75" customHeight="1">
       <c r="A24" s="24"/>
       <c r="B24" s="13"/>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="13"/>
       <c r="G24" s="13"/>
       <c r="H24" s="13"/>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="7"/>
       <c r="B25" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
@@ -1803,119 +1816,121 @@
       </c>
       <c r="M27" s="25">
         <v>400.93</v>
       </c>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="32">
         <v>2025</v>
       </c>
       <c r="B28" s="25">
         <v>350.49</v>
       </c>
       <c r="C28" s="25">
         <v>434.06</v>
       </c>
       <c r="D28" s="25">
         <v>482.54</v>
       </c>
       <c r="E28" s="25">
         <v>384.7</v>
       </c>
       <c r="F28" s="25">
         <v>425.35</v>
       </c>
-      <c r="G28" s="59">
+      <c r="G28" s="58">
         <v>467.3</v>
       </c>
-      <c r="H28" s="59">
+      <c r="H28" s="58">
         <v>554.4</v>
       </c>
-      <c r="I28" s="59">
+      <c r="I28" s="58">
         <v>549</v>
       </c>
-      <c r="J28" s="59">
+      <c r="J28" s="58">
         <v>684</v>
       </c>
-      <c r="K28" s="59">
+      <c r="K28" s="58">
         <v>679.9</v>
       </c>
-      <c r="L28" s="59">
+      <c r="L28" s="58">
         <v>788.4</v>
       </c>
-      <c r="M28" s="59">
+      <c r="M28" s="58">
         <v>850.3</v>
       </c>
       <c r="N28" s="4"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="32">
         <v>2026</v>
       </c>
-      <c r="B29" s="59">
+      <c r="B29" s="58">
         <v>375.7</v>
       </c>
-      <c r="C29" s="59">
+      <c r="C29" s="58">
         <v>480.7</v>
       </c>
-      <c r="D29" s="59">
+      <c r="D29" s="58">
         <v>498.5</v>
       </c>
-      <c r="E29" s="59">
+      <c r="E29" s="58">
         <v>605.9</v>
       </c>
-      <c r="F29" s="59">
+      <c r="F29" s="58">
         <v>664.1</v>
       </c>
       <c r="G29" s="25">
         <v>658.18</v>
       </c>
-      <c r="H29" s="60"/>
-[...4 lines deleted...]
-      <c r="M29" s="60"/>
+      <c r="H29" s="25">
+        <v>766.22</v>
+      </c>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
       <c r="N29" s="4"/>
     </row>
     <row r="30" spans="1:14" ht="23.25" customHeight="1">
       <c r="A30" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="60"/>
-[...10 lines deleted...]
-      <c r="M30" s="60"/>
+      <c r="B30" s="59"/>
+      <c r="C30" s="59"/>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="59"/>
     </row>
     <row r="31" spans="1:14" ht="13.5" customHeight="1">
       <c r="A31" s="32">
         <v>2024</v>
       </c>
       <c r="B31" s="25">
         <v>33.064599999999999</v>
       </c>
       <c r="C31" s="25">
         <v>35.117699999999999</v>
       </c>
       <c r="D31" s="25">
         <v>35.871099999999998</v>
       </c>
       <c r="E31" s="25">
         <v>32.580500000000001</v>
       </c>
       <c r="F31" s="25">
         <v>34.750100000000003</v>
       </c>
       <c r="G31" s="25">
         <v>32</v>
       </c>
       <c r="H31" s="25">
         <v>43.714100000000002</v>
@@ -1934,101 +1949,103 @@
       </c>
       <c r="M31" s="25">
         <v>55.87</v>
       </c>
       <c r="N31" s="4"/>
     </row>
     <row r="32" spans="1:14" ht="13.5" customHeight="1">
       <c r="A32" s="32">
         <v>2025</v>
       </c>
       <c r="B32" s="25">
         <v>41.7211</v>
       </c>
       <c r="C32" s="25">
         <v>73.081599999999995</v>
       </c>
       <c r="D32" s="25">
         <v>69.211799999999997</v>
       </c>
       <c r="E32" s="25">
         <v>47.1</v>
       </c>
       <c r="F32" s="25">
         <v>71.099999999999994</v>
       </c>
-      <c r="G32" s="59">
+      <c r="G32" s="58">
         <v>64.5</v>
       </c>
-      <c r="H32" s="59">
+      <c r="H32" s="58">
         <v>84.9</v>
       </c>
-      <c r="I32" s="59">
+      <c r="I32" s="58">
         <v>106.2</v>
       </c>
-      <c r="J32" s="59">
+      <c r="J32" s="58">
         <v>109.6</v>
       </c>
-      <c r="K32" s="59">
+      <c r="K32" s="58">
         <v>112.7</v>
       </c>
-      <c r="L32" s="59">
+      <c r="L32" s="58">
         <v>176.6</v>
       </c>
-      <c r="M32" s="59">
+      <c r="M32" s="58">
         <v>155.6</v>
       </c>
       <c r="N32" s="4"/>
     </row>
     <row r="33" spans="1:14" ht="13.5" customHeight="1">
       <c r="A33" s="32">
         <v>2026</v>
       </c>
-      <c r="B33" s="59">
+      <c r="B33" s="58">
         <v>48.8</v>
       </c>
-      <c r="C33" s="59">
+      <c r="C33" s="58">
         <v>70.900000000000006</v>
       </c>
-      <c r="D33" s="61">
+      <c r="D33" s="60">
         <v>74</v>
       </c>
-      <c r="E33" s="59">
+      <c r="E33" s="58">
         <v>78.3</v>
       </c>
-      <c r="F33" s="59">
+      <c r="F33" s="58">
         <v>86.1</v>
       </c>
       <c r="G33" s="25">
         <v>104.76443</v>
       </c>
-      <c r="H33" s="60"/>
-[...4 lines deleted...]
-      <c r="M33" s="60"/>
+      <c r="H33" s="25">
+        <v>143.88441</v>
+      </c>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="59"/>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="1:14" ht="22.5">
       <c r="A34" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="14"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
       <c r="L34" s="14"/>
       <c r="M34" s="14"/>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="15">
         <v>2024</v>
       </c>
       <c r="B35" s="37"/>
       <c r="C35" s="25"/>
@@ -2345,138 +2362,144 @@
         <v>2026</v>
       </c>
       <c r="B45" s="25"/>
       <c r="C45" s="25"/>
       <c r="D45" s="26"/>
       <c r="E45" s="38"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="17"/>
       <c r="I45" s="25"/>
       <c r="J45" s="26"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
       <c r="M45" s="26"/>
     </row>
     <row r="46" spans="1:14" ht="33.75">
       <c r="A46" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="25">
         <v>3303.8</v>
       </c>
       <c r="C46" s="25">
         <v>3334.1</v>
       </c>
-      <c r="D46" s="55">
+      <c r="D46" s="54">
         <v>3539.3</v>
       </c>
-      <c r="E46" s="57">
+      <c r="E46" s="56">
         <v>3847.1</v>
       </c>
       <c r="F46" s="25">
         <v>3271.3</v>
       </c>
       <c r="G46" s="25">
         <v>3023.3</v>
       </c>
-      <c r="H46" s="17"/>
+      <c r="H46" s="25">
+        <v>2714.09</v>
+      </c>
       <c r="I46" s="25"/>
       <c r="J46" s="26"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
       <c r="M46" s="26"/>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="35" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="26"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="17"/>
       <c r="I47" s="25"/>
       <c r="J47" s="26"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
       <c r="M47" s="26"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="35" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="26">
         <v>2839.5</v>
       </c>
       <c r="C48" s="25">
         <v>2899.1</v>
       </c>
-      <c r="D48" s="55">
+      <c r="D48" s="54">
         <v>3139.5</v>
       </c>
-      <c r="E48" s="57">
+      <c r="E48" s="56">
         <v>3476.2</v>
       </c>
       <c r="F48" s="25">
         <v>3103.7</v>
       </c>
       <c r="G48" s="25">
         <v>2849.29</v>
       </c>
-      <c r="H48" s="17"/>
+      <c r="H48" s="25">
+        <v>2543.34</v>
+      </c>
       <c r="I48" s="25"/>
       <c r="J48" s="26"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="26"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="26">
         <v>464.3</v>
       </c>
       <c r="C49" s="26">
         <v>435</v>
       </c>
-      <c r="D49" s="62">
+      <c r="D49" s="61">
         <v>399.8</v>
       </c>
-      <c r="E49" s="63">
+      <c r="E49" s="62">
         <v>370.9</v>
       </c>
       <c r="F49" s="26">
         <v>167.6</v>
       </c>
       <c r="G49" s="25">
         <v>174.01</v>
       </c>
-      <c r="H49" s="39"/>
+      <c r="H49" s="25">
+        <v>170.75</v>
+      </c>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="26"/>
       <c r="L49" s="26"/>
       <c r="M49" s="26"/>
     </row>
     <row r="50" spans="1:13" ht="24" customHeight="1">
       <c r="A50" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
       <c r="D50" s="16"/>
       <c r="E50" s="16"/>
       <c r="F50" s="16"/>
       <c r="G50" s="16"/>
       <c r="H50" s="16"/>
       <c r="I50" s="36"/>
       <c r="J50" s="36"/>
       <c r="K50" s="16"/>
       <c r="L50" s="16"/>
       <c r="M50" s="16"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="40">
@@ -2520,52 +2543,52 @@
       <c r="H52" s="25">
         <v>77.131699999999995</v>
       </c>
       <c r="I52" s="25">
         <v>80.893799999999999</v>
       </c>
       <c r="J52" s="25">
         <v>95.409000000000006</v>
       </c>
       <c r="K52" s="25">
         <v>97.5</v>
       </c>
       <c r="L52" s="25">
         <v>94.5214</v>
       </c>
       <c r="M52" s="25">
         <v>99.507599999999996</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="26"/>
       <c r="C53" s="26"/>
-      <c r="D53" s="62"/>
-      <c r="E53" s="63"/>
+      <c r="D53" s="61"/>
+      <c r="E53" s="62"/>
       <c r="F53" s="26"/>
       <c r="G53" s="26"/>
       <c r="H53" s="39"/>
       <c r="I53" s="26"/>
       <c r="J53" s="26"/>
       <c r="K53" s="26"/>
       <c r="L53" s="26"/>
       <c r="M53" s="26"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="25">
         <v>67.058000000000007</v>
       </c>
       <c r="C54" s="25">
         <v>73.191599999999994</v>
       </c>
       <c r="D54" s="25">
         <v>77.689499999999995</v>
       </c>
       <c r="E54" s="25">
         <v>89.337699999999998</v>
       </c>
@@ -2619,52 +2642,52 @@
       <c r="H55" s="25">
         <v>3.9662000000000002</v>
       </c>
       <c r="I55" s="25">
         <v>3.8921999999999999</v>
       </c>
       <c r="J55" s="25">
         <v>3.778</v>
       </c>
       <c r="K55" s="25">
         <v>5</v>
       </c>
       <c r="L55" s="25">
         <v>5.3643999999999998</v>
       </c>
       <c r="M55" s="25">
         <v>5.3788999999999998</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="40">
         <v>2025</v>
       </c>
       <c r="B56" s="26"/>
       <c r="C56" s="26"/>
-      <c r="D56" s="62"/>
-      <c r="E56" s="63"/>
+      <c r="D56" s="61"/>
+      <c r="E56" s="62"/>
       <c r="F56" s="26"/>
       <c r="G56" s="26"/>
       <c r="H56" s="39"/>
       <c r="I56" s="26"/>
       <c r="J56" s="26"/>
       <c r="K56" s="26"/>
       <c r="L56" s="26"/>
       <c r="M56" s="26"/>
     </row>
     <row r="57" spans="1:13" ht="33.75">
       <c r="A57" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="25">
         <v>86.714200000000005</v>
       </c>
       <c r="C57" s="25">
         <v>95.667900000000003</v>
       </c>
       <c r="D57" s="25">
         <v>97.659099999999995</v>
       </c>
       <c r="E57" s="33">
         <v>107.9</v>
       </c>
@@ -2677,310 +2700,316 @@
       <c r="H57" s="39">
         <v>116.7</v>
       </c>
       <c r="I57" s="26">
         <v>94.9</v>
       </c>
       <c r="J57" s="26">
         <v>108.1</v>
       </c>
       <c r="K57" s="26">
         <v>111</v>
       </c>
       <c r="L57" s="26">
         <v>103.6</v>
       </c>
       <c r="M57" s="26">
         <v>104.7</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="26"/>
       <c r="C58" s="26"/>
-      <c r="D58" s="62"/>
-      <c r="E58" s="63"/>
+      <c r="D58" s="61"/>
+      <c r="E58" s="62"/>
       <c r="F58" s="26"/>
       <c r="G58" s="26"/>
       <c r="H58" s="39"/>
       <c r="I58" s="26"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="25">
         <v>79.462599999999995</v>
       </c>
       <c r="C59" s="25">
         <v>89.151499999999999</v>
       </c>
       <c r="D59" s="25">
         <v>90.925200000000004</v>
       </c>
       <c r="E59" s="33">
         <v>101</v>
       </c>
       <c r="F59" s="25">
         <v>102.2</v>
       </c>
       <c r="G59" s="26">
         <v>150.5</v>
       </c>
       <c r="H59" s="39">
         <v>108.8</v>
       </c>
       <c r="I59" s="26">
         <v>86.9</v>
       </c>
       <c r="J59" s="26">
         <v>99.4</v>
       </c>
       <c r="K59" s="26">
         <v>102</v>
       </c>
       <c r="L59" s="26">
         <v>94.3</v>
       </c>
       <c r="M59" s="26">
         <v>95.2</v>
       </c>
     </row>
-    <row r="60" spans="1:13" s="54" customFormat="1">
+    <row r="60" spans="1:13" s="53" customFormat="1">
       <c r="A60" s="41" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="25">
         <v>7.2511999999999999</v>
       </c>
       <c r="C60" s="25">
         <v>6.5164</v>
       </c>
       <c r="D60" s="25">
         <v>6.7339000000000002</v>
       </c>
       <c r="E60" s="33">
         <v>6.9</v>
       </c>
       <c r="F60" s="25">
         <v>7.2</v>
       </c>
       <c r="G60" s="26">
         <v>7.8</v>
       </c>
       <c r="H60" s="39">
         <v>7.9</v>
       </c>
       <c r="I60" s="26">
         <v>8</v>
       </c>
       <c r="J60" s="26">
         <v>8.6</v>
       </c>
       <c r="K60" s="26">
         <v>9</v>
       </c>
       <c r="L60" s="26">
         <v>9.3000000000000007</v>
       </c>
       <c r="M60" s="26">
         <v>9.5</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="40">
         <v>2026</v>
       </c>
       <c r="B61" s="26"/>
       <c r="C61" s="26"/>
-      <c r="D61" s="62"/>
-      <c r="E61" s="63"/>
+      <c r="D61" s="61"/>
+      <c r="E61" s="62"/>
       <c r="F61" s="26"/>
       <c r="G61" s="26"/>
       <c r="H61" s="39"/>
       <c r="I61" s="26"/>
       <c r="J61" s="26"/>
       <c r="K61" s="26"/>
       <c r="L61" s="26"/>
       <c r="M61" s="26"/>
     </row>
     <row r="62" spans="1:13" ht="33.75">
       <c r="A62" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="26">
         <v>91</v>
       </c>
       <c r="C62" s="26">
         <v>92.4</v>
       </c>
-      <c r="D62" s="62">
+      <c r="D62" s="61">
         <v>99</v>
       </c>
-      <c r="E62" s="63">
+      <c r="E62" s="62">
         <v>107.9</v>
       </c>
       <c r="F62" s="26">
         <v>94.8</v>
       </c>
       <c r="G62" s="25">
         <v>89.049199999999999</v>
       </c>
-      <c r="H62" s="39"/>
+      <c r="H62" s="25">
+        <v>80.4054</v>
+      </c>
       <c r="I62" s="26"/>
       <c r="J62" s="26"/>
       <c r="K62" s="26"/>
       <c r="L62" s="26"/>
       <c r="M62" s="26"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="34" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="26"/>
       <c r="C63" s="26"/>
-      <c r="D63" s="62"/>
-      <c r="E63" s="63"/>
+      <c r="D63" s="61"/>
+      <c r="E63" s="62"/>
       <c r="F63" s="26"/>
       <c r="G63" s="26"/>
       <c r="H63" s="39"/>
       <c r="I63" s="26"/>
       <c r="J63" s="26"/>
       <c r="K63" s="26"/>
       <c r="L63" s="26"/>
       <c r="M63" s="26"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="26">
         <v>81.5</v>
       </c>
       <c r="C64" s="26">
         <v>83.5</v>
       </c>
-      <c r="D64" s="62">
+      <c r="D64" s="61">
         <v>91</v>
       </c>
-      <c r="E64" s="63">
+      <c r="E64" s="62">
         <v>100.7</v>
       </c>
       <c r="F64" s="26">
         <v>90.8</v>
       </c>
       <c r="G64" s="25">
         <v>85.133899999999997</v>
       </c>
-      <c r="H64" s="39"/>
+      <c r="H64" s="25">
+        <v>76.543300000000002</v>
+      </c>
       <c r="I64" s="26"/>
       <c r="J64" s="26"/>
       <c r="K64" s="26"/>
       <c r="L64" s="26"/>
       <c r="M64" s="26"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="43">
         <v>9.5</v>
       </c>
       <c r="C65" s="43">
         <v>8.9</v>
       </c>
-      <c r="D65" s="56">
+      <c r="D65" s="55">
         <v>9</v>
       </c>
-      <c r="E65" s="58">
+      <c r="E65" s="57">
         <v>702</v>
       </c>
       <c r="F65" s="43">
         <v>4</v>
       </c>
       <c r="G65" s="43">
         <v>3.9152999999999998</v>
       </c>
-      <c r="H65" s="52"/>
+      <c r="H65" s="43">
+        <v>3.8620999999999999</v>
+      </c>
       <c r="I65" s="43"/>
       <c r="J65" s="43"/>
       <c r="K65" s="43"/>
       <c r="L65" s="43"/>
       <c r="M65" s="43"/>
     </row>
     <row r="66" spans="1:13" ht="12" customHeight="1">
-      <c r="A66" s="67"/>
-[...11 lines deleted...]
-      <c r="M66" s="67"/>
+      <c r="A66" s="66"/>
+      <c r="B66" s="66"/>
+      <c r="C66" s="66"/>
+      <c r="D66" s="66"/>
+      <c r="E66" s="66"/>
+      <c r="F66" s="66"/>
+      <c r="G66" s="66"/>
+      <c r="H66" s="66"/>
+      <c r="I66" s="66"/>
+      <c r="J66" s="66"/>
+      <c r="K66" s="66"/>
+      <c r="L66" s="66"/>
+      <c r="M66" s="66"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
       <c r="A67" s="47"/>
       <c r="B67" s="47"/>
       <c r="C67" s="47"/>
       <c r="D67" s="47"/>
       <c r="E67" s="47"/>
       <c r="F67" s="47"/>
       <c r="G67" s="47"/>
       <c r="H67" s="47"/>
       <c r="I67" s="47"/>
       <c r="J67" s="47"/>
       <c r="K67" s="47"/>
       <c r="L67" s="47"/>
       <c r="M67" s="47"/>
     </row>
     <row r="68" spans="1:13" ht="12.75">
-      <c r="A68" s="64" t="s">
+      <c r="A68" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="B68" s="64"/>
-[...10 lines deleted...]
-      <c r="M68" s="64"/>
+      <c r="B68" s="63"/>
+      <c r="C68" s="63"/>
+      <c r="D68" s="63"/>
+      <c r="E68" s="63"/>
+      <c r="F68" s="63"/>
+      <c r="G68" s="63"/>
+      <c r="H68" s="63"/>
+      <c r="I68" s="63"/>
+      <c r="J68" s="63"/>
+      <c r="K68" s="63"/>
+      <c r="L68" s="63"/>
+      <c r="M68" s="63"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" s="5"/>
       <c r="B69" s="5"/>
       <c r="C69" s="5"/>
       <c r="D69" s="5"/>
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="5"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="7"/>
       <c r="B70" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D70" s="9" t="s">
@@ -3101,63 +3130,65 @@
         <v>920</v>
       </c>
       <c r="J73" s="25">
         <v>830.6</v>
       </c>
       <c r="K73" s="25">
         <v>1008.8</v>
       </c>
       <c r="L73" s="25">
         <v>989.4</v>
       </c>
       <c r="M73" s="25">
         <v>1085</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="11">
         <v>2026</v>
       </c>
       <c r="B74" s="25">
         <v>1095</v>
       </c>
       <c r="C74" s="25">
         <v>1059.4000000000001</v>
       </c>
-      <c r="D74" s="55">
+      <c r="D74" s="54">
         <v>1035</v>
       </c>
-      <c r="E74" s="57">
+      <c r="E74" s="56">
         <v>800.2</v>
       </c>
       <c r="F74" s="25">
         <v>1066.2</v>
       </c>
       <c r="G74" s="25">
         <v>1265.3399999999999</v>
       </c>
-      <c r="H74" s="25"/>
+      <c r="H74" s="25">
+        <v>1223.9100000000001</v>
+      </c>
       <c r="I74" s="25"/>
       <c r="J74" s="25"/>
       <c r="K74" s="25"/>
       <c r="L74" s="25"/>
       <c r="M74" s="25"/>
     </row>
     <row r="75" spans="1:13" ht="22.5">
       <c r="A75" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B75" s="31"/>
       <c r="C75" s="31"/>
       <c r="D75" s="31"/>
       <c r="E75" s="31"/>
       <c r="F75" s="31"/>
       <c r="G75" s="31"/>
       <c r="H75" s="31"/>
       <c r="I75" s="31"/>
       <c r="J75" s="31"/>
       <c r="K75" s="31"/>
       <c r="L75" s="31"/>
       <c r="M75" s="31"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="22">
@@ -3178,151 +3209,153 @@
       <c r="F76" s="25">
         <v>1294.8411000000001</v>
       </c>
       <c r="G76" s="25">
         <v>1222.7</v>
       </c>
       <c r="H76" s="25">
         <v>1330.5422000000001</v>
       </c>
       <c r="I76" s="25">
         <v>1403.6832999999999</v>
       </c>
       <c r="J76" s="25">
         <v>912.66420000000005</v>
       </c>
       <c r="K76" s="25">
         <v>1169.3</v>
       </c>
       <c r="L76" s="25">
         <v>1190.5050000000001</v>
       </c>
       <c r="M76" s="25">
         <v>1271.0356999999999</v>
       </c>
     </row>
-    <row r="77" spans="1:13" s="54" customFormat="1">
+    <row r="77" spans="1:13" s="53" customFormat="1">
       <c r="A77" s="22">
         <v>2025</v>
       </c>
       <c r="B77" s="26">
         <v>1259.9770000000001</v>
       </c>
       <c r="C77" s="25">
         <v>1131.3851999999999</v>
       </c>
       <c r="D77" s="25">
         <v>1242.2208000000001</v>
       </c>
       <c r="E77" s="26">
         <v>1042.5999999999999</v>
       </c>
       <c r="F77" s="26">
         <v>1089.3</v>
       </c>
       <c r="G77" s="25">
         <v>1154.3</v>
       </c>
       <c r="H77" s="25">
         <v>1154.2</v>
       </c>
       <c r="I77" s="25">
         <v>1118.7</v>
       </c>
       <c r="J77" s="25">
         <v>989.4</v>
       </c>
       <c r="K77" s="25">
         <v>1242.7</v>
       </c>
       <c r="L77" s="25">
         <v>1215</v>
       </c>
       <c r="M77" s="25">
         <v>1316.1</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="23">
         <v>2026</v>
       </c>
       <c r="B78" s="43">
         <v>651.5</v>
       </c>
       <c r="C78" s="43">
         <v>633</v>
       </c>
-      <c r="D78" s="56">
+      <c r="D78" s="55">
         <v>569.1</v>
       </c>
-      <c r="E78" s="58">
+      <c r="E78" s="57">
         <v>406.5</v>
       </c>
       <c r="F78" s="43">
         <v>778.3</v>
       </c>
       <c r="G78" s="43">
         <v>973.13599999999997</v>
       </c>
-      <c r="H78" s="43"/>
+      <c r="H78" s="43">
+        <v>875.28719999999998</v>
+      </c>
       <c r="I78" s="43"/>
       <c r="J78" s="43"/>
       <c r="K78" s="43"/>
       <c r="L78" s="43"/>
       <c r="M78" s="43"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="22"/>
       <c r="B79" s="37"/>
       <c r="C79" s="22"/>
       <c r="D79" s="22"/>
       <c r="E79" s="22"/>
       <c r="F79" s="22"/>
       <c r="G79" s="48"/>
       <c r="H79" s="37"/>
       <c r="I79" s="37"/>
       <c r="J79" s="37"/>
       <c r="K79" s="37"/>
       <c r="L79" s="26"/>
       <c r="M79" s="22"/>
     </row>
     <row r="80" spans="1:13" ht="12.75">
-      <c r="A80" s="64" t="s">
+      <c r="A80" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B80" s="64"/>
-[...10 lines deleted...]
-      <c r="M80" s="64"/>
+      <c r="B80" s="63"/>
+      <c r="C80" s="63"/>
+      <c r="D80" s="63"/>
+      <c r="E80" s="63"/>
+      <c r="F80" s="63"/>
+      <c r="G80" s="63"/>
+      <c r="H80" s="63"/>
+      <c r="I80" s="63"/>
+      <c r="J80" s="63"/>
+      <c r="K80" s="63"/>
+      <c r="L80" s="63"/>
+      <c r="M80" s="63"/>
     </row>
     <row r="81" spans="1:14">
       <c r="A81" s="24"/>
       <c r="B81" s="13"/>
       <c r="C81" s="13"/>
       <c r="D81" s="13"/>
       <c r="E81" s="13"/>
       <c r="F81" s="13"/>
       <c r="G81" s="13"/>
       <c r="H81" s="13"/>
       <c r="I81" s="13"/>
       <c r="J81" s="13"/>
       <c r="K81" s="13"/>
       <c r="L81" s="13"/>
       <c r="M81" s="13"/>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="7"/>
       <c r="B82" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D82" s="9" t="s">
@@ -3445,63 +3478,65 @@
       </c>
       <c r="J85" s="25">
         <v>2152.1999999999998</v>
       </c>
       <c r="K85" s="25">
         <v>2271.6</v>
       </c>
       <c r="L85" s="25">
         <v>2221.8000000000002</v>
       </c>
       <c r="M85" s="25">
         <v>2559.8000000000002</v>
       </c>
       <c r="N85" s="4"/>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="21">
         <v>2026</v>
       </c>
       <c r="B86" s="25">
         <v>2092.5</v>
       </c>
       <c r="C86" s="25">
         <v>1409.9</v>
       </c>
-      <c r="D86" s="55">
+      <c r="D86" s="54">
         <v>1556.7</v>
       </c>
-      <c r="E86" s="57">
+      <c r="E86" s="56">
         <v>1500</v>
       </c>
       <c r="F86" s="25">
         <v>1530.2</v>
       </c>
       <c r="G86" s="25">
         <v>1481.08</v>
       </c>
-      <c r="H86" s="25"/>
+      <c r="H86" s="25">
+        <v>1534.25</v>
+      </c>
       <c r="I86" s="25"/>
       <c r="J86" s="25"/>
       <c r="K86" s="25"/>
       <c r="L86" s="25"/>
       <c r="M86" s="25"/>
       <c r="N86" s="4"/>
     </row>
     <row r="87" spans="1:14" ht="22.5">
       <c r="A87" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B87" s="27"/>
       <c r="C87" s="14"/>
       <c r="D87" s="14"/>
       <c r="E87" s="14"/>
       <c r="F87" s="14"/>
       <c r="G87" s="14"/>
       <c r="H87" s="14"/>
       <c r="I87" s="14"/>
       <c r="J87" s="14"/>
       <c r="K87" s="14"/>
       <c r="L87" s="14"/>
       <c r="M87" s="14"/>
     </row>
     <row r="88" spans="1:14">
@@ -3576,63 +3611,65 @@
       </c>
       <c r="J89" s="25">
         <v>1799.7</v>
       </c>
       <c r="K89" s="25">
         <v>1932.8</v>
       </c>
       <c r="L89" s="25">
         <v>1922.7</v>
       </c>
       <c r="M89" s="25">
         <v>2621.7</v>
       </c>
       <c r="N89" s="4"/>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="21">
         <v>2026</v>
       </c>
       <c r="B90" s="25">
         <v>1894.2</v>
       </c>
       <c r="C90" s="25">
         <v>1367.1</v>
       </c>
-      <c r="D90" s="55">
+      <c r="D90" s="54">
         <v>1523.7</v>
       </c>
-      <c r="E90" s="57">
+      <c r="E90" s="56">
         <v>1429.7</v>
       </c>
       <c r="F90" s="25">
         <v>1459.7</v>
       </c>
       <c r="G90" s="25">
         <v>1364.23612</v>
       </c>
-      <c r="H90" s="25"/>
+      <c r="H90" s="25">
+        <v>1377.8370600000001</v>
+      </c>
       <c r="I90" s="25"/>
       <c r="J90" s="25"/>
       <c r="K90" s="25"/>
       <c r="L90" s="25"/>
       <c r="M90" s="25"/>
       <c r="N90" s="4"/>
     </row>
     <row r="91" spans="1:14" ht="22.5">
       <c r="A91" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B91" s="14"/>
       <c r="C91" s="14"/>
       <c r="D91" s="14"/>
       <c r="E91" s="14"/>
       <c r="F91" s="14"/>
       <c r="G91" s="14"/>
       <c r="H91" s="14"/>
       <c r="I91" s="14"/>
       <c r="J91" s="14"/>
       <c r="K91" s="14"/>
       <c r="L91" s="14"/>
       <c r="M91" s="14"/>
       <c r="N91" s="3"/>
     </row>
@@ -3708,63 +3745,65 @@
       </c>
       <c r="J93" s="25">
         <v>99.8</v>
       </c>
       <c r="K93" s="25">
         <v>97.2</v>
       </c>
       <c r="L93" s="25">
         <v>98.9</v>
       </c>
       <c r="M93" s="25">
         <v>105.8</v>
       </c>
       <c r="N93" s="4"/>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="21">
         <v>2026</v>
       </c>
       <c r="B94" s="25">
         <v>123.3</v>
       </c>
       <c r="C94" s="25">
         <v>101.6</v>
       </c>
-      <c r="D94" s="55">
+      <c r="D94" s="54">
         <v>99.7</v>
       </c>
-      <c r="E94" s="57">
+      <c r="E94" s="56">
         <v>98</v>
       </c>
       <c r="F94" s="25">
         <v>99.9</v>
       </c>
       <c r="G94" s="25">
         <v>113.39</v>
       </c>
-      <c r="H94" s="25"/>
+      <c r="H94" s="25">
+        <v>118.46</v>
+      </c>
       <c r="I94" s="25"/>
       <c r="J94" s="25"/>
       <c r="K94" s="25"/>
       <c r="L94" s="25"/>
       <c r="M94" s="25"/>
       <c r="N94" s="4"/>
     </row>
     <row r="95" spans="1:14" ht="23.25" customHeight="1">
       <c r="A95" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B95" s="14"/>
       <c r="C95" s="14"/>
       <c r="D95" s="14"/>
       <c r="E95" s="14"/>
       <c r="F95" s="14"/>
       <c r="G95" s="14"/>
       <c r="H95" s="14"/>
       <c r="I95" s="14"/>
       <c r="J95" s="14"/>
       <c r="K95" s="14"/>
       <c r="L95" s="14"/>
       <c r="M95" s="14"/>
     </row>
     <row r="96" spans="1:14">
@@ -3829,111 +3868,113 @@
         <v>95.2</v>
       </c>
       <c r="G97" s="26">
         <v>110.1</v>
       </c>
       <c r="H97" s="26">
         <v>116.4</v>
       </c>
       <c r="I97" s="26">
         <v>120.4</v>
       </c>
       <c r="J97" s="26">
         <v>97.2</v>
       </c>
       <c r="K97" s="26">
         <v>92.6</v>
       </c>
       <c r="L97" s="26">
         <v>95.2</v>
       </c>
       <c r="M97" s="26">
         <v>92.3</v>
       </c>
       <c r="N97" s="4"/>
     </row>
-    <row r="98" spans="1:14" s="54" customFormat="1">
+    <row r="98" spans="1:14" s="53" customFormat="1">
       <c r="A98" s="28">
         <v>2026</v>
       </c>
       <c r="B98" s="43">
         <v>113.1</v>
       </c>
       <c r="C98" s="43">
         <v>89.7</v>
       </c>
-      <c r="D98" s="56">
+      <c r="D98" s="55">
         <v>89.1</v>
       </c>
-      <c r="E98" s="58">
+      <c r="E98" s="57">
         <v>89.5</v>
       </c>
       <c r="F98" s="43">
         <v>97.3</v>
       </c>
       <c r="G98" s="43">
         <v>114.0466</v>
       </c>
-      <c r="H98" s="43"/>
+      <c r="H98" s="43">
+        <v>121.21</v>
+      </c>
       <c r="I98" s="43"/>
       <c r="J98" s="43"/>
       <c r="K98" s="43"/>
       <c r="L98" s="43"/>
       <c r="M98" s="43"/>
-      <c r="N98" s="53"/>
+      <c r="N98" s="52"/>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="12"/>
       <c r="B99" s="12"/>
       <c r="C99" s="12"/>
       <c r="D99" s="12"/>
       <c r="E99" s="12"/>
       <c r="F99" s="12"/>
       <c r="G99" s="13"/>
       <c r="H99" s="13"/>
       <c r="I99" s="12"/>
       <c r="J99" s="12"/>
       <c r="K99" s="13"/>
       <c r="L99" s="13"/>
       <c r="M99" s="12"/>
     </row>
     <row r="100" spans="1:14" ht="12.75">
-      <c r="A100" s="64" t="s">
+      <c r="A100" s="63" t="s">
         <v>27</v>
       </c>
-      <c r="B100" s="64"/>
-[...10 lines deleted...]
-      <c r="M100" s="64"/>
+      <c r="B100" s="63"/>
+      <c r="C100" s="63"/>
+      <c r="D100" s="63"/>
+      <c r="E100" s="63"/>
+      <c r="F100" s="63"/>
+      <c r="G100" s="63"/>
+      <c r="H100" s="63"/>
+      <c r="I100" s="63"/>
+      <c r="J100" s="63"/>
+      <c r="K100" s="63"/>
+      <c r="L100" s="63"/>
+      <c r="M100" s="63"/>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="44"/>
       <c r="B101" s="13"/>
       <c r="C101" s="13"/>
       <c r="D101" s="13"/>
       <c r="E101" s="13"/>
       <c r="F101" s="13"/>
       <c r="G101" s="13"/>
       <c r="H101" s="13"/>
       <c r="I101" s="13"/>
       <c r="J101" s="13"/>
       <c r="K101" s="13"/>
       <c r="L101" s="13"/>
       <c r="M101" s="13"/>
     </row>
     <row r="102" spans="1:14">
       <c r="A102" s="45"/>
       <c r="B102" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D102" s="9" t="s">
@@ -4066,51 +4107,53 @@
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="11">
         <v>2026</v>
       </c>
       <c r="B106" s="25">
         <v>0</v>
       </c>
       <c r="C106" s="25">
         <v>0</v>
       </c>
       <c r="D106" s="25">
         <v>0</v>
       </c>
       <c r="E106" s="25">
         <v>0</v>
       </c>
       <c r="F106" s="25">
         <v>0</v>
       </c>
       <c r="G106" s="25">
         <v>0</v>
       </c>
-      <c r="H106" s="46"/>
+      <c r="H106" s="46">
+        <v>0</v>
+      </c>
       <c r="I106" s="46"/>
       <c r="J106" s="46"/>
       <c r="K106" s="46"/>
       <c r="L106" s="46"/>
       <c r="M106" s="46"/>
     </row>
     <row r="107" spans="1:14" ht="22.5">
       <c r="A107" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B107" s="30"/>
       <c r="C107" s="13"/>
       <c r="D107" s="13"/>
       <c r="E107" s="13"/>
       <c r="F107" s="13"/>
       <c r="G107" s="13"/>
       <c r="H107" s="13"/>
       <c r="I107" s="13"/>
       <c r="J107" s="13"/>
       <c r="K107" s="13"/>
       <c r="L107" s="13"/>
       <c r="M107" s="13"/>
     </row>
     <row r="108" spans="1:14">
       <c r="A108" s="11">
@@ -4194,51 +4237,53 @@
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" s="11">
         <v>2026</v>
       </c>
       <c r="B110" s="25">
         <v>0</v>
       </c>
       <c r="C110" s="25">
         <v>0</v>
       </c>
       <c r="D110" s="25">
         <v>0</v>
       </c>
       <c r="E110" s="25">
         <v>0</v>
       </c>
       <c r="F110" s="25">
         <v>0</v>
       </c>
       <c r="G110" s="25">
         <v>0</v>
       </c>
-      <c r="H110" s="46"/>
+      <c r="H110" s="46">
+        <v>0</v>
+      </c>
       <c r="I110" s="46"/>
       <c r="J110" s="46"/>
       <c r="K110" s="46"/>
       <c r="L110" s="46"/>
       <c r="M110" s="46"/>
     </row>
     <row r="111" spans="1:14" ht="22.5">
       <c r="A111" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B111" s="30"/>
       <c r="C111" s="13"/>
       <c r="D111" s="13"/>
       <c r="E111" s="13"/>
       <c r="F111" s="13"/>
       <c r="G111" s="16"/>
       <c r="H111" s="16"/>
       <c r="I111" s="13"/>
       <c r="J111" s="13"/>
       <c r="K111" s="13"/>
       <c r="L111" s="13"/>
       <c r="M111" s="13"/>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" s="11">
@@ -4310,63 +4355,65 @@
         <v>16.8</v>
       </c>
       <c r="J113" s="25">
         <v>12.1</v>
       </c>
       <c r="K113" s="25">
         <v>11</v>
       </c>
       <c r="L113" s="25">
         <v>10.9</v>
       </c>
       <c r="M113" s="25">
         <v>10.199999999999999</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" s="11">
         <v>2026</v>
       </c>
       <c r="B114" s="25">
         <v>17.100000000000001</v>
       </c>
       <c r="C114" s="25">
         <v>13</v>
       </c>
-      <c r="D114" s="55">
+      <c r="D114" s="54">
         <v>17.600000000000001</v>
       </c>
-      <c r="E114" s="57">
+      <c r="E114" s="56">
         <v>15.6</v>
       </c>
       <c r="F114" s="25">
         <v>15.3</v>
       </c>
       <c r="G114" s="25">
         <v>22.8</v>
       </c>
-      <c r="H114" s="25"/>
+      <c r="H114" s="25">
+        <v>26.38</v>
+      </c>
       <c r="I114" s="25"/>
       <c r="J114" s="25"/>
       <c r="K114" s="25"/>
       <c r="L114" s="25"/>
       <c r="M114" s="25"/>
     </row>
     <row r="115" spans="1:13" ht="22.5">
       <c r="A115" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B115" s="30"/>
       <c r="C115" s="16"/>
       <c r="D115" s="16"/>
       <c r="E115" s="16"/>
       <c r="F115" s="16"/>
       <c r="G115" s="16"/>
       <c r="H115" s="16"/>
       <c r="I115" s="16"/>
       <c r="J115" s="16"/>
       <c r="K115" s="16"/>
       <c r="L115" s="16"/>
       <c r="M115" s="16"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" s="20">
@@ -4428,73 +4475,75 @@
       <c r="F117" s="26">
         <v>17.8</v>
       </c>
       <c r="G117" s="26">
         <v>22.9</v>
       </c>
       <c r="H117" s="26">
         <v>27.9</v>
       </c>
       <c r="I117" s="26">
         <v>25.6</v>
       </c>
       <c r="J117" s="26">
         <v>18.2</v>
       </c>
       <c r="K117" s="26">
         <v>15.4</v>
       </c>
       <c r="L117" s="26">
         <v>16.2</v>
       </c>
       <c r="M117" s="26">
         <v>14.9</v>
       </c>
     </row>
-    <row r="118" spans="1:13" s="54" customFormat="1">
+    <row r="118" spans="1:13" s="53" customFormat="1">
       <c r="A118" s="29">
         <v>2026</v>
       </c>
       <c r="B118" s="43">
         <v>16.399999999999999</v>
       </c>
       <c r="C118" s="43">
         <v>12.2</v>
       </c>
-      <c r="D118" s="56">
+      <c r="D118" s="55">
         <v>16.5</v>
       </c>
-      <c r="E118" s="58">
+      <c r="E118" s="57">
         <v>14.4</v>
       </c>
       <c r="F118" s="43">
         <v>14.2</v>
       </c>
       <c r="G118" s="43">
         <v>21.15</v>
       </c>
-      <c r="H118" s="43"/>
+      <c r="H118" s="43">
+        <v>24.730699999999999</v>
+      </c>
       <c r="I118" s="43"/>
       <c r="J118" s="43"/>
       <c r="K118" s="43"/>
       <c r="L118" s="43"/>
       <c r="M118" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A100:M100"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A68:M68"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A66:M66"/>
     <mergeCell ref="A20:H20"/>
     <mergeCell ref="A80:M80"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>