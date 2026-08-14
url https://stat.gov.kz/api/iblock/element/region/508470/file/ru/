--- v0 (2026-07-22)
+++ v1 (2026-08-14)
@@ -2,62 +2,66 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="4365" windowWidth="19050" windowHeight="11910"/>
+    <workbookView xWindow="4260" yWindow="-75" windowWidth="19050" windowHeight="11910"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M10" i="2"/>
+  <c r="H19" i="2"/>
+  <c r="H15"/>
+  <c r="H11"/>
+  <c r="H7"/>
+  <c r="M10"/>
   <c r="L10"/>
   <c r="K10"/>
   <c r="J10"/>
   <c r="I10"/>
   <c r="H10"/>
   <c r="G10"/>
   <c r="F10"/>
   <c r="D10"/>
   <c r="C10"/>
   <c r="B10"/>
   <c r="M9"/>
   <c r="L9"/>
   <c r="K9"/>
   <c r="J9"/>
   <c r="I9"/>
   <c r="H9"/>
   <c r="G9"/>
   <c r="F9"/>
   <c r="E9"/>
   <c r="D9"/>
   <c r="C9"/>
   <c r="B9"/>
   <c r="M5"/>
   <c r="L5"/>
   <c r="K5"/>
@@ -344,50 +348,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
@@ -429,51 +434,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -584,53 +589,50 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -952,109 +954,109 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="12" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="13.5703125" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="17.25" customHeight="1">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="86" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="87"/>
-[...10 lines deleted...]
-      <c r="M1" s="87"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="6"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="8"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="8"/>
       <c r="M2" s="7"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1">
-      <c r="A3" s="70"/>
+      <c r="A3" s="69"/>
       <c r="B3" s="54" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="55" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="55" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="55" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="55" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="55" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="55" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="55" t="s">
         <v>24</v>
       </c>
       <c r="J3" s="55" t="s">
@@ -1176,74 +1178,77 @@
         <f t="shared" si="1"/>
         <v>27316.510000000002</v>
       </c>
       <c r="J6" s="60">
         <f t="shared" si="1"/>
         <v>30983.25</v>
       </c>
       <c r="K6" s="60">
         <f t="shared" si="1"/>
         <v>34943.590000000004</v>
       </c>
       <c r="L6" s="60">
         <f t="shared" si="1"/>
         <v>38943.19</v>
       </c>
       <c r="M6" s="60">
         <f t="shared" si="1"/>
         <v>43438.259999999995</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="13">
         <v>2026</v>
       </c>
       <c r="B7" s="35">
-        <f t="shared" ref="B7:G7" si="2">B28+B48+B92</f>
+        <f t="shared" ref="B7:H7" si="2">B28+B48+B92</f>
         <v>3563.12</v>
       </c>
       <c r="C7" s="35">
         <f t="shared" si="2"/>
         <v>6513.1299999999992</v>
       </c>
       <c r="D7" s="35">
         <f t="shared" si="2"/>
         <v>9603.2800000000007</v>
       </c>
       <c r="E7" s="35">
         <f t="shared" si="2"/>
         <v>11960.07</v>
       </c>
       <c r="F7" s="35">
         <f t="shared" si="2"/>
         <v>15220.580000000002</v>
       </c>
       <c r="G7" s="35">
         <f t="shared" si="2"/>
         <v>18625.169999999998</v>
       </c>
-      <c r="H7" s="35"/>
+      <c r="H7" s="35">
+        <f t="shared" si="2"/>
+        <v>22149.55</v>
+      </c>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="35"/>
       <c r="L7" s="35"/>
       <c r="M7" s="35"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="13">
@@ -1351,58 +1356,61 @@
         <v>36804.800000000003</v>
       </c>
       <c r="N10" s="63"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="13">
         <v>2026</v>
       </c>
       <c r="B11" s="35">
         <f t="shared" ref="B11:D11" si="5">B32+B52+B96+B108</f>
         <v>2594.5</v>
       </c>
       <c r="C11" s="35">
         <f t="shared" si="5"/>
         <v>4665.6000000000004</v>
       </c>
       <c r="D11" s="35">
         <f t="shared" si="5"/>
         <v>6832.4</v>
       </c>
       <c r="E11" s="35">
         <f>E32+E52+E96+E108</f>
         <v>8364.7999999999993</v>
       </c>
       <c r="F11" s="35">
-        <f t="shared" ref="F11:M11" si="6">F32+F52+F96+F108</f>
+        <f t="shared" ref="F11:H11" si="6">F32+F52+F96+F108</f>
         <v>10688.900000000001</v>
       </c>
       <c r="G11" s="35">
         <f t="shared" si="6"/>
         <v>13131.08971</v>
       </c>
-      <c r="H11" s="35"/>
+      <c r="H11" s="35">
+        <f t="shared" si="6"/>
+        <v>15528.098379999999</v>
+      </c>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="35"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
       <c r="N11" s="63"/>
     </row>
     <row r="12" spans="1:14" ht="22.5" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="19"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="14"/>
       <c r="L12" s="14"/>
       <c r="M12" s="14"/>
       <c r="N12" s="2"/>
     </row>
@@ -1497,74 +1505,77 @@
         <v>31779.98</v>
       </c>
       <c r="J14" s="35">
         <f t="shared" si="8"/>
         <v>35755.74</v>
       </c>
       <c r="K14" s="35">
         <f t="shared" si="8"/>
         <v>39831.589999999997</v>
       </c>
       <c r="L14" s="35">
         <f t="shared" si="8"/>
         <v>43680.26</v>
       </c>
       <c r="M14" s="35">
         <f t="shared" si="8"/>
         <v>47566.049999999996</v>
       </c>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="13">
         <v>2026</v>
       </c>
       <c r="B15" s="35">
-        <f t="shared" ref="B15:M15" si="9">B36+B65+B112</f>
+        <f t="shared" ref="B15:H15" si="9">B36+B65+B112</f>
         <v>3444.17</v>
       </c>
       <c r="C15" s="35">
         <f t="shared" si="9"/>
         <v>6892.8399999999992</v>
       </c>
       <c r="D15" s="35">
         <f t="shared" si="9"/>
         <v>10549.42</v>
       </c>
       <c r="E15" s="35">
         <f t="shared" si="9"/>
         <v>14510.17</v>
       </c>
       <c r="F15" s="35">
         <f t="shared" si="9"/>
         <v>17896.66</v>
       </c>
       <c r="G15" s="35">
         <f t="shared" si="9"/>
         <v>21056.16</v>
       </c>
-      <c r="H15" s="35"/>
+      <c r="H15" s="35">
+        <f t="shared" si="9"/>
+        <v>23915.120000000003</v>
+      </c>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="35"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="14"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="16"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="14"/>
       <c r="L16" s="14"/>
       <c r="M16" s="14"/>
       <c r="N16" s="2"/>
     </row>
@@ -1657,147 +1668,150 @@
         <f t="shared" si="11"/>
         <v>1833.3999999999999</v>
       </c>
       <c r="J18" s="42">
         <f t="shared" si="11"/>
         <v>2056.9</v>
       </c>
       <c r="K18" s="42">
         <v>2276</v>
       </c>
       <c r="L18" s="42">
         <f>L39+L76+L115</f>
         <v>2491</v>
       </c>
       <c r="M18" s="42">
         <f>M39+M76+M115</f>
         <v>2702.9</v>
       </c>
       <c r="N18" s="63"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="25">
         <v>2026</v>
       </c>
       <c r="B19" s="47">
-        <f t="shared" ref="B19:M19" si="12">B40+B81+B116</f>
+        <f t="shared" ref="B19:H19" si="12">B40+B81+B116</f>
         <v>220.5</v>
       </c>
       <c r="C19" s="47">
         <f t="shared" si="12"/>
         <v>414.90000000000003</v>
       </c>
       <c r="D19" s="47">
         <f t="shared" si="12"/>
         <v>619.5</v>
       </c>
       <c r="E19" s="47">
         <f t="shared" si="12"/>
         <v>831.4</v>
       </c>
       <c r="F19" s="47">
         <f t="shared" si="12"/>
         <v>1037.7</v>
       </c>
       <c r="G19" s="47">
         <f t="shared" si="12"/>
         <v>1261.9911999999999</v>
       </c>
-      <c r="H19" s="47"/>
+      <c r="H19" s="47">
+        <f t="shared" si="12"/>
+        <v>1488.2970999999998</v>
+      </c>
       <c r="I19" s="47"/>
       <c r="J19" s="47"/>
       <c r="K19" s="47"/>
       <c r="L19" s="47"/>
       <c r="M19" s="47"/>
       <c r="N19" s="63"/>
     </row>
     <row r="20" spans="1:15" ht="15.75" customHeight="1">
       <c r="A20" s="26"/>
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="27"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="2"/>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1">
       <c r="A21" s="28"/>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="30"/>
       <c r="E21" s="30"/>
       <c r="F21" s="31"/>
       <c r="G21" s="30"/>
       <c r="H21" s="30"/>
       <c r="I21" s="30"/>
       <c r="J21" s="30"/>
       <c r="K21" s="30"/>
       <c r="L21" s="30"/>
       <c r="M21" s="30"/>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1">
-      <c r="A22" s="87" t="s">
+      <c r="A22" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="87"/>
-[...10 lines deleted...]
-      <c r="M22" s="87"/>
+      <c r="B22" s="86"/>
+      <c r="C22" s="86"/>
+      <c r="D22" s="86"/>
+      <c r="E22" s="86"/>
+      <c r="F22" s="86"/>
+      <c r="G22" s="86"/>
+      <c r="H22" s="86"/>
+      <c r="I22" s="86"/>
+      <c r="J22" s="86"/>
+      <c r="K22" s="86"/>
+      <c r="L22" s="86"/>
+      <c r="M22" s="86"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="6"/>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
     </row>
     <row r="24" spans="1:15" ht="27" customHeight="1">
-      <c r="A24" s="70"/>
+      <c r="A24" s="69"/>
       <c r="B24" s="54" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="55" t="s">
         <v>18</v>
       </c>
       <c r="D24" s="55" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="55" t="s">
         <v>20</v>
       </c>
       <c r="F24" s="55" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="55" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="55" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="55" t="s">
         <v>24</v>
       </c>
       <c r="J24" s="55" t="s">
@@ -1833,575 +1847,583 @@
     <row r="26" spans="1:15">
       <c r="A26" s="13">
         <v>2024</v>
       </c>
       <c r="B26" s="35">
         <v>1769.19</v>
       </c>
       <c r="C26" s="35">
         <v>3462.25</v>
       </c>
       <c r="D26" s="35">
         <v>5430.67</v>
       </c>
       <c r="E26" s="35">
         <v>7215.81</v>
       </c>
       <c r="F26" s="35">
         <v>9089.33</v>
       </c>
       <c r="G26" s="35">
         <v>10961.15</v>
       </c>
       <c r="H26" s="35">
         <v>12907.35</v>
       </c>
-      <c r="I26" s="75">
+      <c r="I26" s="74">
         <v>14855.3</v>
       </c>
       <c r="J26" s="35">
         <v>16847.32</v>
       </c>
-      <c r="K26" s="75">
+      <c r="K26" s="74">
         <v>19261.39</v>
       </c>
-      <c r="L26" s="75">
+      <c r="L26" s="74">
         <v>21298.400000000001</v>
       </c>
       <c r="M26" s="35">
         <v>23606.38</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="13">
         <v>2025</v>
       </c>
       <c r="B27" s="35">
         <v>1916.13</v>
       </c>
       <c r="C27" s="35">
         <v>3801.62</v>
       </c>
       <c r="D27" s="35">
         <v>5845.79</v>
       </c>
       <c r="E27" s="35">
         <v>7807.4</v>
       </c>
       <c r="F27" s="35">
         <v>9848.1200000000008</v>
       </c>
-      <c r="G27" s="75">
+      <c r="G27" s="74">
         <v>11828.23</v>
       </c>
-      <c r="H27" s="75">
+      <c r="H27" s="74">
         <v>13927.37</v>
       </c>
-      <c r="I27" s="75">
+      <c r="I27" s="74">
         <v>16094.4</v>
       </c>
-      <c r="J27" s="75">
+      <c r="J27" s="74">
         <v>18246.560000000001</v>
       </c>
-      <c r="K27" s="75">
+      <c r="K27" s="74">
         <v>20518.150000000001</v>
       </c>
-      <c r="L27" s="75">
+      <c r="L27" s="74">
         <v>22739.91</v>
       </c>
       <c r="M27" s="35">
         <v>25299.71</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="13">
         <v>2026</v>
       </c>
-      <c r="B28" s="75">
+      <c r="B28" s="74">
         <v>2092.48</v>
       </c>
-      <c r="C28" s="75">
+      <c r="C28" s="74">
         <v>3502.4</v>
       </c>
-      <c r="D28" s="75">
+      <c r="D28" s="74">
         <v>5059.09</v>
       </c>
-      <c r="E28" s="75">
+      <c r="E28" s="74">
         <v>6009.8</v>
       </c>
       <c r="F28" s="35">
         <v>7539.97</v>
       </c>
       <c r="G28" s="35">
         <v>9021.0499999999993</v>
       </c>
-      <c r="H28" s="35"/>
+      <c r="H28" s="35">
+        <v>10555.3</v>
+      </c>
       <c r="I28" s="35"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="35"/>
       <c r="M28" s="35"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="33"/>
       <c r="H29" s="33"/>
       <c r="I29" s="33"/>
       <c r="J29" s="33"/>
       <c r="K29" s="33"/>
       <c r="L29" s="33"/>
       <c r="M29" s="33"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="13">
         <v>2024</v>
       </c>
       <c r="B30" s="35">
         <v>1484.6759999999999</v>
       </c>
       <c r="C30" s="35">
         <v>2899.2431999999999</v>
       </c>
       <c r="D30" s="35">
         <v>4511.5246999999999</v>
       </c>
       <c r="E30" s="35">
         <v>5999.2147999999997</v>
       </c>
       <c r="F30" s="35">
         <v>7554.4</v>
       </c>
       <c r="G30" s="35">
         <v>9082.5</v>
       </c>
       <c r="H30" s="35">
         <v>10709.459500000001</v>
       </c>
-      <c r="I30" s="75">
+      <c r="I30" s="74">
         <v>12302.5344</v>
       </c>
       <c r="J30" s="35">
         <v>13914.4393</v>
       </c>
       <c r="K30" s="35">
         <v>15709.6</v>
       </c>
-      <c r="L30" s="75">
+      <c r="L30" s="74">
         <v>17422.487300000001</v>
       </c>
       <c r="M30" s="35">
         <v>19198.589199999999</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="13">
         <v>2025</v>
       </c>
       <c r="B31" s="35">
         <v>1607.9505999999999</v>
       </c>
       <c r="C31" s="35">
         <v>3210.6062999999999</v>
       </c>
       <c r="D31" s="35">
         <v>4946.5235000000002</v>
       </c>
       <c r="E31" s="35">
         <v>6595.6</v>
       </c>
       <c r="F31" s="35">
         <v>8235.2000000000007</v>
       </c>
-      <c r="G31" s="75">
+      <c r="G31" s="74">
         <v>9847.4</v>
       </c>
-      <c r="H31" s="75">
+      <c r="H31" s="74">
         <v>11601.5</v>
       </c>
-      <c r="I31" s="75">
+      <c r="I31" s="74">
         <v>13394.7</v>
       </c>
-      <c r="J31" s="75">
+      <c r="J31" s="74">
         <v>15194.4</v>
       </c>
-      <c r="K31" s="75">
+      <c r="K31" s="74">
         <v>17127.2</v>
       </c>
-      <c r="L31" s="75">
+      <c r="L31" s="74">
         <v>19050</v>
       </c>
       <c r="M31" s="35">
         <v>21671.7</v>
       </c>
       <c r="N31" s="64"/>
       <c r="O31" s="64"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="13">
         <v>2026</v>
       </c>
-      <c r="B32" s="75">
+      <c r="B32" s="74">
         <v>1894.2</v>
       </c>
-      <c r="C32" s="75">
+      <c r="C32" s="74">
         <v>3261.3</v>
       </c>
-      <c r="D32" s="75">
+      <c r="D32" s="74">
         <v>4785</v>
       </c>
-      <c r="E32" s="75">
+      <c r="E32" s="74">
         <v>5832.6</v>
       </c>
       <c r="F32" s="35">
         <v>7292.3</v>
       </c>
       <c r="G32" s="35">
         <v>8656.6012100000007</v>
       </c>
-      <c r="H32" s="35"/>
+      <c r="H32" s="35">
+        <v>10034.43828</v>
+      </c>
       <c r="I32" s="35"/>
       <c r="J32" s="35"/>
       <c r="K32" s="35"/>
       <c r="L32" s="35"/>
       <c r="M32" s="35"/>
       <c r="N32" s="64"/>
       <c r="O32" s="64"/>
     </row>
     <row r="33" spans="1:15" ht="22.5">
       <c r="A33" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="33"/>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="33"/>
       <c r="L33" s="33"/>
       <c r="M33" s="33"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="13">
         <v>2024</v>
       </c>
       <c r="B34" s="35">
         <v>105.17</v>
       </c>
       <c r="C34" s="35">
         <v>205.77</v>
       </c>
       <c r="D34" s="35">
         <v>305.98</v>
       </c>
       <c r="E34" s="35">
         <v>398.08</v>
       </c>
       <c r="F34" s="35">
         <v>491.93</v>
       </c>
       <c r="G34" s="35">
         <v>606.09</v>
       </c>
       <c r="H34" s="35">
         <v>726.65</v>
       </c>
-      <c r="I34" s="75">
+      <c r="I34" s="74">
         <v>849.46</v>
       </c>
       <c r="J34" s="35">
         <v>945.87</v>
       </c>
-      <c r="K34" s="84">
+      <c r="K34" s="83">
         <v>1040.3499999999999</v>
       </c>
-      <c r="L34" s="75">
+      <c r="L34" s="74">
         <v>1136.32</v>
       </c>
       <c r="M34" s="35">
         <v>1249.93</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="13">
         <v>2025</v>
       </c>
       <c r="B35" s="35">
         <v>117.99</v>
       </c>
       <c r="C35" s="35">
         <v>220.66</v>
       </c>
       <c r="D35" s="35">
         <v>314.29000000000002</v>
       </c>
       <c r="E35" s="35">
         <v>414.51</v>
       </c>
       <c r="F35" s="35">
         <v>516.19000000000005</v>
       </c>
-      <c r="G35" s="75">
+      <c r="G35" s="74">
         <v>630.79999999999995</v>
       </c>
-      <c r="H35" s="75">
+      <c r="H35" s="74">
         <v>749.56</v>
       </c>
-      <c r="I35" s="75">
+      <c r="I35" s="74">
         <v>870.79</v>
       </c>
-      <c r="J35" s="75">
+      <c r="J35" s="74">
         <v>970.61</v>
       </c>
-      <c r="K35" s="75">
+      <c r="K35" s="74">
         <v>1067.8499999999999</v>
       </c>
-      <c r="L35" s="75">
+      <c r="L35" s="74">
         <v>1166.77</v>
       </c>
       <c r="M35" s="35">
         <v>1272.5899999999999</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="13">
         <v>2026</v>
       </c>
-      <c r="B36" s="75">
+      <c r="B36" s="74">
         <v>123.31</v>
       </c>
-      <c r="C36" s="75">
+      <c r="C36" s="74">
         <v>224.86</v>
       </c>
-      <c r="D36" s="75">
+      <c r="D36" s="74">
         <v>324.58</v>
       </c>
-      <c r="E36" s="75">
+      <c r="E36" s="74">
         <v>422.61</v>
       </c>
       <c r="F36" s="35">
         <v>522.54999999999995</v>
       </c>
       <c r="G36" s="35">
         <v>635.94000000000005</v>
       </c>
-      <c r="H36" s="35"/>
+      <c r="H36" s="35">
+        <v>754.4</v>
+      </c>
       <c r="I36" s="35"/>
       <c r="J36" s="35"/>
       <c r="K36" s="35"/>
       <c r="L36" s="35"/>
       <c r="M36" s="35"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="33"/>
       <c r="C37" s="33"/>
       <c r="D37" s="33"/>
       <c r="E37" s="33"/>
       <c r="F37" s="33"/>
       <c r="G37" s="33"/>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="33"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="23">
         <v>2024</v>
       </c>
       <c r="B38" s="35">
         <v>84.023600000000002</v>
       </c>
       <c r="C38" s="35">
         <v>156.3536</v>
       </c>
       <c r="D38" s="35">
         <v>234.82259999999999</v>
       </c>
       <c r="E38" s="35">
         <v>309.99529999999999</v>
       </c>
       <c r="F38" s="35">
         <v>391.7</v>
       </c>
       <c r="G38" s="35">
         <v>485</v>
       </c>
       <c r="H38" s="35">
         <v>593.42370000000005</v>
       </c>
-      <c r="I38" s="75">
+      <c r="I38" s="74">
         <v>704.70460000000003</v>
       </c>
       <c r="J38" s="35">
         <v>788.14030000000002</v>
       </c>
       <c r="K38" s="35">
         <v>868.5</v>
       </c>
-      <c r="L38" s="75">
+      <c r="L38" s="74">
         <v>944.63289999999995</v>
       </c>
       <c r="M38" s="35">
         <v>1035.0425</v>
       </c>
     </row>
     <row r="39" spans="1:15" s="3" customFormat="1">
       <c r="A39" s="23">
         <v>2025</v>
       </c>
       <c r="B39" s="35">
         <v>104.807</v>
       </c>
       <c r="C39" s="35">
         <v>196.45419999999999</v>
       </c>
       <c r="D39" s="35">
         <v>279</v>
       </c>
       <c r="E39" s="45">
         <v>370.6</v>
       </c>
       <c r="F39" s="45">
         <v>465.9</v>
       </c>
-      <c r="G39" s="79">
+      <c r="G39" s="78">
         <v>576</v>
       </c>
-      <c r="H39" s="79">
+      <c r="H39" s="78">
         <v>692.4</v>
       </c>
-      <c r="I39" s="79">
+      <c r="I39" s="78">
         <v>812.8</v>
       </c>
-      <c r="J39" s="75">
+      <c r="J39" s="74">
         <v>910</v>
       </c>
-      <c r="K39" s="75">
+      <c r="K39" s="74">
         <v>1002.6</v>
       </c>
-      <c r="L39" s="75">
+      <c r="L39" s="74">
         <v>1097.9000000000001</v>
       </c>
       <c r="M39" s="45">
         <v>1190.0999999999999</v>
       </c>
-      <c r="N39" s="72"/>
-      <c r="O39" s="72"/>
+      <c r="N39" s="71"/>
+      <c r="O39" s="71"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="25">
         <v>2026</v>
       </c>
-      <c r="B40" s="76">
+      <c r="B40" s="75">
         <v>113.1</v>
       </c>
-      <c r="C40" s="82">
+      <c r="C40" s="81">
         <v>202.9</v>
       </c>
-      <c r="D40" s="76">
+      <c r="D40" s="75">
         <v>291.89999999999998</v>
       </c>
-      <c r="E40" s="76">
+      <c r="E40" s="75">
         <v>381.4</v>
       </c>
       <c r="F40" s="47">
         <v>478.8</v>
       </c>
       <c r="G40" s="47">
         <v>592.82539999999995</v>
       </c>
-      <c r="H40" s="73"/>
-[...4 lines deleted...]
-      <c r="M40" s="73"/>
+      <c r="H40" s="47">
+        <v>714.03539999999998</v>
+      </c>
+      <c r="I40" s="72"/>
+      <c r="J40" s="72"/>
+      <c r="K40" s="72"/>
+      <c r="L40" s="73"/>
+      <c r="M40" s="72"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
-      <c r="A41" s="68"/>
-[...11 lines deleted...]
-      <c r="M41" s="68"/>
+      <c r="A41" s="67"/>
+      <c r="B41" s="67"/>
+      <c r="C41" s="67"/>
+      <c r="D41" s="67"/>
+      <c r="E41" s="67"/>
+      <c r="F41" s="67"/>
+      <c r="G41" s="67"/>
+      <c r="H41" s="67"/>
+      <c r="I41" s="67"/>
+      <c r="J41" s="67"/>
+      <c r="K41" s="67"/>
+      <c r="L41" s="67"/>
+      <c r="M41" s="67"/>
     </row>
     <row r="42" spans="1:15" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A42" s="88" t="s">
+      <c r="A42" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="B42" s="88"/>
-[...10 lines deleted...]
-      <c r="M42" s="88"/>
+      <c r="B42" s="87"/>
+      <c r="C42" s="87"/>
+      <c r="D42" s="87"/>
+      <c r="E42" s="87"/>
+      <c r="F42" s="87"/>
+      <c r="G42" s="87"/>
+      <c r="H42" s="87"/>
+      <c r="I42" s="87"/>
+      <c r="J42" s="87"/>
+      <c r="K42" s="87"/>
+      <c r="L42" s="87"/>
+      <c r="M42" s="87"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="6"/>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
     </row>
     <row r="44" spans="1:15" ht="26.25" customHeight="1">
-      <c r="A44" s="70"/>
+      <c r="A44" s="69"/>
       <c r="B44" s="54" t="s">
         <v>17</v>
       </c>
       <c r="C44" s="55" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="55" t="s">
         <v>19</v>
       </c>
       <c r="E44" s="55" t="s">
         <v>20</v>
       </c>
       <c r="F44" s="55" t="s">
         <v>21</v>
       </c>
       <c r="G44" s="55" t="s">
         <v>22</v>
       </c>
       <c r="H44" s="55" t="s">
         <v>23</v>
       </c>
       <c r="I44" s="55" t="s">
         <v>24</v>
       </c>
       <c r="J44" s="55" t="s">
@@ -2437,265 +2459,269 @@
     <row r="46" spans="1:15">
       <c r="A46" s="13">
         <v>2024</v>
       </c>
       <c r="B46" s="35">
         <v>279.25</v>
       </c>
       <c r="C46" s="35">
         <v>550.92999999999995</v>
       </c>
       <c r="D46" s="35">
         <v>821.91</v>
       </c>
       <c r="E46" s="35">
         <v>1136.3800000000001</v>
       </c>
       <c r="F46" s="35">
         <v>1574.24</v>
       </c>
       <c r="G46" s="35">
         <v>1936.72</v>
       </c>
       <c r="H46" s="35">
         <v>2342.3200000000002</v>
       </c>
-      <c r="I46" s="75">
+      <c r="I46" s="74">
         <v>2720.12</v>
       </c>
       <c r="J46" s="35">
         <v>3060.14</v>
       </c>
-      <c r="K46" s="75">
+      <c r="K46" s="74">
         <v>3400.57</v>
       </c>
-      <c r="L46" s="75">
+      <c r="L46" s="74">
         <v>3769.85</v>
       </c>
       <c r="M46" s="35">
         <v>4170.79</v>
       </c>
       <c r="N46" s="2"/>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="13">
         <v>2025</v>
       </c>
       <c r="B47" s="35">
         <v>350.49</v>
       </c>
       <c r="C47" s="35">
         <v>784.55</v>
       </c>
       <c r="D47" s="35">
         <v>1267.0899999999999</v>
       </c>
       <c r="E47" s="35">
         <v>1651.79</v>
       </c>
       <c r="F47" s="35">
         <v>2077.14</v>
       </c>
-      <c r="G47" s="75">
+      <c r="G47" s="74">
         <v>2544.4</v>
       </c>
-      <c r="H47" s="75">
+      <c r="H47" s="74">
         <v>3098.79</v>
       </c>
-      <c r="I47" s="75">
+      <c r="I47" s="74">
         <v>3647.82</v>
       </c>
-      <c r="J47" s="75">
+      <c r="J47" s="74">
         <v>4331.8100000000004</v>
       </c>
-      <c r="K47" s="75">
+      <c r="K47" s="74">
         <v>5011.76</v>
       </c>
-      <c r="L47" s="75">
+      <c r="L47" s="74">
         <v>5800.16</v>
       </c>
       <c r="M47" s="35">
         <v>6650.41</v>
       </c>
       <c r="N47" s="2"/>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="13">
         <v>2026</v>
       </c>
-      <c r="B48" s="75">
+      <c r="B48" s="74">
         <v>375.69</v>
       </c>
-      <c r="C48" s="75">
+      <c r="C48" s="74">
         <v>856.34</v>
       </c>
-      <c r="D48" s="75">
+      <c r="D48" s="74">
         <v>1354.8</v>
       </c>
-      <c r="E48" s="75">
+      <c r="E48" s="74">
         <v>1960.73</v>
       </c>
       <c r="F48" s="35">
         <v>2624.84</v>
       </c>
       <c r="G48" s="35">
         <v>3283.02</v>
       </c>
-      <c r="H48" s="35"/>
-      <c r="I48" s="71"/>
+      <c r="H48" s="35">
+        <v>4049.24</v>
+      </c>
+      <c r="I48" s="70"/>
       <c r="J48" s="35"/>
       <c r="K48" s="35"/>
       <c r="L48" s="35"/>
       <c r="M48" s="35"/>
       <c r="N48" s="2"/>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B49" s="14"/>
       <c r="C49" s="14"/>
       <c r="D49" s="14"/>
       <c r="E49" s="14"/>
       <c r="F49" s="14"/>
       <c r="G49" s="14"/>
       <c r="H49" s="14"/>
       <c r="I49" s="14"/>
       <c r="J49" s="14"/>
       <c r="K49" s="14"/>
       <c r="L49" s="14"/>
       <c r="M49" s="14"/>
       <c r="N49" s="2"/>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="13">
         <v>2024</v>
       </c>
       <c r="B50" s="35">
         <v>33.064599999999999</v>
       </c>
       <c r="C50" s="35">
         <v>68.182299999999998</v>
       </c>
       <c r="D50" s="35">
         <v>104.0534</v>
       </c>
       <c r="E50" s="35">
         <v>136.63390000000001</v>
       </c>
       <c r="F50" s="35">
         <v>171.4</v>
       </c>
       <c r="G50" s="35">
         <v>203.4</v>
       </c>
       <c r="H50" s="35">
         <v>247.0727</v>
       </c>
-      <c r="I50" s="75">
+      <c r="I50" s="74">
         <v>290.19290000000001</v>
       </c>
       <c r="J50" s="35">
         <v>328.96690000000001</v>
       </c>
       <c r="K50" s="35">
         <v>380.6</v>
       </c>
-      <c r="L50" s="75">
+      <c r="L50" s="74">
         <v>432.49299999999999</v>
       </c>
       <c r="M50" s="35">
         <v>488.363</v>
       </c>
       <c r="N50" s="2"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="13">
         <v>2025</v>
       </c>
       <c r="B51" s="35">
         <v>41.7211</v>
       </c>
       <c r="C51" s="35">
         <v>114.8027</v>
       </c>
       <c r="D51" s="35">
         <v>184.0145</v>
       </c>
       <c r="E51" s="45">
         <v>231.1</v>
       </c>
       <c r="F51" s="45">
         <v>302.2</v>
       </c>
-      <c r="G51" s="79">
+      <c r="G51" s="78">
         <v>366.7</v>
       </c>
-      <c r="H51" s="75">
+      <c r="H51" s="74">
         <v>451.7</v>
       </c>
-      <c r="I51" s="75">
+      <c r="I51" s="74">
         <v>557.79999999999995</v>
       </c>
-      <c r="J51" s="75">
+      <c r="J51" s="74">
         <v>667.5</v>
       </c>
-      <c r="K51" s="75">
+      <c r="K51" s="74">
         <v>780.2</v>
       </c>
-      <c r="L51" s="75">
+      <c r="L51" s="74">
         <v>956.8</v>
       </c>
       <c r="M51" s="35">
         <v>1112.4000000000001</v>
       </c>
       <c r="N51" s="63"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="13">
         <v>2026</v>
       </c>
-      <c r="B52" s="75">
+      <c r="B52" s="74">
         <v>48.8</v>
       </c>
-      <c r="C52" s="75">
+      <c r="C52" s="74">
         <v>119.7</v>
       </c>
-      <c r="D52" s="75">
+      <c r="D52" s="74">
         <v>193.7</v>
       </c>
-      <c r="E52" s="75">
+      <c r="E52" s="74">
         <v>272</v>
       </c>
       <c r="F52" s="35">
         <v>358.1</v>
       </c>
       <c r="G52" s="35">
         <v>462.8492</v>
       </c>
-      <c r="H52" s="35"/>
-      <c r="I52" s="71"/>
+      <c r="H52" s="35">
+        <v>606.73360000000002</v>
+      </c>
+      <c r="I52" s="70"/>
       <c r="J52" s="35"/>
       <c r="K52" s="35"/>
       <c r="L52" s="35"/>
       <c r="M52" s="35"/>
       <c r="N52" s="63"/>
     </row>
     <row r="53" spans="1:14" ht="22.5">
       <c r="A53" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="14"/>
       <c r="C53" s="14"/>
       <c r="D53" s="15"/>
       <c r="E53" s="14"/>
       <c r="F53" s="14"/>
       <c r="G53" s="14"/>
       <c r="H53" s="14"/>
       <c r="I53" s="14"/>
       <c r="J53" s="14"/>
       <c r="K53" s="35"/>
       <c r="L53" s="35"/>
       <c r="M53" s="14"/>
       <c r="N53" s="2"/>
     </row>
     <row r="54" spans="1:14">
@@ -2719,449 +2745,455 @@
     <row r="55" spans="1:14" ht="57.75" customHeight="1">
       <c r="A55" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="35">
         <v>2456.84</v>
       </c>
       <c r="C55" s="35">
         <v>5162</v>
       </c>
       <c r="D55" s="35">
         <v>7973.95</v>
       </c>
       <c r="E55" s="35">
         <v>11146.93</v>
       </c>
       <c r="F55" s="35">
         <v>14134.29</v>
       </c>
       <c r="G55" s="35">
         <v>17091.509999999998</v>
       </c>
       <c r="H55" s="35">
         <v>19671.25</v>
       </c>
-      <c r="I55" s="75">
+      <c r="I55" s="74">
         <v>22371.599999999999</v>
       </c>
       <c r="J55" s="35">
         <v>25691.87</v>
       </c>
-      <c r="K55" s="84">
+      <c r="K55" s="83">
         <v>29040.45</v>
       </c>
-      <c r="L55" s="75">
+      <c r="L55" s="74">
         <v>32282.54</v>
       </c>
       <c r="M55" s="35">
         <v>35700.18</v>
       </c>
       <c r="N55" s="2"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B56" s="41"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="44"/>
       <c r="G56" s="42"/>
       <c r="H56" s="42"/>
       <c r="I56" s="42"/>
       <c r="J56" s="35"/>
       <c r="K56" s="14"/>
       <c r="L56" s="14"/>
       <c r="M56" s="14"/>
       <c r="N56" s="2"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B57" s="35">
         <v>2337.25</v>
       </c>
       <c r="C57" s="35">
         <v>4910.75</v>
       </c>
       <c r="D57" s="35">
         <v>7569.94</v>
       </c>
       <c r="E57" s="35">
         <v>10576.1</v>
       </c>
       <c r="F57" s="35">
         <v>13396.12</v>
       </c>
       <c r="G57" s="35">
         <v>16189.46</v>
       </c>
       <c r="H57" s="35">
         <v>18637.05</v>
       </c>
-      <c r="I57" s="75">
+      <c r="I57" s="74">
         <v>21207.46</v>
       </c>
       <c r="J57" s="35">
         <v>24401.07</v>
       </c>
-      <c r="K57" s="84">
+      <c r="K57" s="83">
         <v>27585.01</v>
       </c>
-      <c r="L57" s="75">
+      <c r="L57" s="74">
         <v>30646.37</v>
       </c>
       <c r="M57" s="35">
         <v>33881.360000000001</v>
       </c>
       <c r="N57" s="2"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="35">
         <v>119.6</v>
       </c>
       <c r="C58" s="35">
         <v>251.25</v>
       </c>
       <c r="D58" s="35">
         <v>404.01</v>
       </c>
       <c r="E58" s="35">
         <v>570.83000000000004</v>
       </c>
       <c r="F58" s="35">
         <v>738.17</v>
       </c>
       <c r="G58" s="35">
         <v>902.05</v>
       </c>
       <c r="H58" s="35">
         <v>1034.2</v>
       </c>
-      <c r="I58" s="75">
+      <c r="I58" s="74">
         <v>1164.1300000000001</v>
       </c>
       <c r="J58" s="35">
         <v>1290.79</v>
       </c>
-      <c r="K58" s="84">
+      <c r="K58" s="83">
         <v>1455.44</v>
       </c>
-      <c r="L58" s="75">
+      <c r="L58" s="74">
         <v>1636.16</v>
       </c>
       <c r="M58" s="35">
         <v>1818.83</v>
       </c>
       <c r="N58" s="2"/>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="20">
         <v>2025</v>
       </c>
       <c r="B59" s="41"/>
       <c r="C59" s="35"/>
       <c r="D59" s="35"/>
       <c r="E59" s="35"/>
       <c r="F59" s="44"/>
       <c r="G59" s="42"/>
       <c r="H59" s="42"/>
       <c r="I59" s="42"/>
       <c r="J59" s="35"/>
       <c r="K59" s="14"/>
       <c r="L59" s="42"/>
       <c r="M59" s="35"/>
       <c r="N59" s="2"/>
     </row>
     <row r="60" spans="1:14" ht="56.25">
       <c r="A60" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="35">
         <v>3272.57</v>
       </c>
       <c r="C60" s="35">
         <v>6685.63</v>
       </c>
       <c r="D60" s="35">
         <v>10143.82</v>
       </c>
       <c r="E60" s="35">
         <v>13940.87</v>
       </c>
       <c r="F60" s="35">
         <v>17779.580000000002</v>
       </c>
-      <c r="G60" s="75">
+      <c r="G60" s="74">
         <v>23417.51</v>
       </c>
-      <c r="H60" s="75">
+      <c r="H60" s="74">
         <v>27523.23</v>
       </c>
-      <c r="I60" s="75">
+      <c r="I60" s="74">
         <v>30808.28</v>
       </c>
-      <c r="J60" s="75">
+      <c r="J60" s="74">
         <v>34672.11</v>
       </c>
-      <c r="K60" s="75">
+      <c r="K60" s="74">
         <v>38639.769999999997</v>
       </c>
-      <c r="L60" s="75">
+      <c r="L60" s="74">
         <v>42378.62</v>
       </c>
       <c r="M60" s="35">
         <v>46148.36</v>
       </c>
       <c r="N60" s="2"/>
     </row>
     <row r="61" spans="1:14">
       <c r="A61" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="41"/>
       <c r="D61" s="35"/>
       <c r="E61" s="35"/>
       <c r="F61" s="44"/>
       <c r="G61" s="42"/>
       <c r="H61" s="43"/>
       <c r="I61" s="42"/>
       <c r="J61" s="35"/>
       <c r="K61" s="14"/>
       <c r="L61" s="42"/>
       <c r="M61" s="35"/>
       <c r="N61" s="2"/>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B62" s="35">
         <v>2816.31</v>
       </c>
       <c r="C62" s="35">
         <v>5919.82</v>
       </c>
       <c r="D62" s="35">
         <v>9051.43</v>
       </c>
       <c r="E62" s="35">
         <v>12513.33</v>
       </c>
       <c r="F62" s="35">
         <v>16004.68</v>
       </c>
-      <c r="G62" s="75">
+      <c r="G62" s="74">
         <v>21269.31</v>
       </c>
-      <c r="H62" s="75">
+      <c r="H62" s="74">
         <v>24989.119999999999</v>
       </c>
-      <c r="I62" s="75">
+      <c r="I62" s="74">
         <v>27877.79</v>
       </c>
-      <c r="J62" s="75">
+      <c r="J62" s="74">
         <v>31317.84</v>
       </c>
-      <c r="K62" s="75">
+      <c r="K62" s="74">
         <v>34839.29</v>
       </c>
-      <c r="L62" s="75">
+      <c r="L62" s="74">
         <v>38122.800000000003</v>
       </c>
       <c r="M62" s="35">
         <v>41429.26</v>
       </c>
       <c r="N62" s="2"/>
     </row>
     <row r="63" spans="1:14">
       <c r="A63" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="35">
         <v>456.25</v>
       </c>
       <c r="C63" s="35">
         <v>765.8</v>
       </c>
       <c r="D63" s="35">
         <v>1092.4000000000001</v>
       </c>
       <c r="E63" s="35">
         <v>1427.54</v>
       </c>
       <c r="F63" s="35">
         <v>1774.9</v>
       </c>
-      <c r="G63" s="75">
+      <c r="G63" s="74">
         <v>2148.1999999999998</v>
       </c>
-      <c r="H63" s="75">
+      <c r="H63" s="74">
         <v>2534.11</v>
       </c>
-      <c r="I63" s="75">
+      <c r="I63" s="74">
         <v>2930.49</v>
       </c>
-      <c r="J63" s="75">
+      <c r="J63" s="74">
         <v>3354.27</v>
       </c>
-      <c r="K63" s="75">
+      <c r="K63" s="74">
         <v>3800.47</v>
       </c>
-      <c r="L63" s="75">
+      <c r="L63" s="74">
         <v>4255.82</v>
       </c>
       <c r="M63" s="35">
         <v>4719.1000000000004</v>
       </c>
       <c r="N63" s="2"/>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="20">
         <v>2026</v>
       </c>
       <c r="B64" s="35"/>
       <c r="C64" s="35"/>
       <c r="D64" s="35"/>
       <c r="E64" s="65"/>
       <c r="F64" s="35"/>
       <c r="G64" s="35"/>
       <c r="H64" s="38"/>
       <c r="I64" s="35"/>
       <c r="J64" s="35"/>
       <c r="K64" s="35"/>
       <c r="L64" s="35"/>
       <c r="M64" s="35"/>
       <c r="N64" s="2"/>
     </row>
     <row r="65" spans="1:15" ht="56.25">
       <c r="A65" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="B65" s="75">
+      <c r="B65" s="74">
         <v>3303.77</v>
       </c>
-      <c r="C65" s="75">
+      <c r="C65" s="74">
         <v>6637.91</v>
       </c>
-      <c r="D65" s="75">
+      <c r="D65" s="74">
         <v>10177.219999999999</v>
       </c>
-      <c r="E65" s="75">
+      <c r="E65" s="74">
         <v>14024.35</v>
       </c>
       <c r="F65" s="35">
         <v>17295.62</v>
       </c>
       <c r="G65" s="35">
         <v>20318.93</v>
       </c>
-      <c r="H65" s="38"/>
+      <c r="H65" s="35">
+        <v>23033.02</v>
+      </c>
       <c r="I65" s="35"/>
       <c r="J65" s="35"/>
       <c r="K65" s="35"/>
       <c r="L65" s="35"/>
       <c r="M65" s="35"/>
       <c r="N65" s="2"/>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B66" s="35"/>
       <c r="C66" s="35"/>
       <c r="D66" s="35"/>
       <c r="E66" s="65"/>
       <c r="F66" s="35"/>
       <c r="G66" s="35"/>
       <c r="H66" s="38"/>
       <c r="I66" s="35"/>
       <c r="J66" s="35"/>
       <c r="K66" s="35"/>
       <c r="L66" s="35"/>
       <c r="M66" s="35"/>
       <c r="N66" s="2"/>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="B67" s="75">
+      <c r="B67" s="74">
         <v>2839.52</v>
       </c>
-      <c r="C67" s="75">
+      <c r="C67" s="74">
         <v>5738.66</v>
       </c>
-      <c r="D67" s="75">
+      <c r="D67" s="74">
         <v>8878.18</v>
       </c>
-      <c r="E67" s="75">
+      <c r="E67" s="74">
         <v>12354.41</v>
       </c>
       <c r="F67" s="35">
         <v>15458.13</v>
       </c>
       <c r="G67" s="35">
         <v>18307.43</v>
       </c>
-      <c r="H67" s="38"/>
+      <c r="H67" s="35">
+        <v>20850.77</v>
+      </c>
       <c r="I67" s="35"/>
       <c r="J67" s="35"/>
       <c r="K67" s="35"/>
       <c r="L67" s="35"/>
       <c r="M67" s="35"/>
       <c r="N67" s="2"/>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="B68" s="75">
+      <c r="B68" s="74">
         <v>464.25</v>
       </c>
-      <c r="C68" s="75">
+      <c r="C68" s="74">
         <v>899.24</v>
       </c>
-      <c r="D68" s="75">
+      <c r="D68" s="74">
         <v>1299.04</v>
       </c>
-      <c r="E68" s="75">
+      <c r="E68" s="74">
         <v>1669.94</v>
       </c>
       <c r="F68" s="35">
         <v>1837.49</v>
       </c>
       <c r="G68" s="35">
         <v>2011.5</v>
       </c>
-      <c r="H68" s="38"/>
+      <c r="H68" s="35">
+        <v>2182.25</v>
+      </c>
       <c r="I68" s="35"/>
       <c r="J68" s="35"/>
       <c r="K68" s="35"/>
       <c r="L68" s="35"/>
       <c r="M68" s="35"/>
       <c r="N68" s="2"/>
     </row>
     <row r="69" spans="1:15" ht="17.25" customHeight="1">
       <c r="A69" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B69" s="14"/>
       <c r="C69" s="14"/>
       <c r="D69" s="15"/>
       <c r="E69" s="14"/>
       <c r="F69" s="14"/>
       <c r="G69" s="14"/>
       <c r="H69" s="14"/>
       <c r="I69" s="14"/>
       <c r="J69" s="14"/>
       <c r="K69" s="35"/>
       <c r="L69" s="35"/>
       <c r="M69" s="14"/>
       <c r="N69" s="2"/>
     </row>
@@ -3185,503 +3217,509 @@
     <row r="71" spans="1:15" ht="57.75" customHeight="1">
       <c r="A71" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="35">
         <v>71.713899999999995</v>
       </c>
       <c r="C71" s="35">
         <v>149.3501</v>
       </c>
       <c r="D71" s="35">
         <v>232.3202</v>
       </c>
       <c r="E71" s="35">
         <v>325.72190000000001</v>
       </c>
       <c r="F71" s="35">
         <v>414.5</v>
       </c>
       <c r="G71" s="35">
         <v>503.3</v>
       </c>
       <c r="H71" s="35">
         <v>580.38660000000004</v>
       </c>
-      <c r="I71" s="75">
+      <c r="I71" s="74">
         <v>661.28039999999999</v>
       </c>
       <c r="J71" s="35">
         <v>756.68939999999998</v>
       </c>
       <c r="K71" s="35">
         <v>854.2</v>
       </c>
-      <c r="L71" s="75">
+      <c r="L71" s="74">
         <v>948.70280000000002</v>
       </c>
       <c r="M71" s="35">
         <v>1048.2103999999999</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B72" s="41"/>
       <c r="C72" s="42"/>
       <c r="D72" s="42"/>
       <c r="E72" s="42"/>
       <c r="F72" s="22"/>
       <c r="G72" s="42"/>
       <c r="H72" s="42"/>
       <c r="I72" s="42"/>
       <c r="J72" s="42"/>
       <c r="K72" s="42"/>
       <c r="L72" s="42"/>
       <c r="M72" s="42"/>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="35">
         <v>67.058000000000007</v>
       </c>
       <c r="C73" s="35">
         <v>140.24959999999999</v>
       </c>
       <c r="D73" s="35">
         <v>217.9392</v>
       </c>
       <c r="E73" s="35">
         <v>307.27679999999998</v>
       </c>
       <c r="F73" s="35">
         <v>392.2</v>
       </c>
       <c r="G73" s="35">
         <v>477</v>
       </c>
       <c r="H73" s="35">
         <v>550.12840000000006</v>
       </c>
-      <c r="I73" s="75">
+      <c r="I73" s="74">
         <v>627.13</v>
       </c>
       <c r="J73" s="35">
         <v>718.76099999999997</v>
       </c>
       <c r="K73" s="35">
         <v>811.2</v>
       </c>
-      <c r="L73" s="75">
+      <c r="L73" s="74">
         <v>900.3999</v>
       </c>
       <c r="M73" s="35">
         <v>994.52859999999998</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="35">
         <v>4.6558999999999999</v>
       </c>
       <c r="C74" s="35">
         <v>9.1005000000000003</v>
       </c>
       <c r="D74" s="35">
         <v>14.381</v>
       </c>
       <c r="E74" s="35">
         <v>18.4451</v>
       </c>
       <c r="F74" s="35">
         <v>22.3</v>
       </c>
       <c r="G74" s="35">
         <v>26.3</v>
       </c>
       <c r="H74" s="35">
         <v>30.258199999999999</v>
       </c>
-      <c r="I74" s="75">
+      <c r="I74" s="74">
         <v>34.150399999999998</v>
       </c>
       <c r="J74" s="35">
         <v>37.928400000000003</v>
       </c>
       <c r="K74" s="35">
         <v>43</v>
       </c>
-      <c r="L74" s="75">
+      <c r="L74" s="74">
         <v>48.302900000000001</v>
       </c>
       <c r="M74" s="35">
         <v>53.681800000000003</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" s="13">
         <v>2025</v>
       </c>
       <c r="B75" s="41"/>
       <c r="C75" s="42"/>
       <c r="D75" s="42"/>
       <c r="E75" s="42"/>
       <c r="F75" s="22"/>
       <c r="G75" s="42"/>
       <c r="H75" s="42"/>
       <c r="I75" s="42"/>
       <c r="J75" s="42"/>
       <c r="K75" s="42"/>
       <c r="L75" s="43"/>
       <c r="M75" s="61"/>
     </row>
     <row r="76" spans="1:15" ht="56.25">
       <c r="A76" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="35">
         <v>86.714200000000005</v>
       </c>
       <c r="C76" s="35">
         <v>182.38210000000001</v>
       </c>
       <c r="D76" s="35">
         <v>280.0412</v>
       </c>
       <c r="E76" s="45">
         <v>388</v>
       </c>
       <c r="F76" s="45">
         <v>497.4</v>
       </c>
-      <c r="G76" s="79">
+      <c r="G76" s="78">
         <v>655.8</v>
       </c>
-      <c r="H76" s="79">
+      <c r="H76" s="78">
         <v>772.5</v>
       </c>
-      <c r="I76" s="79">
+      <c r="I76" s="78">
         <v>867.4</v>
       </c>
-      <c r="J76" s="75">
+      <c r="J76" s="74">
         <v>975.5</v>
       </c>
-      <c r="K76" s="75">
+      <c r="K76" s="74">
         <v>1086.5</v>
       </c>
-      <c r="L76" s="75">
+      <c r="L76" s="74">
         <v>1190.0999999999999</v>
       </c>
-      <c r="M76" s="78">
+      <c r="M76" s="77">
         <v>1294.9000000000001</v>
       </c>
       <c r="N76" s="64"/>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B77" s="41"/>
       <c r="D77" s="42"/>
       <c r="F77" s="22"/>
       <c r="G77" s="42"/>
       <c r="I77" s="42"/>
       <c r="J77" s="42"/>
       <c r="K77" s="42"/>
       <c r="L77" s="43"/>
       <c r="M77" s="42"/>
       <c r="N77" s="64"/>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="35">
         <v>79.462599999999995</v>
       </c>
       <c r="C78" s="35">
         <v>168.61410000000001</v>
       </c>
       <c r="D78" s="35">
         <v>259.53930000000003</v>
       </c>
       <c r="E78" s="35">
         <v>360.6</v>
       </c>
       <c r="F78" s="45">
         <v>462.8</v>
       </c>
-      <c r="G78" s="79">
+      <c r="G78" s="78">
         <v>613.29999999999995</v>
       </c>
-      <c r="H78" s="79">
+      <c r="H78" s="78">
         <v>722.1</v>
       </c>
-      <c r="I78" s="79">
+      <c r="I78" s="78">
         <v>809</v>
       </c>
-      <c r="J78" s="75">
+      <c r="J78" s="74">
         <v>908.5</v>
       </c>
-      <c r="K78" s="75">
+      <c r="K78" s="74">
         <v>1010.4</v>
       </c>
-      <c r="L78" s="75">
+      <c r="L78" s="74">
         <v>1104.8</v>
       </c>
       <c r="M78" s="45">
         <v>1200</v>
       </c>
       <c r="N78" s="64"/>
       <c r="O78" s="64"/>
     </row>
     <row r="79" spans="1:15" s="3" customFormat="1">
       <c r="A79" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="35">
         <v>7.2511999999999999</v>
       </c>
       <c r="C79" s="35">
         <v>13.7676</v>
       </c>
       <c r="D79" s="35">
         <v>20.5015</v>
       </c>
       <c r="E79" s="35">
         <v>27.4</v>
       </c>
       <c r="F79" s="45">
         <v>34.6</v>
       </c>
-      <c r="G79" s="79">
+      <c r="G79" s="78">
         <v>42.5</v>
       </c>
-      <c r="H79" s="79">
+      <c r="H79" s="78">
         <v>50.4</v>
       </c>
-      <c r="I79" s="79">
+      <c r="I79" s="78">
         <v>58.4</v>
       </c>
-      <c r="J79" s="75">
+      <c r="J79" s="74">
         <v>67</v>
       </c>
-      <c r="K79" s="75">
+      <c r="K79" s="74">
         <v>76.099999999999994</v>
       </c>
-      <c r="L79" s="75">
+      <c r="L79" s="74">
         <v>85.3</v>
       </c>
       <c r="M79" s="45">
         <v>94.9</v>
       </c>
-      <c r="N79" s="72"/>
-      <c r="O79" s="72"/>
+      <c r="N79" s="71"/>
+      <c r="O79" s="71"/>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" s="13">
         <v>2026</v>
       </c>
       <c r="B80" s="41"/>
       <c r="C80" s="35"/>
       <c r="D80" s="42"/>
-      <c r="E80" s="67"/>
+      <c r="E80" s="66"/>
       <c r="F80" s="35"/>
       <c r="G80" s="35"/>
-      <c r="H80" s="69"/>
+      <c r="H80" s="68"/>
       <c r="I80" s="35"/>
       <c r="J80" s="42"/>
       <c r="K80" s="42"/>
       <c r="L80" s="35"/>
       <c r="M80" s="42"/>
       <c r="N80" s="64"/>
       <c r="O80" s="64"/>
     </row>
     <row r="81" spans="1:15" ht="56.25">
       <c r="A81" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="B81" s="75">
+      <c r="B81" s="74">
         <v>91</v>
       </c>
-      <c r="C81" s="79">
+      <c r="C81" s="78">
         <v>183.4</v>
       </c>
-      <c r="D81" s="75">
+      <c r="D81" s="74">
         <v>282.39999999999998</v>
       </c>
-      <c r="E81" s="75">
+      <c r="E81" s="74">
         <v>390.4</v>
       </c>
       <c r="F81" s="35">
         <v>485.2</v>
       </c>
       <c r="G81" s="35">
         <v>574.25620000000004</v>
       </c>
-      <c r="H81" s="69"/>
+      <c r="H81" s="35">
+        <v>654.6617</v>
+      </c>
       <c r="I81" s="35"/>
       <c r="J81" s="42"/>
       <c r="K81" s="42"/>
       <c r="L81" s="35"/>
       <c r="M81" s="42"/>
       <c r="N81" s="64"/>
       <c r="O81" s="64"/>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B82" s="41"/>
       <c r="C82" s="42"/>
       <c r="D82" s="42"/>
-      <c r="E82" s="67"/>
+      <c r="E82" s="66"/>
       <c r="F82" s="35"/>
       <c r="G82" s="35"/>
-      <c r="H82" s="69"/>
+      <c r="H82" s="68"/>
       <c r="I82" s="35"/>
       <c r="J82" s="42"/>
       <c r="K82" s="42"/>
       <c r="L82" s="35"/>
       <c r="M82" s="42"/>
       <c r="N82" s="64"/>
       <c r="O82" s="64"/>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="75">
+      <c r="B83" s="74">
         <v>81.5</v>
       </c>
-      <c r="C83" s="79">
+      <c r="C83" s="78">
         <v>165</v>
       </c>
-      <c r="D83" s="75">
+      <c r="D83" s="74">
         <v>256</v>
       </c>
-      <c r="E83" s="75">
+      <c r="E83" s="74">
         <v>356.7</v>
       </c>
       <c r="F83" s="35">
         <v>447.5</v>
       </c>
       <c r="G83" s="35">
         <v>532.6807</v>
       </c>
-      <c r="H83" s="69"/>
+      <c r="H83" s="35">
+        <v>609.22400000000005</v>
+      </c>
       <c r="I83" s="35"/>
       <c r="J83" s="42"/>
       <c r="K83" s="42"/>
       <c r="L83" s="35"/>
       <c r="M83" s="42"/>
       <c r="N83" s="64"/>
       <c r="O83" s="64"/>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B84" s="76">
+      <c r="B84" s="75">
         <v>9.5</v>
       </c>
-      <c r="C84" s="80">
+      <c r="C84" s="79">
         <v>18.399999999999999</v>
       </c>
-      <c r="D84" s="76">
+      <c r="D84" s="75">
         <v>26.4</v>
       </c>
-      <c r="E84" s="76">
+      <c r="E84" s="75">
         <v>33.700000000000003</v>
       </c>
       <c r="F84" s="47">
         <v>37.700000000000003</v>
       </c>
       <c r="G84" s="47">
         <v>41.575499999999998</v>
       </c>
-      <c r="H84" s="73"/>
-[...4 lines deleted...]
-      <c r="M84" s="73"/>
+      <c r="H84" s="47">
+        <v>45.4377</v>
+      </c>
+      <c r="I84" s="72"/>
+      <c r="J84" s="72"/>
+      <c r="K84" s="72"/>
+      <c r="L84" s="73"/>
+      <c r="M84" s="72"/>
     </row>
     <row r="85" spans="1:15" ht="15" customHeight="1">
       <c r="A85" s="40"/>
       <c r="B85" s="21"/>
       <c r="C85" s="21"/>
       <c r="D85" s="21"/>
       <c r="E85" s="21"/>
       <c r="F85" s="21"/>
       <c r="G85" s="21"/>
       <c r="H85" s="21"/>
       <c r="I85" s="21"/>
       <c r="J85" s="21"/>
       <c r="K85" s="21"/>
       <c r="L85" s="21"/>
       <c r="M85" s="21"/>
     </row>
     <row r="86" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A86" s="87" t="s">
+      <c r="A86" s="86" t="s">
         <v>3</v>
       </c>
-      <c r="B86" s="87"/>
-[...10 lines deleted...]
-      <c r="M86" s="87"/>
+      <c r="B86" s="86"/>
+      <c r="C86" s="86"/>
+      <c r="D86" s="86"/>
+      <c r="E86" s="86"/>
+      <c r="F86" s="86"/>
+      <c r="G86" s="86"/>
+      <c r="H86" s="86"/>
+      <c r="I86" s="86"/>
+      <c r="J86" s="86"/>
+      <c r="K86" s="86"/>
+      <c r="L86" s="86"/>
+      <c r="M86" s="86"/>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="6"/>
       <c r="B87" s="8"/>
       <c r="C87" s="8"/>
       <c r="D87" s="8"/>
       <c r="E87" s="8"/>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="8"/>
       <c r="I87" s="8"/>
       <c r="J87" s="8"/>
       <c r="K87" s="8"/>
       <c r="L87" s="8"/>
       <c r="M87" s="8"/>
     </row>
     <row r="88" spans="1:15" ht="22.5">
-      <c r="A88" s="70"/>
+      <c r="A88" s="69"/>
       <c r="B88" s="54" t="s">
         <v>17</v>
       </c>
       <c r="C88" s="55" t="s">
         <v>18</v>
       </c>
       <c r="D88" s="55" t="s">
         <v>19</v>
       </c>
       <c r="E88" s="55" t="s">
         <v>20</v>
       </c>
       <c r="F88" s="55" t="s">
         <v>21</v>
       </c>
       <c r="G88" s="55" t="s">
         <v>22</v>
       </c>
       <c r="H88" s="55" t="s">
         <v>23</v>
       </c>
       <c r="I88" s="55" t="s">
         <v>24</v>
       </c>
       <c r="J88" s="55" t="s">
@@ -3717,297 +3755,301 @@
     <row r="90" spans="1:15">
       <c r="A90" s="17">
         <v>2024</v>
       </c>
       <c r="B90" s="35">
         <v>1002.69</v>
       </c>
       <c r="C90" s="35">
         <v>1936.86</v>
       </c>
       <c r="D90" s="35">
         <v>2888.36</v>
       </c>
       <c r="E90" s="35">
         <v>3726.52</v>
       </c>
       <c r="F90" s="35">
         <v>4746.78</v>
       </c>
       <c r="G90" s="35">
         <v>5712.49</v>
       </c>
       <c r="H90" s="35">
         <v>6755.4</v>
       </c>
-      <c r="I90" s="75">
+      <c r="I90" s="74">
         <v>7865.12</v>
       </c>
       <c r="J90" s="35">
         <v>8635.7199999999993</v>
       </c>
-      <c r="K90" s="75">
+      <c r="K90" s="74">
         <v>9589.1200000000008</v>
       </c>
-      <c r="L90" s="75">
+      <c r="L90" s="74">
         <v>10552.56</v>
       </c>
       <c r="M90" s="35">
         <v>11588.75</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="17">
         <v>2025</v>
       </c>
       <c r="B91" s="35">
         <v>1031.19</v>
       </c>
       <c r="C91" s="35">
         <v>1959.36</v>
       </c>
       <c r="D91" s="35">
         <v>2975.61</v>
       </c>
       <c r="E91" s="35">
         <v>3822.97</v>
       </c>
       <c r="F91" s="35">
         <v>4743.6000000000004</v>
       </c>
-      <c r="G91" s="75">
+      <c r="G91" s="74">
         <v>5673.08</v>
       </c>
-      <c r="H91" s="75">
+      <c r="H91" s="74">
         <v>6654.31</v>
       </c>
-      <c r="I91" s="75">
+      <c r="I91" s="74">
         <v>7574.29</v>
       </c>
-      <c r="J91" s="75">
+      <c r="J91" s="74">
         <v>8404.8799999999992</v>
       </c>
-      <c r="K91" s="75">
+      <c r="K91" s="74">
         <v>9413.68</v>
       </c>
-      <c r="L91" s="75">
+      <c r="L91" s="74">
         <v>10403.120000000001</v>
       </c>
       <c r="M91" s="35">
         <v>11488.14</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" s="17">
         <v>2026</v>
       </c>
-      <c r="B92" s="75">
+      <c r="B92" s="74">
         <v>1094.95</v>
       </c>
-      <c r="C92" s="75">
+      <c r="C92" s="74">
         <v>2154.39</v>
       </c>
-      <c r="D92" s="77">
+      <c r="D92" s="76">
         <v>3189.39</v>
       </c>
-      <c r="E92" s="75">
+      <c r="E92" s="74">
         <v>3989.54</v>
       </c>
       <c r="F92" s="35">
         <v>5055.7700000000004</v>
       </c>
       <c r="G92" s="42">
         <v>6321.1</v>
       </c>
-      <c r="H92" s="65"/>
+      <c r="H92" s="35">
+        <v>7545.01</v>
+      </c>
       <c r="I92" s="35"/>
       <c r="J92" s="35"/>
       <c r="K92" s="35"/>
       <c r="L92" s="35"/>
       <c r="M92" s="35"/>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="48" t="s">
         <v>13</v>
       </c>
       <c r="B93" s="34"/>
       <c r="C93" s="15"/>
       <c r="D93" s="15"/>
       <c r="E93" s="15"/>
       <c r="F93" s="14"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15"/>
       <c r="I93" s="15"/>
       <c r="J93" s="15"/>
       <c r="K93" s="15"/>
       <c r="L93" s="15"/>
       <c r="M93" s="15"/>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" s="50">
         <v>2024</v>
       </c>
       <c r="B94" s="35">
         <v>1223.4655</v>
       </c>
       <c r="C94" s="35">
         <v>2375.1484</v>
       </c>
       <c r="D94" s="35">
         <v>3542.8245999999999</v>
       </c>
       <c r="E94" s="35">
         <v>4552.4283999999998</v>
       </c>
       <c r="F94" s="35">
         <v>5847.3</v>
       </c>
       <c r="G94" s="35">
         <v>7070</v>
       </c>
       <c r="H94" s="35">
         <v>8400.4945000000007</v>
       </c>
-      <c r="I94" s="75">
+      <c r="I94" s="74">
         <v>9804.1777000000002</v>
       </c>
       <c r="J94" s="35">
         <v>10716.841899999999</v>
       </c>
       <c r="K94" s="35">
         <v>11886.1</v>
       </c>
-      <c r="L94" s="75">
+      <c r="L94" s="74">
         <v>13076.6214</v>
       </c>
       <c r="M94" s="35">
         <v>14347.6571</v>
       </c>
     </row>
     <row r="95" spans="1:15" s="3" customFormat="1">
       <c r="A95" s="49">
         <v>2025</v>
       </c>
       <c r="B95" s="35">
         <v>1259.9770000000001</v>
       </c>
       <c r="C95" s="35">
         <v>2391.3622</v>
       </c>
       <c r="D95" s="35">
         <v>3633.5830000000001</v>
       </c>
       <c r="E95" s="35">
         <v>4676.2</v>
       </c>
       <c r="F95" s="35">
         <v>5765.4</v>
       </c>
-      <c r="G95" s="83">
+      <c r="G95" s="82">
         <v>6919.7</v>
       </c>
-      <c r="H95" s="75">
+      <c r="H95" s="74">
         <v>8138.8</v>
       </c>
-      <c r="I95" s="75">
+      <c r="I95" s="74">
         <v>9257.6</v>
       </c>
-      <c r="J95" s="75">
+      <c r="J95" s="74">
         <v>10247</v>
       </c>
-      <c r="K95" s="75">
+      <c r="K95" s="74">
         <v>11489.6</v>
       </c>
-      <c r="L95" s="75">
+      <c r="L95" s="74">
         <v>12704.6</v>
       </c>
       <c r="M95" s="35">
         <v>14020.7</v>
       </c>
-      <c r="N95" s="72"/>
+      <c r="N95" s="71"/>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" s="62">
         <v>2026</v>
       </c>
-      <c r="B96" s="76">
+      <c r="B96" s="75">
         <v>651.5</v>
       </c>
-      <c r="C96" s="76">
+      <c r="C96" s="75">
         <v>1284.5999999999999</v>
       </c>
-      <c r="D96" s="76">
+      <c r="D96" s="75">
         <v>1853.7</v>
       </c>
-      <c r="E96" s="76">
+      <c r="E96" s="75">
         <v>2260.1999999999998</v>
       </c>
       <c r="F96" s="47">
         <v>3038.5</v>
       </c>
       <c r="G96" s="47">
         <v>4011.6392999999998</v>
       </c>
-      <c r="H96" s="66"/>
+      <c r="H96" s="47">
+        <v>4886.9264999999996</v>
+      </c>
       <c r="I96" s="47"/>
       <c r="J96" s="47"/>
       <c r="K96" s="47"/>
       <c r="L96" s="47"/>
       <c r="M96" s="47"/>
       <c r="N96" s="64"/>
     </row>
     <row r="97" spans="1:13" ht="14.25" customHeight="1">
       <c r="A97" s="7"/>
       <c r="B97" s="39"/>
       <c r="C97" s="39"/>
       <c r="D97" s="39"/>
       <c r="E97" s="39"/>
       <c r="F97" s="39"/>
       <c r="G97" s="39"/>
       <c r="H97" s="39"/>
       <c r="I97" s="39"/>
       <c r="J97" s="39"/>
       <c r="K97" s="39"/>
       <c r="L97" s="39"/>
       <c r="M97" s="39"/>
     </row>
     <row r="98" spans="1:13" s="5" customFormat="1">
-      <c r="A98" s="86" t="s">
+      <c r="A98" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="B98" s="86"/>
-[...10 lines deleted...]
-      <c r="M98" s="86"/>
+      <c r="B98" s="85"/>
+      <c r="C98" s="85"/>
+      <c r="D98" s="85"/>
+      <c r="E98" s="85"/>
+      <c r="F98" s="85"/>
+      <c r="G98" s="85"/>
+      <c r="H98" s="85"/>
+      <c r="I98" s="85"/>
+      <c r="J98" s="85"/>
+      <c r="K98" s="85"/>
+      <c r="L98" s="85"/>
+      <c r="M98" s="85"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" s="52"/>
       <c r="B99" s="32"/>
       <c r="C99" s="32"/>
       <c r="D99" s="32"/>
       <c r="E99" s="32"/>
       <c r="F99" s="32"/>
       <c r="G99" s="32"/>
       <c r="H99" s="32"/>
       <c r="I99" s="32"/>
       <c r="J99" s="32"/>
       <c r="K99" s="32"/>
       <c r="L99" s="32"/>
       <c r="M99" s="32"/>
     </row>
     <row r="100" spans="1:13" ht="22.5">
       <c r="A100" s="53"/>
       <c r="B100" s="54" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="55" t="s">
         <v>18</v>
       </c>
       <c r="D100" s="55" t="s">
@@ -4140,51 +4182,53 @@
         <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" s="9">
         <v>2026</v>
       </c>
       <c r="B104" s="57">
         <v>0</v>
       </c>
       <c r="C104" s="57">
         <v>0</v>
       </c>
       <c r="D104" s="57">
         <v>0</v>
       </c>
       <c r="E104" s="57">
         <v>0</v>
       </c>
       <c r="F104" s="57">
         <v>0</v>
       </c>
       <c r="G104" s="57">
         <v>0</v>
       </c>
-      <c r="H104" s="57"/>
+      <c r="H104" s="57">
+        <v>0</v>
+      </c>
       <c r="I104" s="57"/>
       <c r="J104" s="57"/>
       <c r="K104" s="57"/>
       <c r="L104" s="57"/>
       <c r="M104" s="57"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B105" s="58"/>
       <c r="C105" s="32"/>
       <c r="D105" s="32"/>
       <c r="E105" s="32"/>
       <c r="F105" s="32"/>
       <c r="G105" s="32"/>
       <c r="H105" s="32"/>
       <c r="I105" s="32"/>
       <c r="J105" s="32"/>
       <c r="K105" s="32"/>
       <c r="L105" s="32"/>
       <c r="M105" s="32"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" s="9">
@@ -4268,308 +4312,314 @@
         <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" s="9">
         <v>2026</v>
       </c>
       <c r="B108" s="57">
         <v>0</v>
       </c>
       <c r="C108" s="57">
         <v>0</v>
       </c>
       <c r="D108" s="57">
         <v>0</v>
       </c>
       <c r="E108" s="57">
         <v>0</v>
       </c>
       <c r="F108" s="57">
         <v>0</v>
       </c>
       <c r="G108" s="57">
         <v>0</v>
       </c>
-      <c r="H108" s="57"/>
+      <c r="H108" s="57">
+        <v>0</v>
+      </c>
       <c r="I108" s="57"/>
       <c r="J108" s="57"/>
       <c r="K108" s="57"/>
       <c r="L108" s="57"/>
       <c r="M108" s="57"/>
     </row>
     <row r="109" spans="1:13" ht="22.5">
       <c r="A109" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B109" s="58"/>
       <c r="C109" s="32"/>
       <c r="D109" s="32"/>
       <c r="E109" s="32"/>
       <c r="F109" s="32"/>
       <c r="G109" s="18"/>
       <c r="H109" s="18"/>
       <c r="I109" s="32"/>
       <c r="J109" s="32"/>
       <c r="K109" s="32"/>
       <c r="L109" s="32"/>
       <c r="M109" s="32"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" s="9">
         <v>2024</v>
       </c>
       <c r="B110" s="42">
         <v>14.42</v>
       </c>
       <c r="C110" s="35">
         <v>22.81</v>
       </c>
       <c r="D110" s="42">
         <v>36.9</v>
       </c>
       <c r="E110" s="42">
         <v>48.17</v>
       </c>
       <c r="F110" s="42">
         <v>62.59</v>
       </c>
       <c r="G110" s="35">
         <v>78.86</v>
       </c>
       <c r="H110" s="35">
         <v>97.31</v>
       </c>
-      <c r="I110" s="75">
+      <c r="I110" s="74">
         <v>116</v>
       </c>
       <c r="J110" s="35">
         <v>131.02000000000001</v>
       </c>
-      <c r="K110" s="84">
+      <c r="K110" s="83">
         <v>145.22</v>
       </c>
-      <c r="L110" s="75">
+      <c r="L110" s="74">
         <v>158.41</v>
       </c>
       <c r="M110" s="35">
         <v>171.83</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" s="9">
         <v>2025</v>
       </c>
       <c r="B111" s="42">
         <v>10.33</v>
       </c>
       <c r="C111" s="42">
         <v>19.55</v>
       </c>
       <c r="D111" s="42">
         <v>30.05</v>
       </c>
       <c r="E111" s="42">
         <v>39.78</v>
       </c>
       <c r="F111" s="42">
         <v>51.88</v>
       </c>
-      <c r="G111" s="77">
+      <c r="G111" s="76">
         <v>66.61</v>
       </c>
-      <c r="H111" s="77">
+      <c r="H111" s="76">
         <v>84.12</v>
       </c>
-      <c r="I111" s="77">
+      <c r="I111" s="76">
         <v>100.91</v>
       </c>
-      <c r="J111" s="77">
+      <c r="J111" s="76">
         <v>113.02</v>
       </c>
-      <c r="K111" s="77">
+      <c r="K111" s="76">
         <v>123.97</v>
       </c>
-      <c r="L111" s="77">
+      <c r="L111" s="76">
         <v>134.87</v>
       </c>
       <c r="M111" s="42">
         <v>145.1</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" s="9">
         <v>2026</v>
       </c>
-      <c r="B112" s="77">
+      <c r="B112" s="76">
         <v>17.09</v>
       </c>
-      <c r="C112" s="77">
+      <c r="C112" s="76">
         <v>30.07</v>
       </c>
-      <c r="D112" s="77">
+      <c r="D112" s="76">
         <v>47.62</v>
       </c>
-      <c r="E112" s="77">
+      <c r="E112" s="76">
         <v>63.21</v>
       </c>
       <c r="F112" s="42">
         <v>78.489999999999995</v>
       </c>
       <c r="G112" s="42">
         <v>101.29</v>
       </c>
-      <c r="H112" s="42"/>
+      <c r="H112" s="42">
+        <v>127.7</v>
+      </c>
       <c r="I112" s="42"/>
       <c r="J112" s="42"/>
       <c r="K112" s="42"/>
       <c r="L112" s="42"/>
       <c r="M112" s="42"/>
     </row>
     <row r="113" spans="1:14" ht="22.5">
       <c r="A113" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B113" s="58"/>
       <c r="C113" s="18"/>
       <c r="D113" s="18"/>
       <c r="E113" s="18"/>
       <c r="F113" s="18"/>
       <c r="G113" s="18"/>
       <c r="H113" s="18"/>
       <c r="I113" s="18"/>
       <c r="J113" s="18"/>
       <c r="K113" s="18"/>
       <c r="L113" s="18"/>
       <c r="M113" s="18"/>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" s="20">
         <v>2024</v>
       </c>
       <c r="B114" s="42">
         <v>23.392700000000001</v>
       </c>
       <c r="C114" s="35">
         <v>38.753900000000002</v>
       </c>
       <c r="D114" s="42">
         <v>62.521099999999997</v>
       </c>
       <c r="E114" s="42">
         <v>78.453900000000004</v>
       </c>
       <c r="F114" s="42">
         <v>101.7</v>
       </c>
       <c r="G114" s="35">
         <v>129</v>
       </c>
       <c r="H114" s="35">
         <v>164.035</v>
       </c>
-      <c r="I114" s="75">
+      <c r="I114" s="74">
         <v>195.64320000000001</v>
       </c>
       <c r="J114" s="35">
         <v>222.52330000000001</v>
       </c>
       <c r="K114" s="35">
         <v>243.5</v>
       </c>
-      <c r="L114" s="75">
+      <c r="L114" s="74">
         <v>267.58460000000002</v>
       </c>
       <c r="M114" s="35">
         <v>289.60379999999998</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" s="20">
         <v>2025</v>
       </c>
       <c r="B115" s="42">
         <v>15.835100000000001</v>
       </c>
       <c r="C115" s="42">
         <v>29.6355</v>
       </c>
       <c r="D115" s="42">
         <v>45.2</v>
       </c>
       <c r="E115" s="41">
         <v>59</v>
       </c>
       <c r="F115" s="41">
         <v>76.8</v>
       </c>
-      <c r="G115" s="81">
+      <c r="G115" s="80">
         <v>99.6</v>
       </c>
-      <c r="H115" s="81">
+      <c r="H115" s="80">
         <v>127.6</v>
       </c>
-      <c r="I115" s="81">
+      <c r="I115" s="80">
         <v>153.19999999999999</v>
       </c>
-      <c r="J115" s="77">
+      <c r="J115" s="76">
         <v>171.4</v>
       </c>
-      <c r="K115" s="77">
+      <c r="K115" s="76">
         <v>186.8</v>
       </c>
-      <c r="L115" s="77">
+      <c r="L115" s="76">
         <v>203</v>
       </c>
-      <c r="M115" s="85">
+      <c r="M115" s="84">
         <v>217.9</v>
       </c>
       <c r="N115" s="64"/>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" s="59">
         <v>2026</v>
       </c>
-      <c r="B116" s="76">
+      <c r="B116" s="75">
         <v>16.399999999999999</v>
       </c>
-      <c r="C116" s="80">
+      <c r="C116" s="79">
         <v>28.6</v>
       </c>
-      <c r="D116" s="76">
+      <c r="D116" s="75">
         <v>45.2</v>
       </c>
-      <c r="E116" s="76">
+      <c r="E116" s="75">
         <v>59.6</v>
       </c>
       <c r="F116" s="47">
         <v>73.7</v>
       </c>
       <c r="G116" s="47">
         <v>94.909599999999998</v>
       </c>
-      <c r="H116" s="47"/>
+      <c r="H116" s="47">
+        <v>119.6</v>
+      </c>
       <c r="I116" s="47"/>
       <c r="J116" s="47"/>
       <c r="K116" s="47"/>
       <c r="L116" s="47"/>
       <c r="M116" s="47"/>
       <c r="N116" s="64"/>
     </row>
     <row r="117" spans="1:14">
       <c r="G117" s="64"/>
     </row>
     <row r="121" spans="1:14">
       <c r="C121" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A98:M98"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A86:M86"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>