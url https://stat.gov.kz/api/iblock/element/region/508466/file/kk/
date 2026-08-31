--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өж коэф.)" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="83">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу әдістемесі </t>
   </si>
   <si>
@@ -6030,51 +6030,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="39" applyFont="1" applyFill="1" applyAlignment="1">
@@ -6103,106 +6103,118 @@
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="17" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="51" fillId="0" borderId="17" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="57" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="57" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4795">
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1771"/>
     <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3794"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="2778"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3795"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="2779"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3796"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="2780"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3797"/>
     <cellStyle name="20% - Акцент1 2 13 3" xfId="2781"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 14 2 2" xfId="3798"/>
     <cellStyle name="20% - Акцент1 2 14 3" xfId="2782"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="50"/>
@@ -11187,51 +11199,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A34" sqref="A34"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="78.7109375" style="20" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="19">
         <v>61220201</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="18" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="21" t="s">
         <v>23</v>
       </c>
     </row>
@@ -11313,91 +11325,91 @@
       </c>
       <c r="B12" s="24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="47">
-        <v>46216</v>
+      <c r="B15" s="34">
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="47">
-        <v>46247</v>
+      <c r="B16" s="34">
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="48" t="s">
+      <c r="B17" s="35" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="48" t="s">
+      <c r="B18" s="35" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="48" t="s">
+      <c r="B19" s="35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
       <c r="A20" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="48" t="s">
+      <c r="B20" s="35" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
@@ -11436,259 +11448,263 @@
       <c r="B10" s="9"/>
     </row>
     <row r="11" spans="2:2" ht="89.25" customHeight="1">
       <c r="B11" s="11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="9"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="9"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="12" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD969"/>
+  <dimension ref="A1:AE969"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AF26" sqref="AF26"/>
+      <selection pane="bottomLeft" activeCell="AG27" sqref="AG27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="16" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="16" hidden="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" style="16" customWidth="1"/>
     <col min="21" max="26" width="8.7109375" style="16" customWidth="1"/>
     <col min="27" max="27" width="10.28515625" style="16" customWidth="1"/>
     <col min="28" max="28" width="8.5703125" style="16" customWidth="1"/>
     <col min="29" max="29" width="8.7109375" style="16" customWidth="1"/>
     <col min="30" max="30" width="8.28515625" style="16" customWidth="1"/>
-    <col min="31" max="16384" width="14.42578125" style="16"/>
+    <col min="31" max="31" width="10.42578125" style="16" customWidth="1"/>
+    <col min="32" max="16384" width="14.42578125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="18.75" customHeight="1">
+    <row r="1" spans="1:31" ht="18.75" customHeight="1">
       <c r="A1" s="29">
         <v>61220101</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
-    <row r="2" spans="1:30" ht="14.25" customHeight="1">
-      <c r="A2" s="44" t="s">
+    <row r="2" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A2" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="44"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:30" ht="14.25" customHeight="1">
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+    </row>
+    <row r="3" spans="1:31" ht="14.25" customHeight="1">
       <c r="A3" s="17"/>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
     </row>
-    <row r="4" spans="1:30" ht="14.25" customHeight="1">
+    <row r="4" spans="1:31" ht="14.25" customHeight="1">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
     </row>
-    <row r="5" spans="1:30" ht="14.25" customHeight="1">
+    <row r="5" spans="1:31" ht="14.25" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="30"/>
       <c r="T5" s="31"/>
       <c r="U5" s="30"/>
       <c r="V5" s="32"/>
-      <c r="AB5" s="42" t="s">
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="AC5" s="42"/>
-[...4 lines deleted...]
-      <c r="B6" s="40">
+    </row>
+    <row r="6" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A6" s="48"/>
+      <c r="B6" s="50">
         <v>2024</v>
       </c>
-      <c r="C6" s="41"/>
-[...10 lines deleted...]
-      <c r="N6" s="35">
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="45">
         <v>2025</v>
       </c>
-      <c r="O6" s="36"/>
-[...10 lines deleted...]
-      <c r="Z6" s="43">
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="47"/>
+      <c r="Z6" s="54">
         <v>2026</v>
       </c>
-      <c r="AA6" s="43"/>
-[...5 lines deleted...]
-      <c r="A7" s="39"/>
+      <c r="AA6" s="55"/>
+      <c r="AB6" s="55"/>
+      <c r="AC6" s="55"/>
+      <c r="AD6" s="55"/>
+      <c r="AE6" s="55"/>
+    </row>
+    <row r="7" spans="1:31" ht="27" customHeight="1">
+      <c r="A7" s="49"/>
       <c r="B7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="8" t="s">
@@ -11732,87 +11748,91 @@
       </c>
       <c r="W7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="X7" s="15" t="s">
         <v>44</v>
       </c>
       <c r="Y7" s="8" t="s">
         <v>45</v>
       </c>
       <c r="Z7" s="27" t="s">
         <v>27</v>
       </c>
       <c r="AA7" s="27" t="s">
         <v>35</v>
       </c>
       <c r="AB7" s="27" t="s">
         <v>36</v>
       </c>
       <c r="AC7" s="27" t="s">
         <v>37</v>
       </c>
       <c r="AD7" s="28" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="45" t="s">
+      <c r="AE7" s="4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" ht="20.25" customHeight="1">
+      <c r="A8" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="45"/>
-[...30 lines deleted...]
-      <c r="A9" s="49" t="s">
+      <c r="B8" s="43"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
+      <c r="I8" s="43"/>
+      <c r="J8" s="43"/>
+      <c r="K8" s="43"/>
+      <c r="L8" s="43"/>
+      <c r="M8" s="43"/>
+      <c r="N8" s="43"/>
+      <c r="O8" s="43"/>
+      <c r="P8" s="43"/>
+      <c r="Q8" s="43"/>
+      <c r="R8" s="43"/>
+      <c r="S8" s="43"/>
+      <c r="T8" s="43"/>
+      <c r="U8" s="43"/>
+      <c r="V8" s="43"/>
+      <c r="W8" s="43"/>
+      <c r="X8" s="43"/>
+      <c r="Y8" s="43"/>
+      <c r="Z8" s="43"/>
+      <c r="AA8" s="43"/>
+      <c r="AB8" s="43"/>
+      <c r="AC8" s="43"/>
+      <c r="AD8" s="43"/>
+      <c r="AE8" s="43"/>
+    </row>
+    <row r="9" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A9" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="33">
         <v>10.19</v>
       </c>
       <c r="C9" s="33">
         <v>9.33</v>
       </c>
       <c r="D9" s="33">
         <v>8.51</v>
       </c>
       <c r="E9" s="33">
         <v>8.2100000000000009</v>
       </c>
       <c r="F9" s="33">
         <v>8.06</v>
       </c>
       <c r="G9" s="33">
         <v>7.74</v>
       </c>
       <c r="H9" s="33">
         <v>7.57</v>
       </c>
       <c r="I9" s="33">
         <v>7.43</v>
@@ -11858,53 +11878,56 @@
       </c>
       <c r="W9" s="33">
         <v>5.72</v>
       </c>
       <c r="X9" s="33">
         <v>6.16</v>
       </c>
       <c r="Y9" s="33">
         <v>6.24</v>
       </c>
       <c r="Z9" s="33">
         <v>4.21</v>
       </c>
       <c r="AA9" s="33">
         <v>4.8099999999999996</v>
       </c>
       <c r="AB9" s="33">
         <v>4.96</v>
       </c>
       <c r="AC9" s="33">
         <v>4.95</v>
       </c>
       <c r="AD9" s="33">
         <v>5.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="50" t="s">
+      <c r="AE9" s="56">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A10" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="33">
         <v>9.9499999999999993</v>
       </c>
       <c r="C10" s="33">
         <v>9.66</v>
       </c>
       <c r="D10" s="33">
         <v>9.0500000000000007</v>
       </c>
       <c r="E10" s="33">
         <v>11.02</v>
       </c>
       <c r="F10" s="33">
         <v>10.5</v>
       </c>
       <c r="G10" s="33">
         <v>9.86</v>
       </c>
       <c r="H10" s="33">
         <v>9.27</v>
       </c>
       <c r="I10" s="33">
         <v>8.69</v>
@@ -11950,53 +11973,56 @@
       </c>
       <c r="W10" s="33">
         <v>3.54</v>
       </c>
       <c r="X10" s="33">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y10" s="33">
         <v>4.01</v>
       </c>
       <c r="Z10" s="33">
         <v>10.1</v>
       </c>
       <c r="AA10" s="33">
         <v>6.33</v>
       </c>
       <c r="AB10" s="33">
         <v>4.13</v>
       </c>
       <c r="AC10" s="33">
         <v>3.04</v>
       </c>
       <c r="AD10" s="33">
         <v>2.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="50" t="s">
+      <c r="AE10" s="56">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A11" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="33">
         <v>10.57</v>
       </c>
       <c r="C11" s="33">
         <v>8.4700000000000006</v>
       </c>
       <c r="D11" s="33">
         <v>6.65</v>
       </c>
       <c r="E11" s="33">
         <v>6.59</v>
       </c>
       <c r="F11" s="33">
         <v>6.45</v>
       </c>
       <c r="G11" s="33">
         <v>6.03</v>
       </c>
       <c r="H11" s="33">
         <v>5.96</v>
       </c>
       <c r="I11" s="33">
         <v>5.83</v>
@@ -12042,53 +12068,56 @@
       </c>
       <c r="W11" s="33">
         <v>3.83</v>
       </c>
       <c r="X11" s="33">
         <v>5.89</v>
       </c>
       <c r="Y11" s="33">
         <v>6.43</v>
       </c>
       <c r="Z11" s="33">
         <v>15.15</v>
       </c>
       <c r="AA11" s="33">
         <v>15.38</v>
       </c>
       <c r="AB11" s="33">
         <v>9.57</v>
       </c>
       <c r="AC11" s="33">
         <v>6.78</v>
       </c>
       <c r="AD11" s="33">
         <v>8.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="50" t="s">
+      <c r="AE11" s="56">
+        <v>6.86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A12" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="33">
         <v>14.81</v>
       </c>
       <c r="C12" s="33">
         <v>13.5</v>
       </c>
       <c r="D12" s="33">
         <v>11.59</v>
       </c>
       <c r="E12" s="33">
         <v>11.7</v>
       </c>
       <c r="F12" s="33">
         <v>12.18</v>
       </c>
       <c r="G12" s="33">
         <v>11.54</v>
       </c>
       <c r="H12" s="33">
         <v>11.28</v>
       </c>
       <c r="I12" s="33">
         <v>10.5</v>
@@ -12134,53 +12163,56 @@
       </c>
       <c r="W12" s="33">
         <v>9.5</v>
       </c>
       <c r="X12" s="33">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y12" s="33">
         <v>8.18</v>
       </c>
       <c r="Z12" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AA12" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AB12" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AC12" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AD12" s="33" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="51" t="s">
+      <c r="AE12" s="56">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A13" s="38" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="33">
         <v>11.32</v>
       </c>
       <c r="C13" s="33">
         <v>11.96</v>
       </c>
       <c r="D13" s="33">
         <v>9.99</v>
       </c>
       <c r="E13" s="33">
         <v>9.9</v>
       </c>
       <c r="F13" s="33">
         <v>9.8699999999999992</v>
       </c>
       <c r="G13" s="33">
         <v>9.65</v>
       </c>
       <c r="H13" s="33">
         <v>9.1</v>
       </c>
       <c r="I13" s="33">
         <v>9.09</v>
@@ -12226,53 +12258,56 @@
       </c>
       <c r="W13" s="33">
         <v>6.45</v>
       </c>
       <c r="X13" s="33">
         <v>6.55</v>
       </c>
       <c r="Y13" s="33">
         <v>6.47</v>
       </c>
       <c r="Z13" s="33">
         <v>5.75</v>
       </c>
       <c r="AA13" s="33">
         <v>4.54</v>
       </c>
       <c r="AB13" s="33">
         <v>2.96</v>
       </c>
       <c r="AC13" s="33">
         <v>2.87</v>
       </c>
       <c r="AD13" s="33">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="51" t="s">
+      <c r="AE13" s="56">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A14" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="33">
         <v>12.27</v>
       </c>
       <c r="C14" s="33">
         <v>9.64</v>
       </c>
       <c r="D14" s="33">
         <v>8.3699999999999992</v>
       </c>
       <c r="E14" s="33">
         <v>7.37</v>
       </c>
       <c r="F14" s="33">
         <v>7.56</v>
       </c>
       <c r="G14" s="33">
         <v>7.86</v>
       </c>
       <c r="H14" s="33">
         <v>7.45</v>
       </c>
       <c r="I14" s="33">
         <v>6.94</v>
@@ -12318,53 +12353,56 @@
       </c>
       <c r="W14" s="33">
         <v>3.93</v>
       </c>
       <c r="X14" s="33">
         <v>4.92</v>
       </c>
       <c r="Y14" s="33">
         <v>5.42</v>
       </c>
       <c r="Z14" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AA14" s="33">
         <v>2.11</v>
       </c>
       <c r="AB14" s="33">
         <v>2.74</v>
       </c>
       <c r="AC14" s="33">
         <v>3.09</v>
       </c>
       <c r="AD14" s="33">
         <v>4.1900000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="50" t="s">
+      <c r="AE14" s="56">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A15" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="33">
         <v>10.5</v>
       </c>
       <c r="C15" s="33">
         <v>9.75</v>
       </c>
       <c r="D15" s="33">
         <v>7.44</v>
       </c>
       <c r="E15" s="33">
         <v>6.04</v>
       </c>
       <c r="F15" s="33">
         <v>6.7</v>
       </c>
       <c r="G15" s="33">
         <v>7.67</v>
       </c>
       <c r="H15" s="33">
         <v>7.11</v>
       </c>
       <c r="I15" s="33">
         <v>6.72</v>
@@ -12410,53 +12448,56 @@
       </c>
       <c r="W15" s="33">
         <v>9.65</v>
       </c>
       <c r="X15" s="33">
         <v>9.01</v>
       </c>
       <c r="Y15" s="33">
         <v>8.26</v>
       </c>
       <c r="Z15" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AA15" s="33">
         <v>42.55</v>
       </c>
       <c r="AB15" s="33">
         <v>24.69</v>
       </c>
       <c r="AC15" s="33">
         <v>18.02</v>
       </c>
       <c r="AD15" s="33">
         <v>13.61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="51" t="s">
+      <c r="AE15" s="56">
+        <v>16.48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A16" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="33">
         <v>9.6999999999999993</v>
       </c>
       <c r="C16" s="33">
         <v>8.14</v>
       </c>
       <c r="D16" s="33">
         <v>8.58</v>
       </c>
       <c r="E16" s="33">
         <v>8.75</v>
       </c>
       <c r="F16" s="33">
         <v>8.99</v>
       </c>
       <c r="G16" s="33">
         <v>8.6199999999999992</v>
       </c>
       <c r="H16" s="33">
         <v>8.49</v>
       </c>
       <c r="I16" s="33">
         <v>8.94</v>
@@ -12502,53 +12543,56 @@
       </c>
       <c r="W16" s="33">
         <v>5.46</v>
       </c>
       <c r="X16" s="33">
         <v>5.83</v>
       </c>
       <c r="Y16" s="33">
         <v>5.87</v>
       </c>
       <c r="Z16" s="33">
         <v>8.74</v>
       </c>
       <c r="AA16" s="33">
         <v>6.71</v>
       </c>
       <c r="AB16" s="33">
         <v>6.72</v>
       </c>
       <c r="AC16" s="33">
         <v>7.1</v>
       </c>
       <c r="AD16" s="33">
         <v>6.44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="51" t="s">
+      <c r="AE16" s="56">
+        <v>5.78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A17" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="33">
         <v>10.98</v>
       </c>
       <c r="C17" s="33">
         <v>11.09</v>
       </c>
       <c r="D17" s="33">
         <v>9.51</v>
       </c>
       <c r="E17" s="33">
         <v>9.86</v>
       </c>
       <c r="F17" s="33">
         <v>9.25</v>
       </c>
       <c r="G17" s="33">
         <v>8.56</v>
       </c>
       <c r="H17" s="33">
         <v>8.48</v>
       </c>
       <c r="I17" s="33">
         <v>8.5399999999999991</v>
@@ -12594,53 +12638,56 @@
       </c>
       <c r="W17" s="33">
         <v>7.41</v>
       </c>
       <c r="X17" s="33">
         <v>6.88</v>
       </c>
       <c r="Y17" s="33">
         <v>6.33</v>
       </c>
       <c r="Z17" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AA17" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AB17" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AC17" s="33">
         <v>21.28</v>
       </c>
       <c r="AD17" s="33">
         <v>17.75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="50" t="s">
+      <c r="AE17" s="56">
+        <v>19.510000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A18" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="33">
         <v>6.96</v>
       </c>
       <c r="C18" s="33">
         <v>7.08</v>
       </c>
       <c r="D18" s="33">
         <v>6.38</v>
       </c>
       <c r="E18" s="33">
         <v>5.67</v>
       </c>
       <c r="F18" s="33">
         <v>5.92</v>
       </c>
       <c r="G18" s="33">
         <v>6.21</v>
       </c>
       <c r="H18" s="33">
         <v>6.22</v>
       </c>
       <c r="I18" s="33">
         <v>6.42</v>
@@ -12686,53 +12733,56 @@
       </c>
       <c r="W18" s="33">
         <v>4.79</v>
       </c>
       <c r="X18" s="33">
         <v>6.15</v>
       </c>
       <c r="Y18" s="33">
         <v>6.06</v>
       </c>
       <c r="Z18" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AA18" s="33">
         <v>3.42</v>
       </c>
       <c r="AB18" s="33">
         <v>5.17</v>
       </c>
       <c r="AC18" s="33">
         <v>3.83</v>
       </c>
       <c r="AD18" s="33">
         <v>3.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="50" t="s">
+      <c r="AE18" s="56">
+        <v>3.93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A19" s="37" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="33">
         <v>21.08</v>
       </c>
       <c r="C19" s="33">
         <v>15.25</v>
       </c>
       <c r="D19" s="33">
         <v>13.78</v>
       </c>
       <c r="E19" s="33">
         <v>12.8</v>
       </c>
       <c r="F19" s="33">
         <v>11.78</v>
       </c>
       <c r="G19" s="33">
         <v>10.83</v>
       </c>
       <c r="H19" s="33">
         <v>11</v>
       </c>
       <c r="I19" s="33">
         <v>11.27</v>
@@ -12778,53 +12828,56 @@
       </c>
       <c r="W19" s="33">
         <v>3.9</v>
       </c>
       <c r="X19" s="33">
         <v>4.74</v>
       </c>
       <c r="Y19" s="33">
         <v>5.34</v>
       </c>
       <c r="Z19" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AA19" s="33">
         <v>7.3</v>
       </c>
       <c r="AB19" s="33">
         <v>4.67</v>
       </c>
       <c r="AC19" s="33">
         <v>3.5</v>
       </c>
       <c r="AD19" s="33">
         <v>2.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="50" t="s">
+      <c r="AE19" s="56">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A20" s="37" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="33">
         <v>9.2799999999999994</v>
       </c>
       <c r="C20" s="33">
         <v>8.91</v>
       </c>
       <c r="D20" s="33">
         <v>8.17</v>
       </c>
       <c r="E20" s="33">
         <v>8.17</v>
       </c>
       <c r="F20" s="33">
         <v>8.4600000000000009</v>
       </c>
       <c r="G20" s="33">
         <v>8.2899999999999991</v>
       </c>
       <c r="H20" s="33">
         <v>8.6199999999999992</v>
       </c>
       <c r="I20" s="33">
         <v>8.65</v>
@@ -12870,87 +12923,91 @@
       </c>
       <c r="W20" s="33">
         <v>7.96</v>
       </c>
       <c r="X20" s="33">
         <v>7.35</v>
       </c>
       <c r="Y20" s="33">
         <v>7.65</v>
       </c>
       <c r="Z20" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AA20" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AB20" s="33">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC20" s="33">
         <v>4</v>
       </c>
       <c r="AD20" s="33">
         <v>4.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="46" t="s">
+      <c r="AE20" s="56">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="20.25" customHeight="1">
+      <c r="A21" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="46"/>
-[...30 lines deleted...]
-      <c r="A22" s="49" t="s">
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
+      <c r="Q21" s="44"/>
+      <c r="R21" s="44"/>
+      <c r="S21" s="44"/>
+      <c r="T21" s="44"/>
+      <c r="U21" s="44"/>
+      <c r="V21" s="44"/>
+      <c r="W21" s="44"/>
+      <c r="X21" s="44"/>
+      <c r="Y21" s="44"/>
+      <c r="Z21" s="44"/>
+      <c r="AA21" s="44"/>
+      <c r="AB21" s="44"/>
+      <c r="AC21" s="44"/>
+      <c r="AD21" s="44"/>
+      <c r="AE21" s="44"/>
+    </row>
+    <row r="22" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A22" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="33">
         <v>8.69</v>
       </c>
       <c r="C22" s="33">
         <v>8.73</v>
       </c>
       <c r="D22" s="33">
         <v>7.94</v>
       </c>
       <c r="E22" s="33">
         <v>7.62</v>
       </c>
       <c r="F22" s="33">
         <v>7.42</v>
       </c>
       <c r="G22" s="33">
         <v>7.26</v>
       </c>
       <c r="H22" s="33">
         <v>7.01</v>
       </c>
       <c r="I22" s="33">
         <v>6.84</v>
@@ -12996,53 +13053,56 @@
       </c>
       <c r="W22" s="33">
         <v>4.87</v>
       </c>
       <c r="X22" s="33">
         <v>5.63</v>
       </c>
       <c r="Y22" s="33">
         <v>5.4</v>
       </c>
       <c r="Z22" s="33">
         <v>16.95</v>
       </c>
       <c r="AA22" s="33">
         <v>10.46</v>
       </c>
       <c r="AB22" s="33">
         <v>7.54</v>
       </c>
       <c r="AC22" s="33">
         <v>6.84</v>
       </c>
       <c r="AD22" s="33">
         <v>7.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="50" t="s">
+      <c r="AE22" s="56">
+        <v>6.29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A23" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B23" s="33">
         <v>5.75</v>
       </c>
       <c r="C23" s="33">
         <v>5.96</v>
       </c>
       <c r="D23" s="33">
         <v>6.54</v>
       </c>
       <c r="E23" s="33">
         <v>9.1</v>
       </c>
       <c r="F23" s="33">
         <v>8.73</v>
       </c>
       <c r="G23" s="33">
         <v>8.25</v>
       </c>
       <c r="H23" s="33">
         <v>7.88</v>
       </c>
       <c r="I23" s="33">
         <v>7.3</v>
@@ -13088,53 +13148,56 @@
       </c>
       <c r="W23" s="33">
         <v>2.71</v>
       </c>
       <c r="X23" s="33">
         <v>3.74</v>
       </c>
       <c r="Y23" s="33">
         <v>3.46</v>
       </c>
       <c r="Z23" s="33">
         <v>11.49</v>
       </c>
       <c r="AA23" s="33">
         <v>7.19</v>
       </c>
       <c r="AB23" s="33">
         <v>4.88</v>
       </c>
       <c r="AC23" s="33">
         <v>3.51</v>
       </c>
       <c r="AD23" s="33">
         <v>2.76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="50" t="s">
+      <c r="AE23" s="56">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A24" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="33">
         <v>12.77</v>
       </c>
       <c r="C24" s="33">
         <v>11.71</v>
       </c>
       <c r="D24" s="33">
         <v>9.6199999999999992</v>
       </c>
       <c r="E24" s="33">
         <v>7.39</v>
       </c>
       <c r="F24" s="33">
         <v>7.91</v>
       </c>
       <c r="G24" s="33">
         <v>7.3</v>
       </c>
       <c r="H24" s="33">
         <v>6.8</v>
       </c>
       <c r="I24" s="33">
         <v>6.72</v>
@@ -13180,53 +13243,56 @@
       </c>
       <c r="W24" s="33">
         <v>3.83</v>
       </c>
       <c r="X24" s="33">
         <v>5.89</v>
       </c>
       <c r="Y24" s="33">
         <v>6.43</v>
       </c>
       <c r="Z24" s="33">
         <v>15.15</v>
       </c>
       <c r="AA24" s="33">
         <v>15.38</v>
       </c>
       <c r="AB24" s="33">
         <v>9.57</v>
       </c>
       <c r="AC24" s="33">
         <v>6.78</v>
       </c>
       <c r="AD24" s="33">
         <v>8.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="50" t="s">
+      <c r="AE24" s="56">
+        <v>6.86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A25" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="33">
         <v>13.31</v>
       </c>
       <c r="C25" s="33">
         <v>13.16</v>
       </c>
       <c r="D25" s="33">
         <v>10.66</v>
       </c>
       <c r="E25" s="33">
         <v>10.76</v>
       </c>
       <c r="F25" s="33">
         <v>11.4</v>
       </c>
       <c r="G25" s="33">
         <v>11.14</v>
       </c>
       <c r="H25" s="33">
         <v>10.91</v>
       </c>
       <c r="I25" s="33">
         <v>10.14</v>
@@ -13272,53 +13338,56 @@
       </c>
       <c r="W25" s="33">
         <v>4.3</v>
       </c>
       <c r="X25" s="33">
         <v>3.92</v>
       </c>
       <c r="Y25" s="33">
         <v>3.76</v>
       </c>
       <c r="Z25" s="33">
         <v>27.03</v>
       </c>
       <c r="AA25" s="33">
         <v>13.16</v>
       </c>
       <c r="AB25" s="33">
         <v>8.5500000000000007</v>
       </c>
       <c r="AC25" s="33">
         <v>6.37</v>
       </c>
       <c r="AD25" s="33">
         <v>5.05</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="50" t="s">
+      <c r="AE25" s="56">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A26" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="33">
         <v>22.33</v>
       </c>
       <c r="C26" s="33">
         <v>17.46</v>
       </c>
       <c r="D26" s="33">
         <v>12.83</v>
       </c>
       <c r="E26" s="33">
         <v>12.66</v>
       </c>
       <c r="F26" s="33">
         <v>11.61</v>
       </c>
       <c r="G26" s="33">
         <v>13.26</v>
       </c>
       <c r="H26" s="33">
         <v>11.44</v>
       </c>
       <c r="I26" s="33">
         <v>11.11</v>
@@ -13364,53 +13433,56 @@
       </c>
       <c r="W26" s="33">
         <v>8.5</v>
       </c>
       <c r="X26" s="33">
         <v>8.58</v>
       </c>
       <c r="Y26" s="33">
         <v>7.85</v>
       </c>
       <c r="Z26" s="33">
         <v>28.04</v>
       </c>
       <c r="AA26" s="33">
         <v>15</v>
       </c>
       <c r="AB26" s="33">
         <v>9.1999999999999993</v>
       </c>
       <c r="AC26" s="33">
         <v>11.14</v>
       </c>
       <c r="AD26" s="33">
         <v>10.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="50" t="s">
+      <c r="AE26" s="56">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A27" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="33">
         <v>8.64</v>
       </c>
       <c r="C27" s="33">
         <v>8.9499999999999993</v>
       </c>
       <c r="D27" s="33">
         <v>7.55</v>
       </c>
       <c r="E27" s="33">
         <v>7.43</v>
       </c>
       <c r="F27" s="33">
         <v>7.79</v>
       </c>
       <c r="G27" s="33">
         <v>8.11</v>
       </c>
       <c r="H27" s="33">
         <v>7.49</v>
       </c>
       <c r="I27" s="33">
         <v>6.95</v>
@@ -13456,1324 +13528,1361 @@
       </c>
       <c r="W27" s="33">
         <v>2.41</v>
       </c>
       <c r="X27" s="33">
         <v>3.4</v>
       </c>
       <c r="Y27" s="33">
         <v>3.14</v>
       </c>
       <c r="Z27" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AA27" s="33" t="s">
         <v>58</v>
       </c>
       <c r="AB27" s="33">
         <v>4.9000000000000004</v>
       </c>
       <c r="AC27" s="33">
         <v>3.64</v>
       </c>
       <c r="AD27" s="33">
         <v>6.01</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="34" t="s">
+      <c r="AE27" s="56">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="20.25" customHeight="1">
+      <c r="A28" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="B28" s="34"/>
-[...30 lines deleted...]
-      <c r="A29" s="49" t="s">
+      <c r="B28" s="52"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+      <c r="I28" s="52"/>
+      <c r="J28" s="52"/>
+      <c r="K28" s="52"/>
+      <c r="L28" s="52"/>
+      <c r="M28" s="52"/>
+      <c r="N28" s="52"/>
+      <c r="O28" s="52"/>
+      <c r="P28" s="52"/>
+      <c r="Q28" s="52"/>
+      <c r="R28" s="52"/>
+      <c r="S28" s="52"/>
+      <c r="T28" s="52"/>
+      <c r="U28" s="52"/>
+      <c r="V28" s="52"/>
+      <c r="W28" s="52"/>
+      <c r="X28" s="52"/>
+      <c r="Y28" s="52"/>
+      <c r="Z28" s="52"/>
+      <c r="AA28" s="52"/>
+      <c r="AB28" s="52"/>
+      <c r="AC28" s="52"/>
+      <c r="AD28" s="52"/>
+      <c r="AE28" s="52"/>
+    </row>
+    <row r="29" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A29" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="33">
         <v>12.32</v>
       </c>
       <c r="C29" s="33">
         <v>10.19</v>
       </c>
       <c r="D29" s="33">
         <v>9.35</v>
       </c>
       <c r="E29" s="33">
         <v>9.07</v>
       </c>
       <c r="F29" s="33">
         <v>9</v>
       </c>
       <c r="G29" s="33">
         <v>8.4600000000000009</v>
       </c>
       <c r="H29" s="33">
         <v>8.39</v>
       </c>
       <c r="I29" s="33">
         <v>8.33</v>
       </c>
       <c r="J29" s="33">
         <v>8.1</v>
       </c>
       <c r="K29" s="33">
         <v>8.0399999999999991</v>
       </c>
       <c r="L29" s="33">
         <v>7.93</v>
       </c>
       <c r="M29" s="33">
         <v>7.92</v>
       </c>
-      <c r="N29" s="52">
+      <c r="N29" s="39">
         <v>3.9</v>
       </c>
-      <c r="O29" s="52">
+      <c r="O29" s="39">
         <v>6.54</v>
       </c>
-      <c r="P29" s="52">
+      <c r="P29" s="39">
         <v>6.02</v>
       </c>
-      <c r="Q29" s="52">
+      <c r="Q29" s="39">
         <v>5.29</v>
       </c>
-      <c r="R29" s="52">
+      <c r="R29" s="39">
         <v>5.59</v>
       </c>
-      <c r="S29" s="52">
+      <c r="S29" s="39">
         <v>5.84</v>
       </c>
-      <c r="T29" s="52">
+      <c r="T29" s="39">
         <v>5.54</v>
       </c>
-      <c r="U29" s="52">
+      <c r="U29" s="39">
         <v>5.94</v>
       </c>
-      <c r="V29" s="52">
+      <c r="V29" s="39">
         <v>5.94</v>
       </c>
-      <c r="W29" s="52">
+      <c r="W29" s="39">
         <v>5.9</v>
       </c>
-      <c r="X29" s="52">
+      <c r="X29" s="39">
         <v>6.27</v>
       </c>
-      <c r="Y29" s="52">
+      <c r="Y29" s="39">
         <v>6.41</v>
       </c>
-      <c r="Z29" s="52">
+      <c r="Z29" s="39">
         <v>1.68</v>
       </c>
-      <c r="AA29" s="52">
+      <c r="AA29" s="39">
         <v>3.66</v>
       </c>
-      <c r="AB29" s="52">
+      <c r="AB29" s="39">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AC29" s="52">
+      <c r="AC29" s="39">
         <v>4.5599999999999996</v>
       </c>
-      <c r="AD29" s="52">
+      <c r="AD29" s="39">
         <v>4.6900000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="50" t="s">
+      <c r="AE29" s="57">
+        <v>4.84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A30" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="33">
         <v>17.73</v>
       </c>
       <c r="C30" s="33">
         <v>16.510000000000002</v>
       </c>
       <c r="D30" s="33">
         <v>13.91</v>
       </c>
       <c r="E30" s="33">
         <v>14.69</v>
       </c>
       <c r="F30" s="33">
         <v>13.92</v>
       </c>
       <c r="G30" s="33">
         <v>13.01</v>
       </c>
       <c r="H30" s="33">
         <v>11.94</v>
       </c>
       <c r="I30" s="33">
         <v>11.36</v>
       </c>
       <c r="J30" s="33">
         <v>10.57</v>
       </c>
       <c r="K30" s="33">
         <v>10.210000000000001</v>
       </c>
       <c r="L30" s="33">
         <v>10.01</v>
       </c>
       <c r="M30" s="33">
         <v>9.4499999999999993</v>
       </c>
-      <c r="N30" s="52" t="s">
+      <c r="N30" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="O30" s="52" t="s">
+      <c r="O30" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="P30" s="52">
+      <c r="P30" s="39">
         <v>33.33</v>
       </c>
-      <c r="Q30" s="52">
+      <c r="Q30" s="39">
         <v>28.57</v>
       </c>
-      <c r="R30" s="52">
+      <c r="R30" s="39">
         <v>20.83</v>
       </c>
-      <c r="S30" s="52">
+      <c r="S30" s="39">
         <v>16.670000000000002</v>
       </c>
-      <c r="T30" s="52">
+      <c r="T30" s="39">
         <v>14.08</v>
       </c>
-      <c r="U30" s="52">
+      <c r="U30" s="39">
         <v>11.36</v>
       </c>
-      <c r="V30" s="52">
+      <c r="V30" s="39">
         <v>10.199999999999999</v>
       </c>
-      <c r="W30" s="52">
+      <c r="W30" s="39">
         <v>9.17</v>
       </c>
-      <c r="X30" s="52">
+      <c r="X30" s="39">
         <v>8.5500000000000007</v>
       </c>
-      <c r="Y30" s="52">
+      <c r="Y30" s="39">
         <v>7.69</v>
       </c>
-      <c r="Z30" s="52" t="s">
+      <c r="Z30" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AA30" s="52" t="s">
+      <c r="AA30" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AB30" s="52" t="s">
+      <c r="AB30" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AC30" s="52" t="s">
+      <c r="AC30" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AD30" s="52" t="s">
+      <c r="AD30" s="39" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="50" t="s">
+      <c r="AE30" s="39" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A31" s="37" t="s">
         <v>78</v>
       </c>
       <c r="B31" s="33">
         <v>7.54</v>
       </c>
       <c r="C31" s="33">
         <v>4.0199999999999996</v>
       </c>
       <c r="D31" s="33">
         <v>2.72</v>
       </c>
       <c r="E31" s="33">
         <v>5.49</v>
       </c>
       <c r="F31" s="33">
         <v>4.41</v>
       </c>
       <c r="G31" s="33">
         <v>4.24</v>
       </c>
       <c r="H31" s="33">
         <v>4.78</v>
       </c>
       <c r="I31" s="33">
         <v>4.57</v>
       </c>
       <c r="J31" s="33">
         <v>5.05</v>
       </c>
       <c r="K31" s="33">
         <v>5.4</v>
       </c>
       <c r="L31" s="33">
         <v>5.74</v>
       </c>
       <c r="M31" s="33">
         <v>6.22</v>
       </c>
-      <c r="N31" s="52" t="s">
+      <c r="N31" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="O31" s="52" t="s">
+      <c r="O31" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="P31" s="52" t="s">
+      <c r="P31" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="Q31" s="52">
+      <c r="Q31" s="39">
         <v>6.9</v>
       </c>
-      <c r="R31" s="52">
+      <c r="R31" s="39">
         <v>10.1</v>
       </c>
-      <c r="S31" s="52">
+      <c r="S31" s="39">
         <v>8.3000000000000007</v>
       </c>
-      <c r="T31" s="52">
+      <c r="T31" s="39">
         <v>6.92</v>
       </c>
-      <c r="U31" s="52">
+      <c r="U31" s="39">
         <v>8.9</v>
       </c>
-      <c r="V31" s="52">
+      <c r="V31" s="39">
         <v>7.81</v>
       </c>
-      <c r="W31" s="52">
+      <c r="W31" s="39">
         <v>9.5</v>
       </c>
-      <c r="X31" s="52">
+      <c r="X31" s="39">
         <v>8.7899999999999991</v>
       </c>
-      <c r="Y31" s="52">
+      <c r="Y31" s="39">
         <v>8.18</v>
       </c>
-      <c r="Z31" s="52" t="s">
+      <c r="Z31" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AA31" s="52" t="s">
+      <c r="AA31" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AB31" s="52" t="s">
+      <c r="AB31" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AC31" s="52" t="s">
+      <c r="AC31" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AD31" s="52" t="s">
+      <c r="AD31" s="39" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="50" t="s">
+      <c r="AE31" s="57">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A32" s="37" t="s">
         <v>75</v>
       </c>
       <c r="B32" s="33">
         <v>18.78</v>
       </c>
       <c r="C32" s="33">
         <v>14.39</v>
       </c>
       <c r="D32" s="33">
         <v>14.13</v>
       </c>
       <c r="E32" s="33">
         <v>14.3</v>
       </c>
       <c r="F32" s="33">
         <v>14.37</v>
       </c>
       <c r="G32" s="33">
         <v>12.68</v>
       </c>
       <c r="H32" s="33">
         <v>12.34</v>
       </c>
       <c r="I32" s="33">
         <v>11.56</v>
       </c>
       <c r="J32" s="33">
         <v>11.51</v>
       </c>
       <c r="K32" s="33">
         <v>10.97</v>
       </c>
       <c r="L32" s="33">
         <v>11.2</v>
       </c>
       <c r="M32" s="33">
         <v>11.13</v>
       </c>
-      <c r="N32" s="52">
+      <c r="N32" s="39">
         <v>2.92</v>
       </c>
-      <c r="O32" s="52">
+      <c r="O32" s="39">
         <v>4.29</v>
       </c>
-      <c r="P32" s="52">
+      <c r="P32" s="39">
         <v>3.88</v>
       </c>
-      <c r="Q32" s="52">
+      <c r="Q32" s="39">
         <v>3.46</v>
       </c>
-      <c r="R32" s="52">
+      <c r="R32" s="39">
         <v>4.45</v>
       </c>
-      <c r="S32" s="52">
+      <c r="S32" s="39">
         <v>6.01</v>
       </c>
-      <c r="T32" s="52">
+      <c r="T32" s="39">
         <v>7.37</v>
       </c>
-      <c r="U32" s="52">
+      <c r="U32" s="39">
         <v>7.38</v>
       </c>
-      <c r="V32" s="52">
+      <c r="V32" s="39">
         <v>7.51</v>
       </c>
-      <c r="W32" s="52">
+      <c r="W32" s="39">
         <v>6.72</v>
       </c>
-      <c r="X32" s="52">
+      <c r="X32" s="39">
         <v>6.88</v>
       </c>
-      <c r="Y32" s="52">
+      <c r="Y32" s="39">
         <v>6.8</v>
       </c>
-      <c r="Z32" s="52">
+      <c r="Z32" s="39">
         <v>3.22</v>
       </c>
-      <c r="AA32" s="52">
+      <c r="AA32" s="39">
         <v>3.42</v>
       </c>
-      <c r="AB32" s="52">
+      <c r="AB32" s="39">
         <v>2.23</v>
       </c>
-      <c r="AC32" s="52">
+      <c r="AC32" s="39">
         <v>2.4300000000000002</v>
       </c>
-      <c r="AD32" s="52">
+      <c r="AD32" s="39">
         <v>4.55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="50" t="s">
+      <c r="AE32" s="57">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A33" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="33">
         <v>9.56</v>
       </c>
       <c r="C33" s="33">
         <v>11.05</v>
       </c>
       <c r="D33" s="33">
         <v>9.51</v>
       </c>
       <c r="E33" s="33">
         <v>9.43</v>
       </c>
       <c r="F33" s="33">
         <v>9.57</v>
       </c>
       <c r="G33" s="33">
         <v>9.0399999999999991</v>
       </c>
       <c r="H33" s="33">
         <v>8.6</v>
       </c>
       <c r="I33" s="33">
         <v>8.67</v>
       </c>
       <c r="J33" s="33">
         <v>8.5</v>
       </c>
       <c r="K33" s="33">
         <v>8.2899999999999991</v>
       </c>
       <c r="L33" s="33">
         <v>7.98</v>
       </c>
       <c r="M33" s="33">
         <v>8.09</v>
       </c>
-      <c r="N33" s="52">
+      <c r="N33" s="39">
         <v>7.25</v>
       </c>
-      <c r="O33" s="52">
+      <c r="O33" s="39">
         <v>7.37</v>
       </c>
-      <c r="P33" s="52">
+      <c r="P33" s="39">
         <v>7.57</v>
       </c>
-      <c r="Q33" s="52">
+      <c r="Q33" s="39">
         <v>5.42</v>
       </c>
-      <c r="R33" s="52">
+      <c r="R33" s="39">
         <v>5.83</v>
       </c>
-      <c r="S33" s="52">
+      <c r="S33" s="39">
         <v>4.9000000000000004</v>
       </c>
-      <c r="T33" s="52">
+      <c r="T33" s="39">
         <v>4.03</v>
       </c>
-      <c r="U33" s="52">
+      <c r="U33" s="39">
         <v>4.03</v>
       </c>
-      <c r="V33" s="52">
+      <c r="V33" s="39">
         <v>3.96</v>
       </c>
-      <c r="W33" s="52">
+      <c r="W33" s="39">
         <v>3.93</v>
       </c>
-      <c r="X33" s="52">
+      <c r="X33" s="39">
         <v>4.92</v>
       </c>
-      <c r="Y33" s="52">
+      <c r="Y33" s="39">
         <v>5.42</v>
       </c>
-      <c r="Z33" s="52" t="s">
+      <c r="Z33" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AA33" s="52">
+      <c r="AA33" s="39">
         <v>2.11</v>
       </c>
-      <c r="AB33" s="52">
+      <c r="AB33" s="39">
         <v>2.74</v>
       </c>
-      <c r="AC33" s="52">
+      <c r="AC33" s="39">
         <v>3.09</v>
       </c>
-      <c r="AD33" s="52">
+      <c r="AD33" s="39">
         <v>4.1900000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="50" t="s">
+      <c r="AE33" s="57">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A34" s="37" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="33">
         <v>16.739999999999998</v>
       </c>
       <c r="C34" s="33">
         <v>10.46</v>
       </c>
       <c r="D34" s="33">
         <v>9.32</v>
       </c>
       <c r="E34" s="33">
         <v>7.29</v>
       </c>
       <c r="F34" s="33">
         <v>7.3</v>
       </c>
       <c r="G34" s="33">
         <v>7.58</v>
       </c>
       <c r="H34" s="33">
         <v>7.41</v>
       </c>
       <c r="I34" s="33">
         <v>6.94</v>
       </c>
       <c r="J34" s="33">
         <v>6.35</v>
       </c>
       <c r="K34" s="33">
         <v>6.23</v>
       </c>
       <c r="L34" s="33">
         <v>6.62</v>
       </c>
       <c r="M34" s="33">
         <v>6.5</v>
       </c>
-      <c r="N34" s="52">
+      <c r="N34" s="39">
         <v>37.04</v>
       </c>
-      <c r="O34" s="52">
+      <c r="O34" s="39">
         <v>36.36</v>
       </c>
-      <c r="P34" s="52">
+      <c r="P34" s="39">
         <v>25.97</v>
       </c>
-      <c r="Q34" s="52">
+      <c r="Q34" s="39">
         <v>20.41</v>
       </c>
-      <c r="R34" s="52">
+      <c r="R34" s="39">
         <v>14.81</v>
       </c>
-      <c r="S34" s="52">
+      <c r="S34" s="39">
         <v>11.3</v>
       </c>
-      <c r="T34" s="52">
+      <c r="T34" s="39">
         <v>9.57</v>
       </c>
-      <c r="U34" s="52">
+      <c r="U34" s="39">
         <v>8.33</v>
       </c>
-      <c r="V34" s="52">
+      <c r="V34" s="39">
         <v>10.75</v>
       </c>
-      <c r="W34" s="52">
+      <c r="W34" s="39">
         <v>9.65</v>
       </c>
-      <c r="X34" s="52">
+      <c r="X34" s="39">
         <v>9.01</v>
       </c>
-      <c r="Y34" s="52">
+      <c r="Y34" s="39">
         <v>8.26</v>
       </c>
-      <c r="Z34" s="52" t="s">
+      <c r="Z34" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AA34" s="52">
+      <c r="AA34" s="39">
         <v>42.55</v>
       </c>
-      <c r="AB34" s="52">
+      <c r="AB34" s="39">
         <v>24.69</v>
       </c>
-      <c r="AC34" s="52">
+      <c r="AC34" s="39">
         <v>18.02</v>
       </c>
-      <c r="AD34" s="52">
+      <c r="AD34" s="39">
         <v>13.61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="50" t="s">
+      <c r="AE34" s="57">
+        <v>16.48</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A35" s="37" t="s">
         <v>76</v>
       </c>
       <c r="B35" s="33">
         <v>12.42</v>
       </c>
       <c r="C35" s="33">
         <v>8.83</v>
       </c>
       <c r="D35" s="33">
         <v>6.16</v>
       </c>
       <c r="E35" s="33">
         <v>5.25</v>
       </c>
       <c r="F35" s="33">
         <v>6.6</v>
       </c>
       <c r="G35" s="33">
         <v>7.45</v>
       </c>
       <c r="H35" s="33">
         <v>6.7</v>
       </c>
       <c r="I35" s="33">
         <v>6.56</v>
       </c>
       <c r="J35" s="33">
         <v>6.1</v>
       </c>
       <c r="K35" s="33">
         <v>7.48</v>
       </c>
       <c r="L35" s="33">
         <v>6.87</v>
       </c>
       <c r="M35" s="33">
         <v>6.91</v>
       </c>
-      <c r="N35" s="52" t="s">
+      <c r="N35" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="O35" s="52">
+      <c r="O35" s="39">
         <v>3.58</v>
       </c>
-      <c r="P35" s="52">
+      <c r="P35" s="39">
         <v>3.13</v>
       </c>
-      <c r="Q35" s="52">
+      <c r="Q35" s="39">
         <v>3.36</v>
       </c>
-      <c r="R35" s="52">
+      <c r="R35" s="39">
         <v>4.01</v>
       </c>
-      <c r="S35" s="52">
+      <c r="S35" s="39">
         <v>4.08</v>
       </c>
-      <c r="T35" s="52">
+      <c r="T35" s="39">
         <v>3.42</v>
       </c>
-      <c r="U35" s="52">
+      <c r="U35" s="39">
         <v>4.38</v>
       </c>
-      <c r="V35" s="52">
+      <c r="V35" s="39">
         <v>4.38</v>
       </c>
-      <c r="W35" s="52">
+      <c r="W35" s="39">
         <v>4.59</v>
       </c>
-      <c r="X35" s="52">
+      <c r="X35" s="39">
         <v>5.05</v>
       </c>
-      <c r="Y35" s="52">
+      <c r="Y35" s="39">
         <v>5.31</v>
       </c>
-      <c r="Z35" s="52">
+      <c r="Z35" s="39">
         <v>4.3</v>
       </c>
-      <c r="AA35" s="52">
+      <c r="AA35" s="39">
         <v>4.74</v>
       </c>
-      <c r="AB35" s="52">
+      <c r="AB35" s="39">
         <v>6.1</v>
       </c>
-      <c r="AC35" s="52">
+      <c r="AC35" s="39">
         <v>6.1</v>
       </c>
-      <c r="AD35" s="52">
+      <c r="AD35" s="39">
         <v>5.34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="50" t="s">
+      <c r="AE35" s="57">
+        <v>5.08</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A36" s="37" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="33">
         <v>8.35</v>
       </c>
       <c r="C36" s="33">
         <v>6.14</v>
       </c>
       <c r="D36" s="33">
         <v>6.76</v>
       </c>
       <c r="E36" s="33">
         <v>6.93</v>
       </c>
       <c r="F36" s="33">
         <v>7.03</v>
       </c>
       <c r="G36" s="33">
         <v>7.06</v>
       </c>
       <c r="H36" s="33">
         <v>7.52</v>
       </c>
       <c r="I36" s="33">
         <v>8.07</v>
       </c>
       <c r="J36" s="33">
         <v>7.61</v>
       </c>
       <c r="K36" s="33">
         <v>7.38</v>
       </c>
       <c r="L36" s="33">
         <v>7.6</v>
       </c>
       <c r="M36" s="33">
         <v>7.53</v>
       </c>
-      <c r="N36" s="52" t="s">
+      <c r="N36" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="O36" s="52">
+      <c r="O36" s="39">
         <v>12.66</v>
       </c>
-      <c r="P36" s="52">
+      <c r="P36" s="39">
         <v>8.77</v>
       </c>
-      <c r="Q36" s="52">
+      <c r="Q36" s="39">
         <v>6.06</v>
       </c>
-      <c r="R36" s="52">
+      <c r="R36" s="39">
         <v>10.53</v>
       </c>
-      <c r="S36" s="52">
+      <c r="S36" s="39">
         <v>9.1300000000000008</v>
       </c>
-      <c r="T36" s="52">
+      <c r="T36" s="39">
         <v>7.66</v>
       </c>
-      <c r="U36" s="52">
+      <c r="U36" s="39">
         <v>9.9</v>
       </c>
-      <c r="V36" s="52">
+      <c r="V36" s="39">
         <v>8.36</v>
       </c>
-      <c r="W36" s="52">
+      <c r="W36" s="39">
         <v>7.41</v>
       </c>
-      <c r="X36" s="52">
+      <c r="X36" s="39">
         <v>6.88</v>
       </c>
-      <c r="Y36" s="52">
+      <c r="Y36" s="39">
         <v>6.33</v>
       </c>
-      <c r="Z36" s="52" t="s">
+      <c r="Z36" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AA36" s="52" t="s">
+      <c r="AA36" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AB36" s="52" t="s">
+      <c r="AB36" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AC36" s="52">
+      <c r="AC36" s="39">
         <v>21.28</v>
       </c>
-      <c r="AD36" s="52">
+      <c r="AD36" s="39">
         <v>17.75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="50" t="s">
+      <c r="AE36" s="57">
+        <v>19.510000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A37" s="37" t="s">
         <v>77</v>
       </c>
       <c r="B37" s="33">
         <v>12.99</v>
       </c>
       <c r="C37" s="33">
         <v>12.37</v>
       </c>
       <c r="D37" s="33">
         <v>11.89</v>
       </c>
       <c r="E37" s="33">
         <v>10.93</v>
       </c>
       <c r="F37" s="33">
         <v>10.14</v>
       </c>
       <c r="G37" s="33">
         <v>9.08</v>
       </c>
       <c r="H37" s="33">
         <v>8.7200000000000006</v>
       </c>
       <c r="I37" s="33">
         <v>8.7799999999999994</v>
       </c>
       <c r="J37" s="33">
         <v>8.5500000000000007</v>
       </c>
       <c r="K37" s="33">
         <v>8.49</v>
       </c>
       <c r="L37" s="33">
         <v>8.39</v>
       </c>
       <c r="M37" s="33">
         <v>7.9</v>
       </c>
-      <c r="N37" s="52">
+      <c r="N37" s="39">
         <v>3.62</v>
       </c>
-      <c r="O37" s="52">
+      <c r="O37" s="39">
         <v>3.63</v>
       </c>
-      <c r="P37" s="52">
+      <c r="P37" s="39">
         <v>3.63</v>
       </c>
-      <c r="Q37" s="52">
+      <c r="Q37" s="39">
         <v>4.4800000000000004</v>
       </c>
-      <c r="R37" s="52">
+      <c r="R37" s="39">
         <v>3.62</v>
       </c>
-      <c r="S37" s="52">
+      <c r="S37" s="39">
         <v>5.31</v>
       </c>
-      <c r="T37" s="52">
+      <c r="T37" s="39">
         <v>5.38</v>
       </c>
-      <c r="U37" s="52">
+      <c r="U37" s="39">
         <v>5.2</v>
       </c>
-      <c r="V37" s="52">
+      <c r="V37" s="39">
         <v>4.95</v>
       </c>
-      <c r="W37" s="52">
+      <c r="W37" s="39">
         <v>5.46</v>
       </c>
-      <c r="X37" s="52">
+      <c r="X37" s="39">
         <v>6.92</v>
       </c>
-      <c r="Y37" s="52">
+      <c r="Y37" s="39">
         <v>6.85</v>
       </c>
-      <c r="Z37" s="52" t="s">
+      <c r="Z37" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AA37" s="52">
+      <c r="AA37" s="39">
         <v>4.34</v>
       </c>
-      <c r="AB37" s="52">
+      <c r="AB37" s="39">
         <v>5.24</v>
       </c>
-      <c r="AC37" s="52">
+      <c r="AC37" s="39">
         <v>3.88</v>
       </c>
-      <c r="AD37" s="52">
+      <c r="AD37" s="39">
         <v>3.11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="50" t="s">
+      <c r="AE37" s="57">
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A38" s="37" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="33">
         <v>3.97</v>
       </c>
       <c r="C38" s="33">
         <v>4.05</v>
       </c>
       <c r="D38" s="33">
         <v>2.68</v>
       </c>
       <c r="E38" s="33">
         <v>2.0099999999999998</v>
       </c>
       <c r="F38" s="33">
         <v>3.92</v>
       </c>
       <c r="G38" s="33">
         <v>3.91</v>
       </c>
       <c r="H38" s="33">
         <v>4.96</v>
       </c>
       <c r="I38" s="33">
         <v>4.37</v>
       </c>
       <c r="J38" s="33">
         <v>5.18</v>
       </c>
       <c r="K38" s="33">
         <v>6.68</v>
       </c>
       <c r="L38" s="33">
         <v>6.08</v>
       </c>
       <c r="M38" s="33">
         <v>6.6</v>
       </c>
-      <c r="N38" s="52" t="s">
+      <c r="N38" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="O38" s="52">
+      <c r="O38" s="39">
         <v>7.14</v>
       </c>
-      <c r="P38" s="52">
+      <c r="P38" s="39">
         <v>4.8099999999999996</v>
       </c>
-      <c r="Q38" s="52">
+      <c r="Q38" s="39">
         <v>3.55</v>
       </c>
-      <c r="R38" s="52">
+      <c r="R38" s="39">
         <v>5.6</v>
       </c>
-      <c r="S38" s="52">
+      <c r="S38" s="39">
         <v>4.67</v>
       </c>
-      <c r="T38" s="52">
+      <c r="T38" s="39">
         <v>3.87</v>
       </c>
-      <c r="U38" s="52">
+      <c r="U38" s="39">
         <v>3.28</v>
       </c>
-      <c r="V38" s="52">
+      <c r="V38" s="39">
         <v>2.9</v>
       </c>
-      <c r="W38" s="52">
+      <c r="W38" s="39">
         <v>3.9</v>
       </c>
-      <c r="X38" s="52">
+      <c r="X38" s="39">
         <v>4.74</v>
       </c>
-      <c r="Y38" s="52">
+      <c r="Y38" s="39">
         <v>5.34</v>
       </c>
-      <c r="Z38" s="52" t="s">
+      <c r="Z38" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="AA38" s="52">
+      <c r="AA38" s="39">
         <v>7.3</v>
       </c>
-      <c r="AB38" s="52">
+      <c r="AB38" s="39">
         <v>4.67</v>
       </c>
-      <c r="AC38" s="52">
+      <c r="AC38" s="39">
         <v>3.5</v>
       </c>
-      <c r="AD38" s="52">
+      <c r="AD38" s="39">
         <v>2.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="AE38" s="57">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A39" s="41" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="33">
         <v>26.47</v>
       </c>
       <c r="C39" s="33">
         <v>18.72</v>
       </c>
       <c r="D39" s="33">
         <v>15.93</v>
       </c>
       <c r="E39" s="33">
         <v>14.41</v>
       </c>
       <c r="F39" s="33">
         <v>14.41</v>
       </c>
       <c r="G39" s="33">
         <v>12.22</v>
       </c>
       <c r="H39" s="33">
         <v>13.13</v>
       </c>
       <c r="I39" s="33">
         <v>13.83</v>
       </c>
       <c r="J39" s="33">
         <v>12.99</v>
       </c>
       <c r="K39" s="33">
         <v>12.1</v>
       </c>
       <c r="L39" s="33">
         <v>11.52</v>
       </c>
       <c r="M39" s="33">
         <v>10.52</v>
       </c>
-      <c r="N39" s="53">
+      <c r="N39" s="40">
         <v>6.64</v>
       </c>
-      <c r="O39" s="53">
+      <c r="O39" s="40">
         <v>12.08</v>
       </c>
-      <c r="P39" s="53">
+      <c r="P39" s="40">
         <v>10.78</v>
       </c>
-      <c r="Q39" s="53">
+      <c r="Q39" s="40">
         <v>8.66</v>
       </c>
-      <c r="R39" s="53">
+      <c r="R39" s="40">
         <v>7.98</v>
       </c>
-      <c r="S39" s="53">
+      <c r="S39" s="40">
         <v>7.86</v>
       </c>
-      <c r="T39" s="53">
+      <c r="T39" s="40">
         <v>7.08</v>
       </c>
-      <c r="U39" s="53">
+      <c r="U39" s="40">
         <v>7.94</v>
       </c>
-      <c r="V39" s="53">
+      <c r="V39" s="40">
         <v>8.23</v>
       </c>
-      <c r="W39" s="53">
+      <c r="W39" s="40">
         <v>7.96</v>
       </c>
-      <c r="X39" s="53">
+      <c r="X39" s="40">
         <v>7.35</v>
       </c>
-      <c r="Y39" s="53">
+      <c r="Y39" s="40">
         <v>7.65</v>
       </c>
-      <c r="Z39" s="53" t="s">
+      <c r="Z39" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="AA39" s="53" t="s">
+      <c r="AA39" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="AB39" s="53">
+      <c r="AB39" s="40">
         <v>4.2300000000000004</v>
       </c>
-      <c r="AC39" s="53">
+      <c r="AC39" s="40">
         <v>4</v>
       </c>
-      <c r="AD39" s="53">
+      <c r="AD39" s="40">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE39" s="58">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="14.25" customHeight="1">
       <c r="A40" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:30" ht="14.25" customHeight="1">
+    <row r="41" spans="1:31" ht="14.25" customHeight="1">
       <c r="A41" s="6"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:30" ht="14.25" customHeight="1">
+    <row r="42" spans="1:31" ht="14.25" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:30" ht="14.25" customHeight="1">
+    <row r="43" spans="1:31" ht="14.25" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:30" ht="14.25" customHeight="1">
+    <row r="44" spans="1:31" ht="14.25" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:30" ht="14.25" customHeight="1">
+    <row r="45" spans="1:31" ht="14.25" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:30" ht="14.25" customHeight="1">
+    <row r="46" spans="1:31" ht="14.25" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:30" ht="14.25" customHeight="1">
+    <row r="47" spans="1:31" ht="14.25" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:30" ht="14.25" customHeight="1">
+    <row r="48" spans="1:31" ht="14.25" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -40546,60 +40655,59 @@
       <c r="D969" s="1"/>
       <c r="E969" s="1"/>
       <c r="F969" s="1"/>
       <c r="G969" s="1"/>
       <c r="H969" s="1"/>
       <c r="I969" s="1"/>
       <c r="J969" s="1"/>
       <c r="K969" s="1"/>
       <c r="L969" s="1"/>
       <c r="M969" s="1"/>
       <c r="N969" s="1"/>
       <c r="O969" s="1"/>
       <c r="P969" s="1"/>
       <c r="Q969" s="1"/>
       <c r="R969" s="1"/>
       <c r="S969" s="1"/>
       <c r="T969" s="1"/>
       <c r="U969" s="1"/>
       <c r="V969" s="1"/>
       <c r="W969" s="1"/>
       <c r="X969" s="1"/>
       <c r="Y969" s="1"/>
       <c r="Z969" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...4 lines deleted...]
-    <mergeCell ref="A21:AD21"/>
+  <mergeCells count="8">
+    <mergeCell ref="Z6:AE6"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A28:AE28"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A28:AD28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (нәресте өж коэф.)</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>