--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="84">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
@@ -8078,51 +8078,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -8185,87 +8185,92 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="61" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="59" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="62" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="62" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="59" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6813">
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3794"/>
     <cellStyle name="20% - Акцент1 2 10 2 3" xfId="5813"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="2785"/>
     <cellStyle name="20% - Акцент1 2 10 4" xfId="4804"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3795"/>
     <cellStyle name="20% - Акцент1 2 11 2 3" xfId="5814"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="2786"/>
     <cellStyle name="20% - Акцент1 2 11 4" xfId="4805"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3796"/>
     <cellStyle name="20% - Акцент1 2 12 2 3" xfId="5815"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="2787"/>
     <cellStyle name="20% - Акцент1 2 12 4" xfId="4806"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1775"/>
@@ -15269,51 +15274,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27"/>
+      <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="41.85546875" customWidth="1"/>
     <col min="2" max="2" width="85.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -15395,59 +15400,59 @@
       <c r="B12" s="21" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="30">
       <c r="A13" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="33">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="33">
-        <v>46276</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>61</v>
       </c>
@@ -15521,181 +15526,184 @@
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="12"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="12"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="15" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T969"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U34" sqref="U34"/>
+      <selection pane="bottomLeft" activeCell="V30" sqref="V30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="13" width="8.7109375" customWidth="1"/>
     <col min="14" max="18" width="9" customWidth="1"/>
     <col min="19" max="19" width="12.42578125" customWidth="1"/>
+    <col min="20" max="20" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="21" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:20" ht="14.25" customHeight="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="B2" s="48"/>
-[...16 lines deleted...]
-      <c r="S2" s="48"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
     </row>
     <row r="3" spans="1:20" ht="14.25" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:20" ht="14.25" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:20" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="10"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="5"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="25"/>
       <c r="Q5" s="43"/>
       <c r="R5" s="43"/>
-      <c r="S5" s="45" t="s">
+      <c r="S5" s="44"/>
+      <c r="T5" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="T5" s="44"/>
     </row>
     <row r="6" spans="1:20" ht="14.25" customHeight="1">
-      <c r="A6" s="50"/>
-      <c r="B6" s="52">
+      <c r="A6" s="47"/>
+      <c r="B6" s="49">
         <v>2025</v>
       </c>
-      <c r="C6" s="53"/>
-[...10 lines deleted...]
-      <c r="N6" s="46">
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="55">
         <v>2026</v>
       </c>
-      <c r="O6" s="47"/>
-[...3 lines deleted...]
-      <c r="S6" s="47"/>
+      <c r="O6" s="56"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
     </row>
     <row r="7" spans="1:20" ht="14.25" customHeight="1">
-      <c r="A7" s="51"/>
+      <c r="A7" s="48"/>
       <c r="B7" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="26" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -15706,73 +15714,77 @@
       </c>
       <c r="L7" s="29" t="s">
         <v>36</v>
       </c>
       <c r="M7" s="28" t="s">
         <v>37</v>
       </c>
       <c r="N7" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O7" s="30" t="s">
         <v>27</v>
       </c>
       <c r="P7" s="31" t="s">
         <v>28</v>
       </c>
       <c r="Q7" s="30" t="s">
         <v>29</v>
       </c>
       <c r="R7" s="32" t="s">
         <v>30</v>
       </c>
       <c r="S7" s="7" t="s">
         <v>31</v>
       </c>
+      <c r="T7" s="26" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="8" spans="1:20" ht="20.25" customHeight="1">
-      <c r="A8" s="49" t="s">
+      <c r="A8" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="B8" s="49"/>
-[...16 lines deleted...]
-      <c r="S8" s="49"/>
+      <c r="B8" s="54"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="54"/>
+      <c r="F8" s="54"/>
+      <c r="G8" s="54"/>
+      <c r="H8" s="54"/>
+      <c r="I8" s="54"/>
+      <c r="J8" s="54"/>
+      <c r="K8" s="54"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="54"/>
+      <c r="N8" s="54"/>
+      <c r="O8" s="54"/>
+      <c r="P8" s="54"/>
+      <c r="Q8" s="54"/>
+      <c r="R8" s="54"/>
+      <c r="S8" s="54"/>
+      <c r="T8" s="54"/>
     </row>
     <row r="9" spans="1:20" ht="14.25" customHeight="1">
       <c r="A9" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="9">
         <v>9</v>
       </c>
       <c r="C9" s="9">
         <v>18</v>
       </c>
       <c r="D9" s="9">
         <v>12</v>
       </c>
       <c r="E9" s="9">
         <v>8</v>
       </c>
       <c r="F9" s="9">
         <v>15</v>
       </c>
       <c r="G9" s="9">
         <v>16</v>
       </c>
       <c r="H9" s="9">
         <v>11</v>
@@ -15785,51 +15797,54 @@
       </c>
       <c r="K9" s="9">
         <v>13</v>
       </c>
       <c r="L9" s="9">
         <v>23</v>
       </c>
       <c r="M9" s="9">
         <v>17</v>
       </c>
       <c r="N9" s="9">
         <v>9</v>
       </c>
       <c r="O9" s="9">
         <v>10</v>
       </c>
       <c r="P9" s="9">
         <v>12</v>
       </c>
       <c r="Q9" s="9">
         <v>11</v>
       </c>
       <c r="R9" s="9">
         <v>12</v>
       </c>
-      <c r="S9" s="57">
+      <c r="S9" s="45">
+        <v>12</v>
+      </c>
+      <c r="T9" s="45">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:20" ht="14.25" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="9">
         <v>2</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>75</v>
       </c>
@@ -15847,50 +15862,53 @@
       </c>
       <c r="L10" s="9">
         <v>1</v>
       </c>
       <c r="M10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="9">
         <v>1</v>
       </c>
       <c r="O10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="S10" s="9" t="s">
         <v>75</v>
       </c>
+      <c r="T10" s="45">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="1:20" ht="14.25" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H11" s="9">
         <v>1</v>
@@ -15906,50 +15924,53 @@
       </c>
       <c r="L11" s="9">
         <v>2</v>
       </c>
       <c r="M11" s="9">
         <v>1</v>
       </c>
       <c r="N11" s="9">
         <v>1</v>
       </c>
       <c r="O11" s="9">
         <v>1</v>
       </c>
       <c r="P11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R11" s="9">
         <v>1</v>
       </c>
       <c r="S11" s="9" t="s">
         <v>75</v>
       </c>
+      <c r="T11" s="9" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="12" spans="1:20" ht="14.25" customHeight="1">
       <c r="A12" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="9">
         <v>1</v>
       </c>
       <c r="F12" s="9">
         <v>1</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>75</v>
@@ -15962,52 +15983,55 @@
       </c>
       <c r="K12" s="9">
         <v>1</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="S12" s="57">
+      <c r="S12" s="45">
         <v>1</v>
+      </c>
+      <c r="T12" s="9" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:20" ht="14.25" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="9">
         <v>1</v>
       </c>
       <c r="C13" s="9">
         <v>2</v>
       </c>
       <c r="D13" s="9">
         <v>1</v>
       </c>
       <c r="E13" s="9">
         <v>1</v>
       </c>
       <c r="F13" s="9">
         <v>3</v>
       </c>
       <c r="G13" s="9">
         <v>5</v>
       </c>
       <c r="H13" s="9">
@@ -16021,52 +16045,55 @@
       </c>
       <c r="K13" s="9" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="9">
         <v>3</v>
       </c>
       <c r="M13" s="9">
         <v>2</v>
       </c>
       <c r="N13" s="9">
         <v>2</v>
       </c>
       <c r="O13" s="9">
         <v>1</v>
       </c>
       <c r="P13" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q13" s="9">
         <v>1</v>
       </c>
       <c r="R13" s="9">
         <v>4</v>
       </c>
-      <c r="S13" s="57">
+      <c r="S13" s="45">
         <v>3</v>
+      </c>
+      <c r="T13" s="45">
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:20" ht="14.25" customHeight="1">
       <c r="A14" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="9">
         <v>2</v>
       </c>
       <c r="C14" s="9">
         <v>2</v>
       </c>
       <c r="D14" s="9">
         <v>2</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="9">
         <v>2</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="9" t="s">
@@ -16080,52 +16107,55 @@
       </c>
       <c r="K14" s="9">
         <v>1</v>
       </c>
       <c r="L14" s="9">
         <v>4</v>
       </c>
       <c r="M14" s="9">
         <v>3</v>
       </c>
       <c r="N14" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O14" s="9">
         <v>1</v>
       </c>
       <c r="P14" s="9">
         <v>1</v>
       </c>
       <c r="Q14" s="9">
         <v>1</v>
       </c>
       <c r="R14" s="9">
         <v>2</v>
       </c>
-      <c r="S14" s="57">
+      <c r="S14" s="45">
         <v>1</v>
+      </c>
+      <c r="T14" s="9" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="14.25" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="9">
         <v>1</v>
       </c>
       <c r="C15" s="9">
         <v>1</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="9" t="s">
@@ -16139,52 +16169,55 @@
       </c>
       <c r="K15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="M15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O15" s="9">
         <v>2</v>
       </c>
       <c r="P15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R15" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="S15" s="57">
+      <c r="S15" s="45">
         <v>1</v>
+      </c>
+      <c r="T15" s="9" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="14.25" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="9">
         <v>1</v>
       </c>
       <c r="C16" s="9">
         <v>4</v>
       </c>
       <c r="D16" s="9">
         <v>1</v>
       </c>
       <c r="E16" s="9">
         <v>3</v>
       </c>
       <c r="F16" s="9">
         <v>5</v>
       </c>
       <c r="G16" s="9">
         <v>4</v>
       </c>
       <c r="H16" s="9" t="s">
@@ -16198,55 +16231,58 @@
       </c>
       <c r="K16" s="9">
         <v>4</v>
       </c>
       <c r="L16" s="9">
         <v>5</v>
       </c>
       <c r="M16" s="9">
         <v>4</v>
       </c>
       <c r="N16" s="9">
         <v>5</v>
       </c>
       <c r="O16" s="9">
         <v>2</v>
       </c>
       <c r="P16" s="9">
         <v>4</v>
       </c>
       <c r="Q16" s="9">
         <v>5</v>
       </c>
       <c r="R16" s="9">
         <v>2</v>
       </c>
-      <c r="S16" s="57">
+      <c r="S16" s="45">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T16" s="45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="14.25" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="9">
         <v>1</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F17" s="9">
         <v>1</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I17" s="9">
@@ -16257,55 +16293,58 @@
       </c>
       <c r="K17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="M17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q17" s="9">
         <v>3</v>
       </c>
       <c r="R17" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="S17" s="57">
+      <c r="S17" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T17" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="14.25" customHeight="1">
       <c r="A18" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="9">
         <v>2</v>
       </c>
       <c r="C18" s="9">
         <v>1</v>
       </c>
       <c r="D18" s="9">
         <v>2</v>
       </c>
       <c r="E18" s="9">
         <v>2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="9">
         <v>4</v>
       </c>
       <c r="H18" s="9">
         <v>2</v>
       </c>
       <c r="I18" s="9">
@@ -16316,55 +16355,58 @@
       </c>
       <c r="K18" s="9">
         <v>3</v>
       </c>
       <c r="L18" s="9">
         <v>7</v>
       </c>
       <c r="M18" s="9">
         <v>2</v>
       </c>
       <c r="N18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O18" s="9">
         <v>2</v>
       </c>
       <c r="P18" s="9">
         <v>3</v>
       </c>
       <c r="Q18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R18" s="9">
         <v>1</v>
       </c>
-      <c r="S18" s="57">
+      <c r="S18" s="45">
         <v>2</v>
       </c>
-    </row>
-    <row r="19" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T18" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" ht="14.25" customHeight="1">
       <c r="A19" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="9">
         <v>1</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -16375,55 +16417,58 @@
       </c>
       <c r="K19" s="9">
         <v>1</v>
       </c>
       <c r="L19" s="9">
         <v>1</v>
       </c>
       <c r="M19" s="9">
         <v>1</v>
       </c>
       <c r="N19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O19" s="9">
         <v>1</v>
       </c>
       <c r="P19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R19" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="S19" s="57">
+      <c r="S19" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T19" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" ht="14.25" customHeight="1">
       <c r="A20" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="9">
         <v>2</v>
       </c>
       <c r="C20" s="9">
         <v>6</v>
       </c>
       <c r="D20" s="9">
         <v>3</v>
       </c>
       <c r="E20" s="9">
         <v>1</v>
       </c>
       <c r="F20" s="9">
         <v>2</v>
       </c>
       <c r="G20" s="9">
         <v>3</v>
       </c>
       <c r="H20" s="9">
         <v>1</v>
       </c>
       <c r="I20" s="9">
@@ -16437,75 +16482,79 @@
       </c>
       <c r="L20" s="9" t="s">
         <v>75</v>
       </c>
       <c r="M20" s="9">
         <v>4</v>
       </c>
       <c r="N20" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O20" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P20" s="9">
         <v>4</v>
       </c>
       <c r="Q20" s="9">
         <v>1</v>
       </c>
       <c r="R20" s="9">
         <v>2</v>
       </c>
       <c r="S20" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="55" t="s">
+      <c r="T20" s="45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" ht="20.25" customHeight="1">
+      <c r="A21" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="55"/>
-[...18 lines deleted...]
-    <row r="22" spans="1:19" ht="14.25" customHeight="1">
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="53"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="53"/>
+      <c r="P21" s="53"/>
+      <c r="Q21" s="53"/>
+      <c r="R21" s="53"/>
+      <c r="S21" s="53"/>
+      <c r="T21" s="53"/>
+    </row>
+    <row r="22" spans="1:20" ht="14.25" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="9">
         <v>2</v>
       </c>
       <c r="C22" s="9">
         <v>1</v>
       </c>
       <c r="D22" s="9">
         <v>3</v>
       </c>
       <c r="E22" s="9">
         <v>1</v>
       </c>
       <c r="F22" s="9">
         <v>2</v>
       </c>
       <c r="G22" s="9">
         <v>2</v>
       </c>
       <c r="H22" s="9">
         <v>2</v>
       </c>
       <c r="I22" s="9">
@@ -16516,55 +16565,58 @@
       </c>
       <c r="K22" s="9">
         <v>2</v>
       </c>
       <c r="L22" s="9">
         <v>5</v>
       </c>
       <c r="M22" s="9">
         <v>1</v>
       </c>
       <c r="N22" s="9">
         <v>6</v>
       </c>
       <c r="O22" s="9">
         <v>1</v>
       </c>
       <c r="P22" s="9">
         <v>1</v>
       </c>
       <c r="Q22" s="9">
         <v>2</v>
       </c>
       <c r="R22" s="9">
         <v>3</v>
       </c>
-      <c r="S22" s="58">
+      <c r="S22" s="46">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T22" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" ht="14.25" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="9">
         <v>1</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="9">
         <v>1</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -16578,52 +16630,55 @@
       </c>
       <c r="L23" s="9">
         <v>1</v>
       </c>
       <c r="M23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N23" s="9">
         <v>1</v>
       </c>
       <c r="O23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="24" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T23" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" ht="14.25" customHeight="1">
       <c r="A24" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="9">
         <v>1</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H24" s="9">
         <v>1</v>
       </c>
       <c r="I24" s="9" t="s">
@@ -16637,52 +16692,55 @@
       </c>
       <c r="L24" s="9">
         <v>2</v>
       </c>
       <c r="M24" s="9">
         <v>1</v>
       </c>
       <c r="N24" s="9">
         <v>1</v>
       </c>
       <c r="O24" s="9">
         <v>1</v>
       </c>
       <c r="P24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R24" s="9">
         <v>1</v>
       </c>
       <c r="S24" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="25" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T24" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" ht="14.25" customHeight="1">
       <c r="A25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I25" s="9">
@@ -16693,55 +16751,58 @@
       </c>
       <c r="K25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="L25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="M25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N25" s="9">
         <v>1</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R25" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="S25" s="58">
+      <c r="S25" s="46">
         <v>1</v>
       </c>
-    </row>
-    <row r="26" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T25" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" ht="14.25" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="9">
         <v>1</v>
       </c>
       <c r="C26" s="9">
         <v>1</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E26" s="9">
         <v>1</v>
       </c>
       <c r="F26" s="9">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>2</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I26" s="9">
@@ -16755,52 +16816,55 @@
       </c>
       <c r="L26" s="9">
         <v>1</v>
       </c>
       <c r="M26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N26" s="9">
         <v>3</v>
       </c>
       <c r="O26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q26" s="9">
         <v>2</v>
       </c>
       <c r="R26" s="9">
         <v>1</v>
       </c>
       <c r="S26" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="27" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T26" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="14.25" customHeight="1">
       <c r="A27" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="9">
         <v>1</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="9">
         <v>1</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I27" s="9" t="s">
@@ -16814,75 +16878,79 @@
       </c>
       <c r="L27" s="9">
         <v>1</v>
       </c>
       <c r="M27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P27" s="9">
         <v>1</v>
       </c>
       <c r="Q27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R27" s="9">
         <v>1</v>
       </c>
       <c r="S27" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="56" t="s">
+      <c r="T27" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" ht="20.25" customHeight="1">
+      <c r="A28" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="56"/>
-[...18 lines deleted...]
-    <row r="29" spans="1:19" ht="14.25" customHeight="1">
+      <c r="B28" s="52"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+      <c r="I28" s="52"/>
+      <c r="J28" s="52"/>
+      <c r="K28" s="52"/>
+      <c r="L28" s="52"/>
+      <c r="M28" s="52"/>
+      <c r="N28" s="52"/>
+      <c r="O28" s="52"/>
+      <c r="P28" s="52"/>
+      <c r="Q28" s="52"/>
+      <c r="R28" s="52"/>
+      <c r="S28" s="52"/>
+      <c r="T28" s="52"/>
+    </row>
+    <row r="29" spans="1:20" ht="14.25" customHeight="1">
       <c r="A29" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="41">
         <v>7</v>
       </c>
       <c r="C29" s="41">
         <v>17</v>
       </c>
       <c r="D29" s="41">
         <v>9</v>
       </c>
       <c r="E29" s="41">
         <v>7</v>
       </c>
       <c r="F29" s="41">
         <v>13</v>
       </c>
       <c r="G29" s="41">
         <v>14</v>
       </c>
       <c r="H29" s="41">
         <v>9</v>
       </c>
       <c r="I29" s="41">
@@ -16893,55 +16961,58 @@
       </c>
       <c r="K29" s="41">
         <v>11</v>
       </c>
       <c r="L29" s="41">
         <v>18</v>
       </c>
       <c r="M29" s="41">
         <v>16</v>
       </c>
       <c r="N29" s="41">
         <v>3</v>
       </c>
       <c r="O29" s="41">
         <v>9</v>
       </c>
       <c r="P29" s="41">
         <v>11</v>
       </c>
       <c r="Q29" s="41">
         <v>9</v>
       </c>
       <c r="R29" s="41">
         <v>9</v>
       </c>
-      <c r="S29" s="58">
+      <c r="S29" s="46">
         <v>11</v>
       </c>
-    </row>
-    <row r="30" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T29" s="58">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" ht="14.25" customHeight="1">
       <c r="A30" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="D30" s="41">
         <v>1</v>
       </c>
       <c r="E30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="G30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I30" s="41" t="s">
@@ -16955,52 +17026,55 @@
       </c>
       <c r="L30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="M30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="N30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="P30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="R30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="S30" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="31" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T30" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20" ht="14.25" customHeight="1">
       <c r="A31" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="D31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="41">
         <v>1</v>
       </c>
       <c r="F31" s="41">
         <v>1</v>
       </c>
       <c r="G31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I31" s="41">
@@ -17011,55 +17085,58 @@
       </c>
       <c r="K31" s="41">
         <v>1</v>
       </c>
       <c r="L31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="M31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="N31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="P31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="R31" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="S31" s="58">
+      <c r="S31" s="46">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T31" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" ht="14.25" customHeight="1">
       <c r="A32" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="41">
         <v>1</v>
       </c>
       <c r="C32" s="41">
         <v>2</v>
       </c>
       <c r="D32" s="41">
         <v>1</v>
       </c>
       <c r="E32" s="41">
         <v>1</v>
       </c>
       <c r="F32" s="41">
         <v>3</v>
       </c>
       <c r="G32" s="41">
         <v>5</v>
       </c>
       <c r="H32" s="41">
         <v>6</v>
       </c>
       <c r="I32" s="41">
@@ -17070,55 +17147,58 @@
       </c>
       <c r="K32" s="41" t="s">
         <v>75</v>
       </c>
       <c r="L32" s="41">
         <v>3</v>
       </c>
       <c r="M32" s="41">
         <v>2</v>
       </c>
       <c r="N32" s="41">
         <v>1</v>
       </c>
       <c r="O32" s="41">
         <v>1</v>
       </c>
       <c r="P32" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q32" s="41">
         <v>1</v>
       </c>
       <c r="R32" s="41">
         <v>4</v>
       </c>
-      <c r="S32" s="58">
+      <c r="S32" s="46">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T32" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20" ht="14.25" customHeight="1">
       <c r="A33" s="38" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="41">
         <v>2</v>
       </c>
       <c r="C33" s="41">
         <v>2</v>
       </c>
       <c r="D33" s="41">
         <v>2</v>
       </c>
       <c r="E33" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="41">
         <v>2</v>
       </c>
       <c r="G33" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H33" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I33" s="41">
@@ -17129,55 +17209,58 @@
       </c>
       <c r="K33" s="41">
         <v>1</v>
       </c>
       <c r="L33" s="41">
         <v>4</v>
       </c>
       <c r="M33" s="41">
         <v>3</v>
       </c>
       <c r="N33" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O33" s="41">
         <v>1</v>
       </c>
       <c r="P33" s="41">
         <v>1</v>
       </c>
       <c r="Q33" s="41">
         <v>1</v>
       </c>
       <c r="R33" s="41">
         <v>2</v>
       </c>
-      <c r="S33" s="58">
+      <c r="S33" s="46">
         <v>1</v>
       </c>
-    </row>
-    <row r="34" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T33" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20" ht="14.25" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="41">
         <v>1</v>
       </c>
       <c r="C34" s="41">
         <v>1</v>
       </c>
       <c r="D34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="E34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="G34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I34" s="41" t="s">
@@ -17188,55 +17271,58 @@
       </c>
       <c r="K34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="L34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="M34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="N34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O34" s="41">
         <v>2</v>
       </c>
       <c r="P34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="R34" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="S34" s="58">
+      <c r="S34" s="46">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T34" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20" ht="14.25" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="41">
         <v>3</v>
       </c>
       <c r="D35" s="41">
         <v>1</v>
       </c>
       <c r="E35" s="41">
         <v>2</v>
       </c>
       <c r="F35" s="41">
         <v>3</v>
       </c>
       <c r="G35" s="41">
         <v>2</v>
       </c>
       <c r="H35" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I35" s="41">
@@ -17247,55 +17333,58 @@
       </c>
       <c r="K35" s="41">
         <v>3</v>
       </c>
       <c r="L35" s="41">
         <v>4</v>
       </c>
       <c r="M35" s="41">
         <v>4</v>
       </c>
       <c r="N35" s="41">
         <v>2</v>
       </c>
       <c r="O35" s="41">
         <v>2</v>
       </c>
       <c r="P35" s="41">
         <v>4</v>
       </c>
       <c r="Q35" s="41">
         <v>3</v>
       </c>
       <c r="R35" s="41">
         <v>1</v>
       </c>
-      <c r="S35" s="58">
+      <c r="S35" s="46">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T35" s="58">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20" ht="14.25" customHeight="1">
       <c r="A36" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="41">
         <v>1</v>
       </c>
       <c r="D36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="E36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F36" s="41">
         <v>1</v>
       </c>
       <c r="G36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I36" s="41">
@@ -17306,55 +17395,58 @@
       </c>
       <c r="K36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="L36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="M36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="N36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="P36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q36" s="41">
         <v>3</v>
       </c>
       <c r="R36" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="S36" s="58">
+      <c r="S36" s="46">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T36" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20" ht="14.25" customHeight="1">
       <c r="A37" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="41">
         <v>1</v>
       </c>
       <c r="C37" s="41">
         <v>1</v>
       </c>
       <c r="D37" s="41">
         <v>1</v>
       </c>
       <c r="E37" s="41">
         <v>2</v>
       </c>
       <c r="F37" s="41" t="s">
         <v>75</v>
       </c>
       <c r="G37" s="41">
         <v>4</v>
       </c>
       <c r="H37" s="41">
         <v>2</v>
       </c>
       <c r="I37" s="41">
@@ -17365,55 +17457,58 @@
       </c>
       <c r="K37" s="41">
         <v>3</v>
       </c>
       <c r="L37" s="41">
         <v>6</v>
       </c>
       <c r="M37" s="41">
         <v>2</v>
       </c>
       <c r="N37" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O37" s="41">
         <v>2</v>
       </c>
       <c r="P37" s="41">
         <v>2</v>
       </c>
       <c r="Q37" s="41" t="s">
         <v>75</v>
       </c>
       <c r="R37" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="S37" s="58">
+      <c r="S37" s="46">
         <v>2</v>
       </c>
-    </row>
-    <row r="38" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T37" s="58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20" ht="14.25" customHeight="1">
       <c r="A38" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="41">
         <v>1</v>
       </c>
       <c r="D38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F38" s="41">
         <v>1</v>
       </c>
       <c r="G38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I38" s="41" t="s">
@@ -17424,55 +17519,58 @@
       </c>
       <c r="K38" s="41">
         <v>1</v>
       </c>
       <c r="L38" s="41">
         <v>1</v>
       </c>
       <c r="M38" s="41">
         <v>1</v>
       </c>
       <c r="N38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O38" s="41">
         <v>1</v>
       </c>
       <c r="P38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="R38" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="S38" s="58">
+      <c r="S38" s="46">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T38" s="9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20" ht="14.25" customHeight="1">
       <c r="A39" s="42" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="40">
         <v>2</v>
       </c>
       <c r="C39" s="40">
         <v>6</v>
       </c>
       <c r="D39" s="40">
         <v>3</v>
       </c>
       <c r="E39" s="40">
         <v>1</v>
       </c>
       <c r="F39" s="40">
         <v>2</v>
       </c>
       <c r="G39" s="40">
         <v>3</v>
       </c>
       <c r="H39" s="40">
         <v>1</v>
       </c>
       <c r="I39" s="40">
@@ -17486,182 +17584,185 @@
       </c>
       <c r="L39" s="40" t="s">
         <v>75</v>
       </c>
       <c r="M39" s="40">
         <v>4</v>
       </c>
       <c r="N39" s="40" t="s">
         <v>75</v>
       </c>
       <c r="O39" s="40" t="s">
         <v>75</v>
       </c>
       <c r="P39" s="40">
         <v>4</v>
       </c>
       <c r="Q39" s="40">
         <v>1</v>
       </c>
       <c r="R39" s="40">
         <v>2</v>
       </c>
       <c r="S39" s="40" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="40" spans="1:19" ht="14.25" customHeight="1">
+      <c r="T39" s="59">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20" ht="14.25" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
     </row>
-    <row r="41" spans="1:19" ht="14.25" customHeight="1">
+    <row r="41" spans="1:20" ht="14.25" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
     </row>
-    <row r="42" spans="1:19" ht="14.25" customHeight="1">
+    <row r="42" spans="1:20" ht="14.25" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
     </row>
-    <row r="43" spans="1:19" ht="14.25" customHeight="1">
+    <row r="43" spans="1:20" ht="14.25" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
     </row>
-    <row r="44" spans="1:19" ht="14.25" customHeight="1">
+    <row r="44" spans="1:20" ht="14.25" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
     </row>
-    <row r="45" spans="1:19" ht="14.25" customHeight="1">
+    <row r="45" spans="1:20" ht="14.25" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
     </row>
-    <row r="46" spans="1:19" ht="14.25" customHeight="1">
+    <row r="46" spans="1:20" ht="14.25" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
     </row>
-    <row r="47" spans="1:19" ht="14.25" customHeight="1">
+    <row r="47" spans="1:20" ht="14.25" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
     </row>
-    <row r="48" spans="1:19" ht="14.25" customHeight="1">
+    <row r="48" spans="1:20" ht="14.25" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14" ht="14.25" customHeight="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
@@ -32371,57 +32472,57 @@
       <c r="I968" s="1"/>
       <c r="J968" s="1"/>
       <c r="K968" s="1"/>
       <c r="L968" s="1"/>
       <c r="M968" s="1"/>
       <c r="N968" s="1"/>
     </row>
     <row r="969" spans="1:14" ht="14.25" customHeight="1">
       <c r="A969" s="1"/>
       <c r="B969" s="1"/>
       <c r="C969" s="1"/>
       <c r="D969" s="1"/>
       <c r="E969" s="1"/>
       <c r="F969" s="1"/>
       <c r="G969" s="1"/>
       <c r="H969" s="1"/>
       <c r="I969" s="1"/>
       <c r="J969" s="1"/>
       <c r="K969" s="1"/>
       <c r="L969" s="1"/>
       <c r="M969" s="1"/>
       <c r="N969" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A21:S21"/>
-[...3 lines deleted...]
-    <mergeCell ref="A8:S8"/>
+    <mergeCell ref="A2:T2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
+    <mergeCell ref="A28:T28"/>
+    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="A8:T8"/>
+    <mergeCell ref="N6:T6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>