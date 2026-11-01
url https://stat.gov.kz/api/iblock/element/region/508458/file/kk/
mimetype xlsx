--- v2 (2026-09-20)
+++ v3 (2026-11-01)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="344" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="84">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
@@ -8194,84 +8194,84 @@
     <xf numFmtId="49" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="59" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="62" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="59" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6813">
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3794"/>
     <cellStyle name="20% - Акцент1 2 10 2 3" xfId="5813"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="2785"/>
     <cellStyle name="20% - Акцент1 2 10 4" xfId="4804"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3795"/>
     <cellStyle name="20% - Акцент1 2 11 2 3" xfId="5814"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="2786"/>
     <cellStyle name="20% - Акцент1 2 11 4" xfId="4805"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3796"/>
     <cellStyle name="20% - Акцент1 2 12 2 3" xfId="5815"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="2787"/>
     <cellStyle name="20% - Акцент1 2 12 4" xfId="4806"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3797"/>
@@ -15274,51 +15274,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="41.85546875" customWidth="1"/>
     <col min="2" max="2" width="85.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -15400,59 +15400,59 @@
       <c r="B12" s="21" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="30">
       <c r="A13" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="33">
-        <v>46276</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="33">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>61</v>
       </c>
@@ -15522,188 +15522,192 @@
       <c r="B10" s="12"/>
     </row>
     <row r="11" spans="2:2" ht="65.25" customHeight="1">
       <c r="B11" s="14" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="12"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="12"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="15" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:T969"/>
+  <dimension ref="A1:U969"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="V30" sqref="V30"/>
+      <selection pane="bottomLeft" activeCell="X20" sqref="X20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="13" width="8.7109375" customWidth="1"/>
     <col min="14" max="18" width="9" customWidth="1"/>
     <col min="19" max="19" width="12.42578125" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" customWidth="1"/>
+    <col min="21" max="21" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="21" customHeight="1">
+    <row r="1" spans="1:21" ht="21" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
-    <row r="2" spans="1:20" ht="14.25" customHeight="1">
-      <c r="A2" s="57" t="s">
+    <row r="2" spans="1:21" ht="14.25" customHeight="1">
+      <c r="A2" s="59" t="s">
         <v>57</v>
       </c>
-      <c r="B2" s="57"/>
-[...19 lines deleted...]
-    <row r="3" spans="1:20" ht="14.25" customHeight="1">
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+    </row>
+    <row r="3" spans="1:21" ht="14.25" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
-    <row r="4" spans="1:20" ht="14.25" customHeight="1">
+    <row r="4" spans="1:21" ht="14.25" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
     </row>
-    <row r="5" spans="1:20" ht="14.25" customHeight="1">
+    <row r="5" spans="1:21" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="10"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="5"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="25"/>
       <c r="Q5" s="43"/>
       <c r="R5" s="43"/>
       <c r="S5" s="44"/>
-      <c r="T5" s="44" t="s">
+      <c r="T5" s="44"/>
+      <c r="U5" s="44" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="6" spans="1:20" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="49">
+    <row r="6" spans="1:21" ht="14.25" customHeight="1">
+      <c r="A6" s="49"/>
+      <c r="B6" s="51">
         <v>2025</v>
       </c>
-      <c r="C6" s="50"/>
-[...10 lines deleted...]
-      <c r="N6" s="55">
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="57">
         <v>2026</v>
       </c>
-      <c r="O6" s="56"/>
-[...7 lines deleted...]
-      <c r="A7" s="48"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
+    </row>
+    <row r="7" spans="1:21" ht="14.25" customHeight="1">
+      <c r="A7" s="50"/>
       <c r="B7" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="26" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -15717,76 +15721,80 @@
       </c>
       <c r="M7" s="28" t="s">
         <v>37</v>
       </c>
       <c r="N7" s="30" t="s">
         <v>26</v>
       </c>
       <c r="O7" s="30" t="s">
         <v>27</v>
       </c>
       <c r="P7" s="31" t="s">
         <v>28</v>
       </c>
       <c r="Q7" s="30" t="s">
         <v>29</v>
       </c>
       <c r="R7" s="32" t="s">
         <v>30</v>
       </c>
       <c r="S7" s="7" t="s">
         <v>31</v>
       </c>
       <c r="T7" s="26" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="54" t="s">
+      <c r="U7" s="26" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="20.25" customHeight="1">
+      <c r="A8" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="B8" s="54"/>
-[...19 lines deleted...]
-    <row r="9" spans="1:20" ht="14.25" customHeight="1">
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="56"/>
+      <c r="U8" s="56"/>
+    </row>
+    <row r="9" spans="1:21" ht="14.25" customHeight="1">
       <c r="A9" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="9">
         <v>9</v>
       </c>
       <c r="C9" s="9">
         <v>18</v>
       </c>
       <c r="D9" s="9">
         <v>12</v>
       </c>
       <c r="E9" s="9">
         <v>8</v>
       </c>
       <c r="F9" s="9">
         <v>15</v>
       </c>
       <c r="G9" s="9">
         <v>16</v>
       </c>
       <c r="H9" s="9">
         <v>11</v>
       </c>
       <c r="I9" s="9">
@@ -15803,52 +15811,55 @@
       </c>
       <c r="M9" s="9">
         <v>17</v>
       </c>
       <c r="N9" s="9">
         <v>9</v>
       </c>
       <c r="O9" s="9">
         <v>10</v>
       </c>
       <c r="P9" s="9">
         <v>12</v>
       </c>
       <c r="Q9" s="9">
         <v>11</v>
       </c>
       <c r="R9" s="9">
         <v>12</v>
       </c>
       <c r="S9" s="45">
         <v>12</v>
       </c>
       <c r="T9" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="10" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U9" s="45">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="14.25" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="9">
         <v>2</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="9">
         <v>1</v>
       </c>
       <c r="I10" s="9" t="s">
@@ -15865,52 +15876,55 @@
       </c>
       <c r="M10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="9">
         <v>1</v>
       </c>
       <c r="O10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="S10" s="9" t="s">
         <v>75</v>
       </c>
       <c r="T10" s="45">
         <v>2</v>
       </c>
-    </row>
-    <row r="11" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U10" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="14.25" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="9">
         <v>1</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H11" s="9">
         <v>1</v>
       </c>
       <c r="I11" s="9" t="s">
@@ -15927,52 +15941,55 @@
       </c>
       <c r="M11" s="9">
         <v>1</v>
       </c>
       <c r="N11" s="9">
         <v>1</v>
       </c>
       <c r="O11" s="9">
         <v>1</v>
       </c>
       <c r="P11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R11" s="9">
         <v>1</v>
       </c>
       <c r="S11" s="9" t="s">
         <v>75</v>
       </c>
       <c r="T11" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="12" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U11" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="14.25" customHeight="1">
       <c r="A12" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="9">
         <v>1</v>
       </c>
       <c r="F12" s="9">
         <v>1</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="9">
@@ -15989,52 +16006,55 @@
       </c>
       <c r="M12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="S12" s="45">
         <v>1</v>
       </c>
       <c r="T12" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="13" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U12" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="14.25" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="9">
         <v>1</v>
       </c>
       <c r="C13" s="9">
         <v>2</v>
       </c>
       <c r="D13" s="9">
         <v>1</v>
       </c>
       <c r="E13" s="9">
         <v>1</v>
       </c>
       <c r="F13" s="9">
         <v>3</v>
       </c>
       <c r="G13" s="9">
         <v>5</v>
       </c>
       <c r="H13" s="9">
         <v>6</v>
       </c>
       <c r="I13" s="9">
@@ -16051,52 +16071,55 @@
       </c>
       <c r="M13" s="9">
         <v>2</v>
       </c>
       <c r="N13" s="9">
         <v>2</v>
       </c>
       <c r="O13" s="9">
         <v>1</v>
       </c>
       <c r="P13" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q13" s="9">
         <v>1</v>
       </c>
       <c r="R13" s="9">
         <v>4</v>
       </c>
       <c r="S13" s="45">
         <v>3</v>
       </c>
       <c r="T13" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U13" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="14.25" customHeight="1">
       <c r="A14" s="39" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="9">
         <v>2</v>
       </c>
       <c r="C14" s="9">
         <v>2</v>
       </c>
       <c r="D14" s="9">
         <v>2</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="9">
         <v>2</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I14" s="9">
@@ -16113,52 +16136,55 @@
       </c>
       <c r="M14" s="9">
         <v>3</v>
       </c>
       <c r="N14" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O14" s="9">
         <v>1</v>
       </c>
       <c r="P14" s="9">
         <v>1</v>
       </c>
       <c r="Q14" s="9">
         <v>1</v>
       </c>
       <c r="R14" s="9">
         <v>2</v>
       </c>
       <c r="S14" s="45">
         <v>1</v>
       </c>
       <c r="T14" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="15" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U14" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="14.25" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="9">
         <v>1</v>
       </c>
       <c r="C15" s="9">
         <v>1</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I15" s="9" t="s">
@@ -16175,52 +16201,55 @@
       </c>
       <c r="M15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O15" s="9">
         <v>2</v>
       </c>
       <c r="P15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R15" s="9" t="s">
         <v>75</v>
       </c>
       <c r="S15" s="45">
         <v>1</v>
       </c>
       <c r="T15" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="16" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U15" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="14.25" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="9">
         <v>1</v>
       </c>
       <c r="C16" s="9">
         <v>4</v>
       </c>
       <c r="D16" s="9">
         <v>1</v>
       </c>
       <c r="E16" s="9">
         <v>3</v>
       </c>
       <c r="F16" s="9">
         <v>5</v>
       </c>
       <c r="G16" s="9">
         <v>4</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I16" s="9">
@@ -16237,52 +16266,55 @@
       </c>
       <c r="M16" s="9">
         <v>4</v>
       </c>
       <c r="N16" s="9">
         <v>5</v>
       </c>
       <c r="O16" s="9">
         <v>2</v>
       </c>
       <c r="P16" s="9">
         <v>4</v>
       </c>
       <c r="Q16" s="9">
         <v>5</v>
       </c>
       <c r="R16" s="9">
         <v>2</v>
       </c>
       <c r="S16" s="45">
         <v>2</v>
       </c>
       <c r="T16" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="17" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U16" s="45">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="14.25" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="9">
         <v>1</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F17" s="9">
         <v>1</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I17" s="9">
@@ -16299,52 +16331,55 @@
       </c>
       <c r="M17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q17" s="9">
         <v>3</v>
       </c>
       <c r="R17" s="9" t="s">
         <v>75</v>
       </c>
       <c r="S17" s="45">
         <v>1</v>
       </c>
       <c r="T17" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="18" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U17" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="14.25" customHeight="1">
       <c r="A18" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="9">
         <v>2</v>
       </c>
       <c r="C18" s="9">
         <v>1</v>
       </c>
       <c r="D18" s="9">
         <v>2</v>
       </c>
       <c r="E18" s="9">
         <v>2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G18" s="9">
         <v>4</v>
       </c>
       <c r="H18" s="9">
         <v>2</v>
       </c>
       <c r="I18" s="9">
@@ -16361,52 +16396,55 @@
       </c>
       <c r="M18" s="9">
         <v>2</v>
       </c>
       <c r="N18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O18" s="9">
         <v>2</v>
       </c>
       <c r="P18" s="9">
         <v>3</v>
       </c>
       <c r="Q18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R18" s="9">
         <v>1</v>
       </c>
       <c r="S18" s="45">
         <v>2</v>
       </c>
       <c r="T18" s="45">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U18" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="14.25" customHeight="1">
       <c r="A19" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="9">
         <v>1</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -16423,52 +16461,55 @@
       </c>
       <c r="M19" s="9">
         <v>1</v>
       </c>
       <c r="N19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O19" s="9">
         <v>1</v>
       </c>
       <c r="P19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="S19" s="45">
         <v>1</v>
       </c>
       <c r="T19" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="20" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U19" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="14.25" customHeight="1">
       <c r="A20" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="9">
         <v>2</v>
       </c>
       <c r="C20" s="9">
         <v>6</v>
       </c>
       <c r="D20" s="9">
         <v>3</v>
       </c>
       <c r="E20" s="9">
         <v>1</v>
       </c>
       <c r="F20" s="9">
         <v>2</v>
       </c>
       <c r="G20" s="9">
         <v>3</v>
       </c>
       <c r="H20" s="9">
         <v>1</v>
       </c>
       <c r="I20" s="9">
@@ -16485,76 +16526,80 @@
       </c>
       <c r="M20" s="9">
         <v>4</v>
       </c>
       <c r="N20" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O20" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P20" s="9">
         <v>4</v>
       </c>
       <c r="Q20" s="9">
         <v>1</v>
       </c>
       <c r="R20" s="9">
         <v>2</v>
       </c>
       <c r="S20" s="9" t="s">
         <v>75</v>
       </c>
       <c r="T20" s="45">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="53" t="s">
+      <c r="U20" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="20.25" customHeight="1">
+      <c r="A21" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="53"/>
-[...19 lines deleted...]
-    <row r="22" spans="1:20" ht="14.25" customHeight="1">
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="55"/>
+      <c r="O21" s="55"/>
+      <c r="P21" s="55"/>
+      <c r="Q21" s="55"/>
+      <c r="R21" s="55"/>
+      <c r="S21" s="55"/>
+      <c r="T21" s="55"/>
+      <c r="U21" s="55"/>
+    </row>
+    <row r="22" spans="1:21" ht="14.25" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="9">
         <v>2</v>
       </c>
       <c r="C22" s="9">
         <v>1</v>
       </c>
       <c r="D22" s="9">
         <v>3</v>
       </c>
       <c r="E22" s="9">
         <v>1</v>
       </c>
       <c r="F22" s="9">
         <v>2</v>
       </c>
       <c r="G22" s="9">
         <v>2</v>
       </c>
       <c r="H22" s="9">
         <v>2</v>
       </c>
       <c r="I22" s="9">
@@ -16571,52 +16616,55 @@
       </c>
       <c r="M22" s="9">
         <v>1</v>
       </c>
       <c r="N22" s="9">
         <v>6</v>
       </c>
       <c r="O22" s="9">
         <v>1</v>
       </c>
       <c r="P22" s="9">
         <v>1</v>
       </c>
       <c r="Q22" s="9">
         <v>2</v>
       </c>
       <c r="R22" s="9">
         <v>3</v>
       </c>
       <c r="S22" s="46">
         <v>1</v>
       </c>
       <c r="T22" s="46">
         <v>2</v>
       </c>
-    </row>
-    <row r="23" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U22" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="14.25" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="9">
         <v>1</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="9">
         <v>1</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -16633,52 +16681,55 @@
       </c>
       <c r="M23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N23" s="9">
         <v>1</v>
       </c>
       <c r="O23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>75</v>
       </c>
       <c r="T23" s="46">
         <v>2</v>
       </c>
-    </row>
-    <row r="24" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U23" s="46" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="14.25" customHeight="1">
       <c r="A24" s="38" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="9">
         <v>1</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H24" s="9">
         <v>1</v>
       </c>
       <c r="I24" s="9" t="s">
@@ -16695,52 +16746,55 @@
       </c>
       <c r="M24" s="9">
         <v>1</v>
       </c>
       <c r="N24" s="9">
         <v>1</v>
       </c>
       <c r="O24" s="9">
         <v>1</v>
       </c>
       <c r="P24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R24" s="9">
         <v>1</v>
       </c>
       <c r="S24" s="9" t="s">
         <v>75</v>
       </c>
       <c r="T24" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="25" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U24" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="14.25" customHeight="1">
       <c r="A25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I25" s="9">
@@ -16757,52 +16811,55 @@
       </c>
       <c r="M25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N25" s="9">
         <v>1</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R25" s="9" t="s">
         <v>75</v>
       </c>
       <c r="S25" s="46">
         <v>1</v>
       </c>
       <c r="T25" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="26" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U25" s="46" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="14.25" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="9">
         <v>1</v>
       </c>
       <c r="C26" s="9">
         <v>1</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="E26" s="9">
         <v>1</v>
       </c>
       <c r="F26" s="9">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>2</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I26" s="9">
@@ -16819,52 +16876,55 @@
       </c>
       <c r="M26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N26" s="9">
         <v>3</v>
       </c>
       <c r="O26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="Q26" s="9">
         <v>2</v>
       </c>
       <c r="R26" s="9">
         <v>1</v>
       </c>
       <c r="S26" s="9" t="s">
         <v>75</v>
       </c>
       <c r="T26" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="27" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U26" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="14.25" customHeight="1">
       <c r="A27" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="9">
         <v>1</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="9">
         <v>1</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I27" s="9" t="s">
@@ -16881,76 +16941,80 @@
       </c>
       <c r="M27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="O27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="P27" s="9">
         <v>1</v>
       </c>
       <c r="Q27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="R27" s="9">
         <v>1</v>
       </c>
       <c r="S27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="T27" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="52" t="s">
+      <c r="U27" s="46" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="20.25" customHeight="1">
+      <c r="A28" s="54" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="52"/>
-[...19 lines deleted...]
-    <row r="29" spans="1:20" ht="14.25" customHeight="1">
+      <c r="B28" s="54"/>
+      <c r="C28" s="54"/>
+      <c r="D28" s="54"/>
+      <c r="E28" s="54"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="54"/>
+      <c r="H28" s="54"/>
+      <c r="I28" s="54"/>
+      <c r="J28" s="54"/>
+      <c r="K28" s="54"/>
+      <c r="L28" s="54"/>
+      <c r="M28" s="54"/>
+      <c r="N28" s="54"/>
+      <c r="O28" s="54"/>
+      <c r="P28" s="54"/>
+      <c r="Q28" s="54"/>
+      <c r="R28" s="54"/>
+      <c r="S28" s="54"/>
+      <c r="T28" s="54"/>
+      <c r="U28" s="54"/>
+    </row>
+    <row r="29" spans="1:21" ht="14.25" customHeight="1">
       <c r="A29" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="41">
         <v>7</v>
       </c>
       <c r="C29" s="41">
         <v>17</v>
       </c>
       <c r="D29" s="41">
         <v>9</v>
       </c>
       <c r="E29" s="41">
         <v>7</v>
       </c>
       <c r="F29" s="41">
         <v>13</v>
       </c>
       <c r="G29" s="41">
         <v>14</v>
       </c>
       <c r="H29" s="41">
         <v>9</v>
       </c>
       <c r="I29" s="41">
@@ -16964,55 +17028,58 @@
       </c>
       <c r="L29" s="41">
         <v>18</v>
       </c>
       <c r="M29" s="41">
         <v>16</v>
       </c>
       <c r="N29" s="41">
         <v>3</v>
       </c>
       <c r="O29" s="41">
         <v>9</v>
       </c>
       <c r="P29" s="41">
         <v>11</v>
       </c>
       <c r="Q29" s="41">
         <v>9</v>
       </c>
       <c r="R29" s="41">
         <v>9</v>
       </c>
       <c r="S29" s="46">
         <v>11</v>
       </c>
-      <c r="T29" s="58">
+      <c r="T29" s="47">
         <v>10</v>
       </c>
-    </row>
-    <row r="30" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U29" s="47">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="14.25" customHeight="1">
       <c r="A30" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="D30" s="41">
         <v>1</v>
       </c>
       <c r="E30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="G30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I30" s="41" t="s">
@@ -17029,52 +17096,55 @@
       </c>
       <c r="M30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="N30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="P30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="R30" s="41" t="s">
         <v>75</v>
       </c>
       <c r="S30" s="9" t="s">
         <v>75</v>
       </c>
       <c r="T30" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="31" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U30" s="47" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" ht="14.25" customHeight="1">
       <c r="A31" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="D31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="E31" s="41">
         <v>1</v>
       </c>
       <c r="F31" s="41">
         <v>1</v>
       </c>
       <c r="G31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I31" s="41">
@@ -17091,52 +17161,55 @@
       </c>
       <c r="M31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="N31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="P31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="R31" s="41" t="s">
         <v>75</v>
       </c>
       <c r="S31" s="46">
         <v>1</v>
       </c>
       <c r="T31" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="32" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U31" s="47" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" ht="14.25" customHeight="1">
       <c r="A32" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="41">
         <v>1</v>
       </c>
       <c r="C32" s="41">
         <v>2</v>
       </c>
       <c r="D32" s="41">
         <v>1</v>
       </c>
       <c r="E32" s="41">
         <v>1</v>
       </c>
       <c r="F32" s="41">
         <v>3</v>
       </c>
       <c r="G32" s="41">
         <v>5</v>
       </c>
       <c r="H32" s="41">
         <v>6</v>
       </c>
       <c r="I32" s="41">
@@ -17150,55 +17223,58 @@
       </c>
       <c r="L32" s="41">
         <v>3</v>
       </c>
       <c r="M32" s="41">
         <v>2</v>
       </c>
       <c r="N32" s="41">
         <v>1</v>
       </c>
       <c r="O32" s="41">
         <v>1</v>
       </c>
       <c r="P32" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q32" s="41">
         <v>1</v>
       </c>
       <c r="R32" s="41">
         <v>4</v>
       </c>
       <c r="S32" s="46">
         <v>2</v>
       </c>
-      <c r="T32" s="58">
+      <c r="T32" s="47">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U32" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" ht="14.25" customHeight="1">
       <c r="A33" s="38" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="41">
         <v>2</v>
       </c>
       <c r="C33" s="41">
         <v>2</v>
       </c>
       <c r="D33" s="41">
         <v>2</v>
       </c>
       <c r="E33" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="41">
         <v>2</v>
       </c>
       <c r="G33" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H33" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I33" s="41">
@@ -17215,52 +17291,55 @@
       </c>
       <c r="M33" s="41">
         <v>3</v>
       </c>
       <c r="N33" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O33" s="41">
         <v>1</v>
       </c>
       <c r="P33" s="41">
         <v>1</v>
       </c>
       <c r="Q33" s="41">
         <v>1</v>
       </c>
       <c r="R33" s="41">
         <v>2</v>
       </c>
       <c r="S33" s="46">
         <v>1</v>
       </c>
       <c r="T33" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="34" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U33" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" ht="14.25" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="41">
         <v>1</v>
       </c>
       <c r="C34" s="41">
         <v>1</v>
       </c>
       <c r="D34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="E34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="G34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I34" s="41" t="s">
@@ -17277,52 +17356,55 @@
       </c>
       <c r="M34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="N34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O34" s="41">
         <v>2</v>
       </c>
       <c r="P34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="R34" s="41" t="s">
         <v>75</v>
       </c>
       <c r="S34" s="46">
         <v>1</v>
       </c>
       <c r="T34" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="35" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U34" s="47" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" ht="14.25" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B35" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C35" s="41">
         <v>3</v>
       </c>
       <c r="D35" s="41">
         <v>1</v>
       </c>
       <c r="E35" s="41">
         <v>2</v>
       </c>
       <c r="F35" s="41">
         <v>3</v>
       </c>
       <c r="G35" s="41">
         <v>2</v>
       </c>
       <c r="H35" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I35" s="41">
@@ -17336,55 +17418,58 @@
       </c>
       <c r="L35" s="41">
         <v>4</v>
       </c>
       <c r="M35" s="41">
         <v>4</v>
       </c>
       <c r="N35" s="41">
         <v>2</v>
       </c>
       <c r="O35" s="41">
         <v>2</v>
       </c>
       <c r="P35" s="41">
         <v>4</v>
       </c>
       <c r="Q35" s="41">
         <v>3</v>
       </c>
       <c r="R35" s="41">
         <v>1</v>
       </c>
       <c r="S35" s="46">
         <v>2</v>
       </c>
-      <c r="T35" s="58">
+      <c r="T35" s="47">
         <v>4</v>
       </c>
-    </row>
-    <row r="36" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U35" s="47">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" ht="14.25" customHeight="1">
       <c r="A36" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="41">
         <v>1</v>
       </c>
       <c r="D36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="E36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F36" s="41">
         <v>1</v>
       </c>
       <c r="G36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I36" s="41">
@@ -17401,52 +17486,55 @@
       </c>
       <c r="M36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="N36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="P36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q36" s="41">
         <v>3</v>
       </c>
       <c r="R36" s="41" t="s">
         <v>75</v>
       </c>
       <c r="S36" s="46">
         <v>1</v>
       </c>
       <c r="T36" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="37" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U36" s="47" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" ht="14.25" customHeight="1">
       <c r="A37" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="41">
         <v>1</v>
       </c>
       <c r="C37" s="41">
         <v>1</v>
       </c>
       <c r="D37" s="41">
         <v>1</v>
       </c>
       <c r="E37" s="41">
         <v>2</v>
       </c>
       <c r="F37" s="41" t="s">
         <v>75</v>
       </c>
       <c r="G37" s="41">
         <v>4</v>
       </c>
       <c r="H37" s="41">
         <v>2</v>
       </c>
       <c r="I37" s="41">
@@ -17460,55 +17548,58 @@
       </c>
       <c r="L37" s="41">
         <v>6</v>
       </c>
       <c r="M37" s="41">
         <v>2</v>
       </c>
       <c r="N37" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O37" s="41">
         <v>2</v>
       </c>
       <c r="P37" s="41">
         <v>2</v>
       </c>
       <c r="Q37" s="41" t="s">
         <v>75</v>
       </c>
       <c r="R37" s="41" t="s">
         <v>75</v>
       </c>
       <c r="S37" s="46">
         <v>2</v>
       </c>
-      <c r="T37" s="58">
+      <c r="T37" s="47">
         <v>1</v>
       </c>
-    </row>
-    <row r="38" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U37" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" ht="14.25" customHeight="1">
       <c r="A38" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="C38" s="41">
         <v>1</v>
       </c>
       <c r="D38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="E38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="F38" s="41">
         <v>1</v>
       </c>
       <c r="G38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="H38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="I38" s="41" t="s">
@@ -17525,52 +17616,55 @@
       </c>
       <c r="M38" s="41">
         <v>1</v>
       </c>
       <c r="N38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="O38" s="41">
         <v>1</v>
       </c>
       <c r="P38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="Q38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="R38" s="41" t="s">
         <v>75</v>
       </c>
       <c r="S38" s="46">
         <v>1</v>
       </c>
       <c r="T38" s="9" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="39" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U38" s="47" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" ht="14.25" customHeight="1">
       <c r="A39" s="42" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="40">
         <v>2</v>
       </c>
       <c r="C39" s="40">
         <v>6</v>
       </c>
       <c r="D39" s="40">
         <v>3</v>
       </c>
       <c r="E39" s="40">
         <v>1</v>
       </c>
       <c r="F39" s="40">
         <v>2</v>
       </c>
       <c r="G39" s="40">
         <v>3</v>
       </c>
       <c r="H39" s="40">
         <v>1</v>
       </c>
       <c r="I39" s="40">
@@ -17584,185 +17678,188 @@
       </c>
       <c r="L39" s="40" t="s">
         <v>75</v>
       </c>
       <c r="M39" s="40">
         <v>4</v>
       </c>
       <c r="N39" s="40" t="s">
         <v>75</v>
       </c>
       <c r="O39" s="40" t="s">
         <v>75</v>
       </c>
       <c r="P39" s="40">
         <v>4</v>
       </c>
       <c r="Q39" s="40">
         <v>1</v>
       </c>
       <c r="R39" s="40">
         <v>2</v>
       </c>
       <c r="S39" s="40" t="s">
         <v>75</v>
       </c>
-      <c r="T39" s="59">
+      <c r="T39" s="48">
         <v>4</v>
       </c>
-    </row>
-    <row r="40" spans="1:20" ht="14.25" customHeight="1">
+      <c r="U39" s="48">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" ht="14.25" customHeight="1">
       <c r="A40" s="11" t="s">
         <v>43</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
     </row>
-    <row r="41" spans="1:20" ht="14.25" customHeight="1">
+    <row r="41" spans="1:21" ht="14.25" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
     </row>
-    <row r="42" spans="1:20" ht="14.25" customHeight="1">
+    <row r="42" spans="1:21" ht="14.25" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
     </row>
-    <row r="43" spans="1:20" ht="14.25" customHeight="1">
+    <row r="43" spans="1:21" ht="14.25" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
     </row>
-    <row r="44" spans="1:20" ht="14.25" customHeight="1">
+    <row r="44" spans="1:21" ht="14.25" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
     </row>
-    <row r="45" spans="1:20" ht="14.25" customHeight="1">
+    <row r="45" spans="1:21" ht="14.25" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
     </row>
-    <row r="46" spans="1:20" ht="14.25" customHeight="1">
+    <row r="46" spans="1:21" ht="14.25" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
     </row>
-    <row r="47" spans="1:20" ht="14.25" customHeight="1">
+    <row r="47" spans="1:21" ht="14.25" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
     </row>
-    <row r="48" spans="1:20" ht="14.25" customHeight="1">
+    <row r="48" spans="1:21" ht="14.25" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14" ht="14.25" customHeight="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
@@ -32472,57 +32569,57 @@
       <c r="I968" s="1"/>
       <c r="J968" s="1"/>
       <c r="K968" s="1"/>
       <c r="L968" s="1"/>
       <c r="M968" s="1"/>
       <c r="N968" s="1"/>
     </row>
     <row r="969" spans="1:14" ht="14.25" customHeight="1">
       <c r="A969" s="1"/>
       <c r="B969" s="1"/>
       <c r="C969" s="1"/>
       <c r="D969" s="1"/>
       <c r="E969" s="1"/>
       <c r="F969" s="1"/>
       <c r="G969" s="1"/>
       <c r="H969" s="1"/>
       <c r="I969" s="1"/>
       <c r="J969" s="1"/>
       <c r="K969" s="1"/>
       <c r="L969" s="1"/>
       <c r="M969" s="1"/>
       <c r="N969" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A2:T2"/>
+    <mergeCell ref="A2:U2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="A28:T28"/>
-[...2 lines deleted...]
-    <mergeCell ref="N6:T6"/>
+    <mergeCell ref="A28:U28"/>
+    <mergeCell ref="A21:U21"/>
+    <mergeCell ref="A8:U8"/>
+    <mergeCell ref="N6:U6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>