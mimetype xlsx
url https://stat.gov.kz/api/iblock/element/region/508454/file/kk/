--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Барлық халық" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="84">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Өңірлер бойынша қайтыс болғандардың ай сайынғы саны</t>
   </si>
   <si>
@@ -898,51 +898,51 @@
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="57"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="53"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
@@ -1246,50 +1246,74 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4789">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -6047,51 +6071,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="21" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="35" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="35" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="33" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -6125,107 +6149,114 @@
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="11" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="11" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="21" xfId="42" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="36" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="29" fillId="0" borderId="11" xfId="29" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4789">
     <cellStyle name="20% - Акцент1 2" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3789"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="2782"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3790"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="2783"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3791"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="2784"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3792"/>
     <cellStyle name="20% - Акцент1 2 13 3" xfId="2785"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1776"/>
     <cellStyle name="20% - Акцент1 2 14 2 2" xfId="3793"/>
     <cellStyle name="20% - Акцент1 2 14 3" xfId="2786"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="51"/>
@@ -11204,51 +11235,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="39.140625" style="25" customWidth="1"/>
     <col min="2" max="2" width="67" style="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="20">
         <v>612201</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="21" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:3">
@@ -11330,60 +11361,60 @@
       <c r="B12" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="7"/>
     </row>
     <row r="13" spans="1:3" ht="49.5" customHeight="1">
       <c r="A13" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="41">
-        <v>46216</v>
+      <c r="B15" s="33">
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="41">
-        <v>46247</v>
+      <c r="B16" s="33">
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>63</v>
       </c>
@@ -11457,174 +11488,179 @@
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="8"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="11" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AV969"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="U17" sqref="U17"/>
+      <selection pane="topRight" activeCell="X27" sqref="X27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
-    <col min="2" max="20" width="7.42578125" customWidth="1"/>
+    <col min="2" max="18" width="7.42578125" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:48" ht="23.25" customHeight="1">
       <c r="A1" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="49" t="s">
         <v>57</v>
       </c>
-      <c r="B2" s="43"/>
-[...15 lines deleted...]
-      <c r="R2" s="43"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
     </row>
     <row r="3" spans="1:48" ht="14.25" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:48" ht="14.25" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:48" ht="14.25" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
       <c r="H5" s="13"/>
       <c r="I5" s="12"/>
       <c r="J5" s="12"/>
       <c r="K5" s="13"/>
-      <c r="Q5" s="33" t="s">
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="R5" s="33"/>
     </row>
     <row r="6" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A6" s="44"/>
-      <c r="B6" s="34">
+      <c r="A6" s="42"/>
+      <c r="B6" s="44">
         <v>2025</v>
       </c>
-      <c r="C6" s="35"/>
-[...10 lines deleted...]
-      <c r="N6" s="37">
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="47">
         <v>2026</v>
       </c>
-      <c r="O6" s="37"/>
-[...2 lines deleted...]
-      <c r="R6" s="37"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
     </row>
     <row r="7" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A7" s="45"/>
+      <c r="A7" s="43"/>
       <c r="B7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="4" t="s">
@@ -11632,75 +11668,79 @@
       </c>
       <c r="K7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L7" s="15" t="s">
         <v>37</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N7" s="27" t="s">
         <v>27</v>
       </c>
       <c r="O7" s="27" t="s">
         <v>28</v>
       </c>
       <c r="P7" s="28" t="s">
         <v>29</v>
       </c>
       <c r="Q7" s="29" t="s">
         <v>30</v>
       </c>
       <c r="R7" s="30" t="s">
         <v>31</v>
       </c>
+      <c r="S7" s="19" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="8" spans="1:48" ht="20.25" customHeight="1">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="38"/>
-[...15 lines deleted...]
-      <c r="R8" s="38"/>
+      <c r="B8" s="51"/>
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="51"/>
+      <c r="F8" s="51"/>
+      <c r="G8" s="51"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="51"/>
+      <c r="N8" s="51"/>
+      <c r="O8" s="51"/>
+      <c r="P8" s="51"/>
+      <c r="Q8" s="51"/>
+      <c r="R8" s="51"/>
+      <c r="S8" s="51"/>
     </row>
     <row r="9" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A9" s="47" t="s">
+      <c r="A9" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="5">
         <v>738</v>
       </c>
       <c r="C9" s="5">
         <v>792</v>
       </c>
       <c r="D9" s="5">
         <v>640</v>
       </c>
       <c r="E9" s="5">
         <v>792</v>
       </c>
       <c r="F9" s="5">
         <v>791</v>
       </c>
       <c r="G9" s="5">
         <v>804</v>
       </c>
       <c r="H9" s="5">
         <v>897</v>
       </c>
       <c r="I9" s="5">
         <v>760</v>
@@ -11710,53 +11750,56 @@
       </c>
       <c r="K9" s="5">
         <v>854</v>
       </c>
       <c r="L9" s="5">
         <v>882</v>
       </c>
       <c r="M9" s="5">
         <v>912</v>
       </c>
       <c r="N9" s="5">
         <v>708</v>
       </c>
       <c r="O9" s="5">
         <v>691</v>
       </c>
       <c r="P9" s="5">
         <v>816</v>
       </c>
       <c r="Q9" s="5">
         <v>820</v>
       </c>
       <c r="R9" s="5">
         <v>799</v>
       </c>
+      <c r="S9" s="54">
+        <v>851</v>
+      </c>
     </row>
     <row r="10" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A10" s="48" t="s">
+      <c r="A10" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="5">
         <v>42</v>
       </c>
       <c r="C10" s="5">
         <v>40</v>
       </c>
       <c r="D10" s="5">
         <v>39</v>
       </c>
       <c r="E10" s="5">
         <v>45</v>
       </c>
       <c r="F10" s="5">
         <v>43</v>
       </c>
       <c r="G10" s="5">
         <v>45</v>
       </c>
       <c r="H10" s="5">
         <v>51</v>
       </c>
       <c r="I10" s="5">
         <v>42</v>
@@ -11766,53 +11809,56 @@
       </c>
       <c r="K10" s="5">
         <v>37</v>
       </c>
       <c r="L10" s="5">
         <v>45</v>
       </c>
       <c r="M10" s="5">
         <v>46</v>
       </c>
       <c r="N10" s="5">
         <v>36</v>
       </c>
       <c r="O10" s="5">
         <v>38</v>
       </c>
       <c r="P10" s="5">
         <v>55</v>
       </c>
       <c r="Q10" s="5">
         <v>44</v>
       </c>
       <c r="R10" s="5">
         <v>49</v>
       </c>
+      <c r="S10" s="54">
+        <v>47</v>
+      </c>
     </row>
     <row r="11" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A11" s="48" t="s">
+      <c r="A11" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="5">
         <v>23</v>
       </c>
       <c r="C11" s="5">
         <v>32</v>
       </c>
       <c r="D11" s="5">
         <v>19</v>
       </c>
       <c r="E11" s="5">
         <v>26</v>
       </c>
       <c r="F11" s="5">
         <v>19</v>
       </c>
       <c r="G11" s="5">
         <v>23</v>
       </c>
       <c r="H11" s="5">
         <v>25</v>
       </c>
       <c r="I11" s="5">
         <v>24</v>
@@ -11822,53 +11868,56 @@
       </c>
       <c r="K11" s="5">
         <v>27</v>
       </c>
       <c r="L11" s="5">
         <v>34</v>
       </c>
       <c r="M11" s="5">
         <v>23</v>
       </c>
       <c r="N11" s="5">
         <v>24</v>
       </c>
       <c r="O11" s="5">
         <v>17</v>
       </c>
       <c r="P11" s="5">
         <v>33</v>
       </c>
       <c r="Q11" s="5">
         <v>30</v>
       </c>
       <c r="R11" s="5">
         <v>30</v>
       </c>
+      <c r="S11" s="54">
+        <v>28</v>
+      </c>
     </row>
     <row r="12" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A12" s="48" t="s">
+      <c r="A12" s="36" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="5">
         <v>16</v>
       </c>
       <c r="C12" s="5">
         <v>27</v>
       </c>
       <c r="D12" s="5">
         <v>13</v>
       </c>
       <c r="E12" s="5">
         <v>14</v>
       </c>
       <c r="F12" s="5">
         <v>22</v>
       </c>
       <c r="G12" s="5">
         <v>15</v>
       </c>
       <c r="H12" s="5">
         <v>21</v>
       </c>
       <c r="I12" s="5">
         <v>10</v>
@@ -11878,83 +11927,85 @@
       </c>
       <c r="K12" s="5">
         <v>20</v>
       </c>
       <c r="L12" s="5">
         <v>12</v>
       </c>
       <c r="M12" s="5">
         <v>16</v>
       </c>
       <c r="N12" s="5">
         <v>10</v>
       </c>
       <c r="O12" s="5">
         <v>18</v>
       </c>
       <c r="P12" s="5">
         <v>17</v>
       </c>
       <c r="Q12" s="5">
         <v>14</v>
       </c>
       <c r="R12" s="5">
         <v>13</v>
       </c>
-      <c r="S12" s="46"/>
-[...28 lines deleted...]
-      <c r="AV12" s="46"/>
+      <c r="S12" s="54">
+        <v>18</v>
+      </c>
+      <c r="T12" s="34"/>
+      <c r="U12" s="34"/>
+      <c r="V12" s="34"/>
+      <c r="W12" s="34"/>
+      <c r="X12" s="34"/>
+      <c r="Y12" s="34"/>
+      <c r="Z12" s="34"/>
+      <c r="AA12" s="34"/>
+      <c r="AB12" s="34"/>
+      <c r="AC12" s="34"/>
+      <c r="AD12" s="34"/>
+      <c r="AE12" s="34"/>
+      <c r="AF12" s="34"/>
+      <c r="AG12" s="34"/>
+      <c r="AH12" s="34"/>
+      <c r="AI12" s="34"/>
+      <c r="AJ12" s="34"/>
+      <c r="AK12" s="34"/>
+      <c r="AL12" s="34"/>
+      <c r="AM12" s="34"/>
+      <c r="AN12" s="34"/>
+      <c r="AO12" s="34"/>
+      <c r="AP12" s="34"/>
+      <c r="AQ12" s="34"/>
+      <c r="AR12" s="34"/>
+      <c r="AS12" s="34"/>
+      <c r="AT12" s="34"/>
+      <c r="AU12" s="34"/>
+      <c r="AV12" s="34"/>
     </row>
     <row r="13" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="37" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="5">
         <v>146</v>
       </c>
       <c r="C13" s="5">
         <v>143</v>
       </c>
       <c r="D13" s="5">
         <v>140</v>
       </c>
       <c r="E13" s="5">
         <v>162</v>
       </c>
       <c r="F13" s="5">
         <v>161</v>
       </c>
       <c r="G13" s="5">
         <v>165</v>
       </c>
       <c r="H13" s="5">
         <v>159</v>
       </c>
       <c r="I13" s="5">
         <v>140</v>
@@ -11964,53 +12015,56 @@
       </c>
       <c r="K13" s="5">
         <v>168</v>
       </c>
       <c r="L13" s="5">
         <v>167</v>
       </c>
       <c r="M13" s="5">
         <v>180</v>
       </c>
       <c r="N13" s="5">
         <v>143</v>
       </c>
       <c r="O13" s="5">
         <v>133</v>
       </c>
       <c r="P13" s="5">
         <v>153</v>
       </c>
       <c r="Q13" s="5">
         <v>153</v>
       </c>
       <c r="R13" s="5">
         <v>155</v>
       </c>
+      <c r="S13" s="54">
+        <v>158</v>
+      </c>
     </row>
     <row r="14" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A14" s="49" t="s">
+      <c r="A14" s="37" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="5">
         <v>87</v>
       </c>
       <c r="C14" s="5">
         <v>84</v>
       </c>
       <c r="D14" s="5">
         <v>66</v>
       </c>
       <c r="E14" s="5">
         <v>80</v>
       </c>
       <c r="F14" s="5">
         <v>89</v>
       </c>
       <c r="G14" s="5">
         <v>97</v>
       </c>
       <c r="H14" s="5">
         <v>94</v>
       </c>
       <c r="I14" s="5">
         <v>83</v>
@@ -12020,53 +12074,56 @@
       </c>
       <c r="K14" s="5">
         <v>104</v>
       </c>
       <c r="L14" s="5">
         <v>104</v>
       </c>
       <c r="M14" s="5">
         <v>101</v>
       </c>
       <c r="N14" s="5">
         <v>74</v>
       </c>
       <c r="O14" s="5">
         <v>66</v>
       </c>
       <c r="P14" s="5">
         <v>79</v>
       </c>
       <c r="Q14" s="5">
         <v>90</v>
       </c>
       <c r="R14" s="5">
         <v>82</v>
       </c>
+      <c r="S14" s="54">
+        <v>99</v>
+      </c>
     </row>
     <row r="15" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A15" s="48" t="s">
+      <c r="A15" s="36" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="5">
         <v>10</v>
       </c>
       <c r="C15" s="5">
         <v>15</v>
       </c>
       <c r="D15" s="5">
         <v>12</v>
       </c>
       <c r="E15" s="5">
         <v>16</v>
       </c>
       <c r="F15" s="5">
         <v>17</v>
       </c>
       <c r="G15" s="5">
         <v>14</v>
       </c>
       <c r="H15" s="5">
         <v>17</v>
       </c>
       <c r="I15" s="5">
         <v>13</v>
@@ -12076,53 +12133,56 @@
       </c>
       <c r="K15" s="5">
         <v>21</v>
       </c>
       <c r="L15" s="5">
         <v>15</v>
       </c>
       <c r="M15" s="5">
         <v>26</v>
       </c>
       <c r="N15" s="5">
         <v>18</v>
       </c>
       <c r="O15" s="5">
         <v>16</v>
       </c>
       <c r="P15" s="5">
         <v>9</v>
       </c>
       <c r="Q15" s="5">
         <v>12</v>
       </c>
       <c r="R15" s="5">
         <v>12</v>
       </c>
+      <c r="S15" s="54">
+        <v>22</v>
+      </c>
     </row>
     <row r="16" spans="1:48" ht="14.25" customHeight="1">
-      <c r="A16" s="49" t="s">
+      <c r="A16" s="37" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="5">
         <v>116</v>
       </c>
       <c r="C16" s="5">
         <v>131</v>
       </c>
       <c r="D16" s="5">
         <v>115</v>
       </c>
       <c r="E16" s="5">
         <v>159</v>
       </c>
       <c r="F16" s="5">
         <v>162</v>
       </c>
       <c r="G16" s="5">
         <v>140</v>
       </c>
       <c r="H16" s="5">
         <v>185</v>
       </c>
       <c r="I16" s="5">
         <v>147</v>
@@ -12132,53 +12192,56 @@
       </c>
       <c r="K16" s="5">
         <v>172</v>
       </c>
       <c r="L16" s="5">
         <v>162</v>
       </c>
       <c r="M16" s="5">
         <v>172</v>
       </c>
       <c r="N16" s="5">
         <v>145</v>
       </c>
       <c r="O16" s="5">
         <v>129</v>
       </c>
       <c r="P16" s="5">
         <v>165</v>
       </c>
       <c r="Q16" s="5">
         <v>142</v>
       </c>
       <c r="R16" s="5">
         <v>158</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="49" t="s">
+      <c r="S16" s="54">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A17" s="37" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="5">
         <v>17</v>
       </c>
       <c r="C17" s="5">
         <v>24</v>
       </c>
       <c r="D17" s="5">
         <v>16</v>
       </c>
       <c r="E17" s="5">
         <v>7</v>
       </c>
       <c r="F17" s="5">
         <v>24</v>
       </c>
       <c r="G17" s="5">
         <v>23</v>
       </c>
       <c r="H17" s="5">
         <v>10</v>
       </c>
       <c r="I17" s="5">
         <v>16</v>
@@ -12188,53 +12251,56 @@
       </c>
       <c r="K17" s="5">
         <v>21</v>
       </c>
       <c r="L17" s="5">
         <v>24</v>
       </c>
       <c r="M17" s="5">
         <v>12</v>
       </c>
       <c r="N17" s="5">
         <v>17</v>
       </c>
       <c r="O17" s="5">
         <v>21</v>
       </c>
       <c r="P17" s="5">
         <v>15</v>
       </c>
       <c r="Q17" s="5">
         <v>14</v>
       </c>
       <c r="R17" s="5">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="48" t="s">
+      <c r="S17" s="54">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A18" s="36" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="5">
         <v>148</v>
       </c>
       <c r="C18" s="5">
         <v>126</v>
       </c>
       <c r="D18" s="5">
         <v>103</v>
       </c>
       <c r="E18" s="5">
         <v>129</v>
       </c>
       <c r="F18" s="5">
         <v>121</v>
       </c>
       <c r="G18" s="5">
         <v>124</v>
       </c>
       <c r="H18" s="5">
         <v>160</v>
       </c>
       <c r="I18" s="5">
         <v>115</v>
@@ -12244,53 +12310,56 @@
       </c>
       <c r="K18" s="5">
         <v>137</v>
       </c>
       <c r="L18" s="5">
         <v>151</v>
       </c>
       <c r="M18" s="5">
         <v>153</v>
       </c>
       <c r="N18" s="5">
         <v>102</v>
       </c>
       <c r="O18" s="5">
         <v>115</v>
       </c>
       <c r="P18" s="5">
         <v>141</v>
       </c>
       <c r="Q18" s="5">
         <v>150</v>
       </c>
       <c r="R18" s="5">
         <v>139</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="48" t="s">
+      <c r="S18" s="54">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A19" s="36" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="5">
         <v>38</v>
       </c>
       <c r="C19" s="5">
         <v>38</v>
       </c>
       <c r="D19" s="5">
         <v>30</v>
       </c>
       <c r="E19" s="5">
         <v>31</v>
       </c>
       <c r="F19" s="5">
         <v>26</v>
       </c>
       <c r="G19" s="5">
         <v>30</v>
       </c>
       <c r="H19" s="5">
         <v>39</v>
       </c>
       <c r="I19" s="5">
         <v>39</v>
@@ -12300,53 +12369,56 @@
       </c>
       <c r="K19" s="5">
         <v>28</v>
       </c>
       <c r="L19" s="5">
         <v>32</v>
       </c>
       <c r="M19" s="5">
         <v>48</v>
       </c>
       <c r="N19" s="5">
         <v>30</v>
       </c>
       <c r="O19" s="5">
         <v>29</v>
       </c>
       <c r="P19" s="5">
         <v>29</v>
       </c>
       <c r="Q19" s="5">
         <v>49</v>
       </c>
       <c r="R19" s="5">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="48" t="s">
+      <c r="S19" s="54">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A20" s="36" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="5">
         <v>95</v>
       </c>
       <c r="C20" s="5">
         <v>132</v>
       </c>
       <c r="D20" s="5">
         <v>87</v>
       </c>
       <c r="E20" s="5">
         <v>123</v>
       </c>
       <c r="F20" s="5">
         <v>107</v>
       </c>
       <c r="G20" s="5">
         <v>128</v>
       </c>
       <c r="H20" s="5">
         <v>136</v>
       </c>
       <c r="I20" s="5">
         <v>131</v>
@@ -12356,75 +12428,79 @@
       </c>
       <c r="K20" s="5">
         <v>119</v>
       </c>
       <c r="L20" s="5">
         <v>136</v>
       </c>
       <c r="M20" s="5">
         <v>135</v>
       </c>
       <c r="N20" s="5">
         <v>109</v>
       </c>
       <c r="O20" s="5">
         <v>109</v>
       </c>
       <c r="P20" s="5">
         <v>120</v>
       </c>
       <c r="Q20" s="5">
         <v>122</v>
       </c>
       <c r="R20" s="5">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="39" t="s">
+      <c r="S20" s="54">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="20.25" customHeight="1">
+      <c r="A21" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="B21" s="39"/>
-[...18 lines deleted...]
-      <c r="A22" s="47" t="s">
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
+      <c r="P21" s="52"/>
+      <c r="Q21" s="52"/>
+      <c r="R21" s="52"/>
+      <c r="S21" s="52"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A22" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="5">
         <v>161</v>
       </c>
       <c r="C22" s="5">
         <v>169</v>
       </c>
       <c r="D22" s="5">
         <v>156</v>
       </c>
       <c r="E22" s="5">
         <v>161</v>
       </c>
       <c r="F22" s="5">
         <v>167</v>
       </c>
       <c r="G22" s="5">
         <v>156</v>
       </c>
       <c r="H22" s="5">
         <v>191</v>
       </c>
       <c r="I22" s="5">
         <v>147</v>
@@ -12434,53 +12510,56 @@
       </c>
       <c r="K22" s="5">
         <v>172</v>
       </c>
       <c r="L22" s="5">
         <v>172</v>
       </c>
       <c r="M22" s="5">
         <v>167</v>
       </c>
       <c r="N22" s="5">
         <v>149</v>
       </c>
       <c r="O22" s="5">
         <v>150</v>
       </c>
       <c r="P22" s="5">
         <v>197</v>
       </c>
       <c r="Q22" s="5">
         <v>191</v>
       </c>
       <c r="R22" s="5">
         <v>194</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="48" t="s">
+      <c r="S22" s="54">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A23" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="5">
         <v>38</v>
       </c>
       <c r="C23" s="5">
         <v>37</v>
       </c>
       <c r="D23" s="5">
         <v>34</v>
       </c>
       <c r="E23" s="5">
         <v>40</v>
       </c>
       <c r="F23" s="5">
         <v>39</v>
       </c>
       <c r="G23" s="5">
         <v>41</v>
       </c>
       <c r="H23" s="5">
         <v>45</v>
       </c>
       <c r="I23" s="5">
         <v>38</v>
@@ -12490,53 +12569,56 @@
       </c>
       <c r="K23" s="5">
         <v>31</v>
       </c>
       <c r="L23" s="5">
         <v>42</v>
       </c>
       <c r="M23" s="5">
         <v>42</v>
       </c>
       <c r="N23" s="5">
         <v>33</v>
       </c>
       <c r="O23" s="5">
         <v>35</v>
       </c>
       <c r="P23" s="5">
         <v>51</v>
       </c>
       <c r="Q23" s="5">
         <v>42</v>
       </c>
       <c r="R23" s="5">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="48" t="s">
+      <c r="S23" s="54">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A24" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="5">
         <v>23</v>
       </c>
       <c r="C24" s="5">
         <v>32</v>
       </c>
       <c r="D24" s="5">
         <v>19</v>
       </c>
       <c r="E24" s="5">
         <v>26</v>
       </c>
       <c r="F24" s="5">
         <v>19</v>
       </c>
       <c r="G24" s="5">
         <v>23</v>
       </c>
       <c r="H24" s="5">
         <v>25</v>
       </c>
       <c r="I24" s="5">
         <v>24</v>
@@ -12546,53 +12628,56 @@
       </c>
       <c r="K24" s="5">
         <v>27</v>
       </c>
       <c r="L24" s="5">
         <v>34</v>
       </c>
       <c r="M24" s="5">
         <v>23</v>
       </c>
       <c r="N24" s="5">
         <v>24</v>
       </c>
       <c r="O24" s="5">
         <v>17</v>
       </c>
       <c r="P24" s="5">
         <v>33</v>
       </c>
       <c r="Q24" s="5">
         <v>30</v>
       </c>
       <c r="R24" s="5">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="48" t="s">
+      <c r="S24" s="54">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A25" s="36" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="5">
         <v>18</v>
       </c>
       <c r="C25" s="5">
         <v>22</v>
       </c>
       <c r="D25" s="5">
         <v>18</v>
       </c>
       <c r="E25" s="5">
         <v>24</v>
       </c>
       <c r="F25" s="5">
         <v>20</v>
       </c>
       <c r="G25" s="5">
         <v>17</v>
       </c>
       <c r="H25" s="5">
         <v>20</v>
       </c>
       <c r="I25" s="5">
         <v>23</v>
@@ -12602,53 +12687,56 @@
       </c>
       <c r="K25" s="5">
         <v>23</v>
       </c>
       <c r="L25" s="5">
         <v>21</v>
       </c>
       <c r="M25" s="5">
         <v>25</v>
       </c>
       <c r="N25" s="5">
         <v>22</v>
       </c>
       <c r="O25" s="5">
         <v>26</v>
       </c>
       <c r="P25" s="5">
         <v>23</v>
       </c>
       <c r="Q25" s="5">
         <v>25</v>
       </c>
       <c r="R25" s="5">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="48" t="s">
+      <c r="S25" s="54">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A26" s="36" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="5">
         <v>30</v>
       </c>
       <c r="C26" s="5">
         <v>41</v>
       </c>
       <c r="D26" s="5">
         <v>48</v>
       </c>
       <c r="E26" s="5">
         <v>39</v>
       </c>
       <c r="F26" s="5">
         <v>50</v>
       </c>
       <c r="G26" s="5">
         <v>43</v>
       </c>
       <c r="H26" s="5">
         <v>55</v>
       </c>
       <c r="I26" s="5">
         <v>35</v>
@@ -12658,53 +12746,56 @@
       </c>
       <c r="K26" s="5">
         <v>45</v>
       </c>
       <c r="L26" s="5">
         <v>34</v>
       </c>
       <c r="M26" s="5">
         <v>39</v>
       </c>
       <c r="N26" s="5">
         <v>38</v>
       </c>
       <c r="O26" s="5">
         <v>34</v>
       </c>
       <c r="P26" s="5">
         <v>45</v>
       </c>
       <c r="Q26" s="5">
         <v>45</v>
       </c>
       <c r="R26" s="5">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="48" t="s">
+      <c r="S26" s="54">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A27" s="36" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="5">
         <v>52</v>
       </c>
       <c r="C27" s="5">
         <v>37</v>
       </c>
       <c r="D27" s="5">
         <v>37</v>
       </c>
       <c r="E27" s="5">
         <v>32</v>
       </c>
       <c r="F27" s="5">
         <v>39</v>
       </c>
       <c r="G27" s="5">
         <v>32</v>
       </c>
       <c r="H27" s="5">
         <v>46</v>
       </c>
       <c r="I27" s="5">
         <v>27</v>
@@ -12714,820 +12805,857 @@
       </c>
       <c r="K27" s="5">
         <v>46</v>
       </c>
       <c r="L27" s="5">
         <v>41</v>
       </c>
       <c r="M27" s="5">
         <v>38</v>
       </c>
       <c r="N27" s="5">
         <v>32</v>
       </c>
       <c r="O27" s="5">
         <v>38</v>
       </c>
       <c r="P27" s="5">
         <v>45</v>
       </c>
       <c r="Q27" s="5">
         <v>49</v>
       </c>
       <c r="R27" s="5">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="40" t="s">
+      <c r="S27" s="54">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" ht="20.25" customHeight="1">
+      <c r="A28" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="B28" s="40"/>
-[...18 lines deleted...]
-      <c r="A29" s="47" t="s">
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="53"/>
+      <c r="I28" s="53"/>
+      <c r="J28" s="53"/>
+      <c r="K28" s="53"/>
+      <c r="L28" s="53"/>
+      <c r="M28" s="53"/>
+      <c r="N28" s="53"/>
+      <c r="O28" s="53"/>
+      <c r="P28" s="53"/>
+      <c r="Q28" s="53"/>
+      <c r="R28" s="53"/>
+      <c r="S28" s="53"/>
+    </row>
+    <row r="29" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A29" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B29" s="50">
+      <c r="B29" s="38">
         <v>577</v>
       </c>
-      <c r="C29" s="50">
+      <c r="C29" s="38">
         <v>623</v>
       </c>
-      <c r="D29" s="50">
+      <c r="D29" s="38">
         <v>484</v>
       </c>
-      <c r="E29" s="50">
+      <c r="E29" s="38">
         <v>631</v>
       </c>
-      <c r="F29" s="50">
+      <c r="F29" s="38">
         <v>624</v>
       </c>
-      <c r="G29" s="50">
+      <c r="G29" s="38">
         <v>648</v>
       </c>
-      <c r="H29" s="50">
+      <c r="H29" s="38">
         <v>706</v>
       </c>
-      <c r="I29" s="50">
+      <c r="I29" s="38">
         <v>613</v>
       </c>
-      <c r="J29" s="50">
+      <c r="J29" s="38">
         <v>587</v>
       </c>
-      <c r="K29" s="50">
+      <c r="K29" s="38">
         <v>682</v>
       </c>
-      <c r="L29" s="50">
+      <c r="L29" s="38">
         <v>710</v>
       </c>
-      <c r="M29" s="50">
+      <c r="M29" s="38">
         <v>745</v>
       </c>
-      <c r="N29" s="50">
+      <c r="N29" s="38">
         <v>559</v>
       </c>
-      <c r="O29" s="50">
+      <c r="O29" s="38">
         <v>541</v>
       </c>
-      <c r="P29" s="50">
+      <c r="P29" s="38">
         <v>619</v>
       </c>
-      <c r="Q29" s="50">
+      <c r="Q29" s="38">
         <v>629</v>
       </c>
-      <c r="R29" s="50">
+      <c r="R29" s="38">
         <v>605</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="48" t="s">
+      <c r="S29" s="54">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A30" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="B30" s="50">
+      <c r="B30" s="38">
         <v>4</v>
       </c>
-      <c r="C30" s="50">
+      <c r="C30" s="38">
         <v>3</v>
       </c>
-      <c r="D30" s="50">
+      <c r="D30" s="38">
         <v>5</v>
       </c>
-      <c r="E30" s="50">
+      <c r="E30" s="38">
         <v>5</v>
       </c>
-      <c r="F30" s="50">
+      <c r="F30" s="38">
         <v>4</v>
       </c>
-      <c r="G30" s="50">
+      <c r="G30" s="38">
         <v>4</v>
       </c>
-      <c r="H30" s="50">
+      <c r="H30" s="38">
         <v>6</v>
       </c>
-      <c r="I30" s="50">
+      <c r="I30" s="38">
         <v>4</v>
       </c>
-      <c r="J30" s="50">
+      <c r="J30" s="38">
         <v>1</v>
       </c>
-      <c r="K30" s="50">
+      <c r="K30" s="38">
         <v>6</v>
       </c>
-      <c r="L30" s="50">
+      <c r="L30" s="38">
         <v>3</v>
       </c>
-      <c r="M30" s="50">
+      <c r="M30" s="38">
         <v>4</v>
       </c>
-      <c r="N30" s="50">
+      <c r="N30" s="38">
         <v>3</v>
       </c>
-      <c r="O30" s="50">
+      <c r="O30" s="38">
         <v>3</v>
       </c>
-      <c r="P30" s="50">
+      <c r="P30" s="38">
         <v>4</v>
       </c>
-      <c r="Q30" s="50">
+      <c r="Q30" s="38">
         <v>2</v>
       </c>
-      <c r="R30" s="50">
+      <c r="R30" s="38">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="48" t="s">
+      <c r="S30" s="54">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A31" s="36" t="s">
         <v>79</v>
       </c>
-      <c r="B31" s="50">
+      <c r="B31" s="38">
         <v>16</v>
       </c>
-      <c r="C31" s="50">
+      <c r="C31" s="38">
         <v>27</v>
       </c>
-      <c r="D31" s="50">
+      <c r="D31" s="38">
         <v>13</v>
       </c>
-      <c r="E31" s="50">
+      <c r="E31" s="38">
         <v>14</v>
       </c>
-      <c r="F31" s="50">
+      <c r="F31" s="38">
         <v>22</v>
       </c>
-      <c r="G31" s="50">
+      <c r="G31" s="38">
         <v>15</v>
       </c>
-      <c r="H31" s="50">
+      <c r="H31" s="38">
         <v>21</v>
       </c>
-      <c r="I31" s="50">
+      <c r="I31" s="38">
         <v>10</v>
       </c>
-      <c r="J31" s="50">
+      <c r="J31" s="38">
         <v>27</v>
       </c>
-      <c r="K31" s="50">
+      <c r="K31" s="38">
         <v>20</v>
       </c>
-      <c r="L31" s="50">
+      <c r="L31" s="38">
         <v>12</v>
       </c>
-      <c r="M31" s="50">
+      <c r="M31" s="38">
         <v>16</v>
       </c>
-      <c r="N31" s="50">
+      <c r="N31" s="38">
         <v>10</v>
       </c>
-      <c r="O31" s="50">
+      <c r="O31" s="38">
         <v>18</v>
       </c>
-      <c r="P31" s="50">
+      <c r="P31" s="38">
         <v>17</v>
       </c>
-      <c r="Q31" s="50">
+      <c r="Q31" s="38">
         <v>14</v>
       </c>
-      <c r="R31" s="50">
+      <c r="R31" s="38">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="48" t="s">
+      <c r="S31" s="54">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A32" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="B32" s="50">
+      <c r="B32" s="38">
         <v>128</v>
       </c>
-      <c r="C32" s="50">
+      <c r="C32" s="38">
         <v>121</v>
       </c>
-      <c r="D32" s="50">
+      <c r="D32" s="38">
         <v>122</v>
       </c>
-      <c r="E32" s="50">
+      <c r="E32" s="38">
         <v>138</v>
       </c>
-      <c r="F32" s="50">
+      <c r="F32" s="38">
         <v>141</v>
       </c>
-      <c r="G32" s="50">
+      <c r="G32" s="38">
         <v>148</v>
       </c>
-      <c r="H32" s="50">
+      <c r="H32" s="38">
         <v>139</v>
       </c>
-      <c r="I32" s="50">
+      <c r="I32" s="38">
         <v>117</v>
       </c>
-      <c r="J32" s="50">
+      <c r="J32" s="38">
         <v>118</v>
       </c>
-      <c r="K32" s="50">
+      <c r="K32" s="38">
         <v>145</v>
       </c>
-      <c r="L32" s="50">
+      <c r="L32" s="38">
         <v>146</v>
       </c>
-      <c r="M32" s="50">
+      <c r="M32" s="38">
         <v>155</v>
       </c>
-      <c r="N32" s="50">
+      <c r="N32" s="38">
         <v>121</v>
       </c>
-      <c r="O32" s="50">
+      <c r="O32" s="38">
         <v>107</v>
       </c>
-      <c r="P32" s="50">
+      <c r="P32" s="38">
         <v>130</v>
       </c>
-      <c r="Q32" s="50">
+      <c r="Q32" s="38">
         <v>128</v>
       </c>
-      <c r="R32" s="50">
+      <c r="R32" s="38">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="48" t="s">
+      <c r="S32" s="54">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A33" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="B33" s="50">
+      <c r="B33" s="38">
         <v>87</v>
       </c>
-      <c r="C33" s="50">
+      <c r="C33" s="38">
         <v>84</v>
       </c>
-      <c r="D33" s="50">
+      <c r="D33" s="38">
         <v>66</v>
       </c>
-      <c r="E33" s="50">
+      <c r="E33" s="38">
         <v>80</v>
       </c>
-      <c r="F33" s="50">
+      <c r="F33" s="38">
         <v>89</v>
       </c>
-      <c r="G33" s="50">
+      <c r="G33" s="38">
         <v>97</v>
       </c>
-      <c r="H33" s="50">
+      <c r="H33" s="38">
         <v>94</v>
       </c>
-      <c r="I33" s="50">
+      <c r="I33" s="38">
         <v>83</v>
       </c>
-      <c r="J33" s="50">
+      <c r="J33" s="38">
         <v>77</v>
       </c>
-      <c r="K33" s="50">
+      <c r="K33" s="38">
         <v>104</v>
       </c>
-      <c r="L33" s="50">
+      <c r="L33" s="38">
         <v>104</v>
       </c>
-      <c r="M33" s="50">
+      <c r="M33" s="38">
         <v>101</v>
       </c>
-      <c r="N33" s="50">
+      <c r="N33" s="38">
         <v>74</v>
       </c>
-      <c r="O33" s="50">
+      <c r="O33" s="38">
         <v>66</v>
       </c>
-      <c r="P33" s="50">
+      <c r="P33" s="38">
         <v>79</v>
       </c>
-      <c r="Q33" s="50">
+      <c r="Q33" s="38">
         <v>90</v>
       </c>
-      <c r="R33" s="50">
+      <c r="R33" s="38">
         <v>82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="48" t="s">
+      <c r="S33" s="54">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A34" s="36" t="s">
         <v>80</v>
       </c>
-      <c r="B34" s="50">
+      <c r="B34" s="38">
         <v>10</v>
       </c>
-      <c r="C34" s="50">
+      <c r="C34" s="38">
         <v>15</v>
       </c>
-      <c r="D34" s="50">
+      <c r="D34" s="38">
         <v>12</v>
       </c>
-      <c r="E34" s="50">
+      <c r="E34" s="38">
         <v>16</v>
       </c>
-      <c r="F34" s="50">
+      <c r="F34" s="38">
         <v>17</v>
       </c>
-      <c r="G34" s="50">
+      <c r="G34" s="38">
         <v>14</v>
       </c>
-      <c r="H34" s="50">
+      <c r="H34" s="38">
         <v>17</v>
       </c>
-      <c r="I34" s="50">
+      <c r="I34" s="38">
         <v>13</v>
       </c>
-      <c r="J34" s="50">
+      <c r="J34" s="38">
         <v>13</v>
       </c>
-      <c r="K34" s="50">
+      <c r="K34" s="38">
         <v>21</v>
       </c>
-      <c r="L34" s="50">
+      <c r="L34" s="38">
         <v>15</v>
       </c>
-      <c r="M34" s="50">
+      <c r="M34" s="38">
         <v>26</v>
       </c>
-      <c r="N34" s="50">
+      <c r="N34" s="38">
         <v>18</v>
       </c>
-      <c r="O34" s="50">
+      <c r="O34" s="38">
         <v>16</v>
       </c>
-      <c r="P34" s="50">
+      <c r="P34" s="38">
         <v>9</v>
       </c>
-      <c r="Q34" s="50">
+      <c r="Q34" s="38">
         <v>12</v>
       </c>
-      <c r="R34" s="50">
+      <c r="R34" s="38">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="48" t="s">
+      <c r="S34" s="54">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A35" s="36" t="s">
         <v>77</v>
       </c>
-      <c r="B35" s="50">
+      <c r="B35" s="38">
         <v>86</v>
       </c>
-      <c r="C35" s="50">
+      <c r="C35" s="38">
         <v>90</v>
       </c>
-      <c r="D35" s="50">
+      <c r="D35" s="38">
         <v>67</v>
       </c>
-      <c r="E35" s="50">
+      <c r="E35" s="38">
         <v>120</v>
       </c>
-      <c r="F35" s="50">
+      <c r="F35" s="38">
         <v>112</v>
       </c>
-      <c r="G35" s="50">
+      <c r="G35" s="38">
         <v>97</v>
       </c>
-      <c r="H35" s="50">
+      <c r="H35" s="38">
         <v>130</v>
       </c>
-      <c r="I35" s="50">
+      <c r="I35" s="38">
         <v>112</v>
       </c>
-      <c r="J35" s="50">
+      <c r="J35" s="38">
         <v>101</v>
       </c>
-      <c r="K35" s="50">
+      <c r="K35" s="38">
         <v>127</v>
       </c>
-      <c r="L35" s="50">
+      <c r="L35" s="38">
         <v>128</v>
       </c>
-      <c r="M35" s="50">
+      <c r="M35" s="38">
         <v>133</v>
       </c>
-      <c r="N35" s="50">
+      <c r="N35" s="38">
         <v>107</v>
       </c>
-      <c r="O35" s="50">
+      <c r="O35" s="38">
         <v>95</v>
       </c>
-      <c r="P35" s="50">
+      <c r="P35" s="38">
         <v>120</v>
       </c>
-      <c r="Q35" s="50">
+      <c r="Q35" s="38">
         <v>97</v>
       </c>
-      <c r="R35" s="50">
+      <c r="R35" s="38">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="48" t="s">
+      <c r="S35" s="54">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A36" s="36" t="s">
         <v>81</v>
       </c>
-      <c r="B36" s="50">
+      <c r="B36" s="38">
         <v>17</v>
       </c>
-      <c r="C36" s="50">
+      <c r="C36" s="38">
         <v>24</v>
       </c>
-      <c r="D36" s="50">
+      <c r="D36" s="38">
         <v>16</v>
       </c>
-      <c r="E36" s="50">
+      <c r="E36" s="38">
         <v>7</v>
       </c>
-      <c r="F36" s="50">
+      <c r="F36" s="38">
         <v>24</v>
       </c>
-      <c r="G36" s="50">
+      <c r="G36" s="38">
         <v>23</v>
       </c>
-      <c r="H36" s="50">
+      <c r="H36" s="38">
         <v>10</v>
       </c>
-      <c r="I36" s="50">
+      <c r="I36" s="38">
         <v>16</v>
       </c>
-      <c r="J36" s="50">
+      <c r="J36" s="38">
         <v>13</v>
       </c>
-      <c r="K36" s="50">
+      <c r="K36" s="38">
         <v>21</v>
       </c>
-      <c r="L36" s="50">
+      <c r="L36" s="38">
         <v>24</v>
       </c>
-      <c r="M36" s="50">
+      <c r="M36" s="38">
         <v>12</v>
       </c>
-      <c r="N36" s="50">
+      <c r="N36" s="38">
         <v>17</v>
       </c>
-      <c r="O36" s="50">
+      <c r="O36" s="38">
         <v>21</v>
       </c>
-      <c r="P36" s="50">
+      <c r="P36" s="38">
         <v>15</v>
       </c>
-      <c r="Q36" s="50">
+      <c r="Q36" s="38">
         <v>14</v>
       </c>
-      <c r="R36" s="50">
+      <c r="R36" s="38">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="48" t="s">
+      <c r="S36" s="54">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A37" s="36" t="s">
         <v>78</v>
       </c>
-      <c r="B37" s="50">
+      <c r="B37" s="38">
         <v>96</v>
       </c>
-      <c r="C37" s="50">
+      <c r="C37" s="38">
         <v>89</v>
       </c>
-      <c r="D37" s="50">
+      <c r="D37" s="38">
         <v>66</v>
       </c>
-      <c r="E37" s="50">
+      <c r="E37" s="38">
         <v>97</v>
       </c>
-      <c r="F37" s="50">
+      <c r="F37" s="38">
         <v>82</v>
       </c>
-      <c r="G37" s="50">
+      <c r="G37" s="38">
         <v>92</v>
       </c>
-      <c r="H37" s="50">
+      <c r="H37" s="38">
         <v>114</v>
       </c>
-      <c r="I37" s="50">
+      <c r="I37" s="38">
         <v>88</v>
       </c>
-      <c r="J37" s="50">
+      <c r="J37" s="38">
         <v>100</v>
       </c>
-      <c r="K37" s="50">
+      <c r="K37" s="38">
         <v>91</v>
       </c>
-      <c r="L37" s="50">
+      <c r="L37" s="38">
         <v>110</v>
       </c>
-      <c r="M37" s="50">
+      <c r="M37" s="38">
         <v>115</v>
       </c>
-      <c r="N37" s="50">
+      <c r="N37" s="38">
         <v>70</v>
       </c>
-      <c r="O37" s="50">
+      <c r="O37" s="38">
         <v>77</v>
       </c>
-      <c r="P37" s="50">
+      <c r="P37" s="38">
         <v>96</v>
       </c>
-      <c r="Q37" s="50">
+      <c r="Q37" s="38">
         <v>101</v>
       </c>
-      <c r="R37" s="50">
+      <c r="R37" s="38">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="48" t="s">
+      <c r="S37" s="54">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A38" s="36" t="s">
         <v>82</v>
       </c>
-      <c r="B38" s="50">
+      <c r="B38" s="38">
         <v>38</v>
       </c>
-      <c r="C38" s="50">
+      <c r="C38" s="38">
         <v>38</v>
       </c>
-      <c r="D38" s="50">
+      <c r="D38" s="38">
         <v>30</v>
       </c>
-      <c r="E38" s="50">
+      <c r="E38" s="38">
         <v>31</v>
       </c>
-      <c r="F38" s="50">
+      <c r="F38" s="38">
         <v>26</v>
       </c>
-      <c r="G38" s="50">
+      <c r="G38" s="38">
         <v>30</v>
       </c>
-      <c r="H38" s="50">
+      <c r="H38" s="38">
         <v>39</v>
       </c>
-      <c r="I38" s="50">
+      <c r="I38" s="38">
         <v>39</v>
       </c>
-      <c r="J38" s="50">
+      <c r="J38" s="38">
         <v>29</v>
       </c>
-      <c r="K38" s="50">
+      <c r="K38" s="38">
         <v>28</v>
       </c>
-      <c r="L38" s="50">
+      <c r="L38" s="38">
         <v>32</v>
       </c>
-      <c r="M38" s="50">
+      <c r="M38" s="38">
         <v>48</v>
       </c>
-      <c r="N38" s="50">
+      <c r="N38" s="38">
         <v>30</v>
       </c>
-      <c r="O38" s="50">
+      <c r="O38" s="38">
         <v>29</v>
       </c>
-      <c r="P38" s="50">
+      <c r="P38" s="38">
         <v>29</v>
       </c>
-      <c r="Q38" s="50">
+      <c r="Q38" s="38">
         <v>49</v>
       </c>
-      <c r="R38" s="50">
+      <c r="R38" s="38">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="52" t="s">
+      <c r="S38" s="54">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A39" s="40" t="s">
         <v>83</v>
       </c>
-      <c r="B39" s="51">
+      <c r="B39" s="39">
         <v>95</v>
       </c>
-      <c r="C39" s="51">
+      <c r="C39" s="39">
         <v>132</v>
       </c>
-      <c r="D39" s="51">
+      <c r="D39" s="39">
         <v>87</v>
       </c>
-      <c r="E39" s="51">
+      <c r="E39" s="39">
         <v>123</v>
       </c>
-      <c r="F39" s="51">
+      <c r="F39" s="39">
         <v>107</v>
       </c>
-      <c r="G39" s="51">
+      <c r="G39" s="39">
         <v>128</v>
       </c>
-      <c r="H39" s="51">
+      <c r="H39" s="39">
         <v>136</v>
       </c>
-      <c r="I39" s="51">
+      <c r="I39" s="39">
         <v>131</v>
       </c>
-      <c r="J39" s="51">
+      <c r="J39" s="39">
         <v>108</v>
       </c>
-      <c r="K39" s="51">
+      <c r="K39" s="39">
         <v>119</v>
       </c>
-      <c r="L39" s="51">
+      <c r="L39" s="39">
         <v>136</v>
       </c>
-      <c r="M39" s="51">
+      <c r="M39" s="39">
         <v>135</v>
       </c>
-      <c r="N39" s="51">
+      <c r="N39" s="39">
         <v>109</v>
       </c>
-      <c r="O39" s="51">
+      <c r="O39" s="39">
         <v>109</v>
       </c>
-      <c r="P39" s="51">
+      <c r="P39" s="39">
         <v>120</v>
       </c>
-      <c r="Q39" s="51">
+      <c r="Q39" s="39">
         <v>122</v>
       </c>
-      <c r="R39" s="51">
+      <c r="R39" s="39">
         <v>118</v>
       </c>
-    </row>
-    <row r="40" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S39" s="55">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" ht="14.25" customHeight="1">
       <c r="A40" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
     </row>
-    <row r="41" spans="1:18" ht="14.25" customHeight="1">
+    <row r="41" spans="1:19" ht="14.25" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
     </row>
-    <row r="42" spans="1:18" ht="14.25" customHeight="1">
+    <row r="42" spans="1:19" ht="14.25" customHeight="1">
       <c r="A42" s="32"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
     </row>
-    <row r="43" spans="1:18" ht="14.25" customHeight="1">
+    <row r="43" spans="1:19" ht="14.25" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
     </row>
-    <row r="44" spans="1:18" ht="14.25" customHeight="1">
+    <row r="44" spans="1:19" ht="14.25" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
     </row>
-    <row r="45" spans="1:18" ht="14.25" customHeight="1">
+    <row r="45" spans="1:19" ht="14.25" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
     </row>
-    <row r="46" spans="1:18" ht="14.25" customHeight="1">
+    <row r="46" spans="1:19" ht="14.25" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
     </row>
-    <row r="47" spans="1:18" ht="14.25" customHeight="1">
+    <row r="47" spans="1:19" ht="14.25" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
     </row>
-    <row r="48" spans="1:18" ht="14.25" customHeight="1">
+    <row r="48" spans="1:19" ht="14.25" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14" ht="14.25" customHeight="1">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="1"/>
@@ -28236,59 +28364,58 @@
       <c r="H968" s="1"/>
       <c r="I968" s="1"/>
       <c r="J968" s="1"/>
       <c r="K968" s="1"/>
       <c r="L968" s="1"/>
       <c r="M968" s="1"/>
       <c r="N968" s="1"/>
     </row>
     <row r="969" spans="1:14" ht="14.25" customHeight="1">
       <c r="A969" s="1"/>
       <c r="B969" s="1"/>
       <c r="C969" s="1"/>
       <c r="D969" s="1"/>
       <c r="E969" s="1"/>
       <c r="F969" s="1"/>
       <c r="G969" s="1"/>
       <c r="H969" s="1"/>
       <c r="I969" s="1"/>
       <c r="J969" s="1"/>
       <c r="K969" s="1"/>
       <c r="L969" s="1"/>
       <c r="M969" s="1"/>
       <c r="N969" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...4 lines deleted...]
-    <mergeCell ref="Q5:R5"/>
+  <mergeCells count="7">
+    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="A28:S28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="N6:R6"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A8:S8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>