--- v0 (2026-08-11)
+++ v1 (2026-08-31)
@@ -23,51 +23,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Метадеректер!$A$1:$B$16</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="uwjn/Xbo8ZTvzJbnL640vCh4g3/HqWRN9dw33cGFQpo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="88">
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Өлшем бірлігі </t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t xml:space="preserve">КСП қысқаша атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің тарихы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Өңірлер бойынша туғандардың ай сайынғы саны</t>
   </si>
   <si>
@@ -293,51 +293,51 @@
     <t>Талғар ауданы</t>
   </si>
   <si>
     <t>Балқаш ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
   </si>
   <si>
     <t>Кеген ауданы</t>
   </si>
   <si>
     <t>Райымбек ауданы</t>
   </si>
   <si>
     <t>Ұйғыр ауданы</t>
   </si>
   <si>
     <t>Іле ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="23">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -434,50 +434,55 @@
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="кщищещ"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
@@ -619,51 +624,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -760,91 +765,106 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 5" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1040,51 +1060,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="34" customWidth="1"/>
     <col min="2" max="2" width="68.140625" style="34" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="33">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>60</v>
       </c>
     </row>
@@ -1167,59 +1187,59 @@
       <c r="B12" s="31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="47">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="47">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="48" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>64</v>
       </c>
@@ -1650,215 +1670,219 @@
     <row r="12" spans="1:24" ht="15" customHeight="1">
       <c r="A12" s="18"/>
       <c r="B12" s="18"/>
       <c r="C12" s="21"/>
       <c r="D12" s="24"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1">
       <c r="A13" s="18"/>
       <c r="B13" s="18"/>
       <c r="C13" s="18"/>
       <c r="D13" s="24"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1">
       <c r="B14" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
       <c r="B15" s="22"/>
       <c r="D15" s="22"/>
       <c r="X15" s="19"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
-      <c r="A19" s="58"/>
-[...2 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="59"/>
+      <c r="B19" s="59"/>
+      <c r="C19" s="59"/>
+      <c r="D19" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD971"/>
+  <dimension ref="A1:AE971"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF33" sqref="AF33"/>
+      <selection activeCell="AF37" sqref="AF37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="25" width="8.7109375" customWidth="1"/>
     <col min="26" max="26" width="7.28515625" customWidth="1"/>
     <col min="27" max="27" width="8.85546875" customWidth="1"/>
     <col min="28" max="28" width="8.42578125" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9" customWidth="1"/>
+    <col min="31" max="31" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="21.75" customHeight="1">
+    <row r="1" spans="1:31" ht="21.75" customHeight="1">
       <c r="A1" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
-    <row r="2" spans="1:30" ht="25.5" customHeight="1">
-      <c r="A2" s="68" t="s">
+    <row r="2" spans="1:31" ht="25.5" customHeight="1">
+      <c r="A2" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="68"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:30" ht="20.25" customHeight="1">
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="69"/>
+    </row>
+    <row r="3" spans="1:31" ht="20.25" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="W3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="AC3" s="3"/>
-      <c r="AD3" s="45" t="s">
+      <c r="AD3" s="45"/>
+      <c r="AE3" s="58" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:30" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="61">
+    <row r="4" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62">
         <v>2024</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="63">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="64">
         <v>2025</v>
       </c>
-      <c r="O4" s="64"/>
-[...10 lines deleted...]
-      <c r="Z4" s="66">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="66"/>
+      <c r="Z4" s="67">
         <v>2026</v>
       </c>
-      <c r="AA4" s="67"/>
-[...5 lines deleted...]
-      <c r="A5" s="60"/>
+      <c r="AA4" s="68"/>
+      <c r="AB4" s="68"/>
+      <c r="AC4" s="68"/>
+      <c r="AD4" s="68"/>
+      <c r="AE4" s="68"/>
+    </row>
+    <row r="5" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A5" s="61"/>
       <c r="B5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1902,86 +1926,90 @@
       </c>
       <c r="W5" s="38" t="s">
         <v>37</v>
       </c>
       <c r="X5" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Y5" s="29" t="s">
         <v>39</v>
       </c>
       <c r="Z5" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AA5" s="29" t="s">
         <v>29</v>
       </c>
       <c r="AB5" s="29" t="s">
         <v>30</v>
       </c>
       <c r="AC5" s="43" t="s">
         <v>31</v>
       </c>
       <c r="AD5" s="46" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="69" t="s">
+      <c r="AE5" s="29" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" ht="20.25" customHeight="1">
+      <c r="A6" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="69"/>
-[...29 lines deleted...]
-    <row r="7" spans="1:30" ht="14.25" customHeight="1">
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
+      <c r="D6" s="70"/>
+      <c r="E6" s="70"/>
+      <c r="F6" s="70"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="70"/>
+      <c r="I6" s="70"/>
+      <c r="J6" s="70"/>
+      <c r="K6" s="70"/>
+      <c r="L6" s="70"/>
+      <c r="M6" s="70"/>
+      <c r="N6" s="70"/>
+      <c r="O6" s="70"/>
+      <c r="P6" s="70"/>
+      <c r="Q6" s="70"/>
+      <c r="R6" s="70"/>
+      <c r="S6" s="70"/>
+      <c r="T6" s="70"/>
+      <c r="U6" s="70"/>
+      <c r="V6" s="70"/>
+      <c r="W6" s="70"/>
+      <c r="X6" s="70"/>
+      <c r="Y6" s="70"/>
+      <c r="Z6" s="70"/>
+      <c r="AA6" s="70"/>
+      <c r="AB6" s="70"/>
+      <c r="AC6" s="70"/>
+      <c r="AD6" s="70"/>
+      <c r="AE6" s="70"/>
+    </row>
+    <row r="7" spans="1:31" ht="14.25" customHeight="1">
       <c r="A7" s="49" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="6">
         <v>33162</v>
       </c>
       <c r="C7" s="6">
         <v>30075</v>
       </c>
       <c r="D7" s="6">
         <v>28614</v>
       </c>
       <c r="E7" s="6">
         <v>32152</v>
       </c>
       <c r="F7" s="6">
         <v>31140</v>
       </c>
       <c r="G7" s="6">
         <v>29530</v>
       </c>
       <c r="H7" s="6">
         <v>33304</v>
       </c>
       <c r="I7" s="6">
@@ -2028,52 +2056,55 @@
       </c>
       <c r="W7" s="13">
         <v>2391</v>
       </c>
       <c r="X7" s="13">
         <v>2029</v>
       </c>
       <c r="Y7" s="13">
         <v>2401</v>
       </c>
       <c r="Z7" s="13">
         <v>2136</v>
       </c>
       <c r="AA7" s="13">
         <v>1813</v>
       </c>
       <c r="AB7" s="13">
         <v>2295</v>
       </c>
       <c r="AC7" s="13">
         <v>2235</v>
       </c>
       <c r="AD7" s="13">
         <v>2067</v>
       </c>
-    </row>
-    <row r="8" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE7" s="75">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" ht="14.25" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="6">
         <v>804</v>
       </c>
       <c r="C8" s="6">
         <v>748</v>
       </c>
       <c r="D8" s="6">
         <v>768</v>
       </c>
       <c r="E8" s="6">
         <v>857</v>
       </c>
       <c r="F8" s="6">
         <v>823</v>
       </c>
       <c r="G8" s="6">
         <v>767</v>
       </c>
       <c r="H8" s="6">
         <v>842</v>
       </c>
       <c r="I8" s="6">
@@ -2120,52 +2151,55 @@
       </c>
       <c r="W8" s="13">
         <v>71</v>
       </c>
       <c r="X8" s="13">
         <v>71</v>
       </c>
       <c r="Y8" s="13">
         <v>78</v>
       </c>
       <c r="Z8" s="13">
         <v>99</v>
       </c>
       <c r="AA8" s="13">
         <v>59</v>
       </c>
       <c r="AB8" s="13">
         <v>84</v>
       </c>
       <c r="AC8" s="13">
         <v>87</v>
       </c>
       <c r="AD8" s="13">
         <v>91</v>
       </c>
-    </row>
-    <row r="9" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE8" s="75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" ht="14.25" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="6">
         <v>946</v>
       </c>
       <c r="C9" s="6">
         <v>825</v>
       </c>
       <c r="D9" s="6">
         <v>787</v>
       </c>
       <c r="E9" s="6">
         <v>931</v>
       </c>
       <c r="F9" s="6">
         <v>852</v>
       </c>
       <c r="G9" s="6">
         <v>797</v>
       </c>
       <c r="H9" s="6">
         <v>902</v>
       </c>
       <c r="I9" s="6">
@@ -2212,52 +2246,55 @@
       </c>
       <c r="W9" s="13">
         <v>66</v>
       </c>
       <c r="X9" s="13">
         <v>66</v>
       </c>
       <c r="Y9" s="13">
         <v>84</v>
       </c>
       <c r="Z9" s="13">
         <v>66</v>
       </c>
       <c r="AA9" s="13">
         <v>64</v>
       </c>
       <c r="AB9" s="13">
         <v>79</v>
       </c>
       <c r="AC9" s="13">
         <v>86</v>
       </c>
       <c r="AD9" s="13">
         <v>69</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE9" s="75">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="14.25" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="6">
         <v>1553</v>
       </c>
       <c r="C10" s="6">
         <v>1485</v>
       </c>
       <c r="D10" s="6">
         <v>1449</v>
       </c>
       <c r="E10" s="6">
         <v>1582</v>
       </c>
       <c r="F10" s="6">
         <v>1564</v>
       </c>
       <c r="G10" s="6">
         <v>1464</v>
       </c>
       <c r="H10" s="6">
         <v>1631</v>
       </c>
       <c r="I10" s="6">
@@ -2304,52 +2341,55 @@
       </c>
       <c r="W10" s="13">
         <v>37</v>
       </c>
       <c r="X10" s="13">
         <v>34</v>
       </c>
       <c r="Y10" s="13">
         <v>34</v>
       </c>
       <c r="Z10" s="13">
         <v>30</v>
       </c>
       <c r="AA10" s="13">
         <v>30</v>
       </c>
       <c r="AB10" s="13">
         <v>45</v>
       </c>
       <c r="AC10" s="13">
         <v>39</v>
       </c>
       <c r="AD10" s="13">
         <v>24</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE10" s="75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" ht="14.25" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="6">
         <v>2914</v>
       </c>
       <c r="C11" s="6">
         <v>2686</v>
       </c>
       <c r="D11" s="6">
         <v>2512</v>
       </c>
       <c r="E11" s="6">
         <v>2697</v>
       </c>
       <c r="F11" s="6">
         <v>2768</v>
       </c>
       <c r="G11" s="6">
         <v>2591</v>
       </c>
       <c r="H11" s="6">
         <v>2852</v>
       </c>
       <c r="I11" s="6">
@@ -2396,52 +2436,55 @@
       </c>
       <c r="W11" s="13">
         <v>451</v>
       </c>
       <c r="X11" s="13">
         <v>394</v>
       </c>
       <c r="Y11" s="13">
         <v>368</v>
       </c>
       <c r="Z11" s="13">
         <v>348</v>
       </c>
       <c r="AA11" s="13">
         <v>313</v>
       </c>
       <c r="AB11" s="13">
         <v>354</v>
       </c>
       <c r="AC11" s="13">
         <v>377</v>
       </c>
       <c r="AD11" s="13">
         <v>344</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE11" s="75">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="14.25" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="6">
         <v>1467</v>
       </c>
       <c r="C12" s="6">
         <v>1229</v>
       </c>
       <c r="D12" s="6">
         <v>1246</v>
       </c>
       <c r="E12" s="6">
         <v>1351</v>
       </c>
       <c r="F12" s="6">
         <v>1187</v>
       </c>
       <c r="G12" s="6">
         <v>1149</v>
       </c>
       <c r="H12" s="6">
         <v>1361</v>
       </c>
       <c r="I12" s="6">
@@ -2488,52 +2531,55 @@
       </c>
       <c r="W12" s="13">
         <v>273</v>
       </c>
       <c r="X12" s="13">
         <v>252</v>
       </c>
       <c r="Y12" s="13">
         <v>270</v>
       </c>
       <c r="Z12" s="13">
         <v>243</v>
       </c>
       <c r="AA12" s="13">
         <v>230</v>
       </c>
       <c r="AB12" s="13">
         <v>257</v>
       </c>
       <c r="AC12" s="13">
         <v>241</v>
       </c>
       <c r="AD12" s="13">
         <v>223</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE12" s="75">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="14.25" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="6">
         <v>1048</v>
       </c>
       <c r="C13" s="6">
         <v>900</v>
       </c>
       <c r="D13" s="6">
         <v>873</v>
       </c>
       <c r="E13" s="6">
         <v>990</v>
       </c>
       <c r="F13" s="6">
         <v>962</v>
       </c>
       <c r="G13" s="6">
         <v>966</v>
       </c>
       <c r="H13" s="6">
         <v>1008</v>
       </c>
       <c r="I13" s="6">
@@ -2580,52 +2626,55 @@
       </c>
       <c r="W13" s="13">
         <v>32</v>
       </c>
       <c r="X13" s="13">
         <v>22</v>
       </c>
       <c r="Y13" s="13">
         <v>30</v>
       </c>
       <c r="Z13" s="13">
         <v>27</v>
       </c>
       <c r="AA13" s="13">
         <v>20</v>
       </c>
       <c r="AB13" s="13">
         <v>34</v>
       </c>
       <c r="AC13" s="13">
         <v>30</v>
       </c>
       <c r="AD13" s="13">
         <v>36</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE13" s="75">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="14.25" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="6">
         <v>2267</v>
       </c>
       <c r="C14" s="6">
         <v>1912</v>
       </c>
       <c r="D14" s="6">
         <v>1879</v>
       </c>
       <c r="E14" s="6">
         <v>2056</v>
       </c>
       <c r="F14" s="6">
         <v>2120</v>
       </c>
       <c r="G14" s="6">
         <v>1950</v>
       </c>
       <c r="H14" s="6">
         <v>2179</v>
       </c>
       <c r="I14" s="6">
@@ -2672,52 +2721,55 @@
       </c>
       <c r="W14" s="13">
         <v>584</v>
       </c>
       <c r="X14" s="13">
         <v>482</v>
       </c>
       <c r="Y14" s="13">
         <v>639</v>
       </c>
       <c r="Z14" s="13">
         <v>572</v>
       </c>
       <c r="AA14" s="13">
         <v>471</v>
       </c>
       <c r="AB14" s="13">
         <v>595</v>
       </c>
       <c r="AC14" s="13">
         <v>615</v>
       </c>
       <c r="AD14" s="13">
         <v>544</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE14" s="75">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="14.25" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="6">
         <v>1093</v>
       </c>
       <c r="C15" s="6">
         <v>1072</v>
       </c>
       <c r="D15" s="6">
         <v>988</v>
       </c>
       <c r="E15" s="6">
         <v>1106</v>
       </c>
       <c r="F15" s="6">
         <v>1037</v>
       </c>
       <c r="G15" s="6">
         <v>1011</v>
       </c>
       <c r="H15" s="6">
         <v>1122</v>
       </c>
       <c r="I15" s="6">
@@ -2764,52 +2816,55 @@
       </c>
       <c r="W15" s="13">
         <v>46</v>
       </c>
       <c r="X15" s="13">
         <v>31</v>
       </c>
       <c r="Y15" s="13">
         <v>38</v>
       </c>
       <c r="Z15" s="13">
         <v>35</v>
       </c>
       <c r="AA15" s="13">
         <v>33</v>
       </c>
       <c r="AB15" s="13">
         <v>29</v>
       </c>
       <c r="AC15" s="13">
         <v>44</v>
       </c>
       <c r="AD15" s="13">
         <v>28</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE15" s="75">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="14.25" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="6">
         <v>1293</v>
       </c>
       <c r="C16" s="6">
         <v>1249</v>
       </c>
       <c r="D16" s="6">
         <v>1217</v>
       </c>
       <c r="E16" s="6">
         <v>1356</v>
       </c>
       <c r="F16" s="6">
         <v>1299</v>
       </c>
       <c r="G16" s="6">
         <v>1319</v>
       </c>
       <c r="H16" s="6">
         <v>1436</v>
       </c>
       <c r="I16" s="6">
@@ -2856,52 +2911,55 @@
       </c>
       <c r="W16" s="13">
         <v>388</v>
       </c>
       <c r="X16" s="13">
         <v>303</v>
       </c>
       <c r="Y16" s="13">
         <v>397</v>
       </c>
       <c r="Z16" s="13">
         <v>299</v>
       </c>
       <c r="AA16" s="13">
         <v>286</v>
       </c>
       <c r="AB16" s="13">
         <v>383</v>
       </c>
       <c r="AC16" s="13">
         <v>339</v>
       </c>
       <c r="AD16" s="13">
         <v>314</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE16" s="75">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="14.25" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="6">
         <v>854</v>
       </c>
       <c r="C17" s="6">
         <v>785</v>
       </c>
       <c r="D17" s="6">
         <v>683</v>
       </c>
       <c r="E17" s="6">
         <v>804</v>
       </c>
       <c r="F17" s="6">
         <v>778</v>
       </c>
       <c r="G17" s="6">
         <v>711</v>
       </c>
       <c r="H17" s="6">
         <v>840</v>
       </c>
       <c r="I17" s="6">
@@ -2948,52 +3006,55 @@
       </c>
       <c r="W17" s="13">
         <v>80</v>
       </c>
       <c r="X17" s="13">
         <v>74</v>
       </c>
       <c r="Y17" s="13">
         <v>93</v>
       </c>
       <c r="Z17" s="13">
         <v>87</v>
       </c>
       <c r="AA17" s="13">
         <v>50</v>
       </c>
       <c r="AB17" s="13">
         <v>77</v>
       </c>
       <c r="AC17" s="13">
         <v>72</v>
       </c>
       <c r="AD17" s="13">
         <v>70</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE17" s="75">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.25" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="6">
         <v>1831</v>
       </c>
       <c r="C18" s="6">
         <v>1536</v>
       </c>
       <c r="D18" s="6">
         <v>1405</v>
       </c>
       <c r="E18" s="6">
         <v>1595</v>
       </c>
       <c r="F18" s="6">
         <v>1557</v>
       </c>
       <c r="G18" s="6">
         <v>1486</v>
       </c>
       <c r="H18" s="6">
         <v>1723</v>
       </c>
       <c r="I18" s="6">
@@ -3040,86 +3101,90 @@
       </c>
       <c r="W18" s="13">
         <v>363</v>
       </c>
       <c r="X18" s="13">
         <v>300</v>
       </c>
       <c r="Y18" s="13">
         <v>370</v>
       </c>
       <c r="Z18" s="13">
         <v>330</v>
       </c>
       <c r="AA18" s="13">
         <v>257</v>
       </c>
       <c r="AB18" s="13">
         <v>358</v>
       </c>
       <c r="AC18" s="13">
         <v>305</v>
       </c>
       <c r="AD18" s="13">
         <v>324</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="70" t="s">
+      <c r="AE18" s="75">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A19" s="71" t="s">
         <v>46</v>
       </c>
-      <c r="B19" s="70"/>
-[...29 lines deleted...]
-    <row r="20" spans="1:30" s="15" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="71"/>
+      <c r="O19" s="71"/>
+      <c r="P19" s="71"/>
+      <c r="Q19" s="71"/>
+      <c r="R19" s="71"/>
+      <c r="S19" s="71"/>
+      <c r="T19" s="71"/>
+      <c r="U19" s="71"/>
+      <c r="V19" s="71"/>
+      <c r="W19" s="71"/>
+      <c r="X19" s="71"/>
+      <c r="Y19" s="71"/>
+      <c r="Z19" s="71"/>
+      <c r="AA19" s="71"/>
+      <c r="AB19" s="71"/>
+      <c r="AC19" s="71"/>
+      <c r="AD19" s="71"/>
+      <c r="AE19" s="71"/>
+    </row>
+    <row r="20" spans="1:31" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A20" s="49" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="13">
         <v>1499</v>
       </c>
       <c r="C20" s="6">
         <v>1375</v>
       </c>
       <c r="D20" s="13">
         <v>1310</v>
       </c>
       <c r="E20" s="13">
         <v>1372</v>
       </c>
       <c r="F20" s="13">
         <v>1439</v>
       </c>
       <c r="G20" s="13">
         <v>1332</v>
       </c>
       <c r="H20" s="13">
         <v>1473</v>
       </c>
       <c r="I20" s="13">
@@ -3166,86 +3231,90 @@
       </c>
       <c r="W20" s="10">
         <v>1229</v>
       </c>
       <c r="X20" s="10">
         <v>1046</v>
       </c>
       <c r="Y20" s="10">
         <v>1215</v>
       </c>
       <c r="Z20" s="10">
         <v>1086</v>
       </c>
       <c r="AA20" s="41">
         <v>927</v>
       </c>
       <c r="AB20" s="10">
         <v>1140</v>
       </c>
       <c r="AC20" s="10">
         <v>1150</v>
       </c>
       <c r="AD20" s="44">
         <v>1062</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="71" t="s">
+      <c r="AE20" s="76">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A21" s="72" t="s">
         <v>47</v>
       </c>
-      <c r="B21" s="71"/>
-[...29 lines deleted...]
-    <row r="22" spans="1:30" s="15" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B21" s="72"/>
+      <c r="C21" s="72"/>
+      <c r="D21" s="72"/>
+      <c r="E21" s="72"/>
+      <c r="F21" s="72"/>
+      <c r="G21" s="72"/>
+      <c r="H21" s="72"/>
+      <c r="I21" s="72"/>
+      <c r="J21" s="72"/>
+      <c r="K21" s="72"/>
+      <c r="L21" s="72"/>
+      <c r="M21" s="72"/>
+      <c r="N21" s="72"/>
+      <c r="O21" s="72"/>
+      <c r="P21" s="72"/>
+      <c r="Q21" s="72"/>
+      <c r="R21" s="72"/>
+      <c r="S21" s="72"/>
+      <c r="T21" s="72"/>
+      <c r="U21" s="72"/>
+      <c r="V21" s="72"/>
+      <c r="W21" s="72"/>
+      <c r="X21" s="72"/>
+      <c r="Y21" s="72"/>
+      <c r="Z21" s="72"/>
+      <c r="AA21" s="72"/>
+      <c r="AB21" s="72"/>
+      <c r="AC21" s="72"/>
+      <c r="AD21" s="72"/>
+      <c r="AE21" s="72"/>
+    </row>
+    <row r="22" spans="1:31" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="49" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="13">
         <v>1415</v>
       </c>
       <c r="C22" s="6">
         <v>1311</v>
       </c>
       <c r="D22" s="13">
         <v>1202</v>
       </c>
       <c r="E22" s="13">
         <v>1325</v>
       </c>
       <c r="F22" s="13">
         <v>1329</v>
       </c>
       <c r="G22" s="13">
         <v>1259</v>
       </c>
       <c r="H22" s="13">
         <v>1379</v>
       </c>
       <c r="I22" s="13">
@@ -3292,86 +3361,90 @@
       </c>
       <c r="W22" s="10">
         <v>1162</v>
       </c>
       <c r="X22" s="10">
         <v>983</v>
       </c>
       <c r="Y22" s="10">
         <v>1186</v>
       </c>
       <c r="Z22" s="10">
         <v>1050</v>
       </c>
       <c r="AA22" s="41">
         <v>886</v>
       </c>
       <c r="AB22" s="10">
         <v>1155</v>
       </c>
       <c r="AC22" s="10">
         <v>1085</v>
       </c>
       <c r="AD22" s="44">
         <v>1005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="72" t="s">
+      <c r="AE22" s="76">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A23" s="73" t="s">
         <v>43</v>
       </c>
-      <c r="B23" s="72"/>
-[...29 lines deleted...]
-    <row r="24" spans="1:30" s="15" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B23" s="73"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
+      <c r="I23" s="73"/>
+      <c r="J23" s="73"/>
+      <c r="K23" s="73"/>
+      <c r="L23" s="73"/>
+      <c r="M23" s="73"/>
+      <c r="N23" s="73"/>
+      <c r="O23" s="73"/>
+      <c r="P23" s="73"/>
+      <c r="Q23" s="73"/>
+      <c r="R23" s="73"/>
+      <c r="S23" s="73"/>
+      <c r="T23" s="73"/>
+      <c r="U23" s="73"/>
+      <c r="V23" s="73"/>
+      <c r="W23" s="73"/>
+      <c r="X23" s="73"/>
+      <c r="Y23" s="73"/>
+      <c r="Z23" s="73"/>
+      <c r="AA23" s="73"/>
+      <c r="AB23" s="73"/>
+      <c r="AC23" s="73"/>
+      <c r="AD23" s="73"/>
+      <c r="AE23" s="73"/>
+    </row>
+    <row r="24" spans="1:31" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A24" s="50" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="6">
         <v>19450</v>
       </c>
       <c r="C24" s="6">
         <v>17881</v>
       </c>
       <c r="D24" s="6">
         <v>17079</v>
       </c>
       <c r="E24" s="6">
         <v>19328</v>
       </c>
       <c r="F24" s="6">
         <v>18526</v>
       </c>
       <c r="G24" s="6">
         <v>17804</v>
       </c>
       <c r="H24" s="6">
         <v>19830</v>
       </c>
       <c r="I24" s="6">
@@ -3418,52 +3491,55 @@
       </c>
       <c r="W24" s="13">
         <v>397</v>
       </c>
       <c r="X24" s="13">
         <v>332</v>
       </c>
       <c r="Y24" s="13">
         <v>373</v>
       </c>
       <c r="Z24" s="13">
         <v>354</v>
       </c>
       <c r="AA24" s="13">
         <v>315</v>
       </c>
       <c r="AB24" s="13">
         <v>392</v>
       </c>
       <c r="AC24" s="13">
         <v>400</v>
       </c>
       <c r="AD24" s="13">
         <v>346</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" s="15" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AE24" s="77">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="15" customFormat="1" ht="14.25" customHeight="1">
       <c r="A25" s="51" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="6">
         <v>522</v>
       </c>
       <c r="C25" s="6">
         <v>485</v>
       </c>
       <c r="D25" s="6">
         <v>522</v>
       </c>
       <c r="E25" s="6">
         <v>559</v>
       </c>
       <c r="F25" s="6">
         <v>547</v>
       </c>
       <c r="G25" s="6">
         <v>518</v>
       </c>
       <c r="H25" s="6">
         <v>529</v>
       </c>
       <c r="I25" s="6">
@@ -3510,52 +3586,55 @@
       </c>
       <c r="W25" s="13">
         <v>60</v>
       </c>
       <c r="X25" s="13">
         <v>63</v>
       </c>
       <c r="Y25" s="13">
         <v>65</v>
       </c>
       <c r="Z25" s="13">
         <v>87</v>
       </c>
       <c r="AA25" s="13">
         <v>52</v>
       </c>
       <c r="AB25" s="13">
         <v>66</v>
       </c>
       <c r="AC25" s="13">
         <v>80</v>
       </c>
       <c r="AD25" s="13">
         <v>77</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE25" s="77">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.25" customHeight="1">
       <c r="A26" s="51" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="6">
         <v>548</v>
       </c>
       <c r="C26" s="6">
         <v>477</v>
       </c>
       <c r="D26" s="6">
         <v>431</v>
       </c>
       <c r="E26" s="6">
         <v>575</v>
       </c>
       <c r="F26" s="6">
         <v>496</v>
       </c>
       <c r="G26" s="6">
         <v>487</v>
       </c>
       <c r="H26" s="6">
         <v>513</v>
       </c>
       <c r="I26" s="6">
@@ -3602,52 +3681,55 @@
       </c>
       <c r="W26" s="13">
         <v>66</v>
       </c>
       <c r="X26" s="13">
         <v>66</v>
       </c>
       <c r="Y26" s="13">
         <v>84</v>
       </c>
       <c r="Z26" s="13">
         <v>66</v>
       </c>
       <c r="AA26" s="13">
         <v>64</v>
       </c>
       <c r="AB26" s="13">
         <v>79</v>
       </c>
       <c r="AC26" s="13">
         <v>86</v>
       </c>
       <c r="AD26" s="13">
         <v>69</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE26" s="77">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.25" customHeight="1">
       <c r="A27" s="52" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="6">
         <v>1127</v>
       </c>
       <c r="C27" s="6">
         <v>1077</v>
       </c>
       <c r="D27" s="6">
         <v>1080</v>
       </c>
       <c r="E27" s="6">
         <v>1177</v>
       </c>
       <c r="F27" s="6">
         <v>1154</v>
       </c>
       <c r="G27" s="6">
         <v>1117</v>
       </c>
       <c r="H27" s="6">
         <v>1241</v>
       </c>
       <c r="I27" s="6">
@@ -3694,52 +3776,55 @@
       </c>
       <c r="W27" s="13">
         <v>64</v>
       </c>
       <c r="X27" s="13">
         <v>45</v>
       </c>
       <c r="Y27" s="13">
         <v>22</v>
       </c>
       <c r="Z27" s="13">
         <v>37</v>
       </c>
       <c r="AA27" s="13">
         <v>39</v>
       </c>
       <c r="AB27" s="13">
         <v>41</v>
       </c>
       <c r="AC27" s="13">
         <v>40</v>
       </c>
       <c r="AD27" s="13">
         <v>41</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE27" s="77">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.25" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="6">
         <v>403</v>
       </c>
       <c r="C28" s="6">
         <v>399</v>
       </c>
       <c r="D28" s="6">
         <v>367</v>
       </c>
       <c r="E28" s="6">
         <v>411</v>
       </c>
       <c r="F28" s="6">
         <v>401</v>
       </c>
       <c r="G28" s="6">
         <v>357</v>
       </c>
       <c r="H28" s="6">
         <v>515</v>
       </c>
       <c r="I28" s="6">
@@ -3786,52 +3871,55 @@
       </c>
       <c r="W28" s="13">
         <v>123</v>
       </c>
       <c r="X28" s="13">
         <v>104</v>
       </c>
       <c r="Y28" s="13">
         <v>131</v>
       </c>
       <c r="Z28" s="13">
         <v>107</v>
       </c>
       <c r="AA28" s="13">
         <v>93</v>
       </c>
       <c r="AB28" s="13">
         <v>126</v>
       </c>
       <c r="AC28" s="13">
         <v>123</v>
       </c>
       <c r="AD28" s="13">
         <v>101</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE28" s="77">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.25" customHeight="1">
       <c r="A29" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="6">
         <v>810</v>
       </c>
       <c r="C29" s="6">
         <v>643</v>
       </c>
       <c r="D29" s="6">
         <v>665</v>
       </c>
       <c r="E29" s="6">
         <v>707</v>
       </c>
       <c r="F29" s="6">
         <v>643</v>
       </c>
       <c r="G29" s="6">
         <v>600</v>
       </c>
       <c r="H29" s="6">
         <v>738</v>
       </c>
       <c r="I29" s="6">
@@ -3878,86 +3966,90 @@
       </c>
       <c r="W29" s="13">
         <v>84</v>
       </c>
       <c r="X29" s="13">
         <v>54</v>
       </c>
       <c r="Y29" s="13">
         <v>71</v>
       </c>
       <c r="Z29" s="13">
         <v>57</v>
       </c>
       <c r="AA29" s="13">
         <v>67</v>
       </c>
       <c r="AB29" s="13">
         <v>80</v>
       </c>
       <c r="AC29" s="13">
         <v>71</v>
       </c>
       <c r="AD29" s="13">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="73" t="s">
+      <c r="AE29" s="77">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="20.25" customHeight="1">
+      <c r="A30" s="74" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="73"/>
-[...29 lines deleted...]
-    <row r="31" spans="1:30" ht="14.25" customHeight="1">
+      <c r="B30" s="74"/>
+      <c r="C30" s="74"/>
+      <c r="D30" s="74"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="74"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="74"/>
+      <c r="L30" s="74"/>
+      <c r="M30" s="74"/>
+      <c r="N30" s="74"/>
+      <c r="O30" s="74"/>
+      <c r="P30" s="74"/>
+      <c r="Q30" s="74"/>
+      <c r="R30" s="74"/>
+      <c r="S30" s="74"/>
+      <c r="T30" s="74"/>
+      <c r="U30" s="74"/>
+      <c r="V30" s="74"/>
+      <c r="W30" s="74"/>
+      <c r="X30" s="74"/>
+      <c r="Y30" s="74"/>
+      <c r="Z30" s="74"/>
+      <c r="AA30" s="74"/>
+      <c r="AB30" s="74"/>
+      <c r="AC30" s="74"/>
+      <c r="AD30" s="74"/>
+      <c r="AE30" s="74"/>
+    </row>
+    <row r="31" spans="1:31" ht="14.25" customHeight="1">
       <c r="A31" s="53" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="6">
         <v>13712</v>
       </c>
       <c r="C31" s="6">
         <v>12194</v>
       </c>
       <c r="D31" s="6">
         <v>11535</v>
       </c>
       <c r="E31" s="6">
         <v>12824</v>
       </c>
       <c r="F31" s="6">
         <v>12614</v>
       </c>
       <c r="G31" s="6">
         <v>11726</v>
       </c>
       <c r="H31" s="6">
         <v>13474</v>
       </c>
       <c r="I31" s="6">
@@ -4004,52 +4096,55 @@
       </c>
       <c r="W31" s="16">
         <v>1994</v>
       </c>
       <c r="X31" s="16">
         <v>1697</v>
       </c>
       <c r="Y31" s="16">
         <v>2028</v>
       </c>
       <c r="Z31" s="16">
         <v>1782</v>
       </c>
       <c r="AA31" s="16">
         <v>1498</v>
       </c>
       <c r="AB31" s="16">
         <v>1903</v>
       </c>
       <c r="AC31" s="16">
         <v>1835</v>
       </c>
       <c r="AD31" s="16">
         <v>1721</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE31" s="77">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.25" customHeight="1">
       <c r="A32" s="51" t="s">
         <v>77</v>
       </c>
       <c r="B32" s="6">
         <v>282</v>
       </c>
       <c r="C32" s="6">
         <v>263</v>
       </c>
       <c r="D32" s="6">
         <v>246</v>
       </c>
       <c r="E32" s="6">
         <v>298</v>
       </c>
       <c r="F32" s="6">
         <v>276</v>
       </c>
       <c r="G32" s="6">
         <v>249</v>
       </c>
       <c r="H32" s="6">
         <v>313</v>
       </c>
       <c r="I32" s="6">
@@ -4096,52 +4191,55 @@
       </c>
       <c r="W32" s="16">
         <v>11</v>
       </c>
       <c r="X32" s="16">
         <v>8</v>
       </c>
       <c r="Y32" s="16">
         <v>13</v>
       </c>
       <c r="Z32" s="16">
         <v>12</v>
       </c>
       <c r="AA32" s="16">
         <v>7</v>
       </c>
       <c r="AB32" s="16">
         <v>18</v>
       </c>
       <c r="AC32" s="16">
         <v>7</v>
       </c>
       <c r="AD32" s="16">
         <v>14</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE32" s="77">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" ht="14.25" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="6">
         <v>398</v>
       </c>
       <c r="C33" s="6">
         <v>348</v>
       </c>
       <c r="D33" s="6">
         <v>356</v>
       </c>
       <c r="E33" s="6">
         <v>356</v>
       </c>
       <c r="F33" s="6">
         <v>356</v>
       </c>
       <c r="G33" s="6">
         <v>310</v>
       </c>
       <c r="H33" s="6">
         <v>389</v>
       </c>
       <c r="I33" s="6">
@@ -4188,52 +4286,55 @@
       </c>
       <c r="W33" s="16">
         <v>37</v>
       </c>
       <c r="X33" s="16">
         <v>34</v>
       </c>
       <c r="Y33" s="16">
         <v>34</v>
       </c>
       <c r="Z33" s="16">
         <v>30</v>
       </c>
       <c r="AA33" s="16">
         <v>30</v>
       </c>
       <c r="AB33" s="16">
         <v>45</v>
       </c>
       <c r="AC33" s="16">
         <v>39</v>
       </c>
       <c r="AD33" s="16">
         <v>24</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE33" s="77">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="14.25" customHeight="1">
       <c r="A34" s="54" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="6">
         <v>426</v>
       </c>
       <c r="C34" s="6">
         <v>408</v>
       </c>
       <c r="D34" s="6">
         <v>369</v>
       </c>
       <c r="E34" s="6">
         <v>405</v>
       </c>
       <c r="F34" s="6">
         <v>410</v>
       </c>
       <c r="G34" s="6">
         <v>347</v>
       </c>
       <c r="H34" s="6">
         <v>390</v>
       </c>
       <c r="I34" s="6">
@@ -4280,52 +4381,55 @@
       </c>
       <c r="W34" s="16">
         <v>387</v>
       </c>
       <c r="X34" s="16">
         <v>349</v>
       </c>
       <c r="Y34" s="16">
         <v>346</v>
       </c>
       <c r="Z34" s="16">
         <v>311</v>
       </c>
       <c r="AA34" s="16">
         <v>274</v>
       </c>
       <c r="AB34" s="16">
         <v>313</v>
       </c>
       <c r="AC34" s="16">
         <v>337</v>
       </c>
       <c r="AD34" s="16">
         <v>303</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE34" s="77">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="14.25" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>83</v>
       </c>
       <c r="B35" s="6">
         <v>2511</v>
       </c>
       <c r="C35" s="6">
         <v>2287</v>
       </c>
       <c r="D35" s="6">
         <v>2145</v>
       </c>
       <c r="E35" s="6">
         <v>2286</v>
       </c>
       <c r="F35" s="6">
         <v>2367</v>
       </c>
       <c r="G35" s="6">
         <v>2234</v>
       </c>
       <c r="H35" s="6">
         <v>2337</v>
       </c>
       <c r="I35" s="6">
@@ -4372,52 +4476,55 @@
       </c>
       <c r="W35" s="16">
         <v>273</v>
       </c>
       <c r="X35" s="16">
         <v>252</v>
       </c>
       <c r="Y35" s="16">
         <v>270</v>
       </c>
       <c r="Z35" s="16">
         <v>243</v>
       </c>
       <c r="AA35" s="16">
         <v>230</v>
       </c>
       <c r="AB35" s="16">
         <v>257</v>
       </c>
       <c r="AC35" s="16">
         <v>241</v>
       </c>
       <c r="AD35" s="16">
         <v>223</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE35" s="77">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" ht="14.25" customHeight="1">
       <c r="A36" s="54" t="s">
         <v>84</v>
       </c>
       <c r="B36" s="6">
         <v>657</v>
       </c>
       <c r="C36" s="6">
         <v>586</v>
       </c>
       <c r="D36" s="6">
         <v>581</v>
       </c>
       <c r="E36" s="6">
         <v>644</v>
       </c>
       <c r="F36" s="6">
         <v>544</v>
       </c>
       <c r="G36" s="6">
         <v>549</v>
       </c>
       <c r="H36" s="6">
         <v>623</v>
       </c>
       <c r="I36" s="6">
@@ -4464,52 +4571,55 @@
       </c>
       <c r="W36" s="16">
         <v>32</v>
       </c>
       <c r="X36" s="16">
         <v>22</v>
       </c>
       <c r="Y36" s="16">
         <v>30</v>
       </c>
       <c r="Z36" s="16">
         <v>27</v>
       </c>
       <c r="AA36" s="16">
         <v>20</v>
       </c>
       <c r="AB36" s="16">
         <v>34</v>
       </c>
       <c r="AC36" s="16">
         <v>30</v>
       </c>
       <c r="AD36" s="16">
         <v>36</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE36" s="77">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="14.25" customHeight="1">
       <c r="A37" s="54" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="6">
         <v>483</v>
       </c>
       <c r="C37" s="6">
         <v>423</v>
       </c>
       <c r="D37" s="6">
         <v>393</v>
       </c>
       <c r="E37" s="6">
         <v>415</v>
       </c>
       <c r="F37" s="6">
         <v>407</v>
       </c>
       <c r="G37" s="6">
         <v>430</v>
       </c>
       <c r="H37" s="6">
         <v>432</v>
       </c>
       <c r="I37" s="6">
@@ -4556,52 +4666,55 @@
       </c>
       <c r="W37" s="16">
         <v>461</v>
       </c>
       <c r="X37" s="16">
         <v>378</v>
       </c>
       <c r="Y37" s="16">
         <v>508</v>
       </c>
       <c r="Z37" s="16">
         <v>465</v>
       </c>
       <c r="AA37" s="16">
         <v>378</v>
       </c>
       <c r="AB37" s="16">
         <v>469</v>
       </c>
       <c r="AC37" s="16">
         <v>492</v>
       </c>
       <c r="AD37" s="16">
         <v>443</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE37" s="77">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="14.25" customHeight="1">
       <c r="A38" s="54" t="s">
         <v>85</v>
       </c>
       <c r="B38" s="6">
         <v>1318</v>
       </c>
       <c r="C38" s="6">
         <v>1126</v>
       </c>
       <c r="D38" s="6">
         <v>1107</v>
       </c>
       <c r="E38" s="6">
         <v>1209</v>
       </c>
       <c r="F38" s="6">
         <v>1216</v>
       </c>
       <c r="G38" s="6">
         <v>1111</v>
       </c>
       <c r="H38" s="6">
         <v>1295</v>
       </c>
       <c r="I38" s="6">
@@ -4648,52 +4761,55 @@
       </c>
       <c r="W38" s="16">
         <v>46</v>
       </c>
       <c r="X38" s="16">
         <v>31</v>
       </c>
       <c r="Y38" s="16">
         <v>38</v>
       </c>
       <c r="Z38" s="16">
         <v>35</v>
       </c>
       <c r="AA38" s="16">
         <v>33</v>
       </c>
       <c r="AB38" s="16">
         <v>29</v>
       </c>
       <c r="AC38" s="16">
         <v>44</v>
       </c>
       <c r="AD38" s="16">
         <v>28</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE38" s="77">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="14.25" customHeight="1">
       <c r="A39" s="54" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="6">
         <v>616</v>
       </c>
       <c r="C39" s="6">
         <v>597</v>
       </c>
       <c r="D39" s="6">
         <v>553</v>
       </c>
       <c r="E39" s="6">
         <v>612</v>
       </c>
       <c r="F39" s="6">
         <v>582</v>
       </c>
       <c r="G39" s="6">
         <v>563</v>
       </c>
       <c r="H39" s="6">
         <v>606</v>
       </c>
       <c r="I39" s="6">
@@ -4740,52 +4856,55 @@
       </c>
       <c r="W39" s="16">
         <v>304</v>
       </c>
       <c r="X39" s="16">
         <v>249</v>
       </c>
       <c r="Y39" s="16">
         <v>326</v>
       </c>
       <c r="Z39" s="16">
         <v>242</v>
       </c>
       <c r="AA39" s="16">
         <v>219</v>
       </c>
       <c r="AB39" s="16">
         <v>303</v>
       </c>
       <c r="AC39" s="16">
         <v>268</v>
       </c>
       <c r="AD39" s="16">
         <v>256</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE39" s="77">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="14.25" customHeight="1">
       <c r="A40" s="55" t="s">
         <v>86</v>
       </c>
       <c r="B40" s="6">
         <v>252</v>
       </c>
       <c r="C40" s="6">
         <v>242</v>
       </c>
       <c r="D40" s="6">
         <v>252</v>
       </c>
       <c r="E40" s="6">
         <v>250</v>
       </c>
       <c r="F40" s="6">
         <v>279</v>
       </c>
       <c r="G40" s="6">
         <v>260</v>
       </c>
       <c r="H40" s="6">
         <v>280</v>
       </c>
       <c r="I40" s="6">
@@ -4832,52 +4951,55 @@
       </c>
       <c r="W40" s="16">
         <v>80</v>
       </c>
       <c r="X40" s="16">
         <v>74</v>
       </c>
       <c r="Y40" s="16">
         <v>93</v>
       </c>
       <c r="Z40" s="16">
         <v>87</v>
       </c>
       <c r="AA40" s="16">
         <v>50</v>
       </c>
       <c r="AB40" s="16">
         <v>77</v>
       </c>
       <c r="AC40" s="16">
         <v>72</v>
       </c>
       <c r="AD40" s="16">
         <v>70</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE40" s="77">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="14.25" customHeight="1">
       <c r="A41" s="56" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="6">
         <v>340</v>
       </c>
       <c r="C41" s="6">
         <v>301</v>
       </c>
       <c r="D41" s="6">
         <v>238</v>
       </c>
       <c r="E41" s="6">
         <v>301</v>
       </c>
       <c r="F41" s="6">
         <v>277</v>
       </c>
       <c r="G41" s="6">
         <v>262</v>
       </c>
       <c r="H41" s="6">
         <v>337</v>
       </c>
       <c r="I41" s="6">
@@ -4924,222 +5046,225 @@
       </c>
       <c r="W41" s="57">
         <v>363</v>
       </c>
       <c r="X41" s="57">
         <v>300</v>
       </c>
       <c r="Y41" s="57">
         <v>370</v>
       </c>
       <c r="Z41" s="57">
         <v>330</v>
       </c>
       <c r="AA41" s="57">
         <v>257</v>
       </c>
       <c r="AB41" s="57">
         <v>358</v>
       </c>
       <c r="AC41" s="57">
         <v>305</v>
       </c>
       <c r="AD41" s="57">
         <v>324</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE41" s="78">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="14.25" customHeight="1">
       <c r="A42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="7"/>
       <c r="S42" s="1"/>
       <c r="T42" s="8"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:30" ht="14.25" customHeight="1">
+    <row r="43" spans="1:31" ht="14.25" customHeight="1">
       <c r="A43" s="2"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="7"/>
       <c r="S43" s="1"/>
       <c r="T43" s="8"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:30" ht="14.25" customHeight="1">
+    <row r="44" spans="1:31" ht="14.25" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="8"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:30" ht="14.25" customHeight="1">
+    <row r="45" spans="1:31" ht="14.25" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:30" ht="14.25" customHeight="1">
+    <row r="46" spans="1:31" ht="14.25" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:30" ht="14.25" customHeight="1">
+    <row r="47" spans="1:31" ht="14.25" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:30" ht="14.25" customHeight="1">
+    <row r="48" spans="1:31" ht="14.25" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -30969,60 +31094,60 @@
       <c r="E971" s="1"/>
       <c r="F971" s="1"/>
       <c r="G971" s="1"/>
       <c r="H971" s="1"/>
       <c r="I971" s="1"/>
       <c r="J971" s="1"/>
       <c r="K971" s="1"/>
       <c r="L971" s="1"/>
       <c r="M971" s="1"/>
       <c r="N971" s="1"/>
       <c r="O971" s="1"/>
       <c r="P971" s="1"/>
       <c r="Q971" s="1"/>
       <c r="R971" s="1"/>
       <c r="S971" s="1"/>
       <c r="T971" s="1"/>
       <c r="U971" s="1"/>
       <c r="V971" s="1"/>
       <c r="W971" s="1"/>
       <c r="X971" s="1"/>
       <c r="Y971" s="1"/>
       <c r="Z971" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A6:AD6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A30:AD30"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A23:AE23"/>
+    <mergeCell ref="A30:AE30"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="Z4:AD4"/>
-    <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="Z4:AE4"/>
+    <mergeCell ref="A2:AE2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>