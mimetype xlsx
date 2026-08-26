--- v0 (2026-07-27)
+++ v1 (2026-08-26)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="72">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -468,51 +468,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -565,78 +565,81 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -914,51 +917,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=quarter&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.42578125" style="15" customWidth="1"/>
     <col min="2" max="2" width="70.42578125" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="14">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1041,59 +1044,59 @@
       <c r="B12" s="37" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="8">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="8">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>58</v>
       </c>
@@ -1150,180 +1153,183 @@
     <row r="8" spans="1:7">
       <c r="B8" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="B9" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="B10" s="4"/>
     </row>
     <row r="11" spans="1:7" ht="57.75" customHeight="1">
       <c r="B11" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="1:7">
       <c r="B13" s="4"/>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="42"/>
-[...4 lines deleted...]
-      <c r="G14" s="42"/>
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:G14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD54"/>
+  <dimension ref="A1:AE54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O43" sqref="O43"/>
+      <selection pane="bottomLeft" activeCell="AG33" sqref="AG33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="15.75">
+    <row r="1" spans="1:31" ht="15.75">
       <c r="A1" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="2" spans="1:30" ht="15.75" customHeight="1">
-      <c r="A2" s="49" t="s">
+    <row r="2" spans="1:31" ht="15.75" customHeight="1">
+      <c r="A2" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="49"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+    </row>
+    <row r="3" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
     </row>
-    <row r="4" spans="1:30" s="17" customFormat="1" ht="12.75">
+    <row r="4" spans="1:31" s="17" customFormat="1" ht="12.75">
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="F4" s="19"/>
       <c r="Y4" s="19"/>
-      <c r="AD4" s="19" t="s">
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="43" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:30" s="15" customFormat="1">
-[...1 lines deleted...]
-      <c r="B5" s="44">
+    <row r="5" spans="1:31" s="15" customFormat="1">
+      <c r="A5" s="50"/>
+      <c r="B5" s="51">
         <v>2024</v>
       </c>
-      <c r="C5" s="44"/>
-[...9 lines deleted...]
-      <c r="M5" s="44"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
       <c r="N5" s="45">
         <v>2025</v>
       </c>
       <c r="O5" s="46"/>
       <c r="P5" s="46"/>
       <c r="Q5" s="46"/>
       <c r="R5" s="46"/>
       <c r="S5" s="46"/>
       <c r="T5" s="46"/>
       <c r="U5" s="46"/>
       <c r="V5" s="46"/>
       <c r="W5" s="46"/>
       <c r="X5" s="46"/>
-      <c r="Y5" s="47"/>
+      <c r="Y5" s="52"/>
       <c r="Z5" s="45">
         <v>2026</v>
       </c>
-      <c r="AA5" s="48"/>
-[...5 lines deleted...]
-      <c r="A6" s="43"/>
+      <c r="AA5" s="46"/>
+      <c r="AB5" s="46"/>
+      <c r="AC5" s="46"/>
+      <c r="AD5" s="46"/>
+      <c r="AE5" s="46"/>
+    </row>
+    <row r="6" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A6" s="50"/>
       <c r="B6" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="20" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="20" t="s">
@@ -1367,86 +1373,90 @@
       </c>
       <c r="W6" s="34" t="s">
         <v>14</v>
       </c>
       <c r="X6" s="35" t="s">
         <v>15</v>
       </c>
       <c r="Y6" s="35" t="s">
         <v>16</v>
       </c>
       <c r="Z6" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AA6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="AB6" s="40" t="s">
         <v>7</v>
       </c>
       <c r="AC6" s="40" t="s">
         <v>8</v>
       </c>
       <c r="AD6" s="40" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="50" t="s">
+      <c r="AE6" s="42" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="21" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A7" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="50"/>
-[...29 lines deleted...]
-    <row r="8" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="B7" s="48"/>
+      <c r="C7" s="48"/>
+      <c r="D7" s="48"/>
+      <c r="E7" s="48"/>
+      <c r="F7" s="48"/>
+      <c r="G7" s="48"/>
+      <c r="H7" s="48"/>
+      <c r="I7" s="48"/>
+      <c r="J7" s="48"/>
+      <c r="K7" s="48"/>
+      <c r="L7" s="48"/>
+      <c r="M7" s="48"/>
+      <c r="N7" s="48"/>
+      <c r="O7" s="48"/>
+      <c r="P7" s="48"/>
+      <c r="Q7" s="48"/>
+      <c r="R7" s="48"/>
+      <c r="S7" s="48"/>
+      <c r="T7" s="48"/>
+      <c r="U7" s="48"/>
+      <c r="V7" s="48"/>
+      <c r="W7" s="48"/>
+      <c r="X7" s="48"/>
+      <c r="Y7" s="48"/>
+      <c r="Z7" s="48"/>
+      <c r="AA7" s="48"/>
+      <c r="AB7" s="48"/>
+      <c r="AC7" s="48"/>
+      <c r="AD7" s="48"/>
+      <c r="AE7" s="48"/>
+    </row>
+    <row r="8" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A8" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="23">
         <v>-203</v>
       </c>
       <c r="C8" s="23">
         <v>1883</v>
       </c>
       <c r="D8" s="23">
         <v>2006</v>
       </c>
       <c r="E8" s="23">
         <v>1439</v>
       </c>
       <c r="F8" s="23">
         <v>1339</v>
       </c>
       <c r="G8" s="23">
         <v>825</v>
       </c>
       <c r="H8" s="23">
         <v>849</v>
       </c>
       <c r="I8" s="23">
@@ -1493,52 +1503,55 @@
       </c>
       <c r="W8" s="23">
         <v>1670</v>
       </c>
       <c r="X8" s="23">
         <v>1423</v>
       </c>
       <c r="Y8" s="23">
         <v>2190</v>
       </c>
       <c r="Z8" s="23">
         <v>2854</v>
       </c>
       <c r="AA8" s="23">
         <v>1560</v>
       </c>
       <c r="AB8" s="23">
         <v>1390</v>
       </c>
       <c r="AC8" s="23">
         <v>2004</v>
       </c>
       <c r="AD8" s="23">
         <v>536</v>
       </c>
-    </row>
-    <row r="9" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE8" s="15">
+        <v>-762</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A9" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="23">
         <v>-947</v>
       </c>
       <c r="C9" s="23">
         <v>-447</v>
       </c>
       <c r="D9" s="23">
         <v>-640</v>
       </c>
       <c r="E9" s="23">
         <v>-516</v>
       </c>
       <c r="F9" s="23">
         <v>-585</v>
       </c>
       <c r="G9" s="23">
         <v>-668</v>
       </c>
       <c r="H9" s="23">
         <v>-725</v>
       </c>
       <c r="I9" s="23">
@@ -1585,52 +1598,55 @@
       </c>
       <c r="W9" s="23">
         <v>-28</v>
       </c>
       <c r="X9" s="23">
         <v>-15</v>
       </c>
       <c r="Y9" s="23">
         <v>-45</v>
       </c>
       <c r="Z9" s="23">
         <v>-32</v>
       </c>
       <c r="AA9" s="23">
         <v>-52</v>
       </c>
       <c r="AB9" s="23">
         <v>44</v>
       </c>
       <c r="AC9" s="23">
         <v>-15</v>
       </c>
       <c r="AD9" s="23">
         <v>-52</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE9" s="15">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A10" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="23">
         <v>-529</v>
       </c>
       <c r="C10" s="23">
         <v>-234</v>
       </c>
       <c r="D10" s="23">
         <v>610</v>
       </c>
       <c r="E10" s="23">
         <v>-309</v>
       </c>
       <c r="F10" s="23">
         <v>-48</v>
       </c>
       <c r="G10" s="23">
         <v>-11</v>
       </c>
       <c r="H10" s="23">
         <v>-452</v>
       </c>
       <c r="I10" s="23">
@@ -1677,52 +1693,55 @@
       </c>
       <c r="W10" s="23">
         <v>203</v>
       </c>
       <c r="X10" s="23">
         <v>224</v>
       </c>
       <c r="Y10" s="23">
         <v>276</v>
       </c>
       <c r="Z10" s="23">
         <v>289</v>
       </c>
       <c r="AA10" s="23">
         <v>356</v>
       </c>
       <c r="AB10" s="23">
         <v>451</v>
       </c>
       <c r="AC10" s="23">
         <v>404</v>
       </c>
       <c r="AD10" s="23">
         <v>221</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE10" s="15">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A11" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="23">
         <v>-383</v>
       </c>
       <c r="C11" s="23">
         <v>-182</v>
       </c>
       <c r="D11" s="23">
         <v>-170</v>
       </c>
       <c r="E11" s="23">
         <v>-168</v>
       </c>
       <c r="F11" s="23">
         <v>-116</v>
       </c>
       <c r="G11" s="23">
         <v>-12</v>
       </c>
       <c r="H11" s="23">
         <v>23</v>
       </c>
       <c r="I11" s="23">
@@ -1769,52 +1788,55 @@
       </c>
       <c r="W11" s="23">
         <v>-64</v>
       </c>
       <c r="X11" s="23">
         <v>-34</v>
       </c>
       <c r="Y11" s="23">
         <v>-65</v>
       </c>
       <c r="Z11" s="23">
         <v>-84</v>
       </c>
       <c r="AA11" s="23">
         <v>-103</v>
       </c>
       <c r="AB11" s="23">
         <v>-77</v>
       </c>
       <c r="AC11" s="23">
         <v>-61</v>
       </c>
       <c r="AD11" s="23">
         <v>-100</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE11" s="15">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A12" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="23">
         <v>-59</v>
       </c>
       <c r="C12" s="23">
         <v>433</v>
       </c>
       <c r="D12" s="28">
         <v>522</v>
       </c>
       <c r="E12" s="23">
         <v>802</v>
       </c>
       <c r="F12" s="23">
         <v>1042</v>
       </c>
       <c r="G12" s="23">
         <v>164</v>
       </c>
       <c r="H12" s="23">
         <v>-319</v>
       </c>
       <c r="I12" s="23">
@@ -1861,52 +1883,55 @@
       </c>
       <c r="W12" s="23">
         <v>-334</v>
       </c>
       <c r="X12" s="23">
         <v>-437</v>
       </c>
       <c r="Y12" s="23">
         <v>-331</v>
       </c>
       <c r="Z12" s="23">
         <v>-557</v>
       </c>
       <c r="AA12" s="23">
         <v>-484</v>
       </c>
       <c r="AB12" s="23">
         <v>-703</v>
       </c>
       <c r="AC12" s="23">
         <v>-437</v>
       </c>
       <c r="AD12" s="23">
         <v>-436</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE12" s="15">
+        <v>-809</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A13" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="23">
         <v>-281</v>
       </c>
       <c r="C13" s="23">
         <v>26</v>
       </c>
       <c r="D13" s="28">
         <v>-171</v>
       </c>
       <c r="E13" s="23">
         <v>-137</v>
       </c>
       <c r="F13" s="23">
         <v>-191</v>
       </c>
       <c r="G13" s="23">
         <v>-629</v>
       </c>
       <c r="H13" s="23">
         <v>-892</v>
       </c>
       <c r="I13" s="23">
@@ -1953,52 +1978,55 @@
       </c>
       <c r="W13" s="23">
         <v>-167</v>
       </c>
       <c r="X13" s="23">
         <v>-127</v>
       </c>
       <c r="Y13" s="23">
         <v>-28</v>
       </c>
       <c r="Z13" s="23">
         <v>103</v>
       </c>
       <c r="AA13" s="23">
         <v>-143</v>
       </c>
       <c r="AB13" s="23">
         <v>-117</v>
       </c>
       <c r="AC13" s="23">
         <v>-185</v>
       </c>
       <c r="AD13" s="23">
         <v>-260</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE13" s="15">
+        <v>-421</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A14" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="23">
         <v>-308</v>
       </c>
       <c r="C14" s="23">
         <v>-145</v>
       </c>
       <c r="D14" s="28">
         <v>-133</v>
       </c>
       <c r="E14" s="23">
         <v>-184</v>
       </c>
       <c r="F14" s="23">
         <v>-239</v>
       </c>
       <c r="G14" s="23">
         <v>-199</v>
       </c>
       <c r="H14" s="23">
         <v>-204</v>
       </c>
       <c r="I14" s="23">
@@ -2045,52 +2073,55 @@
       </c>
       <c r="W14" s="23">
         <v>-86</v>
       </c>
       <c r="X14" s="23">
         <v>-90</v>
       </c>
       <c r="Y14" s="23">
         <v>-81</v>
       </c>
       <c r="Z14" s="23">
         <v>-152</v>
       </c>
       <c r="AA14" s="23">
         <v>-131</v>
       </c>
       <c r="AB14" s="23">
         <v>-157</v>
       </c>
       <c r="AC14" s="23">
         <v>-159</v>
       </c>
       <c r="AD14" s="23">
         <v>-55</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE14" s="15">
+        <v>-102</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A15" s="27" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="23">
         <v>-1562</v>
       </c>
       <c r="C15" s="23">
         <v>-1452</v>
       </c>
       <c r="D15" s="28">
         <v>-981</v>
       </c>
       <c r="E15" s="23">
         <v>-1087</v>
       </c>
       <c r="F15" s="23">
         <v>-1189</v>
       </c>
       <c r="G15" s="23">
         <v>-1152</v>
       </c>
       <c r="H15" s="23">
         <v>-1589</v>
       </c>
       <c r="I15" s="23">
@@ -2137,52 +2168,55 @@
       </c>
       <c r="W15" s="23">
         <v>1252</v>
       </c>
       <c r="X15" s="23">
         <v>1166</v>
       </c>
       <c r="Y15" s="23">
         <v>1109</v>
       </c>
       <c r="Z15" s="23">
         <v>1758</v>
       </c>
       <c r="AA15" s="23">
         <v>1219</v>
       </c>
       <c r="AB15" s="23">
         <v>899</v>
       </c>
       <c r="AC15" s="23">
         <v>1422</v>
       </c>
       <c r="AD15" s="23">
         <v>492</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE15" s="15">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A16" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="23">
         <v>-1258</v>
       </c>
       <c r="C16" s="23">
         <v>-895</v>
       </c>
       <c r="D16" s="28">
         <v>-743</v>
       </c>
       <c r="E16" s="23">
         <v>-840</v>
       </c>
       <c r="F16" s="23">
         <v>-657</v>
       </c>
       <c r="G16" s="23">
         <v>-596</v>
       </c>
       <c r="H16" s="23">
         <v>-857</v>
       </c>
       <c r="I16" s="23">
@@ -2229,52 +2263,55 @@
       </c>
       <c r="W16" s="23">
         <v>-177</v>
       </c>
       <c r="X16" s="23">
         <v>-137</v>
       </c>
       <c r="Y16" s="23">
         <v>-124</v>
       </c>
       <c r="Z16" s="23">
         <v>-211</v>
       </c>
       <c r="AA16" s="23">
         <v>-193</v>
       </c>
       <c r="AB16" s="23">
         <v>-226</v>
       </c>
       <c r="AC16" s="23">
         <v>-176</v>
       </c>
       <c r="AD16" s="23">
         <v>-98</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE16" s="15">
+        <v>-163</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A17" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B17" s="23">
         <v>-606</v>
       </c>
       <c r="C17" s="23">
         <v>-419</v>
       </c>
       <c r="D17" s="28">
         <v>-457</v>
       </c>
       <c r="E17" s="23">
         <v>-427</v>
       </c>
       <c r="F17" s="23">
         <v>-432</v>
       </c>
       <c r="G17" s="23">
         <v>-633</v>
       </c>
       <c r="H17" s="23">
         <v>-697</v>
       </c>
       <c r="I17" s="23">
@@ -2321,52 +2358,55 @@
       </c>
       <c r="W17" s="23">
         <v>838</v>
       </c>
       <c r="X17" s="23">
         <v>819</v>
       </c>
       <c r="Y17" s="23">
         <v>1162</v>
       </c>
       <c r="Z17" s="23">
         <v>1263</v>
       </c>
       <c r="AA17" s="23">
         <v>858</v>
       </c>
       <c r="AB17" s="23">
         <v>1198</v>
       </c>
       <c r="AC17" s="23">
         <v>884</v>
       </c>
       <c r="AD17" s="23">
         <v>465</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE17" s="15">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A18" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B18" s="23">
         <v>-558</v>
       </c>
       <c r="C18" s="23">
         <v>-347</v>
       </c>
       <c r="D18" s="28">
         <v>-454</v>
       </c>
       <c r="E18" s="23">
         <v>-250</v>
       </c>
       <c r="F18" s="23">
         <v>-404</v>
       </c>
       <c r="G18" s="23">
         <v>-503</v>
       </c>
       <c r="H18" s="23">
         <v>-535</v>
       </c>
       <c r="I18" s="23">
@@ -2413,52 +2453,55 @@
       </c>
       <c r="W18" s="23">
         <v>-181</v>
       </c>
       <c r="X18" s="23">
         <v>-191</v>
       </c>
       <c r="Y18" s="23">
         <v>-82</v>
       </c>
       <c r="Z18" s="23">
         <v>-54</v>
       </c>
       <c r="AA18" s="23">
         <v>-134</v>
       </c>
       <c r="AB18" s="23">
         <v>-167</v>
       </c>
       <c r="AC18" s="23">
         <v>-168</v>
       </c>
       <c r="AD18" s="23">
         <v>-152</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE18" s="15">
+        <v>-288</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A19" s="27" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="23">
         <v>-802</v>
       </c>
       <c r="C19" s="23">
         <v>-781</v>
       </c>
       <c r="D19" s="28">
         <v>-633</v>
       </c>
       <c r="E19" s="23">
         <v>-691</v>
       </c>
       <c r="F19" s="23">
         <v>-583</v>
       </c>
       <c r="G19" s="23">
         <v>-713</v>
       </c>
       <c r="H19" s="23">
         <v>-843</v>
       </c>
       <c r="I19" s="23">
@@ -2505,86 +2548,90 @@
       </c>
       <c r="W19" s="23">
         <v>414</v>
       </c>
       <c r="X19" s="23">
         <v>245</v>
       </c>
       <c r="Y19" s="23">
         <v>399</v>
       </c>
       <c r="Z19" s="23">
         <v>531</v>
       </c>
       <c r="AA19" s="23">
         <v>367</v>
       </c>
       <c r="AB19" s="23">
         <v>245</v>
       </c>
       <c r="AC19" s="23">
         <v>495</v>
       </c>
       <c r="AD19" s="23">
         <v>511</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="51" t="s">
+      <c r="AE19" s="15">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="21" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A20" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="51"/>
-[...29 lines deleted...]
-    <row r="21" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="B20" s="49"/>
+      <c r="C20" s="49"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="49"/>
+      <c r="F20" s="49"/>
+      <c r="G20" s="49"/>
+      <c r="H20" s="49"/>
+      <c r="I20" s="49"/>
+      <c r="J20" s="49"/>
+      <c r="K20" s="49"/>
+      <c r="L20" s="49"/>
+      <c r="M20" s="49"/>
+      <c r="N20" s="49"/>
+      <c r="O20" s="49"/>
+      <c r="P20" s="49"/>
+      <c r="Q20" s="49"/>
+      <c r="R20" s="49"/>
+      <c r="S20" s="49"/>
+      <c r="T20" s="49"/>
+      <c r="U20" s="49"/>
+      <c r="V20" s="49"/>
+      <c r="W20" s="49"/>
+      <c r="X20" s="49"/>
+      <c r="Y20" s="49"/>
+      <c r="Z20" s="49"/>
+      <c r="AA20" s="49"/>
+      <c r="AB20" s="49"/>
+      <c r="AC20" s="49"/>
+      <c r="AD20" s="49"/>
+      <c r="AE20" s="49"/>
+    </row>
+    <row r="21" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A21" s="41" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="23">
         <v>-97</v>
       </c>
       <c r="C21" s="23">
         <v>104</v>
       </c>
       <c r="D21" s="28">
         <v>-87</v>
       </c>
       <c r="E21" s="23">
         <v>-136</v>
       </c>
       <c r="F21" s="23">
         <v>106</v>
       </c>
       <c r="G21" s="23">
         <v>3</v>
       </c>
       <c r="H21" s="23">
         <v>-24</v>
       </c>
       <c r="I21" s="23">
@@ -2631,52 +2678,55 @@
       </c>
       <c r="W21" s="25">
         <v>277</v>
       </c>
       <c r="X21" s="25">
         <v>355</v>
       </c>
       <c r="Y21" s="15">
         <v>336</v>
       </c>
       <c r="Z21" s="25">
         <v>330</v>
       </c>
       <c r="AA21" s="25">
         <v>299</v>
       </c>
       <c r="AB21" s="25">
         <v>538</v>
       </c>
       <c r="AC21" s="25">
         <v>508</v>
       </c>
       <c r="AD21" s="25">
         <v>-43</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE21" s="15">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A22" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B22" s="23">
         <v>-580</v>
       </c>
       <c r="C22" s="23">
         <v>-274</v>
       </c>
       <c r="D22" s="28">
         <v>-378</v>
       </c>
       <c r="E22" s="23">
         <v>-350</v>
       </c>
       <c r="F22" s="23">
         <v>-109</v>
       </c>
       <c r="G22" s="23">
         <v>-434</v>
       </c>
       <c r="H22" s="23">
         <v>-752</v>
       </c>
       <c r="I22" s="23">
@@ -2723,52 +2773,55 @@
       </c>
       <c r="W22" s="23">
         <v>-7</v>
       </c>
       <c r="X22" s="23">
         <v>12</v>
       </c>
       <c r="Y22" s="23">
         <v>-21</v>
       </c>
       <c r="Z22" s="23">
         <v>-27</v>
       </c>
       <c r="AA22" s="23">
         <v>-35</v>
       </c>
       <c r="AB22" s="23">
         <v>78</v>
       </c>
       <c r="AC22" s="23">
         <v>8</v>
       </c>
       <c r="AD22" s="23">
         <v>-34</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE22" s="15">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A23" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="23">
         <v>310</v>
       </c>
       <c r="C23" s="23">
         <v>175</v>
       </c>
       <c r="D23" s="28">
         <v>161</v>
       </c>
       <c r="E23" s="23">
         <v>380</v>
       </c>
       <c r="F23" s="23">
         <v>258</v>
       </c>
       <c r="G23" s="23">
         <v>183</v>
       </c>
       <c r="H23" s="23">
         <v>431</v>
       </c>
       <c r="I23" s="23">
@@ -2815,52 +2868,55 @@
       </c>
       <c r="W23" s="23">
         <v>203</v>
       </c>
       <c r="X23" s="23">
         <v>224</v>
       </c>
       <c r="Y23" s="23">
         <v>276</v>
       </c>
       <c r="Z23" s="23">
         <v>289</v>
       </c>
       <c r="AA23" s="23">
         <v>356</v>
       </c>
       <c r="AB23" s="23">
         <v>451</v>
       </c>
       <c r="AC23" s="23">
         <v>404</v>
       </c>
       <c r="AD23" s="23">
         <v>221</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE23" s="15">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A24" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="23">
         <v>-169</v>
       </c>
       <c r="C24" s="23">
         <v>-160</v>
       </c>
       <c r="D24" s="28">
         <v>-41</v>
       </c>
       <c r="E24" s="23">
         <v>162</v>
       </c>
       <c r="F24" s="23">
         <v>-340</v>
       </c>
       <c r="G24" s="23">
         <v>-87</v>
       </c>
       <c r="H24" s="23">
         <v>-188</v>
       </c>
       <c r="I24" s="23">
@@ -2907,52 +2963,55 @@
       </c>
       <c r="W24" s="23">
         <v>-37</v>
       </c>
       <c r="X24" s="23">
         <v>-43</v>
       </c>
       <c r="Y24" s="23">
         <v>-59</v>
       </c>
       <c r="Z24" s="23">
         <v>-51</v>
       </c>
       <c r="AA24" s="23">
         <v>-91</v>
       </c>
       <c r="AB24" s="23">
         <v>-77</v>
       </c>
       <c r="AC24" s="23">
         <v>-65</v>
       </c>
       <c r="AD24" s="23">
         <v>-47</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE24" s="15">
+        <v>-191</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A25" s="27" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="23">
         <v>-387</v>
       </c>
       <c r="C25" s="23">
         <v>-263</v>
       </c>
       <c r="D25" s="28">
         <v>-273</v>
       </c>
       <c r="E25" s="23">
         <v>-260</v>
       </c>
       <c r="F25" s="23">
         <v>-158</v>
       </c>
       <c r="G25" s="23">
         <v>30</v>
       </c>
       <c r="H25" s="23">
         <v>-117</v>
       </c>
       <c r="I25" s="23">
@@ -2999,52 +3058,55 @@
       </c>
       <c r="W25" s="23">
         <v>82</v>
       </c>
       <c r="X25" s="23">
         <v>181</v>
       </c>
       <c r="Y25" s="23">
         <v>147</v>
       </c>
       <c r="Z25" s="23">
         <v>213</v>
       </c>
       <c r="AA25" s="23">
         <v>72</v>
       </c>
       <c r="AB25" s="23">
         <v>8</v>
       </c>
       <c r="AC25" s="23">
         <v>75</v>
       </c>
       <c r="AD25" s="23">
         <v>-12</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE25" s="15">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A26" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="23">
         <v>-57</v>
       </c>
       <c r="C26" s="23">
         <v>-9</v>
       </c>
       <c r="D26" s="28">
         <v>-10</v>
       </c>
       <c r="E26" s="23">
         <v>-51</v>
       </c>
       <c r="F26" s="23">
         <v>-154</v>
       </c>
       <c r="G26" s="23">
         <v>-145</v>
       </c>
       <c r="H26" s="23">
         <v>-115</v>
       </c>
       <c r="I26" s="23">
@@ -3091,86 +3153,90 @@
       </c>
       <c r="W26" s="23">
         <v>36</v>
       </c>
       <c r="X26" s="23">
         <v>-19</v>
       </c>
       <c r="Y26" s="23">
         <v>-7</v>
       </c>
       <c r="Z26" s="23">
         <v>-94</v>
       </c>
       <c r="AA26" s="23">
         <v>-3</v>
       </c>
       <c r="AB26" s="23">
         <v>78</v>
       </c>
       <c r="AC26" s="23">
         <v>86</v>
       </c>
       <c r="AD26" s="23">
         <v>-171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="50" t="s">
+      <c r="AE26" s="15">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="21" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A27" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="B27" s="50"/>
-[...29 lines deleted...]
-    <row r="28" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
+      <c r="P27" s="48"/>
+      <c r="Q27" s="48"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="48"/>
+      <c r="T27" s="48"/>
+      <c r="U27" s="48"/>
+      <c r="V27" s="48"/>
+      <c r="W27" s="48"/>
+      <c r="X27" s="48"/>
+      <c r="Y27" s="48"/>
+      <c r="Z27" s="48"/>
+      <c r="AA27" s="48"/>
+      <c r="AB27" s="48"/>
+      <c r="AC27" s="48"/>
+      <c r="AD27" s="48"/>
+      <c r="AE27" s="48"/>
+    </row>
+    <row r="28" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A28" s="41" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="23">
         <v>38</v>
       </c>
       <c r="C28" s="23">
         <v>329</v>
       </c>
       <c r="D28" s="23">
         <v>609</v>
       </c>
       <c r="E28" s="23">
         <v>938</v>
       </c>
       <c r="F28" s="23">
         <v>936</v>
       </c>
       <c r="G28" s="23">
         <v>161</v>
       </c>
       <c r="H28" s="23">
         <v>-295</v>
       </c>
       <c r="I28" s="23">
@@ -3217,52 +3283,55 @@
       </c>
       <c r="W28" s="25">
         <v>1393</v>
       </c>
       <c r="X28" s="25">
         <v>1068</v>
       </c>
       <c r="Y28" s="25">
         <v>1854</v>
       </c>
       <c r="Z28" s="25">
         <v>2524</v>
       </c>
       <c r="AA28" s="25">
         <v>1261</v>
       </c>
       <c r="AB28" s="25">
         <v>852</v>
       </c>
       <c r="AC28" s="25">
         <v>1496</v>
       </c>
       <c r="AD28" s="25">
         <v>579</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE28" s="25">
+        <v>-1051</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A29" s="27" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="23">
         <v>299</v>
       </c>
       <c r="C29" s="23">
         <v>300</v>
       </c>
       <c r="D29" s="23">
         <v>207</v>
       </c>
       <c r="E29" s="23">
         <v>213</v>
       </c>
       <c r="F29" s="23">
         <v>-82</v>
       </c>
       <c r="G29" s="23">
         <v>-195</v>
       </c>
       <c r="H29" s="23">
         <v>-140</v>
       </c>
       <c r="I29" s="23">
@@ -3309,52 +3378,55 @@
       </c>
       <c r="W29" s="23">
         <v>-21</v>
       </c>
       <c r="X29" s="23">
         <v>-27</v>
       </c>
       <c r="Y29" s="23">
         <v>-24</v>
       </c>
       <c r="Z29" s="23">
         <v>-5</v>
       </c>
       <c r="AA29" s="23">
         <v>-17</v>
       </c>
       <c r="AB29" s="23">
         <v>-34</v>
       </c>
       <c r="AC29" s="23">
         <v>-23</v>
       </c>
       <c r="AD29" s="23">
         <v>-18</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE29" s="15">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A30" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="23">
         <v>-618</v>
       </c>
       <c r="C30" s="23">
         <v>-320</v>
       </c>
       <c r="D30" s="23">
         <v>-294</v>
       </c>
       <c r="E30" s="23">
         <v>-564</v>
       </c>
       <c r="F30" s="23">
         <v>-497</v>
       </c>
       <c r="G30" s="23">
         <v>-382</v>
       </c>
       <c r="H30" s="23">
         <v>-635</v>
       </c>
       <c r="I30" s="23">
@@ -3401,52 +3473,55 @@
       </c>
       <c r="W30" s="23">
         <v>-64</v>
       </c>
       <c r="X30" s="23">
         <v>-34</v>
       </c>
       <c r="Y30" s="23">
         <v>-65</v>
       </c>
       <c r="Z30" s="23">
         <v>-84</v>
       </c>
       <c r="AA30" s="23">
         <v>-103</v>
       </c>
       <c r="AB30" s="23">
         <v>-77</v>
       </c>
       <c r="AC30" s="23">
         <v>-61</v>
       </c>
       <c r="AD30" s="23">
         <v>-100</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE30" s="15">
+        <v>-127</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A31" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="23">
         <v>-1393</v>
       </c>
       <c r="C31" s="23">
         <v>-1292</v>
       </c>
       <c r="D31" s="23">
         <v>-940</v>
       </c>
       <c r="E31" s="23">
         <v>-1249</v>
       </c>
       <c r="F31" s="23">
         <v>-849</v>
       </c>
       <c r="G31" s="23">
         <v>-1065</v>
       </c>
       <c r="H31" s="23">
         <v>-1401</v>
       </c>
       <c r="I31" s="23">
@@ -3493,52 +3568,55 @@
       </c>
       <c r="W31" s="23">
         <v>-297</v>
       </c>
       <c r="X31" s="23">
         <v>-394</v>
       </c>
       <c r="Y31" s="23">
         <v>-272</v>
       </c>
       <c r="Z31" s="23">
         <v>-506</v>
       </c>
       <c r="AA31" s="23">
         <v>-393</v>
       </c>
       <c r="AB31" s="23">
         <v>-626</v>
       </c>
       <c r="AC31" s="23">
         <v>-372</v>
       </c>
       <c r="AD31" s="23">
         <v>-389</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE31" s="15">
+        <v>-618</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A32" s="27" t="s">
         <v>65</v>
       </c>
       <c r="B32" s="23">
         <v>-871</v>
       </c>
       <c r="C32" s="23">
         <v>-632</v>
       </c>
       <c r="D32" s="23">
         <v>-470</v>
       </c>
       <c r="E32" s="23">
         <v>-580</v>
       </c>
       <c r="F32" s="23">
         <v>-499</v>
       </c>
       <c r="G32" s="23">
         <v>-626</v>
       </c>
       <c r="H32" s="23">
         <v>-740</v>
       </c>
       <c r="I32" s="23">
@@ -3585,52 +3663,55 @@
       </c>
       <c r="W32" s="23">
         <v>-167</v>
       </c>
       <c r="X32" s="23">
         <v>-127</v>
       </c>
       <c r="Y32" s="23">
         <v>-28</v>
       </c>
       <c r="Z32" s="23">
         <v>103</v>
       </c>
       <c r="AA32" s="23">
         <v>-143</v>
       </c>
       <c r="AB32" s="23">
         <v>-117</v>
       </c>
       <c r="AC32" s="23">
         <v>-185</v>
       </c>
       <c r="AD32" s="23">
         <v>-260</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE32" s="15">
+        <v>-421</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A33" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B33" s="23">
         <v>-549</v>
       </c>
       <c r="C33" s="23">
         <v>-410</v>
       </c>
       <c r="D33" s="23">
         <v>-447</v>
       </c>
       <c r="E33" s="23">
         <v>-376</v>
       </c>
       <c r="F33" s="23">
         <v>-278</v>
       </c>
       <c r="G33" s="23">
         <v>-488</v>
       </c>
       <c r="H33" s="23">
         <v>-582</v>
       </c>
       <c r="I33" s="23">
@@ -3677,52 +3758,55 @@
       </c>
       <c r="W33" s="23">
         <v>-86</v>
       </c>
       <c r="X33" s="23">
         <v>-90</v>
       </c>
       <c r="Y33" s="23">
         <v>-81</v>
       </c>
       <c r="Z33" s="23">
         <v>-152</v>
       </c>
       <c r="AA33" s="23">
         <v>-131</v>
       </c>
       <c r="AB33" s="23">
         <v>-157</v>
       </c>
       <c r="AC33" s="23">
         <v>-159</v>
       </c>
       <c r="AD33" s="23">
         <v>-55</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE33" s="15">
+        <v>-102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A34" s="27" t="s">
         <v>67</v>
       </c>
       <c r="B34" s="23">
         <v>-720</v>
       </c>
       <c r="C34" s="23">
         <v>-579</v>
       </c>
       <c r="D34" s="23">
         <v>-468</v>
       </c>
       <c r="E34" s="23">
         <v>-359</v>
       </c>
       <c r="F34" s="23">
         <v>-479</v>
       </c>
       <c r="G34" s="23">
         <v>-575</v>
       </c>
       <c r="H34" s="23">
         <v>-747</v>
       </c>
       <c r="I34" s="23">
@@ -3769,52 +3853,55 @@
       </c>
       <c r="W34" s="23">
         <v>1170</v>
       </c>
       <c r="X34" s="23">
         <v>985</v>
       </c>
       <c r="Y34" s="23">
         <v>962</v>
       </c>
       <c r="Z34" s="23">
         <v>1545</v>
       </c>
       <c r="AA34" s="23">
         <v>1147</v>
       </c>
       <c r="AB34" s="23">
         <v>891</v>
       </c>
       <c r="AC34" s="23">
         <v>1347</v>
       </c>
       <c r="AD34" s="23">
         <v>504</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE34" s="15">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A35" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B35" s="23">
         <v>-486</v>
       </c>
       <c r="C35" s="23">
         <v>-658</v>
       </c>
       <c r="D35" s="23">
         <v>-513</v>
       </c>
       <c r="E35" s="23">
         <v>-373</v>
       </c>
       <c r="F35" s="23">
         <v>-321</v>
       </c>
       <c r="G35" s="23">
         <v>-366</v>
       </c>
       <c r="H35" s="23">
         <v>-596</v>
       </c>
       <c r="I35" s="23">
@@ -3861,52 +3948,55 @@
       </c>
       <c r="W35" s="23">
         <v>-177</v>
       </c>
       <c r="X35" s="23">
         <v>-137</v>
       </c>
       <c r="Y35" s="23">
         <v>-124</v>
       </c>
       <c r="Z35" s="23">
         <v>-211</v>
       </c>
       <c r="AA35" s="23">
         <v>-193</v>
       </c>
       <c r="AB35" s="23">
         <v>-226</v>
       </c>
       <c r="AC35" s="23">
         <v>-176</v>
       </c>
       <c r="AD35" s="23">
         <v>-98</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE35" s="15">
+        <v>-163</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A36" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="23">
         <v>-497</v>
       </c>
       <c r="C36" s="23">
         <v>44</v>
       </c>
       <c r="D36" s="23">
         <v>-72</v>
       </c>
       <c r="E36" s="23">
         <v>-76</v>
       </c>
       <c r="F36" s="23">
         <v>-403</v>
       </c>
       <c r="G36" s="23">
         <v>-435</v>
       </c>
       <c r="H36" s="23">
         <v>-394</v>
       </c>
       <c r="I36" s="23">
@@ -3953,52 +4043,55 @@
       </c>
       <c r="W36" s="23">
         <v>802</v>
       </c>
       <c r="X36" s="23">
         <v>838</v>
       </c>
       <c r="Y36" s="23">
         <v>1169</v>
       </c>
       <c r="Z36" s="23">
         <v>1357</v>
       </c>
       <c r="AA36" s="23">
         <v>861</v>
       </c>
       <c r="AB36" s="23">
         <v>1120</v>
       </c>
       <c r="AC36" s="23">
         <v>798</v>
       </c>
       <c r="AD36" s="23">
         <v>636</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE36" s="15">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A37" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B37" s="23">
         <v>-344</v>
       </c>
       <c r="C37" s="23">
         <v>-415</v>
       </c>
       <c r="D37" s="23">
         <v>-171</v>
       </c>
       <c r="E37" s="23">
         <v>-313</v>
       </c>
       <c r="F37" s="23">
         <v>-110</v>
       </c>
       <c r="G37" s="23">
         <v>-450</v>
       </c>
       <c r="H37" s="23">
         <v>-458</v>
       </c>
       <c r="I37" s="23">
@@ -4045,52 +4138,55 @@
       </c>
       <c r="W37" s="28">
         <v>-181</v>
       </c>
       <c r="X37" s="28">
         <v>-191</v>
       </c>
       <c r="Y37" s="28">
         <v>-82</v>
       </c>
       <c r="Z37" s="28">
         <v>-54</v>
       </c>
       <c r="AA37" s="28">
         <v>-134</v>
       </c>
       <c r="AB37" s="28">
         <v>-167</v>
       </c>
       <c r="AC37" s="28">
         <v>-168</v>
       </c>
       <c r="AD37" s="28">
         <v>-152</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE37" s="15">
+        <v>-288</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A38" s="33" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="23">
         <v>-525</v>
       </c>
       <c r="C38" s="23">
         <v>-774</v>
       </c>
       <c r="D38" s="23">
         <v>-280</v>
       </c>
       <c r="E38" s="23">
         <v>-75</v>
       </c>
       <c r="F38" s="23">
         <v>-280</v>
       </c>
       <c r="G38" s="23">
         <v>-444</v>
       </c>
       <c r="H38" s="23">
         <v>-708</v>
       </c>
       <c r="I38" s="23">
@@ -4137,84 +4233,87 @@
       </c>
       <c r="W38" s="29">
         <v>414</v>
       </c>
       <c r="X38" s="29">
         <v>245</v>
       </c>
       <c r="Y38" s="29">
         <v>399</v>
       </c>
       <c r="Z38" s="29">
         <v>531</v>
       </c>
       <c r="AA38" s="29">
         <v>367</v>
       </c>
       <c r="AB38" s="29">
         <v>245</v>
       </c>
       <c r="AC38" s="29">
         <v>495</v>
       </c>
       <c r="AD38" s="29">
         <v>511</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="15" customFormat="1" ht="12.75">
+      <c r="AE38" s="33">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="A39" s="31"/>
       <c r="T39" s="26"/>
     </row>
-    <row r="40" spans="1:30" s="15" customFormat="1" ht="12.75">
+    <row r="40" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="T40" s="26"/>
     </row>
-    <row r="41" spans="1:30" s="15" customFormat="1" ht="12.75">
+    <row r="41" spans="1:31" s="15" customFormat="1" ht="12.75">
       <c r="T41" s="26"/>
     </row>
-    <row r="42" spans="1:30" s="15" customFormat="1" ht="12.75"/>
-[...5 lines deleted...]
-    <row r="48" spans="1:30" s="15" customFormat="1" ht="12.75"/>
+    <row r="42" spans="1:31" s="15" customFormat="1" ht="12.75"/>
+    <row r="43" spans="1:31" s="15" customFormat="1" ht="12.75"/>
+    <row r="44" spans="1:31" s="15" customFormat="1" ht="12.75"/>
+    <row r="45" spans="1:31" s="15" customFormat="1" ht="12.75"/>
+    <row r="46" spans="1:31" s="15" customFormat="1" ht="12.75"/>
+    <row r="47" spans="1:31" s="15" customFormat="1" ht="12.75"/>
+    <row r="48" spans="1:31" s="15" customFormat="1" ht="12.75"/>
     <row r="49" s="15" customFormat="1" ht="12.75"/>
     <row r="50" s="15" customFormat="1" ht="12.75"/>
     <row r="51" s="15" customFormat="1" ht="12.75"/>
     <row r="52" s="15" customFormat="1" ht="12.75"/>
     <row r="53" s="15" customFormat="1" ht="12.75"/>
     <row r="54" s="15" customFormat="1" ht="12.75"/>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:AD7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A27:AD27"/>
+    <mergeCell ref="A27:AE27"/>
+    <mergeCell ref="Z5:AE5"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="A7:AE7"/>
+    <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="Z5:AD5"/>
-    <mergeCell ref="A2:AD2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>