--- v1 (2026-08-26)
+++ v2 (2026-10-05)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатели" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="71">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -610,81 +610,81 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -963,51 +963,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="77.42578125" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="14">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1090,59 +1090,59 @@
       <c r="B12" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="41">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="41">
-        <v>46276</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="14">
         <v>7272778388</v>
       </c>
@@ -1264,165 +1264,169 @@
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
     </row>
     <row r="14" spans="2:7">
       <c r="B14" s="47" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE45"/>
+  <dimension ref="A1:AF45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AH21" sqref="AH21"/>
+      <selection activeCell="AI20" sqref="AI20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="15.75">
+    <row r="1" spans="1:32" ht="15.75">
       <c r="A1" s="5" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="2" spans="1:31" ht="15.75">
-      <c r="A2" s="55" t="s">
+    <row r="2" spans="1:32" ht="15.75">
+      <c r="A2" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="55"/>
-[...30 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
     </row>
-    <row r="5" spans="1:31" s="19" customFormat="1" ht="12.75">
+    <row r="5" spans="1:32" s="19" customFormat="1" ht="12.75">
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="AD5" s="21"/>
-      <c r="AE5" s="46" t="s">
+      <c r="AE5" s="46"/>
+      <c r="AF5" s="46" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:31" s="15" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="50">
+    <row r="6" spans="1:32" s="15" customFormat="1">
+      <c r="A6" s="54"/>
+      <c r="B6" s="56">
         <v>2024</v>
       </c>
-      <c r="C6" s="51"/>
-[...10 lines deleted...]
-      <c r="N6" s="52">
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="51">
         <v>2025</v>
       </c>
-      <c r="O6" s="53"/>
-[...10 lines deleted...]
-      <c r="Z6" s="52">
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="58"/>
+      <c r="Z6" s="51">
         <v>2026</v>
       </c>
-      <c r="AA6" s="54"/>
-[...5 lines deleted...]
-      <c r="A7" s="49"/>
+      <c r="AA6" s="52"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
+      <c r="AD6" s="52"/>
+      <c r="AE6" s="52"/>
+      <c r="AF6" s="52"/>
+    </row>
+    <row r="7" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="A7" s="55"/>
       <c r="B7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="22" t="s">
@@ -1469,87 +1473,91 @@
       </c>
       <c r="X7" s="36" t="s">
         <v>15</v>
       </c>
       <c r="Y7" s="37" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="38" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AE7" s="34" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="56" t="s">
+      <c r="AF7" s="34" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="25" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A8" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="56"/>
-[...30 lines deleted...]
-    <row r="9" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="50"/>
+      <c r="N8" s="50"/>
+      <c r="O8" s="50"/>
+      <c r="P8" s="50"/>
+      <c r="Q8" s="50"/>
+      <c r="R8" s="50"/>
+      <c r="S8" s="50"/>
+      <c r="T8" s="50"/>
+      <c r="U8" s="50"/>
+      <c r="V8" s="50"/>
+      <c r="W8" s="50"/>
+      <c r="X8" s="50"/>
+      <c r="Y8" s="50"/>
+      <c r="Z8" s="50"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="50"/>
+      <c r="AC8" s="50"/>
+      <c r="AD8" s="50"/>
+      <c r="AE8" s="50"/>
+      <c r="AF8" s="50"/>
+    </row>
+    <row r="9" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A9" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="26">
         <v>-933</v>
       </c>
       <c r="C9" s="26">
         <v>-406</v>
       </c>
       <c r="D9" s="26">
         <v>-493</v>
       </c>
       <c r="E9" s="26">
         <v>-451</v>
       </c>
       <c r="F9" s="26">
         <v>-556</v>
       </c>
       <c r="G9" s="26">
         <v>-633</v>
       </c>
       <c r="H9" s="26">
         <v>-709</v>
       </c>
       <c r="I9" s="26">
@@ -1599,52 +1607,55 @@
       </c>
       <c r="X9" s="30">
         <v>1115</v>
       </c>
       <c r="Y9" s="30">
         <v>1678</v>
       </c>
       <c r="Z9" s="30">
         <v>2343</v>
       </c>
       <c r="AA9" s="30">
         <v>1277</v>
       </c>
       <c r="AB9" s="30">
         <v>1221</v>
       </c>
       <c r="AC9" s="30">
         <v>1772</v>
       </c>
       <c r="AD9" s="30">
         <v>490</v>
       </c>
       <c r="AE9" s="15">
         <v>-791</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF9" s="15">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A10" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="26">
         <v>-484</v>
       </c>
       <c r="C10" s="26">
         <v>-273</v>
       </c>
       <c r="D10" s="26">
         <v>-138</v>
       </c>
       <c r="E10" s="26">
         <v>-342</v>
       </c>
       <c r="F10" s="26">
         <v>-74</v>
       </c>
       <c r="G10" s="26">
         <v>0</v>
       </c>
       <c r="H10" s="26">
         <v>-432</v>
       </c>
       <c r="I10" s="26">
@@ -1694,52 +1705,55 @@
       </c>
       <c r="X10" s="30">
         <v>-36</v>
       </c>
       <c r="Y10" s="30">
         <v>-87</v>
       </c>
       <c r="Z10" s="30">
         <v>-64</v>
       </c>
       <c r="AA10" s="30">
         <v>-66</v>
       </c>
       <c r="AB10" s="30">
         <v>37</v>
       </c>
       <c r="AC10" s="30">
         <v>-16</v>
       </c>
       <c r="AD10" s="30">
         <v>-53</v>
       </c>
       <c r="AE10" s="15">
         <v>44</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF10" s="15">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A11" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="26">
         <v>-368</v>
       </c>
       <c r="C11" s="26">
         <v>-261</v>
       </c>
       <c r="D11" s="26">
         <v>-261</v>
       </c>
       <c r="E11" s="26">
         <v>-201</v>
       </c>
       <c r="F11" s="26">
         <v>-170</v>
       </c>
       <c r="G11" s="26">
         <v>-58</v>
       </c>
       <c r="H11" s="26">
         <v>-18</v>
       </c>
       <c r="I11" s="26">
@@ -1789,52 +1803,55 @@
       </c>
       <c r="X11" s="30">
         <v>182</v>
       </c>
       <c r="Y11" s="30">
         <v>230</v>
       </c>
       <c r="Z11" s="30">
         <v>260</v>
       </c>
       <c r="AA11" s="30">
         <v>329</v>
       </c>
       <c r="AB11" s="30">
         <v>435</v>
       </c>
       <c r="AC11" s="30">
         <v>387</v>
       </c>
       <c r="AD11" s="30">
         <v>221</v>
       </c>
       <c r="AE11" s="15">
         <v>190</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF11" s="15">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A12" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="26">
         <v>-118</v>
       </c>
       <c r="C12" s="26">
         <v>12</v>
       </c>
       <c r="D12" s="26">
         <v>274</v>
       </c>
       <c r="E12" s="26">
         <v>528</v>
       </c>
       <c r="F12" s="26">
         <v>622</v>
       </c>
       <c r="G12" s="26">
         <v>-60</v>
       </c>
       <c r="H12" s="26">
         <v>-356</v>
       </c>
       <c r="I12" s="26">
@@ -1884,52 +1901,55 @@
       </c>
       <c r="X12" s="30">
         <v>-34</v>
       </c>
       <c r="Y12" s="30">
         <v>-66</v>
       </c>
       <c r="Z12" s="30">
         <v>-85</v>
       </c>
       <c r="AA12" s="30">
         <v>-103</v>
       </c>
       <c r="AB12" s="30">
         <v>-77</v>
       </c>
       <c r="AC12" s="30">
         <v>-61</v>
       </c>
       <c r="AD12" s="30">
         <v>-100</v>
       </c>
       <c r="AE12" s="15">
         <v>-127</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF12" s="15">
+        <v>-88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A13" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="26">
         <v>-281</v>
       </c>
       <c r="C13" s="26">
         <v>-46</v>
       </c>
       <c r="D13" s="26">
         <v>-233</v>
       </c>
       <c r="E13" s="26">
         <v>-222</v>
       </c>
       <c r="F13" s="26">
         <v>-278</v>
       </c>
       <c r="G13" s="26">
         <v>-660</v>
       </c>
       <c r="H13" s="26">
         <v>-926</v>
       </c>
       <c r="I13" s="26">
@@ -1979,52 +1999,55 @@
       </c>
       <c r="X13" s="30">
         <v>-453</v>
       </c>
       <c r="Y13" s="30">
         <v>-404</v>
       </c>
       <c r="Z13" s="30">
         <v>-557</v>
       </c>
       <c r="AA13" s="30">
         <v>-484</v>
       </c>
       <c r="AB13" s="30">
         <v>-701</v>
       </c>
       <c r="AC13" s="30">
         <v>-434</v>
       </c>
       <c r="AD13" s="30">
         <v>-436</v>
       </c>
       <c r="AE13" s="15">
         <v>-807</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF13" s="15">
+        <v>-488</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A14" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="26">
         <v>-299</v>
       </c>
       <c r="C14" s="26">
         <v>-242</v>
       </c>
       <c r="D14" s="26">
         <v>-172</v>
       </c>
       <c r="E14" s="26">
         <v>-216</v>
       </c>
       <c r="F14" s="26">
         <v>-280</v>
       </c>
       <c r="G14" s="26">
         <v>-217</v>
       </c>
       <c r="H14" s="26">
         <v>-233</v>
       </c>
       <c r="I14" s="26">
@@ -2074,52 +2097,55 @@
       </c>
       <c r="X14" s="30">
         <v>-205</v>
       </c>
       <c r="Y14" s="30">
         <v>-149</v>
       </c>
       <c r="Z14" s="30">
         <v>-55</v>
       </c>
       <c r="AA14" s="30">
         <v>-259</v>
       </c>
       <c r="AB14" s="30">
         <v>-164</v>
       </c>
       <c r="AC14" s="30">
         <v>-271</v>
       </c>
       <c r="AD14" s="30">
         <v>-275</v>
       </c>
       <c r="AE14" s="15">
         <v>-429</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF14" s="15">
+        <v>-380</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A15" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="26">
         <v>-1549</v>
       </c>
       <c r="C15" s="26">
         <v>-1416</v>
       </c>
       <c r="D15" s="26">
         <v>-963</v>
       </c>
       <c r="E15" s="26">
         <v>-1082</v>
       </c>
       <c r="F15" s="26">
         <v>-1131</v>
       </c>
       <c r="G15" s="26">
         <v>-1123</v>
       </c>
       <c r="H15" s="26">
         <v>-1559</v>
       </c>
       <c r="I15" s="26">
@@ -2169,52 +2195,55 @@
       </c>
       <c r="X15" s="30">
         <v>-90</v>
       </c>
       <c r="Y15" s="30">
         <v>-81</v>
       </c>
       <c r="Z15" s="30">
         <v>-152</v>
       </c>
       <c r="AA15" s="30">
         <v>-131</v>
       </c>
       <c r="AB15" s="30">
         <v>-157</v>
       </c>
       <c r="AC15" s="30">
         <v>-159</v>
       </c>
       <c r="AD15" s="30">
         <v>-55</v>
       </c>
       <c r="AE15" s="15">
         <v>-102</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF15" s="15">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A16" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="26">
         <v>-1261</v>
       </c>
       <c r="C16" s="26">
         <v>-955</v>
       </c>
       <c r="D16" s="26">
         <v>-744</v>
       </c>
       <c r="E16" s="26">
         <v>-855</v>
       </c>
       <c r="F16" s="26">
         <v>-679</v>
       </c>
       <c r="G16" s="26">
         <v>-597</v>
       </c>
       <c r="H16" s="26">
         <v>-837</v>
       </c>
       <c r="I16" s="26">
@@ -2264,52 +2293,55 @@
       </c>
       <c r="X16" s="30">
         <v>1093</v>
       </c>
       <c r="Y16" s="30">
         <v>999</v>
       </c>
       <c r="Z16" s="30">
         <v>1576</v>
       </c>
       <c r="AA16" s="30">
         <v>1159</v>
       </c>
       <c r="AB16" s="30">
         <v>865</v>
       </c>
       <c r="AC16" s="30">
         <v>1355</v>
       </c>
       <c r="AD16" s="30">
         <v>475</v>
       </c>
       <c r="AE16" s="15">
         <v>131</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF16" s="15">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A17" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="26">
         <v>-525</v>
       </c>
       <c r="C17" s="26">
         <v>-484</v>
       </c>
       <c r="D17" s="26">
         <v>-482</v>
       </c>
       <c r="E17" s="26">
         <v>-440</v>
       </c>
       <c r="F17" s="26">
         <v>-383</v>
       </c>
       <c r="G17" s="26">
         <v>-498</v>
       </c>
       <c r="H17" s="26">
         <v>-614</v>
       </c>
       <c r="I17" s="26">
@@ -2359,52 +2391,55 @@
       </c>
       <c r="X17" s="30">
         <v>-137</v>
       </c>
       <c r="Y17" s="30">
         <v>-124</v>
       </c>
       <c r="Z17" s="30">
         <v>-211</v>
       </c>
       <c r="AA17" s="30">
         <v>-193</v>
       </c>
       <c r="AB17" s="30">
         <v>-226</v>
       </c>
       <c r="AC17" s="30">
         <v>-176</v>
       </c>
       <c r="AD17" s="30">
         <v>-98</v>
       </c>
       <c r="AE17" s="15">
         <v>-163</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF17" s="15">
+        <v>-174</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A18" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="26">
         <v>-492</v>
       </c>
       <c r="C18" s="26">
         <v>-487</v>
       </c>
       <c r="D18" s="26">
         <v>-483</v>
       </c>
       <c r="E18" s="26">
         <v>-266</v>
       </c>
       <c r="F18" s="26">
         <v>-375</v>
       </c>
       <c r="G18" s="26">
         <v>-480</v>
       </c>
       <c r="H18" s="26">
         <v>-555</v>
       </c>
       <c r="I18" s="26">
@@ -2454,52 +2489,55 @@
       </c>
       <c r="X18" s="30">
         <v>779</v>
       </c>
       <c r="Y18" s="30">
         <v>1097</v>
       </c>
       <c r="Z18" s="30">
         <v>1204</v>
       </c>
       <c r="AA18" s="30">
         <v>814</v>
       </c>
       <c r="AB18" s="30">
         <v>1154</v>
       </c>
       <c r="AC18" s="30">
         <v>835</v>
       </c>
       <c r="AD18" s="30">
         <v>458</v>
       </c>
       <c r="AE18" s="15">
         <v>680</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF18" s="15">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A19" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="26">
         <v>-803</v>
       </c>
       <c r="C19" s="26">
         <v>-782</v>
       </c>
       <c r="D19" s="26">
         <v>-633</v>
       </c>
       <c r="E19" s="26">
         <v>-687</v>
       </c>
       <c r="F19" s="26">
         <v>-585</v>
       </c>
       <c r="G19" s="26">
         <v>-714</v>
       </c>
       <c r="H19" s="26">
         <v>-842</v>
       </c>
       <c r="I19" s="26">
@@ -2549,52 +2587,55 @@
       </c>
       <c r="X19" s="30">
         <v>-191</v>
       </c>
       <c r="Y19" s="30">
         <v>-82</v>
       </c>
       <c r="Z19" s="30">
         <v>-54</v>
       </c>
       <c r="AA19" s="30">
         <v>-134</v>
       </c>
       <c r="AB19" s="30">
         <v>-167</v>
       </c>
       <c r="AC19" s="30">
         <v>-168</v>
       </c>
       <c r="AD19" s="30">
         <v>-152</v>
       </c>
       <c r="AE19" s="15">
         <v>-288</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF19" s="15">
+        <v>-269</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A20" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="26">
         <v>-115</v>
       </c>
       <c r="C20" s="26">
         <v>-252</v>
       </c>
       <c r="D20" s="26">
         <v>-38</v>
       </c>
       <c r="E20" s="26">
         <v>-10</v>
       </c>
       <c r="F20" s="26">
         <v>-101</v>
       </c>
       <c r="G20" s="26">
         <v>-85</v>
       </c>
       <c r="H20" s="26">
         <v>-11</v>
       </c>
       <c r="I20" s="26">
@@ -2644,87 +2685,91 @@
       </c>
       <c r="X20" s="30">
         <v>207</v>
       </c>
       <c r="Y20" s="30">
         <v>345</v>
       </c>
       <c r="Z20" s="30">
         <v>481</v>
       </c>
       <c r="AA20" s="30">
         <v>345</v>
       </c>
       <c r="AB20" s="30">
         <v>222</v>
       </c>
       <c r="AC20" s="30">
         <v>480</v>
       </c>
       <c r="AD20" s="30">
         <v>505</v>
       </c>
       <c r="AE20" s="15">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="57" t="s">
+      <c r="AF20" s="15">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" s="25" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A21" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="57"/>
-[...30 lines deleted...]
-    <row r="22" spans="1:31" s="32" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B21" s="49"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+      <c r="G21" s="49"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="49"/>
+      <c r="J21" s="49"/>
+      <c r="K21" s="49"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="49"/>
+      <c r="N21" s="49"/>
+      <c r="O21" s="49"/>
+      <c r="P21" s="49"/>
+      <c r="Q21" s="49"/>
+      <c r="R21" s="49"/>
+      <c r="S21" s="49"/>
+      <c r="T21" s="49"/>
+      <c r="U21" s="49"/>
+      <c r="V21" s="49"/>
+      <c r="W21" s="49"/>
+      <c r="X21" s="49"/>
+      <c r="Y21" s="49"/>
+      <c r="Z21" s="49"/>
+      <c r="AA21" s="49"/>
+      <c r="AB21" s="49"/>
+      <c r="AC21" s="49"/>
+      <c r="AD21" s="49"/>
+      <c r="AE21" s="49"/>
+      <c r="AF21" s="49"/>
+    </row>
+    <row r="22" spans="1:32" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="30">
         <v>-320</v>
       </c>
       <c r="C22" s="30">
         <v>3</v>
       </c>
       <c r="D22" s="31">
         <v>-149</v>
       </c>
       <c r="E22" s="30">
         <v>32</v>
       </c>
       <c r="F22" s="30">
         <v>-125</v>
       </c>
       <c r="G22" s="30">
         <v>-69</v>
       </c>
       <c r="H22" s="30">
         <v>-28</v>
       </c>
       <c r="I22" s="30">
@@ -2774,52 +2819,55 @@
       </c>
       <c r="X22" s="30">
         <v>276</v>
       </c>
       <c r="Y22" s="30">
         <v>221</v>
       </c>
       <c r="Z22" s="30">
         <v>230</v>
       </c>
       <c r="AA22" s="30">
         <v>230</v>
       </c>
       <c r="AB22" s="30">
         <v>494</v>
       </c>
       <c r="AC22" s="30">
         <v>456</v>
       </c>
       <c r="AD22" s="30">
         <v>-42</v>
       </c>
       <c r="AE22" s="32">
         <v>290</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF22" s="32">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A23" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="26">
         <v>96</v>
       </c>
       <c r="C23" s="26">
         <v>231</v>
       </c>
       <c r="D23" s="27">
         <v>-132</v>
       </c>
       <c r="E23" s="26">
         <v>175</v>
       </c>
       <c r="F23" s="26">
         <v>312</v>
       </c>
       <c r="G23" s="26">
         <v>462</v>
       </c>
       <c r="H23" s="30">
         <v>212</v>
       </c>
       <c r="I23" s="30">
@@ -2869,52 +2917,55 @@
       </c>
       <c r="X23" s="30">
         <v>3</v>
       </c>
       <c r="Y23" s="30">
         <v>-42</v>
       </c>
       <c r="Z23" s="30">
         <v>-47</v>
       </c>
       <c r="AA23" s="30">
         <v>-48</v>
       </c>
       <c r="AB23" s="30">
         <v>71</v>
       </c>
       <c r="AC23" s="30">
         <v>7</v>
       </c>
       <c r="AD23" s="30">
         <v>-35</v>
       </c>
       <c r="AE23" s="15">
         <v>76</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF23" s="15">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A24" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="26">
         <v>45</v>
       </c>
       <c r="C24" s="26">
         <v>77</v>
       </c>
       <c r="D24" s="27">
         <v>115</v>
       </c>
       <c r="E24" s="26">
         <v>282</v>
       </c>
       <c r="F24" s="26">
         <v>150</v>
       </c>
       <c r="G24" s="26">
         <v>448</v>
       </c>
       <c r="H24" s="30">
         <v>589</v>
       </c>
       <c r="I24" s="30">
@@ -2964,52 +3015,55 @@
       </c>
       <c r="X24" s="30">
         <v>182</v>
       </c>
       <c r="Y24" s="30">
         <v>230</v>
       </c>
       <c r="Z24" s="30">
         <v>260</v>
       </c>
       <c r="AA24" s="30">
         <v>329</v>
       </c>
       <c r="AB24" s="30">
         <v>435</v>
       </c>
       <c r="AC24" s="30">
         <v>387</v>
       </c>
       <c r="AD24" s="30">
         <v>221</v>
       </c>
       <c r="AE24" s="15">
         <v>190</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF24" s="15">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A25" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="26">
         <v>-100</v>
       </c>
       <c r="C25" s="26">
         <v>54</v>
       </c>
       <c r="D25" s="27">
         <v>-109</v>
       </c>
       <c r="E25" s="26">
         <v>-170</v>
       </c>
       <c r="F25" s="26">
         <v>44</v>
       </c>
       <c r="G25" s="26">
         <v>-31</v>
       </c>
       <c r="H25" s="30">
         <v>-22</v>
       </c>
       <c r="I25" s="30">
@@ -3059,52 +3113,55 @@
       </c>
       <c r="X25" s="30">
         <v>-43</v>
       </c>
       <c r="Y25" s="30">
         <v>-71</v>
       </c>
       <c r="Z25" s="30">
         <v>-47</v>
       </c>
       <c r="AA25" s="30">
         <v>-94</v>
       </c>
       <c r="AB25" s="30">
         <v>-77</v>
       </c>
       <c r="AC25" s="30">
         <v>-65</v>
       </c>
       <c r="AD25" s="30">
         <v>-47</v>
       </c>
       <c r="AE25" s="15">
         <v>-191</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF25" s="15">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A26" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="26">
         <v>-580</v>
       </c>
       <c r="C26" s="26">
         <v>-329</v>
       </c>
       <c r="D26" s="27">
         <v>-430</v>
       </c>
       <c r="E26" s="26">
         <v>-408</v>
       </c>
       <c r="F26" s="26">
         <v>-172</v>
       </c>
       <c r="G26" s="26">
         <v>-457</v>
       </c>
       <c r="H26" s="30">
         <v>-773</v>
       </c>
       <c r="I26" s="30">
@@ -3154,52 +3211,55 @@
       </c>
       <c r="X26" s="30">
         <v>166</v>
       </c>
       <c r="Y26" s="30">
         <v>128</v>
       </c>
       <c r="Z26" s="30">
         <v>174</v>
       </c>
       <c r="AA26" s="30">
         <v>51</v>
       </c>
       <c r="AB26" s="30">
         <v>0</v>
       </c>
       <c r="AC26" s="30">
         <v>60</v>
       </c>
       <c r="AD26" s="30">
         <v>-10</v>
       </c>
       <c r="AE26" s="15">
         <v>134</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF26" s="15">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A27" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B27" s="26">
         <v>321</v>
       </c>
       <c r="C27" s="26">
         <v>89</v>
       </c>
       <c r="D27" s="27">
         <v>119</v>
       </c>
       <c r="E27" s="26">
         <v>355</v>
       </c>
       <c r="F27" s="26">
         <v>217</v>
       </c>
       <c r="G27" s="26">
         <v>166</v>
       </c>
       <c r="H27" s="30">
         <v>402</v>
       </c>
       <c r="I27" s="30">
@@ -3249,87 +3309,91 @@
       </c>
       <c r="X27" s="30">
         <v>-32</v>
       </c>
       <c r="Y27" s="30">
         <v>-24</v>
       </c>
       <c r="Z27" s="30">
         <v>-110</v>
       </c>
       <c r="AA27" s="30">
         <v>-8</v>
       </c>
       <c r="AB27" s="30">
         <v>65</v>
       </c>
       <c r="AC27" s="30">
         <v>67</v>
       </c>
       <c r="AD27" s="30">
         <v>-171</v>
       </c>
       <c r="AE27" s="15">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="58" t="s">
+      <c r="AF27" s="15">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" s="25" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A28" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="58"/>
-[...30 lines deleted...]
-    <row r="29" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="48"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
+      <c r="P28" s="48"/>
+      <c r="Q28" s="48"/>
+      <c r="R28" s="48"/>
+      <c r="S28" s="48"/>
+      <c r="T28" s="48"/>
+      <c r="U28" s="48"/>
+      <c r="V28" s="48"/>
+      <c r="W28" s="48"/>
+      <c r="X28" s="48"/>
+      <c r="Y28" s="48"/>
+      <c r="Z28" s="48"/>
+      <c r="AA28" s="48"/>
+      <c r="AB28" s="48"/>
+      <c r="AC28" s="48"/>
+      <c r="AD28" s="48"/>
+      <c r="AE28" s="48"/>
+      <c r="AF28" s="48"/>
+    </row>
+    <row r="29" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A29" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="26">
         <v>-613</v>
       </c>
       <c r="C29" s="26">
         <v>-409</v>
       </c>
       <c r="D29" s="27">
         <v>-344</v>
       </c>
       <c r="E29" s="26">
         <v>-483</v>
       </c>
       <c r="F29" s="26">
         <v>-431</v>
       </c>
       <c r="G29" s="26">
         <v>-564</v>
       </c>
       <c r="H29" s="26">
         <v>-681</v>
       </c>
       <c r="I29" s="26">
@@ -3379,52 +3443,55 @@
       </c>
       <c r="X29" s="31">
         <v>839</v>
       </c>
       <c r="Y29" s="31">
         <v>1457</v>
       </c>
       <c r="Z29" s="31">
         <v>2113</v>
       </c>
       <c r="AA29" s="31">
         <v>1047</v>
       </c>
       <c r="AB29" s="31">
         <v>727</v>
       </c>
       <c r="AC29" s="31">
         <v>1316</v>
       </c>
       <c r="AD29" s="31">
         <v>532</v>
       </c>
       <c r="AE29" s="31">
         <v>-1081</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="32" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AF29" s="15">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="30">
         <v>-580</v>
       </c>
       <c r="C30" s="30">
         <v>-504</v>
       </c>
       <c r="D30" s="31">
         <v>-6</v>
       </c>
       <c r="E30" s="30">
         <v>-517</v>
       </c>
       <c r="F30" s="30">
         <v>-386</v>
       </c>
       <c r="G30" s="30">
         <v>-462</v>
       </c>
       <c r="H30" s="26">
         <v>-644</v>
       </c>
       <c r="I30" s="26">
@@ -3474,52 +3541,55 @@
       </c>
       <c r="X30" s="31">
         <v>-39</v>
       </c>
       <c r="Y30" s="31">
         <v>-45</v>
       </c>
       <c r="Z30" s="31">
         <v>-17</v>
       </c>
       <c r="AA30" s="31">
         <v>-18</v>
       </c>
       <c r="AB30" s="31">
         <v>-34</v>
       </c>
       <c r="AC30" s="31">
         <v>-23</v>
       </c>
       <c r="AD30" s="31">
         <v>-18</v>
       </c>
       <c r="AE30" s="32">
         <v>-32</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF30" s="32">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A31" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="26">
         <v>-413</v>
       </c>
       <c r="C31" s="26">
         <v>-338</v>
       </c>
       <c r="D31" s="27">
         <v>-376</v>
       </c>
       <c r="E31" s="26">
         <v>-483</v>
       </c>
       <c r="F31" s="26">
         <v>-320</v>
       </c>
       <c r="G31" s="26">
         <v>-506</v>
       </c>
       <c r="H31" s="26">
         <v>-607</v>
       </c>
       <c r="I31" s="26">
@@ -3569,52 +3639,55 @@
       </c>
       <c r="X31" s="31">
         <v>-34</v>
       </c>
       <c r="Y31" s="31">
         <v>-66</v>
       </c>
       <c r="Z31" s="31">
         <v>-85</v>
       </c>
       <c r="AA31" s="31">
         <v>-103</v>
       </c>
       <c r="AB31" s="31">
         <v>-77</v>
       </c>
       <c r="AC31" s="31">
         <v>-61</v>
       </c>
       <c r="AD31" s="31">
         <v>-100</v>
       </c>
       <c r="AE31" s="15">
         <v>-127</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF31" s="15">
+        <v>-88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A32" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="26">
         <v>-18</v>
       </c>
       <c r="C32" s="26">
         <v>-42</v>
       </c>
       <c r="D32" s="27">
         <v>383</v>
       </c>
       <c r="E32" s="26">
         <v>698</v>
       </c>
       <c r="F32" s="26">
         <v>578</v>
       </c>
       <c r="G32" s="26">
         <v>-29</v>
       </c>
       <c r="H32" s="26">
         <v>-334</v>
       </c>
       <c r="I32" s="26">
@@ -3664,52 +3737,55 @@
       </c>
       <c r="X32" s="31">
         <v>-410</v>
       </c>
       <c r="Y32" s="31">
         <v>-333</v>
       </c>
       <c r="Z32" s="31">
         <v>-510</v>
       </c>
       <c r="AA32" s="31">
         <v>-390</v>
       </c>
       <c r="AB32" s="31">
         <v>-624</v>
       </c>
       <c r="AC32" s="31">
         <v>-369</v>
       </c>
       <c r="AD32" s="31">
         <v>-389</v>
       </c>
       <c r="AE32" s="15">
         <v>-616</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF32" s="15">
+        <v>-446</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A33" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="26">
         <v>299</v>
       </c>
       <c r="C33" s="26">
         <v>283</v>
       </c>
       <c r="D33" s="27">
         <v>197</v>
       </c>
       <c r="E33" s="26">
         <v>186</v>
       </c>
       <c r="F33" s="26">
         <v>-106</v>
       </c>
       <c r="G33" s="26">
         <v>-203</v>
       </c>
       <c r="H33" s="26">
         <v>-153</v>
       </c>
       <c r="I33" s="26">
@@ -3759,52 +3835,55 @@
       </c>
       <c r="X33" s="31">
         <v>-205</v>
       </c>
       <c r="Y33" s="31">
         <v>-149</v>
       </c>
       <c r="Z33" s="31">
         <v>-55</v>
       </c>
       <c r="AA33" s="31">
         <v>-259</v>
       </c>
       <c r="AB33" s="31">
         <v>-164</v>
       </c>
       <c r="AC33" s="31">
         <v>-271</v>
       </c>
       <c r="AD33" s="31">
         <v>-275</v>
       </c>
       <c r="AE33" s="15">
         <v>-429</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF33" s="15">
+        <v>-380</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A34" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="26">
         <v>-620</v>
       </c>
       <c r="C34" s="26">
         <v>-331</v>
       </c>
       <c r="D34" s="27">
         <v>-291</v>
       </c>
       <c r="E34" s="26">
         <v>-571</v>
       </c>
       <c r="F34" s="26">
         <v>-497</v>
       </c>
       <c r="G34" s="26">
         <v>-383</v>
       </c>
       <c r="H34" s="26">
         <v>-635</v>
       </c>
       <c r="I34" s="26">
@@ -3854,52 +3933,55 @@
       </c>
       <c r="X34" s="31">
         <v>-90</v>
       </c>
       <c r="Y34" s="31">
         <v>-81</v>
       </c>
       <c r="Z34" s="31">
         <v>-152</v>
       </c>
       <c r="AA34" s="31">
         <v>-131</v>
       </c>
       <c r="AB34" s="31">
         <v>-157</v>
       </c>
       <c r="AC34" s="31">
         <v>-159</v>
       </c>
       <c r="AD34" s="31">
         <v>-55</v>
       </c>
       <c r="AE34" s="15">
         <v>-102</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF34" s="15">
+        <v>-161</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A35" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="26">
         <v>-1383</v>
       </c>
       <c r="C35" s="26">
         <v>-1238</v>
       </c>
       <c r="D35" s="27">
         <v>-932</v>
       </c>
       <c r="E35" s="26">
         <v>-1243</v>
       </c>
       <c r="F35" s="26">
         <v>-824</v>
       </c>
       <c r="G35" s="26">
         <v>-1067</v>
       </c>
       <c r="H35" s="26">
         <v>-1402</v>
       </c>
       <c r="I35" s="26">
@@ -3949,52 +4031,55 @@
       </c>
       <c r="X35" s="31">
         <v>927</v>
       </c>
       <c r="Y35" s="31">
         <v>871</v>
       </c>
       <c r="Z35" s="31">
         <v>1402</v>
       </c>
       <c r="AA35" s="31">
         <v>1108</v>
       </c>
       <c r="AB35" s="31">
         <v>865</v>
       </c>
       <c r="AC35" s="31">
         <v>1295</v>
       </c>
       <c r="AD35" s="31">
         <v>485</v>
       </c>
       <c r="AE35" s="15">
         <v>-3</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF35" s="15">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A36" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="26">
         <v>-871</v>
       </c>
       <c r="C36" s="26">
         <v>-622</v>
       </c>
       <c r="D36" s="27">
         <v>-464</v>
       </c>
       <c r="E36" s="26">
         <v>-583</v>
       </c>
       <c r="F36" s="26">
         <v>-505</v>
       </c>
       <c r="G36" s="26">
         <v>-619</v>
       </c>
       <c r="H36" s="26">
         <v>-739</v>
       </c>
       <c r="I36" s="26">
@@ -4044,52 +4129,55 @@
       </c>
       <c r="X36" s="31">
         <v>-137</v>
       </c>
       <c r="Y36" s="31">
         <v>-124</v>
       </c>
       <c r="Z36" s="31">
         <v>-211</v>
       </c>
       <c r="AA36" s="31">
         <v>-193</v>
       </c>
       <c r="AB36" s="31">
         <v>-226</v>
       </c>
       <c r="AC36" s="31">
         <v>-176</v>
       </c>
       <c r="AD36" s="31">
         <v>-98</v>
       </c>
       <c r="AE36" s="15">
         <v>-163</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF36" s="15">
+        <v>-174</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A37" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B37" s="26">
         <v>-540</v>
       </c>
       <c r="C37" s="26">
         <v>-411</v>
       </c>
       <c r="D37" s="26">
         <v>-448</v>
       </c>
       <c r="E37" s="26">
         <v>-378</v>
       </c>
       <c r="F37" s="26">
         <v>-270</v>
       </c>
       <c r="G37" s="26">
         <v>-477</v>
       </c>
       <c r="H37" s="26">
         <v>-579</v>
       </c>
       <c r="I37" s="26">
@@ -4139,52 +4227,55 @@
       </c>
       <c r="X37" s="31">
         <v>811</v>
       </c>
       <c r="Y37" s="31">
         <v>1121</v>
       </c>
       <c r="Z37" s="31">
         <v>1314</v>
       </c>
       <c r="AA37" s="31">
         <v>822</v>
       </c>
       <c r="AB37" s="31">
         <v>1089</v>
       </c>
       <c r="AC37" s="31">
         <v>768</v>
       </c>
       <c r="AD37" s="31">
         <v>629</v>
       </c>
       <c r="AE37" s="15">
         <v>599</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF37" s="15">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A38" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="26">
         <v>-712</v>
       </c>
       <c r="C38" s="26">
         <v>-569</v>
       </c>
       <c r="D38" s="26">
         <v>-464</v>
       </c>
       <c r="E38" s="26">
         <v>-346</v>
       </c>
       <c r="F38" s="26">
         <v>-466</v>
       </c>
       <c r="G38" s="26">
         <v>-553</v>
       </c>
       <c r="H38" s="26">
         <v>-722</v>
       </c>
       <c r="I38" s="26">
@@ -4234,52 +4325,55 @@
       </c>
       <c r="X38" s="31">
         <v>-191</v>
       </c>
       <c r="Y38" s="31">
         <v>-82</v>
       </c>
       <c r="Z38" s="31">
         <v>-54</v>
       </c>
       <c r="AA38" s="31">
         <v>-134</v>
       </c>
       <c r="AB38" s="31">
         <v>-167</v>
       </c>
       <c r="AC38" s="31">
         <v>-168</v>
       </c>
       <c r="AD38" s="31">
         <v>-152</v>
       </c>
       <c r="AE38" s="15">
         <v>-288</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF38" s="15">
+        <v>-269</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A39" s="44" t="s">
         <v>70</v>
       </c>
       <c r="B39" s="26">
         <v>-486</v>
       </c>
       <c r="C39" s="26">
         <v>-657</v>
       </c>
       <c r="D39" s="26">
         <v>-513</v>
       </c>
       <c r="E39" s="26">
         <v>-371</v>
       </c>
       <c r="F39" s="26">
         <v>-321</v>
       </c>
       <c r="G39" s="26">
         <v>-365</v>
       </c>
       <c r="H39" s="26">
         <v>-596</v>
       </c>
       <c r="I39" s="26">
@@ -4329,85 +4423,88 @@
       </c>
       <c r="X39" s="43">
         <v>207</v>
       </c>
       <c r="Y39" s="43">
         <v>345</v>
       </c>
       <c r="Z39" s="43">
         <v>481</v>
       </c>
       <c r="AA39" s="43">
         <v>345</v>
       </c>
       <c r="AB39" s="43">
         <v>222</v>
       </c>
       <c r="AC39" s="43">
         <v>480</v>
       </c>
       <c r="AD39" s="43">
         <v>505</v>
       </c>
       <c r="AE39" s="45">
         <v>80</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" s="15" customFormat="1" ht="12.75">
+      <c r="AF39" s="45">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="15" customFormat="1" ht="12.75">
       <c r="A40" s="29"/>
       <c r="S40" s="28"/>
       <c r="T40" s="28"/>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="S42" s="4"/>
       <c r="T42" s="3"/>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" s="2"/>
       <c r="T43" s="3"/>
     </row>
-    <row r="44" spans="1:31">
+    <row r="44" spans="1:32">
       <c r="A44" s="2"/>
       <c r="T44" s="3"/>
     </row>
-    <row r="45" spans="1:31">
+    <row r="45" spans="1:32">
       <c r="T45" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A8:AE8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:AE28"/>
+    <mergeCell ref="A28:AF28"/>
+    <mergeCell ref="A21:AF21"/>
+    <mergeCell ref="A8:AF8"/>
+    <mergeCell ref="Z6:AF6"/>
+    <mergeCell ref="A2:AF2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="Z6:AD6"/>
-    <mergeCell ref="A2:AE2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>