--- v2 (2026-10-05)
+++ v3 (2026-10-25)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатели" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="71">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -610,81 +610,81 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -963,51 +963,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B15" sqref="B15:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="77.42578125" style="15" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="14">
         <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1090,59 +1090,59 @@
       <c r="B12" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="41">
-        <v>46276</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="41">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="14">
         <v>7272778388</v>
       </c>
@@ -1264,169 +1264,172 @@
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
     </row>
     <row r="14" spans="2:7">
       <c r="B14" s="47" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF45"/>
+  <dimension ref="A1:AG45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AI20" sqref="AI20"/>
+      <selection activeCell="X43" sqref="X43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="15.75">
+    <row r="1" spans="1:33" ht="15.75">
       <c r="A1" s="5" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="2" spans="1:32" ht="15.75">
-      <c r="A2" s="53" t="s">
+    <row r="2" spans="1:33" ht="15.75">
+      <c r="A2" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="53"/>
-[...31 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:33">
       <c r="A4" s="9"/>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
     </row>
-    <row r="5" spans="1:32" s="19" customFormat="1" ht="12.75">
+    <row r="5" spans="1:33" s="19" customFormat="1" ht="12.75">
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="AD5" s="21"/>
       <c r="AE5" s="46"/>
-      <c r="AF5" s="46" t="s">
+      <c r="AF5" s="46"/>
+      <c r="AG5" s="46" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="15" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="56">
+    <row r="6" spans="1:33" s="15" customFormat="1">
+      <c r="A6" s="49"/>
+      <c r="B6" s="51">
         <v>2024</v>
       </c>
-      <c r="C6" s="57"/>
-[...10 lines deleted...]
-      <c r="N6" s="51">
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="53">
         <v>2025</v>
       </c>
-      <c r="O6" s="52"/>
-[...10 lines deleted...]
-      <c r="Z6" s="51">
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="53">
         <v>2026</v>
       </c>
-      <c r="AA6" s="52"/>
-[...7 lines deleted...]
-      <c r="A7" s="55"/>
+      <c r="AA6" s="54"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+      <c r="AD6" s="54"/>
+      <c r="AE6" s="54"/>
+      <c r="AF6" s="54"/>
+      <c r="AG6" s="54"/>
+    </row>
+    <row r="7" spans="1:33" s="15" customFormat="1" ht="12.75">
+      <c r="A7" s="50"/>
       <c r="B7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="22" t="s">
@@ -1476,88 +1479,92 @@
       </c>
       <c r="Y7" s="37" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="39" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="38" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="AE7" s="34" t="s">
         <v>1</v>
       </c>
       <c r="AF7" s="34" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="50" t="s">
+      <c r="AG7" s="34" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="25" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A8" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="50"/>
-[...31 lines deleted...]
-    <row r="9" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="58"/>
+      <c r="Z8" s="58"/>
+      <c r="AA8" s="58"/>
+      <c r="AB8" s="58"/>
+      <c r="AC8" s="58"/>
+      <c r="AD8" s="58"/>
+      <c r="AE8" s="58"/>
+      <c r="AF8" s="58"/>
+      <c r="AG8" s="58"/>
+    </row>
+    <row r="9" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A9" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="26">
         <v>-933</v>
       </c>
       <c r="C9" s="26">
         <v>-406</v>
       </c>
       <c r="D9" s="26">
         <v>-493</v>
       </c>
       <c r="E9" s="26">
         <v>-451</v>
       </c>
       <c r="F9" s="26">
         <v>-556</v>
       </c>
       <c r="G9" s="26">
         <v>-633</v>
       </c>
       <c r="H9" s="26">
         <v>-709</v>
       </c>
       <c r="I9" s="26">
@@ -1610,52 +1617,55 @@
       </c>
       <c r="Y9" s="30">
         <v>1678</v>
       </c>
       <c r="Z9" s="30">
         <v>2343</v>
       </c>
       <c r="AA9" s="30">
         <v>1277</v>
       </c>
       <c r="AB9" s="30">
         <v>1221</v>
       </c>
       <c r="AC9" s="30">
         <v>1772</v>
       </c>
       <c r="AD9" s="30">
         <v>490</v>
       </c>
       <c r="AE9" s="15">
         <v>-791</v>
       </c>
       <c r="AF9" s="15">
         <v>549</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG9" s="15">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A10" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="26">
         <v>-484</v>
       </c>
       <c r="C10" s="26">
         <v>-273</v>
       </c>
       <c r="D10" s="26">
         <v>-138</v>
       </c>
       <c r="E10" s="26">
         <v>-342</v>
       </c>
       <c r="F10" s="26">
         <v>-74</v>
       </c>
       <c r="G10" s="26">
         <v>0</v>
       </c>
       <c r="H10" s="26">
         <v>-432</v>
       </c>
       <c r="I10" s="26">
@@ -1708,52 +1718,55 @@
       </c>
       <c r="Y10" s="30">
         <v>-87</v>
       </c>
       <c r="Z10" s="30">
         <v>-64</v>
       </c>
       <c r="AA10" s="30">
         <v>-66</v>
       </c>
       <c r="AB10" s="30">
         <v>37</v>
       </c>
       <c r="AC10" s="30">
         <v>-16</v>
       </c>
       <c r="AD10" s="30">
         <v>-53</v>
       </c>
       <c r="AE10" s="15">
         <v>44</v>
       </c>
       <c r="AF10" s="15">
         <v>157</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG10" s="15">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A11" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="26">
         <v>-368</v>
       </c>
       <c r="C11" s="26">
         <v>-261</v>
       </c>
       <c r="D11" s="26">
         <v>-261</v>
       </c>
       <c r="E11" s="26">
         <v>-201</v>
       </c>
       <c r="F11" s="26">
         <v>-170</v>
       </c>
       <c r="G11" s="26">
         <v>-58</v>
       </c>
       <c r="H11" s="26">
         <v>-18</v>
       </c>
       <c r="I11" s="26">
@@ -1806,52 +1819,55 @@
       </c>
       <c r="Y11" s="30">
         <v>230</v>
       </c>
       <c r="Z11" s="30">
         <v>260</v>
       </c>
       <c r="AA11" s="30">
         <v>329</v>
       </c>
       <c r="AB11" s="30">
         <v>435</v>
       </c>
       <c r="AC11" s="30">
         <v>387</v>
       </c>
       <c r="AD11" s="30">
         <v>221</v>
       </c>
       <c r="AE11" s="15">
         <v>190</v>
       </c>
       <c r="AF11" s="15">
         <v>191</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG11" s="15">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A12" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="26">
         <v>-118</v>
       </c>
       <c r="C12" s="26">
         <v>12</v>
       </c>
       <c r="D12" s="26">
         <v>274</v>
       </c>
       <c r="E12" s="26">
         <v>528</v>
       </c>
       <c r="F12" s="26">
         <v>622</v>
       </c>
       <c r="G12" s="26">
         <v>-60</v>
       </c>
       <c r="H12" s="26">
         <v>-356</v>
       </c>
       <c r="I12" s="26">
@@ -1904,52 +1920,55 @@
       </c>
       <c r="Y12" s="30">
         <v>-66</v>
       </c>
       <c r="Z12" s="30">
         <v>-85</v>
       </c>
       <c r="AA12" s="30">
         <v>-103</v>
       </c>
       <c r="AB12" s="30">
         <v>-77</v>
       </c>
       <c r="AC12" s="30">
         <v>-61</v>
       </c>
       <c r="AD12" s="30">
         <v>-100</v>
       </c>
       <c r="AE12" s="15">
         <v>-127</v>
       </c>
       <c r="AF12" s="15">
         <v>-88</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG12" s="15">
+        <v>-140</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A13" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="26">
         <v>-281</v>
       </c>
       <c r="C13" s="26">
         <v>-46</v>
       </c>
       <c r="D13" s="26">
         <v>-233</v>
       </c>
       <c r="E13" s="26">
         <v>-222</v>
       </c>
       <c r="F13" s="26">
         <v>-278</v>
       </c>
       <c r="G13" s="26">
         <v>-660</v>
       </c>
       <c r="H13" s="26">
         <v>-926</v>
       </c>
       <c r="I13" s="26">
@@ -2002,52 +2021,55 @@
       </c>
       <c r="Y13" s="30">
         <v>-404</v>
       </c>
       <c r="Z13" s="30">
         <v>-557</v>
       </c>
       <c r="AA13" s="30">
         <v>-484</v>
       </c>
       <c r="AB13" s="30">
         <v>-701</v>
       </c>
       <c r="AC13" s="30">
         <v>-434</v>
       </c>
       <c r="AD13" s="30">
         <v>-436</v>
       </c>
       <c r="AE13" s="15">
         <v>-807</v>
       </c>
       <c r="AF13" s="15">
         <v>-488</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG13" s="15">
+        <v>-919</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A14" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="26">
         <v>-299</v>
       </c>
       <c r="C14" s="26">
         <v>-242</v>
       </c>
       <c r="D14" s="26">
         <v>-172</v>
       </c>
       <c r="E14" s="26">
         <v>-216</v>
       </c>
       <c r="F14" s="26">
         <v>-280</v>
       </c>
       <c r="G14" s="26">
         <v>-217</v>
       </c>
       <c r="H14" s="26">
         <v>-233</v>
       </c>
       <c r="I14" s="26">
@@ -2100,52 +2122,55 @@
       </c>
       <c r="Y14" s="30">
         <v>-149</v>
       </c>
       <c r="Z14" s="30">
         <v>-55</v>
       </c>
       <c r="AA14" s="30">
         <v>-259</v>
       </c>
       <c r="AB14" s="30">
         <v>-164</v>
       </c>
       <c r="AC14" s="30">
         <v>-271</v>
       </c>
       <c r="AD14" s="30">
         <v>-275</v>
       </c>
       <c r="AE14" s="15">
         <v>-429</v>
       </c>
       <c r="AF14" s="15">
         <v>-380</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG14" s="15">
+        <v>-457</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A15" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="26">
         <v>-1549</v>
       </c>
       <c r="C15" s="26">
         <v>-1416</v>
       </c>
       <c r="D15" s="26">
         <v>-963</v>
       </c>
       <c r="E15" s="26">
         <v>-1082</v>
       </c>
       <c r="F15" s="26">
         <v>-1131</v>
       </c>
       <c r="G15" s="26">
         <v>-1123</v>
       </c>
       <c r="H15" s="26">
         <v>-1559</v>
       </c>
       <c r="I15" s="26">
@@ -2198,52 +2223,55 @@
       </c>
       <c r="Y15" s="30">
         <v>-81</v>
       </c>
       <c r="Z15" s="30">
         <v>-152</v>
       </c>
       <c r="AA15" s="30">
         <v>-131</v>
       </c>
       <c r="AB15" s="30">
         <v>-157</v>
       </c>
       <c r="AC15" s="30">
         <v>-159</v>
       </c>
       <c r="AD15" s="30">
         <v>-55</v>
       </c>
       <c r="AE15" s="15">
         <v>-102</v>
       </c>
       <c r="AF15" s="15">
         <v>-161</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG15" s="15">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A16" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="26">
         <v>-1261</v>
       </c>
       <c r="C16" s="26">
         <v>-955</v>
       </c>
       <c r="D16" s="26">
         <v>-744</v>
       </c>
       <c r="E16" s="26">
         <v>-855</v>
       </c>
       <c r="F16" s="26">
         <v>-679</v>
       </c>
       <c r="G16" s="26">
         <v>-597</v>
       </c>
       <c r="H16" s="26">
         <v>-837</v>
       </c>
       <c r="I16" s="26">
@@ -2296,52 +2324,55 @@
       </c>
       <c r="Y16" s="30">
         <v>999</v>
       </c>
       <c r="Z16" s="30">
         <v>1576</v>
       </c>
       <c r="AA16" s="30">
         <v>1159</v>
       </c>
       <c r="AB16" s="30">
         <v>865</v>
       </c>
       <c r="AC16" s="30">
         <v>1355</v>
       </c>
       <c r="AD16" s="30">
         <v>475</v>
       </c>
       <c r="AE16" s="15">
         <v>131</v>
       </c>
       <c r="AF16" s="15">
         <v>844</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG16" s="15">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A17" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="26">
         <v>-525</v>
       </c>
       <c r="C17" s="26">
         <v>-484</v>
       </c>
       <c r="D17" s="26">
         <v>-482</v>
       </c>
       <c r="E17" s="26">
         <v>-440</v>
       </c>
       <c r="F17" s="26">
         <v>-383</v>
       </c>
       <c r="G17" s="26">
         <v>-498</v>
       </c>
       <c r="H17" s="26">
         <v>-614</v>
       </c>
       <c r="I17" s="26">
@@ -2394,52 +2425,55 @@
       </c>
       <c r="Y17" s="30">
         <v>-124</v>
       </c>
       <c r="Z17" s="30">
         <v>-211</v>
       </c>
       <c r="AA17" s="30">
         <v>-193</v>
       </c>
       <c r="AB17" s="30">
         <v>-226</v>
       </c>
       <c r="AC17" s="30">
         <v>-176</v>
       </c>
       <c r="AD17" s="30">
         <v>-98</v>
       </c>
       <c r="AE17" s="15">
         <v>-163</v>
       </c>
       <c r="AF17" s="15">
         <v>-174</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG17" s="15">
+        <v>-190</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A18" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="26">
         <v>-492</v>
       </c>
       <c r="C18" s="26">
         <v>-487</v>
       </c>
       <c r="D18" s="26">
         <v>-483</v>
       </c>
       <c r="E18" s="26">
         <v>-266</v>
       </c>
       <c r="F18" s="26">
         <v>-375</v>
       </c>
       <c r="G18" s="26">
         <v>-480</v>
       </c>
       <c r="H18" s="26">
         <v>-555</v>
       </c>
       <c r="I18" s="26">
@@ -2492,52 +2526,55 @@
       </c>
       <c r="Y18" s="30">
         <v>1097</v>
       </c>
       <c r="Z18" s="30">
         <v>1204</v>
       </c>
       <c r="AA18" s="30">
         <v>814</v>
       </c>
       <c r="AB18" s="30">
         <v>1154</v>
       </c>
       <c r="AC18" s="30">
         <v>835</v>
       </c>
       <c r="AD18" s="30">
         <v>458</v>
       </c>
       <c r="AE18" s="15">
         <v>680</v>
       </c>
       <c r="AF18" s="15">
         <v>843</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG18" s="15">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A19" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="26">
         <v>-803</v>
       </c>
       <c r="C19" s="26">
         <v>-782</v>
       </c>
       <c r="D19" s="26">
         <v>-633</v>
       </c>
       <c r="E19" s="26">
         <v>-687</v>
       </c>
       <c r="F19" s="26">
         <v>-585</v>
       </c>
       <c r="G19" s="26">
         <v>-714</v>
       </c>
       <c r="H19" s="26">
         <v>-842</v>
       </c>
       <c r="I19" s="26">
@@ -2590,52 +2627,55 @@
       </c>
       <c r="Y19" s="30">
         <v>-82</v>
       </c>
       <c r="Z19" s="30">
         <v>-54</v>
       </c>
       <c r="AA19" s="30">
         <v>-134</v>
       </c>
       <c r="AB19" s="30">
         <v>-167</v>
       </c>
       <c r="AC19" s="30">
         <v>-168</v>
       </c>
       <c r="AD19" s="30">
         <v>-152</v>
       </c>
       <c r="AE19" s="15">
         <v>-288</v>
       </c>
       <c r="AF19" s="15">
         <v>-269</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG19" s="15">
+        <v>-244</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A20" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B20" s="26">
         <v>-115</v>
       </c>
       <c r="C20" s="26">
         <v>-252</v>
       </c>
       <c r="D20" s="26">
         <v>-38</v>
       </c>
       <c r="E20" s="26">
         <v>-10</v>
       </c>
       <c r="F20" s="26">
         <v>-101</v>
       </c>
       <c r="G20" s="26">
         <v>-85</v>
       </c>
       <c r="H20" s="26">
         <v>-11</v>
       </c>
       <c r="I20" s="26">
@@ -2688,88 +2728,92 @@
       </c>
       <c r="Y20" s="30">
         <v>345</v>
       </c>
       <c r="Z20" s="30">
         <v>481</v>
       </c>
       <c r="AA20" s="30">
         <v>345</v>
       </c>
       <c r="AB20" s="30">
         <v>222</v>
       </c>
       <c r="AC20" s="30">
         <v>480</v>
       </c>
       <c r="AD20" s="30">
         <v>505</v>
       </c>
       <c r="AE20" s="15">
         <v>80</v>
       </c>
       <c r="AF20" s="15">
         <v>74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="49" t="s">
+      <c r="AG20" s="15">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" s="25" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A21" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="49"/>
-[...31 lines deleted...]
-    <row r="22" spans="1:32" s="32" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B21" s="57"/>
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="57"/>
+      <c r="G21" s="57"/>
+      <c r="H21" s="57"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="57"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="57"/>
+      <c r="N21" s="57"/>
+      <c r="O21" s="57"/>
+      <c r="P21" s="57"/>
+      <c r="Q21" s="57"/>
+      <c r="R21" s="57"/>
+      <c r="S21" s="57"/>
+      <c r="T21" s="57"/>
+      <c r="U21" s="57"/>
+      <c r="V21" s="57"/>
+      <c r="W21" s="57"/>
+      <c r="X21" s="57"/>
+      <c r="Y21" s="57"/>
+      <c r="Z21" s="57"/>
+      <c r="AA21" s="57"/>
+      <c r="AB21" s="57"/>
+      <c r="AC21" s="57"/>
+      <c r="AD21" s="57"/>
+      <c r="AE21" s="57"/>
+      <c r="AF21" s="57"/>
+      <c r="AG21" s="57"/>
+    </row>
+    <row r="22" spans="1:33" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A22" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="30">
         <v>-320</v>
       </c>
       <c r="C22" s="30">
         <v>3</v>
       </c>
       <c r="D22" s="31">
         <v>-149</v>
       </c>
       <c r="E22" s="30">
         <v>32</v>
       </c>
       <c r="F22" s="30">
         <v>-125</v>
       </c>
       <c r="G22" s="30">
         <v>-69</v>
       </c>
       <c r="H22" s="30">
         <v>-28</v>
       </c>
       <c r="I22" s="30">
@@ -2822,52 +2866,55 @@
       </c>
       <c r="Y22" s="30">
         <v>221</v>
       </c>
       <c r="Z22" s="30">
         <v>230</v>
       </c>
       <c r="AA22" s="30">
         <v>230</v>
       </c>
       <c r="AB22" s="30">
         <v>494</v>
       </c>
       <c r="AC22" s="30">
         <v>456</v>
       </c>
       <c r="AD22" s="30">
         <v>-42</v>
       </c>
       <c r="AE22" s="32">
         <v>290</v>
       </c>
       <c r="AF22" s="32">
         <v>518</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG22" s="32">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A23" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B23" s="26">
         <v>96</v>
       </c>
       <c r="C23" s="26">
         <v>231</v>
       </c>
       <c r="D23" s="27">
         <v>-132</v>
       </c>
       <c r="E23" s="26">
         <v>175</v>
       </c>
       <c r="F23" s="26">
         <v>312</v>
       </c>
       <c r="G23" s="26">
         <v>462</v>
       </c>
       <c r="H23" s="30">
         <v>212</v>
       </c>
       <c r="I23" s="30">
@@ -2920,52 +2967,55 @@
       </c>
       <c r="Y23" s="30">
         <v>-42</v>
       </c>
       <c r="Z23" s="30">
         <v>-47</v>
       </c>
       <c r="AA23" s="30">
         <v>-48</v>
       </c>
       <c r="AB23" s="30">
         <v>71</v>
       </c>
       <c r="AC23" s="30">
         <v>7</v>
       </c>
       <c r="AD23" s="30">
         <v>-35</v>
       </c>
       <c r="AE23" s="15">
         <v>76</v>
       </c>
       <c r="AF23" s="15">
         <v>173</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG23" s="15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A24" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="26">
         <v>45</v>
       </c>
       <c r="C24" s="26">
         <v>77</v>
       </c>
       <c r="D24" s="27">
         <v>115</v>
       </c>
       <c r="E24" s="26">
         <v>282</v>
       </c>
       <c r="F24" s="26">
         <v>150</v>
       </c>
       <c r="G24" s="26">
         <v>448</v>
       </c>
       <c r="H24" s="30">
         <v>589</v>
       </c>
       <c r="I24" s="30">
@@ -3018,52 +3068,55 @@
       </c>
       <c r="Y24" s="30">
         <v>230</v>
       </c>
       <c r="Z24" s="30">
         <v>260</v>
       </c>
       <c r="AA24" s="30">
         <v>329</v>
       </c>
       <c r="AB24" s="30">
         <v>435</v>
       </c>
       <c r="AC24" s="30">
         <v>387</v>
       </c>
       <c r="AD24" s="30">
         <v>221</v>
       </c>
       <c r="AE24" s="15">
         <v>190</v>
       </c>
       <c r="AF24" s="15">
         <v>191</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG24" s="15">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A25" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="26">
         <v>-100</v>
       </c>
       <c r="C25" s="26">
         <v>54</v>
       </c>
       <c r="D25" s="27">
         <v>-109</v>
       </c>
       <c r="E25" s="26">
         <v>-170</v>
       </c>
       <c r="F25" s="26">
         <v>44</v>
       </c>
       <c r="G25" s="26">
         <v>-31</v>
       </c>
       <c r="H25" s="30">
         <v>-22</v>
       </c>
       <c r="I25" s="30">
@@ -3116,52 +3169,55 @@
       </c>
       <c r="Y25" s="30">
         <v>-71</v>
       </c>
       <c r="Z25" s="30">
         <v>-47</v>
       </c>
       <c r="AA25" s="30">
         <v>-94</v>
       </c>
       <c r="AB25" s="30">
         <v>-77</v>
       </c>
       <c r="AC25" s="30">
         <v>-65</v>
       </c>
       <c r="AD25" s="30">
         <v>-47</v>
       </c>
       <c r="AE25" s="15">
         <v>-191</v>
       </c>
       <c r="AF25" s="15">
         <v>-42</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG25" s="15">
+        <v>-153</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A26" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="26">
         <v>-580</v>
       </c>
       <c r="C26" s="26">
         <v>-329</v>
       </c>
       <c r="D26" s="27">
         <v>-430</v>
       </c>
       <c r="E26" s="26">
         <v>-408</v>
       </c>
       <c r="F26" s="26">
         <v>-172</v>
       </c>
       <c r="G26" s="26">
         <v>-457</v>
       </c>
       <c r="H26" s="30">
         <v>-773</v>
       </c>
       <c r="I26" s="30">
@@ -3214,52 +3270,55 @@
       </c>
       <c r="Y26" s="30">
         <v>128</v>
       </c>
       <c r="Z26" s="30">
         <v>174</v>
       </c>
       <c r="AA26" s="30">
         <v>51</v>
       </c>
       <c r="AB26" s="30">
         <v>0</v>
       </c>
       <c r="AC26" s="30">
         <v>60</v>
       </c>
       <c r="AD26" s="30">
         <v>-10</v>
       </c>
       <c r="AE26" s="15">
         <v>134</v>
       </c>
       <c r="AF26" s="15">
         <v>152</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG26" s="15">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A27" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B27" s="26">
         <v>321</v>
       </c>
       <c r="C27" s="26">
         <v>89</v>
       </c>
       <c r="D27" s="27">
         <v>119</v>
       </c>
       <c r="E27" s="26">
         <v>355</v>
       </c>
       <c r="F27" s="26">
         <v>217</v>
       </c>
       <c r="G27" s="26">
         <v>166</v>
       </c>
       <c r="H27" s="30">
         <v>402</v>
       </c>
       <c r="I27" s="30">
@@ -3312,88 +3371,92 @@
       </c>
       <c r="Y27" s="30">
         <v>-24</v>
       </c>
       <c r="Z27" s="30">
         <v>-110</v>
       </c>
       <c r="AA27" s="30">
         <v>-8</v>
       </c>
       <c r="AB27" s="30">
         <v>65</v>
       </c>
       <c r="AC27" s="30">
         <v>67</v>
       </c>
       <c r="AD27" s="30">
         <v>-171</v>
       </c>
       <c r="AE27" s="15">
         <v>81</v>
       </c>
       <c r="AF27" s="15">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="48" t="s">
+      <c r="AG27" s="15">
+        <v>-119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" s="25" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A28" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="48"/>
-[...31 lines deleted...]
-    <row r="29" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="B28" s="56"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="56"/>
+      <c r="F28" s="56"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="56"/>
+      <c r="I28" s="56"/>
+      <c r="J28" s="56"/>
+      <c r="K28" s="56"/>
+      <c r="L28" s="56"/>
+      <c r="M28" s="56"/>
+      <c r="N28" s="56"/>
+      <c r="O28" s="56"/>
+      <c r="P28" s="56"/>
+      <c r="Q28" s="56"/>
+      <c r="R28" s="56"/>
+      <c r="S28" s="56"/>
+      <c r="T28" s="56"/>
+      <c r="U28" s="56"/>
+      <c r="V28" s="56"/>
+      <c r="W28" s="56"/>
+      <c r="X28" s="56"/>
+      <c r="Y28" s="56"/>
+      <c r="Z28" s="56"/>
+      <c r="AA28" s="56"/>
+      <c r="AB28" s="56"/>
+      <c r="AC28" s="56"/>
+      <c r="AD28" s="56"/>
+      <c r="AE28" s="56"/>
+      <c r="AF28" s="56"/>
+      <c r="AG28" s="56"/>
+    </row>
+    <row r="29" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A29" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="26">
         <v>-613</v>
       </c>
       <c r="C29" s="26">
         <v>-409</v>
       </c>
       <c r="D29" s="27">
         <v>-344</v>
       </c>
       <c r="E29" s="26">
         <v>-483</v>
       </c>
       <c r="F29" s="26">
         <v>-431</v>
       </c>
       <c r="G29" s="26">
         <v>-564</v>
       </c>
       <c r="H29" s="26">
         <v>-681</v>
       </c>
       <c r="I29" s="26">
@@ -3446,52 +3509,55 @@
       </c>
       <c r="Y29" s="31">
         <v>1457</v>
       </c>
       <c r="Z29" s="31">
         <v>2113</v>
       </c>
       <c r="AA29" s="31">
         <v>1047</v>
       </c>
       <c r="AB29" s="31">
         <v>727</v>
       </c>
       <c r="AC29" s="31">
         <v>1316</v>
       </c>
       <c r="AD29" s="31">
         <v>532</v>
       </c>
       <c r="AE29" s="31">
         <v>-1081</v>
       </c>
       <c r="AF29" s="15">
         <v>31</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="32" customFormat="1" ht="14.25" customHeight="1">
+      <c r="AG29" s="15">
+        <v>-205</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A30" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="30">
         <v>-580</v>
       </c>
       <c r="C30" s="30">
         <v>-504</v>
       </c>
       <c r="D30" s="31">
         <v>-6</v>
       </c>
       <c r="E30" s="30">
         <v>-517</v>
       </c>
       <c r="F30" s="30">
         <v>-386</v>
       </c>
       <c r="G30" s="30">
         <v>-462</v>
       </c>
       <c r="H30" s="26">
         <v>-644</v>
       </c>
       <c r="I30" s="26">
@@ -3544,52 +3610,55 @@
       </c>
       <c r="Y30" s="31">
         <v>-45</v>
       </c>
       <c r="Z30" s="31">
         <v>-17</v>
       </c>
       <c r="AA30" s="31">
         <v>-18</v>
       </c>
       <c r="AB30" s="31">
         <v>-34</v>
       </c>
       <c r="AC30" s="31">
         <v>-23</v>
       </c>
       <c r="AD30" s="31">
         <v>-18</v>
       </c>
       <c r="AE30" s="32">
         <v>-32</v>
       </c>
       <c r="AF30" s="32">
         <v>-16</v>
       </c>
-    </row>
-    <row r="31" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG30" s="32">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A31" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B31" s="26">
         <v>-413</v>
       </c>
       <c r="C31" s="26">
         <v>-338</v>
       </c>
       <c r="D31" s="27">
         <v>-376</v>
       </c>
       <c r="E31" s="26">
         <v>-483</v>
       </c>
       <c r="F31" s="26">
         <v>-320</v>
       </c>
       <c r="G31" s="26">
         <v>-506</v>
       </c>
       <c r="H31" s="26">
         <v>-607</v>
       </c>
       <c r="I31" s="26">
@@ -3642,52 +3711,55 @@
       </c>
       <c r="Y31" s="31">
         <v>-66</v>
       </c>
       <c r="Z31" s="31">
         <v>-85</v>
       </c>
       <c r="AA31" s="31">
         <v>-103</v>
       </c>
       <c r="AB31" s="31">
         <v>-77</v>
       </c>
       <c r="AC31" s="31">
         <v>-61</v>
       </c>
       <c r="AD31" s="31">
         <v>-100</v>
       </c>
       <c r="AE31" s="15">
         <v>-127</v>
       </c>
       <c r="AF31" s="15">
         <v>-88</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG31" s="15">
+        <v>-140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A32" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B32" s="26">
         <v>-18</v>
       </c>
       <c r="C32" s="26">
         <v>-42</v>
       </c>
       <c r="D32" s="27">
         <v>383</v>
       </c>
       <c r="E32" s="26">
         <v>698</v>
       </c>
       <c r="F32" s="26">
         <v>578</v>
       </c>
       <c r="G32" s="26">
         <v>-29</v>
       </c>
       <c r="H32" s="26">
         <v>-334</v>
       </c>
       <c r="I32" s="26">
@@ -3740,52 +3812,55 @@
       </c>
       <c r="Y32" s="31">
         <v>-333</v>
       </c>
       <c r="Z32" s="31">
         <v>-510</v>
       </c>
       <c r="AA32" s="31">
         <v>-390</v>
       </c>
       <c r="AB32" s="31">
         <v>-624</v>
       </c>
       <c r="AC32" s="31">
         <v>-369</v>
       </c>
       <c r="AD32" s="31">
         <v>-389</v>
       </c>
       <c r="AE32" s="15">
         <v>-616</v>
       </c>
       <c r="AF32" s="15">
         <v>-446</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG32" s="15">
+        <v>-766</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A33" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="26">
         <v>299</v>
       </c>
       <c r="C33" s="26">
         <v>283</v>
       </c>
       <c r="D33" s="27">
         <v>197</v>
       </c>
       <c r="E33" s="26">
         <v>186</v>
       </c>
       <c r="F33" s="26">
         <v>-106</v>
       </c>
       <c r="G33" s="26">
         <v>-203</v>
       </c>
       <c r="H33" s="26">
         <v>-153</v>
       </c>
       <c r="I33" s="26">
@@ -3838,52 +3913,55 @@
       </c>
       <c r="Y33" s="31">
         <v>-149</v>
       </c>
       <c r="Z33" s="31">
         <v>-55</v>
       </c>
       <c r="AA33" s="31">
         <v>-259</v>
       </c>
       <c r="AB33" s="31">
         <v>-164</v>
       </c>
       <c r="AC33" s="31">
         <v>-271</v>
       </c>
       <c r="AD33" s="31">
         <v>-275</v>
       </c>
       <c r="AE33" s="15">
         <v>-429</v>
       </c>
       <c r="AF33" s="15">
         <v>-380</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG33" s="15">
+        <v>-457</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A34" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B34" s="26">
         <v>-620</v>
       </c>
       <c r="C34" s="26">
         <v>-331</v>
       </c>
       <c r="D34" s="27">
         <v>-291</v>
       </c>
       <c r="E34" s="26">
         <v>-571</v>
       </c>
       <c r="F34" s="26">
         <v>-497</v>
       </c>
       <c r="G34" s="26">
         <v>-383</v>
       </c>
       <c r="H34" s="26">
         <v>-635</v>
       </c>
       <c r="I34" s="26">
@@ -3936,52 +4014,55 @@
       </c>
       <c r="Y34" s="31">
         <v>-81</v>
       </c>
       <c r="Z34" s="31">
         <v>-152</v>
       </c>
       <c r="AA34" s="31">
         <v>-131</v>
       </c>
       <c r="AB34" s="31">
         <v>-157</v>
       </c>
       <c r="AC34" s="31">
         <v>-159</v>
       </c>
       <c r="AD34" s="31">
         <v>-55</v>
       </c>
       <c r="AE34" s="15">
         <v>-102</v>
       </c>
       <c r="AF34" s="15">
         <v>-161</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG34" s="15">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A35" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B35" s="26">
         <v>-1383</v>
       </c>
       <c r="C35" s="26">
         <v>-1238</v>
       </c>
       <c r="D35" s="27">
         <v>-932</v>
       </c>
       <c r="E35" s="26">
         <v>-1243</v>
       </c>
       <c r="F35" s="26">
         <v>-824</v>
       </c>
       <c r="G35" s="26">
         <v>-1067</v>
       </c>
       <c r="H35" s="26">
         <v>-1402</v>
       </c>
       <c r="I35" s="26">
@@ -4034,52 +4115,55 @@
       </c>
       <c r="Y35" s="31">
         <v>871</v>
       </c>
       <c r="Z35" s="31">
         <v>1402</v>
       </c>
       <c r="AA35" s="31">
         <v>1108</v>
       </c>
       <c r="AB35" s="31">
         <v>865</v>
       </c>
       <c r="AC35" s="31">
         <v>1295</v>
       </c>
       <c r="AD35" s="31">
         <v>485</v>
       </c>
       <c r="AE35" s="15">
         <v>-3</v>
       </c>
       <c r="AF35" s="15">
         <v>692</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG35" s="15">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A36" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="26">
         <v>-871</v>
       </c>
       <c r="C36" s="26">
         <v>-622</v>
       </c>
       <c r="D36" s="27">
         <v>-464</v>
       </c>
       <c r="E36" s="26">
         <v>-583</v>
       </c>
       <c r="F36" s="26">
         <v>-505</v>
       </c>
       <c r="G36" s="26">
         <v>-619</v>
       </c>
       <c r="H36" s="26">
         <v>-739</v>
       </c>
       <c r="I36" s="26">
@@ -4132,52 +4216,55 @@
       </c>
       <c r="Y36" s="31">
         <v>-124</v>
       </c>
       <c r="Z36" s="31">
         <v>-211</v>
       </c>
       <c r="AA36" s="31">
         <v>-193</v>
       </c>
       <c r="AB36" s="31">
         <v>-226</v>
       </c>
       <c r="AC36" s="31">
         <v>-176</v>
       </c>
       <c r="AD36" s="31">
         <v>-98</v>
       </c>
       <c r="AE36" s="15">
         <v>-163</v>
       </c>
       <c r="AF36" s="15">
         <v>-174</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG36" s="15">
+        <v>-190</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A37" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B37" s="26">
         <v>-540</v>
       </c>
       <c r="C37" s="26">
         <v>-411</v>
       </c>
       <c r="D37" s="26">
         <v>-448</v>
       </c>
       <c r="E37" s="26">
         <v>-378</v>
       </c>
       <c r="F37" s="26">
         <v>-270</v>
       </c>
       <c r="G37" s="26">
         <v>-477</v>
       </c>
       <c r="H37" s="26">
         <v>-579</v>
       </c>
       <c r="I37" s="26">
@@ -4230,52 +4317,55 @@
       </c>
       <c r="Y37" s="31">
         <v>1121</v>
       </c>
       <c r="Z37" s="31">
         <v>1314</v>
       </c>
       <c r="AA37" s="31">
         <v>822</v>
       </c>
       <c r="AB37" s="31">
         <v>1089</v>
       </c>
       <c r="AC37" s="31">
         <v>768</v>
       </c>
       <c r="AD37" s="31">
         <v>629</v>
       </c>
       <c r="AE37" s="15">
         <v>599</v>
       </c>
       <c r="AF37" s="15">
         <v>799</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG37" s="15">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A38" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="26">
         <v>-712</v>
       </c>
       <c r="C38" s="26">
         <v>-569</v>
       </c>
       <c r="D38" s="26">
         <v>-464</v>
       </c>
       <c r="E38" s="26">
         <v>-346</v>
       </c>
       <c r="F38" s="26">
         <v>-466</v>
       </c>
       <c r="G38" s="26">
         <v>-553</v>
       </c>
       <c r="H38" s="26">
         <v>-722</v>
       </c>
       <c r="I38" s="26">
@@ -4328,52 +4418,55 @@
       </c>
       <c r="Y38" s="31">
         <v>-82</v>
       </c>
       <c r="Z38" s="31">
         <v>-54</v>
       </c>
       <c r="AA38" s="31">
         <v>-134</v>
       </c>
       <c r="AB38" s="31">
         <v>-167</v>
       </c>
       <c r="AC38" s="31">
         <v>-168</v>
       </c>
       <c r="AD38" s="31">
         <v>-152</v>
       </c>
       <c r="AE38" s="15">
         <v>-288</v>
       </c>
       <c r="AF38" s="15">
         <v>-269</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG38" s="15">
+        <v>-244</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A39" s="44" t="s">
         <v>70</v>
       </c>
       <c r="B39" s="26">
         <v>-486</v>
       </c>
       <c r="C39" s="26">
         <v>-657</v>
       </c>
       <c r="D39" s="26">
         <v>-513</v>
       </c>
       <c r="E39" s="26">
         <v>-371</v>
       </c>
       <c r="F39" s="26">
         <v>-321</v>
       </c>
       <c r="G39" s="26">
         <v>-365</v>
       </c>
       <c r="H39" s="26">
         <v>-596</v>
       </c>
       <c r="I39" s="26">
@@ -4426,85 +4519,88 @@
       </c>
       <c r="Y39" s="43">
         <v>345</v>
       </c>
       <c r="Z39" s="43">
         <v>481</v>
       </c>
       <c r="AA39" s="43">
         <v>345</v>
       </c>
       <c r="AB39" s="43">
         <v>222</v>
       </c>
       <c r="AC39" s="43">
         <v>480</v>
       </c>
       <c r="AD39" s="43">
         <v>505</v>
       </c>
       <c r="AE39" s="45">
         <v>80</v>
       </c>
       <c r="AF39" s="45">
         <v>74</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" s="15" customFormat="1" ht="12.75">
+      <c r="AG39" s="45">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" s="15" customFormat="1" ht="12.75">
       <c r="A40" s="29"/>
       <c r="S40" s="28"/>
       <c r="T40" s="28"/>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
     </row>
-    <row r="42" spans="1:32">
+    <row r="42" spans="1:33">
       <c r="S42" s="4"/>
       <c r="T42" s="3"/>
     </row>
-    <row r="43" spans="1:32">
+    <row r="43" spans="1:33">
       <c r="A43" s="2"/>
       <c r="T43" s="3"/>
     </row>
-    <row r="44" spans="1:32">
+    <row r="44" spans="1:33">
       <c r="A44" s="2"/>
       <c r="T44" s="3"/>
     </row>
-    <row r="45" spans="1:32">
+    <row r="45" spans="1:33">
       <c r="T45" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A28:AF28"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:AF2"/>
+    <mergeCell ref="A2:AG2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="A28:AG28"/>
+    <mergeCell ref="A21:AG21"/>
+    <mergeCell ref="A8:AG8"/>
+    <mergeCell ref="Z6:AG6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>