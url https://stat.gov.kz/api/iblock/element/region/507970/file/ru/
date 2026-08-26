--- v0 (2026-07-27)
+++ v1 (2026-08-26)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="71">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -195,53 +195,50 @@
     <t>-</t>
   </si>
   <si>
     <t>Лица выбывшие в другой регион для постоянного или длительного проживания</t>
   </si>
   <si>
     <t>Количество лиц, выбывшие в другой регион для постоянного или длительного проживания в отчетном периоде</t>
   </si>
   <si>
     <t>код КСП - 613102</t>
   </si>
   <si>
     <t>С 1 января 2025 года</t>
   </si>
   <si>
     <t>Управление социальной статистики</t>
   </si>
   <si>
     <t>Есиркепова Алия</t>
   </si>
   <si>
     <t>a.esirkepova@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">©  Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан </t>
-  </si>
-[...1 lines deleted...]
-    <t>Қонаевг.а.</t>
   </si>
   <si>
     <t>Алатау г.а.</t>
   </si>
   <si>
     <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
     <t>Кегенский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
     <t>Райымбекский</t>
   </si>
   <si>
     <t>Талгарский</t>
   </si>
@@ -496,51 +493,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
@@ -597,84 +594,87 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -953,51 +953,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A34" sqref="A34"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43" customWidth="1"/>
     <col min="2" max="2" width="73.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="12">
         <v>613102</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1079,59 +1079,59 @@
       <c r="B12" s="14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="15">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="15">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="12">
         <v>7272778388</v>
       </c>
@@ -1232,183 +1232,186 @@
         <v>44</v>
       </c>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
     </row>
     <row r="12" spans="2:7">
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
     </row>
     <row r="13" spans="2:7">
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
     </row>
     <row r="14" spans="2:7">
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="C14" s="44"/>
-[...2 lines deleted...]
-      <c r="F14" s="44"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
       <c r="G14" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AE42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N45" sqref="N45"/>
+      <selection activeCell="AH29" sqref="AH29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="15.75">
       <c r="A1" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:31" ht="15.75">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="52"/>
-[...27 lines deleted...]
-      <c r="AD2" s="52"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
     </row>
     <row r="5" spans="1:31" s="19" customFormat="1" ht="12.75">
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="Y5" s="21"/>
-      <c r="AD5" s="21" t="s">
+      <c r="AD5" s="21"/>
+      <c r="AE5" s="44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:31" s="18" customFormat="1">
-      <c r="A6" s="45"/>
-      <c r="B6" s="47">
+      <c r="A6" s="50"/>
+      <c r="B6" s="52">
         <v>2024</v>
       </c>
-      <c r="C6" s="48"/>
-[...10 lines deleted...]
-      <c r="N6" s="49">
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="54">
         <v>2025</v>
       </c>
-      <c r="O6" s="50"/>
-[...10 lines deleted...]
-      <c r="Z6" s="49">
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="56"/>
+      <c r="Z6" s="54">
         <v>2026</v>
       </c>
-      <c r="AA6" s="51"/>
-[...2 lines deleted...]
-      <c r="AD6" s="51"/>
+      <c r="AA6" s="55"/>
+      <c r="AB6" s="55"/>
+      <c r="AC6" s="55"/>
+      <c r="AD6" s="55"/>
+      <c r="AE6" s="55"/>
     </row>
     <row r="7" spans="1:31" s="18" customFormat="1" ht="12.75">
-      <c r="A7" s="46"/>
+      <c r="A7" s="51"/>
       <c r="B7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="23" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="23" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="23" t="s">
@@ -1452,85 +1455,88 @@
       </c>
       <c r="W7" s="33" t="s">
         <v>14</v>
       </c>
       <c r="X7" s="36" t="s">
         <v>15</v>
       </c>
       <c r="Y7" s="37" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="40" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="40" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="38" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="29"/>
+      <c r="AE7" s="33" t="s">
+        <v>1</v>
+      </c>
     </row>
     <row r="8" spans="1:31" s="25" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A8" s="53" t="s">
+      <c r="A8" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="53"/>
-[...27 lines deleted...]
-      <c r="AD8" s="53"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
+      <c r="AE8" s="47"/>
     </row>
     <row r="9" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A9" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="27">
         <v>139400</v>
       </c>
       <c r="C9" s="27">
         <v>114979</v>
       </c>
       <c r="D9" s="27">
         <v>98379</v>
       </c>
       <c r="E9" s="27">
         <v>114602</v>
       </c>
       <c r="F9" s="27">
         <v>110984</v>
       </c>
       <c r="G9" s="27">
         <v>110053</v>
       </c>
       <c r="H9" s="27">
         <v>124835</v>
@@ -1579,54 +1585,57 @@
       </c>
       <c r="W9" s="27">
         <v>13271</v>
       </c>
       <c r="X9" s="27">
         <v>12819</v>
       </c>
       <c r="Y9" s="27">
         <v>12168</v>
       </c>
       <c r="Z9" s="27">
         <v>16979</v>
       </c>
       <c r="AA9" s="27">
         <v>14509</v>
       </c>
       <c r="AB9" s="27">
         <v>16177</v>
       </c>
       <c r="AC9" s="27">
         <v>15290</v>
       </c>
       <c r="AD9" s="27">
         <v>12820</v>
       </c>
+      <c r="AE9" s="27">
+        <v>17175</v>
+      </c>
     </row>
     <row r="10" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A10" s="29" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="B10" s="27">
         <v>3569</v>
       </c>
       <c r="C10" s="27">
         <v>2676</v>
       </c>
       <c r="D10" s="27">
         <v>2278</v>
       </c>
       <c r="E10" s="27">
         <v>2625</v>
       </c>
       <c r="F10" s="27">
         <v>2498</v>
       </c>
       <c r="G10" s="27">
         <v>2770</v>
       </c>
       <c r="H10" s="27">
         <v>3048</v>
       </c>
       <c r="I10" s="27">
         <v>2886</v>
       </c>
@@ -1671,54 +1680,57 @@
       </c>
       <c r="W10" s="27">
         <v>454</v>
       </c>
       <c r="X10" s="27">
         <v>449</v>
       </c>
       <c r="Y10" s="27">
         <v>483</v>
       </c>
       <c r="Z10" s="27">
         <v>602</v>
       </c>
       <c r="AA10" s="27">
         <v>518</v>
       </c>
       <c r="AB10" s="27">
         <v>465</v>
       </c>
       <c r="AC10" s="27">
         <v>484</v>
       </c>
       <c r="AD10" s="27">
         <v>451</v>
       </c>
+      <c r="AE10" s="27">
+        <v>475</v>
+      </c>
     </row>
     <row r="11" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A11" s="29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B11" s="27">
         <v>4693</v>
       </c>
       <c r="C11" s="27">
         <v>3980</v>
       </c>
       <c r="D11" s="27">
         <v>3982</v>
       </c>
       <c r="E11" s="27">
         <v>4009</v>
       </c>
       <c r="F11" s="27">
         <v>3920</v>
       </c>
       <c r="G11" s="27">
         <v>4059</v>
       </c>
       <c r="H11" s="27">
         <v>4566</v>
       </c>
       <c r="I11" s="27">
         <v>4188</v>
       </c>
@@ -1763,54 +1775,57 @@
       </c>
       <c r="W11" s="27">
         <v>393</v>
       </c>
       <c r="X11" s="27">
         <v>401</v>
       </c>
       <c r="Y11" s="27">
         <v>380</v>
       </c>
       <c r="Z11" s="27">
         <v>499</v>
       </c>
       <c r="AA11" s="27">
         <v>420</v>
       </c>
       <c r="AB11" s="27">
         <v>435</v>
       </c>
       <c r="AC11" s="27">
         <v>498</v>
       </c>
       <c r="AD11" s="27">
         <v>450</v>
       </c>
+      <c r="AE11" s="27">
+        <v>590</v>
+      </c>
     </row>
     <row r="12" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A12" s="29" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B12" s="27">
         <v>4709</v>
       </c>
       <c r="C12" s="27">
         <v>3976</v>
       </c>
       <c r="D12" s="27">
         <v>3667</v>
       </c>
       <c r="E12" s="27">
         <v>4460</v>
       </c>
       <c r="F12" s="27">
         <v>4227</v>
       </c>
       <c r="G12" s="27">
         <v>4560</v>
       </c>
       <c r="H12" s="27">
         <v>5644</v>
       </c>
       <c r="I12" s="27">
         <v>5427</v>
       </c>
@@ -1855,54 +1870,57 @@
       </c>
       <c r="W12" s="27">
         <v>150</v>
       </c>
       <c r="X12" s="27">
         <v>151</v>
       </c>
       <c r="Y12" s="27">
         <v>146</v>
       </c>
       <c r="Z12" s="27">
         <v>191</v>
       </c>
       <c r="AA12" s="27">
         <v>214</v>
       </c>
       <c r="AB12" s="27">
         <v>197</v>
       </c>
       <c r="AC12" s="27">
         <v>182</v>
       </c>
       <c r="AD12" s="27">
         <v>172</v>
       </c>
+      <c r="AE12" s="27">
+        <v>233</v>
+      </c>
     </row>
     <row r="13" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A13" s="29" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B13" s="27">
         <v>13986</v>
       </c>
       <c r="C13" s="27">
         <v>12035</v>
       </c>
       <c r="D13" s="27">
         <v>9324</v>
       </c>
       <c r="E13" s="27">
         <v>11016</v>
       </c>
       <c r="F13" s="27">
         <v>10788</v>
       </c>
       <c r="G13" s="27">
         <v>10054</v>
       </c>
       <c r="H13" s="27">
         <v>11084</v>
       </c>
       <c r="I13" s="27">
         <v>11169</v>
       </c>
@@ -1947,54 +1965,57 @@
       </c>
       <c r="W13" s="27">
         <v>1733</v>
       </c>
       <c r="X13" s="27">
         <v>1870</v>
       </c>
       <c r="Y13" s="27">
         <v>1600</v>
       </c>
       <c r="Z13" s="27">
         <v>2287</v>
       </c>
       <c r="AA13" s="27">
         <v>2050</v>
       </c>
       <c r="AB13" s="27">
         <v>2129</v>
       </c>
       <c r="AC13" s="27">
         <v>2037</v>
       </c>
       <c r="AD13" s="27">
         <v>1534</v>
       </c>
+      <c r="AE13" s="27">
+        <v>2169</v>
+      </c>
     </row>
     <row r="14" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A14" s="29" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B14" s="27">
         <v>4194</v>
       </c>
       <c r="C14" s="27">
         <v>3039</v>
       </c>
       <c r="D14" s="27">
         <v>2614</v>
       </c>
       <c r="E14" s="27">
         <v>3536</v>
       </c>
       <c r="F14" s="27">
         <v>3302</v>
       </c>
       <c r="G14" s="27">
         <v>3716</v>
       </c>
       <c r="H14" s="27">
         <v>4605</v>
       </c>
       <c r="I14" s="27">
         <v>4197</v>
       </c>
@@ -2039,54 +2060,57 @@
       </c>
       <c r="W14" s="27">
         <v>1438</v>
       </c>
       <c r="X14" s="27">
         <v>1349</v>
       </c>
       <c r="Y14" s="27">
         <v>1303</v>
       </c>
       <c r="Z14" s="27">
         <v>1535</v>
       </c>
       <c r="AA14" s="27">
         <v>1416</v>
       </c>
       <c r="AB14" s="27">
         <v>1522</v>
       </c>
       <c r="AC14" s="27">
         <v>1562</v>
       </c>
       <c r="AD14" s="27">
         <v>1235</v>
       </c>
+      <c r="AE14" s="27">
+        <v>1644</v>
+      </c>
     </row>
     <row r="15" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A15" s="29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B15" s="27">
         <v>3983</v>
       </c>
       <c r="C15" s="27">
         <v>3281</v>
       </c>
       <c r="D15" s="27">
         <v>2724</v>
       </c>
       <c r="E15" s="27">
         <v>3678</v>
       </c>
       <c r="F15" s="27">
         <v>3550</v>
       </c>
       <c r="G15" s="27">
         <v>3446</v>
       </c>
       <c r="H15" s="27">
         <v>4416</v>
       </c>
       <c r="I15" s="27">
         <v>4432</v>
       </c>
@@ -2131,54 +2155,57 @@
       </c>
       <c r="W15" s="27">
         <v>179</v>
       </c>
       <c r="X15" s="27">
         <v>169</v>
       </c>
       <c r="Y15" s="27">
         <v>152</v>
       </c>
       <c r="Z15" s="27">
         <v>274</v>
       </c>
       <c r="AA15" s="27">
         <v>237</v>
       </c>
       <c r="AB15" s="27">
         <v>291</v>
       </c>
       <c r="AC15" s="27">
         <v>273</v>
       </c>
       <c r="AD15" s="27">
         <v>174</v>
       </c>
+      <c r="AE15" s="27">
+        <v>212</v>
+      </c>
     </row>
     <row r="16" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A16" s="29" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B16" s="27">
         <v>8046</v>
       </c>
       <c r="C16" s="27">
         <v>6194</v>
       </c>
       <c r="D16" s="27">
         <v>4972</v>
       </c>
       <c r="E16" s="27">
         <v>5614</v>
       </c>
       <c r="F16" s="27">
         <v>5758</v>
       </c>
       <c r="G16" s="27">
         <v>5349</v>
       </c>
       <c r="H16" s="27">
         <v>6269</v>
       </c>
       <c r="I16" s="27">
         <v>5818</v>
       </c>
@@ -2223,54 +2250,57 @@
       </c>
       <c r="W16" s="27">
         <v>3903</v>
       </c>
       <c r="X16" s="27">
         <v>3711</v>
       </c>
       <c r="Y16" s="27">
         <v>3582</v>
       </c>
       <c r="Z16" s="27">
         <v>5056</v>
       </c>
       <c r="AA16" s="27">
         <v>4095</v>
       </c>
       <c r="AB16" s="27">
         <v>4798</v>
       </c>
       <c r="AC16" s="27">
         <v>4269</v>
       </c>
       <c r="AD16" s="27">
         <v>3765</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE16" s="27">
+        <v>5146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A17" s="29" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B17" s="27">
         <v>5384</v>
       </c>
       <c r="C17" s="27">
         <v>4184</v>
       </c>
       <c r="D17" s="27">
         <v>3390</v>
       </c>
       <c r="E17" s="27">
         <v>4046</v>
       </c>
       <c r="F17" s="27">
         <v>3600</v>
       </c>
       <c r="G17" s="27">
         <v>3754</v>
       </c>
       <c r="H17" s="27">
         <v>4139</v>
       </c>
       <c r="I17" s="27">
         <v>3848</v>
       </c>
@@ -2315,54 +2345,57 @@
       </c>
       <c r="W17" s="27">
         <v>230</v>
       </c>
       <c r="X17" s="27">
         <v>185</v>
       </c>
       <c r="Y17" s="27">
         <v>183</v>
       </c>
       <c r="Z17" s="27">
         <v>363</v>
       </c>
       <c r="AA17" s="27">
         <v>289</v>
       </c>
       <c r="AB17" s="27">
         <v>308</v>
       </c>
       <c r="AC17" s="27">
         <v>238</v>
       </c>
       <c r="AD17" s="27">
         <v>169</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE17" s="27">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A18" s="29" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B18" s="27">
         <v>5151</v>
       </c>
       <c r="C18" s="27">
         <v>4264</v>
       </c>
       <c r="D18" s="27">
         <v>3927</v>
       </c>
       <c r="E18" s="27">
         <v>4182</v>
       </c>
       <c r="F18" s="27">
         <v>4183</v>
       </c>
       <c r="G18" s="27">
         <v>4353</v>
       </c>
       <c r="H18" s="27">
         <v>4601</v>
       </c>
       <c r="I18" s="27">
         <v>4587</v>
       </c>
@@ -2407,54 +2440,57 @@
       </c>
       <c r="W18" s="27">
         <v>2335</v>
       </c>
       <c r="X18" s="27">
         <v>2182</v>
       </c>
       <c r="Y18" s="27">
         <v>2072</v>
       </c>
       <c r="Z18" s="27">
         <v>3076</v>
       </c>
       <c r="AA18" s="27">
         <v>2621</v>
       </c>
       <c r="AB18" s="27">
         <v>2822</v>
       </c>
       <c r="AC18" s="27">
         <v>2760</v>
       </c>
       <c r="AD18" s="27">
         <v>2499</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE18" s="27">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A19" s="29" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B19" s="27">
         <v>3713</v>
       </c>
       <c r="C19" s="27">
         <v>3047</v>
       </c>
       <c r="D19" s="27">
         <v>2871</v>
       </c>
       <c r="E19" s="27">
         <v>2984</v>
       </c>
       <c r="F19" s="27">
         <v>3241</v>
       </c>
       <c r="G19" s="27">
         <v>3492</v>
       </c>
       <c r="H19" s="27">
         <v>3814</v>
       </c>
       <c r="I19" s="27">
         <v>3546</v>
       </c>
@@ -2499,54 +2535,57 @@
       </c>
       <c r="W19" s="27">
         <v>424</v>
       </c>
       <c r="X19" s="27">
         <v>374</v>
       </c>
       <c r="Y19" s="27">
         <v>289</v>
       </c>
       <c r="Z19" s="27">
         <v>428</v>
       </c>
       <c r="AA19" s="27">
         <v>415</v>
       </c>
       <c r="AB19" s="27">
         <v>450</v>
       </c>
       <c r="AC19" s="27">
         <v>376</v>
       </c>
       <c r="AD19" s="27">
         <v>354</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE19" s="27">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A20" s="29" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B20" s="27">
         <v>4677</v>
       </c>
       <c r="C20" s="27">
         <v>3651</v>
       </c>
       <c r="D20" s="27">
         <v>2991</v>
       </c>
       <c r="E20" s="27">
         <v>3372</v>
       </c>
       <c r="F20" s="27">
         <v>3078</v>
       </c>
       <c r="G20" s="27">
         <v>2951</v>
       </c>
       <c r="H20" s="27">
         <v>4184</v>
       </c>
       <c r="I20" s="27">
         <v>4061</v>
       </c>
@@ -2591,86 +2630,90 @@
       </c>
       <c r="W20" s="27">
         <v>2032</v>
       </c>
       <c r="X20" s="27">
         <v>1978</v>
       </c>
       <c r="Y20" s="27">
         <v>1978</v>
       </c>
       <c r="Z20" s="27">
         <v>2668</v>
       </c>
       <c r="AA20" s="27">
         <v>2234</v>
       </c>
       <c r="AB20" s="27">
         <v>2760</v>
       </c>
       <c r="AC20" s="27">
         <v>2611</v>
       </c>
       <c r="AD20" s="27">
         <v>2017</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="54" t="s">
+      <c r="AE20" s="27">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" s="25" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A21" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="54"/>
-[...29 lines deleted...]
-    <row r="22" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="48"/>
+      <c r="L21" s="48"/>
+      <c r="M21" s="48"/>
+      <c r="N21" s="48"/>
+      <c r="O21" s="48"/>
+      <c r="P21" s="48"/>
+      <c r="Q21" s="48"/>
+      <c r="R21" s="48"/>
+      <c r="S21" s="48"/>
+      <c r="T21" s="48"/>
+      <c r="U21" s="48"/>
+      <c r="V21" s="48"/>
+      <c r="W21" s="48"/>
+      <c r="X21" s="48"/>
+      <c r="Y21" s="48"/>
+      <c r="Z21" s="48"/>
+      <c r="AA21" s="48"/>
+      <c r="AB21" s="48"/>
+      <c r="AC21" s="48"/>
+      <c r="AD21" s="48"/>
+      <c r="AE21" s="48"/>
+    </row>
+    <row r="22" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A22" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="27">
         <v>82288</v>
       </c>
       <c r="C22" s="27">
         <v>70228</v>
       </c>
       <c r="D22" s="30">
         <v>62074</v>
       </c>
       <c r="E22" s="27">
         <v>71726</v>
       </c>
       <c r="F22" s="27">
         <v>70375</v>
       </c>
       <c r="G22" s="27">
         <v>69074</v>
       </c>
       <c r="H22" s="27">
         <v>77011</v>
       </c>
       <c r="I22" s="27">
@@ -2717,54 +2760,57 @@
       </c>
       <c r="W22" s="27">
         <v>2335</v>
       </c>
       <c r="X22" s="27">
         <v>2207</v>
       </c>
       <c r="Y22" s="27">
         <v>2121</v>
       </c>
       <c r="Z22" s="27">
         <v>2974</v>
       </c>
       <c r="AA22" s="27">
         <v>2477</v>
       </c>
       <c r="AB22" s="27">
         <v>2545</v>
       </c>
       <c r="AC22" s="27">
         <v>2633</v>
       </c>
       <c r="AD22" s="27">
         <v>2371</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE22" s="27">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A23" s="29" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B23" s="27">
         <v>1840</v>
       </c>
       <c r="C23" s="27">
         <v>1385</v>
       </c>
       <c r="D23" s="30">
         <v>1261</v>
       </c>
       <c r="E23" s="27">
         <v>1364</v>
       </c>
       <c r="F23" s="27">
         <v>1316</v>
       </c>
       <c r="G23" s="27">
         <v>1435</v>
       </c>
       <c r="H23" s="27">
         <v>1568</v>
       </c>
       <c r="I23" s="27">
         <v>1570</v>
       </c>
@@ -2809,54 +2855,57 @@
       </c>
       <c r="W23" s="27">
         <v>376</v>
       </c>
       <c r="X23" s="27">
         <v>371</v>
       </c>
       <c r="Y23" s="27">
         <v>388</v>
       </c>
       <c r="Z23" s="27">
         <v>518</v>
       </c>
       <c r="AA23" s="27">
         <v>449</v>
       </c>
       <c r="AB23" s="27">
         <v>405</v>
       </c>
       <c r="AC23" s="27">
         <v>423</v>
       </c>
       <c r="AD23" s="27">
         <v>398</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE23" s="18">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A24" s="29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B24" s="27">
         <v>2187</v>
       </c>
       <c r="C24" s="27">
         <v>1899</v>
       </c>
       <c r="D24" s="30">
         <v>1942</v>
       </c>
       <c r="E24" s="27">
         <v>1888</v>
       </c>
       <c r="F24" s="27">
         <v>1908</v>
       </c>
       <c r="G24" s="27">
         <v>1857</v>
       </c>
       <c r="H24" s="27">
         <v>2203</v>
       </c>
       <c r="I24" s="27">
         <v>1892</v>
       </c>
@@ -2901,54 +2950,57 @@
       </c>
       <c r="W24" s="27">
         <v>393</v>
       </c>
       <c r="X24" s="27">
         <v>401</v>
       </c>
       <c r="Y24" s="27">
         <v>380</v>
       </c>
       <c r="Z24" s="27">
         <v>499</v>
       </c>
       <c r="AA24" s="27">
         <v>420</v>
       </c>
       <c r="AB24" s="27">
         <v>435</v>
       </c>
       <c r="AC24" s="27">
         <v>498</v>
       </c>
       <c r="AD24" s="27">
         <v>450</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE24" s="18">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A25" s="29" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B25" s="27">
         <v>3314</v>
       </c>
       <c r="C25" s="27">
         <v>2873</v>
       </c>
       <c r="D25" s="30">
         <v>2637</v>
       </c>
       <c r="E25" s="27">
         <v>3186</v>
       </c>
       <c r="F25" s="27">
         <v>3069</v>
       </c>
       <c r="G25" s="27">
         <v>3192</v>
       </c>
       <c r="H25" s="27">
         <v>3900</v>
       </c>
       <c r="I25" s="27">
         <v>3567</v>
       </c>
@@ -2993,54 +3045,57 @@
       </c>
       <c r="W25" s="27">
         <v>228</v>
       </c>
       <c r="X25" s="27">
         <v>204</v>
       </c>
       <c r="Y25" s="27">
         <v>204</v>
       </c>
       <c r="Z25" s="27">
         <v>279</v>
       </c>
       <c r="AA25" s="27">
         <v>269</v>
       </c>
       <c r="AB25" s="27">
         <v>239</v>
       </c>
       <c r="AC25" s="27">
         <v>237</v>
       </c>
       <c r="AD25" s="27">
         <v>197</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE25" s="18">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A26" s="29" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B26" s="27">
         <v>1929</v>
       </c>
       <c r="C26" s="27">
         <v>1696</v>
       </c>
       <c r="D26" s="30">
         <v>1383</v>
       </c>
       <c r="E26" s="27">
         <v>1652</v>
       </c>
       <c r="F26" s="27">
         <v>1624</v>
       </c>
       <c r="G26" s="27">
         <v>1525</v>
       </c>
       <c r="H26" s="27">
         <v>1938</v>
       </c>
       <c r="I26" s="27">
         <v>2083</v>
       </c>
@@ -3085,54 +3140,57 @@
       </c>
       <c r="W26" s="27">
         <v>890</v>
       </c>
       <c r="X26" s="27">
         <v>775</v>
       </c>
       <c r="Y26" s="27">
         <v>745</v>
       </c>
       <c r="Z26" s="27">
         <v>1062</v>
       </c>
       <c r="AA26" s="27">
         <v>880</v>
       </c>
       <c r="AB26" s="27">
         <v>987</v>
       </c>
       <c r="AC26" s="27">
         <v>979</v>
       </c>
       <c r="AD26" s="27">
         <v>788</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE26" s="18">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A27" s="29" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B27" s="27">
         <v>2221</v>
       </c>
       <c r="C27" s="27">
         <v>1553</v>
       </c>
       <c r="D27" s="30">
         <v>1470</v>
       </c>
       <c r="E27" s="27">
         <v>1927</v>
       </c>
       <c r="F27" s="27">
         <v>1688</v>
       </c>
       <c r="G27" s="27">
         <v>2057</v>
       </c>
       <c r="H27" s="27">
         <v>2650</v>
       </c>
       <c r="I27" s="27">
         <v>2336</v>
       </c>
@@ -3177,86 +3235,90 @@
       </c>
       <c r="W27" s="27">
         <v>448</v>
       </c>
       <c r="X27" s="27">
         <v>456</v>
       </c>
       <c r="Y27" s="27">
         <v>404</v>
       </c>
       <c r="Z27" s="27">
         <v>616</v>
       </c>
       <c r="AA27" s="27">
         <v>459</v>
       </c>
       <c r="AB27" s="27">
         <v>479</v>
       </c>
       <c r="AC27" s="27">
         <v>496</v>
       </c>
       <c r="AD27" s="27">
         <v>538</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="55" t="s">
+      <c r="AE27" s="18">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" s="25" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A28" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="55"/>
-[...29 lines deleted...]
-    <row r="29" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="B28" s="49"/>
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="49"/>
+      <c r="K28" s="49"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="49"/>
+      <c r="N28" s="49"/>
+      <c r="O28" s="49"/>
+      <c r="P28" s="49"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="49"/>
+      <c r="S28" s="49"/>
+      <c r="T28" s="49"/>
+      <c r="U28" s="49"/>
+      <c r="V28" s="49"/>
+      <c r="W28" s="49"/>
+      <c r="X28" s="49"/>
+      <c r="Y28" s="49"/>
+      <c r="Z28" s="49"/>
+      <c r="AA28" s="49"/>
+      <c r="AB28" s="49"/>
+      <c r="AC28" s="49"/>
+      <c r="AD28" s="49"/>
+      <c r="AE28" s="49"/>
+    </row>
+    <row r="29" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A29" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="27">
         <v>57112</v>
       </c>
       <c r="C29" s="27">
         <v>44751</v>
       </c>
       <c r="D29" s="30">
         <v>36305</v>
       </c>
       <c r="E29" s="27">
         <v>42876</v>
       </c>
       <c r="F29" s="27">
         <v>40609</v>
       </c>
       <c r="G29" s="27">
         <v>40979</v>
       </c>
       <c r="H29" s="27">
         <v>47824</v>
       </c>
       <c r="I29" s="27">
@@ -3303,54 +3365,57 @@
       </c>
       <c r="W29" s="30">
         <v>10936</v>
       </c>
       <c r="X29" s="30">
         <v>10612</v>
       </c>
       <c r="Y29" s="30">
         <v>10047</v>
       </c>
       <c r="Z29" s="30">
         <v>14005</v>
       </c>
       <c r="AA29" s="30">
         <v>12032</v>
       </c>
       <c r="AB29" s="30">
         <v>13632</v>
       </c>
       <c r="AC29" s="30">
         <v>12657</v>
       </c>
       <c r="AD29" s="30">
         <v>10449</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE29" s="30">
+        <v>14397</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A30" s="29" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B30" s="27">
         <v>1729</v>
       </c>
       <c r="C30" s="27">
         <v>1291</v>
       </c>
       <c r="D30" s="30">
         <v>1017</v>
       </c>
       <c r="E30" s="27">
         <v>1261</v>
       </c>
       <c r="F30" s="27">
         <v>1182</v>
       </c>
       <c r="G30" s="27">
         <v>1335</v>
       </c>
       <c r="H30" s="27">
         <v>1480</v>
       </c>
       <c r="I30" s="27">
         <v>1316</v>
       </c>
@@ -3395,54 +3460,57 @@
       </c>
       <c r="W30" s="30">
         <v>78</v>
       </c>
       <c r="X30" s="30">
         <v>78</v>
       </c>
       <c r="Y30" s="30">
         <v>95</v>
       </c>
       <c r="Z30" s="30">
         <v>84</v>
       </c>
       <c r="AA30" s="30">
         <v>69</v>
       </c>
       <c r="AB30" s="30">
         <v>60</v>
       </c>
       <c r="AC30" s="30">
         <v>61</v>
       </c>
       <c r="AD30" s="30">
         <v>53</v>
       </c>
-    </row>
-    <row r="31" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE30" s="30">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A31" s="29" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B31" s="27">
         <v>2506</v>
       </c>
       <c r="C31" s="27">
         <v>2081</v>
       </c>
       <c r="D31" s="30">
         <v>2040</v>
       </c>
       <c r="E31" s="27">
         <v>2121</v>
       </c>
       <c r="F31" s="27">
         <v>2012</v>
       </c>
       <c r="G31" s="27">
         <v>2202</v>
       </c>
       <c r="H31" s="27">
         <v>2363</v>
       </c>
       <c r="I31" s="27">
         <v>2296</v>
       </c>
@@ -3487,54 +3555,57 @@
       </c>
       <c r="W31" s="30">
         <v>150</v>
       </c>
       <c r="X31" s="30">
         <v>151</v>
       </c>
       <c r="Y31" s="30">
         <v>146</v>
       </c>
       <c r="Z31" s="30">
         <v>191</v>
       </c>
       <c r="AA31" s="30">
         <v>214</v>
       </c>
       <c r="AB31" s="30">
         <v>197</v>
       </c>
       <c r="AC31" s="30">
         <v>182</v>
       </c>
       <c r="AD31" s="30">
         <v>172</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE31" s="30">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A32" s="29" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B32" s="27">
         <v>1395</v>
       </c>
       <c r="C32" s="27">
         <v>1103</v>
       </c>
       <c r="D32" s="30">
         <v>1030</v>
       </c>
       <c r="E32" s="27">
         <v>1274</v>
       </c>
       <c r="F32" s="27">
         <v>1158</v>
       </c>
       <c r="G32" s="27">
         <v>1368</v>
       </c>
       <c r="H32" s="27">
         <v>1744</v>
       </c>
       <c r="I32" s="27">
         <v>1860</v>
       </c>
@@ -3579,54 +3650,57 @@
       </c>
       <c r="W32" s="30">
         <v>1505</v>
       </c>
       <c r="X32" s="30">
         <v>1666</v>
       </c>
       <c r="Y32" s="30">
         <v>1396</v>
       </c>
       <c r="Z32" s="30">
         <v>2008</v>
       </c>
       <c r="AA32" s="30">
         <v>1781</v>
       </c>
       <c r="AB32" s="30">
         <v>1890</v>
       </c>
       <c r="AC32" s="30">
         <v>1800</v>
       </c>
       <c r="AD32" s="30">
         <v>1337</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE32" s="30">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A33" s="29" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B33" s="27">
         <v>12057</v>
       </c>
       <c r="C33" s="27">
         <v>10339</v>
       </c>
       <c r="D33" s="30">
         <v>7941</v>
       </c>
       <c r="E33" s="27">
         <v>9364</v>
       </c>
       <c r="F33" s="27">
         <v>9164</v>
       </c>
       <c r="G33" s="27">
         <v>8529</v>
       </c>
       <c r="H33" s="27">
         <v>9146</v>
       </c>
       <c r="I33" s="27">
         <v>9086</v>
       </c>
@@ -3671,54 +3745,57 @@
       </c>
       <c r="W33" s="30">
         <v>1438</v>
       </c>
       <c r="X33" s="30">
         <v>1349</v>
       </c>
       <c r="Y33" s="30">
         <v>1303</v>
       </c>
       <c r="Z33" s="30">
         <v>1535</v>
       </c>
       <c r="AA33" s="30">
         <v>1416</v>
       </c>
       <c r="AB33" s="30">
         <v>1522</v>
       </c>
       <c r="AC33" s="30">
         <v>1562</v>
       </c>
       <c r="AD33" s="30">
         <v>1235</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE33" s="30">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A34" s="29" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B34" s="27">
         <v>1973</v>
       </c>
       <c r="C34" s="27">
         <v>1486</v>
       </c>
       <c r="D34" s="30">
         <v>1144</v>
       </c>
       <c r="E34" s="27">
         <v>1609</v>
       </c>
       <c r="F34" s="27">
         <v>1614</v>
       </c>
       <c r="G34" s="27">
         <v>1659</v>
       </c>
       <c r="H34" s="27">
         <v>1955</v>
       </c>
       <c r="I34" s="27">
         <v>1861</v>
       </c>
@@ -3763,54 +3840,57 @@
       </c>
       <c r="W34" s="30">
         <v>179</v>
       </c>
       <c r="X34" s="30">
         <v>169</v>
       </c>
       <c r="Y34" s="30">
         <v>152</v>
       </c>
       <c r="Z34" s="30">
         <v>274</v>
       </c>
       <c r="AA34" s="30">
         <v>237</v>
       </c>
       <c r="AB34" s="30">
         <v>291</v>
       </c>
       <c r="AC34" s="30">
         <v>273</v>
       </c>
       <c r="AD34" s="30">
         <v>174</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE34" s="30">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A35" s="29" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B35" s="27">
         <v>1856</v>
       </c>
       <c r="C35" s="27">
         <v>1407</v>
       </c>
       <c r="D35" s="27">
         <v>1215</v>
       </c>
       <c r="E35" s="27">
         <v>1700</v>
       </c>
       <c r="F35" s="27">
         <v>1656</v>
       </c>
       <c r="G35" s="27">
         <v>1456</v>
       </c>
       <c r="H35" s="27">
         <v>1996</v>
       </c>
       <c r="I35" s="27">
         <v>2030</v>
       </c>
@@ -3855,54 +3935,57 @@
       </c>
       <c r="W35" s="30">
         <v>3013</v>
       </c>
       <c r="X35" s="30">
         <v>2936</v>
       </c>
       <c r="Y35" s="30">
         <v>2837</v>
       </c>
       <c r="Z35" s="30">
         <v>3994</v>
       </c>
       <c r="AA35" s="30">
         <v>3215</v>
       </c>
       <c r="AB35" s="30">
         <v>3811</v>
       </c>
       <c r="AC35" s="30">
         <v>3290</v>
       </c>
       <c r="AD35" s="30">
         <v>2977</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE35" s="30">
+        <v>4174</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A36" s="29" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B36" s="27">
         <v>5148</v>
       </c>
       <c r="C36" s="27">
         <v>3963</v>
       </c>
       <c r="D36" s="27">
         <v>3153</v>
       </c>
       <c r="E36" s="27">
         <v>3680</v>
       </c>
       <c r="F36" s="27">
         <v>3630</v>
       </c>
       <c r="G36" s="27">
         <v>3404</v>
       </c>
       <c r="H36" s="27">
         <v>3901</v>
       </c>
       <c r="I36" s="27">
         <v>3702</v>
       </c>
@@ -3947,54 +4030,57 @@
       </c>
       <c r="W36" s="30">
         <v>230</v>
       </c>
       <c r="X36" s="30">
         <v>185</v>
       </c>
       <c r="Y36" s="30">
         <v>183</v>
       </c>
       <c r="Z36" s="30">
         <v>363</v>
       </c>
       <c r="AA36" s="30">
         <v>289</v>
       </c>
       <c r="AB36" s="30">
         <v>308</v>
       </c>
       <c r="AC36" s="30">
         <v>238</v>
       </c>
       <c r="AD36" s="30">
         <v>169</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE36" s="30">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A37" s="29" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B37" s="27">
         <v>3155</v>
       </c>
       <c r="C37" s="27">
         <v>2438</v>
       </c>
       <c r="D37" s="27">
         <v>1925</v>
       </c>
       <c r="E37" s="27">
         <v>2329</v>
       </c>
       <c r="F37" s="27">
         <v>2041</v>
       </c>
       <c r="G37" s="27">
         <v>2231</v>
       </c>
       <c r="H37" s="27">
         <v>2406</v>
       </c>
       <c r="I37" s="27">
         <v>2236</v>
       </c>
@@ -4039,54 +4125,57 @@
       </c>
       <c r="W37" s="30">
         <v>1887</v>
       </c>
       <c r="X37" s="30">
         <v>1726</v>
       </c>
       <c r="Y37" s="30">
         <v>1668</v>
       </c>
       <c r="Z37" s="30">
         <v>2460</v>
       </c>
       <c r="AA37" s="30">
         <v>2162</v>
       </c>
       <c r="AB37" s="30">
         <v>2343</v>
       </c>
       <c r="AC37" s="30">
         <v>2264</v>
       </c>
       <c r="AD37" s="30">
         <v>1961</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE37" s="30">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A38" s="29" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B38" s="27">
         <v>1444</v>
       </c>
       <c r="C38" s="27">
         <v>1170</v>
       </c>
       <c r="D38" s="27">
         <v>1074</v>
       </c>
       <c r="E38" s="27">
         <v>1086</v>
       </c>
       <c r="F38" s="27">
         <v>1075</v>
       </c>
       <c r="G38" s="27">
         <v>1075</v>
       </c>
       <c r="H38" s="27">
         <v>1230</v>
       </c>
       <c r="I38" s="27">
         <v>1224</v>
       </c>
@@ -4131,54 +4220,57 @@
       </c>
       <c r="W38" s="30">
         <v>424</v>
       </c>
       <c r="X38" s="30">
         <v>374</v>
       </c>
       <c r="Y38" s="30">
         <v>289</v>
       </c>
       <c r="Z38" s="30">
         <v>428</v>
       </c>
       <c r="AA38" s="30">
         <v>415</v>
       </c>
       <c r="AB38" s="30">
         <v>450</v>
       </c>
       <c r="AC38" s="30">
         <v>376</v>
       </c>
       <c r="AD38" s="30">
         <v>354</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE38" s="30">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A39" s="43" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B39" s="27">
         <v>1939</v>
       </c>
       <c r="C39" s="27">
         <v>1505</v>
       </c>
       <c r="D39" s="27">
         <v>1408</v>
       </c>
       <c r="E39" s="27">
         <v>1446</v>
       </c>
       <c r="F39" s="27">
         <v>1581</v>
       </c>
       <c r="G39" s="27">
         <v>1683</v>
       </c>
       <c r="H39" s="27">
         <v>1887</v>
       </c>
       <c r="I39" s="27">
         <v>1864</v>
       </c>
@@ -4223,71 +4315,74 @@
       </c>
       <c r="W39" s="31">
         <v>2032</v>
       </c>
       <c r="X39" s="31">
         <v>1978</v>
       </c>
       <c r="Y39" s="31">
         <v>1978</v>
       </c>
       <c r="Z39" s="31">
         <v>2668</v>
       </c>
       <c r="AA39" s="31">
         <v>2234</v>
       </c>
       <c r="AB39" s="31">
         <v>2760</v>
       </c>
       <c r="AC39" s="31">
         <v>2611</v>
       </c>
       <c r="AD39" s="31">
         <v>2017</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="18" customFormat="1" ht="12.75">
+      <c r="AE39" s="31">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="18" customFormat="1" ht="12.75">
       <c r="A40" s="34"/>
       <c r="T40" s="28"/>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:31">
       <c r="T41" s="4"/>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:31">
       <c r="T42" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A8:AD8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:AD28"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A28:AE28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="Z6:AD6"/>
-    <mergeCell ref="A2:AD2"/>
+    <mergeCell ref="Z6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>