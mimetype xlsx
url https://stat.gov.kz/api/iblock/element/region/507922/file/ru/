--- v0 (2026-07-27)
+++ v1 (2026-08-26)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="73">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -2550,51 +2550,51 @@
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
@@ -2659,79 +2659,85 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1720">
     <cellStyle name="20% - Акцент1 2" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="55"/>
@@ -4852,59 +4858,59 @@
       <c r="B12" s="38" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="43">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="43">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>58</v>
       </c>
@@ -4979,185 +4985,188 @@
       <c r="D9" s="11"/>
     </row>
     <row r="10" spans="1:5">
       <c r="B10" s="12"/>
       <c r="C10" s="10"/>
       <c r="D10" s="13"/>
     </row>
     <row r="11" spans="1:5" ht="52.5" customHeight="1">
       <c r="B11" s="14" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="13"/>
     </row>
     <row r="12" spans="1:5">
       <c r="B12" s="12"/>
       <c r="C12" s="10"/>
       <c r="D12" s="13"/>
     </row>
     <row r="13" spans="1:5">
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="13"/>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" s="44" t="s">
+      <c r="A14" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="B14" s="44"/>
-[...2 lines deleted...]
-      <c r="E14" s="44"/>
+      <c r="B14" s="46"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="46"/>
+      <c r="E14" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:E14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD40"/>
+  <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P46" sqref="P46"/>
+      <selection activeCell="AJ28" sqref="AJ28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="13" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="9.140625" style="3"/>
     <col min="19" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="9.140625" style="17"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="15.75">
+    <row r="1" spans="1:31" ht="15.75">
       <c r="A1" s="18" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="2" spans="1:30" ht="15.75">
-      <c r="A2" s="51" t="s">
+    <row r="2" spans="1:31" ht="15.75">
+      <c r="A2" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="51"/>
-[...27 lines deleted...]
-      <c r="AD2" s="51"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
     </row>
-    <row r="5" spans="1:30" s="28" customFormat="1" ht="12.75">
+    <row r="5" spans="1:31" s="28" customFormat="1" ht="12.75">
       <c r="B5" s="29"/>
       <c r="C5" s="29"/>
-      <c r="AD5" s="30" t="s">
+      <c r="AD5" s="30"/>
+      <c r="AE5" s="45" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:30" s="20" customFormat="1">
-[...1 lines deleted...]
-      <c r="B6" s="50">
+    <row r="6" spans="1:31" s="20" customFormat="1">
+      <c r="A6" s="54"/>
+      <c r="B6" s="56">
         <v>2024</v>
       </c>
-      <c r="C6" s="50"/>
-[...10 lines deleted...]
-      <c r="N6" s="45">
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="51">
         <v>2025</v>
       </c>
-      <c r="O6" s="46"/>
-[...10 lines deleted...]
-      <c r="Z6" s="45">
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="51">
         <v>2026</v>
       </c>
-      <c r="AA6" s="47"/>
-[...2 lines deleted...]
-      <c r="AD6" s="47"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="31"/>
     </row>
-    <row r="7" spans="1:30" s="20" customFormat="1" ht="12.75">
-      <c r="A7" s="49"/>
+    <row r="7" spans="1:31" s="20" customFormat="1" ht="12.75">
+      <c r="A7" s="55"/>
       <c r="B7" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="27" t="s">
@@ -5201,86 +5210,90 @@
       </c>
       <c r="W7" s="36" t="s">
         <v>14</v>
       </c>
       <c r="X7" s="35" t="s">
         <v>15</v>
       </c>
       <c r="Y7" s="35" t="s">
         <v>16</v>
       </c>
       <c r="Z7" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="41" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="39" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="40" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="42" t="s">
         <v>0</v>
       </c>
+      <c r="AE7" s="44" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="8" spans="1:30" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A8" s="52" t="s">
+    <row r="8" spans="1:31" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="52"/>
-[...27 lines deleted...]
-      <c r="AD8" s="52"/>
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+      <c r="M8" s="48"/>
+      <c r="N8" s="48"/>
+      <c r="O8" s="48"/>
+      <c r="P8" s="48"/>
+      <c r="Q8" s="48"/>
+      <c r="R8" s="48"/>
+      <c r="S8" s="48"/>
+      <c r="T8" s="48"/>
+      <c r="U8" s="48"/>
+      <c r="V8" s="48"/>
+      <c r="W8" s="48"/>
+      <c r="X8" s="48"/>
+      <c r="Y8" s="48"/>
+      <c r="Z8" s="48"/>
+      <c r="AA8" s="48"/>
+      <c r="AB8" s="48"/>
+      <c r="AC8" s="48"/>
+      <c r="AD8" s="48"/>
+      <c r="AE8" s="48"/>
     </row>
-    <row r="9" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="9" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A9" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="22">
         <v>604</v>
       </c>
       <c r="C9" s="22">
         <v>2108</v>
       </c>
       <c r="D9" s="23">
         <v>1073</v>
       </c>
       <c r="E9" s="22">
         <v>1022</v>
       </c>
       <c r="F9" s="22">
         <v>946</v>
       </c>
       <c r="G9" s="22">
         <v>1214</v>
       </c>
       <c r="H9" s="22">
         <v>832</v>
       </c>
       <c r="I9" s="22">
@@ -5327,52 +5340,55 @@
       </c>
       <c r="W9" s="22">
         <v>30</v>
       </c>
       <c r="X9" s="22">
         <v>26</v>
       </c>
       <c r="Y9" s="22">
         <v>7</v>
       </c>
       <c r="Z9" s="22">
         <v>7</v>
       </c>
       <c r="AA9" s="22">
         <v>12</v>
       </c>
       <c r="AB9" s="22">
         <v>7</v>
       </c>
       <c r="AC9" s="22">
         <v>30</v>
       </c>
       <c r="AD9" s="22">
         <v>15</v>
       </c>
+      <c r="AE9" s="20">
+        <v>32</v>
+      </c>
     </row>
-    <row r="10" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="10" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A10" s="24" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="22">
         <v>18</v>
       </c>
       <c r="C10" s="22">
         <v>53</v>
       </c>
       <c r="D10" s="23">
         <v>165</v>
       </c>
       <c r="E10" s="22">
         <v>68</v>
       </c>
       <c r="F10" s="22">
         <v>43</v>
       </c>
       <c r="G10" s="22">
         <v>40</v>
       </c>
       <c r="H10" s="22">
         <v>22</v>
       </c>
       <c r="I10" s="22">
@@ -5419,52 +5435,55 @@
       </c>
       <c r="W10" s="22">
         <v>5</v>
       </c>
       <c r="X10" s="22">
         <v>1</v>
       </c>
       <c r="Y10" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z10" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA10" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB10" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AC10" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AD10" s="22" t="s">
         <v>72</v>
       </c>
+      <c r="AE10" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="11" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="11" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A11" s="24" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="22">
         <v>59</v>
       </c>
       <c r="C11" s="22">
         <v>51</v>
       </c>
       <c r="D11" s="23">
         <v>70</v>
       </c>
       <c r="E11" s="22">
         <v>106</v>
       </c>
       <c r="F11" s="22">
         <v>61</v>
       </c>
       <c r="G11" s="22">
         <v>85</v>
       </c>
       <c r="H11" s="22">
         <v>47</v>
       </c>
       <c r="I11" s="22">
@@ -5511,52 +5530,55 @@
       </c>
       <c r="W11" s="22" t="s">
         <v>72</v>
       </c>
       <c r="X11" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Y11" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z11" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA11" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB11" s="22">
         <v>1</v>
       </c>
       <c r="AC11" s="22">
         <v>2</v>
       </c>
       <c r="AD11" s="22">
         <v>1</v>
       </c>
+      <c r="AE11" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="12" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="12" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A12" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="22">
         <v>25</v>
       </c>
       <c r="C12" s="22">
         <v>21</v>
       </c>
       <c r="D12" s="23">
         <v>14</v>
       </c>
       <c r="E12" s="22">
         <v>27</v>
       </c>
       <c r="F12" s="22">
         <v>22</v>
       </c>
       <c r="G12" s="22">
         <v>24</v>
       </c>
       <c r="H12" s="22">
         <v>23</v>
       </c>
       <c r="I12" s="22">
@@ -5603,52 +5625,55 @@
       </c>
       <c r="W12" s="22" t="s">
         <v>72</v>
       </c>
       <c r="X12" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Y12" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z12" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA12" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB12" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AC12" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AD12" s="22" t="s">
         <v>72</v>
       </c>
+      <c r="AE12" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="13" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="13" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A13" s="24" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="22">
         <v>27</v>
       </c>
       <c r="C13" s="22">
         <v>18</v>
       </c>
       <c r="D13" s="23">
         <v>83</v>
       </c>
       <c r="E13" s="22">
         <v>28</v>
       </c>
       <c r="F13" s="22">
         <v>20</v>
       </c>
       <c r="G13" s="22">
         <v>49</v>
       </c>
       <c r="H13" s="22">
         <v>21</v>
       </c>
       <c r="I13" s="22">
@@ -5695,52 +5720,55 @@
       </c>
       <c r="W13" s="22">
         <v>6</v>
       </c>
       <c r="X13" s="22">
         <v>3</v>
       </c>
       <c r="Y13" s="22">
         <v>1</v>
       </c>
       <c r="Z13" s="22">
         <v>4</v>
       </c>
       <c r="AA13" s="22">
         <v>4</v>
       </c>
       <c r="AB13" s="22">
         <v>2</v>
       </c>
       <c r="AC13" s="22">
         <v>5</v>
       </c>
       <c r="AD13" s="22">
         <v>1</v>
       </c>
+      <c r="AE13" s="20">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="14" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A14" s="24" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="22">
         <v>0</v>
       </c>
       <c r="C14" s="22">
         <v>4</v>
       </c>
       <c r="D14" s="23">
         <v>2</v>
       </c>
       <c r="E14" s="22">
         <v>7</v>
       </c>
       <c r="F14" s="22">
         <v>9</v>
       </c>
       <c r="G14" s="22">
         <v>4</v>
       </c>
       <c r="H14" s="22">
         <v>8</v>
       </c>
       <c r="I14" s="22">
@@ -5787,52 +5815,55 @@
       </c>
       <c r="W14" s="22" t="s">
         <v>72</v>
       </c>
       <c r="X14" s="22">
         <v>3</v>
       </c>
       <c r="Y14" s="22">
         <v>6</v>
       </c>
       <c r="Z14" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA14" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB14" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AC14" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AD14" s="22" t="s">
         <v>72</v>
       </c>
+      <c r="AE14" s="20">
+        <v>2</v>
+      </c>
     </row>
-    <row r="15" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="15" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A15" s="24" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="22">
         <v>12</v>
       </c>
       <c r="C15" s="22">
         <v>14</v>
       </c>
       <c r="D15" s="23">
         <v>11</v>
       </c>
       <c r="E15" s="22">
         <v>16</v>
       </c>
       <c r="F15" s="22">
         <v>9</v>
       </c>
       <c r="G15" s="22">
         <v>11</v>
       </c>
       <c r="H15" s="22">
         <v>6</v>
       </c>
       <c r="I15" s="22">
@@ -5879,52 +5910,55 @@
       </c>
       <c r="W15" s="22" t="s">
         <v>72</v>
       </c>
       <c r="X15" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Y15" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z15" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA15" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB15" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AC15" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AD15" s="22" t="s">
         <v>72</v>
       </c>
+      <c r="AE15" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="16" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="16" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A16" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="22">
         <v>18</v>
       </c>
       <c r="C16" s="22">
         <v>76</v>
       </c>
       <c r="D16" s="23">
         <v>51</v>
       </c>
       <c r="E16" s="22">
         <v>31</v>
       </c>
       <c r="F16" s="22">
         <v>81</v>
       </c>
       <c r="G16" s="22">
         <v>50</v>
       </c>
       <c r="H16" s="22">
         <v>62</v>
       </c>
       <c r="I16" s="22">
@@ -5971,52 +6005,55 @@
       </c>
       <c r="W16" s="22">
         <v>5</v>
       </c>
       <c r="X16" s="22">
         <v>7</v>
       </c>
       <c r="Y16" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z16" s="22">
         <v>1</v>
       </c>
       <c r="AA16" s="22">
         <v>1</v>
       </c>
       <c r="AB16" s="22">
         <v>1</v>
       </c>
       <c r="AC16" s="22">
         <v>12</v>
       </c>
       <c r="AD16" s="22">
         <v>4</v>
       </c>
+      <c r="AE16" s="20">
+        <v>19</v>
+      </c>
     </row>
-    <row r="17" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="17" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A17" s="24" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="22">
         <v>1</v>
       </c>
       <c r="C17" s="22">
         <v>44</v>
       </c>
       <c r="D17" s="23">
         <v>16</v>
       </c>
       <c r="E17" s="22">
         <v>12</v>
       </c>
       <c r="F17" s="22">
         <v>11</v>
       </c>
       <c r="G17" s="22">
         <v>20</v>
       </c>
       <c r="H17" s="22">
         <v>27</v>
       </c>
       <c r="I17" s="22">
@@ -6063,52 +6100,55 @@
       </c>
       <c r="W17" s="22" t="s">
         <v>72</v>
       </c>
       <c r="X17" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Y17" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z17" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA17" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB17" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AC17" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AD17" s="22" t="s">
         <v>72</v>
       </c>
+      <c r="AE17" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="18" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="18" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A18" s="24" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="22">
         <v>99</v>
       </c>
       <c r="C18" s="22">
         <v>66</v>
       </c>
       <c r="D18" s="23">
         <v>67</v>
       </c>
       <c r="E18" s="22">
         <v>101</v>
       </c>
       <c r="F18" s="22">
         <v>121</v>
       </c>
       <c r="G18" s="22">
         <v>199</v>
       </c>
       <c r="H18" s="22">
         <v>131</v>
       </c>
       <c r="I18" s="22">
@@ -6155,52 +6195,55 @@
       </c>
       <c r="W18" s="22">
         <v>3</v>
       </c>
       <c r="X18" s="22">
         <v>11</v>
       </c>
       <c r="Y18" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z18" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA18" s="22">
         <v>7</v>
       </c>
       <c r="AB18" s="22">
         <v>1</v>
       </c>
       <c r="AC18" s="22">
         <v>1</v>
       </c>
       <c r="AD18" s="22">
         <v>9</v>
       </c>
+      <c r="AE18" s="20">
+        <v>6</v>
+      </c>
     </row>
-    <row r="19" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="19" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A19" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="22">
         <v>93</v>
       </c>
       <c r="C19" s="22">
         <v>124</v>
       </c>
       <c r="D19" s="23">
         <v>96</v>
       </c>
       <c r="E19" s="22">
         <v>124</v>
       </c>
       <c r="F19" s="22">
         <v>134</v>
       </c>
       <c r="G19" s="22">
         <v>122</v>
       </c>
       <c r="H19" s="22">
         <v>78</v>
       </c>
       <c r="I19" s="22">
@@ -6247,52 +6290,55 @@
       </c>
       <c r="W19" s="22" t="s">
         <v>72</v>
       </c>
       <c r="X19" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Y19" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z19" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA19" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB19" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AC19" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AD19" s="22" t="s">
         <v>72</v>
       </c>
+      <c r="AE19" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="20" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="20" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A20" s="24" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="22">
         <v>0</v>
       </c>
       <c r="C20" s="22">
         <v>4</v>
       </c>
       <c r="D20" s="23">
         <v>3</v>
       </c>
       <c r="E20" s="22">
         <v>7</v>
       </c>
       <c r="F20" s="22">
         <v>0</v>
       </c>
       <c r="G20" s="22">
         <v>2</v>
       </c>
       <c r="H20" s="22">
         <v>2</v>
       </c>
       <c r="I20" s="22">
@@ -6339,86 +6385,90 @@
       </c>
       <c r="W20" s="22">
         <v>11</v>
       </c>
       <c r="X20" s="22">
         <v>1</v>
       </c>
       <c r="Y20" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z20" s="22">
         <v>2</v>
       </c>
       <c r="AA20" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB20" s="22">
         <v>2</v>
       </c>
       <c r="AC20" s="22">
         <v>10</v>
       </c>
       <c r="AD20" s="22" t="s">
         <v>72</v>
       </c>
+      <c r="AE20" s="20">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:30" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A21" s="53" t="s">
+    <row r="21" spans="1:31" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A21" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="53"/>
-[...27 lines deleted...]
-      <c r="AD21" s="53"/>
+      <c r="B21" s="49"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+      <c r="G21" s="49"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="49"/>
+      <c r="J21" s="49"/>
+      <c r="K21" s="49"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="49"/>
+      <c r="N21" s="49"/>
+      <c r="O21" s="49"/>
+      <c r="P21" s="49"/>
+      <c r="Q21" s="49"/>
+      <c r="R21" s="49"/>
+      <c r="S21" s="49"/>
+      <c r="T21" s="49"/>
+      <c r="U21" s="49"/>
+      <c r="V21" s="49"/>
+      <c r="W21" s="49"/>
+      <c r="X21" s="49"/>
+      <c r="Y21" s="49"/>
+      <c r="Z21" s="49"/>
+      <c r="AA21" s="49"/>
+      <c r="AB21" s="49"/>
+      <c r="AC21" s="49"/>
+      <c r="AD21" s="49"/>
+      <c r="AE21" s="49"/>
     </row>
-    <row r="22" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="22" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A22" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="22">
         <v>490</v>
       </c>
       <c r="C22" s="22">
         <v>1417</v>
       </c>
       <c r="D22" s="23">
         <v>871</v>
       </c>
       <c r="E22" s="22">
         <v>757</v>
       </c>
       <c r="F22" s="22">
         <v>754</v>
       </c>
       <c r="G22" s="22">
         <v>972</v>
       </c>
       <c r="H22" s="22">
         <v>694</v>
       </c>
       <c r="I22" s="22">
@@ -6465,52 +6515,55 @@
       </c>
       <c r="W22" s="22">
         <v>6</v>
       </c>
       <c r="X22" s="22">
         <v>9</v>
       </c>
       <c r="Y22" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z22" s="22">
         <v>4</v>
       </c>
       <c r="AA22" s="22">
         <v>4</v>
       </c>
       <c r="AB22" s="22">
         <v>1</v>
       </c>
       <c r="AC22" s="22">
         <v>3</v>
       </c>
       <c r="AD22" s="22">
         <v>9</v>
       </c>
+      <c r="AE22" s="20">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="23" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A23" s="24" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="22">
         <v>18</v>
       </c>
       <c r="C23" s="22">
         <v>43</v>
       </c>
       <c r="D23" s="23">
         <v>138</v>
       </c>
       <c r="E23" s="22">
         <v>59</v>
       </c>
       <c r="F23" s="22">
         <v>34</v>
       </c>
       <c r="G23" s="22">
         <v>33</v>
       </c>
       <c r="H23" s="22">
         <v>14</v>
       </c>
       <c r="I23" s="22">
@@ -6557,52 +6610,55 @@
       </c>
       <c r="W23" s="22">
         <v>5</v>
       </c>
       <c r="X23" s="22">
         <v>1</v>
       </c>
       <c r="Y23" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z23" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA23" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB23" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AC23" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AD23" s="22" t="s">
         <v>72</v>
       </c>
+      <c r="AE23" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="24" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="24" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A24" s="24" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="22">
         <v>34</v>
       </c>
       <c r="C24" s="22">
         <v>34</v>
       </c>
       <c r="D24" s="23">
         <v>53</v>
       </c>
       <c r="E24" s="22">
         <v>77</v>
       </c>
       <c r="F24" s="22">
         <v>43</v>
       </c>
       <c r="G24" s="22">
         <v>60</v>
       </c>
       <c r="H24" s="22">
         <v>30</v>
       </c>
       <c r="I24" s="22">
@@ -6649,52 +6705,55 @@
       </c>
       <c r="W24" s="22" t="s">
         <v>72</v>
       </c>
       <c r="X24" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Y24" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z24" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA24" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB24" s="22">
         <v>1</v>
       </c>
       <c r="AC24" s="22">
         <v>2</v>
       </c>
       <c r="AD24" s="22">
         <v>1</v>
       </c>
+      <c r="AE24" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="25" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="25" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A25" s="24" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="22">
         <v>25</v>
       </c>
       <c r="C25" s="22">
         <v>21</v>
       </c>
       <c r="D25" s="23">
         <v>14</v>
       </c>
       <c r="E25" s="22">
         <v>18</v>
       </c>
       <c r="F25" s="22">
         <v>20</v>
       </c>
       <c r="G25" s="22">
         <v>22</v>
       </c>
       <c r="H25" s="22">
         <v>20</v>
       </c>
       <c r="I25" s="22">
@@ -6741,52 +6800,55 @@
       </c>
       <c r="W25" s="22" t="s">
         <v>72</v>
       </c>
       <c r="X25" s="22">
         <v>3</v>
       </c>
       <c r="Y25" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z25" s="22">
         <v>4</v>
       </c>
       <c r="AA25" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB25" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AC25" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AD25" s="22" t="s">
         <v>72</v>
       </c>
+      <c r="AE25" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="26" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="26" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A26" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B26" s="22">
         <v>8</v>
       </c>
       <c r="C26" s="22">
         <v>4</v>
       </c>
       <c r="D26" s="23">
         <v>38</v>
       </c>
       <c r="E26" s="22">
         <v>9</v>
       </c>
       <c r="F26" s="22">
         <v>9</v>
       </c>
       <c r="G26" s="22">
         <v>13</v>
       </c>
       <c r="H26" s="22">
         <v>11</v>
       </c>
       <c r="I26" s="22">
@@ -6833,52 +6895,55 @@
       </c>
       <c r="W26" s="22" t="s">
         <v>72</v>
       </c>
       <c r="X26" s="22">
         <v>4</v>
       </c>
       <c r="Y26" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z26" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA26" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AB26" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AC26" s="22">
         <v>1</v>
       </c>
       <c r="AD26" s="22">
         <v>4</v>
       </c>
+      <c r="AE26" s="20">
+        <v>8</v>
+      </c>
     </row>
-    <row r="27" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="27" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A27" s="24" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="22">
         <v>0</v>
       </c>
       <c r="C27" s="22">
         <v>4</v>
       </c>
       <c r="D27" s="23">
         <v>2</v>
       </c>
       <c r="E27" s="22">
         <v>6</v>
       </c>
       <c r="F27" s="22">
         <v>9</v>
       </c>
       <c r="G27" s="22">
         <v>4</v>
       </c>
       <c r="H27" s="22">
         <v>8</v>
       </c>
       <c r="I27" s="22">
@@ -6925,86 +6990,90 @@
       </c>
       <c r="W27" s="22">
         <v>1</v>
       </c>
       <c r="X27" s="22">
         <v>1</v>
       </c>
       <c r="Y27" s="22" t="s">
         <v>72</v>
       </c>
       <c r="Z27" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AA27" s="22">
         <v>4</v>
       </c>
       <c r="AB27" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AC27" s="22" t="s">
         <v>72</v>
       </c>
       <c r="AD27" s="22">
         <v>4</v>
       </c>
+      <c r="AE27" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="28" spans="1:30" s="19" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A28" s="54" t="s">
+    <row r="28" spans="1:31" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A28" s="50" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="54"/>
-[...27 lines deleted...]
-      <c r="AD28" s="54"/>
+      <c r="B28" s="50"/>
+      <c r="C28" s="50"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
+      <c r="H28" s="50"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="50"/>
+      <c r="N28" s="50"/>
+      <c r="O28" s="50"/>
+      <c r="P28" s="50"/>
+      <c r="Q28" s="50"/>
+      <c r="R28" s="50"/>
+      <c r="S28" s="50"/>
+      <c r="T28" s="50"/>
+      <c r="U28" s="50"/>
+      <c r="V28" s="50"/>
+      <c r="W28" s="50"/>
+      <c r="X28" s="50"/>
+      <c r="Y28" s="50"/>
+      <c r="Z28" s="50"/>
+      <c r="AA28" s="50"/>
+      <c r="AB28" s="50"/>
+      <c r="AC28" s="50"/>
+      <c r="AD28" s="50"/>
+      <c r="AE28" s="50"/>
     </row>
-    <row r="29" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="29" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A29" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="22">
         <v>114</v>
       </c>
       <c r="C29" s="22">
         <v>691</v>
       </c>
       <c r="D29" s="23">
         <v>202</v>
       </c>
       <c r="E29" s="22">
         <v>265</v>
       </c>
       <c r="F29" s="22">
         <v>192</v>
       </c>
       <c r="G29" s="22">
         <v>242</v>
       </c>
       <c r="H29" s="22">
         <v>138</v>
       </c>
       <c r="I29" s="22">
@@ -7051,52 +7120,55 @@
       </c>
       <c r="W29" s="23">
         <v>24</v>
       </c>
       <c r="X29" s="23">
         <v>17</v>
       </c>
       <c r="Y29" s="23">
         <v>7</v>
       </c>
       <c r="Z29" s="23">
         <v>3</v>
       </c>
       <c r="AA29" s="23">
         <v>8</v>
       </c>
       <c r="AB29" s="23">
         <v>6</v>
       </c>
       <c r="AC29" s="23">
         <v>27</v>
       </c>
       <c r="AD29" s="23">
         <v>6</v>
       </c>
+      <c r="AE29" s="20">
+        <v>24</v>
+      </c>
     </row>
-    <row r="30" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="30" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A30" s="24" t="s">
         <v>61</v>
       </c>
       <c r="B30" s="22">
         <v>0</v>
       </c>
       <c r="C30" s="22">
         <v>10</v>
       </c>
       <c r="D30" s="23">
         <v>27</v>
       </c>
       <c r="E30" s="22">
         <v>9</v>
       </c>
       <c r="F30" s="22">
         <v>9</v>
       </c>
       <c r="G30" s="22">
         <v>7</v>
       </c>
       <c r="H30" s="22">
         <v>8</v>
       </c>
       <c r="I30" s="22">
@@ -7143,52 +7215,55 @@
       </c>
       <c r="W30" s="23" t="s">
         <v>72</v>
       </c>
       <c r="X30" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Y30" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Z30" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AA30" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AB30" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AC30" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AD30" s="23" t="s">
         <v>72</v>
       </c>
+      <c r="AE30" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="31" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="31" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A31" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="22">
         <v>25</v>
       </c>
       <c r="C31" s="22">
         <v>17</v>
       </c>
       <c r="D31" s="23">
         <v>17</v>
       </c>
       <c r="E31" s="22">
         <v>29</v>
       </c>
       <c r="F31" s="22">
         <v>18</v>
       </c>
       <c r="G31" s="22">
         <v>25</v>
       </c>
       <c r="H31" s="22">
         <v>17</v>
       </c>
       <c r="I31" s="22">
@@ -7235,52 +7310,55 @@
       </c>
       <c r="W31" s="23" t="s">
         <v>72</v>
       </c>
       <c r="X31" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Y31" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Z31" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AA31" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AB31" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AC31" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AD31" s="23" t="s">
         <v>72</v>
       </c>
+      <c r="AE31" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="32" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="32" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A32" s="24" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="22">
         <v>0</v>
       </c>
       <c r="C32" s="22">
         <v>0</v>
       </c>
       <c r="D32" s="23">
         <v>0</v>
       </c>
       <c r="E32" s="22">
         <v>9</v>
       </c>
       <c r="F32" s="22">
         <v>2</v>
       </c>
       <c r="G32" s="22">
         <v>2</v>
       </c>
       <c r="H32" s="22">
         <v>3</v>
       </c>
       <c r="I32" s="22">
@@ -7327,52 +7405,55 @@
       </c>
       <c r="W32" s="23">
         <v>6</v>
       </c>
       <c r="X32" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Y32" s="23">
         <v>1</v>
       </c>
       <c r="Z32" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AA32" s="23">
         <v>4</v>
       </c>
       <c r="AB32" s="23">
         <v>2</v>
       </c>
       <c r="AC32" s="23">
         <v>5</v>
       </c>
       <c r="AD32" s="23">
         <v>1</v>
       </c>
+      <c r="AE32" s="20">
+        <v>3</v>
+      </c>
     </row>
-    <row r="33" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="33" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A33" s="24" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="22">
         <v>19</v>
       </c>
       <c r="C33" s="22">
         <v>14</v>
       </c>
       <c r="D33" s="23">
         <v>45</v>
       </c>
       <c r="E33" s="22">
         <v>19</v>
       </c>
       <c r="F33" s="22">
         <v>11</v>
       </c>
       <c r="G33" s="22">
         <v>36</v>
       </c>
       <c r="H33" s="22">
         <v>10</v>
       </c>
       <c r="I33" s="22">
@@ -7419,52 +7500,55 @@
       </c>
       <c r="W33" s="23" t="s">
         <v>72</v>
       </c>
       <c r="X33" s="23">
         <v>3</v>
       </c>
       <c r="Y33" s="23">
         <v>6</v>
       </c>
       <c r="Z33" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AA33" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AB33" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AC33" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AD33" s="23" t="s">
         <v>72</v>
       </c>
+      <c r="AE33" s="20">
+        <v>2</v>
+      </c>
     </row>
-    <row r="34" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="34" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A34" s="24" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="22">
         <v>0</v>
       </c>
       <c r="C34" s="22">
         <v>0</v>
       </c>
       <c r="D34" s="23">
         <v>0</v>
       </c>
       <c r="E34" s="22">
         <v>1</v>
       </c>
       <c r="F34" s="22">
         <v>0</v>
       </c>
       <c r="G34" s="22">
         <v>0</v>
       </c>
       <c r="H34" s="22">
         <v>0</v>
       </c>
       <c r="I34" s="22">
@@ -7511,52 +7595,55 @@
       </c>
       <c r="W34" s="23" t="s">
         <v>72</v>
       </c>
       <c r="X34" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Y34" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Z34" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AA34" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AB34" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AC34" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AD34" s="23" t="s">
         <v>72</v>
       </c>
+      <c r="AE34" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="35" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="35" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A35" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="22">
         <v>0</v>
       </c>
       <c r="C35" s="22">
         <v>2</v>
       </c>
       <c r="D35" s="23">
         <v>6</v>
       </c>
       <c r="E35" s="22">
         <v>1</v>
       </c>
       <c r="F35" s="22">
         <v>1</v>
       </c>
       <c r="G35" s="22">
         <v>1</v>
       </c>
       <c r="H35" s="22">
         <v>1</v>
       </c>
       <c r="I35" s="22">
@@ -7603,52 +7690,55 @@
       </c>
       <c r="W35" s="23">
         <v>5</v>
       </c>
       <c r="X35" s="23">
         <v>3</v>
       </c>
       <c r="Y35" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Z35" s="23">
         <v>1</v>
       </c>
       <c r="AA35" s="23">
         <v>1</v>
       </c>
       <c r="AB35" s="23">
         <v>1</v>
       </c>
       <c r="AC35" s="23">
         <v>11</v>
       </c>
       <c r="AD35" s="23" t="s">
         <v>72</v>
       </c>
+      <c r="AE35" s="20">
+        <v>11</v>
+      </c>
     </row>
-    <row r="36" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="36" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A36" s="24" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="22">
         <v>12</v>
       </c>
       <c r="C36" s="22">
         <v>72</v>
       </c>
       <c r="D36" s="23">
         <v>29</v>
       </c>
       <c r="E36" s="22">
         <v>20</v>
       </c>
       <c r="F36" s="22">
         <v>45</v>
       </c>
       <c r="G36" s="22">
         <v>15</v>
       </c>
       <c r="H36" s="22">
         <v>22</v>
       </c>
       <c r="I36" s="22">
@@ -7695,52 +7785,55 @@
       </c>
       <c r="W36" s="23" t="s">
         <v>72</v>
       </c>
       <c r="X36" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Y36" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Z36" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AA36" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AB36" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AC36" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AD36" s="23" t="s">
         <v>72</v>
       </c>
+      <c r="AE36" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="37" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="37" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A37" s="24" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="22">
         <v>1</v>
       </c>
       <c r="C37" s="22">
         <v>27</v>
       </c>
       <c r="D37" s="23">
         <v>12</v>
       </c>
       <c r="E37" s="22">
         <v>4</v>
       </c>
       <c r="F37" s="22">
         <v>7</v>
       </c>
       <c r="G37" s="22">
         <v>9</v>
       </c>
       <c r="H37" s="22">
         <v>4</v>
       </c>
       <c r="I37" s="22">
@@ -7787,52 +7880,55 @@
       </c>
       <c r="W37" s="23">
         <v>2</v>
       </c>
       <c r="X37" s="23">
         <v>10</v>
       </c>
       <c r="Y37" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Z37" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AA37" s="23">
         <v>3</v>
       </c>
       <c r="AB37" s="23">
         <v>1</v>
       </c>
       <c r="AC37" s="23">
         <v>1</v>
       </c>
       <c r="AD37" s="23">
         <v>5</v>
       </c>
+      <c r="AE37" s="20">
+        <v>6</v>
+      </c>
     </row>
-    <row r="38" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="38" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A38" s="24" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="22">
         <v>11</v>
       </c>
       <c r="C38" s="22">
         <v>4</v>
       </c>
       <c r="D38" s="23">
         <v>5</v>
       </c>
       <c r="E38" s="22">
         <v>3</v>
       </c>
       <c r="F38" s="22">
         <v>9</v>
       </c>
       <c r="G38" s="22">
         <v>14</v>
       </c>
       <c r="H38" s="22">
         <v>3</v>
       </c>
       <c r="I38" s="22">
@@ -7879,52 +7975,55 @@
       </c>
       <c r="W38" s="23" t="s">
         <v>72</v>
       </c>
       <c r="X38" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Y38" s="23" t="s">
         <v>72</v>
       </c>
       <c r="Z38" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AA38" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AB38" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AC38" s="23" t="s">
         <v>72</v>
       </c>
       <c r="AD38" s="23" t="s">
         <v>72</v>
       </c>
+      <c r="AE38" s="22" t="s">
+        <v>72</v>
+      </c>
     </row>
-    <row r="39" spans="1:30" s="20" customFormat="1" ht="12.75">
+    <row r="39" spans="1:31" s="20" customFormat="1" ht="12.75">
       <c r="A39" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="22">
         <v>20</v>
       </c>
       <c r="C39" s="22">
         <v>39</v>
       </c>
       <c r="D39" s="23">
         <v>16</v>
       </c>
       <c r="E39" s="22">
         <v>27</v>
       </c>
       <c r="F39" s="22">
         <v>28</v>
       </c>
       <c r="G39" s="22">
         <v>33</v>
       </c>
       <c r="H39" s="22">
         <v>30</v>
       </c>
       <c r="I39" s="22">
@@ -7971,64 +8070,67 @@
       </c>
       <c r="W39" s="25">
         <v>11</v>
       </c>
       <c r="X39" s="25">
         <v>1</v>
       </c>
       <c r="Y39" s="25" t="s">
         <v>72</v>
       </c>
       <c r="Z39" s="25">
         <v>2</v>
       </c>
       <c r="AA39" s="25" t="s">
         <v>72</v>
       </c>
       <c r="AB39" s="25">
         <v>2</v>
       </c>
       <c r="AC39" s="25">
         <v>10</v>
       </c>
       <c r="AD39" s="25" t="s">
         <v>72</v>
       </c>
+      <c r="AE39" s="31">
+        <v>2</v>
+      </c>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:31">
       <c r="A40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A8:AD8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:AD28"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A28:AE28"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AD6"/>
-    <mergeCell ref="A2:AD2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>