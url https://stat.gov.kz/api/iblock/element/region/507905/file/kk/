--- v0 (2026-08-08)
+++ v1 (2026-08-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9480" yWindow="6870" windowWidth="14715" windowHeight="7320" activeTab="2"/>
+    <workbookView xWindow="9480" yWindow="6870" windowWidth="14715" windowHeight="7320"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$1:$M$30</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>Нақты көлем индексі (Сауда саласы бойынша)</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -883,52 +883,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.28515625" customWidth="1"/>
     <col min="2" max="2" width="97.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="15.75">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="13">
         <v>172402</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="13" t="s">
@@ -961,110 +961,110 @@
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="38.25">
       <c r="A10" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="25.5">
+    <row r="11" spans="1:2" ht="38.25">
       <c r="A11" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="19">
-        <v>46216</v>
+        <v>46246</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="19">
-        <v>46246</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>47</v>
       </c>
@@ -1178,52 +1178,52 @@
       <c r="A13" s="27"/>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" s="27"/>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="27"/>
     </row>
     <row r="16" spans="1:1">
       <c r="A16" s="27"/>
     </row>
     <row r="17" spans="1:1">
       <c r="A17" s="31" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22:M22"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="S22" sqref="S22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
       <c r="H1" s="38"/>
       <c r="I1" s="38"/>
       <c r="J1" s="38"/>
       <c r="K1" s="38"/>
       <c r="L1" s="38"/>
       <c r="M1" s="38"/>
     </row>
@@ -1587,51 +1587,53 @@
         <v>126.5</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="4">
         <v>2026</v>
       </c>
       <c r="B12" s="6">
         <v>51.7</v>
       </c>
       <c r="C12" s="6">
         <v>107.8</v>
       </c>
       <c r="D12" s="6">
         <v>125.1</v>
       </c>
       <c r="E12" s="6">
         <v>89</v>
       </c>
       <c r="F12" s="6">
         <v>102.1</v>
       </c>
       <c r="G12" s="6">
         <v>153.6</v>
       </c>
-      <c r="H12" s="5"/>
+      <c r="H12" s="5">
+        <v>77.2</v>
+      </c>
       <c r="I12" s="5"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="5"/>
       <c r="M12" s="6"/>
     </row>
     <row r="13" spans="1:13" ht="21" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="44"/>
       <c r="C13" s="44"/>
       <c r="D13" s="44"/>
       <c r="E13" s="44"/>
       <c r="F13" s="44"/>
       <c r="G13" s="44"/>
       <c r="H13" s="44"/>
       <c r="I13" s="44"/>
       <c r="J13" s="44"/>
       <c r="K13" s="44"/>
       <c r="L13" s="44"/>
       <c r="M13" s="45"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="7">
@@ -1920,51 +1922,53 @@
         <v>101.6</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="4">
         <v>2026</v>
       </c>
       <c r="B21" s="6">
         <v>103.9</v>
       </c>
       <c r="C21" s="6">
         <v>104.4</v>
       </c>
       <c r="D21" s="6">
         <v>102.6</v>
       </c>
       <c r="E21" s="6">
         <v>105.7</v>
       </c>
       <c r="F21" s="6">
         <v>103.1</v>
       </c>
       <c r="G21" s="6">
         <v>101.4</v>
       </c>
-      <c r="H21" s="6"/>
+      <c r="H21" s="6">
+        <v>98.5</v>
+      </c>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13" ht="21" customHeight="1">
       <c r="A22" s="43" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
       <c r="D22" s="46"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="47"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="7">
@@ -2253,51 +2257,53 @@
         <v>100.5</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="4">
         <v>2026</v>
       </c>
       <c r="B30" s="6">
         <v>103.9</v>
       </c>
       <c r="C30" s="6">
         <v>104.1</v>
       </c>
       <c r="D30" s="9">
         <v>103.6</v>
       </c>
       <c r="E30" s="11">
         <v>104</v>
       </c>
       <c r="F30" s="9">
         <v>103.9</v>
       </c>
       <c r="G30" s="6">
         <v>103.2</v>
       </c>
-      <c r="H30" s="35"/>
+      <c r="H30" s="9">
+        <v>102.4</v>
+      </c>
       <c r="I30" s="35"/>
       <c r="J30" s="35"/>
       <c r="K30" s="35"/>
       <c r="L30" s="35"/>
       <c r="M30" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>