--- v0 (2026-07-27)
+++ v1 (2026-08-26)
@@ -27,51 +27,51 @@
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="832"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="YJhsRObaLsHRChRbPjyE/fa9CGupvAFqaX5rxocIdYU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="74">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика рассчета</t>
   </si>
   <si>
@@ -584,51 +584,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -700,85 +700,86 @@
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 4 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -972,51 +973,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="47.7109375" customWidth="1"/>
     <col min="2" max="2" width="87.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -1098,59 +1099,59 @@
       <c r="B12" s="20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="30">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="30">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="24">
         <v>7272778388</v>
       </c>
@@ -1214,74 +1215,74 @@
       <c r="B9" s="21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15" customHeight="1">
       <c r="B10" s="21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="59.25" customHeight="1">
       <c r="B11" s="34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15" customHeight="1">
       <c r="B12" s="21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15" customHeight="1">
       <c r="B13" s="21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="15" customHeight="1">
-      <c r="A14" s="51" t="s">
+      <c r="A14" s="52" t="s">
         <v>62</v>
       </c>
-      <c r="B14" s="51"/>
-[...3 lines deleted...]
-      <c r="F14" s="51"/>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="52"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AM969"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AI33" sqref="AI33"/>
+      <selection pane="bottomLeft" activeCell="AG37" sqref="AG37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.85546875" customWidth="1"/>
     <col min="2" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.85546875" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" customWidth="1"/>
     <col min="24" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" style="31" customWidth="1"/>
     <col min="29" max="39" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="31.5">
       <c r="A1" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="2"/>
       <c r="F1" s="1"/>
@@ -1297,83 +1298,83 @@
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
     </row>
     <row r="2" spans="1:39" ht="30" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="52"/>
-[...28 lines deleted...]
-      <c r="AE2" s="1"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
     </row>
     <row r="3" spans="1:39" ht="14.25" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
@@ -1441,102 +1442,102 @@
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
     </row>
     <row r="5" spans="1:39" ht="15" customHeight="1">
       <c r="A5" s="2"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="2"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="58"/>
       <c r="S5" s="59"/>
       <c r="T5" s="59"/>
       <c r="AB5" s="26"/>
-      <c r="AC5" s="57" t="s">
+      <c r="AC5" s="51"/>
+      <c r="AD5" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="AD5" s="57"/>
-      <c r="AE5" s="1"/>
+      <c r="AE5" s="65"/>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" s="60"/>
       <c r="B6" s="62">
         <v>2024</v>
       </c>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
       <c r="G6" s="63"/>
       <c r="H6" s="63"/>
       <c r="I6" s="63"/>
       <c r="J6" s="63"/>
       <c r="K6" s="63"/>
       <c r="L6" s="63"/>
       <c r="M6" s="63"/>
-      <c r="N6" s="53">
+      <c r="N6" s="54">
         <v>2025</v>
       </c>
-      <c r="O6" s="54"/>
-[...8 lines deleted...]
-      <c r="X6" s="54"/>
+      <c r="O6" s="55"/>
+      <c r="P6" s="55"/>
+      <c r="Q6" s="55"/>
+      <c r="R6" s="55"/>
+      <c r="S6" s="55"/>
+      <c r="T6" s="55"/>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
       <c r="Y6" s="64"/>
-      <c r="Z6" s="53">
+      <c r="Z6" s="54">
         <v>2026</v>
       </c>
-      <c r="AA6" s="54"/>
-[...3 lines deleted...]
-      <c r="AE6" s="1"/>
+      <c r="AA6" s="55"/>
+      <c r="AB6" s="55"/>
+      <c r="AC6" s="55"/>
+      <c r="AD6" s="55"/>
+      <c r="AE6" s="55"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
     </row>
     <row r="7" spans="1:39" ht="27" customHeight="1">
       <c r="A7" s="61"/>
       <c r="B7" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>34</v>
@@ -1591,94 +1592,96 @@
       </c>
       <c r="W7" s="7" t="s">
         <v>39</v>
       </c>
       <c r="X7" s="27" t="s">
         <v>40</v>
       </c>
       <c r="Y7" s="7" t="s">
         <v>41</v>
       </c>
       <c r="Z7" s="6" t="s">
         <v>25</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="AB7" s="32" t="s">
         <v>32</v>
       </c>
       <c r="AC7" s="7" t="s">
         <v>33</v>
       </c>
       <c r="AD7" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="AE7" s="1"/>
+      <c r="AE7" s="7" t="s">
+        <v>35</v>
+      </c>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
     </row>
     <row r="8" spans="1:39" ht="20.25" customHeight="1">
-      <c r="A8" s="55" t="s">
+      <c r="A8" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="55"/>
-[...28 lines deleted...]
-      <c r="AE8" s="9"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="56"/>
+      <c r="U8" s="56"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="56"/>
+      <c r="X8" s="56"/>
+      <c r="Y8" s="56"/>
+      <c r="Z8" s="56"/>
+      <c r="AA8" s="56"/>
+      <c r="AB8" s="56"/>
+      <c r="AC8" s="56"/>
+      <c r="AD8" s="56"/>
+      <c r="AE8" s="56"/>
       <c r="AF8" s="9"/>
       <c r="AG8" s="9"/>
       <c r="AH8" s="9"/>
       <c r="AI8" s="9"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="9"/>
       <c r="AL8" s="9"/>
       <c r="AM8" s="9"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="10">
         <v>5.63</v>
       </c>
       <c r="C9" s="10">
         <v>5.48</v>
       </c>
       <c r="D9" s="10">
         <v>5.33</v>
       </c>
       <c r="E9" s="10">
         <v>5.6</v>
       </c>
@@ -1735,51 +1738,53 @@
       </c>
       <c r="W9" s="10">
         <v>6.21</v>
       </c>
       <c r="X9" s="10">
         <v>6.14</v>
       </c>
       <c r="Y9" s="10">
         <v>6.1</v>
       </c>
       <c r="Z9" s="10">
         <v>4.55</v>
       </c>
       <c r="AA9" s="10">
         <v>4.67</v>
       </c>
       <c r="AB9" s="10">
         <v>4.7300000000000004</v>
       </c>
       <c r="AC9" s="10">
         <v>4.78</v>
       </c>
       <c r="AD9" s="10">
         <v>4.75</v>
       </c>
-      <c r="AE9" s="1"/>
+      <c r="AE9" s="15">
+        <v>5.44</v>
+      </c>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
     </row>
     <row r="10" spans="1:39">
       <c r="A10" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="C10" s="10">
         <v>5.0599999999999996</v>
       </c>
       <c r="D10" s="10">
         <v>5.0599999999999996</v>
       </c>
       <c r="E10" s="10">
         <v>5.41</v>
       </c>
@@ -1836,51 +1841,53 @@
       </c>
       <c r="W10" s="10">
         <v>7.46</v>
       </c>
       <c r="X10" s="10">
         <v>7.27</v>
       </c>
       <c r="Y10" s="10">
         <v>7.2</v>
       </c>
       <c r="Z10" s="10">
         <v>4.25</v>
       </c>
       <c r="AA10" s="10">
         <v>4.2</v>
       </c>
       <c r="AB10" s="10">
         <v>4.58</v>
       </c>
       <c r="AC10" s="10">
         <v>5.17</v>
       </c>
       <c r="AD10" s="10">
         <v>5.17</v>
       </c>
-      <c r="AE10" s="1"/>
+      <c r="AE10" s="15">
+        <v>6.19</v>
+      </c>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="10">
         <v>5.29</v>
       </c>
       <c r="C11" s="10">
         <v>5.16</v>
       </c>
       <c r="D11" s="10">
         <v>5.07</v>
       </c>
       <c r="E11" s="10">
         <v>5.25</v>
       </c>
@@ -1937,51 +1944,53 @@
       </c>
       <c r="W11" s="10">
         <v>6.94</v>
       </c>
       <c r="X11" s="10">
         <v>7.05</v>
       </c>
       <c r="Y11" s="10">
         <v>6.82</v>
       </c>
       <c r="Z11" s="10">
         <v>6.4</v>
       </c>
       <c r="AA11" s="10">
         <v>6.36</v>
       </c>
       <c r="AB11" s="10">
         <v>5.56</v>
       </c>
       <c r="AC11" s="10">
         <v>5.43</v>
       </c>
       <c r="AD11" s="10">
         <v>5.47</v>
       </c>
-      <c r="AE11" s="1"/>
+      <c r="AE11" s="15">
+        <v>6.02</v>
+      </c>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="10">
         <v>5.25</v>
       </c>
       <c r="C12" s="10">
         <v>4.63</v>
       </c>
       <c r="D12" s="10">
         <v>4.75</v>
       </c>
       <c r="E12" s="10">
         <v>4.97</v>
       </c>
@@ -2038,51 +2047,53 @@
       </c>
       <c r="W12" s="10">
         <v>5.59</v>
       </c>
       <c r="X12" s="10">
         <v>5.52</v>
       </c>
       <c r="Y12" s="10">
         <v>5.41</v>
       </c>
       <c r="Z12" s="10">
         <v>6.16</v>
       </c>
       <c r="AA12" s="10">
         <v>5.33</v>
       </c>
       <c r="AB12" s="10">
         <v>5.31</v>
       </c>
       <c r="AC12" s="10">
         <v>4.88</v>
       </c>
       <c r="AD12" s="10">
         <v>4.7</v>
       </c>
-      <c r="AE12" s="1"/>
+      <c r="AE12" s="15">
+        <v>5.21</v>
+      </c>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
     </row>
     <row r="13" spans="1:39">
       <c r="A13" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="10">
         <v>7.39</v>
       </c>
       <c r="C13" s="10">
         <v>6.77</v>
       </c>
       <c r="D13" s="10">
         <v>6.34</v>
       </c>
       <c r="E13" s="10">
         <v>6.51</v>
       </c>
@@ -2139,51 +2150,53 @@
       </c>
       <c r="W13" s="10">
         <v>5.98</v>
       </c>
       <c r="X13" s="10">
         <v>5.98</v>
       </c>
       <c r="Y13" s="10">
         <v>6.04</v>
       </c>
       <c r="Z13" s="10">
         <v>4.7300000000000004</v>
       </c>
       <c r="AA13" s="10">
         <v>4.88</v>
       </c>
       <c r="AB13" s="10">
         <v>5.36</v>
       </c>
       <c r="AC13" s="10">
         <v>5.5</v>
       </c>
       <c r="AD13" s="10">
         <v>5.44</v>
       </c>
-      <c r="AE13" s="1"/>
+      <c r="AE13" s="15">
+        <v>5.75</v>
+      </c>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" s="38" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="10">
         <v>5.3</v>
       </c>
       <c r="C14" s="10">
         <v>5.15</v>
       </c>
       <c r="D14" s="10">
         <v>5.15</v>
       </c>
       <c r="E14" s="10">
         <v>5.52</v>
       </c>
@@ -2240,51 +2253,53 @@
       </c>
       <c r="W14" s="10">
         <v>5.7</v>
       </c>
       <c r="X14" s="10">
         <v>5.72</v>
       </c>
       <c r="Y14" s="10">
         <v>5.73</v>
       </c>
       <c r="Z14" s="10">
         <v>4.24</v>
       </c>
       <c r="AA14" s="10">
         <v>4.29</v>
       </c>
       <c r="AB14" s="10">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC14" s="10">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD14" s="10">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AE14" s="1"/>
+      <c r="AE14" s="15">
+        <v>4.91</v>
+      </c>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
     </row>
     <row r="15" spans="1:39">
       <c r="A15" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="10">
         <v>4.6100000000000003</v>
       </c>
       <c r="C15" s="10">
         <v>4.26</v>
       </c>
       <c r="D15" s="10">
         <v>4.13</v>
       </c>
       <c r="E15" s="10">
         <v>4.53</v>
       </c>
@@ -2341,51 +2356,53 @@
       </c>
       <c r="W15" s="10">
         <v>4.71</v>
       </c>
       <c r="X15" s="10">
         <v>4.67</v>
       </c>
       <c r="Y15" s="10">
         <v>4.6500000000000004</v>
       </c>
       <c r="Z15" s="10">
         <v>5.33</v>
       </c>
       <c r="AA15" s="10">
         <v>5.09</v>
       </c>
       <c r="AB15" s="10">
         <v>5</v>
       </c>
       <c r="AC15" s="10">
         <v>4.38</v>
       </c>
       <c r="AD15" s="10">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AE15" s="1"/>
+      <c r="AE15" s="15">
+        <v>4.78</v>
+      </c>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="10">
         <v>6.09</v>
       </c>
       <c r="C16" s="10">
         <v>5.83</v>
       </c>
       <c r="D16" s="10">
         <v>5.51</v>
       </c>
       <c r="E16" s="10">
         <v>5.38</v>
       </c>
@@ -2442,51 +2459,53 @@
       </c>
       <c r="W16" s="10">
         <v>6.14</v>
       </c>
       <c r="X16" s="10">
         <v>5.99</v>
       </c>
       <c r="Y16" s="10">
         <v>5.91</v>
       </c>
       <c r="Z16" s="10">
         <v>4.46</v>
       </c>
       <c r="AA16" s="10">
         <v>4.68</v>
       </c>
       <c r="AB16" s="10">
         <v>4.6399999999999997</v>
       </c>
       <c r="AC16" s="10">
         <v>4.62</v>
       </c>
       <c r="AD16" s="10">
         <v>4.72</v>
       </c>
-      <c r="AE16" s="1"/>
+      <c r="AE16" s="15">
+        <v>5.5</v>
+      </c>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
     </row>
     <row r="17" spans="1:39">
       <c r="A17" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="10">
         <v>5.46</v>
       </c>
       <c r="C17" s="10">
         <v>5.25</v>
       </c>
       <c r="D17" s="10">
         <v>5.25</v>
       </c>
       <c r="E17" s="10">
         <v>5.47</v>
       </c>
@@ -2543,51 +2562,53 @@
       </c>
       <c r="W17" s="10">
         <v>6.05</v>
       </c>
       <c r="X17" s="10">
         <v>6.12</v>
       </c>
       <c r="Y17" s="10">
         <v>6.13</v>
       </c>
       <c r="Z17" s="10">
         <v>4.3</v>
       </c>
       <c r="AA17" s="10">
         <v>3.26</v>
       </c>
       <c r="AB17" s="10">
         <v>4.29</v>
       </c>
       <c r="AC17" s="10">
         <v>3.82</v>
       </c>
       <c r="AD17" s="10">
         <v>3.51</v>
       </c>
-      <c r="AE17" s="1"/>
+      <c r="AE17" s="15">
+        <v>4.1399999999999997</v>
+      </c>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
     </row>
     <row r="18" spans="1:39">
       <c r="A18" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="10">
         <v>5.31</v>
       </c>
       <c r="C18" s="10">
         <v>5.54</v>
       </c>
       <c r="D18" s="10">
         <v>5.32</v>
       </c>
       <c r="E18" s="10">
         <v>5.82</v>
       </c>
@@ -2644,51 +2665,53 @@
       </c>
       <c r="W18" s="10">
         <v>6.64</v>
       </c>
       <c r="X18" s="10">
         <v>6.49</v>
       </c>
       <c r="Y18" s="10">
         <v>6.39</v>
       </c>
       <c r="Z18" s="10">
         <v>4.63</v>
       </c>
       <c r="AA18" s="10">
         <v>4.43</v>
       </c>
       <c r="AB18" s="10">
         <v>4.3600000000000003</v>
       </c>
       <c r="AC18" s="10">
         <v>4.55</v>
       </c>
       <c r="AD18" s="10">
         <v>4.4400000000000004</v>
       </c>
-      <c r="AE18" s="1"/>
+      <c r="AE18" s="15">
+        <v>5.38</v>
+      </c>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
     </row>
     <row r="19" spans="1:39">
       <c r="A19" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="10">
         <v>4.93</v>
       </c>
       <c r="C19" s="10">
         <v>5.08</v>
       </c>
       <c r="D19" s="10">
         <v>5.04</v>
       </c>
       <c r="E19" s="10">
         <v>5.38</v>
       </c>
@@ -2745,51 +2768,53 @@
       </c>
       <c r="W19" s="10">
         <v>5.65</v>
       </c>
       <c r="X19" s="10">
         <v>5.63</v>
       </c>
       <c r="Y19" s="10">
         <v>5.58</v>
       </c>
       <c r="Z19" s="10">
         <v>5.32</v>
       </c>
       <c r="AA19" s="10">
         <v>4.58</v>
       </c>
       <c r="AB19" s="10">
         <v>4.45</v>
       </c>
       <c r="AC19" s="10">
         <v>4.47</v>
       </c>
       <c r="AD19" s="10">
         <v>3.88</v>
       </c>
-      <c r="AE19" s="1"/>
+      <c r="AE19" s="15">
+        <v>4.4800000000000004</v>
+      </c>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
     </row>
     <row r="20" spans="1:39">
       <c r="A20" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="10">
         <v>5.36</v>
       </c>
       <c r="C20" s="10">
         <v>5.14</v>
       </c>
       <c r="D20" s="10">
         <v>5.18</v>
       </c>
       <c r="E20" s="10">
         <v>5.45</v>
       </c>
@@ -2846,94 +2871,96 @@
       </c>
       <c r="W20" s="10">
         <v>6.4</v>
       </c>
       <c r="X20" s="10">
         <v>6.31</v>
       </c>
       <c r="Y20" s="10">
         <v>6.29</v>
       </c>
       <c r="Z20" s="10">
         <v>3.87</v>
       </c>
       <c r="AA20" s="10">
         <v>4.7300000000000004</v>
       </c>
       <c r="AB20" s="10">
         <v>4.83</v>
       </c>
       <c r="AC20" s="10">
         <v>4.8600000000000003</v>
       </c>
       <c r="AD20" s="10">
         <v>4.76</v>
       </c>
-      <c r="AE20" s="1"/>
+      <c r="AE20" s="15">
+        <v>5.52</v>
+      </c>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
     </row>
     <row r="21" spans="1:39" ht="20.25" customHeight="1">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="56"/>
-[...28 lines deleted...]
-      <c r="AE21" s="9"/>
+      <c r="B21" s="57"/>
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="57"/>
+      <c r="G21" s="57"/>
+      <c r="H21" s="57"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="57"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="57"/>
+      <c r="N21" s="57"/>
+      <c r="O21" s="57"/>
+      <c r="P21" s="57"/>
+      <c r="Q21" s="57"/>
+      <c r="R21" s="57"/>
+      <c r="S21" s="57"/>
+      <c r="T21" s="57"/>
+      <c r="U21" s="57"/>
+      <c r="V21" s="57"/>
+      <c r="W21" s="57"/>
+      <c r="X21" s="57"/>
+      <c r="Y21" s="57"/>
+      <c r="Z21" s="57"/>
+      <c r="AA21" s="57"/>
+      <c r="AB21" s="57"/>
+      <c r="AC21" s="57"/>
+      <c r="AD21" s="57"/>
+      <c r="AE21" s="57"/>
       <c r="AF21" s="9"/>
       <c r="AG21" s="9"/>
       <c r="AH21" s="9"/>
       <c r="AI21" s="9"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="9"/>
       <c r="AL21" s="9"/>
       <c r="AM21" s="9"/>
     </row>
     <row r="22" spans="1:39" ht="15.75" customHeight="1">
       <c r="A22" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="10">
         <v>7.32</v>
       </c>
       <c r="C22" s="10">
         <v>7.05</v>
       </c>
       <c r="D22" s="10">
         <v>6.51</v>
       </c>
       <c r="E22" s="10">
         <v>6.84</v>
       </c>
@@ -2990,51 +3017,53 @@
       </c>
       <c r="W22" s="15">
         <v>6.88</v>
       </c>
       <c r="X22" s="15">
         <v>6.76</v>
       </c>
       <c r="Y22" s="15">
         <v>6.64</v>
       </c>
       <c r="Z22" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA22" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="AB22" s="15">
         <v>4.96</v>
       </c>
       <c r="AC22" s="15">
         <v>5.09</v>
       </c>
       <c r="AD22" s="15">
         <v>4.99</v>
       </c>
-      <c r="AE22" s="1"/>
+      <c r="AE22" s="15">
+        <v>5.79</v>
+      </c>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
     </row>
     <row r="23" spans="1:39" ht="15.75" customHeight="1">
       <c r="A23" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="10">
         <v>5.57</v>
       </c>
       <c r="C23" s="10">
         <v>5.42</v>
       </c>
       <c r="D23" s="10">
         <v>5.58</v>
       </c>
       <c r="E23" s="10">
         <v>6.04</v>
       </c>
@@ -3091,51 +3120,53 @@
       </c>
       <c r="W23" s="15">
         <v>7.71</v>
       </c>
       <c r="X23" s="15">
         <v>7.51</v>
       </c>
       <c r="Y23" s="15">
         <v>7.46</v>
       </c>
       <c r="Z23" s="15">
         <v>4.45</v>
       </c>
       <c r="AA23" s="15">
         <v>4.47</v>
       </c>
       <c r="AB23" s="15">
         <v>4.9400000000000004</v>
       </c>
       <c r="AC23" s="15">
         <v>5.58</v>
       </c>
       <c r="AD23" s="15">
         <v>5.44</v>
       </c>
-      <c r="AE23" s="1"/>
+      <c r="AE23" s="15">
+        <v>6.47</v>
+      </c>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
     </row>
     <row r="24" spans="1:39" ht="15.75" customHeight="1">
       <c r="A24" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="10">
         <v>5.05</v>
       </c>
       <c r="C24" s="10">
         <v>4.84</v>
       </c>
       <c r="D24" s="10">
         <v>4.8</v>
       </c>
       <c r="E24" s="10">
         <v>5.38</v>
       </c>
@@ -3192,51 +3223,53 @@
       </c>
       <c r="W24" s="15">
         <v>6.94</v>
       </c>
       <c r="X24" s="15">
         <v>7.05</v>
       </c>
       <c r="Y24" s="15">
         <v>6.82</v>
       </c>
       <c r="Z24" s="15">
         <v>6.4</v>
       </c>
       <c r="AA24" s="15">
         <v>6.36</v>
       </c>
       <c r="AB24" s="15">
         <v>5.56</v>
       </c>
       <c r="AC24" s="15">
         <v>5.43</v>
       </c>
       <c r="AD24" s="15">
         <v>5.47</v>
       </c>
-      <c r="AE24" s="1"/>
+      <c r="AE24" s="15">
+        <v>6.02</v>
+      </c>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
     </row>
     <row r="25" spans="1:39" ht="15.75" customHeight="1">
       <c r="A25" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="10">
         <v>6.15</v>
       </c>
       <c r="C25" s="10">
         <v>5.6</v>
       </c>
       <c r="D25" s="10">
         <v>5.31</v>
       </c>
       <c r="E25" s="10">
         <v>5.28</v>
       </c>
@@ -3293,51 +3326,53 @@
       </c>
       <c r="W25" s="15">
         <v>6.51</v>
       </c>
       <c r="X25" s="15">
         <v>6.45</v>
       </c>
       <c r="Y25" s="15">
         <v>6.4</v>
       </c>
       <c r="Z25" s="15">
         <v>5.81</v>
       </c>
       <c r="AA25" s="15">
         <v>4.9000000000000004</v>
       </c>
       <c r="AB25" s="15">
         <v>4.92</v>
       </c>
       <c r="AC25" s="15">
         <v>5.42</v>
       </c>
       <c r="AD25" s="15">
         <v>5.08</v>
       </c>
-      <c r="AE25" s="1"/>
+      <c r="AE25" s="15">
+        <v>5.61</v>
+      </c>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
     </row>
     <row r="26" spans="1:39" ht="15.75" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="10">
         <v>5.0199999999999996</v>
       </c>
       <c r="C26" s="10">
         <v>5.2</v>
       </c>
       <c r="D26" s="10">
         <v>5.28</v>
       </c>
       <c r="E26" s="10">
         <v>5.74</v>
       </c>
@@ -3394,51 +3429,53 @@
       </c>
       <c r="W26" s="15">
         <v>6.15</v>
       </c>
       <c r="X26" s="15">
         <v>5.98</v>
       </c>
       <c r="Y26" s="15">
         <v>5.85</v>
       </c>
       <c r="Z26" s="15">
         <v>3.89</v>
       </c>
       <c r="AA26" s="15">
         <v>5.07</v>
       </c>
       <c r="AB26" s="15">
         <v>4.82</v>
       </c>
       <c r="AC26" s="15">
         <v>4.83</v>
       </c>
       <c r="AD26" s="15">
         <v>4.8099999999999996</v>
       </c>
-      <c r="AE26" s="1"/>
+      <c r="AE26" s="15">
+        <v>5.4</v>
+      </c>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
     </row>
     <row r="27" spans="1:39" ht="15.75" customHeight="1">
       <c r="A27" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="10">
         <v>5.49</v>
       </c>
       <c r="C27" s="10">
         <v>5.74</v>
       </c>
       <c r="D27" s="10">
         <v>5.54</v>
       </c>
       <c r="E27" s="10">
         <v>6.08</v>
       </c>
@@ -3495,94 +3532,96 @@
       </c>
       <c r="W27" s="15">
         <v>7.32</v>
       </c>
       <c r="X27" s="15">
         <v>7.11</v>
       </c>
       <c r="Y27" s="15">
         <v>6.98</v>
       </c>
       <c r="Z27" s="15">
         <v>5.57</v>
       </c>
       <c r="AA27" s="15">
         <v>4.51</v>
       </c>
       <c r="AB27" s="15">
         <v>4.66</v>
       </c>
       <c r="AC27" s="15">
         <v>4.5</v>
       </c>
       <c r="AD27" s="15">
         <v>4.3600000000000003</v>
       </c>
-      <c r="AE27" s="1"/>
+      <c r="AE27" s="15">
+        <v>5.65</v>
+      </c>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
     </row>
     <row r="28" spans="1:39" ht="20.25" customHeight="1">
-      <c r="A28" s="55" t="s">
+      <c r="A28" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="B28" s="55"/>
-[...28 lines deleted...]
-      <c r="AE28" s="9"/>
+      <c r="B28" s="56"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="56"/>
+      <c r="F28" s="56"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="56"/>
+      <c r="I28" s="56"/>
+      <c r="J28" s="56"/>
+      <c r="K28" s="56"/>
+      <c r="L28" s="56"/>
+      <c r="M28" s="56"/>
+      <c r="N28" s="56"/>
+      <c r="O28" s="56"/>
+      <c r="P28" s="56"/>
+      <c r="Q28" s="56"/>
+      <c r="R28" s="56"/>
+      <c r="S28" s="56"/>
+      <c r="T28" s="56"/>
+      <c r="U28" s="56"/>
+      <c r="V28" s="56"/>
+      <c r="W28" s="56"/>
+      <c r="X28" s="56"/>
+      <c r="Y28" s="56"/>
+      <c r="Z28" s="56"/>
+      <c r="AA28" s="56"/>
+      <c r="AB28" s="56"/>
+      <c r="AC28" s="56"/>
+      <c r="AD28" s="56"/>
+      <c r="AE28" s="56"/>
       <c r="AF28" s="9"/>
       <c r="AG28" s="9"/>
       <c r="AH28" s="9"/>
       <c r="AI28" s="9"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="9"/>
       <c r="AL28" s="9"/>
       <c r="AM28" s="9"/>
     </row>
     <row r="29" spans="1:39" ht="15.75" customHeight="1">
       <c r="A29" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="10">
         <v>7.41</v>
       </c>
       <c r="C29" s="10">
         <v>6.72</v>
       </c>
       <c r="D29" s="10">
         <v>6.3</v>
       </c>
       <c r="E29" s="10">
         <v>6.45</v>
       </c>
@@ -3639,51 +3678,53 @@
       </c>
       <c r="W29" s="15">
         <v>6.05</v>
       </c>
       <c r="X29" s="15">
         <v>5.99</v>
       </c>
       <c r="Y29" s="15">
         <v>5.97</v>
       </c>
       <c r="Z29" s="15">
         <v>4.43</v>
       </c>
       <c r="AA29" s="15">
         <v>4.58</v>
       </c>
       <c r="AB29" s="15">
         <v>4.68</v>
       </c>
       <c r="AC29" s="15">
         <v>4.7</v>
       </c>
       <c r="AD29" s="15">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AE29" s="1"/>
+      <c r="AE29" s="15">
+        <v>5.35</v>
+      </c>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
     </row>
     <row r="30" spans="1:39" ht="15.75" customHeight="1">
       <c r="A30" s="36" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="10">
         <v>4.96</v>
       </c>
       <c r="C30" s="10">
         <v>4.82</v>
       </c>
       <c r="D30" s="10">
         <v>4.62</v>
       </c>
       <c r="E30" s="10">
         <v>4.8899999999999997</v>
       </c>
@@ -3740,51 +3781,53 @@
       </c>
       <c r="W30" s="15">
         <v>5.78</v>
       </c>
       <c r="X30" s="15">
         <v>5.66</v>
       </c>
       <c r="Y30" s="15">
         <v>5.42</v>
       </c>
       <c r="Z30" s="15">
         <v>2.85</v>
       </c>
       <c r="AA30" s="15">
         <v>2.2599999999999998</v>
       </c>
       <c r="AB30" s="15">
         <v>1.98</v>
       </c>
       <c r="AC30" s="15">
         <v>2.23</v>
       </c>
       <c r="AD30" s="15">
         <v>3.25</v>
       </c>
-      <c r="AE30" s="1"/>
+      <c r="AE30" s="15">
+        <v>4.1900000000000004</v>
+      </c>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
     </row>
     <row r="31" spans="1:39" ht="15.75" customHeight="1">
       <c r="A31" s="36" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="10">
         <v>4.03</v>
       </c>
       <c r="C31" s="10">
         <v>3.5</v>
       </c>
       <c r="D31" s="10">
         <v>3.25</v>
       </c>
       <c r="E31" s="10">
         <v>3.4</v>
       </c>
@@ -3841,51 +3884,53 @@
       </c>
       <c r="W31" s="15">
         <v>5.59</v>
       </c>
       <c r="X31" s="15">
         <v>5.52</v>
       </c>
       <c r="Y31" s="15">
         <v>5.41</v>
       </c>
       <c r="Z31" s="15">
         <v>6.16</v>
       </c>
       <c r="AA31" s="15">
         <v>5.33</v>
       </c>
       <c r="AB31" s="15">
         <v>5.31</v>
       </c>
       <c r="AC31" s="15">
         <v>4.88</v>
       </c>
       <c r="AD31" s="15">
         <v>4.7</v>
       </c>
-      <c r="AE31" s="1"/>
+      <c r="AE31" s="15">
+        <v>5.21</v>
+      </c>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
     </row>
     <row r="32" spans="1:39" ht="15.75" customHeight="1">
       <c r="A32" s="37" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="10">
         <v>6.05</v>
       </c>
       <c r="C32" s="10">
         <v>6</v>
       </c>
       <c r="D32" s="10">
         <v>5.67</v>
       </c>
       <c r="E32" s="10">
         <v>5.46</v>
       </c>
@@ -3942,51 +3987,53 @@
       </c>
       <c r="W32" s="15">
         <v>5.9</v>
       </c>
       <c r="X32" s="15">
         <v>5.9</v>
       </c>
       <c r="Y32" s="15">
         <v>5.98</v>
       </c>
       <c r="Z32" s="15">
         <v>4.55</v>
       </c>
       <c r="AA32" s="15">
         <v>4.88</v>
       </c>
       <c r="AB32" s="15">
         <v>5.43</v>
       </c>
       <c r="AC32" s="15">
         <v>5.51</v>
       </c>
       <c r="AD32" s="15">
         <v>5.5</v>
       </c>
-      <c r="AE32" s="1"/>
+      <c r="AE32" s="15">
+        <v>5.77</v>
+      </c>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
     </row>
     <row r="33" spans="1:39" ht="15.75" customHeight="1">
       <c r="A33" s="38" t="s">
         <v>67</v>
       </c>
       <c r="B33" s="10">
         <v>5.81</v>
       </c>
       <c r="C33" s="10">
         <v>5.28</v>
       </c>
       <c r="D33" s="10">
         <v>5.22</v>
       </c>
       <c r="E33" s="10">
         <v>5.25</v>
       </c>
@@ -4043,51 +4090,53 @@
       </c>
       <c r="W33" s="15">
         <v>5.7</v>
       </c>
       <c r="X33" s="15">
         <v>5.72</v>
       </c>
       <c r="Y33" s="15">
         <v>5.73</v>
       </c>
       <c r="Z33" s="15">
         <v>4.24</v>
       </c>
       <c r="AA33" s="15">
         <v>4.29</v>
       </c>
       <c r="AB33" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="AC33" s="15">
         <v>4.1399999999999997</v>
       </c>
       <c r="AD33" s="15">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AE33" s="1"/>
+      <c r="AE33" s="15">
+        <v>4.91</v>
+      </c>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
     </row>
     <row r="34" spans="1:39" ht="15.75" customHeight="1">
       <c r="A34" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="10">
         <v>4.5199999999999996</v>
       </c>
       <c r="C34" s="10">
         <v>4.6900000000000004</v>
       </c>
       <c r="D34" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="E34" s="10">
         <v>4.6900000000000004</v>
       </c>
@@ -4144,51 +4193,53 @@
       </c>
       <c r="W34" s="15">
         <v>4.71</v>
       </c>
       <c r="X34" s="15">
         <v>4.67</v>
       </c>
       <c r="Y34" s="15">
         <v>4.6500000000000004</v>
       </c>
       <c r="Z34" s="15">
         <v>5.33</v>
       </c>
       <c r="AA34" s="15">
         <v>5.09</v>
       </c>
       <c r="AB34" s="15">
         <v>5</v>
       </c>
       <c r="AC34" s="15">
         <v>4.38</v>
       </c>
       <c r="AD34" s="15">
         <v>4.3499999999999996</v>
       </c>
-      <c r="AE34" s="1"/>
+      <c r="AE34" s="15">
+        <v>4.78</v>
+      </c>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
     </row>
     <row r="35" spans="1:39" ht="15.75" customHeight="1">
       <c r="A35" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="10">
         <v>3.99</v>
       </c>
       <c r="C35" s="10">
         <v>4.2699999999999996</v>
       </c>
       <c r="D35" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="E35" s="10">
         <v>4.68</v>
       </c>
@@ -4245,51 +4296,53 @@
       </c>
       <c r="W35" s="15">
         <v>6.13</v>
       </c>
       <c r="X35" s="15">
         <v>6</v>
       </c>
       <c r="Y35" s="15">
         <v>5.93</v>
       </c>
       <c r="Z35" s="15">
         <v>4.63</v>
       </c>
       <c r="AA35" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="AB35" s="15">
         <v>4.58</v>
       </c>
       <c r="AC35" s="15">
         <v>4.55</v>
       </c>
       <c r="AD35" s="15">
         <v>4.6900000000000004</v>
       </c>
-      <c r="AE35" s="1"/>
+      <c r="AE35" s="15">
+        <v>5.53</v>
+      </c>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
     </row>
     <row r="36" spans="1:39" ht="15.75" customHeight="1">
       <c r="A36" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="10">
         <v>5.34</v>
       </c>
       <c r="C36" s="10">
         <v>5.19</v>
       </c>
       <c r="D36" s="10">
         <v>5.2</v>
       </c>
       <c r="E36" s="10">
         <v>5.22</v>
       </c>
@@ -4346,51 +4399,53 @@
       </c>
       <c r="W36" s="15">
         <v>6.05</v>
       </c>
       <c r="X36" s="15">
         <v>6.12</v>
       </c>
       <c r="Y36" s="15">
         <v>6.13</v>
       </c>
       <c r="Z36" s="15">
         <v>4.3</v>
       </c>
       <c r="AA36" s="15">
         <v>3.26</v>
       </c>
       <c r="AB36" s="15">
         <v>4.29</v>
       </c>
       <c r="AC36" s="15">
         <v>3.82</v>
       </c>
       <c r="AD36" s="15">
         <v>3.51</v>
       </c>
-      <c r="AE36" s="1"/>
+      <c r="AE36" s="15">
+        <v>4.1399999999999997</v>
+      </c>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
     </row>
     <row r="37" spans="1:39" ht="15.75" customHeight="1">
       <c r="A37" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="10">
         <v>6.01</v>
       </c>
       <c r="C37" s="10">
         <v>5.74</v>
       </c>
       <c r="D37" s="10">
         <v>5.58</v>
       </c>
       <c r="E37" s="10">
         <v>5.83</v>
       </c>
@@ -4447,51 +4502,53 @@
       </c>
       <c r="W37" s="15">
         <v>6.41</v>
       </c>
       <c r="X37" s="15">
         <v>6.29</v>
       </c>
       <c r="Y37" s="15">
         <v>6.2</v>
       </c>
       <c r="Z37" s="15">
         <v>4.34</v>
       </c>
       <c r="AA37" s="15">
         <v>4.41</v>
       </c>
       <c r="AB37" s="15">
         <v>4.26</v>
       </c>
       <c r="AC37" s="15">
         <v>4.5599999999999996</v>
       </c>
       <c r="AD37" s="15">
         <v>4.47</v>
       </c>
-      <c r="AE37" s="1"/>
+      <c r="AE37" s="15">
+        <v>5.29</v>
+      </c>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
     </row>
     <row r="38" spans="1:39" ht="15.75" customHeight="1">
       <c r="A38" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="40">
         <v>3.67</v>
       </c>
       <c r="C38" s="40">
         <v>4.0199999999999996</v>
       </c>
       <c r="D38" s="40">
         <v>4.22</v>
       </c>
       <c r="E38" s="40">
         <v>4.47</v>
       </c>
@@ -4548,51 +4605,53 @@
       </c>
       <c r="W38" s="44">
         <v>5.65</v>
       </c>
       <c r="X38" s="44">
         <v>5.63</v>
       </c>
       <c r="Y38" s="44">
         <v>5.58</v>
       </c>
       <c r="Z38" s="44">
         <v>5.32</v>
       </c>
       <c r="AA38" s="44">
         <v>4.58</v>
       </c>
       <c r="AB38" s="44">
         <v>4.45</v>
       </c>
       <c r="AC38" s="44">
         <v>4.47</v>
       </c>
       <c r="AD38" s="44">
         <v>3.48</v>
       </c>
-      <c r="AE38" s="1"/>
+      <c r="AE38" s="15">
+        <v>4.4800000000000004</v>
+      </c>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
     </row>
     <row r="39" spans="1:39" ht="15.75" customHeight="1">
       <c r="A39" s="45" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="46">
         <v>4.1100000000000003</v>
       </c>
       <c r="C39" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D39" s="46">
         <v>4.21</v>
       </c>
       <c r="E39" s="46">
         <v>4.3499999999999996</v>
       </c>
@@ -4649,51 +4708,53 @@
       </c>
       <c r="W39" s="16">
         <v>6.4</v>
       </c>
       <c r="X39" s="16">
         <v>6.31</v>
       </c>
       <c r="Y39" s="16">
         <v>6.29</v>
       </c>
       <c r="Z39" s="16">
         <v>3.87</v>
       </c>
       <c r="AA39" s="16">
         <v>4.7300000000000004</v>
       </c>
       <c r="AB39" s="16">
         <v>4.83</v>
       </c>
       <c r="AC39" s="16">
         <v>4.8600000000000003</v>
       </c>
       <c r="AD39" s="16">
         <v>4.76</v>
       </c>
-      <c r="AE39" s="1"/>
+      <c r="AE39" s="16">
+        <v>5.52</v>
+      </c>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
     </row>
     <row r="40" spans="1:39" ht="15.75" customHeight="1">
       <c r="A40" s="5"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="2"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
@@ -41861,60 +41922,60 @@
       <c r="Q969" s="1"/>
       <c r="R969" s="1"/>
       <c r="S969" s="1"/>
       <c r="T969" s="1"/>
       <c r="U969" s="1"/>
       <c r="V969" s="1"/>
       <c r="W969" s="1"/>
       <c r="X969" s="1"/>
       <c r="Y969" s="1"/>
       <c r="Z969" s="1"/>
       <c r="AA969" s="1"/>
       <c r="AC969" s="1"/>
       <c r="AD969" s="1"/>
       <c r="AE969" s="1"/>
       <c r="AF969" s="1"/>
       <c r="AG969" s="1"/>
       <c r="AH969" s="1"/>
       <c r="AI969" s="1"/>
       <c r="AJ969" s="1"/>
       <c r="AK969" s="1"/>
       <c r="AL969" s="1"/>
       <c r="AM969" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A2:AD2"/>
-[...4 lines deleted...]
-    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="Z6:AE6"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A28:AE28"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="AD5:AE5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>