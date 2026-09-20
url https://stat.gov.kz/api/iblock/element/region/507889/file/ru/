--- v1 (2026-08-30)
+++ v2 (2026-09-20)
@@ -3,77 +3,74 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="140">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
-  </si>
-[...1 lines deleted...]
-    <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
@@ -434,64 +431,70 @@
     <t>Январь-апрель  2026 года</t>
   </si>
   <si>
     <t>Январь-май  2026 года</t>
   </si>
   <si>
     <t>* Оперативные данные.</t>
   </si>
   <si>
     <t>Январь-июнь  2026 года</t>
   </si>
   <si>
     <t>процент, млн.теңге</t>
   </si>
   <si>
     <t>Объем услуг, млн. теңге</t>
   </si>
   <si>
     <t>Объем и ИФО услуг по предоставлению продуктов питания и напитков в разрезе районов</t>
   </si>
   <si>
     <t>Январь-июль  2026 года</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Январь-август  2026 года</t>
+  </si>
+  <si>
+    <t>«-» – явление отсутствует</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -711,241 +714,244 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный_05_19" xfId="8"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1232,374 +1238,374 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:10" s="10" customFormat="1">
       <c r="A2" s="12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B2" s="14">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="10" customFormat="1">
       <c r="A3" s="12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="10" customFormat="1">
       <c r="A4" s="12" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B4" s="13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="10" customFormat="1">
       <c r="A5" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
     </row>
     <row r="6" spans="1:10" s="10" customFormat="1">
       <c r="A6" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="10" customFormat="1" ht="25.5">
       <c r="A7" s="12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B7" s="31" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="10" customFormat="1">
       <c r="A8" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="13" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="10" customFormat="1" ht="63.75">
       <c r="A9" s="12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B9" s="31" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="10" customFormat="1">
       <c r="A10" s="12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B10" s="31" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="10" customFormat="1">
       <c r="A11" s="12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="1:10" s="10" customFormat="1">
       <c r="A12" s="12" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B12" s="58" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="10" customFormat="1">
       <c r="A13" s="11" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>6</v>
+      </c>
+      <c r="B13" s="64" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>13</v>
+      </c>
+      <c r="B14" s="65" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1">
       <c r="A15" s="11" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>14</v>
+      </c>
+      <c r="B15" s="65" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B16" s="34">
-        <v>46246</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B17" s="34">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B18" s="35" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="35" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B20" s="36" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="12" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B21" s="36" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="8"/>
       <c r="B22" s="9"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="87" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="120" zoomScaleNormal="80" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="B45" sqref="B45"/>
+      <selection activeCell="B40" sqref="B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="4"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
-        <v>4</v>
+        <v>139</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="57" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y126"/>
   <sheetViews>
-    <sheetView topLeftCell="A94" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="X116" sqref="X116"/>
+    <sheetView tabSelected="1" topLeftCell="A94" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="U120" sqref="U120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.140625" customWidth="1"/>
     <col min="3" max="14" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="15" customHeight="1">
       <c r="A2" s="54" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      <c r="H2" s="69"/>
+        <v>97</v>
+      </c>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
     </row>
     <row r="4" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A4" s="69" t="s">
-[...25 lines deleted...]
-      <c r="Y4" s="69"/>
+      <c r="A4" s="71" t="s">
+        <v>108</v>
+      </c>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="17"/>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
       <c r="N5" s="17"/>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="17"/>
       <c r="S5" s="17"/>
       <c r="T5" s="17"/>
       <c r="U5" s="17"/>
       <c r="V5" s="17"/>
       <c r="W5" s="17"/>
@@ -1612,178 +1618,178 @@
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
       <c r="N6" s="17"/>
       <c r="O6" s="17"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
       <c r="R6" s="17"/>
       <c r="S6" s="17"/>
       <c r="T6" s="17"/>
       <c r="U6" s="17"/>
       <c r="V6" s="17"/>
       <c r="W6" s="17"/>
       <c r="X6" s="17"/>
       <c r="Y6" s="17"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="65"/>
-      <c r="B7" s="63" t="s">
+      <c r="A7" s="69"/>
+      <c r="B7" s="66" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="67"/>
-      <c r="D7" s="63" t="s">
+      <c r="E7" s="67"/>
+      <c r="F7" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="67"/>
-      <c r="F7" s="63" t="s">
+      <c r="G7" s="67"/>
+      <c r="H7" s="66" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="67"/>
-      <c r="H7" s="63" t="s">
+      <c r="I7" s="67"/>
+      <c r="J7" s="66" t="s">
         <v>36</v>
       </c>
-      <c r="I7" s="67"/>
-      <c r="J7" s="63" t="s">
+      <c r="K7" s="67"/>
+      <c r="L7" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="K7" s="67"/>
-      <c r="L7" s="63" t="s">
+      <c r="M7" s="67"/>
+      <c r="N7" s="66" t="s">
         <v>38</v>
       </c>
-      <c r="M7" s="67"/>
-      <c r="N7" s="63" t="s">
+      <c r="O7" s="67"/>
+      <c r="P7" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="O7" s="67"/>
-      <c r="P7" s="63" t="s">
+      <c r="Q7" s="67"/>
+      <c r="R7" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="Q7" s="67"/>
-      <c r="R7" s="63" t="s">
+      <c r="S7" s="67"/>
+      <c r="T7" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="S7" s="67"/>
-      <c r="T7" s="63" t="s">
+      <c r="U7" s="67"/>
+      <c r="V7" s="66" t="s">
         <v>42</v>
       </c>
-      <c r="U7" s="67"/>
-      <c r="V7" s="63" t="s">
+      <c r="W7" s="67"/>
+      <c r="X7" s="66" t="s">
         <v>43</v>
       </c>
-      <c r="W7" s="67"/>
-[...2 lines deleted...]
-      </c>
       <c r="Y7" s="67"/>
     </row>
     <row r="8" spans="1:25" ht="33.75">
-      <c r="A8" s="66"/>
+      <c r="A8" s="70"/>
       <c r="B8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="H8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="P8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Q8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="R8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="S8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="T8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="U8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="V8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="W8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="X8" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Y8" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="37" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B9" s="22">
         <v>823.88400000000001</v>
       </c>
       <c r="C9" s="22">
         <v>105.6</v>
       </c>
       <c r="D9" s="22">
         <v>1605.327</v>
       </c>
       <c r="E9" s="22">
         <v>104.5</v>
       </c>
       <c r="F9" s="22">
         <v>2242.8519999999999</v>
       </c>
       <c r="G9" s="22">
         <v>92.6</v>
       </c>
       <c r="H9" s="22">
         <v>2587.2460000000001</v>
       </c>
       <c r="I9" s="22">
         <v>77.599999999999994</v>
       </c>
@@ -1816,51 +1822,51 @@
       </c>
       <c r="S9" s="22">
         <v>66.900000000000006</v>
       </c>
       <c r="T9" s="22">
         <v>5953.2860000000001</v>
       </c>
       <c r="U9" s="22">
         <v>67.5</v>
       </c>
       <c r="V9" s="22">
         <v>6616.625</v>
       </c>
       <c r="W9" s="20">
         <v>67.400000000000006</v>
       </c>
       <c r="X9" s="38">
         <v>7299.3320000000003</v>
       </c>
       <c r="Y9" s="20">
         <v>66.3</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="39" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B10" s="40">
         <v>635</v>
       </c>
       <c r="C10" s="20">
         <v>120.3</v>
       </c>
       <c r="D10" s="41">
         <v>1227.212</v>
       </c>
       <c r="E10" s="41">
         <v>118.3</v>
       </c>
       <c r="F10" s="41">
         <v>1675.4190000000001</v>
       </c>
       <c r="G10" s="33">
         <v>100.4</v>
       </c>
       <c r="H10" s="41">
         <v>1963.155</v>
       </c>
       <c r="I10" s="33">
         <v>84.2</v>
       </c>
@@ -1893,51 +1899,51 @@
       </c>
       <c r="S10" s="33">
         <v>70.400000000000006</v>
       </c>
       <c r="T10" s="41">
         <v>4525.5029999999997</v>
       </c>
       <c r="U10" s="33">
         <v>70.099999999999994</v>
       </c>
       <c r="V10" s="38">
         <v>5005.8209999999999</v>
       </c>
       <c r="W10" s="20">
         <v>68.900000000000006</v>
       </c>
       <c r="X10" s="41">
         <v>5504.8940000000002</v>
       </c>
       <c r="Y10" s="41">
         <v>66.7</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B11" s="40">
         <v>15.9</v>
       </c>
       <c r="C11" s="20">
         <v>100.8</v>
       </c>
       <c r="D11" s="41">
         <v>31.765999999999998</v>
       </c>
       <c r="E11" s="41">
         <v>101.9</v>
       </c>
       <c r="F11" s="41">
         <v>47.649000000000001</v>
       </c>
       <c r="G11" s="33">
         <v>102.2</v>
       </c>
       <c r="H11" s="41">
         <v>52.414000000000001</v>
       </c>
       <c r="I11" s="33">
         <v>84.5</v>
       </c>
@@ -1970,51 +1976,51 @@
       </c>
       <c r="S11" s="33">
         <v>54.4</v>
       </c>
       <c r="T11" s="41">
         <v>80.718999999999994</v>
       </c>
       <c r="U11" s="33">
         <v>48.6</v>
       </c>
       <c r="V11" s="38">
         <v>81.403999999999996</v>
       </c>
       <c r="W11" s="20">
         <v>44</v>
       </c>
       <c r="X11" s="41">
         <v>82.088999999999999</v>
       </c>
       <c r="Y11" s="41">
         <v>40.299999999999997</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B12" s="40">
         <v>18.164000000000001</v>
       </c>
       <c r="C12" s="20">
         <v>23.7</v>
       </c>
       <c r="D12" s="41">
         <v>36.328000000000003</v>
       </c>
       <c r="E12" s="41">
         <v>24</v>
       </c>
       <c r="F12" s="41">
         <v>54.491999999999997</v>
       </c>
       <c r="G12" s="33">
         <v>23.7</v>
       </c>
       <c r="H12" s="41">
         <v>59.941000000000003</v>
       </c>
       <c r="I12" s="33">
         <v>19.600000000000001</v>
       </c>
@@ -2047,51 +2053,51 @@
       </c>
       <c r="S12" s="33">
         <v>16</v>
       </c>
       <c r="T12" s="41">
         <v>85.849000000000004</v>
       </c>
       <c r="U12" s="33">
         <v>15.9</v>
       </c>
       <c r="V12" s="38">
         <v>85.849000000000004</v>
       </c>
       <c r="W12" s="20">
         <v>15.9</v>
       </c>
       <c r="X12" s="41">
         <v>85.849000000000004</v>
       </c>
       <c r="Y12" s="41">
         <v>15.9</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B13" s="40">
         <v>7.9420000000000002</v>
       </c>
       <c r="C13" s="20">
         <v>98</v>
       </c>
       <c r="D13" s="41">
         <v>15.884</v>
       </c>
       <c r="E13" s="41">
         <v>99.1</v>
       </c>
       <c r="F13" s="41">
         <v>23.826000000000001</v>
       </c>
       <c r="G13" s="33">
         <v>99.4</v>
       </c>
       <c r="H13" s="41">
         <v>26.209</v>
       </c>
       <c r="I13" s="33">
         <v>82.1</v>
       </c>
@@ -2124,51 +2130,51 @@
       </c>
       <c r="S13" s="33">
         <v>82.3</v>
       </c>
       <c r="T13" s="41">
         <v>71.545000000000002</v>
       </c>
       <c r="U13" s="33">
         <v>85.5</v>
       </c>
       <c r="V13" s="38">
         <v>81.778000000000006</v>
       </c>
       <c r="W13" s="20">
         <v>88.2</v>
       </c>
       <c r="X13" s="41">
         <v>92.010999999999996</v>
       </c>
       <c r="Y13" s="41">
         <v>90.4</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="39" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B14" s="40">
         <v>35.274999999999999</v>
       </c>
       <c r="C14" s="20">
         <v>99.4</v>
       </c>
       <c r="D14" s="41">
         <v>70.944999999999993</v>
       </c>
       <c r="E14" s="41">
         <v>101.1</v>
       </c>
       <c r="F14" s="41">
         <v>106.678</v>
       </c>
       <c r="G14" s="33">
         <v>101.6</v>
       </c>
       <c r="H14" s="41">
         <v>117.261</v>
       </c>
       <c r="I14" s="33">
         <v>83.9</v>
       </c>
@@ -2201,51 +2207,51 @@
       </c>
       <c r="S14" s="33">
         <v>105.8</v>
       </c>
       <c r="T14" s="41">
         <v>434.88600000000002</v>
       </c>
       <c r="U14" s="33">
         <v>117.4</v>
       </c>
       <c r="V14" s="38">
         <v>501.75</v>
       </c>
       <c r="W14" s="20">
         <v>122</v>
       </c>
       <c r="X14" s="41">
         <v>569.125</v>
       </c>
       <c r="Y14" s="41">
         <v>125.9</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="39" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B15" s="40">
         <v>20.477</v>
       </c>
       <c r="C15" s="20">
         <v>93.4</v>
       </c>
       <c r="D15" s="41">
         <v>40.954000000000001</v>
       </c>
       <c r="E15" s="41">
         <v>94.4</v>
       </c>
       <c r="F15" s="41">
         <v>61.430999999999997</v>
       </c>
       <c r="G15" s="33">
         <v>94.7</v>
       </c>
       <c r="H15" s="41">
         <v>67.573999999999998</v>
       </c>
       <c r="I15" s="33">
         <v>78.3</v>
       </c>
@@ -2278,51 +2284,51 @@
       </c>
       <c r="S15" s="33">
         <v>60.8</v>
       </c>
       <c r="T15" s="41">
         <v>130.53</v>
       </c>
       <c r="U15" s="33">
         <v>59.7</v>
       </c>
       <c r="V15" s="38">
         <v>141.65199999999999</v>
       </c>
       <c r="W15" s="20">
         <v>58.9</v>
       </c>
       <c r="X15" s="41">
         <v>152.774</v>
       </c>
       <c r="Y15" s="41">
         <v>58.2</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B16" s="40">
         <v>27.481000000000002</v>
       </c>
       <c r="C16" s="20">
         <v>100.8</v>
       </c>
       <c r="D16" s="41">
         <v>54.962000000000003</v>
       </c>
       <c r="E16" s="41">
         <v>101.9</v>
       </c>
       <c r="F16" s="41">
         <v>82.442999999999998</v>
       </c>
       <c r="G16" s="33">
         <v>98.4</v>
       </c>
       <c r="H16" s="41">
         <v>90.686999999999998</v>
       </c>
       <c r="I16" s="33">
         <v>82.1</v>
       </c>
@@ -2355,51 +2361,51 @@
       </c>
       <c r="S16" s="33">
         <v>47.7</v>
       </c>
       <c r="T16" s="41">
         <v>129.70599999999999</v>
       </c>
       <c r="U16" s="33">
         <v>42.5</v>
       </c>
       <c r="V16" s="38">
         <v>129.821</v>
       </c>
       <c r="W16" s="20">
         <v>38.5</v>
       </c>
       <c r="X16" s="41">
         <v>129.93600000000001</v>
       </c>
       <c r="Y16" s="41">
         <v>35.1</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B17" s="40">
         <v>3.5030000000000001</v>
       </c>
       <c r="C17" s="20">
         <v>87.8</v>
       </c>
       <c r="D17" s="41">
         <v>7.0060000000000002</v>
       </c>
       <c r="E17" s="41">
         <v>88.8</v>
       </c>
       <c r="F17" s="41">
         <v>10.509</v>
       </c>
       <c r="G17" s="33">
         <v>89.1</v>
       </c>
       <c r="H17" s="41">
         <v>11.56</v>
       </c>
       <c r="I17" s="33">
         <v>73.599999999999994</v>
       </c>
@@ -2432,51 +2438,51 @@
       </c>
       <c r="S17" s="33">
         <v>81.2</v>
       </c>
       <c r="T17" s="41">
         <v>33.094000000000001</v>
       </c>
       <c r="U17" s="33">
         <v>86.9</v>
       </c>
       <c r="V17" s="38">
         <v>38.095999999999997</v>
       </c>
       <c r="W17" s="20">
         <v>91.8</v>
       </c>
       <c r="X17" s="41">
         <v>43.2</v>
       </c>
       <c r="Y17" s="41">
         <v>96.2</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B18" s="40">
         <v>15.24</v>
       </c>
       <c r="C18" s="20">
         <v>82.8</v>
       </c>
       <c r="D18" s="41">
         <v>30.48</v>
       </c>
       <c r="E18" s="41">
         <v>83.7</v>
       </c>
       <c r="F18" s="41">
         <v>45.72</v>
       </c>
       <c r="G18" s="33">
         <v>84</v>
       </c>
       <c r="H18" s="41">
         <v>50.292000000000002</v>
       </c>
       <c r="I18" s="33">
         <v>69.400000000000006</v>
       </c>
@@ -2509,51 +2515,51 @@
       </c>
       <c r="S18" s="33">
         <v>71.8</v>
       </c>
       <c r="T18" s="41">
         <v>128.387</v>
       </c>
       <c r="U18" s="33">
         <v>76.099999999999994</v>
       </c>
       <c r="V18" s="38">
         <v>145.63800000000001</v>
       </c>
       <c r="W18" s="20">
         <v>80</v>
       </c>
       <c r="X18" s="41">
         <v>162.88900000000001</v>
       </c>
       <c r="Y18" s="41">
         <v>83.4</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="39" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B19" s="40">
         <v>1.3069999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>104.6</v>
       </c>
       <c r="D19" s="41">
         <v>2.6139999999999999</v>
       </c>
       <c r="E19" s="41">
         <v>105.8</v>
       </c>
       <c r="F19" s="41">
         <v>3.9209999999999998</v>
       </c>
       <c r="G19" s="33">
         <v>106.1</v>
       </c>
       <c r="H19" s="41">
         <v>4.3129999999999997</v>
       </c>
       <c r="I19" s="33">
         <v>87.7</v>
       </c>
@@ -2586,51 +2592,51 @@
       </c>
       <c r="S19" s="33">
         <v>58.3</v>
       </c>
       <c r="T19" s="41">
         <v>7.149</v>
       </c>
       <c r="U19" s="33">
         <v>52.8</v>
       </c>
       <c r="V19" s="38">
         <v>7.3630000000000004</v>
       </c>
       <c r="W19" s="20">
         <v>48.6</v>
       </c>
       <c r="X19" s="41">
         <v>7.577</v>
       </c>
       <c r="Y19" s="41">
         <v>45.2</v>
       </c>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" s="42" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B20" s="25">
         <v>43.588000000000001</v>
       </c>
       <c r="C20" s="21">
         <v>99.8</v>
       </c>
       <c r="D20" s="43">
         <v>87.176000000000002</v>
       </c>
       <c r="E20" s="43">
         <v>100.9</v>
       </c>
       <c r="F20" s="43">
         <v>130.76400000000001</v>
       </c>
       <c r="G20" s="21">
         <v>101.2</v>
       </c>
       <c r="H20" s="43">
         <v>143.84</v>
       </c>
       <c r="I20" s="21">
         <v>83.5</v>
       </c>
@@ -2743,178 +2749,178 @@
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
       <c r="I23" s="17"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="17"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
       <c r="S23" s="17"/>
       <c r="T23" s="17"/>
       <c r="U23" s="17"/>
       <c r="V23" s="17"/>
       <c r="W23" s="17"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="17"/>
     </row>
     <row r="24" spans="1:25">
-      <c r="A24" s="65"/>
-      <c r="B24" s="63" t="s">
+      <c r="A24" s="69"/>
+      <c r="B24" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" s="67"/>
+      <c r="D24" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="67"/>
-      <c r="D24" s="63" t="s">
+      <c r="E24" s="67"/>
+      <c r="F24" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="E24" s="67"/>
-      <c r="F24" s="63" t="s">
+      <c r="G24" s="67"/>
+      <c r="H24" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="G24" s="67"/>
-      <c r="H24" s="63" t="s">
+      <c r="I24" s="67"/>
+      <c r="J24" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="K24" s="67"/>
+      <c r="L24" s="66" t="s">
         <v>50</v>
       </c>
-      <c r="I24" s="67"/>
-[...4 lines deleted...]
-      <c r="L24" s="63" t="s">
+      <c r="M24" s="67"/>
+      <c r="N24" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="M24" s="67"/>
-      <c r="N24" s="63" t="s">
+      <c r="O24" s="67"/>
+      <c r="P24" s="66" t="s">
         <v>52</v>
       </c>
-      <c r="O24" s="67"/>
-      <c r="P24" s="63" t="s">
+      <c r="Q24" s="67"/>
+      <c r="R24" s="66" t="s">
         <v>53</v>
       </c>
-      <c r="Q24" s="67"/>
-      <c r="R24" s="63" t="s">
+      <c r="S24" s="67"/>
+      <c r="T24" s="66" t="s">
         <v>54</v>
       </c>
-      <c r="S24" s="67"/>
-      <c r="T24" s="63" t="s">
+      <c r="U24" s="67"/>
+      <c r="V24" s="66" t="s">
         <v>55</v>
       </c>
-      <c r="U24" s="67"/>
-      <c r="V24" s="63" t="s">
+      <c r="W24" s="67"/>
+      <c r="X24" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="W24" s="67"/>
-[...2 lines deleted...]
-      </c>
       <c r="Y24" s="67"/>
     </row>
     <row r="25" spans="1:25" ht="33.75">
-      <c r="A25" s="66"/>
+      <c r="A25" s="70"/>
       <c r="B25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="H25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="P25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Q25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="R25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="S25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="T25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="U25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="V25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="W25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="X25" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Y25" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="37" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B26" s="22">
         <v>592.52300000000002</v>
       </c>
       <c r="C26" s="22">
         <v>67.7</v>
       </c>
       <c r="D26" s="22">
         <v>1084.604</v>
       </c>
       <c r="E26" s="22">
         <v>63.6</v>
       </c>
       <c r="F26" s="22">
         <v>1666.5319999999999</v>
       </c>
       <c r="G26" s="20">
         <v>69.900000000000006</v>
       </c>
       <c r="H26" s="38">
         <v>2504.9090000000001</v>
       </c>
       <c r="I26" s="20">
         <v>91.1</v>
       </c>
@@ -2947,51 +2953,51 @@
       </c>
       <c r="S26" s="24">
         <v>115.4</v>
       </c>
       <c r="T26" s="38">
         <v>7257.4309999999996</v>
       </c>
       <c r="U26" s="24">
         <v>116.5</v>
       </c>
       <c r="V26" s="38">
         <v>8086.1049999999996</v>
       </c>
       <c r="W26" s="24">
         <v>117.1</v>
       </c>
       <c r="X26" s="38">
         <v>8897.4590000000007</v>
       </c>
       <c r="Y26" s="24">
         <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="39" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B27" s="41">
         <v>460.55</v>
       </c>
       <c r="C27" s="33">
         <v>68.2</v>
       </c>
       <c r="D27" s="41">
         <v>816.38800000000003</v>
       </c>
       <c r="E27" s="33">
         <v>62.6</v>
       </c>
       <c r="F27" s="41">
         <v>1262.075</v>
       </c>
       <c r="G27" s="33">
         <v>70.900000000000006</v>
       </c>
       <c r="H27" s="41">
         <v>1965.9870000000001</v>
       </c>
       <c r="I27" s="33">
         <v>94.2</v>
       </c>
@@ -3024,51 +3030,51 @@
       </c>
       <c r="S27" s="33">
         <v>121.4</v>
       </c>
       <c r="T27" s="41">
         <v>5797.2380000000003</v>
       </c>
       <c r="U27" s="33">
         <v>122.5</v>
       </c>
       <c r="V27" s="41">
         <v>6435.83</v>
       </c>
       <c r="W27" s="33">
         <v>123.1</v>
       </c>
       <c r="X27" s="41">
         <v>7056.2790000000005</v>
       </c>
       <c r="Y27" s="33">
         <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B28" s="41">
         <v>4.72</v>
       </c>
       <c r="C28" s="33">
         <v>28</v>
       </c>
       <c r="D28" s="41">
         <v>9.44</v>
       </c>
       <c r="E28" s="33">
         <v>28</v>
       </c>
       <c r="F28" s="41">
         <v>16.280999999999999</v>
       </c>
       <c r="G28" s="33">
         <v>32.1</v>
       </c>
       <c r="H28" s="41">
         <v>23.122</v>
       </c>
       <c r="I28" s="33">
         <v>41.5</v>
       </c>
@@ -3101,51 +3107,51 @@
       </c>
       <c r="S28" s="33">
         <v>36.200000000000003</v>
       </c>
       <c r="T28" s="41">
         <v>30.488</v>
       </c>
       <c r="U28" s="33">
         <v>36.1</v>
       </c>
       <c r="V28" s="41">
         <v>30.593</v>
       </c>
       <c r="W28" s="33">
         <v>36</v>
       </c>
       <c r="X28" s="41">
         <v>30.698</v>
       </c>
       <c r="Y28" s="33">
         <v>35.9</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" s="39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B29" s="41">
         <v>2.536</v>
       </c>
       <c r="C29" s="33">
         <v>13.1</v>
       </c>
       <c r="D29" s="41">
         <v>5.0720000000000001</v>
       </c>
       <c r="E29" s="33">
         <v>13.1</v>
       </c>
       <c r="F29" s="41">
         <v>8.7469999999999999</v>
       </c>
       <c r="G29" s="33">
         <v>15.1</v>
       </c>
       <c r="H29" s="41">
         <v>12.422000000000001</v>
       </c>
       <c r="I29" s="33">
         <v>19.5</v>
       </c>
@@ -3178,51 +3184,51 @@
       </c>
       <c r="S29" s="33">
         <v>17.899999999999999</v>
       </c>
       <c r="T29" s="41">
         <v>16.097000000000001</v>
       </c>
       <c r="U29" s="33">
         <v>17.899999999999999</v>
       </c>
       <c r="V29" s="41">
         <v>16.097000000000001</v>
       </c>
       <c r="W29" s="33">
         <v>18</v>
       </c>
       <c r="X29" s="41">
         <v>16.097000000000001</v>
       </c>
       <c r="Y29" s="33">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B30" s="41">
         <v>8.11</v>
       </c>
       <c r="C30" s="33">
         <v>96.1</v>
       </c>
       <c r="D30" s="41">
         <v>16.22</v>
       </c>
       <c r="E30" s="33">
         <v>96.1</v>
       </c>
       <c r="F30" s="41">
         <v>24.33</v>
       </c>
       <c r="G30" s="33">
         <v>96.1</v>
       </c>
       <c r="H30" s="41">
         <v>32.44</v>
       </c>
       <c r="I30" s="33">
         <v>116.4</v>
       </c>
@@ -3255,51 +3261,51 @@
       </c>
       <c r="S30" s="33">
         <v>78</v>
       </c>
       <c r="T30" s="41">
         <v>52.53</v>
       </c>
       <c r="U30" s="33">
         <v>70.2</v>
       </c>
       <c r="V30" s="41">
         <v>54.926000000000002</v>
       </c>
       <c r="W30" s="33">
         <v>64.3</v>
       </c>
       <c r="X30" s="41">
         <v>57.322000000000003</v>
       </c>
       <c r="Y30" s="33">
         <v>59.8</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="39" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B31" s="41">
         <v>38.124000000000002</v>
       </c>
       <c r="C31" s="33">
         <v>101.7</v>
       </c>
       <c r="D31" s="41">
         <v>80.518000000000001</v>
       </c>
       <c r="E31" s="33">
         <v>106.8</v>
       </c>
       <c r="F31" s="41">
         <v>119.65</v>
       </c>
       <c r="G31" s="33">
         <v>105.5</v>
       </c>
       <c r="H31" s="41">
         <v>157.006</v>
       </c>
       <c r="I31" s="33">
         <v>126</v>
       </c>
@@ -3332,51 +3338,51 @@
       </c>
       <c r="S31" s="33">
         <v>106</v>
       </c>
       <c r="T31" s="41">
         <v>477.86700000000002</v>
       </c>
       <c r="U31" s="33">
         <v>105.1</v>
       </c>
       <c r="V31" s="41">
         <v>569.27599999999995</v>
       </c>
       <c r="W31" s="33">
         <v>108.7</v>
       </c>
       <c r="X31" s="41">
         <v>661.50800000000004</v>
       </c>
       <c r="Y31" s="33">
         <v>111.5</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="39" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B32" s="41">
         <v>9.5150000000000006</v>
       </c>
       <c r="C32" s="33">
         <v>43.7</v>
       </c>
       <c r="D32" s="41">
         <v>19.03</v>
       </c>
       <c r="E32" s="33">
         <v>43.7</v>
       </c>
       <c r="F32" s="41">
         <v>28.545000000000002</v>
       </c>
       <c r="G32" s="33">
         <v>43.7</v>
       </c>
       <c r="H32" s="41">
         <v>38.06</v>
       </c>
       <c r="I32" s="33">
         <v>53</v>
       </c>
@@ -3409,51 +3415,51 @@
       </c>
       <c r="S32" s="33">
         <v>97.1</v>
       </c>
       <c r="T32" s="41">
         <v>139.98500000000001</v>
       </c>
       <c r="U32" s="33">
         <v>102.5</v>
       </c>
       <c r="V32" s="41">
         <v>158.46700000000001</v>
       </c>
       <c r="W32" s="33">
         <v>107.2</v>
       </c>
       <c r="X32" s="41">
         <v>176.94900000000001</v>
       </c>
       <c r="Y32" s="33">
         <v>111.2</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B33" s="41">
         <v>3.0390000000000001</v>
       </c>
       <c r="C33" s="33">
         <v>10.4</v>
       </c>
       <c r="D33" s="41">
         <v>6.0780000000000003</v>
       </c>
       <c r="E33" s="33">
         <v>10.4</v>
       </c>
       <c r="F33" s="41">
         <v>9.1170000000000009</v>
       </c>
       <c r="G33" s="33">
         <v>10.4</v>
       </c>
       <c r="H33" s="41">
         <v>12.156000000000001</v>
       </c>
       <c r="I33" s="33">
         <v>12.6</v>
       </c>
@@ -3486,51 +3492,51 @@
       </c>
       <c r="S33" s="33">
         <v>19.399999999999999</v>
       </c>
       <c r="T33" s="41">
         <v>26.635999999999999</v>
       </c>
       <c r="U33" s="33">
         <v>19.600000000000001</v>
       </c>
       <c r="V33" s="41">
         <v>26.937000000000001</v>
       </c>
       <c r="W33" s="33">
         <v>19.899999999999999</v>
       </c>
       <c r="X33" s="41">
         <v>27.238</v>
       </c>
       <c r="Y33" s="33">
         <v>20.100000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B34" s="41">
         <v>4.1390000000000002</v>
       </c>
       <c r="C34" s="33">
         <v>111.2</v>
       </c>
       <c r="D34" s="41">
         <v>8.2780000000000005</v>
       </c>
       <c r="E34" s="33">
         <v>111.2</v>
       </c>
       <c r="F34" s="41">
         <v>12.417</v>
       </c>
       <c r="G34" s="33">
         <v>111.2</v>
       </c>
       <c r="H34" s="41">
         <v>16.556000000000001</v>
       </c>
       <c r="I34" s="33">
         <v>134.69999999999999</v>
       </c>
@@ -3563,51 +3569,51 @@
       </c>
       <c r="S34" s="33">
         <v>348.4</v>
       </c>
       <c r="T34" s="41">
         <v>123.04</v>
       </c>
       <c r="U34" s="33">
         <v>355.4</v>
       </c>
       <c r="V34" s="41">
         <v>143.50899999999999</v>
       </c>
       <c r="W34" s="33">
         <v>360.8</v>
       </c>
       <c r="X34" s="41">
         <v>163.97800000000001</v>
       </c>
       <c r="Y34" s="33">
         <v>364.3</v>
       </c>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B35" s="41">
         <v>14.433</v>
       </c>
       <c r="C35" s="33">
         <v>89.1</v>
       </c>
       <c r="D35" s="41">
         <v>28.866</v>
       </c>
       <c r="E35" s="33">
         <v>89.1</v>
       </c>
       <c r="F35" s="41">
         <v>43.298999999999999</v>
       </c>
       <c r="G35" s="33">
         <v>89.1</v>
       </c>
       <c r="H35" s="41">
         <v>57.731999999999999</v>
       </c>
       <c r="I35" s="33">
         <v>108</v>
       </c>
@@ -3640,51 +3646,51 @@
       </c>
       <c r="S35" s="33">
         <v>62.5</v>
       </c>
       <c r="T35" s="41">
         <v>73.02</v>
       </c>
       <c r="U35" s="33">
         <v>54.4</v>
       </c>
       <c r="V35" s="41">
         <v>73.191000000000003</v>
       </c>
       <c r="W35" s="33">
         <v>48.1</v>
       </c>
       <c r="X35" s="41">
         <v>73.361999999999995</v>
       </c>
       <c r="Y35" s="33">
         <v>43.2</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" s="39" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B36" s="41">
         <v>0.436</v>
       </c>
       <c r="C36" s="33">
         <v>31.4</v>
       </c>
       <c r="D36" s="41">
         <v>0.872</v>
       </c>
       <c r="E36" s="33">
         <v>31.4</v>
       </c>
       <c r="F36" s="41">
         <v>1.3080000000000001</v>
       </c>
       <c r="G36" s="33">
         <v>31.4</v>
       </c>
       <c r="H36" s="41">
         <v>1.744</v>
       </c>
       <c r="I36" s="33">
         <v>38</v>
       </c>
@@ -3717,51 +3723,51 @@
       </c>
       <c r="S36" s="33">
         <v>462.9</v>
       </c>
       <c r="T36" s="41">
         <v>41.51</v>
       </c>
       <c r="U36" s="33">
         <v>555.1</v>
       </c>
       <c r="V36" s="41">
         <v>49.375999999999998</v>
       </c>
       <c r="W36" s="33">
         <v>642.29999999999995</v>
       </c>
       <c r="X36" s="41">
         <v>57.241999999999997</v>
       </c>
       <c r="Y36" s="33">
         <v>725</v>
       </c>
     </row>
     <row r="37" spans="1:25">
       <c r="A37" s="42" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B37" s="43">
         <v>46.920999999999999</v>
       </c>
       <c r="C37" s="21">
         <v>101.3</v>
       </c>
       <c r="D37" s="43">
         <v>93.841999999999999</v>
       </c>
       <c r="E37" s="21">
         <v>101.3</v>
       </c>
       <c r="F37" s="43">
         <v>140.76300000000001</v>
       </c>
       <c r="G37" s="21">
         <v>101.3</v>
       </c>
       <c r="H37" s="43">
         <v>187.684</v>
       </c>
       <c r="I37" s="21">
         <v>122.7</v>
       </c>
@@ -3901,178 +3907,178 @@
       <c r="C41" s="17"/>
       <c r="D41" s="17"/>
       <c r="E41" s="17"/>
       <c r="F41" s="17"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="17"/>
       <c r="O41" s="17"/>
       <c r="P41" s="17"/>
       <c r="Q41" s="17"/>
       <c r="R41" s="17"/>
       <c r="S41" s="17"/>
       <c r="T41" s="17"/>
       <c r="U41" s="17"/>
       <c r="V41" s="26"/>
       <c r="W41" s="26"/>
       <c r="X41" s="26"/>
       <c r="Y41" s="17"/>
     </row>
     <row r="42" spans="1:25">
-      <c r="A42" s="65"/>
-      <c r="B42" s="63" t="s">
+      <c r="A42" s="69"/>
+      <c r="B42" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="C42" s="67"/>
+      <c r="D42" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="C42" s="67"/>
-      <c r="D42" s="63" t="s">
+      <c r="E42" s="67"/>
+      <c r="F42" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="E42" s="67"/>
-      <c r="F42" s="63" t="s">
+      <c r="G42" s="67"/>
+      <c r="H42" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="G42" s="67"/>
-      <c r="H42" s="63" t="s">
+      <c r="I42" s="67"/>
+      <c r="J42" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="I42" s="67"/>
-      <c r="J42" s="63" t="s">
+      <c r="K42" s="67"/>
+      <c r="L42" s="66" t="s">
         <v>62</v>
       </c>
-      <c r="K42" s="67"/>
-      <c r="L42" s="63" t="s">
+      <c r="M42" s="67"/>
+      <c r="N42" s="66" t="s">
         <v>63</v>
       </c>
-      <c r="M42" s="67"/>
-      <c r="N42" s="63" t="s">
+      <c r="O42" s="67"/>
+      <c r="P42" s="66" t="s">
         <v>64</v>
       </c>
-      <c r="O42" s="67"/>
-      <c r="P42" s="63" t="s">
+      <c r="Q42" s="67"/>
+      <c r="R42" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="Q42" s="67"/>
-      <c r="R42" s="63" t="s">
+      <c r="S42" s="67"/>
+      <c r="T42" s="66" t="s">
         <v>66</v>
       </c>
-      <c r="S42" s="67"/>
-      <c r="T42" s="63" t="s">
+      <c r="U42" s="67"/>
+      <c r="V42" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="U42" s="67"/>
-      <c r="V42" s="63" t="s">
+      <c r="W42" s="67"/>
+      <c r="X42" s="66" t="s">
         <v>68</v>
       </c>
-      <c r="W42" s="67"/>
-[...2 lines deleted...]
-      </c>
       <c r="Y42" s="67"/>
     </row>
     <row r="43" spans="1:25" ht="33.75">
-      <c r="A43" s="66"/>
+      <c r="A43" s="70"/>
       <c r="B43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="H43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="P43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Q43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="R43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="S43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="T43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="U43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="V43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="W43" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="X43" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Y43" s="18" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" s="37" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B44" s="27">
         <v>1003.759</v>
       </c>
       <c r="C44" s="27">
         <v>165.6</v>
       </c>
       <c r="D44" s="27">
         <v>1906.877</v>
       </c>
       <c r="E44" s="28">
         <v>170.7</v>
       </c>
       <c r="F44" s="27">
         <v>2886.4490000000001</v>
       </c>
       <c r="G44" s="28">
         <v>166.7</v>
       </c>
       <c r="H44" s="27">
         <v>3854.6660000000002</v>
       </c>
       <c r="I44" s="28">
         <v>144.80000000000001</v>
       </c>
@@ -4105,51 +4111,51 @@
       </c>
       <c r="S44" s="28">
         <v>119.8</v>
       </c>
       <c r="T44" s="27">
         <v>9554.4740000000002</v>
       </c>
       <c r="U44" s="28">
         <v>118.3</v>
       </c>
       <c r="V44" s="27">
         <v>10759.038</v>
       </c>
       <c r="W44" s="28">
         <v>118.7</v>
       </c>
       <c r="X44" s="27">
         <v>12316.166999999999</v>
       </c>
       <c r="Y44" s="28">
         <v>122.2</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" s="39" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B45" s="41">
         <v>838.22199999999998</v>
       </c>
       <c r="C45" s="33">
         <v>177.9</v>
       </c>
       <c r="D45" s="41">
         <v>1553.8040000000001</v>
       </c>
       <c r="E45" s="33">
         <v>184.8</v>
       </c>
       <c r="F45" s="41">
         <v>2343.7930000000001</v>
       </c>
       <c r="G45" s="33">
         <v>178.7</v>
       </c>
       <c r="H45" s="41">
         <v>3118.056</v>
       </c>
       <c r="I45" s="33">
         <v>149.19999999999999</v>
       </c>
@@ -4182,51 +4188,51 @@
       </c>
       <c r="S45" s="33">
         <v>124.9</v>
       </c>
       <c r="T45" s="41">
         <v>7946.1450000000004</v>
       </c>
       <c r="U45" s="33">
         <v>123.2</v>
       </c>
       <c r="V45" s="41">
         <v>9026.0669999999991</v>
       </c>
       <c r="W45" s="33">
         <v>125.1</v>
       </c>
       <c r="X45" s="41">
         <v>10362.34</v>
       </c>
       <c r="Y45" s="33">
         <v>129.6</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" s="39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B46" s="41">
         <v>2.5579999999999998</v>
       </c>
       <c r="C46" s="33">
         <v>53</v>
       </c>
       <c r="D46" s="41">
         <v>5.1159999999999997</v>
       </c>
       <c r="E46" s="33">
         <v>52.6</v>
       </c>
       <c r="F46" s="41">
         <v>7.6740000000000004</v>
       </c>
       <c r="G46" s="33">
         <v>45.4</v>
       </c>
       <c r="H46" s="41">
         <v>10.231999999999999</v>
       </c>
       <c r="I46" s="33">
         <v>41.6</v>
       </c>
@@ -4259,51 +4265,51 @@
       </c>
       <c r="S46" s="33">
         <v>41.9</v>
       </c>
       <c r="T46" s="41">
         <v>14.106</v>
       </c>
       <c r="U46" s="33">
         <v>41.6</v>
       </c>
       <c r="V46" s="41">
         <v>14.106</v>
       </c>
       <c r="W46" s="33">
         <v>41.1</v>
       </c>
       <c r="X46" s="41">
         <v>14.106</v>
       </c>
       <c r="Y46" s="33">
         <v>40.6</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" s="39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B47" s="41">
         <v>1.544</v>
       </c>
       <c r="C47" s="33">
         <v>59.5</v>
       </c>
       <c r="D47" s="41">
         <v>6.29</v>
       </c>
       <c r="E47" s="33">
         <v>120.4</v>
       </c>
       <c r="F47" s="41">
         <v>11.638999999999999</v>
       </c>
       <c r="G47" s="33">
         <v>128.1</v>
       </c>
       <c r="H47" s="41">
         <v>17.68</v>
       </c>
       <c r="I47" s="33">
         <v>133.9</v>
       </c>
@@ -4336,51 +4342,51 @@
       </c>
       <c r="S47" s="33">
         <v>251.5</v>
       </c>
       <c r="T47" s="41">
         <v>49.642000000000003</v>
       </c>
       <c r="U47" s="33">
         <v>277.10000000000002</v>
       </c>
       <c r="V47" s="41">
         <v>54.781999999999996</v>
       </c>
       <c r="W47" s="33">
         <v>303.60000000000002</v>
       </c>
       <c r="X47" s="41">
         <v>60.039000000000001</v>
       </c>
       <c r="Y47" s="33">
         <v>329.2</v>
       </c>
     </row>
     <row r="48" spans="1:25">
       <c r="A48" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B48" s="41">
         <v>4.7770000000000001</v>
       </c>
       <c r="C48" s="33">
         <v>57.6</v>
       </c>
       <c r="D48" s="41">
         <v>9.5540000000000003</v>
       </c>
       <c r="E48" s="33">
         <v>57.2</v>
       </c>
       <c r="F48" s="41">
         <v>14.331</v>
       </c>
       <c r="G48" s="33">
         <v>56.7</v>
       </c>
       <c r="H48" s="41">
         <v>19.108000000000001</v>
       </c>
       <c r="I48" s="33">
         <v>55.4</v>
       </c>
@@ -4413,51 +4419,51 @@
       </c>
       <c r="S48" s="33">
         <v>43</v>
       </c>
       <c r="T48" s="41">
         <v>23.885000000000002</v>
       </c>
       <c r="U48" s="33">
         <v>40.9</v>
       </c>
       <c r="V48" s="41">
         <v>23.885000000000002</v>
       </c>
       <c r="W48" s="33">
         <v>38.799999999999997</v>
       </c>
       <c r="X48" s="41">
         <v>23.885000000000002</v>
       </c>
       <c r="Y48" s="33">
         <v>36.799999999999997</v>
       </c>
     </row>
     <row r="49" spans="1:25">
       <c r="A49" s="39" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B49" s="41">
         <v>70.501000000000005</v>
       </c>
       <c r="C49" s="33">
         <v>180.8</v>
       </c>
       <c r="D49" s="41">
         <v>140.792</v>
       </c>
       <c r="E49" s="33">
         <v>169.8</v>
       </c>
       <c r="F49" s="41">
         <v>211.11</v>
       </c>
       <c r="G49" s="33">
         <v>169.8</v>
       </c>
       <c r="H49" s="41">
         <v>280.93400000000003</v>
       </c>
       <c r="I49" s="33">
         <v>168.3</v>
       </c>
@@ -4490,51 +4496,51 @@
       </c>
       <c r="S49" s="33">
         <v>107.1</v>
       </c>
       <c r="T49" s="41">
         <v>471.60500000000002</v>
       </c>
       <c r="U49" s="33">
         <v>88.7</v>
       </c>
       <c r="V49" s="41">
         <v>484.19099999999997</v>
       </c>
       <c r="W49" s="33">
         <v>75.900000000000006</v>
       </c>
       <c r="X49" s="41">
         <v>496.697</v>
       </c>
       <c r="Y49" s="33">
         <v>66.3</v>
       </c>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" s="39" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B50" s="41">
         <v>16.077000000000002</v>
       </c>
       <c r="C50" s="33">
         <v>165.2</v>
       </c>
       <c r="D50" s="41">
         <v>47.884999999999998</v>
       </c>
       <c r="E50" s="33">
         <v>244.3</v>
       </c>
       <c r="F50" s="41">
         <v>79.745999999999995</v>
       </c>
       <c r="G50" s="33">
         <v>268.89999999999998</v>
       </c>
       <c r="H50" s="41">
         <v>115.70099999999999</v>
       </c>
       <c r="I50" s="33">
         <v>286</v>
       </c>
@@ -4567,51 +4573,51 @@
       </c>
       <c r="S50" s="33">
         <v>181.7</v>
       </c>
       <c r="T50" s="41">
         <v>271.34199999999998</v>
       </c>
       <c r="U50" s="33">
         <v>174.2</v>
       </c>
       <c r="V50" s="41">
         <v>299.005</v>
       </c>
       <c r="W50" s="33">
         <v>168.3</v>
       </c>
       <c r="X50" s="41">
         <v>326.005</v>
       </c>
       <c r="Y50" s="33">
         <v>162.6</v>
       </c>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B51" s="41">
         <v>1.327</v>
       </c>
       <c r="C51" s="33">
         <v>42.7</v>
       </c>
       <c r="D51" s="41">
         <v>2.6539999999999999</v>
       </c>
       <c r="E51" s="33">
         <v>42.4</v>
       </c>
       <c r="F51" s="41">
         <v>3.9809999999999999</v>
       </c>
       <c r="G51" s="33">
         <v>42</v>
       </c>
       <c r="H51" s="41">
         <v>5.3079999999999998</v>
       </c>
       <c r="I51" s="33">
         <v>41.1</v>
       </c>
@@ -4644,51 +4650,51 @@
       </c>
       <c r="S51" s="33">
         <v>60.8</v>
       </c>
       <c r="T51" s="41">
         <v>17.777000000000001</v>
       </c>
       <c r="U51" s="33">
         <v>60</v>
       </c>
       <c r="V51" s="41">
         <v>17.797000000000001</v>
       </c>
       <c r="W51" s="33">
         <v>58.9</v>
       </c>
       <c r="X51" s="41">
         <v>17.817</v>
       </c>
       <c r="Y51" s="33">
         <v>57.7</v>
       </c>
     </row>
     <row r="52" spans="1:25">
       <c r="A52" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B52" s="41">
         <v>13.664999999999999</v>
       </c>
       <c r="C52" s="33">
         <v>322.7</v>
       </c>
       <c r="D52" s="41">
         <v>27.33</v>
       </c>
       <c r="E52" s="33">
         <v>320.5</v>
       </c>
       <c r="F52" s="41">
         <v>40.994999999999997</v>
       </c>
       <c r="G52" s="33">
         <v>317.8</v>
       </c>
       <c r="H52" s="41">
         <v>54.66</v>
       </c>
       <c r="I52" s="33">
         <v>310.60000000000002</v>
       </c>
@@ -4721,51 +4727,51 @@
       </c>
       <c r="S52" s="33">
         <v>137.6</v>
       </c>
       <c r="T52" s="41">
         <v>250.863</v>
       </c>
       <c r="U52" s="33">
         <v>183.2</v>
       </c>
       <c r="V52" s="41">
         <v>259.29000000000002</v>
       </c>
       <c r="W52" s="33">
         <v>161.19999999999999</v>
       </c>
       <c r="X52" s="41">
         <v>351.358</v>
       </c>
       <c r="Y52" s="33">
         <v>189.1</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B53" s="41">
         <v>1.3839999999999999</v>
       </c>
       <c r="C53" s="33">
         <v>9.4</v>
       </c>
       <c r="D53" s="41">
         <v>2.7679999999999998</v>
       </c>
       <c r="E53" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="F53" s="41">
         <v>4.1520000000000001</v>
       </c>
       <c r="G53" s="33">
         <v>9.1999999999999993</v>
       </c>
       <c r="H53" s="41">
         <v>5.5359999999999996</v>
       </c>
       <c r="I53" s="33">
         <v>9</v>
       </c>
@@ -4798,51 +4804,51 @@
       </c>
       <c r="S53" s="33">
         <v>8.6</v>
       </c>
       <c r="T53" s="41">
         <v>6.92</v>
       </c>
       <c r="U53" s="33">
         <v>8.5</v>
       </c>
       <c r="V53" s="41">
         <v>6.92</v>
       </c>
       <c r="W53" s="33">
         <v>8.4</v>
       </c>
       <c r="X53" s="41">
         <v>6.92</v>
       </c>
       <c r="Y53" s="33">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54" s="39" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B54" s="41">
         <v>4.7699999999999996</v>
       </c>
       <c r="C54" s="33">
         <v>1069.4000000000001</v>
       </c>
       <c r="D54" s="41">
         <v>9.5399999999999991</v>
       </c>
       <c r="E54" s="33">
         <v>1062.2</v>
       </c>
       <c r="F54" s="41">
         <v>14.31</v>
       </c>
       <c r="G54" s="33">
         <v>1053</v>
       </c>
       <c r="H54" s="41">
         <v>19.079999999999998</v>
       </c>
       <c r="I54" s="33">
         <v>1029.2</v>
       </c>
@@ -4875,51 +4881,51 @@
       </c>
       <c r="S54" s="33">
         <v>100.6</v>
       </c>
       <c r="T54" s="41">
         <v>42.073999999999998</v>
       </c>
       <c r="U54" s="33">
         <v>91.1</v>
       </c>
       <c r="V54" s="41">
         <v>46.63</v>
       </c>
       <c r="W54" s="33">
         <v>84.2</v>
       </c>
       <c r="X54" s="41">
         <v>51.186</v>
       </c>
       <c r="Y54" s="33">
         <v>78.900000000000006</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55" s="42" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B55" s="43">
         <v>48.933999999999997</v>
       </c>
       <c r="C55" s="21">
         <v>101.9</v>
       </c>
       <c r="D55" s="43">
         <v>101.14400000000001</v>
       </c>
       <c r="E55" s="21">
         <v>104.6</v>
       </c>
       <c r="F55" s="43">
         <v>154.71799999999999</v>
       </c>
       <c r="G55" s="21">
         <v>105.8</v>
       </c>
       <c r="H55" s="43">
         <v>208.37100000000001</v>
       </c>
       <c r="I55" s="21">
         <v>104.4</v>
       </c>
@@ -5059,178 +5065,178 @@
       <c r="C59" s="17"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
       <c r="I59" s="17"/>
       <c r="J59" s="17"/>
       <c r="K59" s="17"/>
       <c r="L59" s="17"/>
       <c r="M59" s="17"/>
       <c r="N59" s="17"/>
       <c r="O59" s="17"/>
       <c r="P59" s="17"/>
       <c r="Q59" s="17"/>
       <c r="R59" s="17"/>
       <c r="S59" s="17"/>
       <c r="T59" s="17"/>
       <c r="U59" s="17"/>
       <c r="V59" s="17"/>
       <c r="W59" s="17"/>
       <c r="X59" s="17"/>
       <c r="Y59" s="17"/>
     </row>
     <row r="60" spans="1:25">
-      <c r="A60" s="65"/>
-      <c r="B60" s="63" t="s">
+      <c r="A60" s="69"/>
+      <c r="B60" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="C60" s="67"/>
+      <c r="D60" s="66" t="s">
         <v>70</v>
       </c>
-      <c r="C60" s="67"/>
-      <c r="D60" s="63" t="s">
+      <c r="E60" s="67"/>
+      <c r="F60" s="66" t="s">
         <v>71</v>
       </c>
-      <c r="E60" s="67"/>
-      <c r="F60" s="63" t="s">
+      <c r="G60" s="67"/>
+      <c r="H60" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="G60" s="67"/>
-      <c r="H60" s="63" t="s">
+      <c r="I60" s="67"/>
+      <c r="J60" s="66" t="s">
         <v>73</v>
       </c>
-      <c r="I60" s="67"/>
-      <c r="J60" s="63" t="s">
+      <c r="K60" s="67"/>
+      <c r="L60" s="66" t="s">
         <v>74</v>
       </c>
-      <c r="K60" s="67"/>
-      <c r="L60" s="63" t="s">
+      <c r="M60" s="67"/>
+      <c r="N60" s="66" t="s">
         <v>75</v>
       </c>
-      <c r="M60" s="67"/>
-      <c r="N60" s="63" t="s">
+      <c r="O60" s="67"/>
+      <c r="P60" s="66" t="s">
         <v>76</v>
       </c>
-      <c r="O60" s="67"/>
-      <c r="P60" s="63" t="s">
+      <c r="Q60" s="67"/>
+      <c r="R60" s="66" t="s">
         <v>77</v>
       </c>
-      <c r="Q60" s="67"/>
-      <c r="R60" s="63" t="s">
+      <c r="S60" s="67"/>
+      <c r="T60" s="66" t="s">
         <v>78</v>
       </c>
-      <c r="S60" s="67"/>
-      <c r="T60" s="63" t="s">
+      <c r="U60" s="67"/>
+      <c r="V60" s="66" t="s">
         <v>79</v>
       </c>
-      <c r="U60" s="67"/>
-[...2 lines deleted...]
-      </c>
       <c r="W60" s="67"/>
-      <c r="X60" s="63" t="s">
-        <v>69</v>
+      <c r="X60" s="66" t="s">
+        <v>68</v>
       </c>
       <c r="Y60" s="67"/>
     </row>
     <row r="61" spans="1:25" ht="33.75">
-      <c r="A61" s="66"/>
+      <c r="A61" s="70"/>
       <c r="B61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="H61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="P61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Q61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="R61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="S61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="T61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="U61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="V61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="W61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="X61" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Y61" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="37" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B62" s="27">
         <v>1282.3330000000001</v>
       </c>
       <c r="C62" s="28">
         <v>100.4</v>
       </c>
       <c r="D62" s="27">
         <v>2618.0920000000001</v>
       </c>
       <c r="E62" s="28">
         <v>108.7</v>
       </c>
       <c r="F62" s="27">
         <v>3921.46</v>
       </c>
       <c r="G62" s="28">
         <v>108</v>
       </c>
       <c r="H62" s="27">
         <v>5030.2910000000002</v>
       </c>
       <c r="I62" s="28">
         <v>105.7</v>
       </c>
@@ -5263,51 +5269,51 @@
       </c>
       <c r="S62" s="28">
         <v>125.2</v>
       </c>
       <c r="T62" s="27">
         <v>14185.643</v>
       </c>
       <c r="U62" s="28">
         <v>124.7</v>
       </c>
       <c r="V62" s="27">
         <v>15767.662</v>
       </c>
       <c r="W62" s="28">
         <v>123.7</v>
       </c>
       <c r="X62" s="27">
         <v>17812.116000000002</v>
       </c>
       <c r="Y62" s="28">
         <v>123.4</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63" s="39" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B63" s="41">
         <v>1010.326</v>
       </c>
       <c r="C63" s="33">
         <v>94.8</v>
       </c>
       <c r="D63" s="41">
         <v>2083.7750000000001</v>
       </c>
       <c r="E63" s="33">
         <v>106.2</v>
       </c>
       <c r="F63" s="41">
         <v>3074.7939999999999</v>
       </c>
       <c r="G63" s="33">
         <v>104.3</v>
       </c>
       <c r="H63" s="41">
         <v>3947.48</v>
       </c>
       <c r="I63" s="33">
         <v>102.5</v>
       </c>
@@ -5340,128 +5346,128 @@
       </c>
       <c r="S63" s="33">
         <v>116.1</v>
       </c>
       <c r="T63" s="41">
         <v>11056.79</v>
       </c>
       <c r="U63" s="33">
         <v>116.8</v>
       </c>
       <c r="V63" s="41">
         <v>12355.335999999999</v>
       </c>
       <c r="W63" s="33">
         <v>115.5</v>
       </c>
       <c r="X63" s="41">
         <v>14055.599</v>
       </c>
       <c r="Y63" s="33">
         <v>115.7</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64" s="39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B64" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C64" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D64" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E64" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F64" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G64" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H64" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I64" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J64" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="K64" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="L64" s="41">
         <v>12.561</v>
       </c>
       <c r="M64" s="33">
         <v>77</v>
       </c>
       <c r="N64" s="41">
         <v>25.122</v>
       </c>
       <c r="O64" s="33">
         <v>155.19999999999999</v>
       </c>
       <c r="P64" s="41">
         <v>37.683</v>
       </c>
       <c r="Q64" s="33">
         <v>223.2</v>
       </c>
       <c r="R64" s="41">
         <v>50.244</v>
       </c>
       <c r="S64" s="33">
         <v>298.8</v>
       </c>
       <c r="T64" s="41">
         <v>53.863999999999997</v>
       </c>
       <c r="U64" s="33">
         <v>320.60000000000002</v>
       </c>
       <c r="V64" s="41">
         <v>57.484000000000002</v>
       </c>
       <c r="W64" s="33">
         <v>343.9</v>
       </c>
       <c r="X64" s="41">
         <v>61.103999999999999</v>
       </c>
       <c r="Y64" s="33">
         <v>369.6</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65" s="39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B65" s="41">
         <v>4.9249999999999998</v>
       </c>
       <c r="C65" s="33">
         <v>250.8</v>
       </c>
       <c r="D65" s="41">
         <v>10.092000000000001</v>
       </c>
       <c r="E65" s="33">
         <v>127</v>
       </c>
       <c r="F65" s="41">
         <v>14.861000000000001</v>
       </c>
       <c r="G65" s="33">
         <v>101.5</v>
       </c>
       <c r="H65" s="41">
         <v>19.963999999999999</v>
       </c>
       <c r="I65" s="33">
         <v>91.4</v>
       </c>
@@ -5494,128 +5500,128 @@
       </c>
       <c r="S65" s="33">
         <v>95</v>
       </c>
       <c r="T65" s="41">
         <v>57.933999999999997</v>
       </c>
       <c r="U65" s="33">
         <v>98</v>
       </c>
       <c r="V65" s="41">
         <v>65.763999999999996</v>
       </c>
       <c r="W65" s="33">
         <v>101.3</v>
       </c>
       <c r="X65" s="41">
         <v>139.667</v>
       </c>
       <c r="Y65" s="33">
         <v>198.5</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="K66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="L66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="M66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="N66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="P66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="Q66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="R66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="S66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="T66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="U66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="V66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="W66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="X66" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="Y66" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="67" spans="1:25">
       <c r="A67" s="39" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B67" s="41">
         <v>40.445999999999998</v>
       </c>
       <c r="C67" s="33">
         <v>45.1</v>
       </c>
       <c r="D67" s="41">
         <v>81.247</v>
       </c>
       <c r="E67" s="33">
         <v>45.7</v>
       </c>
       <c r="F67" s="41">
         <v>121.96299999999999</v>
       </c>
       <c r="G67" s="33">
         <v>45.9</v>
       </c>
       <c r="H67" s="41">
         <v>162.76400000000001</v>
       </c>
       <c r="I67" s="33">
         <v>46.9</v>
       </c>
@@ -5648,51 +5654,51 @@
       </c>
       <c r="S67" s="33">
         <v>58.8</v>
       </c>
       <c r="T67" s="41">
         <v>353.76299999999998</v>
       </c>
       <c r="U67" s="33">
         <v>63</v>
       </c>
       <c r="V67" s="41">
         <v>383.70400000000001</v>
       </c>
       <c r="W67" s="33">
         <v>66.900000000000006</v>
       </c>
       <c r="X67" s="41">
         <v>411.35</v>
       </c>
       <c r="Y67" s="33">
         <v>70.7</v>
       </c>
     </row>
     <row r="68" spans="1:25">
       <c r="A68" s="39" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B68" s="41">
         <v>31.431999999999999</v>
       </c>
       <c r="C68" s="33">
         <v>153.69999999999999</v>
       </c>
       <c r="D68" s="41">
         <v>63.95</v>
       </c>
       <c r="E68" s="33">
         <v>105.7</v>
       </c>
       <c r="F68" s="41">
         <v>94.224000000000004</v>
       </c>
       <c r="G68" s="33">
         <v>93.9</v>
       </c>
       <c r="H68" s="41">
         <v>125.313</v>
       </c>
       <c r="I68" s="33">
         <v>87.7</v>
       </c>
@@ -5725,51 +5731,51 @@
       </c>
       <c r="S68" s="33">
         <v>98.6</v>
       </c>
       <c r="T68" s="41">
         <v>322.166</v>
       </c>
       <c r="U68" s="33">
         <v>99.7</v>
       </c>
       <c r="V68" s="41">
         <v>356.911</v>
       </c>
       <c r="W68" s="33">
         <v>100.7</v>
       </c>
       <c r="X68" s="41">
         <v>392.202</v>
       </c>
       <c r="Y68" s="33">
         <v>102.6</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B69" s="41">
         <v>0.65700000000000003</v>
       </c>
       <c r="C69" s="33">
         <v>38.9</v>
       </c>
       <c r="D69" s="41">
         <v>1.3140000000000001</v>
       </c>
       <c r="E69" s="33">
         <v>39.200000000000003</v>
       </c>
       <c r="F69" s="41">
         <v>1.9710000000000001</v>
       </c>
       <c r="G69" s="33">
         <v>39.4</v>
       </c>
       <c r="H69" s="41">
         <v>2.6280000000000001</v>
       </c>
       <c r="I69" s="33">
         <v>40.1</v>
       </c>
@@ -5802,51 +5808,51 @@
       </c>
       <c r="S69" s="33">
         <v>196.5</v>
       </c>
       <c r="T69" s="41">
         <v>46.064999999999998</v>
       </c>
       <c r="U69" s="33">
         <v>217.6</v>
       </c>
       <c r="V69" s="41">
         <v>50.545000000000002</v>
       </c>
       <c r="W69" s="33">
         <v>239.7</v>
       </c>
       <c r="X69" s="41">
         <v>55.024999999999999</v>
       </c>
       <c r="Y69" s="33">
         <v>263.5</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B70" s="41">
         <v>96.963999999999999</v>
       </c>
       <c r="C70" s="33">
         <v>557.79999999999995</v>
       </c>
       <c r="D70" s="41">
         <v>165.77500000000001</v>
       </c>
       <c r="E70" s="33">
         <v>480.3</v>
       </c>
       <c r="F70" s="41">
         <v>279.49700000000001</v>
       </c>
       <c r="G70" s="33">
         <v>542</v>
       </c>
       <c r="H70" s="41">
         <v>315.69400000000002</v>
       </c>
       <c r="I70" s="33">
         <v>467.7</v>
       </c>
@@ -5879,51 +5885,51 @@
       </c>
       <c r="S70" s="33">
         <v>496.4</v>
       </c>
       <c r="T70" s="41">
         <v>1059.0340000000001</v>
       </c>
       <c r="U70" s="33">
         <v>354.5</v>
       </c>
       <c r="V70" s="41">
         <v>1187.193</v>
       </c>
       <c r="W70" s="33">
         <v>386.4</v>
       </c>
       <c r="X70" s="41">
         <v>1311.8610000000001</v>
       </c>
       <c r="Y70" s="33">
         <v>318.60000000000002</v>
       </c>
     </row>
     <row r="71" spans="1:25">
       <c r="A71" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B71" s="41">
         <v>0.27400000000000002</v>
       </c>
       <c r="C71" s="33">
         <v>15.6</v>
       </c>
       <c r="D71" s="41">
         <v>0.54800000000000004</v>
       </c>
       <c r="E71" s="33">
         <v>15.7</v>
       </c>
       <c r="F71" s="41">
         <v>0.82199999999999995</v>
       </c>
       <c r="G71" s="33">
         <v>15.7</v>
       </c>
       <c r="H71" s="41">
         <v>1.0960000000000001</v>
       </c>
       <c r="I71" s="33">
         <v>16</v>
       </c>
@@ -5956,51 +5962,51 @@
       </c>
       <c r="S71" s="33">
         <v>16.600000000000001</v>
       </c>
       <c r="T71" s="41">
         <v>1.37</v>
       </c>
       <c r="U71" s="33">
         <v>16.600000000000001</v>
       </c>
       <c r="V71" s="41">
         <v>1.37</v>
       </c>
       <c r="W71" s="33">
         <v>16.7</v>
       </c>
       <c r="X71" s="41">
         <v>1.37</v>
       </c>
       <c r="Y71" s="33">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" s="39" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B72" s="41">
         <v>4.556</v>
       </c>
       <c r="C72" s="33">
         <v>75.099999999999994</v>
       </c>
       <c r="D72" s="41">
         <v>9.1120000000000001</v>
       </c>
       <c r="E72" s="33">
         <v>75.599999999999994</v>
       </c>
       <c r="F72" s="41">
         <v>13.667999999999999</v>
       </c>
       <c r="G72" s="33">
         <v>75.900000000000006</v>
       </c>
       <c r="H72" s="41">
         <v>18.224</v>
       </c>
       <c r="I72" s="33">
         <v>77.3</v>
       </c>
@@ -6033,51 +6039,51 @@
       </c>
       <c r="S72" s="33">
         <v>50.9</v>
       </c>
       <c r="T72" s="41">
         <v>22.78</v>
       </c>
       <c r="U72" s="33">
         <v>45.5</v>
       </c>
       <c r="V72" s="41">
         <v>22.78</v>
       </c>
       <c r="W72" s="33">
         <v>41.2</v>
       </c>
       <c r="X72" s="41">
         <v>22.78</v>
       </c>
       <c r="Y72" s="33">
         <v>38</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" s="42" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B73" s="43">
         <v>92.753</v>
       </c>
       <c r="C73" s="21">
         <v>149</v>
       </c>
       <c r="D73" s="43">
         <v>202.279</v>
       </c>
       <c r="E73" s="21">
         <v>158.30000000000001</v>
       </c>
       <c r="F73" s="43">
         <v>319.66000000000003</v>
       </c>
       <c r="G73" s="21">
         <v>164.2</v>
       </c>
       <c r="H73" s="43">
         <v>437.12799999999999</v>
       </c>
       <c r="I73" s="21">
         <v>169.9</v>
       </c>
@@ -6217,178 +6223,178 @@
       <c r="C77" s="17"/>
       <c r="D77" s="17"/>
       <c r="E77" s="17"/>
       <c r="F77" s="17"/>
       <c r="G77" s="17"/>
       <c r="H77" s="17"/>
       <c r="I77" s="17"/>
       <c r="J77" s="17"/>
       <c r="K77" s="17"/>
       <c r="L77" s="17"/>
       <c r="M77" s="17"/>
       <c r="N77" s="17"/>
       <c r="O77" s="17"/>
       <c r="P77" s="17"/>
       <c r="Q77" s="17"/>
       <c r="R77" s="17"/>
       <c r="S77" s="17"/>
       <c r="T77" s="17"/>
       <c r="U77" s="17"/>
       <c r="V77" s="17"/>
       <c r="W77" s="17"/>
       <c r="X77" s="17"/>
       <c r="Y77" s="17"/>
     </row>
     <row r="78" spans="1:25">
-      <c r="A78" s="65"/>
-      <c r="B78" s="63" t="s">
+      <c r="A78" s="69"/>
+      <c r="B78" s="66" t="s">
+        <v>80</v>
+      </c>
+      <c r="C78" s="68"/>
+      <c r="D78" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="C78" s="64"/>
-      <c r="D78" s="63" t="s">
+      <c r="E78" s="67"/>
+      <c r="F78" s="66" t="s">
         <v>82</v>
       </c>
-      <c r="E78" s="67"/>
-      <c r="F78" s="63" t="s">
+      <c r="G78" s="67"/>
+      <c r="H78" s="66" t="s">
         <v>83</v>
       </c>
-      <c r="G78" s="67"/>
-      <c r="H78" s="63" t="s">
+      <c r="I78" s="68"/>
+      <c r="J78" s="66" t="s">
         <v>84</v>
       </c>
-      <c r="I78" s="64"/>
-      <c r="J78" s="63" t="s">
+      <c r="K78" s="67"/>
+      <c r="L78" s="66" t="s">
         <v>85</v>
       </c>
-      <c r="K78" s="67"/>
-      <c r="L78" s="63" t="s">
+      <c r="M78" s="68"/>
+      <c r="N78" s="66" t="s">
         <v>86</v>
       </c>
-      <c r="M78" s="64"/>
-      <c r="N78" s="63" t="s">
+      <c r="O78" s="68"/>
+      <c r="P78" s="66" t="s">
         <v>87</v>
       </c>
-      <c r="O78" s="64"/>
-      <c r="P78" s="63" t="s">
+      <c r="Q78" s="68"/>
+      <c r="R78" s="66" t="s">
         <v>88</v>
       </c>
-      <c r="Q78" s="64"/>
-      <c r="R78" s="63" t="s">
+      <c r="S78" s="68"/>
+      <c r="T78" s="66" t="s">
         <v>89</v>
       </c>
-      <c r="S78" s="64"/>
-      <c r="T78" s="63" t="s">
+      <c r="U78" s="68"/>
+      <c r="V78" s="66" t="s">
         <v>90</v>
       </c>
-      <c r="U78" s="64"/>
-      <c r="V78" s="63" t="s">
+      <c r="W78" s="68"/>
+      <c r="X78" s="66" t="s">
         <v>91</v>
       </c>
-      <c r="W78" s="64"/>
-[...2 lines deleted...]
-      </c>
       <c r="Y78" s="67"/>
     </row>
     <row r="79" spans="1:25" ht="33.75">
-      <c r="A79" s="68"/>
+      <c r="A79" s="72"/>
       <c r="B79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C79" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E79" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G79" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="H79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I79" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K79" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M79" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O79" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="P79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Q79" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="R79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="S79" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="T79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="U79" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="V79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="W79" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="X79" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Y79" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="37" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B80" s="27">
         <v>1436.3910000000001</v>
       </c>
       <c r="C80" s="28">
         <v>106</v>
       </c>
       <c r="D80" s="22">
         <v>3098.5650000000001</v>
       </c>
       <c r="E80" s="17">
         <v>112</v>
       </c>
       <c r="F80" s="27">
         <v>4964.6639999999998</v>
       </c>
       <c r="G80" s="28">
         <v>120.3</v>
       </c>
       <c r="H80" s="27">
         <v>6661.1819999999998</v>
       </c>
       <c r="I80" s="28">
         <v>125.9</v>
       </c>
@@ -6421,51 +6427,51 @@
       </c>
       <c r="S80" s="20">
         <v>116.5</v>
       </c>
       <c r="T80" s="45">
         <v>17721.3</v>
       </c>
       <c r="U80" s="20">
         <v>118</v>
       </c>
       <c r="V80" s="45">
         <v>19908</v>
       </c>
       <c r="W80" s="20">
         <v>119.2</v>
       </c>
       <c r="X80" s="45">
         <v>22586</v>
       </c>
       <c r="Y80" s="20">
         <v>119.5</v>
       </c>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" s="39" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B81" s="41">
         <v>1169.8710000000001</v>
       </c>
       <c r="C81" s="33">
         <v>109.5</v>
       </c>
       <c r="D81" s="41">
         <v>2571.8040000000001</v>
       </c>
       <c r="E81" s="33">
         <v>116.8</v>
       </c>
       <c r="F81" s="41">
         <v>4163.1809999999996</v>
       </c>
       <c r="G81" s="33">
         <v>128.69999999999999</v>
       </c>
       <c r="H81" s="41">
         <v>5604.4269999999997</v>
       </c>
       <c r="I81" s="33">
         <v>135</v>
       </c>
@@ -6498,128 +6504,128 @@
       </c>
       <c r="S81" s="20">
         <v>122.5</v>
       </c>
       <c r="T81" s="41">
         <v>14415.2</v>
       </c>
       <c r="U81" s="20">
         <v>123.1</v>
       </c>
       <c r="V81" s="41">
         <v>16181.3</v>
       </c>
       <c r="W81" s="20">
         <v>123.7</v>
       </c>
       <c r="X81" s="41">
         <v>18399.400000000001</v>
       </c>
       <c r="Y81" s="20">
         <v>123.4</v>
       </c>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B82" s="41">
         <v>7.3280000000000003</v>
       </c>
       <c r="C82" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D82" s="41">
         <v>14.656000000000001</v>
       </c>
       <c r="E82" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F82" s="41">
         <v>21.984000000000002</v>
       </c>
       <c r="G82" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H82" s="41">
         <v>24.096</v>
       </c>
       <c r="I82" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J82" s="41">
         <v>26.207999999999998</v>
       </c>
       <c r="K82" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="L82" s="41">
         <v>26.207999999999998</v>
       </c>
       <c r="M82" s="33">
         <v>197.4</v>
       </c>
       <c r="N82" s="38">
         <v>26.207999999999998</v>
       </c>
       <c r="O82" s="20">
         <v>98.6</v>
       </c>
       <c r="P82" s="41">
         <v>26.207999999999998</v>
       </c>
       <c r="Q82" s="33">
         <v>65.7</v>
       </c>
       <c r="R82" s="41">
         <v>26.207999999999998</v>
       </c>
       <c r="S82" s="20">
         <v>49.3</v>
       </c>
       <c r="T82" s="41">
         <v>26.2</v>
       </c>
       <c r="U82" s="20">
         <v>45.9</v>
       </c>
       <c r="V82" s="41">
         <v>26.2</v>
       </c>
       <c r="W82" s="20">
         <v>43.1</v>
       </c>
       <c r="X82" s="41">
         <v>26.6</v>
       </c>
       <c r="Y82" s="20">
         <v>41</v>
       </c>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" s="39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B83" s="41">
         <v>7.1740000000000004</v>
       </c>
       <c r="C83" s="33">
         <v>137.80000000000001</v>
       </c>
       <c r="D83" s="41">
         <v>14.531000000000001</v>
       </c>
       <c r="E83" s="33">
         <v>136.19999999999999</v>
       </c>
       <c r="F83" s="41">
         <v>46.438000000000002</v>
       </c>
       <c r="G83" s="33">
         <v>297</v>
       </c>
       <c r="H83" s="41">
         <v>77.977999999999994</v>
       </c>
       <c r="I83" s="33">
         <v>371.3</v>
       </c>
@@ -6652,128 +6658,128 @@
       </c>
       <c r="S83" s="20">
         <v>397</v>
       </c>
       <c r="T83" s="41">
         <v>239.5</v>
       </c>
       <c r="U83" s="20">
         <v>390.4</v>
       </c>
       <c r="V83" s="41">
         <v>266.10000000000002</v>
       </c>
       <c r="W83" s="20">
         <v>382.1</v>
       </c>
       <c r="X83" s="41">
         <v>293.8</v>
       </c>
       <c r="Y83" s="20">
         <v>198.3</v>
       </c>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B84" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C84" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D84" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E84" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F84" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G84" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H84" s="41">
         <v>0.67500000000000004</v>
       </c>
       <c r="I84" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J84" s="41">
         <v>0.67500000000000004</v>
       </c>
       <c r="K84" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="L84" s="41">
         <v>0.67500000000000004</v>
       </c>
       <c r="M84" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="N84" s="38">
         <v>0.67500000000000004</v>
       </c>
       <c r="O84" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="P84" s="41">
         <v>0.67500000000000004</v>
       </c>
       <c r="Q84" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="R84" s="41">
         <v>0.67500000000000004</v>
       </c>
       <c r="S84" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="T84" s="41">
         <v>0.7</v>
       </c>
       <c r="U84" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="V84" s="41">
         <v>0.7</v>
       </c>
       <c r="W84" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="X84" s="41">
         <v>0.7</v>
       </c>
       <c r="Y84" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="85" spans="1:25">
       <c r="A85" s="39" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B85" s="41">
         <v>34.984000000000002</v>
       </c>
       <c r="C85" s="33">
         <v>81.8</v>
       </c>
       <c r="D85" s="41">
         <v>69.328999999999994</v>
       </c>
       <c r="E85" s="33">
         <v>80.7</v>
       </c>
       <c r="F85" s="41">
         <v>100.496</v>
       </c>
       <c r="G85" s="33">
         <v>78.3</v>
       </c>
       <c r="H85" s="41">
         <v>127.19199999999999</v>
       </c>
       <c r="I85" s="33">
         <v>74.3</v>
       </c>
@@ -6806,51 +6812,51 @@
       </c>
       <c r="S85" s="20">
         <v>156.30000000000001</v>
       </c>
       <c r="T85" s="41">
         <v>627.4</v>
       </c>
       <c r="U85" s="20">
         <v>167.5</v>
       </c>
       <c r="V85" s="41">
         <v>722.2</v>
       </c>
       <c r="W85" s="20">
         <v>177.7</v>
       </c>
       <c r="X85" s="41">
         <v>816.9</v>
       </c>
       <c r="Y85" s="20">
         <v>187.2</v>
       </c>
     </row>
     <row r="86" spans="1:25">
       <c r="A86" s="39" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B86" s="41">
         <v>36.100999999999999</v>
       </c>
       <c r="C86" s="33">
         <v>108.7</v>
       </c>
       <c r="D86" s="41">
         <v>71.513999999999996</v>
       </c>
       <c r="E86" s="33">
         <v>105.8</v>
       </c>
       <c r="F86" s="41">
         <v>106.04</v>
       </c>
       <c r="G86" s="33">
         <v>107</v>
       </c>
       <c r="H86" s="41">
         <v>142.09100000000001</v>
       </c>
       <c r="I86" s="33">
         <v>107.8</v>
       </c>
@@ -6883,51 +6889,51 @@
       </c>
       <c r="S86" s="20">
         <v>65.2</v>
       </c>
       <c r="T86" s="41">
         <v>199.3</v>
       </c>
       <c r="U86" s="20">
         <v>58.4</v>
       </c>
       <c r="V86" s="41">
         <v>199.8</v>
       </c>
       <c r="W86" s="20">
         <v>52.9</v>
       </c>
       <c r="X86" s="41">
         <v>200.4</v>
       </c>
       <c r="Y86" s="20">
         <v>48.1</v>
       </c>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B87" s="41">
         <v>5.859</v>
       </c>
       <c r="C87" s="33">
         <v>843.7</v>
       </c>
       <c r="D87" s="41">
         <v>11.718</v>
       </c>
       <c r="E87" s="33">
         <v>843.7</v>
       </c>
       <c r="F87" s="41">
         <v>17.577000000000002</v>
       </c>
       <c r="G87" s="33">
         <v>847.7</v>
       </c>
       <c r="H87" s="41">
         <v>17.577000000000002</v>
       </c>
       <c r="I87" s="33">
         <v>635.79999999999995</v>
       </c>
@@ -6960,51 +6966,51 @@
       </c>
       <c r="S87" s="20">
         <v>39.9</v>
       </c>
       <c r="T87" s="41">
         <v>17.600000000000001</v>
       </c>
       <c r="U87" s="20">
         <v>36</v>
       </c>
       <c r="V87" s="41">
         <v>23</v>
       </c>
       <c r="W87" s="20">
         <v>43.1</v>
       </c>
       <c r="X87" s="41">
         <v>52.9</v>
       </c>
       <c r="Y87" s="20">
         <v>90.8</v>
       </c>
     </row>
     <row r="88" spans="1:25">
       <c r="A88" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B88" s="41">
         <v>120.93600000000001</v>
       </c>
       <c r="C88" s="33">
         <v>118</v>
       </c>
       <c r="D88" s="41">
         <v>236.72499999999999</v>
       </c>
       <c r="E88" s="33">
         <v>135.1</v>
       </c>
       <c r="F88" s="41">
         <v>347.32499999999999</v>
       </c>
       <c r="G88" s="33">
         <v>118.1</v>
       </c>
       <c r="H88" s="41">
         <v>452.67</v>
       </c>
       <c r="I88" s="33">
         <v>136.30000000000001</v>
       </c>
@@ -7037,128 +7043,128 @@
       </c>
       <c r="S88" s="20">
         <v>111.3</v>
       </c>
       <c r="T88" s="41">
         <v>1223.9000000000001</v>
       </c>
       <c r="U88" s="20">
         <v>109.1</v>
       </c>
       <c r="V88" s="41">
         <v>1354.4</v>
       </c>
       <c r="W88" s="20">
         <v>107.7</v>
       </c>
       <c r="X88" s="41">
         <v>1488.2</v>
       </c>
       <c r="Y88" s="20">
         <v>106.9</v>
       </c>
     </row>
     <row r="89" spans="1:25">
       <c r="A89" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B89" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C89" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D89" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E89" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F89" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G89" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H89" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I89" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J89" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="K89" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="L89" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="M89" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="N89" s="38" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O89" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="P89" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="Q89" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="R89" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="S89" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="T89" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="U89" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="V89" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="W89" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="X89" s="41">
         <v>10</v>
       </c>
       <c r="Y89" s="47">
         <v>691.2</v>
       </c>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" s="39" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B90" s="41">
         <v>0.55600000000000005</v>
       </c>
       <c r="C90" s="33">
         <v>11.5</v>
       </c>
       <c r="D90" s="41">
         <v>1.1120000000000001</v>
       </c>
       <c r="E90" s="33">
         <v>11.5</v>
       </c>
       <c r="F90" s="41">
         <v>1.6679999999999999</v>
       </c>
       <c r="G90" s="33">
         <v>11.6</v>
       </c>
       <c r="H90" s="41">
         <v>2.2240000000000002</v>
       </c>
       <c r="I90" s="33">
         <v>11.6</v>
       </c>
@@ -7191,51 +7197,51 @@
       </c>
       <c r="S90" s="20">
         <v>35.200000000000003</v>
       </c>
       <c r="T90" s="41">
         <v>10.199999999999999</v>
       </c>
       <c r="U90" s="20">
         <v>42.3</v>
       </c>
       <c r="V90" s="41">
         <v>11.9</v>
       </c>
       <c r="W90" s="20">
         <v>49.4</v>
       </c>
       <c r="X90" s="41">
         <v>13.6</v>
       </c>
       <c r="Y90" s="20">
         <v>56.4</v>
       </c>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" s="42" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B91" s="43">
         <v>53.582000000000001</v>
       </c>
       <c r="C91" s="21">
         <v>54.7</v>
       </c>
       <c r="D91" s="43">
         <v>107.176</v>
       </c>
       <c r="E91" s="21">
         <v>50.1</v>
       </c>
       <c r="F91" s="43">
         <v>159.95500000000001</v>
       </c>
       <c r="G91" s="21">
         <v>47.6</v>
       </c>
       <c r="H91" s="43">
         <v>212.25200000000001</v>
       </c>
       <c r="I91" s="21">
         <v>46.2</v>
       </c>
@@ -7348,178 +7354,178 @@
       <c r="C94" s="56"/>
       <c r="D94" s="56"/>
       <c r="E94" s="55"/>
       <c r="F94" s="55"/>
       <c r="G94" s="55"/>
       <c r="H94" s="56"/>
       <c r="I94" s="56"/>
       <c r="J94" s="56"/>
       <c r="K94" s="56"/>
       <c r="L94" s="56"/>
       <c r="M94" s="56"/>
       <c r="N94" s="56"/>
       <c r="O94" s="56"/>
       <c r="P94" s="56"/>
       <c r="Q94" s="56"/>
       <c r="R94" s="56"/>
       <c r="S94" s="56"/>
       <c r="T94" s="56"/>
       <c r="U94" s="56"/>
       <c r="V94" s="56"/>
       <c r="W94" s="56"/>
       <c r="X94" s="56"/>
       <c r="Y94" s="56"/>
     </row>
     <row r="95" spans="1:25">
-      <c r="A95" s="65"/>
-      <c r="B95" s="63" t="s">
+      <c r="A95" s="69"/>
+      <c r="B95" s="66" t="s">
+        <v>92</v>
+      </c>
+      <c r="C95" s="68"/>
+      <c r="D95" s="66" t="s">
+        <v>123</v>
+      </c>
+      <c r="E95" s="68"/>
+      <c r="F95" s="66" t="s">
+        <v>124</v>
+      </c>
+      <c r="G95" s="68"/>
+      <c r="H95" s="66" t="s">
+        <v>125</v>
+      </c>
+      <c r="I95" s="68"/>
+      <c r="J95" s="66" t="s">
+        <v>126</v>
+      </c>
+      <c r="K95" s="68"/>
+      <c r="L95" s="66" t="s">
         <v>93</v>
       </c>
-      <c r="C95" s="64"/>
-[...16 lines deleted...]
-      <c r="L95" s="63" t="s">
+      <c r="M95" s="68"/>
+      <c r="N95" s="66" t="s">
         <v>94</v>
       </c>
-      <c r="M95" s="64"/>
-[...4 lines deleted...]
-      <c r="P95" s="63" t="s">
+      <c r="O95" s="68"/>
+      <c r="P95" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q95" s="67"/>
+      <c r="R95" s="66" t="s">
         <v>99</v>
       </c>
-      <c r="Q95" s="67"/>
-      <c r="R95" s="63" t="s">
+      <c r="S95" s="67"/>
+      <c r="T95" s="66" t="s">
         <v>100</v>
       </c>
-      <c r="S95" s="67"/>
-      <c r="T95" s="63" t="s">
+      <c r="U95" s="67"/>
+      <c r="V95" s="66" t="s">
         <v>101</v>
       </c>
-      <c r="U95" s="67"/>
-      <c r="V95" s="63" t="s">
+      <c r="W95" s="67"/>
+      <c r="X95" s="66" t="s">
         <v>102</v>
       </c>
-      <c r="W95" s="67"/>
-[...2 lines deleted...]
-      </c>
       <c r="Y95" s="67"/>
     </row>
     <row r="96" spans="1:25" ht="33.75">
-      <c r="A96" s="68"/>
+      <c r="A96" s="72"/>
       <c r="B96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C96" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E96" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G96" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="H96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I96" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K96" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M96" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O96" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="P96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Q96" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="R96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="S96" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="T96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="U96" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="V96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="W96" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="X96" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="Y96" s="18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97" s="37" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B97" s="27">
         <v>1614.9</v>
       </c>
       <c r="C97" s="28">
         <v>104.4</v>
       </c>
       <c r="D97" s="27">
         <v>3532.4</v>
       </c>
       <c r="E97" s="28">
         <v>105.9</v>
       </c>
       <c r="F97" s="27">
         <v>5508.3</v>
       </c>
       <c r="G97" s="20">
         <v>103</v>
       </c>
       <c r="H97" s="27">
         <v>7449.8</v>
       </c>
       <c r="I97" s="20">
         <v>103.8</v>
       </c>
@@ -7552,51 +7558,51 @@
       </c>
       <c r="S97" s="20">
         <v>105.7</v>
       </c>
       <c r="T97" s="48">
         <v>20413.595000000001</v>
       </c>
       <c r="U97" s="20">
         <v>104.4</v>
       </c>
       <c r="V97" s="48">
         <v>22906.1</v>
       </c>
       <c r="W97" s="20">
         <v>103.8</v>
       </c>
       <c r="X97" s="48">
         <v>26219</v>
       </c>
       <c r="Y97" s="20">
         <v>104.2</v>
       </c>
     </row>
     <row r="98" spans="1:25">
       <c r="A98" s="39" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B98" s="49">
         <v>988.5</v>
       </c>
       <c r="C98" s="33">
         <v>78.5</v>
       </c>
       <c r="D98" s="49">
         <v>2379.4</v>
       </c>
       <c r="E98" s="33">
         <v>85.9</v>
       </c>
       <c r="F98" s="49">
         <v>3842.5</v>
       </c>
       <c r="G98" s="20">
         <v>85.7</v>
       </c>
       <c r="H98" s="49">
         <v>5254.6</v>
       </c>
       <c r="I98" s="20">
         <v>87.1</v>
       </c>
@@ -7629,63 +7635,63 @@
       </c>
       <c r="S98" s="20">
         <v>90.9</v>
       </c>
       <c r="T98" s="48">
         <v>14393.286</v>
       </c>
       <c r="U98" s="20">
         <v>90.5</v>
       </c>
       <c r="V98" s="48">
         <v>16263.4</v>
       </c>
       <c r="W98" s="20">
         <v>90.6</v>
       </c>
       <c r="X98" s="48">
         <v>18973.7</v>
       </c>
       <c r="Y98" s="20">
         <v>92.6</v>
       </c>
     </row>
     <row r="99" spans="1:25">
       <c r="A99" s="39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B99" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C99" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D99" s="49">
         <v>28.2</v>
       </c>
       <c r="E99" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F99" s="49">
         <v>51.9</v>
       </c>
       <c r="G99" s="20">
         <v>219.2</v>
       </c>
       <c r="H99" s="49">
         <v>78.900000000000006</v>
       </c>
       <c r="I99" s="20">
         <v>304.10000000000002</v>
       </c>
       <c r="J99" s="49">
         <v>105.9</v>
       </c>
       <c r="K99" s="48">
         <v>374.9</v>
       </c>
       <c r="L99" s="41">
         <v>155.4</v>
       </c>
       <c r="M99" s="33">
         <v>548.6</v>
       </c>
@@ -7706,51 +7712,51 @@
       </c>
       <c r="S99" s="20">
         <v>982.7</v>
       </c>
       <c r="T99" s="48">
         <v>329.233</v>
       </c>
       <c r="U99" s="20">
         <v>1138.9000000000001</v>
       </c>
       <c r="V99" s="48">
         <v>365.9</v>
       </c>
       <c r="W99" s="20">
         <v>1258.8</v>
       </c>
       <c r="X99" s="48">
         <v>399.8</v>
       </c>
       <c r="Y99" s="20">
         <v>1351.3</v>
       </c>
     </row>
     <row r="100" spans="1:25">
       <c r="A100" s="39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B100" s="49">
         <v>26.4</v>
       </c>
       <c r="C100" s="33">
         <v>341</v>
       </c>
       <c r="D100" s="49">
         <v>51.7</v>
       </c>
       <c r="E100" s="33">
         <v>330.6</v>
       </c>
       <c r="F100" s="49">
         <v>76.400000000000006</v>
       </c>
       <c r="G100" s="20">
         <v>152.69999999999999</v>
       </c>
       <c r="H100" s="49">
         <v>99.9</v>
       </c>
       <c r="I100" s="20">
         <v>119</v>
       </c>
@@ -7783,69 +7789,69 @@
       </c>
       <c r="S100" s="20">
         <v>88.5</v>
       </c>
       <c r="T100" s="48">
         <v>228.67400000000001</v>
       </c>
       <c r="U100" s="20">
         <v>86.5</v>
       </c>
       <c r="V100" s="48">
         <v>249.6</v>
       </c>
       <c r="W100" s="20">
         <v>84.6</v>
       </c>
       <c r="X100" s="48">
         <v>271.60000000000002</v>
       </c>
       <c r="Y100" s="20">
         <v>83</v>
       </c>
     </row>
     <row r="101" spans="1:25">
       <c r="A101" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B101" s="49">
         <v>7.5</v>
       </c>
       <c r="C101" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D101" s="49">
         <v>15.1</v>
       </c>
       <c r="E101" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F101" s="49">
         <v>21.9</v>
       </c>
       <c r="G101" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H101" s="49">
         <v>28.8</v>
       </c>
       <c r="I101" s="47">
         <v>3962.2</v>
       </c>
       <c r="J101" s="49">
         <v>35.700000000000003</v>
       </c>
       <c r="K101" s="48">
         <v>4901</v>
       </c>
       <c r="L101" s="41">
         <v>64.099999999999994</v>
       </c>
       <c r="M101" s="44">
         <v>8778.4</v>
       </c>
       <c r="N101" s="38">
         <v>92.445999999999998</v>
       </c>
       <c r="O101" s="20">
         <v>12599.5</v>
       </c>
@@ -7860,51 +7866,51 @@
       </c>
       <c r="S101" s="20">
         <v>20134.900000000001</v>
       </c>
       <c r="T101" s="48">
         <v>177.62200000000001</v>
       </c>
       <c r="U101" s="20">
         <v>23857.1</v>
       </c>
       <c r="V101" s="48">
         <v>206</v>
       </c>
       <c r="W101" s="20">
         <v>27520.799999999999</v>
       </c>
       <c r="X101" s="48">
         <v>234.4</v>
       </c>
       <c r="Y101" s="20">
         <v>31173.1</v>
       </c>
     </row>
     <row r="102" spans="1:25">
       <c r="A102" s="39" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B102" s="49">
         <v>325.7</v>
       </c>
       <c r="C102" s="33">
         <v>864.4</v>
       </c>
       <c r="D102" s="49">
         <v>504.3</v>
       </c>
       <c r="E102" s="33">
         <v>675.4</v>
       </c>
       <c r="F102" s="49">
         <v>736.1</v>
       </c>
       <c r="G102" s="20">
         <v>680.1</v>
       </c>
       <c r="H102" s="49">
         <v>1011.6</v>
       </c>
       <c r="I102" s="20">
         <v>738.4</v>
       </c>
@@ -7937,128 +7943,128 @@
       </c>
       <c r="S102" s="20">
         <v>354.9</v>
       </c>
       <c r="T102" s="48">
         <v>2220.556</v>
       </c>
       <c r="U102" s="20">
         <v>320.89999999999998</v>
       </c>
       <c r="V102" s="48">
         <v>2365</v>
       </c>
       <c r="W102" s="20">
         <v>295.3</v>
       </c>
       <c r="X102" s="48">
         <v>2509</v>
       </c>
       <c r="Y102" s="20">
         <v>275.7</v>
       </c>
     </row>
     <row r="103" spans="1:25">
       <c r="A103" s="39" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B103" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C103" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D103" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E103" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F103" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="G103" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H103" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I103" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J103" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="K103" s="48" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="L103" s="41">
         <v>11.2</v>
       </c>
       <c r="M103" s="33">
         <v>5.2</v>
       </c>
       <c r="N103" s="38">
         <v>22.373999999999999</v>
       </c>
       <c r="O103" s="20">
         <v>10.4</v>
       </c>
       <c r="P103" s="38">
         <v>63.7</v>
       </c>
       <c r="Q103" s="20">
         <v>29.4</v>
       </c>
       <c r="R103" s="38">
         <v>95.1</v>
       </c>
       <c r="S103" s="20">
         <v>43.6</v>
       </c>
       <c r="T103" s="48">
         <v>127.88800000000001</v>
       </c>
       <c r="U103" s="20">
         <v>58.2</v>
       </c>
       <c r="V103" s="48">
         <v>160.30000000000001</v>
       </c>
       <c r="W103" s="20">
         <v>72.3</v>
       </c>
       <c r="X103" s="48">
         <v>180.3</v>
       </c>
       <c r="Y103" s="20">
         <v>80.8</v>
       </c>
     </row>
     <row r="104" spans="1:25">
       <c r="A104" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B104" s="49">
         <v>1.6</v>
       </c>
       <c r="C104" s="33">
         <v>25.9</v>
       </c>
       <c r="D104" s="49">
         <v>22.1</v>
       </c>
       <c r="E104" s="33">
         <v>175.4</v>
       </c>
       <c r="F104" s="49">
         <v>53.6</v>
       </c>
       <c r="G104" s="20">
         <v>283.3</v>
       </c>
       <c r="H104" s="49">
         <v>69.3</v>
       </c>
       <c r="I104" s="20">
         <v>366</v>
       </c>
@@ -8091,51 +8097,51 @@
       </c>
       <c r="S104" s="20">
         <v>1400.6</v>
       </c>
       <c r="T104" s="48">
         <v>304.84699999999998</v>
       </c>
       <c r="U104" s="20">
         <v>1572.4</v>
       </c>
       <c r="V104" s="48">
         <v>341.6</v>
       </c>
       <c r="W104" s="20">
         <v>1335.9</v>
       </c>
       <c r="X104" s="48">
         <v>366.6</v>
       </c>
       <c r="Y104" s="20">
         <v>621</v>
       </c>
     </row>
     <row r="105" spans="1:25">
       <c r="A105" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B105" s="49">
         <v>151.69999999999999</v>
       </c>
       <c r="C105" s="33">
         <v>116.5</v>
       </c>
       <c r="D105" s="49">
         <v>299.7</v>
       </c>
       <c r="E105" s="33">
         <v>117.6</v>
       </c>
       <c r="F105" s="49">
         <v>440.3</v>
       </c>
       <c r="G105" s="20">
         <v>117.7</v>
       </c>
       <c r="H105" s="49">
         <v>565.20000000000005</v>
       </c>
       <c r="I105" s="20">
         <v>115.9</v>
       </c>
@@ -8168,128 +8174,128 @@
       </c>
       <c r="S105" s="20">
         <v>141.1</v>
       </c>
       <c r="T105" s="48">
         <v>1932.4670000000001</v>
       </c>
       <c r="U105" s="20">
         <v>143.1</v>
       </c>
       <c r="V105" s="48">
         <v>2189.5</v>
       </c>
       <c r="W105" s="20">
         <v>145.80000000000001</v>
       </c>
       <c r="X105" s="48">
         <v>2451.1999999999998</v>
       </c>
       <c r="Y105" s="20">
         <v>147.9</v>
       </c>
     </row>
     <row r="106" spans="1:25">
       <c r="A106" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B106" s="49">
         <v>8.4</v>
       </c>
       <c r="C106" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D106" s="49">
         <v>21.7</v>
       </c>
       <c r="E106" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F106" s="49">
         <v>30.7</v>
       </c>
       <c r="G106" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H106" s="49">
         <v>41.9</v>
       </c>
       <c r="I106" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J106" s="49">
         <v>52.5</v>
       </c>
       <c r="K106" s="48" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="L106" s="41">
         <v>86.5</v>
       </c>
       <c r="M106" s="48" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="N106" s="38">
         <v>147.93600000000001</v>
       </c>
       <c r="O106" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="P106" s="38">
         <v>209.4</v>
       </c>
       <c r="Q106" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="R106" s="38">
         <v>270.8</v>
       </c>
       <c r="S106" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="T106" s="48">
         <v>332.202</v>
       </c>
       <c r="U106" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="V106" s="48">
         <v>393.5</v>
       </c>
       <c r="W106" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="X106" s="48">
         <v>456.6</v>
       </c>
       <c r="Y106" s="20">
         <v>4080</v>
       </c>
     </row>
     <row r="107" spans="1:25">
       <c r="A107" s="39" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B107" s="49">
         <v>1.1000000000000001</v>
       </c>
       <c r="C107" s="33">
         <v>189.5</v>
       </c>
       <c r="D107" s="49">
         <v>2.2999999999999998</v>
       </c>
       <c r="E107" s="33">
         <v>189.5</v>
       </c>
       <c r="F107" s="49">
         <v>3.4</v>
       </c>
       <c r="G107" s="20">
         <v>189.5</v>
       </c>
       <c r="H107" s="49">
         <v>4.5</v>
       </c>
       <c r="I107" s="20">
         <v>189.5</v>
       </c>
@@ -8322,51 +8328,51 @@
       </c>
       <c r="S107" s="20">
         <v>253.6</v>
       </c>
       <c r="T107" s="48">
         <v>28.1</v>
       </c>
       <c r="U107" s="20">
         <v>249.8</v>
       </c>
       <c r="V107" s="48">
         <v>32.6</v>
       </c>
       <c r="W107" s="20">
         <v>246.7</v>
       </c>
       <c r="X107" s="48">
         <v>37.1</v>
       </c>
       <c r="Y107" s="20">
         <v>244.2</v>
       </c>
     </row>
     <row r="108" spans="1:25">
       <c r="A108" s="42" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B108" s="50">
         <v>104</v>
       </c>
       <c r="C108" s="21">
         <v>180.2</v>
       </c>
       <c r="D108" s="50">
         <v>207.9</v>
       </c>
       <c r="E108" s="21">
         <v>180.1</v>
       </c>
       <c r="F108" s="50">
         <v>251.5</v>
       </c>
       <c r="G108" s="21">
         <v>146</v>
       </c>
       <c r="H108" s="50">
         <v>295.10000000000002</v>
       </c>
       <c r="I108" s="21">
         <v>129.1</v>
       </c>
@@ -8479,948 +8485,1003 @@
       <c r="C111" s="56"/>
       <c r="D111" s="56"/>
       <c r="E111" s="56"/>
       <c r="F111" s="56"/>
       <c r="G111" s="56"/>
       <c r="H111" s="56"/>
       <c r="I111" s="56"/>
       <c r="J111" s="56"/>
       <c r="K111" s="56"/>
       <c r="L111" s="56"/>
       <c r="M111" s="56"/>
       <c r="N111" s="56"/>
       <c r="O111" s="56"/>
       <c r="P111" s="56"/>
       <c r="Q111" s="56"/>
       <c r="R111" s="56"/>
       <c r="S111" s="56"/>
       <c r="T111" s="56"/>
       <c r="U111" s="56"/>
       <c r="V111" s="56"/>
       <c r="W111" s="56"/>
       <c r="X111" s="56"/>
       <c r="Y111" s="56"/>
     </row>
     <row r="112" spans="1:25">
-      <c r="A112" s="65"/>
-[...4 lines deleted...]
-      <c r="D112" s="63" t="s">
+      <c r="A112" s="69"/>
+      <c r="B112" s="66" t="s">
+        <v>103</v>
+      </c>
+      <c r="C112" s="68"/>
+      <c r="D112" s="66" t="s">
+        <v>127</v>
+      </c>
+      <c r="E112" s="68"/>
+      <c r="F112" s="66" t="s">
         <v>128</v>
       </c>
-      <c r="E112" s="64"/>
-      <c r="F112" s="63" t="s">
+      <c r="G112" s="68"/>
+      <c r="H112" s="66" t="s">
         <v>129</v>
       </c>
-      <c r="G112" s="64"/>
-      <c r="H112" s="63" t="s">
+      <c r="I112" s="68"/>
+      <c r="J112" s="66" t="s">
         <v>130</v>
       </c>
-      <c r="I112" s="64"/>
-[...13 lines deleted...]
-      <c r="Q112" s="56"/>
+      <c r="K112" s="68"/>
+      <c r="L112" s="66" t="s">
+        <v>132</v>
+      </c>
+      <c r="M112" s="68"/>
+      <c r="N112" s="66" t="s">
+        <v>136</v>
+      </c>
+      <c r="O112" s="68"/>
+      <c r="P112" s="66" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q112" s="68"/>
       <c r="R112" s="56"/>
       <c r="S112" s="56"/>
       <c r="T112" s="56"/>
       <c r="U112" s="56"/>
       <c r="V112" s="56"/>
       <c r="W112" s="56"/>
       <c r="X112" s="56"/>
       <c r="Y112" s="56"/>
     </row>
     <row r="113" spans="1:25" ht="33.75">
-      <c r="A113" s="68"/>
+      <c r="A113" s="72"/>
       <c r="B113" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C113" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D113" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E113" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F113" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="G113" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="H113" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I113" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J113" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K113" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="L113" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M113" s="52" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N113" s="18" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O113" s="53" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="Q113" s="56"/>
+        <v>109</v>
+      </c>
+      <c r="P113" s="18" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q113" s="63" t="s">
+        <v>109</v>
+      </c>
       <c r="R113" s="56"/>
       <c r="S113" s="56"/>
       <c r="T113" s="56"/>
       <c r="U113" s="56"/>
       <c r="V113" s="56"/>
       <c r="W113" s="56"/>
       <c r="X113" s="56"/>
       <c r="Y113" s="56"/>
     </row>
     <row r="114" spans="1:25">
       <c r="A114" s="37" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B114" s="27">
         <v>1912</v>
       </c>
       <c r="C114" s="28">
         <v>100.2</v>
       </c>
       <c r="D114" s="27">
         <v>3985.5</v>
       </c>
       <c r="E114" s="28">
         <v>95</v>
       </c>
       <c r="F114" s="27">
         <v>6111.8</v>
       </c>
       <c r="G114" s="20">
         <v>93</v>
       </c>
       <c r="H114" s="27">
         <v>8497.2999999999993</v>
       </c>
       <c r="I114" s="20">
         <v>95.9</v>
       </c>
       <c r="J114" s="27">
         <v>10978.1</v>
       </c>
       <c r="K114" s="20">
         <v>100.1</v>
       </c>
       <c r="L114" s="27">
         <v>13555.1</v>
       </c>
       <c r="M114" s="46">
         <v>102.4</v>
       </c>
       <c r="N114" s="27">
         <v>16001.1</v>
       </c>
       <c r="O114" s="59">
         <v>102.4</v>
       </c>
-      <c r="P114" s="62"/>
-      <c r="Q114" s="56"/>
+      <c r="P114" s="27">
+        <v>18996.8</v>
+      </c>
+      <c r="Q114" s="59">
+        <v>104.5</v>
+      </c>
       <c r="R114" s="56"/>
-      <c r="S114" s="56"/>
+      <c r="S114" s="62"/>
       <c r="T114" s="56"/>
       <c r="U114" s="56"/>
       <c r="V114" s="56"/>
       <c r="W114" s="56"/>
       <c r="X114" s="56"/>
       <c r="Y114" s="56"/>
     </row>
     <row r="115" spans="1:25">
       <c r="A115" s="39" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B115" s="49">
         <v>1216.2</v>
       </c>
       <c r="C115" s="33">
         <v>104.1</v>
       </c>
       <c r="D115" s="49">
         <v>2602.1999999999998</v>
       </c>
       <c r="E115" s="33">
         <v>92.1</v>
       </c>
       <c r="F115" s="49">
         <v>4019.3</v>
       </c>
       <c r="G115" s="20">
         <v>87.7</v>
       </c>
       <c r="H115" s="49">
         <v>5741.2</v>
       </c>
       <c r="I115" s="20">
         <v>91.9</v>
       </c>
       <c r="J115" s="49">
         <v>7545.9</v>
       </c>
       <c r="K115" s="20">
         <v>96.3</v>
       </c>
       <c r="L115" s="49">
         <v>9423.4</v>
       </c>
       <c r="M115" s="33">
         <v>100.6</v>
       </c>
       <c r="N115" s="49">
         <v>10973.7</v>
       </c>
       <c r="O115" s="60">
         <v>100.2</v>
       </c>
-      <c r="P115" s="62"/>
-      <c r="Q115" s="56"/>
+      <c r="P115" s="49">
+        <v>12924.6</v>
+      </c>
+      <c r="Q115" s="60">
+        <v>102</v>
+      </c>
       <c r="R115" s="56"/>
-      <c r="S115" s="56"/>
+      <c r="S115" s="62"/>
       <c r="T115" s="56"/>
       <c r="U115" s="56"/>
       <c r="V115" s="56"/>
       <c r="W115" s="56"/>
       <c r="X115" s="56"/>
       <c r="Y115" s="56"/>
     </row>
     <row r="116" spans="1:25">
       <c r="A116" s="39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B116" s="49">
         <v>1.5</v>
       </c>
       <c r="C116" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D116" s="49">
         <v>3.1</v>
       </c>
       <c r="E116" s="49">
         <v>9.1999999999999993</v>
       </c>
       <c r="F116" s="49">
         <v>4.5999999999999996</v>
       </c>
       <c r="G116" s="20">
         <v>7.5</v>
       </c>
       <c r="H116" s="49">
         <v>6.2</v>
       </c>
       <c r="I116" s="20">
         <v>6.6</v>
       </c>
       <c r="J116" s="49">
         <v>7.7</v>
       </c>
       <c r="K116" s="20">
         <v>6.2</v>
       </c>
       <c r="L116" s="49">
         <v>10.7</v>
       </c>
       <c r="M116" s="33">
         <v>5.8</v>
       </c>
       <c r="N116" s="49">
         <v>13.6</v>
       </c>
       <c r="O116" s="60">
         <v>5.9</v>
       </c>
-      <c r="P116" s="62"/>
-      <c r="Q116" s="56"/>
+      <c r="P116" s="49">
+        <v>17.2</v>
+      </c>
+      <c r="Q116" s="60">
+        <v>6.2</v>
+      </c>
       <c r="R116" s="56"/>
-      <c r="S116" s="56"/>
+      <c r="S116" s="62"/>
       <c r="T116" s="56"/>
       <c r="U116" s="56"/>
       <c r="V116" s="56"/>
       <c r="W116" s="56"/>
       <c r="X116" s="56"/>
       <c r="Y116" s="56"/>
     </row>
     <row r="117" spans="1:25">
       <c r="A117" s="39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B117" s="49">
         <v>23.5</v>
       </c>
       <c r="C117" s="33">
         <v>75.400000000000006</v>
       </c>
       <c r="D117" s="49">
         <v>46.5</v>
       </c>
       <c r="E117" s="33">
         <v>75.599999999999994</v>
       </c>
       <c r="F117" s="49">
         <v>70.5</v>
       </c>
       <c r="G117" s="20">
         <v>77.400000000000006</v>
       </c>
       <c r="H117" s="49">
         <v>92</v>
       </c>
       <c r="I117" s="20">
         <v>77.400000000000006</v>
       </c>
       <c r="J117" s="49">
         <v>114</v>
       </c>
       <c r="K117" s="20">
         <v>78.599999999999994</v>
       </c>
       <c r="L117" s="49">
         <v>146.19999999999999</v>
       </c>
       <c r="M117" s="33">
         <v>86.3</v>
       </c>
       <c r="N117" s="49">
         <v>177.9</v>
       </c>
       <c r="O117" s="60">
         <v>92.1</v>
       </c>
-      <c r="P117" s="62"/>
-      <c r="Q117" s="56"/>
+      <c r="P117" s="49">
+        <v>212.1</v>
+      </c>
+      <c r="Q117" s="60">
+        <v>97.2</v>
+      </c>
       <c r="R117" s="56"/>
-      <c r="S117" s="56"/>
+      <c r="S117" s="62"/>
       <c r="T117" s="56"/>
       <c r="U117" s="56"/>
       <c r="V117" s="56"/>
       <c r="W117" s="56"/>
       <c r="X117" s="56"/>
       <c r="Y117" s="56"/>
     </row>
     <row r="118" spans="1:25">
       <c r="A118" s="39" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B118" s="49">
         <v>35.6</v>
       </c>
       <c r="C118" s="49">
         <v>399.5</v>
       </c>
       <c r="D118" s="49">
         <v>68.7</v>
       </c>
       <c r="E118" s="49">
         <v>383.5</v>
       </c>
       <c r="F118" s="49">
         <v>104.3</v>
       </c>
       <c r="G118" s="20">
         <v>398.3</v>
       </c>
       <c r="H118" s="49">
         <v>138.4</v>
       </c>
       <c r="I118" s="20">
         <v>404.3</v>
       </c>
       <c r="J118" s="49">
         <v>171.9</v>
       </c>
       <c r="K118" s="20">
         <v>407.4</v>
       </c>
       <c r="L118" s="49">
         <v>185.2</v>
       </c>
       <c r="M118" s="33">
         <v>245.1</v>
       </c>
       <c r="N118" s="49">
         <v>198.5</v>
       </c>
       <c r="O118" s="60">
         <v>182.9</v>
       </c>
-      <c r="P118" s="62"/>
-      <c r="Q118" s="56"/>
+      <c r="P118" s="49">
+        <v>210.9</v>
+      </c>
+      <c r="Q118" s="60">
+        <v>149.19999999999999</v>
+      </c>
       <c r="R118" s="56"/>
-      <c r="S118" s="56"/>
+      <c r="S118" s="62"/>
       <c r="T118" s="56"/>
       <c r="U118" s="56"/>
       <c r="V118" s="56"/>
       <c r="W118" s="56"/>
       <c r="X118" s="56"/>
       <c r="Y118" s="56"/>
     </row>
     <row r="119" spans="1:25">
       <c r="A119" s="39" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B119" s="49">
         <v>251.8</v>
       </c>
       <c r="C119" s="33">
         <v>65.400000000000006</v>
       </c>
       <c r="D119" s="49">
         <v>509.6</v>
       </c>
       <c r="E119" s="33">
         <v>85.1</v>
       </c>
       <c r="F119" s="49">
         <v>782</v>
       </c>
       <c r="G119" s="20">
         <v>89.1</v>
       </c>
       <c r="H119" s="49">
         <v>1048.0999999999999</v>
       </c>
       <c r="I119" s="20">
         <v>87.1</v>
       </c>
       <c r="J119" s="49">
         <v>1290</v>
       </c>
       <c r="K119" s="20">
         <v>92.3</v>
       </c>
       <c r="L119" s="49">
         <v>1676.2</v>
       </c>
       <c r="M119" s="33">
         <v>103.5</v>
       </c>
       <c r="N119" s="49">
         <v>2101.8000000000002</v>
       </c>
       <c r="O119" s="60">
         <v>111.7</v>
       </c>
-      <c r="P119" s="62"/>
-      <c r="Q119" s="56"/>
+      <c r="P119" s="49">
+        <v>2601.1</v>
+      </c>
+      <c r="Q119" s="60">
+        <v>120.3</v>
+      </c>
       <c r="R119" s="56"/>
-      <c r="S119" s="56"/>
+      <c r="S119" s="62"/>
       <c r="T119" s="56"/>
       <c r="U119" s="56"/>
       <c r="V119" s="56"/>
       <c r="W119" s="56"/>
       <c r="X119" s="56"/>
       <c r="Y119" s="56"/>
     </row>
     <row r="120" spans="1:25">
       <c r="A120" s="39" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B120" s="49">
         <v>38.200000000000003</v>
       </c>
       <c r="C120" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D120" s="49">
         <v>72.2</v>
       </c>
       <c r="E120" s="49" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F120" s="49">
         <v>107.6</v>
       </c>
       <c r="G120" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H120" s="49">
         <v>148.9</v>
       </c>
       <c r="I120" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J120" s="49">
         <v>189.6</v>
       </c>
       <c r="K120" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="L120" s="49">
         <v>220.8</v>
       </c>
       <c r="M120" s="33">
         <v>1672.6</v>
       </c>
       <c r="N120" s="49">
         <v>260.5</v>
       </c>
       <c r="O120" s="60">
         <v>991.9</v>
       </c>
-      <c r="P120" s="62"/>
-      <c r="Q120" s="56"/>
+      <c r="P120" s="49">
+        <v>303.39999999999998</v>
+      </c>
+      <c r="Q120" s="60">
+        <v>406.8</v>
+      </c>
       <c r="R120" s="56"/>
-      <c r="S120" s="56"/>
+      <c r="S120" s="62"/>
       <c r="T120" s="56"/>
       <c r="U120" s="56"/>
       <c r="V120" s="56"/>
       <c r="W120" s="56"/>
       <c r="X120" s="56"/>
       <c r="Y120" s="56"/>
     </row>
     <row r="121" spans="1:25">
       <c r="A121" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B121" s="49">
         <v>29.3</v>
       </c>
       <c r="C121" s="33">
         <v>1517.9</v>
       </c>
       <c r="D121" s="49">
         <v>55.9</v>
       </c>
       <c r="E121" s="33">
         <v>212.7</v>
       </c>
       <c r="F121" s="49">
         <v>84.8</v>
       </c>
       <c r="G121" s="20">
         <v>132.5</v>
       </c>
       <c r="H121" s="49">
         <v>115.2</v>
       </c>
       <c r="I121" s="20">
         <v>139.80000000000001</v>
       </c>
       <c r="J121" s="49">
         <v>145.30000000000001</v>
       </c>
       <c r="K121" s="20">
         <v>139</v>
       </c>
       <c r="L121" s="49">
         <v>178.8</v>
       </c>
       <c r="M121" s="33">
         <v>106.2</v>
       </c>
       <c r="N121" s="49">
         <v>213</v>
       </c>
       <c r="O121" s="60">
         <v>87.5</v>
       </c>
-      <c r="P121" s="62"/>
-      <c r="Q121" s="56"/>
+      <c r="P121" s="49">
+        <v>248.9</v>
+      </c>
+      <c r="Q121" s="60">
+        <v>89</v>
+      </c>
       <c r="R121" s="56"/>
-      <c r="S121" s="56"/>
+      <c r="S121" s="62"/>
       <c r="T121" s="56"/>
       <c r="U121" s="56"/>
       <c r="V121" s="56"/>
       <c r="W121" s="56"/>
       <c r="X121" s="56"/>
       <c r="Y121" s="56"/>
     </row>
     <row r="122" spans="1:25">
       <c r="A122" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B122" s="49">
         <v>233.8</v>
       </c>
       <c r="C122" s="33">
         <v>130.4</v>
       </c>
       <c r="D122" s="49">
         <v>463.2</v>
       </c>
       <c r="E122" s="33">
         <v>130.1</v>
       </c>
       <c r="F122" s="49">
         <v>692.6</v>
       </c>
       <c r="G122" s="20">
         <v>131.9</v>
       </c>
       <c r="H122" s="49">
         <v>879.2</v>
       </c>
       <c r="I122" s="20">
         <v>130.80000000000001</v>
       </c>
       <c r="J122" s="49">
         <v>1103.7</v>
       </c>
       <c r="K122" s="20">
         <v>130.19999999999999</v>
       </c>
       <c r="L122" s="49">
         <v>1303.8</v>
       </c>
       <c r="M122" s="33">
         <v>115.6</v>
       </c>
       <c r="N122" s="49">
         <v>1479.7</v>
       </c>
       <c r="O122" s="60">
         <v>105.3</v>
       </c>
-      <c r="P122" s="62"/>
-      <c r="Q122" s="56"/>
+      <c r="P122" s="49">
+        <v>1667.5</v>
+      </c>
+      <c r="Q122" s="60">
+        <v>98.8</v>
+      </c>
       <c r="R122" s="56"/>
-      <c r="S122" s="56"/>
+      <c r="S122" s="62"/>
       <c r="T122" s="56"/>
       <c r="U122" s="56"/>
       <c r="V122" s="56"/>
       <c r="W122" s="56"/>
       <c r="X122" s="56"/>
       <c r="Y122" s="56"/>
     </row>
     <row r="123" spans="1:25">
       <c r="A123" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B123" s="49">
         <v>65.099999999999994</v>
       </c>
       <c r="C123" s="49">
         <v>657.3</v>
       </c>
       <c r="D123" s="49">
         <v>130.1</v>
       </c>
       <c r="E123" s="49">
         <v>503.6</v>
       </c>
       <c r="F123" s="49">
         <v>195.2</v>
       </c>
       <c r="G123" s="20">
         <v>533.4</v>
       </c>
       <c r="H123" s="49">
         <v>260.2</v>
       </c>
       <c r="I123" s="20">
         <v>522.9</v>
       </c>
       <c r="J123" s="49">
         <v>325.2</v>
       </c>
       <c r="K123" s="20">
         <v>523.70000000000005</v>
       </c>
       <c r="L123" s="49">
         <v>325.2</v>
       </c>
       <c r="M123" s="33">
         <v>318.5</v>
       </c>
       <c r="N123" s="49">
         <v>325.3</v>
       </c>
       <c r="O123" s="60">
         <v>187.3</v>
       </c>
-      <c r="P123" s="62"/>
-      <c r="Q123" s="56"/>
+      <c r="P123" s="49">
+        <v>349.5</v>
+      </c>
+      <c r="Q123" s="60">
+        <v>142.69999999999999</v>
+      </c>
       <c r="R123" s="56"/>
-      <c r="S123" s="56"/>
+      <c r="S123" s="62"/>
       <c r="T123" s="56"/>
       <c r="U123" s="56"/>
       <c r="V123" s="56"/>
       <c r="W123" s="56"/>
       <c r="X123" s="56"/>
       <c r="Y123" s="56"/>
     </row>
     <row r="124" spans="1:25">
       <c r="A124" s="39" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B124" s="49">
         <v>3.1</v>
       </c>
       <c r="C124" s="33">
         <v>230.3</v>
       </c>
       <c r="D124" s="49">
         <v>6.2</v>
       </c>
       <c r="E124" s="33">
         <v>229.1</v>
       </c>
       <c r="F124" s="49">
         <v>9.3000000000000007</v>
       </c>
       <c r="G124" s="20">
         <v>228.1</v>
       </c>
       <c r="H124" s="49">
         <v>12.4</v>
       </c>
       <c r="I124" s="20">
         <v>228.9</v>
       </c>
       <c r="J124" s="49">
         <v>15.4</v>
       </c>
       <c r="K124" s="20">
         <v>230.1</v>
       </c>
       <c r="L124" s="49">
         <v>15.4</v>
       </c>
       <c r="M124" s="33">
         <v>128.80000000000001</v>
       </c>
       <c r="N124" s="49">
         <v>26.4</v>
       </c>
       <c r="O124" s="60">
         <v>153.6</v>
       </c>
-      <c r="P124" s="62"/>
-      <c r="Q124" s="56"/>
+      <c r="P124" s="49">
+        <v>37.4</v>
+      </c>
+      <c r="Q124" s="60">
+        <v>166.9</v>
+      </c>
       <c r="R124" s="56"/>
-      <c r="S124" s="56"/>
+      <c r="S124" s="62"/>
       <c r="T124" s="56"/>
       <c r="U124" s="56"/>
       <c r="V124" s="56"/>
       <c r="W124" s="56"/>
       <c r="X124" s="56"/>
       <c r="Y124" s="56"/>
     </row>
     <row r="125" spans="1:25">
       <c r="A125" s="42" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B125" s="50">
         <v>13.9</v>
       </c>
       <c r="C125" s="21">
         <v>11.3</v>
       </c>
       <c r="D125" s="50">
         <v>27.8</v>
       </c>
       <c r="E125" s="21">
         <v>11.2</v>
       </c>
       <c r="F125" s="50">
         <v>41.6</v>
       </c>
       <c r="G125" s="21">
         <v>13.9</v>
       </c>
       <c r="H125" s="50">
         <v>55.5</v>
       </c>
       <c r="I125" s="21">
         <v>15.8</v>
       </c>
       <c r="J125" s="50">
         <v>69.400000000000006</v>
       </c>
       <c r="K125" s="21">
         <v>17.3</v>
       </c>
       <c r="L125" s="50">
         <v>69.400000000000006</v>
       </c>
       <c r="M125" s="21">
         <v>17.399999999999999</v>
       </c>
       <c r="N125" s="50">
         <v>230.7</v>
       </c>
       <c r="O125" s="61">
         <v>58</v>
       </c>
-      <c r="P125" s="62"/>
-      <c r="Q125" s="56"/>
+      <c r="P125" s="50">
+        <v>424.4</v>
+      </c>
+      <c r="Q125" s="61">
+        <v>107.1</v>
+      </c>
       <c r="R125" s="56"/>
-      <c r="S125" s="56"/>
+      <c r="S125" s="62"/>
       <c r="T125" s="56"/>
       <c r="U125" s="56"/>
       <c r="V125" s="56"/>
       <c r="W125" s="56"/>
       <c r="X125" s="56"/>
       <c r="Y125" s="56"/>
     </row>
     <row r="126" spans="1:25">
       <c r="A126" s="30" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B126" s="56"/>
       <c r="C126" s="56"/>
       <c r="D126" s="56"/>
       <c r="E126" s="56"/>
       <c r="F126" s="56"/>
       <c r="G126" s="56"/>
       <c r="H126" s="56"/>
       <c r="I126" s="56"/>
       <c r="J126" s="56"/>
       <c r="K126" s="56"/>
       <c r="L126" s="56"/>
       <c r="M126" s="56"/>
       <c r="N126" s="56"/>
       <c r="O126" s="56"/>
       <c r="P126" s="56"/>
       <c r="Q126" s="56"/>
       <c r="R126" s="56"/>
       <c r="S126" s="56"/>
       <c r="T126" s="56"/>
       <c r="U126" s="56"/>
       <c r="V126" s="56"/>
       <c r="W126" s="56"/>
       <c r="X126" s="56"/>
       <c r="Y126" s="56"/>
     </row>
   </sheetData>
-  <mergeCells count="88">
+  <mergeCells count="89">
+    <mergeCell ref="P112:Q112"/>
+    <mergeCell ref="N112:O112"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="A112:A113"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="A95:A96"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="C2:H2"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:I60"/>
+    <mergeCell ref="J60:K60"/>
+    <mergeCell ref="L60:M60"/>
+    <mergeCell ref="X60:Y60"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R78:S78"/>
+    <mergeCell ref="T78:U78"/>
+    <mergeCell ref="V78:W78"/>
+    <mergeCell ref="X78:Y78"/>
+    <mergeCell ref="N60:O60"/>
+    <mergeCell ref="P60:Q60"/>
+    <mergeCell ref="R60:S60"/>
+    <mergeCell ref="T60:U60"/>
+    <mergeCell ref="V60:W60"/>
+    <mergeCell ref="H95:I95"/>
+    <mergeCell ref="J95:K95"/>
+    <mergeCell ref="L95:M95"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="F78:G78"/>
+    <mergeCell ref="H78:I78"/>
+    <mergeCell ref="J78:K78"/>
+    <mergeCell ref="L78:M78"/>
     <mergeCell ref="X95:Y95"/>
     <mergeCell ref="N78:O78"/>
     <mergeCell ref="P78:Q78"/>
     <mergeCell ref="L112:M112"/>
     <mergeCell ref="B112:C112"/>
     <mergeCell ref="D112:E112"/>
     <mergeCell ref="F112:G112"/>
     <mergeCell ref="H112:I112"/>
     <mergeCell ref="J112:K112"/>
     <mergeCell ref="N95:O95"/>
     <mergeCell ref="P95:Q95"/>
     <mergeCell ref="R95:S95"/>
     <mergeCell ref="T95:U95"/>
     <mergeCell ref="V95:W95"/>
     <mergeCell ref="D95:E95"/>
     <mergeCell ref="F95:G95"/>
-    <mergeCell ref="H95:I95"/>
-[...70 lines deleted...]
-    <mergeCell ref="D60:E60"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>