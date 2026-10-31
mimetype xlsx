--- v2 (2026-09-20)
+++ v3 (2026-10-31)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="141">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
@@ -437,64 +437,66 @@
     <t>* Оперативные данные.</t>
   </si>
   <si>
     <t>Январь-июнь  2026 года</t>
   </si>
   <si>
     <t>процент, млн.теңге</t>
   </si>
   <si>
     <t>Объем услуг, млн. теңге</t>
   </si>
   <si>
     <t>Объем и ИФО услуг по предоставлению продуктов питания и напитков в разрезе районов</t>
   </si>
   <si>
     <t>Январь-июль  2026 года</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/</t>
   </si>
   <si>
     <t>Январь-август  2026 года</t>
   </si>
   <si>
     <t>«-» – явление отсутствует</t>
+  </si>
+  <si>
+    <t>Январь-сентябрь  2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="7">
-[...6 lines deleted...]
-    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0"/>
+  <numFmts count="6">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -714,244 +716,250 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="170" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный_05_19" xfId="8"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1239,51 +1247,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:10" s="10" customFormat="1">
       <c r="A2" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="14">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="10" customFormat="1">
       <c r="A3" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="14" t="s">
@@ -1350,84 +1358,84 @@
       <c r="A10" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="10" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="1:10" s="10" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="10" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="64" t="s">
+      <c r="B13" s="63" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="65" t="s">
+      <c r="B14" s="64" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="65" t="s">
+      <c r="B15" s="64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="34">
-        <v>46279</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="34">
-        <v>46307</v>
+        <v>46338</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>106</v>
       </c>
@@ -1507,51 +1515,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="57" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y126"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A94" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="U120" sqref="U120"/>
+      <selection activeCell="AA113" sqref="AA113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.140625" customWidth="1"/>
     <col min="3" max="14" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="15" customHeight="1">
       <c r="A2" s="54" t="s">
         <v>97</v>
       </c>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
       <c r="G2" s="71"/>
       <c r="H2" s="71"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
@@ -8518,52 +8526,54 @@
       <c r="E112" s="68"/>
       <c r="F112" s="66" t="s">
         <v>128</v>
       </c>
       <c r="G112" s="68"/>
       <c r="H112" s="66" t="s">
         <v>129</v>
       </c>
       <c r="I112" s="68"/>
       <c r="J112" s="66" t="s">
         <v>130</v>
       </c>
       <c r="K112" s="68"/>
       <c r="L112" s="66" t="s">
         <v>132</v>
       </c>
       <c r="M112" s="68"/>
       <c r="N112" s="66" t="s">
         <v>136</v>
       </c>
       <c r="O112" s="68"/>
       <c r="P112" s="66" t="s">
         <v>138</v>
       </c>
       <c r="Q112" s="68"/>
-      <c r="R112" s="56"/>
-      <c r="S112" s="56"/>
+      <c r="R112" s="66" t="s">
+        <v>140</v>
+      </c>
+      <c r="S112" s="68"/>
       <c r="T112" s="56"/>
       <c r="U112" s="56"/>
       <c r="V112" s="56"/>
       <c r="W112" s="56"/>
       <c r="X112" s="56"/>
       <c r="Y112" s="56"/>
     </row>
     <row r="113" spans="1:25" ht="33.75">
       <c r="A113" s="72"/>
       <c r="B113" s="18" t="s">
         <v>134</v>
       </c>
       <c r="C113" s="52" t="s">
         <v>109</v>
       </c>
       <c r="D113" s="18" t="s">
         <v>134</v>
       </c>
       <c r="E113" s="52" t="s">
         <v>109</v>
       </c>
       <c r="F113" s="18" t="s">
         <v>134</v>
       </c>
       <c r="G113" s="52" t="s">
@@ -8574,55 +8584,59 @@
       </c>
       <c r="I113" s="52" t="s">
         <v>109</v>
       </c>
       <c r="J113" s="18" t="s">
         <v>134</v>
       </c>
       <c r="K113" s="52" t="s">
         <v>109</v>
       </c>
       <c r="L113" s="18" t="s">
         <v>134</v>
       </c>
       <c r="M113" s="52" t="s">
         <v>109</v>
       </c>
       <c r="N113" s="18" t="s">
         <v>134</v>
       </c>
       <c r="O113" s="53" t="s">
         <v>109</v>
       </c>
       <c r="P113" s="18" t="s">
         <v>134</v>
       </c>
-      <c r="Q113" s="63" t="s">
+      <c r="Q113" s="62" t="s">
         <v>109</v>
       </c>
-      <c r="R113" s="56"/>
-      <c r="S113" s="56"/>
+      <c r="R113" s="18" t="s">
+        <v>134</v>
+      </c>
+      <c r="S113" s="65" t="s">
+        <v>109</v>
+      </c>
       <c r="T113" s="56"/>
       <c r="U113" s="56"/>
       <c r="V113" s="56"/>
       <c r="W113" s="56"/>
       <c r="X113" s="56"/>
       <c r="Y113" s="56"/>
     </row>
     <row r="114" spans="1:25">
       <c r="A114" s="37" t="s">
         <v>45</v>
       </c>
       <c r="B114" s="27">
         <v>1912</v>
       </c>
       <c r="C114" s="28">
         <v>100.2</v>
       </c>
       <c r="D114" s="27">
         <v>3985.5</v>
       </c>
       <c r="E114" s="28">
         <v>95</v>
       </c>
       <c r="F114" s="27">
         <v>6111.8</v>
@@ -8638,52 +8652,56 @@
       </c>
       <c r="J114" s="27">
         <v>10978.1</v>
       </c>
       <c r="K114" s="20">
         <v>100.1</v>
       </c>
       <c r="L114" s="27">
         <v>13555.1</v>
       </c>
       <c r="M114" s="46">
         <v>102.4</v>
       </c>
       <c r="N114" s="27">
         <v>16001.1</v>
       </c>
       <c r="O114" s="59">
         <v>102.4</v>
       </c>
       <c r="P114" s="27">
         <v>18996.8</v>
       </c>
       <c r="Q114" s="59">
         <v>104.5</v>
       </c>
-      <c r="R114" s="56"/>
-      <c r="S114" s="62"/>
+      <c r="R114" s="27">
+        <v>21770.9</v>
+      </c>
+      <c r="S114" s="59">
+        <v>104</v>
+      </c>
       <c r="T114" s="56"/>
       <c r="U114" s="56"/>
       <c r="V114" s="56"/>
       <c r="W114" s="56"/>
       <c r="X114" s="56"/>
       <c r="Y114" s="56"/>
     </row>
     <row r="115" spans="1:25">
       <c r="A115" s="39" t="s">
         <v>110</v>
       </c>
       <c r="B115" s="49">
         <v>1216.2</v>
       </c>
       <c r="C115" s="33">
         <v>104.1</v>
       </c>
       <c r="D115" s="49">
         <v>2602.1999999999998</v>
       </c>
       <c r="E115" s="33">
         <v>92.1</v>
       </c>
       <c r="F115" s="49">
         <v>4019.3</v>
@@ -8699,52 +8717,56 @@
       </c>
       <c r="J115" s="49">
         <v>7545.9</v>
       </c>
       <c r="K115" s="20">
         <v>96.3</v>
       </c>
       <c r="L115" s="49">
         <v>9423.4</v>
       </c>
       <c r="M115" s="33">
         <v>100.6</v>
       </c>
       <c r="N115" s="49">
         <v>10973.7</v>
       </c>
       <c r="O115" s="60">
         <v>100.2</v>
       </c>
       <c r="P115" s="49">
         <v>12924.6</v>
       </c>
       <c r="Q115" s="60">
         <v>102</v>
       </c>
-      <c r="R115" s="56"/>
-      <c r="S115" s="62"/>
+      <c r="R115" s="73">
+        <v>14695.8</v>
+      </c>
+      <c r="S115" s="60">
+        <v>100.3</v>
+      </c>
       <c r="T115" s="56"/>
       <c r="U115" s="56"/>
       <c r="V115" s="56"/>
       <c r="W115" s="56"/>
       <c r="X115" s="56"/>
       <c r="Y115" s="56"/>
     </row>
     <row r="116" spans="1:25">
       <c r="A116" s="39" t="s">
         <v>111</v>
       </c>
       <c r="B116" s="49">
         <v>1.5</v>
       </c>
       <c r="C116" s="49" t="s">
         <v>122</v>
       </c>
       <c r="D116" s="49">
         <v>3.1</v>
       </c>
       <c r="E116" s="49">
         <v>9.1999999999999993</v>
       </c>
       <c r="F116" s="49">
         <v>4.5999999999999996</v>
@@ -8760,52 +8782,56 @@
       </c>
       <c r="J116" s="49">
         <v>7.7</v>
       </c>
       <c r="K116" s="20">
         <v>6.2</v>
       </c>
       <c r="L116" s="49">
         <v>10.7</v>
       </c>
       <c r="M116" s="33">
         <v>5.8</v>
       </c>
       <c r="N116" s="49">
         <v>13.6</v>
       </c>
       <c r="O116" s="60">
         <v>5.9</v>
       </c>
       <c r="P116" s="49">
         <v>17.2</v>
       </c>
       <c r="Q116" s="60">
         <v>6.2</v>
       </c>
-      <c r="R116" s="56"/>
-      <c r="S116" s="62"/>
+      <c r="R116" s="73">
+        <v>20</v>
+      </c>
+      <c r="S116" s="60">
+        <v>6.1</v>
+      </c>
       <c r="T116" s="56"/>
       <c r="U116" s="56"/>
       <c r="V116" s="56"/>
       <c r="W116" s="56"/>
       <c r="X116" s="56"/>
       <c r="Y116" s="56"/>
     </row>
     <row r="117" spans="1:25">
       <c r="A117" s="39" t="s">
         <v>112</v>
       </c>
       <c r="B117" s="49">
         <v>23.5</v>
       </c>
       <c r="C117" s="33">
         <v>75.400000000000006</v>
       </c>
       <c r="D117" s="49">
         <v>46.5</v>
       </c>
       <c r="E117" s="33">
         <v>75.599999999999994</v>
       </c>
       <c r="F117" s="49">
         <v>70.5</v>
@@ -8821,52 +8847,56 @@
       </c>
       <c r="J117" s="49">
         <v>114</v>
       </c>
       <c r="K117" s="20">
         <v>78.599999999999994</v>
       </c>
       <c r="L117" s="49">
         <v>146.19999999999999</v>
       </c>
       <c r="M117" s="33">
         <v>86.3</v>
       </c>
       <c r="N117" s="49">
         <v>177.9</v>
       </c>
       <c r="O117" s="60">
         <v>92.1</v>
       </c>
       <c r="P117" s="49">
         <v>212.1</v>
       </c>
       <c r="Q117" s="60">
         <v>97.2</v>
       </c>
-      <c r="R117" s="56"/>
-      <c r="S117" s="62"/>
+      <c r="R117" s="73">
+        <v>243.2</v>
+      </c>
+      <c r="S117" s="60">
+        <v>100.6</v>
+      </c>
       <c r="T117" s="56"/>
       <c r="U117" s="56"/>
       <c r="V117" s="56"/>
       <c r="W117" s="56"/>
       <c r="X117" s="56"/>
       <c r="Y117" s="56"/>
     </row>
     <row r="118" spans="1:25">
       <c r="A118" s="39" t="s">
         <v>113</v>
       </c>
       <c r="B118" s="49">
         <v>35.6</v>
       </c>
       <c r="C118" s="49">
         <v>399.5</v>
       </c>
       <c r="D118" s="49">
         <v>68.7</v>
       </c>
       <c r="E118" s="49">
         <v>383.5</v>
       </c>
       <c r="F118" s="49">
         <v>104.3</v>
@@ -8882,52 +8912,56 @@
       </c>
       <c r="J118" s="49">
         <v>171.9</v>
       </c>
       <c r="K118" s="20">
         <v>407.4</v>
       </c>
       <c r="L118" s="49">
         <v>185.2</v>
       </c>
       <c r="M118" s="33">
         <v>245.1</v>
       </c>
       <c r="N118" s="49">
         <v>198.5</v>
       </c>
       <c r="O118" s="60">
         <v>182.9</v>
       </c>
       <c r="P118" s="49">
         <v>210.9</v>
       </c>
       <c r="Q118" s="60">
         <v>149.19999999999999</v>
       </c>
-      <c r="R118" s="56"/>
-      <c r="S118" s="62"/>
+      <c r="R118" s="73">
+        <v>224.3</v>
+      </c>
+      <c r="S118" s="60">
+        <v>129.1</v>
+      </c>
       <c r="T118" s="56"/>
       <c r="U118" s="56"/>
       <c r="V118" s="56"/>
       <c r="W118" s="56"/>
       <c r="X118" s="56"/>
       <c r="Y118" s="56"/>
     </row>
     <row r="119" spans="1:25">
       <c r="A119" s="39" t="s">
         <v>114</v>
       </c>
       <c r="B119" s="49">
         <v>251.8</v>
       </c>
       <c r="C119" s="33">
         <v>65.400000000000006</v>
       </c>
       <c r="D119" s="49">
         <v>509.6</v>
       </c>
       <c r="E119" s="33">
         <v>85.1</v>
       </c>
       <c r="F119" s="49">
         <v>782</v>
@@ -8943,52 +8977,56 @@
       </c>
       <c r="J119" s="49">
         <v>1290</v>
       </c>
       <c r="K119" s="20">
         <v>92.3</v>
       </c>
       <c r="L119" s="49">
         <v>1676.2</v>
       </c>
       <c r="M119" s="33">
         <v>103.5</v>
       </c>
       <c r="N119" s="49">
         <v>2101.8000000000002</v>
       </c>
       <c r="O119" s="60">
         <v>111.7</v>
       </c>
       <c r="P119" s="49">
         <v>2601.1</v>
       </c>
       <c r="Q119" s="60">
         <v>120.3</v>
       </c>
-      <c r="R119" s="56"/>
-      <c r="S119" s="62"/>
+      <c r="R119" s="73">
+        <v>3101</v>
+      </c>
+      <c r="S119" s="60">
+        <v>128.4</v>
+      </c>
       <c r="T119" s="56"/>
       <c r="U119" s="56"/>
       <c r="V119" s="56"/>
       <c r="W119" s="56"/>
       <c r="X119" s="56"/>
       <c r="Y119" s="56"/>
     </row>
     <row r="120" spans="1:25">
       <c r="A120" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B120" s="49">
         <v>38.200000000000003</v>
       </c>
       <c r="C120" s="49" t="s">
         <v>122</v>
       </c>
       <c r="D120" s="49">
         <v>72.2</v>
       </c>
       <c r="E120" s="49" t="s">
         <v>122</v>
       </c>
       <c r="F120" s="49">
         <v>107.6</v>
@@ -9004,52 +9042,56 @@
       </c>
       <c r="J120" s="49">
         <v>189.6</v>
       </c>
       <c r="K120" s="47" t="s">
         <v>122</v>
       </c>
       <c r="L120" s="49">
         <v>220.8</v>
       </c>
       <c r="M120" s="33">
         <v>1672.6</v>
       </c>
       <c r="N120" s="49">
         <v>260.5</v>
       </c>
       <c r="O120" s="60">
         <v>991.9</v>
       </c>
       <c r="P120" s="49">
         <v>303.39999999999998</v>
       </c>
       <c r="Q120" s="60">
         <v>406.8</v>
       </c>
-      <c r="R120" s="56"/>
-      <c r="S120" s="62"/>
+      <c r="R120" s="73">
+        <v>333.5</v>
+      </c>
+      <c r="S120" s="60">
+        <v>301.10000000000002</v>
+      </c>
       <c r="T120" s="56"/>
       <c r="U120" s="56"/>
       <c r="V120" s="56"/>
       <c r="W120" s="56"/>
       <c r="X120" s="56"/>
       <c r="Y120" s="56"/>
     </row>
     <row r="121" spans="1:25">
       <c r="A121" s="39" t="s">
         <v>116</v>
       </c>
       <c r="B121" s="49">
         <v>29.3</v>
       </c>
       <c r="C121" s="33">
         <v>1517.9</v>
       </c>
       <c r="D121" s="49">
         <v>55.9</v>
       </c>
       <c r="E121" s="33">
         <v>212.7</v>
       </c>
       <c r="F121" s="49">
         <v>84.8</v>
@@ -9065,52 +9107,56 @@
       </c>
       <c r="J121" s="49">
         <v>145.30000000000001</v>
       </c>
       <c r="K121" s="20">
         <v>139</v>
       </c>
       <c r="L121" s="49">
         <v>178.8</v>
       </c>
       <c r="M121" s="33">
         <v>106.2</v>
       </c>
       <c r="N121" s="49">
         <v>213</v>
       </c>
       <c r="O121" s="60">
         <v>87.5</v>
       </c>
       <c r="P121" s="49">
         <v>248.9</v>
       </c>
       <c r="Q121" s="60">
         <v>89</v>
       </c>
-      <c r="R121" s="56"/>
-      <c r="S121" s="62"/>
+      <c r="R121" s="73">
+        <v>279.39999999999998</v>
+      </c>
+      <c r="S121" s="60">
+        <v>88.8</v>
+      </c>
       <c r="T121" s="56"/>
       <c r="U121" s="56"/>
       <c r="V121" s="56"/>
       <c r="W121" s="56"/>
       <c r="X121" s="56"/>
       <c r="Y121" s="56"/>
     </row>
     <row r="122" spans="1:25">
       <c r="A122" s="39" t="s">
         <v>117</v>
       </c>
       <c r="B122" s="49">
         <v>233.8</v>
       </c>
       <c r="C122" s="33">
         <v>130.4</v>
       </c>
       <c r="D122" s="49">
         <v>463.2</v>
       </c>
       <c r="E122" s="33">
         <v>130.1</v>
       </c>
       <c r="F122" s="49">
         <v>692.6</v>
@@ -9126,52 +9172,56 @@
       </c>
       <c r="J122" s="49">
         <v>1103.7</v>
       </c>
       <c r="K122" s="20">
         <v>130.19999999999999</v>
       </c>
       <c r="L122" s="49">
         <v>1303.8</v>
       </c>
       <c r="M122" s="33">
         <v>115.6</v>
       </c>
       <c r="N122" s="49">
         <v>1479.7</v>
       </c>
       <c r="O122" s="60">
         <v>105.3</v>
       </c>
       <c r="P122" s="49">
         <v>1667.5</v>
       </c>
       <c r="Q122" s="60">
         <v>98.8</v>
       </c>
-      <c r="R122" s="56"/>
-      <c r="S122" s="62"/>
+      <c r="R122" s="73">
+        <v>1873.9</v>
+      </c>
+      <c r="S122" s="60">
+        <v>95.2</v>
+      </c>
       <c r="T122" s="56"/>
       <c r="U122" s="56"/>
       <c r="V122" s="56"/>
       <c r="W122" s="56"/>
       <c r="X122" s="56"/>
       <c r="Y122" s="56"/>
     </row>
     <row r="123" spans="1:25">
       <c r="A123" s="39" t="s">
         <v>118</v>
       </c>
       <c r="B123" s="49">
         <v>65.099999999999994</v>
       </c>
       <c r="C123" s="49">
         <v>657.3</v>
       </c>
       <c r="D123" s="49">
         <v>130.1</v>
       </c>
       <c r="E123" s="49">
         <v>503.6</v>
       </c>
       <c r="F123" s="49">
         <v>195.2</v>
@@ -9187,52 +9237,56 @@
       </c>
       <c r="J123" s="49">
         <v>325.2</v>
       </c>
       <c r="K123" s="20">
         <v>523.70000000000005</v>
       </c>
       <c r="L123" s="49">
         <v>325.2</v>
       </c>
       <c r="M123" s="33">
         <v>318.5</v>
       </c>
       <c r="N123" s="49">
         <v>325.3</v>
       </c>
       <c r="O123" s="60">
         <v>187.3</v>
       </c>
       <c r="P123" s="49">
         <v>349.5</v>
       </c>
       <c r="Q123" s="60">
         <v>142.69999999999999</v>
       </c>
-      <c r="R123" s="56"/>
-      <c r="S123" s="62"/>
+      <c r="R123" s="73">
+        <v>373.8</v>
+      </c>
+      <c r="S123" s="60">
+        <v>118.6</v>
+      </c>
       <c r="T123" s="56"/>
       <c r="U123" s="56"/>
       <c r="V123" s="56"/>
       <c r="W123" s="56"/>
       <c r="X123" s="56"/>
       <c r="Y123" s="56"/>
     </row>
     <row r="124" spans="1:25">
       <c r="A124" s="39" t="s">
         <v>119</v>
       </c>
       <c r="B124" s="49">
         <v>3.1</v>
       </c>
       <c r="C124" s="33">
         <v>230.3</v>
       </c>
       <c r="D124" s="49">
         <v>6.2</v>
       </c>
       <c r="E124" s="33">
         <v>229.1</v>
       </c>
       <c r="F124" s="49">
         <v>9.3000000000000007</v>
@@ -9248,52 +9302,56 @@
       </c>
       <c r="J124" s="49">
         <v>15.4</v>
       </c>
       <c r="K124" s="20">
         <v>230.1</v>
       </c>
       <c r="L124" s="49">
         <v>15.4</v>
       </c>
       <c r="M124" s="33">
         <v>128.80000000000001</v>
       </c>
       <c r="N124" s="49">
         <v>26.4</v>
       </c>
       <c r="O124" s="60">
         <v>153.6</v>
       </c>
       <c r="P124" s="49">
         <v>37.4</v>
       </c>
       <c r="Q124" s="60">
         <v>166.9</v>
       </c>
-      <c r="R124" s="56"/>
-      <c r="S124" s="62"/>
+      <c r="R124" s="73">
+        <v>48.3</v>
+      </c>
+      <c r="S124" s="60">
+        <v>175.8</v>
+      </c>
       <c r="T124" s="56"/>
       <c r="U124" s="56"/>
       <c r="V124" s="56"/>
       <c r="W124" s="56"/>
       <c r="X124" s="56"/>
       <c r="Y124" s="56"/>
     </row>
     <row r="125" spans="1:25">
       <c r="A125" s="42" t="s">
         <v>120</v>
       </c>
       <c r="B125" s="50">
         <v>13.9</v>
       </c>
       <c r="C125" s="21">
         <v>11.3</v>
       </c>
       <c r="D125" s="50">
         <v>27.8</v>
       </c>
       <c r="E125" s="21">
         <v>11.2</v>
       </c>
       <c r="F125" s="50">
         <v>41.6</v>
@@ -9309,90 +9367,95 @@
       </c>
       <c r="J125" s="50">
         <v>69.400000000000006</v>
       </c>
       <c r="K125" s="21">
         <v>17.3</v>
       </c>
       <c r="L125" s="50">
         <v>69.400000000000006</v>
       </c>
       <c r="M125" s="21">
         <v>17.399999999999999</v>
       </c>
       <c r="N125" s="50">
         <v>230.7</v>
       </c>
       <c r="O125" s="61">
         <v>58</v>
       </c>
       <c r="P125" s="50">
         <v>424.4</v>
       </c>
       <c r="Q125" s="61">
         <v>107.1</v>
       </c>
-      <c r="R125" s="56"/>
-      <c r="S125" s="62"/>
+      <c r="R125" s="74">
+        <v>577.70000000000005</v>
+      </c>
+      <c r="S125" s="61">
+        <v>146.5</v>
+      </c>
       <c r="T125" s="56"/>
       <c r="U125" s="56"/>
       <c r="V125" s="56"/>
       <c r="W125" s="56"/>
       <c r="X125" s="56"/>
       <c r="Y125" s="56"/>
     </row>
     <row r="126" spans="1:25">
       <c r="A126" s="30" t="s">
         <v>131</v>
       </c>
       <c r="B126" s="56"/>
       <c r="C126" s="56"/>
       <c r="D126" s="56"/>
       <c r="E126" s="56"/>
       <c r="F126" s="56"/>
       <c r="G126" s="56"/>
       <c r="H126" s="56"/>
       <c r="I126" s="56"/>
       <c r="J126" s="56"/>
       <c r="K126" s="56"/>
       <c r="L126" s="56"/>
       <c r="M126" s="56"/>
       <c r="N126" s="56"/>
       <c r="O126" s="56"/>
       <c r="P126" s="56"/>
       <c r="Q126" s="56"/>
       <c r="R126" s="56"/>
       <c r="S126" s="56"/>
       <c r="T126" s="56"/>
       <c r="U126" s="56"/>
       <c r="V126" s="56"/>
       <c r="W126" s="56"/>
       <c r="X126" s="56"/>
       <c r="Y126" s="56"/>
     </row>
   </sheetData>
-  <mergeCells count="89">
+  <mergeCells count="90">
+    <mergeCell ref="R112:S112"/>
     <mergeCell ref="P112:Q112"/>
     <mergeCell ref="N112:O112"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="A78:A79"/>
     <mergeCell ref="B78:C78"/>
     <mergeCell ref="A112:A113"/>
     <mergeCell ref="A60:A61"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="A95:A96"/>
     <mergeCell ref="B95:C95"/>
     <mergeCell ref="D42:E42"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="D60:E60"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="L7:M7"/>