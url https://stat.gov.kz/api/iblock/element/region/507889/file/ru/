--- v0 (2026-08-08)
+++ v1 (2026-08-30)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="473" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="139">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -421,76 +421,79 @@
   <si>
     <t>Январь-апрель  2025 года</t>
   </si>
   <si>
     <t>Январь-май  2025 года</t>
   </si>
   <si>
     <t>Январь-февраль  2026 года</t>
   </si>
   <si>
     <t>Январь-март  2026 года</t>
   </si>
   <si>
     <t>Январь-апрель  2026 года</t>
   </si>
   <si>
     <t>Январь-май  2026 года</t>
   </si>
   <si>
     <t>* Оперативные данные.</t>
   </si>
   <si>
     <t>Январь-июнь  2026 года</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/412532/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t>процент, млн.теңге</t>
   </si>
   <si>
     <t>Объем услуг, млн. теңге</t>
   </si>
   <si>
     <t>Объем и ИФО услуг по предоставлению продуктов питания и напитков в разрезе районов</t>
+  </si>
+  <si>
+    <t>Январь-июль  2026 года</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -574,50 +577,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -708,51 +716,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
@@ -842,88 +850,102 @@
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top" wrapText="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный_05_19" xfId="8"/>
     <cellStyle name="Финансовый" xfId="6" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1211,93 +1233,93 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:10" s="10" customFormat="1">
       <c r="A2" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="14">
         <v>171501</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="10" customFormat="1">
       <c r="A3" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="10" customFormat="1">
       <c r="A4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="13" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="5" spans="1:10" s="10" customFormat="1">
       <c r="A5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
     </row>
     <row r="6" spans="1:10" s="10" customFormat="1">
       <c r="A6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10" s="10" customFormat="1" ht="25.5">
       <c r="A7" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>96</v>
       </c>
@@ -1314,92 +1336,92 @@
       <c r="A9" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="10" customFormat="1">
       <c r="A10" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="10" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="16"/>
     </row>
     <row r="12" spans="1:10" s="10" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="65" t="s">
+      <c r="B12" s="58" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="10" customFormat="1">
       <c r="A13" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="66" t="s">
+      <c r="B13" s="70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="10" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="67" t="s">
-        <v>134</v>
+      <c r="B14" s="71" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="10" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="67" t="s">
+      <c r="B15" s="71" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="34">
-        <v>46216</v>
+        <v>46246</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="34">
-        <v>46246</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>107</v>
       </c>
@@ -1410,51 +1432,51 @@
       </c>
       <c r="B21" s="36" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="8"/>
       <c r="B22" s="9"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="87" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="120" zoomScaleNormal="80" zoomScaleSheetLayoutView="120" workbookViewId="0">
       <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="4"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
@@ -1464,120 +1486,120 @@
     <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="64" t="s">
+      <c r="B18" s="57" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:Y126"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AC25" sqref="AC25"/>
+    <sheetView topLeftCell="A94" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="X116" sqref="X116"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.140625" customWidth="1"/>
     <col min="3" max="14" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="15" customHeight="1">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="54" t="s">
         <v>98</v>
       </c>
-      <c r="C2" s="59"/>
-[...4 lines deleted...]
-      <c r="H2" s="59"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
       <c r="N2" s="19"/>
     </row>
     <row r="4" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A4" s="59" t="s">
+      <c r="A4" s="69" t="s">
         <v>109</v>
       </c>
-      <c r="B4" s="59"/>
-[...22 lines deleted...]
-      <c r="Y4" s="59"/>
+      <c r="B4" s="69"/>
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+      <c r="T4" s="69"/>
+      <c r="U4" s="69"/>
+      <c r="V4" s="69"/>
+      <c r="W4" s="69"/>
+      <c r="X4" s="69"/>
+      <c r="Y4" s="69"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="17"/>
       <c r="B5" s="17"/>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
       <c r="N5" s="17"/>
       <c r="O5" s="17"/>
       <c r="P5" s="17"/>
       <c r="Q5" s="17"/>
       <c r="R5" s="17"/>
       <c r="S5" s="17"/>
       <c r="T5" s="17"/>
       <c r="U5" s="17"/>
       <c r="V5" s="17"/>
       <c r="W5" s="17"/>
@@ -1590,170 +1612,170 @@
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
       <c r="L6" s="17"/>
       <c r="M6" s="17"/>
       <c r="N6" s="17"/>
       <c r="O6" s="17"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="17"/>
       <c r="R6" s="17"/>
       <c r="S6" s="17"/>
       <c r="T6" s="17"/>
       <c r="U6" s="17"/>
       <c r="V6" s="17"/>
       <c r="W6" s="17"/>
       <c r="X6" s="17"/>
       <c r="Y6" s="17"/>
     </row>
     <row r="7" spans="1:25">
-      <c r="A7" s="53"/>
-      <c r="B7" s="55" t="s">
+      <c r="A7" s="65"/>
+      <c r="B7" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="56"/>
-      <c r="D7" s="55" t="s">
+      <c r="C7" s="67"/>
+      <c r="D7" s="63" t="s">
         <v>34</v>
       </c>
-      <c r="E7" s="56"/>
-      <c r="F7" s="55" t="s">
+      <c r="E7" s="67"/>
+      <c r="F7" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="G7" s="56"/>
-      <c r="H7" s="55" t="s">
+      <c r="G7" s="67"/>
+      <c r="H7" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="I7" s="56"/>
-      <c r="J7" s="55" t="s">
+      <c r="I7" s="67"/>
+      <c r="J7" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="K7" s="56"/>
-      <c r="L7" s="55" t="s">
+      <c r="K7" s="67"/>
+      <c r="L7" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="M7" s="56"/>
-      <c r="N7" s="55" t="s">
+      <c r="M7" s="67"/>
+      <c r="N7" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="O7" s="56"/>
-      <c r="P7" s="55" t="s">
+      <c r="O7" s="67"/>
+      <c r="P7" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="Q7" s="56"/>
-      <c r="R7" s="55" t="s">
+      <c r="Q7" s="67"/>
+      <c r="R7" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="S7" s="56"/>
-      <c r="T7" s="55" t="s">
+      <c r="S7" s="67"/>
+      <c r="T7" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="U7" s="56"/>
-      <c r="V7" s="55" t="s">
+      <c r="U7" s="67"/>
+      <c r="V7" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="W7" s="56"/>
-      <c r="X7" s="55" t="s">
+      <c r="W7" s="67"/>
+      <c r="X7" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="Y7" s="56"/>
+      <c r="Y7" s="67"/>
     </row>
     <row r="8" spans="1:25" ht="33.75">
-      <c r="A8" s="54"/>
+      <c r="A8" s="66"/>
       <c r="B8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="F8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="H8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="J8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="L8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="N8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="O8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="P8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Q8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="R8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="S8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="T8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="U8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="V8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="W8" s="18" t="s">
         <v>110</v>
       </c>
       <c r="X8" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Y8" s="18" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="22">
         <v>823.88400000000001</v>
       </c>
       <c r="C9" s="22">
         <v>105.6</v>
       </c>
       <c r="D9" s="22">
         <v>1605.327</v>
       </c>
       <c r="E9" s="22">
         <v>104.5</v>
       </c>
       <c r="F9" s="22">
         <v>2242.8519999999999</v>
       </c>
       <c r="G9" s="22">
@@ -2721,170 +2743,170 @@
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
       <c r="I23" s="17"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="17"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
       <c r="S23" s="17"/>
       <c r="T23" s="17"/>
       <c r="U23" s="17"/>
       <c r="V23" s="17"/>
       <c r="W23" s="17"/>
       <c r="X23" s="17"/>
       <c r="Y23" s="17"/>
     </row>
     <row r="24" spans="1:25">
-      <c r="A24" s="53"/>
-      <c r="B24" s="55" t="s">
+      <c r="A24" s="65"/>
+      <c r="B24" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="56"/>
-      <c r="D24" s="55" t="s">
+      <c r="C24" s="67"/>
+      <c r="D24" s="63" t="s">
         <v>48</v>
       </c>
-      <c r="E24" s="56"/>
-      <c r="F24" s="55" t="s">
+      <c r="E24" s="67"/>
+      <c r="F24" s="63" t="s">
         <v>49</v>
       </c>
-      <c r="G24" s="56"/>
-      <c r="H24" s="55" t="s">
+      <c r="G24" s="67"/>
+      <c r="H24" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="I24" s="56"/>
-      <c r="J24" s="55" t="s">
+      <c r="I24" s="67"/>
+      <c r="J24" s="63" t="s">
         <v>122</v>
       </c>
-      <c r="K24" s="56"/>
-      <c r="L24" s="55" t="s">
+      <c r="K24" s="67"/>
+      <c r="L24" s="63" t="s">
         <v>51</v>
       </c>
-      <c r="M24" s="56"/>
-      <c r="N24" s="55" t="s">
+      <c r="M24" s="67"/>
+      <c r="N24" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="O24" s="56"/>
-      <c r="P24" s="55" t="s">
+      <c r="O24" s="67"/>
+      <c r="P24" s="63" t="s">
         <v>53</v>
       </c>
-      <c r="Q24" s="56"/>
-      <c r="R24" s="55" t="s">
+      <c r="Q24" s="67"/>
+      <c r="R24" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="S24" s="56"/>
-      <c r="T24" s="55" t="s">
+      <c r="S24" s="67"/>
+      <c r="T24" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="U24" s="56"/>
-      <c r="V24" s="55" t="s">
+      <c r="U24" s="67"/>
+      <c r="V24" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="W24" s="56"/>
-      <c r="X24" s="55" t="s">
+      <c r="W24" s="67"/>
+      <c r="X24" s="63" t="s">
         <v>57</v>
       </c>
-      <c r="Y24" s="56"/>
+      <c r="Y24" s="67"/>
     </row>
     <row r="25" spans="1:25" ht="33.75">
-      <c r="A25" s="54"/>
+      <c r="A25" s="66"/>
       <c r="B25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="F25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="H25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="J25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="L25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="N25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="O25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="P25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Q25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="R25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="S25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="T25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="U25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="V25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="W25" s="18" t="s">
         <v>110</v>
       </c>
       <c r="X25" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Y25" s="18" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="22">
         <v>592.52300000000002</v>
       </c>
       <c r="C26" s="22">
         <v>67.7</v>
       </c>
       <c r="D26" s="22">
         <v>1084.604</v>
       </c>
       <c r="E26" s="22">
         <v>63.6</v>
       </c>
       <c r="F26" s="22">
         <v>1666.5319999999999</v>
       </c>
       <c r="G26" s="20">
@@ -3784,51 +3806,51 @@
       </c>
       <c r="W37" s="21">
         <v>127.2</v>
       </c>
       <c r="X37" s="43">
         <v>576.78599999999994</v>
       </c>
       <c r="Y37" s="21">
         <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="17"/>
       <c r="B38" s="17"/>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="17"/>
       <c r="I38" s="17"/>
       <c r="J38" s="17"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
-      <c r="N38" s="61"/>
+      <c r="N38" s="55"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="17"/>
       <c r="T38" s="17"/>
       <c r="U38" s="17"/>
       <c r="V38" s="17"/>
       <c r="W38" s="17"/>
       <c r="X38" s="17"/>
       <c r="Y38" s="26"/>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" s="17"/>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
@@ -3879,170 +3901,170 @@
       <c r="C41" s="17"/>
       <c r="D41" s="17"/>
       <c r="E41" s="17"/>
       <c r="F41" s="17"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="17"/>
       <c r="O41" s="17"/>
       <c r="P41" s="17"/>
       <c r="Q41" s="17"/>
       <c r="R41" s="17"/>
       <c r="S41" s="17"/>
       <c r="T41" s="17"/>
       <c r="U41" s="17"/>
       <c r="V41" s="26"/>
       <c r="W41" s="26"/>
       <c r="X41" s="26"/>
       <c r="Y41" s="17"/>
     </row>
     <row r="42" spans="1:25">
-      <c r="A42" s="53"/>
-      <c r="B42" s="55" t="s">
+      <c r="A42" s="65"/>
+      <c r="B42" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="C42" s="56"/>
-      <c r="D42" s="55" t="s">
+      <c r="C42" s="67"/>
+      <c r="D42" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="E42" s="56"/>
-      <c r="F42" s="55" t="s">
+      <c r="E42" s="67"/>
+      <c r="F42" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="G42" s="56"/>
-      <c r="H42" s="55" t="s">
+      <c r="G42" s="67"/>
+      <c r="H42" s="63" t="s">
         <v>61</v>
       </c>
-      <c r="I42" s="56"/>
-      <c r="J42" s="55" t="s">
+      <c r="I42" s="67"/>
+      <c r="J42" s="63" t="s">
         <v>62</v>
       </c>
-      <c r="K42" s="56"/>
-      <c r="L42" s="55" t="s">
+      <c r="K42" s="67"/>
+      <c r="L42" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="M42" s="56"/>
-      <c r="N42" s="55" t="s">
+      <c r="M42" s="67"/>
+      <c r="N42" s="63" t="s">
         <v>64</v>
       </c>
-      <c r="O42" s="56"/>
-      <c r="P42" s="55" t="s">
+      <c r="O42" s="67"/>
+      <c r="P42" s="63" t="s">
         <v>65</v>
       </c>
-      <c r="Q42" s="56"/>
-      <c r="R42" s="55" t="s">
+      <c r="Q42" s="67"/>
+      <c r="R42" s="63" t="s">
         <v>66</v>
       </c>
-      <c r="S42" s="56"/>
-      <c r="T42" s="55" t="s">
+      <c r="S42" s="67"/>
+      <c r="T42" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="U42" s="56"/>
-      <c r="V42" s="55" t="s">
+      <c r="U42" s="67"/>
+      <c r="V42" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="W42" s="56"/>
-      <c r="X42" s="55" t="s">
+      <c r="W42" s="67"/>
+      <c r="X42" s="63" t="s">
         <v>69</v>
       </c>
-      <c r="Y42" s="56"/>
+      <c r="Y42" s="67"/>
     </row>
     <row r="43" spans="1:25" ht="33.75">
-      <c r="A43" s="54"/>
+      <c r="A43" s="66"/>
       <c r="B43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="D43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="F43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="H43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="J43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="L43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="N43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="O43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="P43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Q43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="R43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="S43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="T43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="U43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="V43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="W43" s="18" t="s">
         <v>110</v>
       </c>
       <c r="X43" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Y43" s="18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:25">
       <c r="A44" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="27">
         <v>1003.759</v>
       </c>
       <c r="C44" s="27">
         <v>165.6</v>
       </c>
       <c r="D44" s="27">
         <v>1906.877</v>
       </c>
       <c r="E44" s="28">
         <v>170.7</v>
       </c>
       <c r="F44" s="27">
         <v>2886.4490000000001</v>
       </c>
       <c r="G44" s="28">
@@ -5037,170 +5059,170 @@
       <c r="C59" s="17"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
       <c r="I59" s="17"/>
       <c r="J59" s="17"/>
       <c r="K59" s="17"/>
       <c r="L59" s="17"/>
       <c r="M59" s="17"/>
       <c r="N59" s="17"/>
       <c r="O59" s="17"/>
       <c r="P59" s="17"/>
       <c r="Q59" s="17"/>
       <c r="R59" s="17"/>
       <c r="S59" s="17"/>
       <c r="T59" s="17"/>
       <c r="U59" s="17"/>
       <c r="V59" s="17"/>
       <c r="W59" s="17"/>
       <c r="X59" s="17"/>
       <c r="Y59" s="17"/>
     </row>
     <row r="60" spans="1:25">
-      <c r="A60" s="53"/>
-      <c r="B60" s="55" t="s">
+      <c r="A60" s="65"/>
+      <c r="B60" s="63" t="s">
         <v>70</v>
       </c>
-      <c r="C60" s="56"/>
-      <c r="D60" s="55" t="s">
+      <c r="C60" s="67"/>
+      <c r="D60" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="E60" s="56"/>
-      <c r="F60" s="55" t="s">
+      <c r="E60" s="67"/>
+      <c r="F60" s="63" t="s">
         <v>72</v>
       </c>
-      <c r="G60" s="56"/>
-      <c r="H60" s="55" t="s">
+      <c r="G60" s="67"/>
+      <c r="H60" s="63" t="s">
         <v>73</v>
       </c>
-      <c r="I60" s="56"/>
-      <c r="J60" s="55" t="s">
+      <c r="I60" s="67"/>
+      <c r="J60" s="63" t="s">
         <v>74</v>
       </c>
-      <c r="K60" s="56"/>
-      <c r="L60" s="55" t="s">
+      <c r="K60" s="67"/>
+      <c r="L60" s="63" t="s">
         <v>75</v>
       </c>
-      <c r="M60" s="56"/>
-      <c r="N60" s="55" t="s">
+      <c r="M60" s="67"/>
+      <c r="N60" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="O60" s="56"/>
-      <c r="P60" s="55" t="s">
+      <c r="O60" s="67"/>
+      <c r="P60" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="Q60" s="56"/>
-      <c r="R60" s="55" t="s">
+      <c r="Q60" s="67"/>
+      <c r="R60" s="63" t="s">
         <v>78</v>
       </c>
-      <c r="S60" s="56"/>
-      <c r="T60" s="55" t="s">
+      <c r="S60" s="67"/>
+      <c r="T60" s="63" t="s">
         <v>79</v>
       </c>
-      <c r="U60" s="56"/>
-      <c r="V60" s="55" t="s">
+      <c r="U60" s="67"/>
+      <c r="V60" s="63" t="s">
         <v>80</v>
       </c>
-      <c r="W60" s="56"/>
-      <c r="X60" s="55" t="s">
+      <c r="W60" s="67"/>
+      <c r="X60" s="63" t="s">
         <v>69</v>
       </c>
-      <c r="Y60" s="56"/>
+      <c r="Y60" s="67"/>
     </row>
     <row r="61" spans="1:25" ht="33.75">
-      <c r="A61" s="54"/>
+      <c r="A61" s="66"/>
       <c r="B61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="D61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="F61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="H61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="J61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="L61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="N61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="O61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="P61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Q61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="R61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="S61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="T61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="U61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="V61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="W61" s="18" t="s">
         <v>110</v>
       </c>
       <c r="X61" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Y61" s="18" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B62" s="27">
         <v>1282.3330000000001</v>
       </c>
       <c r="C62" s="28">
         <v>100.4</v>
       </c>
       <c r="D62" s="27">
         <v>2618.0920000000001</v>
       </c>
       <c r="E62" s="28">
         <v>108.7</v>
       </c>
       <c r="F62" s="27">
         <v>3921.46</v>
       </c>
       <c r="G62" s="28">
@@ -6195,170 +6217,170 @@
       <c r="C77" s="17"/>
       <c r="D77" s="17"/>
       <c r="E77" s="17"/>
       <c r="F77" s="17"/>
       <c r="G77" s="17"/>
       <c r="H77" s="17"/>
       <c r="I77" s="17"/>
       <c r="J77" s="17"/>
       <c r="K77" s="17"/>
       <c r="L77" s="17"/>
       <c r="M77" s="17"/>
       <c r="N77" s="17"/>
       <c r="O77" s="17"/>
       <c r="P77" s="17"/>
       <c r="Q77" s="17"/>
       <c r="R77" s="17"/>
       <c r="S77" s="17"/>
       <c r="T77" s="17"/>
       <c r="U77" s="17"/>
       <c r="V77" s="17"/>
       <c r="W77" s="17"/>
       <c r="X77" s="17"/>
       <c r="Y77" s="17"/>
     </row>
     <row r="78" spans="1:25">
-      <c r="A78" s="53"/>
-      <c r="B78" s="55" t="s">
+      <c r="A78" s="65"/>
+      <c r="B78" s="63" t="s">
         <v>81</v>
       </c>
-      <c r="C78" s="58"/>
-      <c r="D78" s="55" t="s">
+      <c r="C78" s="64"/>
+      <c r="D78" s="63" t="s">
         <v>82</v>
       </c>
-      <c r="E78" s="56"/>
-      <c r="F78" s="55" t="s">
+      <c r="E78" s="67"/>
+      <c r="F78" s="63" t="s">
         <v>83</v>
       </c>
-      <c r="G78" s="56"/>
-      <c r="H78" s="55" t="s">
+      <c r="G78" s="67"/>
+      <c r="H78" s="63" t="s">
         <v>84</v>
       </c>
-      <c r="I78" s="58"/>
-      <c r="J78" s="55" t="s">
+      <c r="I78" s="64"/>
+      <c r="J78" s="63" t="s">
         <v>85</v>
       </c>
-      <c r="K78" s="56"/>
-      <c r="L78" s="55" t="s">
+      <c r="K78" s="67"/>
+      <c r="L78" s="63" t="s">
         <v>86</v>
       </c>
-      <c r="M78" s="58"/>
-      <c r="N78" s="55" t="s">
+      <c r="M78" s="64"/>
+      <c r="N78" s="63" t="s">
         <v>87</v>
       </c>
-      <c r="O78" s="58"/>
-      <c r="P78" s="55" t="s">
+      <c r="O78" s="64"/>
+      <c r="P78" s="63" t="s">
         <v>88</v>
       </c>
-      <c r="Q78" s="58"/>
-      <c r="R78" s="55" t="s">
+      <c r="Q78" s="64"/>
+      <c r="R78" s="63" t="s">
         <v>89</v>
       </c>
-      <c r="S78" s="58"/>
-      <c r="T78" s="55" t="s">
+      <c r="S78" s="64"/>
+      <c r="T78" s="63" t="s">
         <v>90</v>
       </c>
-      <c r="U78" s="58"/>
-      <c r="V78" s="55" t="s">
+      <c r="U78" s="64"/>
+      <c r="V78" s="63" t="s">
         <v>91</v>
       </c>
-      <c r="W78" s="58"/>
-      <c r="X78" s="55" t="s">
+      <c r="W78" s="64"/>
+      <c r="X78" s="63" t="s">
         <v>92</v>
       </c>
-      <c r="Y78" s="56"/>
+      <c r="Y78" s="67"/>
     </row>
     <row r="79" spans="1:25" ht="33.75">
-      <c r="A79" s="57"/>
+      <c r="A79" s="68"/>
       <c r="B79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C79" s="18" t="s">
         <v>110</v>
       </c>
       <c r="D79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E79" s="18" t="s">
         <v>110</v>
       </c>
       <c r="F79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G79" s="18" t="s">
         <v>110</v>
       </c>
       <c r="H79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I79" s="18" t="s">
         <v>110</v>
       </c>
       <c r="J79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K79" s="18" t="s">
         <v>110</v>
       </c>
       <c r="L79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M79" s="18" t="s">
         <v>110</v>
       </c>
       <c r="N79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="O79" s="18" t="s">
         <v>110</v>
       </c>
       <c r="P79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Q79" s="52" t="s">
         <v>110</v>
       </c>
       <c r="R79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="S79" s="52" t="s">
         <v>110</v>
       </c>
       <c r="T79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="U79" s="52" t="s">
         <v>110</v>
       </c>
       <c r="V79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="W79" s="52" t="s">
         <v>110</v>
       </c>
       <c r="X79" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Y79" s="18" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B80" s="27">
         <v>1436.3910000000001</v>
       </c>
       <c r="C80" s="28">
         <v>106</v>
       </c>
       <c r="D80" s="22">
         <v>3098.5650000000001</v>
       </c>
       <c r="E80" s="17">
         <v>112</v>
       </c>
       <c r="F80" s="27">
         <v>4964.6639999999998</v>
       </c>
       <c r="G80" s="28">
@@ -7272,224 +7294,224 @@
       <c r="C92" s="17"/>
       <c r="D92" s="17"/>
       <c r="E92" s="17"/>
       <c r="F92" s="17"/>
       <c r="G92" s="17"/>
       <c r="H92" s="17"/>
       <c r="I92" s="17"/>
       <c r="J92" s="17"/>
       <c r="K92" s="17"/>
       <c r="L92" s="17"/>
       <c r="M92" s="17"/>
       <c r="N92" s="17"/>
       <c r="O92" s="17"/>
       <c r="P92" s="17"/>
       <c r="Q92" s="17"/>
       <c r="R92" s="17"/>
       <c r="S92" s="17"/>
       <c r="T92" s="17"/>
       <c r="U92" s="17"/>
       <c r="V92" s="26"/>
       <c r="W92" s="17"/>
       <c r="X92" s="17"/>
       <c r="Y92" s="17"/>
     </row>
     <row r="93" spans="1:25">
-      <c r="A93" s="62"/>
-[...23 lines deleted...]
-      <c r="Y93" s="62"/>
+      <c r="A93" s="56"/>
+      <c r="B93" s="56"/>
+      <c r="C93" s="56"/>
+      <c r="D93" s="56"/>
+      <c r="E93" s="56"/>
+      <c r="F93" s="56"/>
+      <c r="G93" s="56"/>
+      <c r="H93" s="56"/>
+      <c r="I93" s="56"/>
+      <c r="J93" s="56"/>
+      <c r="K93" s="56"/>
+      <c r="L93" s="56"/>
+      <c r="M93" s="56"/>
+      <c r="N93" s="56"/>
+      <c r="O93" s="56"/>
+      <c r="P93" s="56"/>
+      <c r="Q93" s="56"/>
+      <c r="R93" s="56"/>
+      <c r="S93" s="56"/>
+      <c r="T93" s="56"/>
+      <c r="U93" s="56"/>
+      <c r="V93" s="56"/>
+      <c r="W93" s="56"/>
+      <c r="X93" s="56"/>
+      <c r="Y93" s="56"/>
     </row>
     <row r="94" spans="1:25">
-      <c r="A94" s="62"/>
-[...23 lines deleted...]
-      <c r="Y94" s="62"/>
+      <c r="A94" s="56"/>
+      <c r="B94" s="56"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="56"/>
+      <c r="E94" s="55"/>
+      <c r="F94" s="55"/>
+      <c r="G94" s="55"/>
+      <c r="H94" s="56"/>
+      <c r="I94" s="56"/>
+      <c r="J94" s="56"/>
+      <c r="K94" s="56"/>
+      <c r="L94" s="56"/>
+      <c r="M94" s="56"/>
+      <c r="N94" s="56"/>
+      <c r="O94" s="56"/>
+      <c r="P94" s="56"/>
+      <c r="Q94" s="56"/>
+      <c r="R94" s="56"/>
+      <c r="S94" s="56"/>
+      <c r="T94" s="56"/>
+      <c r="U94" s="56"/>
+      <c r="V94" s="56"/>
+      <c r="W94" s="56"/>
+      <c r="X94" s="56"/>
+      <c r="Y94" s="56"/>
     </row>
     <row r="95" spans="1:25">
-      <c r="A95" s="53"/>
-      <c r="B95" s="55" t="s">
+      <c r="A95" s="65"/>
+      <c r="B95" s="63" t="s">
         <v>93</v>
       </c>
-      <c r="C95" s="58"/>
-      <c r="D95" s="55" t="s">
+      <c r="C95" s="64"/>
+      <c r="D95" s="63" t="s">
         <v>124</v>
       </c>
-      <c r="E95" s="58"/>
-      <c r="F95" s="55" t="s">
+      <c r="E95" s="64"/>
+      <c r="F95" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="G95" s="58"/>
-      <c r="H95" s="55" t="s">
+      <c r="G95" s="64"/>
+      <c r="H95" s="63" t="s">
         <v>126</v>
       </c>
-      <c r="I95" s="58"/>
-      <c r="J95" s="55" t="s">
+      <c r="I95" s="64"/>
+      <c r="J95" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="K95" s="58"/>
-      <c r="L95" s="55" t="s">
+      <c r="K95" s="64"/>
+      <c r="L95" s="63" t="s">
         <v>94</v>
       </c>
-      <c r="M95" s="58"/>
-      <c r="N95" s="55" t="s">
+      <c r="M95" s="64"/>
+      <c r="N95" s="63" t="s">
         <v>95</v>
       </c>
-      <c r="O95" s="58"/>
-      <c r="P95" s="55" t="s">
+      <c r="O95" s="64"/>
+      <c r="P95" s="63" t="s">
         <v>99</v>
       </c>
-      <c r="Q95" s="56"/>
-      <c r="R95" s="55" t="s">
+      <c r="Q95" s="67"/>
+      <c r="R95" s="63" t="s">
         <v>100</v>
       </c>
-      <c r="S95" s="56"/>
-      <c r="T95" s="55" t="s">
+      <c r="S95" s="67"/>
+      <c r="T95" s="63" t="s">
         <v>101</v>
       </c>
-      <c r="U95" s="56"/>
-      <c r="V95" s="55" t="s">
+      <c r="U95" s="67"/>
+      <c r="V95" s="63" t="s">
         <v>102</v>
       </c>
-      <c r="W95" s="56"/>
-      <c r="X95" s="55" t="s">
+      <c r="W95" s="67"/>
+      <c r="X95" s="63" t="s">
         <v>103</v>
       </c>
-      <c r="Y95" s="56"/>
+      <c r="Y95" s="67"/>
     </row>
     <row r="96" spans="1:25" ht="33.75">
-      <c r="A96" s="57"/>
+      <c r="A96" s="68"/>
       <c r="B96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C96" s="52" t="s">
         <v>110</v>
       </c>
       <c r="D96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E96" s="52" t="s">
         <v>110</v>
       </c>
       <c r="F96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G96" s="52" t="s">
         <v>110</v>
       </c>
       <c r="H96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I96" s="52" t="s">
         <v>110</v>
       </c>
       <c r="J96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K96" s="52" t="s">
         <v>110</v>
       </c>
       <c r="L96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M96" s="18" t="s">
         <v>110</v>
       </c>
       <c r="N96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="O96" s="52" t="s">
         <v>110</v>
       </c>
       <c r="P96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Q96" s="18" t="s">
         <v>110</v>
       </c>
       <c r="R96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="S96" s="18" t="s">
         <v>110</v>
       </c>
       <c r="T96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="U96" s="18" t="s">
         <v>110</v>
       </c>
       <c r="V96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="W96" s="18" t="s">
         <v>110</v>
       </c>
       <c r="X96" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="Y96" s="18" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="97" spans="1:25">
       <c r="A97" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B97" s="27">
         <v>1614.9</v>
       </c>
       <c r="C97" s="28">
         <v>104.4</v>
       </c>
       <c r="D97" s="27">
         <v>3532.4</v>
       </c>
       <c r="E97" s="28">
         <v>105.9</v>
       </c>
       <c r="F97" s="27">
         <v>5508.3</v>
       </c>
       <c r="G97" s="20">
@@ -8376,974 +8398,1029 @@
         <v>338.7</v>
       </c>
       <c r="S108" s="21">
         <v>38.6</v>
       </c>
       <c r="T108" s="51">
         <v>338.72</v>
       </c>
       <c r="U108" s="21">
         <v>31.9</v>
       </c>
       <c r="V108" s="51">
         <v>338.7</v>
       </c>
       <c r="W108" s="21">
         <v>27.2</v>
       </c>
       <c r="X108" s="51">
         <v>338.7</v>
       </c>
       <c r="Y108" s="21">
         <v>23.7</v>
       </c>
     </row>
     <row r="109" spans="1:25">
-      <c r="A109" s="62"/>
+      <c r="A109" s="56"/>
       <c r="B109" s="17"/>
       <c r="C109" s="17"/>
-      <c r="D109" s="62"/>
-[...20 lines deleted...]
-      <c r="Y109" s="62"/>
+      <c r="D109" s="56"/>
+      <c r="E109" s="55"/>
+      <c r="F109" s="55"/>
+      <c r="G109" s="55"/>
+      <c r="H109" s="56"/>
+      <c r="I109" s="56"/>
+      <c r="J109" s="56"/>
+      <c r="K109" s="56"/>
+      <c r="L109" s="56"/>
+      <c r="M109" s="56"/>
+      <c r="N109" s="56"/>
+      <c r="O109" s="56"/>
+      <c r="P109" s="56"/>
+      <c r="Q109" s="56"/>
+      <c r="R109" s="56"/>
+      <c r="S109" s="56"/>
+      <c r="T109" s="56"/>
+      <c r="U109" s="56"/>
+      <c r="V109" s="56"/>
+      <c r="W109" s="56"/>
+      <c r="X109" s="56"/>
+      <c r="Y109" s="56"/>
     </row>
     <row r="110" spans="1:25">
-      <c r="A110" s="62"/>
-[...23 lines deleted...]
-      <c r="Y110" s="62"/>
+      <c r="A110" s="56"/>
+      <c r="B110" s="56"/>
+      <c r="C110" s="56"/>
+      <c r="D110" s="56"/>
+      <c r="E110" s="56"/>
+      <c r="F110" s="56"/>
+      <c r="G110" s="56"/>
+      <c r="H110" s="56"/>
+      <c r="I110" s="56"/>
+      <c r="J110" s="56"/>
+      <c r="K110" s="56"/>
+      <c r="L110" s="56"/>
+      <c r="M110" s="56"/>
+      <c r="N110" s="56"/>
+      <c r="O110" s="56"/>
+      <c r="P110" s="56"/>
+      <c r="Q110" s="56"/>
+      <c r="R110" s="56"/>
+      <c r="S110" s="56"/>
+      <c r="T110" s="56"/>
+      <c r="U110" s="56"/>
+      <c r="V110" s="56"/>
+      <c r="W110" s="56"/>
+      <c r="X110" s="56"/>
+      <c r="Y110" s="56"/>
     </row>
     <row r="111" spans="1:25">
-      <c r="A111" s="62"/>
-[...23 lines deleted...]
-      <c r="Y111" s="62"/>
+      <c r="A111" s="56"/>
+      <c r="B111" s="56"/>
+      <c r="C111" s="56"/>
+      <c r="D111" s="56"/>
+      <c r="E111" s="56"/>
+      <c r="F111" s="56"/>
+      <c r="G111" s="56"/>
+      <c r="H111" s="56"/>
+      <c r="I111" s="56"/>
+      <c r="J111" s="56"/>
+      <c r="K111" s="56"/>
+      <c r="L111" s="56"/>
+      <c r="M111" s="56"/>
+      <c r="N111" s="56"/>
+      <c r="O111" s="56"/>
+      <c r="P111" s="56"/>
+      <c r="Q111" s="56"/>
+      <c r="R111" s="56"/>
+      <c r="S111" s="56"/>
+      <c r="T111" s="56"/>
+      <c r="U111" s="56"/>
+      <c r="V111" s="56"/>
+      <c r="W111" s="56"/>
+      <c r="X111" s="56"/>
+      <c r="Y111" s="56"/>
     </row>
     <row r="112" spans="1:25">
-      <c r="A112" s="53"/>
-      <c r="B112" s="55" t="s">
+      <c r="A112" s="65"/>
+      <c r="B112" s="63" t="s">
         <v>104</v>
       </c>
-      <c r="C112" s="58"/>
-      <c r="D112" s="55" t="s">
+      <c r="C112" s="64"/>
+      <c r="D112" s="63" t="s">
         <v>128</v>
       </c>
-      <c r="E112" s="58"/>
-      <c r="F112" s="55" t="s">
+      <c r="E112" s="64"/>
+      <c r="F112" s="63" t="s">
         <v>129</v>
       </c>
-      <c r="G112" s="58"/>
-      <c r="H112" s="55" t="s">
+      <c r="G112" s="64"/>
+      <c r="H112" s="63" t="s">
         <v>130</v>
       </c>
-      <c r="I112" s="58"/>
-      <c r="J112" s="55" t="s">
+      <c r="I112" s="64"/>
+      <c r="J112" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="K112" s="58"/>
-      <c r="L112" s="55" t="s">
+      <c r="K112" s="64"/>
+      <c r="L112" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="M112" s="58"/>
-[...11 lines deleted...]
-      <c r="Y112" s="62"/>
+      <c r="M112" s="64"/>
+      <c r="N112" s="63" t="s">
+        <v>137</v>
+      </c>
+      <c r="O112" s="64"/>
+      <c r="P112" s="56"/>
+      <c r="Q112" s="56"/>
+      <c r="R112" s="56"/>
+      <c r="S112" s="56"/>
+      <c r="T112" s="56"/>
+      <c r="U112" s="56"/>
+      <c r="V112" s="56"/>
+      <c r="W112" s="56"/>
+      <c r="X112" s="56"/>
+      <c r="Y112" s="56"/>
     </row>
     <row r="113" spans="1:25" ht="33.75">
-      <c r="A113" s="57"/>
+      <c r="A113" s="68"/>
       <c r="B113" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C113" s="52" t="s">
         <v>110</v>
       </c>
       <c r="D113" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E113" s="52" t="s">
         <v>110</v>
       </c>
       <c r="F113" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="G113" s="52" t="s">
         <v>110</v>
       </c>
       <c r="H113" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="I113" s="52" t="s">
         <v>110</v>
       </c>
       <c r="J113" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K113" s="52" t="s">
         <v>110</v>
       </c>
       <c r="L113" s="18" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M113" s="52" t="s">
         <v>110</v>
       </c>
-      <c r="N113" s="62"/>
-[...10 lines deleted...]
-      <c r="Y113" s="62"/>
+      <c r="N113" s="18" t="s">
+        <v>135</v>
+      </c>
+      <c r="O113" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="P113" s="56"/>
+      <c r="Q113" s="56"/>
+      <c r="R113" s="56"/>
+      <c r="S113" s="56"/>
+      <c r="T113" s="56"/>
+      <c r="U113" s="56"/>
+      <c r="V113" s="56"/>
+      <c r="W113" s="56"/>
+      <c r="X113" s="56"/>
+      <c r="Y113" s="56"/>
     </row>
     <row r="114" spans="1:25">
       <c r="A114" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B114" s="27">
         <v>1912</v>
       </c>
       <c r="C114" s="28">
         <v>100.2</v>
       </c>
       <c r="D114" s="27">
         <v>3985.5</v>
       </c>
       <c r="E114" s="28">
         <v>95</v>
       </c>
       <c r="F114" s="27">
         <v>6111.8</v>
       </c>
       <c r="G114" s="20">
         <v>93</v>
       </c>
       <c r="H114" s="27">
         <v>8497.2999999999993</v>
       </c>
       <c r="I114" s="20">
         <v>95.9</v>
       </c>
       <c r="J114" s="27">
         <v>10978.1</v>
       </c>
       <c r="K114" s="20">
         <v>100.1</v>
       </c>
       <c r="L114" s="27">
         <v>13555.1</v>
       </c>
       <c r="M114" s="46">
         <v>102.4</v>
       </c>
-      <c r="N114" s="63"/>
-      <c r="O114" s="62"/>
+      <c r="N114" s="27">
+        <v>16001.1</v>
+      </c>
+      <c r="O114" s="59">
+        <v>102.4</v>
+      </c>
       <c r="P114" s="62"/>
-      <c r="Q114" s="62"/>
-[...7 lines deleted...]
-      <c r="Y114" s="62"/>
+      <c r="Q114" s="56"/>
+      <c r="R114" s="56"/>
+      <c r="S114" s="56"/>
+      <c r="T114" s="56"/>
+      <c r="U114" s="56"/>
+      <c r="V114" s="56"/>
+      <c r="W114" s="56"/>
+      <c r="X114" s="56"/>
+      <c r="Y114" s="56"/>
     </row>
     <row r="115" spans="1:25">
       <c r="A115" s="39" t="s">
         <v>111</v>
       </c>
       <c r="B115" s="49">
         <v>1216.2</v>
       </c>
       <c r="C115" s="33">
         <v>104.1</v>
       </c>
       <c r="D115" s="49">
         <v>2602.1999999999998</v>
       </c>
       <c r="E115" s="33">
         <v>92.1</v>
       </c>
       <c r="F115" s="49">
         <v>4019.3</v>
       </c>
       <c r="G115" s="20">
         <v>87.7</v>
       </c>
       <c r="H115" s="49">
         <v>5741.2</v>
       </c>
       <c r="I115" s="20">
         <v>91.9</v>
       </c>
       <c r="J115" s="49">
         <v>7545.9</v>
       </c>
       <c r="K115" s="20">
         <v>96.3</v>
       </c>
       <c r="L115" s="49">
         <v>9423.4</v>
       </c>
       <c r="M115" s="33">
         <v>100.6</v>
       </c>
-      <c r="N115" s="63"/>
-      <c r="O115" s="62"/>
+      <c r="N115" s="49">
+        <v>10973.7</v>
+      </c>
+      <c r="O115" s="60">
+        <v>100.2</v>
+      </c>
       <c r="P115" s="62"/>
-      <c r="Q115" s="62"/>
-[...7 lines deleted...]
-      <c r="Y115" s="62"/>
+      <c r="Q115" s="56"/>
+      <c r="R115" s="56"/>
+      <c r="S115" s="56"/>
+      <c r="T115" s="56"/>
+      <c r="U115" s="56"/>
+      <c r="V115" s="56"/>
+      <c r="W115" s="56"/>
+      <c r="X115" s="56"/>
+      <c r="Y115" s="56"/>
     </row>
     <row r="116" spans="1:25">
       <c r="A116" s="39" t="s">
         <v>112</v>
       </c>
       <c r="B116" s="49">
         <v>1.5</v>
       </c>
       <c r="C116" s="49" t="s">
         <v>123</v>
       </c>
       <c r="D116" s="49">
         <v>3.1</v>
       </c>
       <c r="E116" s="49">
         <v>9.1999999999999993</v>
       </c>
       <c r="F116" s="49">
         <v>4.5999999999999996</v>
       </c>
       <c r="G116" s="20">
         <v>7.5</v>
       </c>
       <c r="H116" s="49">
         <v>6.2</v>
       </c>
       <c r="I116" s="20">
         <v>6.6</v>
       </c>
       <c r="J116" s="49">
         <v>7.7</v>
       </c>
       <c r="K116" s="20">
         <v>6.2</v>
       </c>
       <c r="L116" s="49">
         <v>10.7</v>
       </c>
       <c r="M116" s="33">
         <v>5.8</v>
       </c>
-      <c r="N116" s="63"/>
-      <c r="O116" s="62"/>
+      <c r="N116" s="49">
+        <v>13.6</v>
+      </c>
+      <c r="O116" s="60">
+        <v>5.9</v>
+      </c>
       <c r="P116" s="62"/>
-      <c r="Q116" s="62"/>
-[...7 lines deleted...]
-      <c r="Y116" s="62"/>
+      <c r="Q116" s="56"/>
+      <c r="R116" s="56"/>
+      <c r="S116" s="56"/>
+      <c r="T116" s="56"/>
+      <c r="U116" s="56"/>
+      <c r="V116" s="56"/>
+      <c r="W116" s="56"/>
+      <c r="X116" s="56"/>
+      <c r="Y116" s="56"/>
     </row>
     <row r="117" spans="1:25">
       <c r="A117" s="39" t="s">
         <v>113</v>
       </c>
       <c r="B117" s="49">
         <v>23.5</v>
       </c>
       <c r="C117" s="33">
         <v>75.400000000000006</v>
       </c>
       <c r="D117" s="49">
         <v>46.5</v>
       </c>
       <c r="E117" s="33">
         <v>75.599999999999994</v>
       </c>
       <c r="F117" s="49">
         <v>70.5</v>
       </c>
       <c r="G117" s="20">
         <v>77.400000000000006</v>
       </c>
       <c r="H117" s="49">
         <v>92</v>
       </c>
       <c r="I117" s="20">
         <v>77.400000000000006</v>
       </c>
       <c r="J117" s="49">
         <v>114</v>
       </c>
       <c r="K117" s="20">
         <v>78.599999999999994</v>
       </c>
       <c r="L117" s="49">
         <v>146.19999999999999</v>
       </c>
       <c r="M117" s="33">
         <v>86.3</v>
       </c>
-      <c r="N117" s="63"/>
-      <c r="O117" s="62"/>
+      <c r="N117" s="49">
+        <v>177.9</v>
+      </c>
+      <c r="O117" s="60">
+        <v>92.1</v>
+      </c>
       <c r="P117" s="62"/>
-      <c r="Q117" s="62"/>
-[...7 lines deleted...]
-      <c r="Y117" s="62"/>
+      <c r="Q117" s="56"/>
+      <c r="R117" s="56"/>
+      <c r="S117" s="56"/>
+      <c r="T117" s="56"/>
+      <c r="U117" s="56"/>
+      <c r="V117" s="56"/>
+      <c r="W117" s="56"/>
+      <c r="X117" s="56"/>
+      <c r="Y117" s="56"/>
     </row>
     <row r="118" spans="1:25">
       <c r="A118" s="39" t="s">
         <v>114</v>
       </c>
       <c r="B118" s="49">
         <v>35.6</v>
       </c>
       <c r="C118" s="49">
         <v>399.5</v>
       </c>
       <c r="D118" s="49">
         <v>68.7</v>
       </c>
       <c r="E118" s="49">
         <v>383.5</v>
       </c>
       <c r="F118" s="49">
         <v>104.3</v>
       </c>
       <c r="G118" s="20">
         <v>398.3</v>
       </c>
       <c r="H118" s="49">
         <v>138.4</v>
       </c>
       <c r="I118" s="20">
         <v>404.3</v>
       </c>
       <c r="J118" s="49">
         <v>171.9</v>
       </c>
       <c r="K118" s="20">
         <v>407.4</v>
       </c>
       <c r="L118" s="49">
         <v>185.2</v>
       </c>
       <c r="M118" s="33">
         <v>245.1</v>
       </c>
-      <c r="N118" s="63"/>
-      <c r="O118" s="62"/>
+      <c r="N118" s="49">
+        <v>198.5</v>
+      </c>
+      <c r="O118" s="60">
+        <v>182.9</v>
+      </c>
       <c r="P118" s="62"/>
-      <c r="Q118" s="62"/>
-[...7 lines deleted...]
-      <c r="Y118" s="62"/>
+      <c r="Q118" s="56"/>
+      <c r="R118" s="56"/>
+      <c r="S118" s="56"/>
+      <c r="T118" s="56"/>
+      <c r="U118" s="56"/>
+      <c r="V118" s="56"/>
+      <c r="W118" s="56"/>
+      <c r="X118" s="56"/>
+      <c r="Y118" s="56"/>
     </row>
     <row r="119" spans="1:25">
       <c r="A119" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B119" s="49">
         <v>251.8</v>
       </c>
       <c r="C119" s="33">
         <v>65.400000000000006</v>
       </c>
       <c r="D119" s="49">
         <v>509.6</v>
       </c>
       <c r="E119" s="33">
         <v>85.1</v>
       </c>
       <c r="F119" s="49">
         <v>782</v>
       </c>
       <c r="G119" s="20">
         <v>89.1</v>
       </c>
       <c r="H119" s="49">
         <v>1048.0999999999999</v>
       </c>
       <c r="I119" s="20">
         <v>87.1</v>
       </c>
       <c r="J119" s="49">
         <v>1290</v>
       </c>
       <c r="K119" s="20">
         <v>92.3</v>
       </c>
       <c r="L119" s="49">
         <v>1676.2</v>
       </c>
       <c r="M119" s="33">
         <v>103.5</v>
       </c>
-      <c r="N119" s="63"/>
-      <c r="O119" s="62"/>
+      <c r="N119" s="49">
+        <v>2101.8000000000002</v>
+      </c>
+      <c r="O119" s="60">
+        <v>111.7</v>
+      </c>
       <c r="P119" s="62"/>
-      <c r="Q119" s="62"/>
-[...7 lines deleted...]
-      <c r="Y119" s="62"/>
+      <c r="Q119" s="56"/>
+      <c r="R119" s="56"/>
+      <c r="S119" s="56"/>
+      <c r="T119" s="56"/>
+      <c r="U119" s="56"/>
+      <c r="V119" s="56"/>
+      <c r="W119" s="56"/>
+      <c r="X119" s="56"/>
+      <c r="Y119" s="56"/>
     </row>
     <row r="120" spans="1:25">
       <c r="A120" s="39" t="s">
         <v>116</v>
       </c>
       <c r="B120" s="49">
         <v>38.200000000000003</v>
       </c>
       <c r="C120" s="49" t="s">
         <v>123</v>
       </c>
       <c r="D120" s="49">
         <v>72.2</v>
       </c>
       <c r="E120" s="49" t="s">
         <v>123</v>
       </c>
       <c r="F120" s="49">
         <v>107.6</v>
       </c>
       <c r="G120" s="47" t="s">
         <v>123</v>
       </c>
       <c r="H120" s="49">
         <v>148.9</v>
       </c>
       <c r="I120" s="47" t="s">
         <v>123</v>
       </c>
       <c r="J120" s="49">
         <v>189.6</v>
       </c>
       <c r="K120" s="47" t="s">
         <v>123</v>
       </c>
       <c r="L120" s="49">
         <v>220.8</v>
       </c>
       <c r="M120" s="33">
         <v>1672.6</v>
       </c>
-      <c r="N120" s="63"/>
-      <c r="O120" s="62"/>
+      <c r="N120" s="49">
+        <v>260.5</v>
+      </c>
+      <c r="O120" s="60">
+        <v>991.9</v>
+      </c>
       <c r="P120" s="62"/>
-      <c r="Q120" s="62"/>
-[...7 lines deleted...]
-      <c r="Y120" s="62"/>
+      <c r="Q120" s="56"/>
+      <c r="R120" s="56"/>
+      <c r="S120" s="56"/>
+      <c r="T120" s="56"/>
+      <c r="U120" s="56"/>
+      <c r="V120" s="56"/>
+      <c r="W120" s="56"/>
+      <c r="X120" s="56"/>
+      <c r="Y120" s="56"/>
     </row>
     <row r="121" spans="1:25">
       <c r="A121" s="39" t="s">
         <v>117</v>
       </c>
       <c r="B121" s="49">
         <v>29.3</v>
       </c>
       <c r="C121" s="33">
         <v>1517.9</v>
       </c>
       <c r="D121" s="49">
         <v>55.9</v>
       </c>
       <c r="E121" s="33">
         <v>212.7</v>
       </c>
       <c r="F121" s="49">
         <v>84.8</v>
       </c>
       <c r="G121" s="20">
         <v>132.5</v>
       </c>
       <c r="H121" s="49">
         <v>115.2</v>
       </c>
       <c r="I121" s="20">
         <v>139.80000000000001</v>
       </c>
       <c r="J121" s="49">
         <v>145.30000000000001</v>
       </c>
       <c r="K121" s="20">
         <v>139</v>
       </c>
       <c r="L121" s="49">
         <v>178.8</v>
       </c>
       <c r="M121" s="33">
         <v>106.2</v>
       </c>
-      <c r="N121" s="63"/>
-      <c r="O121" s="62"/>
+      <c r="N121" s="49">
+        <v>213</v>
+      </c>
+      <c r="O121" s="60">
+        <v>87.5</v>
+      </c>
       <c r="P121" s="62"/>
-      <c r="Q121" s="62"/>
-[...7 lines deleted...]
-      <c r="Y121" s="62"/>
+      <c r="Q121" s="56"/>
+      <c r="R121" s="56"/>
+      <c r="S121" s="56"/>
+      <c r="T121" s="56"/>
+      <c r="U121" s="56"/>
+      <c r="V121" s="56"/>
+      <c r="W121" s="56"/>
+      <c r="X121" s="56"/>
+      <c r="Y121" s="56"/>
     </row>
     <row r="122" spans="1:25">
       <c r="A122" s="39" t="s">
         <v>118</v>
       </c>
       <c r="B122" s="49">
         <v>233.8</v>
       </c>
       <c r="C122" s="33">
         <v>130.4</v>
       </c>
       <c r="D122" s="49">
         <v>463.2</v>
       </c>
       <c r="E122" s="33">
         <v>130.1</v>
       </c>
       <c r="F122" s="49">
         <v>692.6</v>
       </c>
       <c r="G122" s="20">
         <v>131.9</v>
       </c>
       <c r="H122" s="49">
         <v>879.2</v>
       </c>
       <c r="I122" s="20">
         <v>130.80000000000001</v>
       </c>
       <c r="J122" s="49">
         <v>1103.7</v>
       </c>
       <c r="K122" s="20">
         <v>130.19999999999999</v>
       </c>
       <c r="L122" s="49">
         <v>1303.8</v>
       </c>
       <c r="M122" s="33">
         <v>115.6</v>
       </c>
-      <c r="N122" s="63"/>
-      <c r="O122" s="62"/>
+      <c r="N122" s="49">
+        <v>1479.7</v>
+      </c>
+      <c r="O122" s="60">
+        <v>105.3</v>
+      </c>
       <c r="P122" s="62"/>
-      <c r="Q122" s="62"/>
-[...7 lines deleted...]
-      <c r="Y122" s="62"/>
+      <c r="Q122" s="56"/>
+      <c r="R122" s="56"/>
+      <c r="S122" s="56"/>
+      <c r="T122" s="56"/>
+      <c r="U122" s="56"/>
+      <c r="V122" s="56"/>
+      <c r="W122" s="56"/>
+      <c r="X122" s="56"/>
+      <c r="Y122" s="56"/>
     </row>
     <row r="123" spans="1:25">
       <c r="A123" s="39" t="s">
         <v>119</v>
       </c>
       <c r="B123" s="49">
         <v>65.099999999999994</v>
       </c>
       <c r="C123" s="49">
         <v>657.3</v>
       </c>
       <c r="D123" s="49">
         <v>130.1</v>
       </c>
       <c r="E123" s="49">
         <v>503.6</v>
       </c>
       <c r="F123" s="49">
         <v>195.2</v>
       </c>
       <c r="G123" s="20">
         <v>533.4</v>
       </c>
       <c r="H123" s="49">
         <v>260.2</v>
       </c>
       <c r="I123" s="20">
         <v>522.9</v>
       </c>
       <c r="J123" s="49">
         <v>325.2</v>
       </c>
       <c r="K123" s="20">
         <v>523.70000000000005</v>
       </c>
       <c r="L123" s="49">
         <v>325.2</v>
       </c>
       <c r="M123" s="33">
         <v>318.5</v>
       </c>
-      <c r="N123" s="63"/>
-      <c r="O123" s="62"/>
+      <c r="N123" s="49">
+        <v>325.3</v>
+      </c>
+      <c r="O123" s="60">
+        <v>187.3</v>
+      </c>
       <c r="P123" s="62"/>
-      <c r="Q123" s="62"/>
-[...7 lines deleted...]
-      <c r="Y123" s="62"/>
+      <c r="Q123" s="56"/>
+      <c r="R123" s="56"/>
+      <c r="S123" s="56"/>
+      <c r="T123" s="56"/>
+      <c r="U123" s="56"/>
+      <c r="V123" s="56"/>
+      <c r="W123" s="56"/>
+      <c r="X123" s="56"/>
+      <c r="Y123" s="56"/>
     </row>
     <row r="124" spans="1:25">
       <c r="A124" s="39" t="s">
         <v>120</v>
       </c>
       <c r="B124" s="49">
         <v>3.1</v>
       </c>
       <c r="C124" s="33">
         <v>230.3</v>
       </c>
       <c r="D124" s="49">
         <v>6.2</v>
       </c>
       <c r="E124" s="33">
         <v>229.1</v>
       </c>
       <c r="F124" s="49">
         <v>9.3000000000000007</v>
       </c>
       <c r="G124" s="20">
         <v>228.1</v>
       </c>
       <c r="H124" s="49">
         <v>12.4</v>
       </c>
       <c r="I124" s="20">
         <v>228.9</v>
       </c>
       <c r="J124" s="49">
         <v>15.4</v>
       </c>
       <c r="K124" s="20">
         <v>230.1</v>
       </c>
       <c r="L124" s="49">
         <v>15.4</v>
       </c>
       <c r="M124" s="33">
         <v>128.80000000000001</v>
       </c>
-      <c r="N124" s="63"/>
-      <c r="O124" s="62"/>
+      <c r="N124" s="49">
+        <v>26.4</v>
+      </c>
+      <c r="O124" s="60">
+        <v>153.6</v>
+      </c>
       <c r="P124" s="62"/>
-      <c r="Q124" s="62"/>
-[...7 lines deleted...]
-      <c r="Y124" s="62"/>
+      <c r="Q124" s="56"/>
+      <c r="R124" s="56"/>
+      <c r="S124" s="56"/>
+      <c r="T124" s="56"/>
+      <c r="U124" s="56"/>
+      <c r="V124" s="56"/>
+      <c r="W124" s="56"/>
+      <c r="X124" s="56"/>
+      <c r="Y124" s="56"/>
     </row>
     <row r="125" spans="1:25">
       <c r="A125" s="42" t="s">
         <v>121</v>
       </c>
       <c r="B125" s="50">
         <v>13.9</v>
       </c>
       <c r="C125" s="21">
         <v>11.3</v>
       </c>
       <c r="D125" s="50">
         <v>27.8</v>
       </c>
       <c r="E125" s="21">
         <v>11.2</v>
       </c>
       <c r="F125" s="50">
         <v>41.6</v>
       </c>
       <c r="G125" s="21">
         <v>13.9</v>
       </c>
       <c r="H125" s="50">
         <v>55.5</v>
       </c>
       <c r="I125" s="21">
         <v>15.8</v>
       </c>
       <c r="J125" s="50">
         <v>69.400000000000006</v>
       </c>
       <c r="K125" s="21">
         <v>17.3</v>
       </c>
       <c r="L125" s="50">
         <v>69.400000000000006</v>
       </c>
       <c r="M125" s="21">
         <v>17.399999999999999</v>
       </c>
-      <c r="N125" s="63"/>
-      <c r="O125" s="62"/>
+      <c r="N125" s="50">
+        <v>230.7</v>
+      </c>
+      <c r="O125" s="61">
+        <v>58</v>
+      </c>
       <c r="P125" s="62"/>
-      <c r="Q125" s="62"/>
-[...7 lines deleted...]
-      <c r="Y125" s="62"/>
+      <c r="Q125" s="56"/>
+      <c r="R125" s="56"/>
+      <c r="S125" s="56"/>
+      <c r="T125" s="56"/>
+      <c r="U125" s="56"/>
+      <c r="V125" s="56"/>
+      <c r="W125" s="56"/>
+      <c r="X125" s="56"/>
+      <c r="Y125" s="56"/>
     </row>
     <row r="126" spans="1:25">
       <c r="A126" s="30" t="s">
         <v>132</v>
       </c>
-      <c r="B126" s="62"/>
-[...22 lines deleted...]
-      <c r="Y126" s="62"/>
+      <c r="B126" s="56"/>
+      <c r="C126" s="56"/>
+      <c r="D126" s="56"/>
+      <c r="E126" s="56"/>
+      <c r="F126" s="56"/>
+      <c r="G126" s="56"/>
+      <c r="H126" s="56"/>
+      <c r="I126" s="56"/>
+      <c r="J126" s="56"/>
+      <c r="K126" s="56"/>
+      <c r="L126" s="56"/>
+      <c r="M126" s="56"/>
+      <c r="N126" s="56"/>
+      <c r="O126" s="56"/>
+      <c r="P126" s="56"/>
+      <c r="Q126" s="56"/>
+      <c r="R126" s="56"/>
+      <c r="S126" s="56"/>
+      <c r="T126" s="56"/>
+      <c r="U126" s="56"/>
+      <c r="V126" s="56"/>
+      <c r="W126" s="56"/>
+      <c r="X126" s="56"/>
+      <c r="Y126" s="56"/>
     </row>
   </sheetData>
-  <mergeCells count="87">
+  <mergeCells count="88">
     <mergeCell ref="X95:Y95"/>
     <mergeCell ref="N78:O78"/>
     <mergeCell ref="P78:Q78"/>
     <mergeCell ref="L112:M112"/>
     <mergeCell ref="B112:C112"/>
     <mergeCell ref="D112:E112"/>
     <mergeCell ref="F112:G112"/>
     <mergeCell ref="H112:I112"/>
     <mergeCell ref="J112:K112"/>
     <mergeCell ref="N95:O95"/>
     <mergeCell ref="P95:Q95"/>
     <mergeCell ref="R95:S95"/>
     <mergeCell ref="T95:U95"/>
     <mergeCell ref="V95:W95"/>
     <mergeCell ref="D95:E95"/>
     <mergeCell ref="F95:G95"/>
     <mergeCell ref="H95:I95"/>
     <mergeCell ref="J95:K95"/>
     <mergeCell ref="L95:M95"/>
     <mergeCell ref="D78:E78"/>
     <mergeCell ref="F78:G78"/>
     <mergeCell ref="H78:I78"/>
     <mergeCell ref="J78:K78"/>
     <mergeCell ref="L78:M78"/>
-    <mergeCell ref="X60:Y60"/>
-[...4 lines deleted...]
-    <mergeCell ref="V78:W78"/>
     <mergeCell ref="X78:Y78"/>
     <mergeCell ref="N60:O60"/>
     <mergeCell ref="P60:Q60"/>
     <mergeCell ref="R60:S60"/>
     <mergeCell ref="T60:U60"/>
     <mergeCell ref="V60:W60"/>
-    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="R78:S78"/>
+    <mergeCell ref="T78:U78"/>
+    <mergeCell ref="V78:W78"/>
     <mergeCell ref="F60:G60"/>
     <mergeCell ref="H60:I60"/>
     <mergeCell ref="J60:K60"/>
     <mergeCell ref="L60:M60"/>
-    <mergeCell ref="D42:E42"/>
-[...3 lines deleted...]
-    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="X60:Y60"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="V42:W42"/>
     <mergeCell ref="X42:Y42"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="R24:S24"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="C2:H2"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="N7:O7"/>
     <mergeCell ref="P7:Q7"/>
     <mergeCell ref="R7:S7"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="V7:W7"/>
     <mergeCell ref="X7:Y7"/>
+    <mergeCell ref="N112:O112"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="A78:A79"/>
     <mergeCell ref="B78:C78"/>
     <mergeCell ref="A112:A113"/>
     <mergeCell ref="A60:A61"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="A95:A96"/>
     <mergeCell ref="B95:C95"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="D60:E60"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>