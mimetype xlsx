--- v0 (2026-07-27)
+++ v1 (2026-08-26)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="888"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные (коэф. млад. смерт.)" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="75">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика рассчета</t>
   </si>
   <si>
@@ -852,51 +852,51 @@
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -1190,50 +1190,63 @@
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2774">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -3975,51 +3988,51 @@
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="1762" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -4031,116 +4044,122 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="48" fillId="0" borderId="1" xfId="1702" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="48" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="50" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="2" fontId="50" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="55" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2774">
     <cellStyle name="20% - Акцент1 2" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1770"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1771"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1776"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1777"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1778"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="1779"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="21"/>
@@ -7104,216 +7123,216 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="42.5703125" style="34" customWidth="1"/>
-    <col min="2" max="2" width="62.7109375" style="34" customWidth="1"/>
+    <col min="1" max="1" width="42.5703125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="62.7109375" style="33" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26">
+      <c r="B1" s="25">
         <v>61220201</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B2" s="26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="35" t="s">
+      <c r="A3" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="26" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="35" t="s">
+      <c r="A5" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="26" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="30.75" customHeight="1">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="28" t="s">
+      <c r="B6" s="27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="35" t="s">
+      <c r="A7" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="61.5" customHeight="1">
-      <c r="A8" s="35" t="s">
+      <c r="A8" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="99" customHeight="1">
-      <c r="A9" s="35" t="s">
+      <c r="A9" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="35" t="s">
+      <c r="A10" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="27" t="s">
+      <c r="B10" s="26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="35" t="s">
+      <c r="A11" s="34" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-      <c r="A12" s="35" t="s">
+    <row r="12" spans="1:2" ht="26.25">
+      <c r="A12" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="29" t="s">
+      <c r="B12" s="28" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-      <c r="A13" s="35" t="s">
+    <row r="13" spans="1:2" ht="39">
+      <c r="A13" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="30" t="s">
+      <c r="B13" s="29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="35" t="s">
+      <c r="A14" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B14" s="30" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="35" t="s">
+      <c r="A15" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="16">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="35" t="s">
+      <c r="A16" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="16">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="35" t="s">
+      <c r="A17" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="32" t="s">
+      <c r="B17" s="31" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="35" t="s">
+      <c r="A18" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="32" t="s">
+      <c r="B18" s="31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="35" t="s">
+      <c r="A19" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="33">
+      <c r="B19" s="32">
         <v>7272778388</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="35" t="s">
+      <c r="A20" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="36" t="s">
+      <c r="B20" s="35" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B20" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A4:F13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
@@ -7339,282 +7358,289 @@
     <row r="7" spans="1:6" ht="15" customHeight="1">
       <c r="B7" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="15" customHeight="1">
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="15" customHeight="1">
       <c r="B9" s="2"/>
     </row>
     <row r="10" spans="1:6" ht="60" customHeight="1">
       <c r="B10" s="3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15" customHeight="1">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="1:6" ht="15" customHeight="1">
       <c r="B12" s="2"/>
     </row>
     <row r="13" spans="1:6" ht="15" customHeight="1">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="B13" s="39"/>
-[...3 lines deleted...]
-      <c r="F13" s="39"/>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R969"/>
+  <dimension ref="A1:S969"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="O43" sqref="O43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="8" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="8" customWidth="1"/>
     <col min="9" max="13" width="8.7109375" style="8" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="8" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="8" customWidth="1"/>
     <col min="16" max="16" width="10" style="8" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="18.75" customHeight="1">
+    <row r="1" spans="1:19" ht="18.75" customHeight="1">
       <c r="A1" s="5">
         <v>61220101</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
     </row>
-    <row r="2" spans="1:18" ht="34.5" customHeight="1">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:19" ht="34.5" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="41"/>
-[...17 lines deleted...]
-    <row r="3" spans="1:18" ht="14.25" customHeight="1">
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+    </row>
+    <row r="3" spans="1:19" ht="14.25" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
     </row>
-    <row r="4" spans="1:18" ht="14.25" customHeight="1">
+    <row r="4" spans="1:19" ht="14.25" customHeight="1">
       <c r="A4" s="9"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
     </row>
-    <row r="5" spans="1:18" ht="15" customHeight="1">
+    <row r="5" spans="1:19" ht="15" customHeight="1">
       <c r="A5" s="7"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="19"/>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="19"/>
       <c r="N5" s="21"/>
-      <c r="O5" s="40" t="s">
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="P5" s="40"/>
-[...5 lines deleted...]
-      <c r="B6" s="47">
+      <c r="S5" s="47"/>
+    </row>
+    <row r="6" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A6" s="41"/>
+      <c r="B6" s="43">
         <v>2025</v>
       </c>
-      <c r="C6" s="48"/>
-[...10 lines deleted...]
-      <c r="N6" s="51">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="43">
         <v>2026</v>
       </c>
-      <c r="O6" s="51"/>
-[...5 lines deleted...]
-      <c r="A7" s="46"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+    </row>
+    <row r="7" spans="1:19" ht="30.75" customHeight="1">
+      <c r="A7" s="42"/>
       <c r="B7" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="L7" s="17" t="s">
         <v>39</v>
       </c>
       <c r="M7" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="N7" s="23" t="s">
+      <c r="N7" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="O7" s="23" t="s">
+      <c r="O7" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="P7" s="23" t="s">
+      <c r="P7" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="Q7" s="23" t="s">
+      <c r="Q7" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="R7" s="23" t="s">
+      <c r="R7" s="39" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="42" t="s">
+      <c r="S7" s="10" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="20.25" customHeight="1">
+      <c r="A8" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="42"/>
-[...17 lines deleted...]
-    <row r="9" spans="1:18" ht="14.25" customHeight="1">
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+      <c r="N8" s="49"/>
+      <c r="O8" s="49"/>
+      <c r="P8" s="49"/>
+      <c r="Q8" s="49"/>
+      <c r="R8" s="49"/>
+      <c r="S8" s="49"/>
+    </row>
+    <row r="9" spans="1:19" ht="14.25" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="13">
         <v>4.2</v>
       </c>
       <c r="C9" s="13">
         <v>6.14</v>
       </c>
       <c r="D9" s="13">
         <v>5.91</v>
       </c>
       <c r="E9" s="13">
         <v>5.17</v>
       </c>
       <c r="F9" s="13">
         <v>5.43</v>
       </c>
       <c r="G9" s="13">
         <v>5.63</v>
       </c>
       <c r="H9" s="13">
         <v>5.38</v>
       </c>
       <c r="I9" s="13">
@@ -7625,52 +7651,55 @@
       </c>
       <c r="K9" s="13">
         <v>5.72</v>
       </c>
       <c r="L9" s="13">
         <v>6.16</v>
       </c>
       <c r="M9" s="13">
         <v>6.24</v>
       </c>
       <c r="N9" s="13">
         <v>4.21</v>
       </c>
       <c r="O9" s="13">
         <v>4.8099999999999996</v>
       </c>
       <c r="P9" s="13">
         <v>4.96</v>
       </c>
       <c r="Q9" s="13">
         <v>4.95</v>
       </c>
       <c r="R9" s="13">
         <v>5.12</v>
       </c>
-    </row>
-    <row r="10" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S9" s="24">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="14.25" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D10" s="13">
         <v>8.58</v>
       </c>
       <c r="E10" s="13">
         <v>6.35</v>
       </c>
       <c r="F10" s="13">
         <v>4.84</v>
       </c>
       <c r="G10" s="13">
         <v>3.88</v>
       </c>
       <c r="H10" s="13">
         <v>4.9800000000000004</v>
       </c>
       <c r="I10" s="13">
@@ -7681,52 +7710,55 @@
       </c>
       <c r="K10" s="13">
         <v>3.54</v>
       </c>
       <c r="L10" s="13">
         <v>4.3499999999999996</v>
       </c>
       <c r="M10" s="13">
         <v>4.01</v>
       </c>
       <c r="N10" s="13">
         <v>10.1</v>
       </c>
       <c r="O10" s="13">
         <v>6.33</v>
       </c>
       <c r="P10" s="13">
         <v>4.13</v>
       </c>
       <c r="Q10" s="13">
         <v>3.04</v>
       </c>
       <c r="R10" s="13">
         <v>2.38</v>
       </c>
-    </row>
-    <row r="11" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S10" s="24">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="14.25" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="13">
         <v>4.59</v>
       </c>
       <c r="E11" s="13">
         <v>3.51</v>
       </c>
       <c r="F11" s="13">
         <v>2.73</v>
       </c>
       <c r="G11" s="13">
         <v>2.31</v>
       </c>
       <c r="H11" s="13">
         <v>3.73</v>
       </c>
       <c r="I11" s="13">
@@ -7737,52 +7769,55 @@
       </c>
       <c r="K11" s="13">
         <v>3.83</v>
       </c>
       <c r="L11" s="13">
         <v>5.89</v>
       </c>
       <c r="M11" s="13">
         <v>6.43</v>
       </c>
       <c r="N11" s="13">
         <v>15.15</v>
       </c>
       <c r="O11" s="13">
         <v>15.38</v>
       </c>
       <c r="P11" s="13">
         <v>9.57</v>
       </c>
       <c r="Q11" s="13">
         <v>6.78</v>
       </c>
       <c r="R11" s="13">
         <v>8.24</v>
       </c>
-    </row>
-    <row r="12" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S11" s="24">
+        <v>6.86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="14.25" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="13">
         <v>6.9</v>
       </c>
       <c r="F12" s="13">
         <v>10.1</v>
       </c>
       <c r="G12" s="13">
         <v>8.3000000000000007</v>
       </c>
       <c r="H12" s="13">
         <v>6.92</v>
       </c>
       <c r="I12" s="13">
@@ -7793,52 +7828,55 @@
       </c>
       <c r="K12" s="13">
         <v>9.5</v>
       </c>
       <c r="L12" s="13">
         <v>8.7899999999999991</v>
       </c>
       <c r="M12" s="13">
         <v>8.18</v>
       </c>
       <c r="N12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="O12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="P12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="Q12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="R12" s="13" t="s">
         <v>55</v>
       </c>
-    </row>
-    <row r="13" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S12" s="24">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="14.25" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="13">
         <v>2.59</v>
       </c>
       <c r="C13" s="13">
         <v>3.78</v>
       </c>
       <c r="D13" s="13">
         <v>3.42</v>
       </c>
       <c r="E13" s="13">
         <v>3.05</v>
       </c>
       <c r="F13" s="13">
         <v>3.93</v>
       </c>
       <c r="G13" s="13">
         <v>5.35</v>
       </c>
       <c r="H13" s="13">
         <v>6.57</v>
       </c>
       <c r="I13" s="13">
@@ -7849,52 +7887,55 @@
       </c>
       <c r="K13" s="13">
         <v>6.45</v>
       </c>
       <c r="L13" s="13">
         <v>6.55</v>
       </c>
       <c r="M13" s="13">
         <v>6.47</v>
       </c>
       <c r="N13" s="13">
         <v>5.75</v>
       </c>
       <c r="O13" s="13">
         <v>4.54</v>
       </c>
       <c r="P13" s="13">
         <v>2.96</v>
       </c>
       <c r="Q13" s="13">
         <v>2.87</v>
       </c>
       <c r="R13" s="13">
         <v>4.6100000000000003</v>
       </c>
-    </row>
-    <row r="14" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S13" s="24">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="14.25" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="13">
         <v>7.25</v>
       </c>
       <c r="C14" s="13">
         <v>7.37</v>
       </c>
       <c r="D14" s="13">
         <v>7.57</v>
       </c>
       <c r="E14" s="13">
         <v>5.42</v>
       </c>
       <c r="F14" s="13">
         <v>5.83</v>
       </c>
       <c r="G14" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="H14" s="13">
         <v>4.03</v>
       </c>
       <c r="I14" s="13">
@@ -7905,52 +7946,55 @@
       </c>
       <c r="K14" s="13">
         <v>3.93</v>
       </c>
       <c r="L14" s="13">
         <v>4.92</v>
       </c>
       <c r="M14" s="13">
         <v>5.42</v>
       </c>
       <c r="N14" s="13" t="s">
         <v>55</v>
       </c>
       <c r="O14" s="13">
         <v>2.11</v>
       </c>
       <c r="P14" s="13">
         <v>2.74</v>
       </c>
       <c r="Q14" s="13">
         <v>3.09</v>
       </c>
       <c r="R14" s="13">
         <v>4.1900000000000004</v>
       </c>
-    </row>
-    <row r="15" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S14" s="24">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="14.25" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="13">
         <v>37.04</v>
       </c>
       <c r="C15" s="13">
         <v>36.36</v>
       </c>
       <c r="D15" s="13">
         <v>25.97</v>
       </c>
       <c r="E15" s="13">
         <v>20.41</v>
       </c>
       <c r="F15" s="13">
         <v>14.81</v>
       </c>
       <c r="G15" s="13">
         <v>11.3</v>
       </c>
       <c r="H15" s="13">
         <v>9.57</v>
       </c>
       <c r="I15" s="13">
@@ -7961,52 +8005,55 @@
       </c>
       <c r="K15" s="13">
         <v>9.65</v>
       </c>
       <c r="L15" s="13">
         <v>9.01</v>
       </c>
       <c r="M15" s="13">
         <v>8.26</v>
       </c>
       <c r="N15" s="13" t="s">
         <v>55</v>
       </c>
       <c r="O15" s="13">
         <v>42.55</v>
       </c>
       <c r="P15" s="13">
         <v>24.69</v>
       </c>
       <c r="Q15" s="13">
         <v>18.02</v>
       </c>
       <c r="R15" s="13">
         <v>13.61</v>
       </c>
-    </row>
-    <row r="16" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S15" s="24">
+        <v>16.48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="14.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="13">
         <v>2.04</v>
       </c>
       <c r="C16" s="13">
         <v>4.78</v>
       </c>
       <c r="D16" s="13">
         <v>3.73</v>
       </c>
       <c r="E16" s="13">
         <v>4.01</v>
       </c>
       <c r="F16" s="13">
         <v>4.93</v>
       </c>
       <c r="G16" s="13">
         <v>5.22</v>
       </c>
       <c r="H16" s="13">
         <v>4.3899999999999997</v>
       </c>
       <c r="I16" s="13">
@@ -8017,52 +8064,55 @@
       </c>
       <c r="K16" s="13">
         <v>5.46</v>
       </c>
       <c r="L16" s="13">
         <v>5.83</v>
       </c>
       <c r="M16" s="13">
         <v>5.87</v>
       </c>
       <c r="N16" s="13">
         <v>8.74</v>
       </c>
       <c r="O16" s="13">
         <v>6.71</v>
       </c>
       <c r="P16" s="13">
         <v>6.72</v>
       </c>
       <c r="Q16" s="13">
         <v>7.1</v>
       </c>
       <c r="R16" s="13">
         <v>6.44</v>
       </c>
-    </row>
-    <row r="17" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S16" s="24">
+        <v>5.78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="14.25" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="13">
         <v>12.66</v>
       </c>
       <c r="D17" s="13">
         <v>8.77</v>
       </c>
       <c r="E17" s="13">
         <v>6.06</v>
       </c>
       <c r="F17" s="13">
         <v>10.53</v>
       </c>
       <c r="G17" s="13">
         <v>9.1300000000000008</v>
       </c>
       <c r="H17" s="13">
         <v>7.66</v>
       </c>
       <c r="I17" s="13">
@@ -8073,52 +8123,55 @@
       </c>
       <c r="K17" s="13">
         <v>7.41</v>
       </c>
       <c r="L17" s="13">
         <v>6.88</v>
       </c>
       <c r="M17" s="13">
         <v>6.33</v>
       </c>
       <c r="N17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="O17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="P17" s="13" t="s">
         <v>55</v>
       </c>
       <c r="Q17" s="13">
         <v>21.28</v>
       </c>
       <c r="R17" s="13">
         <v>17.75</v>
       </c>
-    </row>
-    <row r="18" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S17" s="24">
+        <v>19.510000000000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="14.25" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="13">
         <v>5.78</v>
       </c>
       <c r="C18" s="13">
         <v>4.3</v>
       </c>
       <c r="D18" s="13">
         <v>4.76</v>
       </c>
       <c r="E18" s="13">
         <v>4.92</v>
       </c>
       <c r="F18" s="13">
         <v>3.97</v>
       </c>
       <c r="G18" s="13">
         <v>5.0599999999999996</v>
       </c>
       <c r="H18" s="13">
         <v>4.97</v>
       </c>
       <c r="I18" s="13">
@@ -8129,52 +8182,55 @@
       </c>
       <c r="K18" s="13">
         <v>4.79</v>
       </c>
       <c r="L18" s="13">
         <v>6.15</v>
       </c>
       <c r="M18" s="13">
         <v>6.06</v>
       </c>
       <c r="N18" s="13" t="s">
         <v>55</v>
       </c>
       <c r="O18" s="13">
         <v>3.42</v>
       </c>
       <c r="P18" s="13">
         <v>5.17</v>
       </c>
       <c r="Q18" s="13">
         <v>3.83</v>
       </c>
       <c r="R18" s="13">
         <v>3.7</v>
       </c>
-    </row>
-    <row r="19" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S18" s="24">
+        <v>3.93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="14.25" customHeight="1">
       <c r="A19" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="13">
         <v>7.14</v>
       </c>
       <c r="D19" s="13">
         <v>4.8099999999999996</v>
       </c>
       <c r="E19" s="13">
         <v>3.55</v>
       </c>
       <c r="F19" s="13">
         <v>5.6</v>
       </c>
       <c r="G19" s="13">
         <v>4.67</v>
       </c>
       <c r="H19" s="13">
         <v>3.87</v>
       </c>
       <c r="I19" s="13">
@@ -8185,52 +8241,55 @@
       </c>
       <c r="K19" s="13">
         <v>3.9</v>
       </c>
       <c r="L19" s="13">
         <v>4.74</v>
       </c>
       <c r="M19" s="13">
         <v>5.34</v>
       </c>
       <c r="N19" s="13" t="s">
         <v>55</v>
       </c>
       <c r="O19" s="13">
         <v>7.3</v>
       </c>
       <c r="P19" s="13">
         <v>4.67</v>
       </c>
       <c r="Q19" s="13">
         <v>3.5</v>
       </c>
       <c r="R19" s="13">
         <v>2.81</v>
       </c>
-    </row>
-    <row r="20" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S19" s="24">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="14.25" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="13">
         <v>6.64</v>
       </c>
       <c r="C20" s="13">
         <v>12.08</v>
       </c>
       <c r="D20" s="13">
         <v>10.78</v>
       </c>
       <c r="E20" s="13">
         <v>8.66</v>
       </c>
       <c r="F20" s="13">
         <v>7.98</v>
       </c>
       <c r="G20" s="13">
         <v>7.86</v>
       </c>
       <c r="H20" s="13">
         <v>7.08</v>
       </c>
       <c r="I20" s="13">
@@ -8241,74 +8300,78 @@
       </c>
       <c r="K20" s="13">
         <v>7.96</v>
       </c>
       <c r="L20" s="13">
         <v>7.35</v>
       </c>
       <c r="M20" s="13">
         <v>7.65</v>
       </c>
       <c r="N20" s="13" t="s">
         <v>55</v>
       </c>
       <c r="O20" s="13" t="s">
         <v>55</v>
       </c>
       <c r="P20" s="13">
         <v>4.2300000000000004</v>
       </c>
       <c r="Q20" s="13">
         <v>4</v>
       </c>
       <c r="R20" s="13">
         <v>4.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="43" t="s">
+      <c r="S20" s="24">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="20.25" customHeight="1">
+      <c r="A21" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="43"/>
-[...17 lines deleted...]
-    <row r="22" spans="1:18" ht="14.25" customHeight="1">
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+      <c r="N21" s="50"/>
+      <c r="O21" s="50"/>
+      <c r="P21" s="50"/>
+      <c r="Q21" s="50"/>
+      <c r="R21" s="50"/>
+      <c r="S21" s="50"/>
+    </row>
+    <row r="22" spans="1:19" ht="14.25" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="13">
         <v>5.71</v>
       </c>
       <c r="C22" s="13">
         <v>4.12</v>
       </c>
       <c r="D22" s="13">
         <v>5.39</v>
       </c>
       <c r="E22" s="13">
         <v>4.6100000000000003</v>
       </c>
       <c r="F22" s="13">
         <v>4.62</v>
       </c>
       <c r="G22" s="13">
         <v>4.62</v>
       </c>
       <c r="H22" s="13">
         <v>4.58</v>
       </c>
       <c r="I22" s="13">
@@ -8319,52 +8382,55 @@
       </c>
       <c r="K22" s="13">
         <v>4.87</v>
       </c>
       <c r="L22" s="13">
         <v>5.63</v>
       </c>
       <c r="M22" s="13">
         <v>5.4</v>
       </c>
       <c r="N22" s="13">
         <v>16.95</v>
       </c>
       <c r="O22" s="13">
         <v>10.46</v>
       </c>
       <c r="P22" s="13">
         <v>7.54</v>
       </c>
       <c r="Q22" s="13">
         <v>6.84</v>
       </c>
       <c r="R22" s="13">
         <v>7.19</v>
       </c>
-    </row>
-    <row r="23" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S22" s="24">
+        <v>6.29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="14.25" customHeight="1">
       <c r="A23" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="13">
         <v>4.93</v>
       </c>
       <c r="E23" s="13">
         <v>3.57</v>
       </c>
       <c r="F23" s="13">
         <v>2.74</v>
       </c>
       <c r="G23" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="H23" s="13">
         <v>3.76</v>
       </c>
       <c r="I23" s="13">
@@ -8375,52 +8441,55 @@
       </c>
       <c r="K23" s="13">
         <v>2.71</v>
       </c>
       <c r="L23" s="13">
         <v>3.74</v>
       </c>
       <c r="M23" s="13">
         <v>3.46</v>
       </c>
       <c r="N23" s="13">
         <v>11.49</v>
       </c>
       <c r="O23" s="13">
         <v>7.19</v>
       </c>
       <c r="P23" s="13">
         <v>4.88</v>
       </c>
       <c r="Q23" s="13">
         <v>3.51</v>
       </c>
       <c r="R23" s="13">
         <v>2.76</v>
       </c>
-    </row>
-    <row r="24" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S23" s="24">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" ht="14.25" customHeight="1">
       <c r="A24" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="13">
         <v>4.59</v>
       </c>
       <c r="E24" s="13">
         <v>3.51</v>
       </c>
       <c r="F24" s="13">
         <v>2.73</v>
       </c>
       <c r="G24" s="13">
         <v>2.31</v>
       </c>
       <c r="H24" s="13">
         <v>3.73</v>
       </c>
       <c r="I24" s="13">
@@ -8431,52 +8500,55 @@
       </c>
       <c r="K24" s="13">
         <v>3.83</v>
       </c>
       <c r="L24" s="13">
         <v>5.89</v>
       </c>
       <c r="M24" s="13">
         <v>6.43</v>
       </c>
       <c r="N24" s="13">
         <v>15.15</v>
       </c>
       <c r="O24" s="13">
         <v>15.38</v>
       </c>
       <c r="P24" s="13">
         <v>9.57</v>
       </c>
       <c r="Q24" s="13">
         <v>6.78</v>
       </c>
       <c r="R24" s="13">
         <v>8.24</v>
       </c>
-    </row>
-    <row r="25" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S24" s="24">
+        <v>6.86</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" ht="14.25" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I25" s="13">
@@ -8487,52 +8559,55 @@
       </c>
       <c r="K25" s="13">
         <v>4.3</v>
       </c>
       <c r="L25" s="13">
         <v>3.92</v>
       </c>
       <c r="M25" s="13">
         <v>3.76</v>
       </c>
       <c r="N25" s="13">
         <v>27.03</v>
       </c>
       <c r="O25" s="13">
         <v>13.16</v>
       </c>
       <c r="P25" s="13">
         <v>8.5500000000000007</v>
       </c>
       <c r="Q25" s="13">
         <v>6.37</v>
       </c>
       <c r="R25" s="13">
         <v>5.05</v>
       </c>
-    </row>
-    <row r="26" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S25" s="24">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" ht="14.25" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="13">
         <v>10.87</v>
       </c>
       <c r="C26" s="13">
         <v>9.6199999999999992</v>
       </c>
       <c r="D26" s="13">
         <v>6.1</v>
       </c>
       <c r="E26" s="13">
         <v>6.56</v>
       </c>
       <c r="F26" s="13">
         <v>8.39</v>
       </c>
       <c r="G26" s="13">
         <v>9.31</v>
       </c>
       <c r="H26" s="13">
         <v>7.92</v>
       </c>
       <c r="I26" s="13">
@@ -8543,52 +8618,55 @@
       </c>
       <c r="K26" s="13">
         <v>8.5</v>
       </c>
       <c r="L26" s="13">
         <v>8.58</v>
       </c>
       <c r="M26" s="13">
         <v>7.85</v>
       </c>
       <c r="N26" s="13">
         <v>28.04</v>
       </c>
       <c r="O26" s="13">
         <v>15</v>
       </c>
       <c r="P26" s="13">
         <v>9.1999999999999993</v>
       </c>
       <c r="Q26" s="13">
         <v>11.14</v>
       </c>
       <c r="R26" s="13">
         <v>10.91</v>
       </c>
-    </row>
-    <row r="27" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S26" s="24">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="14.25" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B27" s="13">
         <v>14.29</v>
       </c>
       <c r="C27" s="13">
         <v>6.85</v>
       </c>
       <c r="D27" s="13">
         <v>8.93</v>
       </c>
       <c r="E27" s="13">
         <v>6.51</v>
       </c>
       <c r="F27" s="13">
         <v>5.22</v>
       </c>
       <c r="G27" s="13">
         <v>4.18</v>
       </c>
       <c r="H27" s="13">
         <v>3.5</v>
       </c>
       <c r="I27" s="13">
@@ -8599,74 +8677,78 @@
       </c>
       <c r="K27" s="13">
         <v>2.41</v>
       </c>
       <c r="L27" s="13">
         <v>3.4</v>
       </c>
       <c r="M27" s="13">
         <v>3.14</v>
       </c>
       <c r="N27" s="13" t="s">
         <v>55</v>
       </c>
       <c r="O27" s="13" t="s">
         <v>55</v>
       </c>
       <c r="P27" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="Q27" s="13">
         <v>3.64</v>
       </c>
       <c r="R27" s="13">
         <v>6.01</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="44" t="s">
+      <c r="S27" s="24">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" ht="20.25" customHeight="1">
+      <c r="A28" s="51" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="44"/>
-[...17 lines deleted...]
-    <row r="29" spans="1:18" ht="14.25" customHeight="1">
+      <c r="B28" s="51"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="51"/>
+      <c r="G28" s="51"/>
+      <c r="H28" s="51"/>
+      <c r="I28" s="51"/>
+      <c r="J28" s="51"/>
+      <c r="K28" s="51"/>
+      <c r="L28" s="51"/>
+      <c r="M28" s="51"/>
+      <c r="N28" s="51"/>
+      <c r="O28" s="51"/>
+      <c r="P28" s="51"/>
+      <c r="Q28" s="51"/>
+      <c r="R28" s="51"/>
+      <c r="S28" s="51"/>
+    </row>
+    <row r="29" spans="1:19" ht="14.25" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="22">
         <v>3.9</v>
       </c>
       <c r="C29" s="22">
         <v>6.54</v>
       </c>
       <c r="D29" s="22">
         <v>6.02</v>
       </c>
       <c r="E29" s="22">
         <v>5.29</v>
       </c>
       <c r="F29" s="22">
         <v>5.59</v>
       </c>
       <c r="G29" s="22">
         <v>5.84</v>
       </c>
       <c r="H29" s="22">
         <v>5.54</v>
       </c>
       <c r="I29" s="22">
@@ -8677,52 +8759,55 @@
       </c>
       <c r="K29" s="22">
         <v>5.9</v>
       </c>
       <c r="L29" s="22">
         <v>6.27</v>
       </c>
       <c r="M29" s="22">
         <v>6.41</v>
       </c>
       <c r="N29" s="22">
         <v>1.68</v>
       </c>
       <c r="O29" s="22">
         <v>3.66</v>
       </c>
       <c r="P29" s="22">
         <v>4.4400000000000004</v>
       </c>
       <c r="Q29" s="22">
         <v>4.5599999999999996</v>
       </c>
       <c r="R29" s="22">
         <v>4.6900000000000004</v>
       </c>
-    </row>
-    <row r="30" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S29" s="52">
+        <v>4.84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" ht="14.25" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="22">
         <v>33.33</v>
       </c>
       <c r="E30" s="22">
         <v>28.57</v>
       </c>
       <c r="F30" s="22">
         <v>20.83</v>
       </c>
       <c r="G30" s="22">
         <v>16.670000000000002</v>
       </c>
       <c r="H30" s="22">
         <v>14.08</v>
       </c>
       <c r="I30" s="22">
@@ -8733,52 +8818,55 @@
       </c>
       <c r="K30" s="22">
         <v>9.17</v>
       </c>
       <c r="L30" s="22">
         <v>8.5500000000000007</v>
       </c>
       <c r="M30" s="22">
         <v>7.69</v>
       </c>
       <c r="N30" s="22" t="s">
         <v>55</v>
       </c>
       <c r="O30" s="22" t="s">
         <v>55</v>
       </c>
       <c r="P30" s="22" t="s">
         <v>55</v>
       </c>
       <c r="Q30" s="22" t="s">
         <v>55</v>
       </c>
       <c r="R30" s="22" t="s">
         <v>55</v>
       </c>
-    </row>
-    <row r="31" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S30" s="22" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19" ht="14.25" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="22" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="22" t="s">
         <v>55</v>
       </c>
       <c r="E31" s="22">
         <v>6.9</v>
       </c>
       <c r="F31" s="22">
         <v>10.1</v>
       </c>
       <c r="G31" s="22">
         <v>8.3000000000000007</v>
       </c>
       <c r="H31" s="22">
         <v>6.92</v>
       </c>
       <c r="I31" s="22">
@@ -8789,52 +8877,55 @@
       </c>
       <c r="K31" s="22">
         <v>9.5</v>
       </c>
       <c r="L31" s="22">
         <v>8.7899999999999991</v>
       </c>
       <c r="M31" s="22">
         <v>8.18</v>
       </c>
       <c r="N31" s="22" t="s">
         <v>55</v>
       </c>
       <c r="O31" s="22" t="s">
         <v>55</v>
       </c>
       <c r="P31" s="22" t="s">
         <v>55</v>
       </c>
       <c r="Q31" s="22" t="s">
         <v>55</v>
       </c>
       <c r="R31" s="22" t="s">
         <v>55</v>
       </c>
-    </row>
-    <row r="32" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S31" s="52">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19" ht="14.25" customHeight="1">
       <c r="A32" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="22">
         <v>2.92</v>
       </c>
       <c r="C32" s="22">
         <v>4.29</v>
       </c>
       <c r="D32" s="22">
         <v>3.88</v>
       </c>
       <c r="E32" s="22">
         <v>3.46</v>
       </c>
       <c r="F32" s="22">
         <v>4.45</v>
       </c>
       <c r="G32" s="22">
         <v>6.01</v>
       </c>
       <c r="H32" s="22">
         <v>7.37</v>
       </c>
       <c r="I32" s="22">
@@ -8845,52 +8936,55 @@
       </c>
       <c r="K32" s="22">
         <v>6.72</v>
       </c>
       <c r="L32" s="22">
         <v>6.88</v>
       </c>
       <c r="M32" s="22">
         <v>6.8</v>
       </c>
       <c r="N32" s="22">
         <v>3.22</v>
       </c>
       <c r="O32" s="22">
         <v>3.42</v>
       </c>
       <c r="P32" s="22">
         <v>2.23</v>
       </c>
       <c r="Q32" s="22">
         <v>2.4300000000000002</v>
       </c>
       <c r="R32" s="22">
         <v>4.55</v>
       </c>
-    </row>
-    <row r="33" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S32" s="52">
+        <v>4.76</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19" ht="14.25" customHeight="1">
       <c r="A33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="22">
         <v>7.25</v>
       </c>
       <c r="C33" s="22">
         <v>7.37</v>
       </c>
       <c r="D33" s="22">
         <v>7.57</v>
       </c>
       <c r="E33" s="22">
         <v>5.42</v>
       </c>
       <c r="F33" s="22">
         <v>5.83</v>
       </c>
       <c r="G33" s="22">
         <v>4.9000000000000004</v>
       </c>
       <c r="H33" s="22">
         <v>4.03</v>
       </c>
       <c r="I33" s="22">
@@ -8901,52 +8995,55 @@
       </c>
       <c r="K33" s="22">
         <v>3.93</v>
       </c>
       <c r="L33" s="22">
         <v>4.92</v>
       </c>
       <c r="M33" s="22">
         <v>5.42</v>
       </c>
       <c r="N33" s="22" t="s">
         <v>55</v>
       </c>
       <c r="O33" s="22">
         <v>2.11</v>
       </c>
       <c r="P33" s="22">
         <v>2.74</v>
       </c>
       <c r="Q33" s="22">
         <v>3.09</v>
       </c>
       <c r="R33" s="22">
         <v>4.1900000000000004</v>
       </c>
-    </row>
-    <row r="34" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S33" s="52">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19" ht="14.25" customHeight="1">
       <c r="A34" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="22">
         <v>37.04</v>
       </c>
       <c r="C34" s="22">
         <v>36.36</v>
       </c>
       <c r="D34" s="22">
         <v>25.97</v>
       </c>
       <c r="E34" s="22">
         <v>20.41</v>
       </c>
       <c r="F34" s="22">
         <v>14.81</v>
       </c>
       <c r="G34" s="22">
         <v>11.3</v>
       </c>
       <c r="H34" s="22">
         <v>9.57</v>
       </c>
       <c r="I34" s="22">
@@ -8957,52 +9054,55 @@
       </c>
       <c r="K34" s="22">
         <v>9.65</v>
       </c>
       <c r="L34" s="22">
         <v>9.01</v>
       </c>
       <c r="M34" s="22">
         <v>8.26</v>
       </c>
       <c r="N34" s="22" t="s">
         <v>55</v>
       </c>
       <c r="O34" s="22">
         <v>42.55</v>
       </c>
       <c r="P34" s="22">
         <v>24.69</v>
       </c>
       <c r="Q34" s="22">
         <v>18.02</v>
       </c>
       <c r="R34" s="22">
         <v>13.61</v>
       </c>
-    </row>
-    <row r="35" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S34" s="52">
+        <v>16.48</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19" ht="14.25" customHeight="1">
       <c r="A35" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="22">
         <v>3.58</v>
       </c>
       <c r="D35" s="22">
         <v>3.13</v>
       </c>
       <c r="E35" s="22">
         <v>3.36</v>
       </c>
       <c r="F35" s="22">
         <v>4.01</v>
       </c>
       <c r="G35" s="22">
         <v>4.08</v>
       </c>
       <c r="H35" s="22">
         <v>3.42</v>
       </c>
       <c r="I35" s="22">
@@ -9013,52 +9113,55 @@
       </c>
       <c r="K35" s="22">
         <v>4.59</v>
       </c>
       <c r="L35" s="22">
         <v>5.05</v>
       </c>
       <c r="M35" s="22">
         <v>5.31</v>
       </c>
       <c r="N35" s="22">
         <v>4.3</v>
       </c>
       <c r="O35" s="22">
         <v>4.74</v>
       </c>
       <c r="P35" s="22">
         <v>6.1</v>
       </c>
       <c r="Q35" s="22">
         <v>6.1</v>
       </c>
       <c r="R35" s="22">
         <v>5.34</v>
       </c>
-    </row>
-    <row r="36" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S35" s="52">
+        <v>5.08</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19" ht="14.25" customHeight="1">
       <c r="A36" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="22">
         <v>12.66</v>
       </c>
       <c r="D36" s="22">
         <v>8.77</v>
       </c>
       <c r="E36" s="22">
         <v>6.06</v>
       </c>
       <c r="F36" s="22">
         <v>10.53</v>
       </c>
       <c r="G36" s="22">
         <v>9.1300000000000008</v>
       </c>
       <c r="H36" s="22">
         <v>7.66</v>
       </c>
       <c r="I36" s="22">
@@ -9069,52 +9172,55 @@
       </c>
       <c r="K36" s="22">
         <v>7.41</v>
       </c>
       <c r="L36" s="22">
         <v>6.88</v>
       </c>
       <c r="M36" s="22">
         <v>6.33</v>
       </c>
       <c r="N36" s="22" t="s">
         <v>55</v>
       </c>
       <c r="O36" s="22" t="s">
         <v>55</v>
       </c>
       <c r="P36" s="22" t="s">
         <v>55</v>
       </c>
       <c r="Q36" s="22">
         <v>21.28</v>
       </c>
       <c r="R36" s="22">
         <v>17.75</v>
       </c>
-    </row>
-    <row r="37" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S36" s="52">
+        <v>19.510000000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19" ht="14.25" customHeight="1">
       <c r="A37" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="22">
         <v>3.62</v>
       </c>
       <c r="C37" s="22">
         <v>3.63</v>
       </c>
       <c r="D37" s="22">
         <v>3.63</v>
       </c>
       <c r="E37" s="22">
         <v>4.4800000000000004</v>
       </c>
       <c r="F37" s="22">
         <v>3.62</v>
       </c>
       <c r="G37" s="22">
         <v>5.31</v>
       </c>
       <c r="H37" s="22">
         <v>5.38</v>
       </c>
       <c r="I37" s="22">
@@ -9125,52 +9231,55 @@
       </c>
       <c r="K37" s="22">
         <v>5.46</v>
       </c>
       <c r="L37" s="22">
         <v>6.92</v>
       </c>
       <c r="M37" s="22">
         <v>6.85</v>
       </c>
       <c r="N37" s="22" t="s">
         <v>55</v>
       </c>
       <c r="O37" s="22">
         <v>4.34</v>
       </c>
       <c r="P37" s="22">
         <v>5.24</v>
       </c>
       <c r="Q37" s="22">
         <v>3.88</v>
       </c>
       <c r="R37" s="22">
         <v>3.11</v>
       </c>
-    </row>
-    <row r="38" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S37" s="52">
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19" ht="14.25" customHeight="1">
       <c r="A38" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C38" s="22">
         <v>7.14</v>
       </c>
       <c r="D38" s="22">
         <v>4.8099999999999996</v>
       </c>
       <c r="E38" s="22">
         <v>3.55</v>
       </c>
       <c r="F38" s="22">
         <v>5.6</v>
       </c>
       <c r="G38" s="22">
         <v>4.67</v>
       </c>
       <c r="H38" s="22">
         <v>3.87</v>
       </c>
       <c r="I38" s="22">
@@ -9181,1587 +9290,1593 @@
       </c>
       <c r="K38" s="22">
         <v>3.9</v>
       </c>
       <c r="L38" s="22">
         <v>4.74</v>
       </c>
       <c r="M38" s="22">
         <v>5.34</v>
       </c>
       <c r="N38" s="22" t="s">
         <v>55</v>
       </c>
       <c r="O38" s="22">
         <v>7.3</v>
       </c>
       <c r="P38" s="22">
         <v>4.67</v>
       </c>
       <c r="Q38" s="22">
         <v>3.5</v>
       </c>
       <c r="R38" s="22">
         <v>2.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="38" t="s">
+      <c r="S38" s="52">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A39" s="37" t="s">
         <v>74</v>
       </c>
-      <c r="B39" s="37">
+      <c r="B39" s="36">
         <v>6.64</v>
       </c>
-      <c r="C39" s="37">
+      <c r="C39" s="36">
         <v>12.08</v>
       </c>
-      <c r="D39" s="37">
+      <c r="D39" s="36">
         <v>10.78</v>
       </c>
-      <c r="E39" s="37">
+      <c r="E39" s="36">
         <v>8.66</v>
       </c>
-      <c r="F39" s="37">
+      <c r="F39" s="36">
         <v>7.98</v>
       </c>
-      <c r="G39" s="37">
+      <c r="G39" s="36">
         <v>7.86</v>
       </c>
-      <c r="H39" s="37">
+      <c r="H39" s="36">
         <v>7.08</v>
       </c>
-      <c r="I39" s="37">
+      <c r="I39" s="36">
         <v>7.94</v>
       </c>
-      <c r="J39" s="37">
+      <c r="J39" s="36">
         <v>8.23</v>
       </c>
-      <c r="K39" s="37">
+      <c r="K39" s="36">
         <v>7.96</v>
       </c>
-      <c r="L39" s="37">
+      <c r="L39" s="36">
         <v>7.35</v>
       </c>
-      <c r="M39" s="37">
+      <c r="M39" s="36">
         <v>7.65</v>
       </c>
-      <c r="N39" s="37" t="s">
+      <c r="N39" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="O39" s="37" t="s">
+      <c r="O39" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="P39" s="37">
+      <c r="P39" s="36">
         <v>4.2300000000000004</v>
       </c>
-      <c r="Q39" s="37">
+      <c r="Q39" s="36">
         <v>4</v>
       </c>
-      <c r="R39" s="37">
+      <c r="R39" s="36">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="40" spans="1:18" ht="14.25" customHeight="1">
+      <c r="S39" s="53">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19" ht="14.25" customHeight="1">
       <c r="A40" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
-      <c r="P40" s="25"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:18" ht="14.25" customHeight="1">
+      <c r="P40" s="24"/>
+    </row>
+    <row r="41" spans="1:19" ht="14.25" customHeight="1">
       <c r="A41" s="6"/>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
       <c r="N41" s="6"/>
-      <c r="P41" s="25"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:18" ht="14.25" customHeight="1">
+      <c r="P41" s="24"/>
+    </row>
+    <row r="42" spans="1:19" ht="14.25" customHeight="1">
       <c r="A42" s="6"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="6"/>
       <c r="N42" s="6"/>
-      <c r="P42" s="25"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:18" ht="14.25" customHeight="1">
+      <c r="P42" s="24"/>
+    </row>
+    <row r="43" spans="1:19" ht="14.25" customHeight="1">
       <c r="A43" s="6"/>
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="6"/>
       <c r="N43" s="6"/>
-      <c r="P43" s="25"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:18" ht="14.25" customHeight="1">
+      <c r="P43" s="24"/>
+    </row>
+    <row r="44" spans="1:19" ht="14.25" customHeight="1">
       <c r="A44" s="6"/>
       <c r="B44" s="6"/>
       <c r="C44" s="6"/>
       <c r="D44" s="6"/>
       <c r="E44" s="6"/>
       <c r="F44" s="6"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
       <c r="N44" s="6"/>
-      <c r="P44" s="25"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:18" ht="14.25" customHeight="1">
+      <c r="P44" s="24"/>
+    </row>
+    <row r="45" spans="1:19" ht="14.25" customHeight="1">
       <c r="A45" s="6"/>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
-      <c r="P45" s="25"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:18" ht="14.25" customHeight="1">
+      <c r="P45" s="24"/>
+    </row>
+    <row r="46" spans="1:19" ht="14.25" customHeight="1">
       <c r="A46" s="6"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="6"/>
-      <c r="P46" s="25"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:18" ht="14.25" customHeight="1">
+      <c r="P46" s="24"/>
+    </row>
+    <row r="47" spans="1:19" ht="14.25" customHeight="1">
       <c r="A47" s="6"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="6"/>
       <c r="N47" s="6"/>
-      <c r="P47" s="25"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:18" ht="14.25" customHeight="1">
+      <c r="P47" s="24"/>
+    </row>
+    <row r="48" spans="1:19" ht="14.25" customHeight="1">
       <c r="A48" s="6"/>
       <c r="B48" s="6"/>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
-      <c r="P48" s="25"/>
+      <c r="P48" s="24"/>
     </row>
     <row r="49" spans="1:16" ht="14.25" customHeight="1">
       <c r="A49" s="6"/>
       <c r="B49" s="6"/>
       <c r="C49" s="6"/>
       <c r="D49" s="6"/>
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
       <c r="G49" s="6"/>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="6"/>
       <c r="N49" s="6"/>
-      <c r="P49" s="25"/>
+      <c r="P49" s="24"/>
     </row>
     <row r="50" spans="1:16" ht="14.25" customHeight="1">
       <c r="A50" s="6"/>
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
       <c r="N50" s="6"/>
-      <c r="P50" s="25"/>
+      <c r="P50" s="24"/>
     </row>
     <row r="51" spans="1:16" ht="14.25" customHeight="1">
       <c r="A51" s="6"/>
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="E51" s="6"/>
       <c r="F51" s="6"/>
       <c r="G51" s="6"/>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="6"/>
       <c r="N51" s="6"/>
-      <c r="P51" s="25"/>
+      <c r="P51" s="24"/>
     </row>
     <row r="52" spans="1:16" ht="14.25" customHeight="1">
       <c r="A52" s="6"/>
       <c r="B52" s="6"/>
       <c r="C52" s="6"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
       <c r="F52" s="6"/>
       <c r="G52" s="6"/>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="6"/>
       <c r="N52" s="6"/>
-      <c r="P52" s="25"/>
+      <c r="P52" s="24"/>
     </row>
     <row r="53" spans="1:16" ht="14.25" customHeight="1">
       <c r="A53" s="6"/>
       <c r="B53" s="6"/>
       <c r="C53" s="6"/>
       <c r="D53" s="6"/>
       <c r="E53" s="6"/>
       <c r="F53" s="6"/>
       <c r="G53" s="6"/>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="6"/>
       <c r="N53" s="6"/>
-      <c r="P53" s="25"/>
+      <c r="P53" s="24"/>
     </row>
     <row r="54" spans="1:16" ht="14.25" customHeight="1">
       <c r="A54" s="6"/>
       <c r="B54" s="6"/>
       <c r="C54" s="6"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
       <c r="F54" s="6"/>
       <c r="G54" s="6"/>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="6"/>
       <c r="N54" s="6"/>
-      <c r="P54" s="25"/>
+      <c r="P54" s="24"/>
     </row>
     <row r="55" spans="1:16" ht="14.25" customHeight="1">
       <c r="A55" s="6"/>
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
-      <c r="P55" s="25"/>
+      <c r="P55" s="24"/>
     </row>
     <row r="56" spans="1:16" ht="14.25" customHeight="1">
       <c r="A56" s="6"/>
       <c r="B56" s="6"/>
       <c r="C56" s="6"/>
       <c r="D56" s="6"/>
       <c r="E56" s="6"/>
       <c r="F56" s="6"/>
       <c r="G56" s="6"/>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
-      <c r="P56" s="25"/>
+      <c r="P56" s="24"/>
     </row>
     <row r="57" spans="1:16" ht="14.25" customHeight="1">
       <c r="A57" s="6"/>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
-      <c r="P57" s="25"/>
+      <c r="P57" s="24"/>
     </row>
     <row r="58" spans="1:16" ht="14.25" customHeight="1">
       <c r="A58" s="6"/>
       <c r="B58" s="6"/>
       <c r="C58" s="6"/>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="6"/>
       <c r="N58" s="6"/>
-      <c r="P58" s="25"/>
+      <c r="P58" s="24"/>
     </row>
     <row r="59" spans="1:16" ht="14.25" customHeight="1">
       <c r="A59" s="6"/>
       <c r="B59" s="6"/>
       <c r="C59" s="6"/>
       <c r="D59" s="6"/>
       <c r="E59" s="6"/>
       <c r="F59" s="6"/>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
       <c r="I59" s="6"/>
       <c r="J59" s="6"/>
       <c r="K59" s="6"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
-      <c r="P59" s="25"/>
+      <c r="P59" s="24"/>
     </row>
     <row r="60" spans="1:16" ht="14.25" customHeight="1">
       <c r="A60" s="6"/>
       <c r="B60" s="6"/>
       <c r="C60" s="6"/>
       <c r="D60" s="6"/>
       <c r="E60" s="6"/>
       <c r="F60" s="6"/>
       <c r="G60" s="6"/>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="6"/>
       <c r="N60" s="6"/>
-      <c r="P60" s="25"/>
+      <c r="P60" s="24"/>
     </row>
     <row r="61" spans="1:16" ht="14.25" customHeight="1">
       <c r="A61" s="6"/>
       <c r="B61" s="6"/>
       <c r="C61" s="6"/>
       <c r="D61" s="6"/>
       <c r="E61" s="6"/>
       <c r="F61" s="6"/>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="6"/>
       <c r="N61" s="6"/>
-      <c r="P61" s="25"/>
+      <c r="P61" s="24"/>
     </row>
     <row r="62" spans="1:16" ht="14.25" customHeight="1">
       <c r="A62" s="6"/>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
-      <c r="P62" s="25"/>
+      <c r="P62" s="24"/>
     </row>
     <row r="63" spans="1:16" ht="14.25" customHeight="1">
       <c r="A63" s="6"/>
       <c r="B63" s="6"/>
       <c r="C63" s="6"/>
       <c r="D63" s="6"/>
       <c r="E63" s="6"/>
       <c r="F63" s="6"/>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="6"/>
       <c r="N63" s="6"/>
-      <c r="P63" s="25"/>
+      <c r="P63" s="24"/>
     </row>
     <row r="64" spans="1:16" ht="14.25" customHeight="1">
       <c r="A64" s="6"/>
       <c r="B64" s="6"/>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
-      <c r="P64" s="25"/>
+      <c r="P64" s="24"/>
     </row>
     <row r="65" spans="1:16" ht="14.25" customHeight="1">
       <c r="A65" s="6"/>
       <c r="B65" s="6"/>
       <c r="C65" s="6"/>
       <c r="D65" s="6"/>
       <c r="E65" s="6"/>
       <c r="F65" s="6"/>
       <c r="G65" s="6"/>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="6"/>
       <c r="N65" s="6"/>
-      <c r="P65" s="25"/>
+      <c r="P65" s="24"/>
     </row>
     <row r="66" spans="1:16" ht="14.25" customHeight="1">
       <c r="A66" s="6"/>
       <c r="B66" s="6"/>
       <c r="C66" s="6"/>
       <c r="D66" s="6"/>
       <c r="E66" s="6"/>
       <c r="F66" s="6"/>
       <c r="G66" s="6"/>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="6"/>
       <c r="N66" s="6"/>
-      <c r="P66" s="25"/>
+      <c r="P66" s="24"/>
     </row>
     <row r="67" spans="1:16" ht="14.25" customHeight="1">
       <c r="A67" s="6"/>
       <c r="B67" s="6"/>
       <c r="C67" s="6"/>
       <c r="D67" s="6"/>
       <c r="E67" s="6"/>
       <c r="F67" s="6"/>
       <c r="G67" s="6"/>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="6"/>
       <c r="N67" s="6"/>
-      <c r="P67" s="25"/>
+      <c r="P67" s="24"/>
     </row>
     <row r="68" spans="1:16" ht="14.25" customHeight="1">
       <c r="A68" s="6"/>
       <c r="B68" s="6"/>
       <c r="C68" s="6"/>
       <c r="D68" s="6"/>
       <c r="E68" s="6"/>
       <c r="F68" s="6"/>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="6"/>
       <c r="N68" s="6"/>
-      <c r="P68" s="25"/>
+      <c r="P68" s="24"/>
     </row>
     <row r="69" spans="1:16" ht="14.25" customHeight="1">
       <c r="A69" s="6"/>
       <c r="B69" s="6"/>
       <c r="C69" s="6"/>
       <c r="D69" s="6"/>
       <c r="E69" s="6"/>
       <c r="F69" s="6"/>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="6"/>
       <c r="N69" s="6"/>
-      <c r="P69" s="25"/>
+      <c r="P69" s="24"/>
     </row>
     <row r="70" spans="1:16" ht="14.25" customHeight="1">
       <c r="A70" s="6"/>
       <c r="B70" s="6"/>
       <c r="C70" s="6"/>
       <c r="D70" s="6"/>
       <c r="E70" s="6"/>
       <c r="F70" s="6"/>
       <c r="G70" s="6"/>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="6"/>
       <c r="N70" s="6"/>
-      <c r="P70" s="25"/>
+      <c r="P70" s="24"/>
     </row>
     <row r="71" spans="1:16" ht="14.25" customHeight="1">
       <c r="A71" s="6"/>
       <c r="B71" s="6"/>
       <c r="C71" s="6"/>
       <c r="D71" s="6"/>
       <c r="E71" s="6"/>
       <c r="F71" s="6"/>
       <c r="G71" s="6"/>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="6"/>
       <c r="N71" s="6"/>
-      <c r="P71" s="25"/>
+      <c r="P71" s="24"/>
     </row>
     <row r="72" spans="1:16" ht="14.25" customHeight="1">
       <c r="A72" s="6"/>
       <c r="B72" s="6"/>
       <c r="C72" s="6"/>
       <c r="D72" s="6"/>
       <c r="E72" s="6"/>
       <c r="F72" s="6"/>
       <c r="G72" s="6"/>
       <c r="H72" s="6"/>
       <c r="I72" s="6"/>
       <c r="J72" s="6"/>
       <c r="K72" s="6"/>
       <c r="L72" s="6"/>
       <c r="M72" s="6"/>
       <c r="N72" s="6"/>
-      <c r="P72" s="25"/>
+      <c r="P72" s="24"/>
     </row>
     <row r="73" spans="1:16" ht="14.25" customHeight="1">
       <c r="A73" s="6"/>
       <c r="B73" s="6"/>
       <c r="C73" s="6"/>
       <c r="D73" s="6"/>
       <c r="E73" s="6"/>
       <c r="F73" s="6"/>
       <c r="G73" s="6"/>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="6"/>
       <c r="N73" s="6"/>
-      <c r="P73" s="25"/>
+      <c r="P73" s="24"/>
     </row>
     <row r="74" spans="1:16" ht="14.25" customHeight="1">
       <c r="A74" s="6"/>
       <c r="B74" s="6"/>
       <c r="C74" s="6"/>
       <c r="D74" s="6"/>
       <c r="E74" s="6"/>
       <c r="F74" s="6"/>
       <c r="G74" s="6"/>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="6"/>
       <c r="N74" s="6"/>
-      <c r="P74" s="25"/>
+      <c r="P74" s="24"/>
     </row>
     <row r="75" spans="1:16" ht="14.25" customHeight="1">
       <c r="A75" s="6"/>
       <c r="B75" s="6"/>
       <c r="C75" s="6"/>
       <c r="D75" s="6"/>
       <c r="E75" s="6"/>
       <c r="F75" s="6"/>
       <c r="G75" s="6"/>
       <c r="H75" s="6"/>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="6"/>
-      <c r="P75" s="25"/>
+      <c r="P75" s="24"/>
     </row>
     <row r="76" spans="1:16" ht="14.25" customHeight="1">
       <c r="A76" s="6"/>
       <c r="B76" s="6"/>
       <c r="C76" s="6"/>
       <c r="D76" s="6"/>
       <c r="E76" s="6"/>
       <c r="F76" s="6"/>
       <c r="G76" s="6"/>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
       <c r="N76" s="6"/>
-      <c r="P76" s="25"/>
+      <c r="P76" s="24"/>
     </row>
     <row r="77" spans="1:16" ht="14.25" customHeight="1">
       <c r="A77" s="6"/>
       <c r="B77" s="6"/>
       <c r="C77" s="6"/>
       <c r="D77" s="6"/>
       <c r="E77" s="6"/>
       <c r="F77" s="6"/>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
       <c r="N77" s="6"/>
-      <c r="P77" s="25"/>
+      <c r="P77" s="24"/>
     </row>
     <row r="78" spans="1:16" ht="14.25" customHeight="1">
       <c r="A78" s="6"/>
       <c r="B78" s="6"/>
       <c r="C78" s="6"/>
       <c r="D78" s="6"/>
       <c r="E78" s="6"/>
       <c r="F78" s="6"/>
       <c r="G78" s="6"/>
       <c r="H78" s="6"/>
       <c r="I78" s="6"/>
       <c r="J78" s="6"/>
       <c r="K78" s="6"/>
       <c r="L78" s="6"/>
       <c r="M78" s="6"/>
       <c r="N78" s="6"/>
-      <c r="P78" s="25"/>
+      <c r="P78" s="24"/>
     </row>
     <row r="79" spans="1:16" ht="14.25" customHeight="1">
       <c r="A79" s="6"/>
       <c r="B79" s="6"/>
       <c r="C79" s="6"/>
       <c r="D79" s="6"/>
       <c r="E79" s="6"/>
       <c r="F79" s="6"/>
       <c r="G79" s="6"/>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6"/>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
       <c r="N79" s="6"/>
-      <c r="P79" s="25"/>
+      <c r="P79" s="24"/>
     </row>
     <row r="80" spans="1:16" ht="14.25" customHeight="1">
       <c r="A80" s="6"/>
       <c r="B80" s="6"/>
       <c r="C80" s="6"/>
       <c r="D80" s="6"/>
       <c r="E80" s="6"/>
       <c r="F80" s="6"/>
       <c r="G80" s="6"/>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
       <c r="N80" s="6"/>
-      <c r="P80" s="25"/>
+      <c r="P80" s="24"/>
     </row>
     <row r="81" spans="1:16" ht="14.25" customHeight="1">
       <c r="A81" s="6"/>
       <c r="B81" s="6"/>
       <c r="C81" s="6"/>
       <c r="D81" s="6"/>
       <c r="E81" s="6"/>
       <c r="F81" s="6"/>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
       <c r="I81" s="6"/>
       <c r="J81" s="6"/>
       <c r="K81" s="6"/>
       <c r="L81" s="6"/>
       <c r="M81" s="6"/>
       <c r="N81" s="6"/>
-      <c r="P81" s="25"/>
+      <c r="P81" s="24"/>
     </row>
     <row r="82" spans="1:16" ht="14.25" customHeight="1">
       <c r="A82" s="6"/>
       <c r="B82" s="6"/>
       <c r="C82" s="6"/>
       <c r="D82" s="6"/>
       <c r="E82" s="6"/>
       <c r="F82" s="6"/>
       <c r="G82" s="6"/>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6"/>
       <c r="M82" s="6"/>
       <c r="N82" s="6"/>
-      <c r="P82" s="25"/>
+      <c r="P82" s="24"/>
     </row>
     <row r="83" spans="1:16" ht="14.25" customHeight="1">
       <c r="A83" s="6"/>
       <c r="B83" s="6"/>
       <c r="C83" s="6"/>
       <c r="D83" s="6"/>
       <c r="E83" s="6"/>
       <c r="F83" s="6"/>
       <c r="G83" s="6"/>
       <c r="H83" s="6"/>
       <c r="I83" s="6"/>
       <c r="J83" s="6"/>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
       <c r="N83" s="6"/>
-      <c r="P83" s="25"/>
+      <c r="P83" s="24"/>
     </row>
     <row r="84" spans="1:16" ht="14.25" customHeight="1">
       <c r="A84" s="6"/>
       <c r="B84" s="6"/>
       <c r="C84" s="6"/>
       <c r="D84" s="6"/>
       <c r="E84" s="6"/>
       <c r="F84" s="6"/>
       <c r="G84" s="6"/>
       <c r="H84" s="6"/>
       <c r="I84" s="6"/>
       <c r="J84" s="6"/>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
       <c r="N84" s="6"/>
-      <c r="P84" s="25"/>
+      <c r="P84" s="24"/>
     </row>
     <row r="85" spans="1:16" ht="14.25" customHeight="1">
       <c r="A85" s="6"/>
       <c r="B85" s="6"/>
       <c r="C85" s="6"/>
       <c r="D85" s="6"/>
       <c r="E85" s="6"/>
       <c r="F85" s="6"/>
       <c r="G85" s="6"/>
       <c r="H85" s="6"/>
       <c r="I85" s="6"/>
       <c r="J85" s="6"/>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
       <c r="N85" s="6"/>
-      <c r="P85" s="25"/>
+      <c r="P85" s="24"/>
     </row>
     <row r="86" spans="1:16" ht="14.25" customHeight="1">
       <c r="A86" s="6"/>
       <c r="B86" s="6"/>
       <c r="C86" s="6"/>
       <c r="D86" s="6"/>
       <c r="E86" s="6"/>
       <c r="F86" s="6"/>
       <c r="G86" s="6"/>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
       <c r="N86" s="6"/>
-      <c r="P86" s="25"/>
+      <c r="P86" s="24"/>
     </row>
     <row r="87" spans="1:16" ht="14.25" customHeight="1">
       <c r="A87" s="6"/>
       <c r="B87" s="6"/>
       <c r="C87" s="6"/>
       <c r="D87" s="6"/>
       <c r="E87" s="6"/>
       <c r="F87" s="6"/>
       <c r="G87" s="6"/>
       <c r="H87" s="6"/>
       <c r="I87" s="6"/>
       <c r="J87" s="6"/>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
       <c r="N87" s="6"/>
-      <c r="P87" s="25"/>
+      <c r="P87" s="24"/>
     </row>
     <row r="88" spans="1:16" ht="14.25" customHeight="1">
       <c r="A88" s="6"/>
       <c r="B88" s="6"/>
       <c r="C88" s="6"/>
       <c r="D88" s="6"/>
       <c r="E88" s="6"/>
       <c r="F88" s="6"/>
       <c r="G88" s="6"/>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="6"/>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
       <c r="N88" s="6"/>
-      <c r="P88" s="25"/>
+      <c r="P88" s="24"/>
     </row>
     <row r="89" spans="1:16" ht="14.25" customHeight="1">
       <c r="A89" s="6"/>
       <c r="B89" s="6"/>
       <c r="C89" s="6"/>
       <c r="D89" s="6"/>
       <c r="E89" s="6"/>
       <c r="F89" s="6"/>
       <c r="G89" s="6"/>
       <c r="H89" s="6"/>
       <c r="I89" s="6"/>
       <c r="J89" s="6"/>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
       <c r="N89" s="6"/>
-      <c r="P89" s="25"/>
+      <c r="P89" s="24"/>
     </row>
     <row r="90" spans="1:16" ht="14.25" customHeight="1">
       <c r="A90" s="6"/>
       <c r="B90" s="6"/>
       <c r="C90" s="6"/>
       <c r="D90" s="6"/>
       <c r="E90" s="6"/>
       <c r="F90" s="6"/>
       <c r="G90" s="6"/>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6"/>
       <c r="M90" s="6"/>
       <c r="N90" s="6"/>
-      <c r="P90" s="25"/>
+      <c r="P90" s="24"/>
     </row>
     <row r="91" spans="1:16" ht="14.25" customHeight="1">
       <c r="A91" s="6"/>
       <c r="B91" s="6"/>
       <c r="C91" s="6"/>
       <c r="D91" s="6"/>
       <c r="E91" s="6"/>
       <c r="F91" s="6"/>
       <c r="G91" s="6"/>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
       <c r="N91" s="6"/>
-      <c r="P91" s="25"/>
+      <c r="P91" s="24"/>
     </row>
     <row r="92" spans="1:16" ht="14.25" customHeight="1">
       <c r="A92" s="6"/>
       <c r="B92" s="6"/>
       <c r="C92" s="6"/>
       <c r="D92" s="6"/>
       <c r="E92" s="6"/>
       <c r="F92" s="6"/>
       <c r="G92" s="6"/>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6"/>
       <c r="M92" s="6"/>
       <c r="N92" s="6"/>
-      <c r="P92" s="25"/>
+      <c r="P92" s="24"/>
     </row>
     <row r="93" spans="1:16" ht="14.25" customHeight="1">
       <c r="A93" s="6"/>
       <c r="B93" s="6"/>
       <c r="C93" s="6"/>
       <c r="D93" s="6"/>
       <c r="E93" s="6"/>
       <c r="F93" s="6"/>
       <c r="G93" s="6"/>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6"/>
       <c r="M93" s="6"/>
       <c r="N93" s="6"/>
-      <c r="P93" s="25"/>
+      <c r="P93" s="24"/>
     </row>
     <row r="94" spans="1:16" ht="14.25" customHeight="1">
       <c r="A94" s="6"/>
       <c r="B94" s="6"/>
       <c r="C94" s="6"/>
       <c r="D94" s="6"/>
       <c r="E94" s="6"/>
       <c r="F94" s="6"/>
       <c r="G94" s="6"/>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6"/>
       <c r="M94" s="6"/>
       <c r="N94" s="6"/>
-      <c r="P94" s="25"/>
+      <c r="P94" s="24"/>
     </row>
     <row r="95" spans="1:16" ht="14.25" customHeight="1">
       <c r="A95" s="6"/>
       <c r="B95" s="6"/>
       <c r="C95" s="6"/>
       <c r="D95" s="6"/>
       <c r="E95" s="6"/>
       <c r="F95" s="6"/>
       <c r="G95" s="6"/>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6"/>
       <c r="M95" s="6"/>
       <c r="N95" s="6"/>
-      <c r="P95" s="25"/>
+      <c r="P95" s="24"/>
     </row>
     <row r="96" spans="1:16" ht="14.25" customHeight="1">
       <c r="A96" s="6"/>
       <c r="B96" s="6"/>
       <c r="C96" s="6"/>
       <c r="D96" s="6"/>
       <c r="E96" s="6"/>
       <c r="F96" s="6"/>
       <c r="G96" s="6"/>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6"/>
       <c r="M96" s="6"/>
       <c r="N96" s="6"/>
-      <c r="P96" s="25"/>
+      <c r="P96" s="24"/>
     </row>
     <row r="97" spans="1:16" ht="14.25" customHeight="1">
       <c r="A97" s="6"/>
       <c r="B97" s="6"/>
       <c r="C97" s="6"/>
       <c r="D97" s="6"/>
       <c r="E97" s="6"/>
       <c r="F97" s="6"/>
       <c r="G97" s="6"/>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="6"/>
       <c r="N97" s="6"/>
-      <c r="P97" s="25"/>
+      <c r="P97" s="24"/>
     </row>
     <row r="98" spans="1:16" ht="14.25" customHeight="1">
       <c r="A98" s="6"/>
       <c r="B98" s="6"/>
       <c r="C98" s="6"/>
       <c r="D98" s="6"/>
       <c r="E98" s="6"/>
       <c r="F98" s="6"/>
       <c r="G98" s="6"/>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6"/>
       <c r="M98" s="6"/>
       <c r="N98" s="6"/>
-      <c r="P98" s="25"/>
+      <c r="P98" s="24"/>
     </row>
     <row r="99" spans="1:16" ht="14.25" customHeight="1">
       <c r="A99" s="6"/>
       <c r="B99" s="6"/>
       <c r="C99" s="6"/>
       <c r="D99" s="6"/>
       <c r="E99" s="6"/>
       <c r="F99" s="6"/>
       <c r="G99" s="6"/>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6"/>
       <c r="M99" s="6"/>
       <c r="N99" s="6"/>
-      <c r="P99" s="25"/>
+      <c r="P99" s="24"/>
     </row>
     <row r="100" spans="1:16" ht="14.25" customHeight="1">
       <c r="A100" s="6"/>
       <c r="B100" s="6"/>
       <c r="C100" s="6"/>
       <c r="D100" s="6"/>
       <c r="E100" s="6"/>
       <c r="F100" s="6"/>
       <c r="G100" s="6"/>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="6"/>
       <c r="N100" s="6"/>
-      <c r="P100" s="25"/>
+      <c r="P100" s="24"/>
     </row>
     <row r="101" spans="1:16" ht="14.25" customHeight="1">
       <c r="A101" s="6"/>
       <c r="B101" s="6"/>
       <c r="C101" s="6"/>
       <c r="D101" s="6"/>
       <c r="E101" s="6"/>
       <c r="F101" s="6"/>
       <c r="G101" s="6"/>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6"/>
       <c r="M101" s="6"/>
       <c r="N101" s="6"/>
-      <c r="P101" s="25"/>
+      <c r="P101" s="24"/>
     </row>
     <row r="102" spans="1:16" ht="14.25" customHeight="1">
       <c r="A102" s="6"/>
       <c r="B102" s="6"/>
       <c r="C102" s="6"/>
       <c r="D102" s="6"/>
       <c r="E102" s="6"/>
       <c r="F102" s="6"/>
       <c r="G102" s="6"/>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6"/>
       <c r="M102" s="6"/>
       <c r="N102" s="6"/>
-      <c r="P102" s="25"/>
+      <c r="P102" s="24"/>
     </row>
     <row r="103" spans="1:16" ht="14.25" customHeight="1">
       <c r="A103" s="6"/>
       <c r="B103" s="6"/>
       <c r="C103" s="6"/>
       <c r="D103" s="6"/>
       <c r="E103" s="6"/>
       <c r="F103" s="6"/>
       <c r="G103" s="6"/>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6"/>
       <c r="M103" s="6"/>
       <c r="N103" s="6"/>
-      <c r="P103" s="25"/>
+      <c r="P103" s="24"/>
     </row>
     <row r="104" spans="1:16" ht="14.25" customHeight="1">
       <c r="A104" s="6"/>
       <c r="B104" s="6"/>
       <c r="C104" s="6"/>
       <c r="D104" s="6"/>
       <c r="E104" s="6"/>
       <c r="F104" s="6"/>
       <c r="G104" s="6"/>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6"/>
       <c r="M104" s="6"/>
       <c r="N104" s="6"/>
-      <c r="P104" s="25"/>
+      <c r="P104" s="24"/>
     </row>
     <row r="105" spans="1:16" ht="14.25" customHeight="1">
       <c r="A105" s="6"/>
       <c r="B105" s="6"/>
       <c r="C105" s="6"/>
       <c r="D105" s="6"/>
       <c r="E105" s="6"/>
       <c r="F105" s="6"/>
       <c r="G105" s="6"/>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6"/>
       <c r="M105" s="6"/>
       <c r="N105" s="6"/>
-      <c r="P105" s="25"/>
+      <c r="P105" s="24"/>
     </row>
     <row r="106" spans="1:16" ht="14.25" customHeight="1">
       <c r="A106" s="6"/>
       <c r="B106" s="6"/>
       <c r="C106" s="6"/>
       <c r="D106" s="6"/>
       <c r="E106" s="6"/>
       <c r="F106" s="6"/>
       <c r="G106" s="6"/>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6"/>
       <c r="M106" s="6"/>
       <c r="N106" s="6"/>
-      <c r="P106" s="25"/>
+      <c r="P106" s="24"/>
     </row>
     <row r="107" spans="1:16" ht="14.25" customHeight="1">
       <c r="A107" s="6"/>
       <c r="B107" s="6"/>
       <c r="C107" s="6"/>
       <c r="D107" s="6"/>
       <c r="E107" s="6"/>
       <c r="F107" s="6"/>
       <c r="G107" s="6"/>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6"/>
       <c r="M107" s="6"/>
       <c r="N107" s="6"/>
-      <c r="P107" s="25"/>
+      <c r="P107" s="24"/>
     </row>
     <row r="108" spans="1:16" ht="14.25" customHeight="1">
       <c r="A108" s="6"/>
       <c r="B108" s="6"/>
       <c r="C108" s="6"/>
       <c r="D108" s="6"/>
       <c r="E108" s="6"/>
       <c r="F108" s="6"/>
       <c r="G108" s="6"/>
       <c r="H108" s="6"/>
       <c r="I108" s="6"/>
       <c r="J108" s="6"/>
       <c r="K108" s="6"/>
       <c r="L108" s="6"/>
       <c r="M108" s="6"/>
       <c r="N108" s="6"/>
-      <c r="P108" s="25"/>
+      <c r="P108" s="24"/>
     </row>
     <row r="109" spans="1:16" ht="14.25" customHeight="1">
       <c r="A109" s="6"/>
       <c r="B109" s="6"/>
       <c r="C109" s="6"/>
       <c r="D109" s="6"/>
       <c r="E109" s="6"/>
       <c r="F109" s="6"/>
       <c r="G109" s="6"/>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6"/>
       <c r="M109" s="6"/>
       <c r="N109" s="6"/>
-      <c r="P109" s="25"/>
+      <c r="P109" s="24"/>
     </row>
     <row r="110" spans="1:16" ht="14.25" customHeight="1">
       <c r="A110" s="6"/>
       <c r="B110" s="6"/>
       <c r="C110" s="6"/>
       <c r="D110" s="6"/>
       <c r="E110" s="6"/>
       <c r="F110" s="6"/>
       <c r="G110" s="6"/>
       <c r="H110" s="6"/>
       <c r="I110" s="6"/>
       <c r="J110" s="6"/>
       <c r="K110" s="6"/>
       <c r="L110" s="6"/>
       <c r="M110" s="6"/>
       <c r="N110" s="6"/>
-      <c r="P110" s="25"/>
+      <c r="P110" s="24"/>
     </row>
     <row r="111" spans="1:16" ht="14.25" customHeight="1">
       <c r="A111" s="6"/>
       <c r="B111" s="6"/>
       <c r="C111" s="6"/>
       <c r="D111" s="6"/>
       <c r="E111" s="6"/>
       <c r="F111" s="6"/>
       <c r="G111" s="6"/>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6"/>
       <c r="M111" s="6"/>
       <c r="N111" s="6"/>
-      <c r="P111" s="25"/>
+      <c r="P111" s="24"/>
     </row>
     <row r="112" spans="1:16" ht="14.25" customHeight="1">
       <c r="A112" s="6"/>
       <c r="B112" s="6"/>
       <c r="C112" s="6"/>
       <c r="D112" s="6"/>
       <c r="E112" s="6"/>
       <c r="F112" s="6"/>
       <c r="G112" s="6"/>
       <c r="H112" s="6"/>
       <c r="I112" s="6"/>
       <c r="J112" s="6"/>
       <c r="K112" s="6"/>
       <c r="L112" s="6"/>
       <c r="M112" s="6"/>
       <c r="N112" s="6"/>
-      <c r="P112" s="25"/>
+      <c r="P112" s="24"/>
     </row>
     <row r="113" spans="1:16" ht="14.25" customHeight="1">
       <c r="A113" s="6"/>
       <c r="B113" s="6"/>
       <c r="C113" s="6"/>
       <c r="D113" s="6"/>
       <c r="E113" s="6"/>
       <c r="F113" s="6"/>
       <c r="G113" s="6"/>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="6"/>
       <c r="N113" s="6"/>
-      <c r="P113" s="25"/>
+      <c r="P113" s="24"/>
     </row>
     <row r="114" spans="1:16" ht="14.25" customHeight="1">
       <c r="A114" s="6"/>
       <c r="B114" s="6"/>
       <c r="C114" s="6"/>
       <c r="D114" s="6"/>
       <c r="E114" s="6"/>
       <c r="F114" s="6"/>
       <c r="G114" s="6"/>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6"/>
       <c r="M114" s="6"/>
       <c r="N114" s="6"/>
-      <c r="P114" s="25"/>
+      <c r="P114" s="24"/>
     </row>
     <row r="115" spans="1:16" ht="14.25" customHeight="1">
       <c r="A115" s="6"/>
       <c r="B115" s="6"/>
       <c r="C115" s="6"/>
       <c r="D115" s="6"/>
       <c r="E115" s="6"/>
       <c r="F115" s="6"/>
       <c r="G115" s="6"/>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6"/>
       <c r="M115" s="6"/>
       <c r="N115" s="6"/>
-      <c r="P115" s="25"/>
+      <c r="P115" s="24"/>
     </row>
     <row r="116" spans="1:16" ht="14.25" customHeight="1">
       <c r="A116" s="6"/>
       <c r="B116" s="6"/>
       <c r="C116" s="6"/>
       <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="6"/>
       <c r="G116" s="6"/>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6"/>
       <c r="M116" s="6"/>
       <c r="N116" s="6"/>
-      <c r="P116" s="25"/>
+      <c r="P116" s="24"/>
     </row>
     <row r="117" spans="1:16" ht="14.25" customHeight="1">
       <c r="A117" s="6"/>
       <c r="B117" s="6"/>
       <c r="C117" s="6"/>
       <c r="D117" s="6"/>
       <c r="E117" s="6"/>
       <c r="F117" s="6"/>
       <c r="G117" s="6"/>
       <c r="H117" s="6"/>
       <c r="I117" s="6"/>
       <c r="J117" s="6"/>
       <c r="K117" s="6"/>
       <c r="L117" s="6"/>
       <c r="M117" s="6"/>
       <c r="N117" s="6"/>
-      <c r="P117" s="25"/>
+      <c r="P117" s="24"/>
     </row>
     <row r="118" spans="1:16" ht="14.25" customHeight="1">
       <c r="A118" s="6"/>
       <c r="B118" s="6"/>
       <c r="C118" s="6"/>
       <c r="D118" s="6"/>
       <c r="E118" s="6"/>
       <c r="F118" s="6"/>
       <c r="G118" s="6"/>
       <c r="H118" s="6"/>
       <c r="I118" s="6"/>
       <c r="J118" s="6"/>
       <c r="K118" s="6"/>
       <c r="L118" s="6"/>
       <c r="M118" s="6"/>
       <c r="N118" s="6"/>
-      <c r="P118" s="25"/>
+      <c r="P118" s="24"/>
     </row>
     <row r="119" spans="1:16" ht="14.25" customHeight="1">
       <c r="A119" s="6"/>
       <c r="B119" s="6"/>
       <c r="C119" s="6"/>
       <c r="D119" s="6"/>
       <c r="E119" s="6"/>
       <c r="F119" s="6"/>
       <c r="G119" s="6"/>
       <c r="H119" s="6"/>
       <c r="I119" s="6"/>
       <c r="J119" s="6"/>
       <c r="K119" s="6"/>
       <c r="L119" s="6"/>
       <c r="M119" s="6"/>
       <c r="N119" s="6"/>
-      <c r="P119" s="25"/>
+      <c r="P119" s="24"/>
     </row>
     <row r="120" spans="1:16" ht="14.25" customHeight="1">
       <c r="A120" s="6"/>
       <c r="B120" s="6"/>
       <c r="C120" s="6"/>
       <c r="D120" s="6"/>
       <c r="E120" s="6"/>
       <c r="F120" s="6"/>
       <c r="G120" s="6"/>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6"/>
       <c r="M120" s="6"/>
       <c r="N120" s="6"/>
-      <c r="P120" s="25"/>
+      <c r="P120" s="24"/>
     </row>
     <row r="121" spans="1:16" ht="14.25" customHeight="1">
       <c r="A121" s="6"/>
       <c r="B121" s="6"/>
       <c r="C121" s="6"/>
       <c r="D121" s="6"/>
       <c r="E121" s="6"/>
       <c r="F121" s="6"/>
       <c r="G121" s="6"/>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6"/>
       <c r="M121" s="6"/>
       <c r="N121" s="6"/>
-      <c r="P121" s="25"/>
+      <c r="P121" s="24"/>
     </row>
     <row r="122" spans="1:16" ht="14.25" customHeight="1">
       <c r="A122" s="6"/>
       <c r="B122" s="6"/>
       <c r="C122" s="6"/>
       <c r="D122" s="6"/>
       <c r="E122" s="6"/>
       <c r="F122" s="6"/>
       <c r="G122" s="6"/>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6"/>
       <c r="M122" s="6"/>
       <c r="N122" s="6"/>
-      <c r="P122" s="25"/>
+      <c r="P122" s="24"/>
     </row>
     <row r="123" spans="1:16" ht="14.25" customHeight="1">
       <c r="A123" s="6"/>
       <c r="B123" s="6"/>
       <c r="C123" s="6"/>
       <c r="D123" s="6"/>
       <c r="E123" s="6"/>
       <c r="F123" s="6"/>
       <c r="G123" s="6"/>
       <c r="H123" s="6"/>
       <c r="I123" s="6"/>
       <c r="J123" s="6"/>
       <c r="K123" s="6"/>
       <c r="L123" s="6"/>
       <c r="M123" s="6"/>
       <c r="N123" s="6"/>
-      <c r="P123" s="25"/>
+      <c r="P123" s="24"/>
     </row>
     <row r="124" spans="1:16" ht="14.25" customHeight="1">
       <c r="A124" s="6"/>
       <c r="B124" s="6"/>
       <c r="C124" s="6"/>
       <c r="D124" s="6"/>
       <c r="E124" s="6"/>
       <c r="F124" s="6"/>
       <c r="G124" s="6"/>
       <c r="H124" s="6"/>
       <c r="I124" s="6"/>
       <c r="J124" s="6"/>
       <c r="K124" s="6"/>
       <c r="L124" s="6"/>
       <c r="M124" s="6"/>
       <c r="N124" s="6"/>
-      <c r="P124" s="25"/>
+      <c r="P124" s="24"/>
     </row>
     <row r="125" spans="1:16" ht="14.25" customHeight="1">
       <c r="A125" s="6"/>
       <c r="B125" s="6"/>
       <c r="C125" s="6"/>
       <c r="D125" s="6"/>
       <c r="E125" s="6"/>
       <c r="F125" s="6"/>
       <c r="G125" s="6"/>
       <c r="H125" s="6"/>
       <c r="I125" s="6"/>
       <c r="J125" s="6"/>
       <c r="K125" s="6"/>
       <c r="L125" s="6"/>
       <c r="M125" s="6"/>
       <c r="N125" s="6"/>
-      <c r="P125" s="24"/>
+      <c r="P125" s="23"/>
     </row>
     <row r="126" spans="1:16" ht="14.25" customHeight="1">
       <c r="A126" s="6"/>
       <c r="B126" s="6"/>
       <c r="C126" s="6"/>
       <c r="D126" s="6"/>
       <c r="E126" s="6"/>
       <c r="F126" s="6"/>
       <c r="G126" s="6"/>
       <c r="H126" s="6"/>
       <c r="I126" s="6"/>
       <c r="J126" s="6"/>
       <c r="K126" s="6"/>
       <c r="L126" s="6"/>
       <c r="M126" s="6"/>
       <c r="N126" s="6"/>
-      <c r="P126" s="24"/>
+      <c r="P126" s="23"/>
     </row>
     <row r="127" spans="1:16" ht="14.25" customHeight="1">
       <c r="A127" s="6"/>
       <c r="B127" s="6"/>
       <c r="C127" s="6"/>
       <c r="D127" s="6"/>
       <c r="E127" s="6"/>
       <c r="F127" s="6"/>
       <c r="G127" s="6"/>
       <c r="H127" s="6"/>
       <c r="I127" s="6"/>
       <c r="J127" s="6"/>
       <c r="K127" s="6"/>
       <c r="L127" s="6"/>
       <c r="M127" s="6"/>
       <c r="N127" s="6"/>
     </row>
     <row r="128" spans="1:16" ht="14.25" customHeight="1">
       <c r="A128" s="6"/>
       <c r="B128" s="6"/>
       <c r="C128" s="6"/>
       <c r="D128" s="6"/>
       <c r="E128" s="6"/>
       <c r="F128" s="6"/>
       <c r="G128" s="6"/>
@@ -24209,58 +24324,58 @@
       <c r="I968" s="6"/>
       <c r="J968" s="6"/>
       <c r="K968" s="6"/>
       <c r="L968" s="6"/>
       <c r="M968" s="6"/>
       <c r="N968" s="6"/>
     </row>
     <row r="969" spans="1:14" ht="14.25" customHeight="1">
       <c r="A969" s="6"/>
       <c r="B969" s="6"/>
       <c r="C969" s="6"/>
       <c r="D969" s="6"/>
       <c r="E969" s="6"/>
       <c r="F969" s="6"/>
       <c r="G969" s="6"/>
       <c r="H969" s="6"/>
       <c r="I969" s="6"/>
       <c r="J969" s="6"/>
       <c r="K969" s="6"/>
       <c r="L969" s="6"/>
       <c r="M969" s="6"/>
       <c r="N969" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="O5:R5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A28:R28"/>
+    <mergeCell ref="A8:S8"/>
+    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="A28:S28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="N6:R6"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="A2:S2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные (коэф. млад. смерт.)</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>