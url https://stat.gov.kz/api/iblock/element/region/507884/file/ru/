--- v0 (2026-08-08)
+++ v1 (2026-08-30)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12030"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Метаданные!$A$1:$B$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="54">
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
@@ -177,54 +177,54 @@
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Управление статистики торговли и услуг</t>
   </si>
   <si>
     <t>Бөпетай Ботагөз Қонысқызы</t>
   </si>
   <si>
     <t>+7 726 2 456617</t>
   </si>
   <si>
     <t xml:space="preserve"> b.bopetai@aspire.gov.kz </t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/412532/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -484,65 +484,67 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top" wrapText="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -827,52 +829,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="18" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1055,92 +1057,92 @@
     </row>
     <row r="9" spans="1:10" s="8" customFormat="1" ht="12.75">
       <c r="A9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="13"/>
     </row>
     <row r="10" spans="1:10" s="8" customFormat="1" ht="12.75">
       <c r="A10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:10" s="8" customFormat="1" ht="12.75">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="14"/>
     </row>
     <row r="12" spans="1:10" s="8" customFormat="1" ht="12.75">
       <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B12" s="37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="8" customFormat="1" ht="12.75">
       <c r="A13" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:10" s="8" customFormat="1" ht="12.75">
       <c r="A14" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="41" t="s">
-        <v>52</v>
+      <c r="B14" s="42" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="8" customFormat="1" ht="12.75">
       <c r="A15" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="42" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="34">
-        <v>46216</v>
+        <v>46246</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="34">
-        <v>46246</v>
+        <v>46279</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>50</v>
       </c>
@@ -1393,108 +1395,108 @@
     <row r="9" spans="2:2">
       <c r="B9" s="21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="21"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="21"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="42" t="s">
+      <c r="B18" s="38" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M19"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F17" sqref="F17"/>
+    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37"/>
-[...10 lines deleted...]
-      <c r="M1" s="37"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="12" thickBot="1">
-      <c r="A2" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="A2" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A3" s="23"/>
       <c r="B3" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>39</v>
       </c>
       <c r="F3" s="23" t="s">
         <v>40</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>41</v>
       </c>
       <c r="H3" s="23" t="s">
         <v>42</v>
       </c>
       <c r="I3" s="23" t="s">
@@ -1800,51 +1802,53 @@
         <v>363.8</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="2" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="27">
         <v>2026</v>
       </c>
       <c r="B11" s="28">
         <v>163.80000000000001</v>
       </c>
       <c r="C11" s="28">
         <v>214.2</v>
       </c>
       <c r="D11" s="29">
         <v>277.7</v>
       </c>
       <c r="E11" s="29">
         <v>289.3</v>
       </c>
       <c r="F11" s="29">
         <v>275.7</v>
       </c>
       <c r="G11" s="29">
         <v>322.89999999999998</v>
       </c>
-      <c r="H11" s="33"/>
+      <c r="H11" s="29">
+        <v>305.7</v>
+      </c>
       <c r="I11" s="33"/>
       <c r="J11" s="33"/>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
       <c r="M11" s="33"/>
     </row>
     <row r="15" spans="1:13">
       <c r="F15" s="4"/>
     </row>
     <row r="19" spans="7:7">
       <c r="G19" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>