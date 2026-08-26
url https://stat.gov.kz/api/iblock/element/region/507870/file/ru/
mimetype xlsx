--- v0 (2026-07-27)
+++ v1 (2026-08-26)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="74">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика рассчета</t>
   </si>
   <si>
@@ -612,51 +612,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -697,97 +697,105 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...18 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -982,104 +990,104 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="46.5703125" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22">
         <v>61210101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="36" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="36" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="15" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="15" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>9</v>
@@ -1108,88 +1116,90 @@
       <c r="B12" s="27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="25">
-        <v>46183</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="25"/>
+      <c r="B16" s="25">
+        <v>46276</v>
+      </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="49" t="s">
+      <c r="B17" s="36" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="50" t="s">
+      <c r="B20" s="37" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
@@ -1208,175 +1218,176 @@
       <c r="B6" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="2:7" ht="15" customHeight="1">
       <c r="B7" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="2:7" ht="15" customHeight="1">
       <c r="B8" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="15" customHeight="1">
       <c r="B9" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="2:7" ht="78.75" customHeight="1">
       <c r="B11" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="2:7" ht="15" customHeight="1">
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="C14" s="51"/>
-[...3 lines deleted...]
-      <c r="G14" s="51"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:G14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AF969"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AE28" sqref="AE28"/>
+      <selection pane="bottomLeft" activeCell="AF34" sqref="AF34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23.7109375" customWidth="1"/>
     <col min="2" max="13" width="9.140625" hidden="1" customWidth="1"/>
     <col min="14" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="26" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="14.25" customHeight="1">
       <c r="A1" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="7"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
       <c r="Z1" s="6"/>
     </row>
     <row r="2" spans="1:32" ht="14.25" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="45"/>
-[...27 lines deleted...]
-      <c r="AD2" s="45"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
     </row>
     <row r="3" spans="1:32" ht="14.25" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="7"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="6"/>
       <c r="X3" s="6"/>
-      <c r="Y3" s="46"/>
-      <c r="Z3" s="46"/>
+      <c r="Y3" s="47"/>
+      <c r="Z3" s="47"/>
     </row>
     <row r="4" spans="1:32" ht="14.25" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="7"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="6"/>
       <c r="T4" s="6"/>
       <c r="U4" s="6"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
@@ -1385,97 +1396,99 @@
       <c r="Z4" s="6"/>
     </row>
     <row r="5" spans="1:32" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="T5" s="29"/>
       <c r="V5" s="28"/>
       <c r="Y5" s="31"/>
       <c r="Z5" s="35"/>
-      <c r="AB5" s="52"/>
-[...1 lines deleted...]
-      <c r="AD5" s="52" t="s">
+      <c r="AB5" s="38"/>
+      <c r="AC5" s="39"/>
+      <c r="AD5" s="58" t="s">
         <v>39</v>
       </c>
+      <c r="AE5" s="58"/>
       <c r="AF5" s="34"/>
     </row>
     <row r="6" spans="1:32" ht="14.25" customHeight="1">
-      <c r="A6" s="38"/>
-      <c r="B6" s="40">
+      <c r="A6" s="48"/>
+      <c r="B6" s="50">
         <v>2024</v>
       </c>
-      <c r="C6" s="41"/>
-[...10 lines deleted...]
-      <c r="N6" s="42">
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="52">
         <v>2025</v>
       </c>
-      <c r="O6" s="43"/>
-[...10 lines deleted...]
-      <c r="Z6" s="48">
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="55">
         <v>2026</v>
       </c>
-      <c r="AA6" s="44"/>
-[...2 lines deleted...]
-      <c r="AD6" s="36"/>
+      <c r="AA6" s="56"/>
+      <c r="AB6" s="56"/>
+      <c r="AC6" s="56"/>
+      <c r="AD6" s="56"/>
+      <c r="AE6" s="56"/>
     </row>
     <row r="7" spans="1:32" ht="27.75" customHeight="1">
-      <c r="A7" s="39"/>
+      <c r="A7" s="49"/>
       <c r="B7" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>40</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="18" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="19" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="19" t="s">
@@ -1519,84 +1532,88 @@
       </c>
       <c r="W7" s="19" t="s">
         <v>48</v>
       </c>
       <c r="X7" s="30" t="s">
         <v>49</v>
       </c>
       <c r="Y7" s="19" t="s">
         <v>50</v>
       </c>
       <c r="Z7" s="19" t="s">
         <v>32</v>
       </c>
       <c r="AA7" s="19" t="s">
         <v>40</v>
       </c>
       <c r="AB7" s="19" t="s">
         <v>41</v>
       </c>
       <c r="AC7" s="19" t="s">
         <v>42</v>
       </c>
       <c r="AD7" s="18" t="s">
         <v>43</v>
       </c>
+      <c r="AE7" s="19" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="8" spans="1:32" ht="20.25" customHeight="1">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="37"/>
-[...27 lines deleted...]
-      <c r="AD8" s="37"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="46"/>
+      <c r="W8" s="46"/>
+      <c r="X8" s="46"/>
+      <c r="Y8" s="46"/>
+      <c r="Z8" s="46"/>
+      <c r="AA8" s="46"/>
+      <c r="AB8" s="46"/>
+      <c r="AC8" s="46"/>
+      <c r="AD8" s="46"/>
+      <c r="AE8" s="46"/>
     </row>
     <row r="9" spans="1:32" ht="14.25" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="21">
         <v>19.43</v>
       </c>
       <c r="C9" s="21">
         <v>19.13</v>
       </c>
       <c r="D9" s="21">
         <v>18.329999999999998</v>
       </c>
       <c r="E9" s="21">
         <v>18.600000000000001</v>
       </c>
       <c r="F9" s="21">
         <v>18.53</v>
       </c>
       <c r="G9" s="21">
         <v>18.420000000000002</v>
       </c>
       <c r="H9" s="21">
         <v>18.579999999999998</v>
@@ -1645,50 +1662,53 @@
       </c>
       <c r="W9" s="21">
         <v>18.100000000000001</v>
       </c>
       <c r="X9" s="21">
         <v>17.88</v>
       </c>
       <c r="Y9" s="21">
         <v>17.88</v>
       </c>
       <c r="Z9" s="21">
         <v>15.51</v>
       </c>
       <c r="AA9" s="21">
         <v>15.1</v>
       </c>
       <c r="AB9" s="21">
         <v>15.67</v>
       </c>
       <c r="AC9" s="21">
         <v>15.95</v>
       </c>
       <c r="AD9" s="21">
         <v>15.79</v>
       </c>
+      <c r="AE9" s="21">
+        <v>16.21</v>
+      </c>
     </row>
     <row r="10" spans="1:32" ht="14.25" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="21">
         <v>15.72</v>
       </c>
       <c r="C10" s="21">
         <v>15.64</v>
       </c>
       <c r="D10" s="21">
         <v>15.41</v>
       </c>
       <c r="E10" s="21">
         <v>15.86</v>
       </c>
       <c r="F10" s="21">
         <v>15.9</v>
       </c>
       <c r="G10" s="21">
         <v>15.82</v>
       </c>
       <c r="H10" s="21">
         <v>15.91</v>
@@ -1737,50 +1757,53 @@
       </c>
       <c r="W10" s="21">
         <v>15.4</v>
       </c>
       <c r="X10" s="21">
         <v>15.19</v>
       </c>
       <c r="Y10" s="21">
         <v>15.09</v>
       </c>
       <c r="Z10" s="21">
         <v>17.53</v>
       </c>
       <c r="AA10" s="21">
         <v>14.74</v>
       </c>
       <c r="AB10" s="21">
         <v>14.76</v>
       </c>
       <c r="AC10" s="21">
         <v>15.05</v>
       </c>
       <c r="AD10" s="21">
         <v>15.28</v>
       </c>
+      <c r="AE10" s="21">
+        <v>15.28</v>
+      </c>
     </row>
     <row r="11" spans="1:32" ht="14.25" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="21">
         <v>14.21</v>
       </c>
       <c r="C11" s="21">
         <v>13.73</v>
       </c>
       <c r="D11" s="21">
         <v>13.04</v>
       </c>
       <c r="E11" s="21">
         <v>13.38</v>
       </c>
       <c r="F11" s="21">
         <v>13.25</v>
       </c>
       <c r="G11" s="21">
         <v>13.1</v>
       </c>
       <c r="H11" s="21">
         <v>13.16</v>
@@ -1829,50 +1852,53 @@
       </c>
       <c r="W11" s="21">
         <v>17.579999999999998</v>
       </c>
       <c r="X11" s="21">
         <v>17.350000000000001</v>
       </c>
       <c r="Y11" s="21">
         <v>17.440000000000001</v>
       </c>
       <c r="Z11" s="21">
         <v>13.62</v>
       </c>
       <c r="AA11" s="21">
         <v>14.02</v>
       </c>
       <c r="AB11" s="21">
         <v>14.72</v>
       </c>
       <c r="AC11" s="21">
         <v>15.56</v>
       </c>
       <c r="AD11" s="21">
         <v>15.32</v>
       </c>
+      <c r="AE11" s="21">
+        <v>15.38</v>
+      </c>
     </row>
     <row r="12" spans="1:32" ht="14.25" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="21">
         <v>19.440000000000001</v>
       </c>
       <c r="C12" s="21">
         <v>19.63</v>
       </c>
       <c r="D12" s="21">
         <v>19.11</v>
       </c>
       <c r="E12" s="21">
         <v>19.440000000000001</v>
       </c>
       <c r="F12" s="21">
         <v>19.46</v>
       </c>
       <c r="G12" s="21">
         <v>19.37</v>
       </c>
       <c r="H12" s="21">
         <v>19.510000000000002</v>
@@ -1921,50 +1947,53 @@
       </c>
       <c r="W12" s="21">
         <v>18.39</v>
       </c>
       <c r="X12" s="21">
         <v>18.07</v>
       </c>
       <c r="Y12" s="21">
         <v>17.77</v>
       </c>
       <c r="Z12" s="21">
         <v>13.19</v>
       </c>
       <c r="AA12" s="21">
         <v>13.92</v>
       </c>
       <c r="AB12" s="21">
         <v>15.92</v>
       </c>
       <c r="AC12" s="21">
         <v>16.350000000000001</v>
       </c>
       <c r="AD12" s="21">
         <v>15.18</v>
       </c>
+      <c r="AE12" s="44">
+        <v>14.58</v>
+      </c>
     </row>
     <row r="13" spans="1:32" ht="14.25" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="21">
         <v>22.3</v>
       </c>
       <c r="C13" s="21">
         <v>22.12</v>
       </c>
       <c r="D13" s="21">
         <v>21.12</v>
       </c>
       <c r="E13" s="21">
         <v>21.16</v>
       </c>
       <c r="F13" s="21">
         <v>21.14</v>
       </c>
       <c r="G13" s="21">
         <v>21.04</v>
       </c>
       <c r="H13" s="21">
         <v>21.15</v>
@@ -2013,50 +2042,53 @@
       </c>
       <c r="W13" s="21">
         <v>17.68</v>
       </c>
       <c r="X13" s="21">
         <v>17.61</v>
       </c>
       <c r="Y13" s="21">
         <v>17.41</v>
       </c>
       <c r="Z13" s="21">
         <v>14.57</v>
       </c>
       <c r="AA13" s="21">
         <v>14.54</v>
       </c>
       <c r="AB13" s="21">
         <v>14.65</v>
       </c>
       <c r="AC13" s="21">
         <v>15.06</v>
       </c>
       <c r="AD13" s="21">
         <v>14.92</v>
       </c>
+      <c r="AE13" s="44">
+        <v>15.24</v>
+      </c>
     </row>
     <row r="14" spans="1:32" ht="14.25" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="21">
         <v>24.43</v>
       </c>
       <c r="C14" s="21">
         <v>23.17</v>
       </c>
       <c r="D14" s="21">
         <v>22.35</v>
       </c>
       <c r="E14" s="21">
         <v>22.57</v>
       </c>
       <c r="F14" s="21">
         <v>22</v>
       </c>
       <c r="G14" s="21">
         <v>21.65</v>
       </c>
       <c r="H14" s="21">
         <v>21.82</v>
@@ -2105,50 +2137,53 @@
       </c>
       <c r="W14" s="21">
         <v>19.72</v>
       </c>
       <c r="X14" s="21">
         <v>19.559999999999999</v>
       </c>
       <c r="Y14" s="21">
         <v>19.48</v>
       </c>
       <c r="Z14" s="21">
         <v>16.600000000000001</v>
       </c>
       <c r="AA14" s="21">
         <v>17.05</v>
       </c>
       <c r="AB14" s="21">
         <v>17.27</v>
       </c>
       <c r="AC14" s="21">
         <v>17.25</v>
       </c>
       <c r="AD14" s="21">
         <v>16.88</v>
       </c>
+      <c r="AE14" s="44">
+        <v>17.43</v>
+      </c>
     </row>
     <row r="15" spans="1:32" ht="14.25" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="21">
         <v>17.82</v>
       </c>
       <c r="C15" s="21">
         <v>17.100000000000001</v>
       </c>
       <c r="D15" s="21">
         <v>16.329999999999998</v>
       </c>
       <c r="E15" s="21">
         <v>16.579999999999998</v>
       </c>
       <c r="F15" s="21">
         <v>16.54</v>
       </c>
       <c r="G15" s="21">
         <v>16.61</v>
       </c>
       <c r="H15" s="21">
         <v>16.68</v>
@@ -2197,50 +2232,53 @@
       </c>
       <c r="W15" s="21">
         <v>14.5</v>
       </c>
       <c r="X15" s="21">
         <v>14.13</v>
       </c>
       <c r="Y15" s="21">
         <v>14.08</v>
       </c>
       <c r="Z15" s="21">
         <v>13.08</v>
       </c>
       <c r="AA15" s="21">
         <v>11.96</v>
       </c>
       <c r="AB15" s="21">
         <v>13.5</v>
       </c>
       <c r="AC15" s="21">
         <v>13.88</v>
       </c>
       <c r="AD15" s="21">
         <v>14.53</v>
       </c>
+      <c r="AE15" s="44">
+        <v>14.99</v>
+      </c>
     </row>
     <row r="16" spans="1:32" ht="14.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="21">
         <v>21.89</v>
       </c>
       <c r="C16" s="21">
         <v>20.86</v>
       </c>
       <c r="D16" s="21">
         <v>19.920000000000002</v>
       </c>
       <c r="E16" s="21">
         <v>20.059999999999999</v>
       </c>
       <c r="F16" s="21">
         <v>20.14</v>
       </c>
       <c r="G16" s="21">
         <v>20.02</v>
       </c>
       <c r="H16" s="21">
         <v>20.170000000000002</v>
@@ -2289,52 +2327,55 @@
       </c>
       <c r="W16" s="21">
         <v>19.37</v>
       </c>
       <c r="X16" s="21">
         <v>19.079999999999998</v>
       </c>
       <c r="Y16" s="21">
         <v>19.22</v>
       </c>
       <c r="Z16" s="21">
         <v>17.46</v>
       </c>
       <c r="AA16" s="21">
         <v>16.79</v>
       </c>
       <c r="AB16" s="21">
         <v>17.34</v>
       </c>
       <c r="AC16" s="21">
         <v>17.87</v>
       </c>
       <c r="AD16" s="21">
         <v>17.68</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE16" s="44">
+        <v>18.29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="14.25" customHeight="1">
       <c r="A17" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="21">
         <v>18.59</v>
       </c>
       <c r="C17" s="21">
         <v>18.989999999999998</v>
       </c>
       <c r="D17" s="21">
         <v>18.22</v>
       </c>
       <c r="E17" s="21">
         <v>18.5</v>
       </c>
       <c r="F17" s="21">
         <v>18.309999999999999</v>
       </c>
       <c r="G17" s="21">
         <v>18.2</v>
       </c>
       <c r="H17" s="21">
         <v>18.32</v>
       </c>
       <c r="I17" s="21">
@@ -2381,52 +2422,55 @@
       </c>
       <c r="W17" s="21">
         <v>18.29</v>
       </c>
       <c r="X17" s="21">
         <v>17.920000000000002</v>
       </c>
       <c r="Y17" s="21">
         <v>17.809999999999999</v>
       </c>
       <c r="Z17" s="21">
         <v>16.72</v>
       </c>
       <c r="AA17" s="21">
         <v>17.079999999999998</v>
       </c>
       <c r="AB17" s="21">
         <v>15.99</v>
       </c>
       <c r="AC17" s="21">
         <v>17.38</v>
       </c>
       <c r="AD17" s="21">
         <v>16.47</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE17" s="44">
+        <v>16.66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.25" customHeight="1">
       <c r="A18" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="21">
         <v>13.47</v>
       </c>
       <c r="C18" s="21">
         <v>13.67</v>
       </c>
       <c r="D18" s="21">
         <v>13.33</v>
       </c>
       <c r="E18" s="21">
         <v>13.63</v>
       </c>
       <c r="F18" s="21">
         <v>13.61</v>
       </c>
       <c r="G18" s="21">
         <v>13.7</v>
       </c>
       <c r="H18" s="21">
         <v>13.88</v>
       </c>
       <c r="I18" s="21">
@@ -2473,52 +2517,55 @@
       </c>
       <c r="W18" s="21">
         <v>17.239999999999998</v>
       </c>
       <c r="X18" s="21">
         <v>16.96</v>
       </c>
       <c r="Y18" s="21">
         <v>17.03</v>
       </c>
       <c r="Z18" s="21">
         <v>12.7</v>
       </c>
       <c r="AA18" s="21">
         <v>13.1</v>
       </c>
       <c r="AB18" s="21">
         <v>14.2</v>
       </c>
       <c r="AC18" s="21">
         <v>14.39</v>
       </c>
       <c r="AD18" s="21">
         <v>14.23</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE18" s="44">
+        <v>14.92</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.25" customHeight="1">
       <c r="A19" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B19" s="21">
         <v>12.19</v>
       </c>
       <c r="C19" s="21">
         <v>12.08</v>
       </c>
       <c r="D19" s="21">
         <v>11.28</v>
       </c>
       <c r="E19" s="21">
         <v>11.42</v>
       </c>
       <c r="F19" s="21">
         <v>11.35</v>
       </c>
       <c r="G19" s="21">
         <v>11.21</v>
       </c>
       <c r="H19" s="21">
         <v>11.32</v>
       </c>
       <c r="I19" s="21">
@@ -2565,52 +2612,55 @@
       </c>
       <c r="W19" s="21">
         <v>15.26</v>
       </c>
       <c r="X19" s="21">
         <v>15.23</v>
       </c>
       <c r="Y19" s="21">
         <v>15.46</v>
       </c>
       <c r="Z19" s="21">
         <v>17.13</v>
       </c>
       <c r="AA19" s="21">
         <v>14.26</v>
       </c>
       <c r="AB19" s="21">
         <v>14.63</v>
       </c>
       <c r="AC19" s="21">
         <v>14.69</v>
       </c>
       <c r="AD19" s="21">
         <v>14.54</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE19" s="44">
+        <v>14.29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.25" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="21">
         <v>25.57</v>
       </c>
       <c r="C20" s="21">
         <v>24.31</v>
       </c>
       <c r="D20" s="21">
         <v>22.72</v>
       </c>
       <c r="E20" s="21">
         <v>22.79</v>
       </c>
       <c r="F20" s="21">
         <v>22.58</v>
       </c>
       <c r="G20" s="21">
         <v>22.4</v>
       </c>
       <c r="H20" s="21">
         <v>22.64</v>
       </c>
       <c r="I20" s="21">
@@ -2657,86 +2707,90 @@
       </c>
       <c r="W20" s="21">
         <v>18.350000000000001</v>
       </c>
       <c r="X20" s="21">
         <v>18.079999999999998</v>
       </c>
       <c r="Y20" s="21">
         <v>18.100000000000001</v>
       </c>
       <c r="Z20" s="21">
         <v>15.78</v>
       </c>
       <c r="AA20" s="21">
         <v>14.78</v>
       </c>
       <c r="AB20" s="21">
         <v>15.62</v>
       </c>
       <c r="AC20" s="21">
         <v>15.48</v>
       </c>
       <c r="AD20" s="21">
         <v>15.49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="47" t="s">
+      <c r="AE20" s="44">
+        <v>15.85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="20.25" customHeight="1">
+      <c r="A21" s="59" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="47"/>
-[...29 lines deleted...]
-    <row r="22" spans="1:30" ht="14.25" customHeight="1">
+      <c r="B21" s="59"/>
+      <c r="C21" s="59"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="59"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="59"/>
+      <c r="I21" s="59"/>
+      <c r="J21" s="59"/>
+      <c r="K21" s="59"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="59"/>
+      <c r="N21" s="59"/>
+      <c r="O21" s="59"/>
+      <c r="P21" s="59"/>
+      <c r="Q21" s="59"/>
+      <c r="R21" s="59"/>
+      <c r="S21" s="59"/>
+      <c r="T21" s="59"/>
+      <c r="U21" s="59"/>
+      <c r="V21" s="59"/>
+      <c r="W21" s="59"/>
+      <c r="X21" s="59"/>
+      <c r="Y21" s="59"/>
+      <c r="Z21" s="59"/>
+      <c r="AA21" s="59"/>
+      <c r="AB21" s="59"/>
+      <c r="AC21" s="59"/>
+      <c r="AD21" s="59"/>
+      <c r="AE21" s="59"/>
+    </row>
+    <row r="22" spans="1:31" ht="14.25" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="21">
         <v>18.25</v>
       </c>
       <c r="C22" s="21">
         <v>18.09</v>
       </c>
       <c r="D22" s="21">
         <v>17.399999999999999</v>
       </c>
       <c r="E22" s="21">
         <v>17.739999999999998</v>
       </c>
       <c r="F22" s="21">
         <v>17.670000000000002</v>
       </c>
       <c r="G22" s="21">
         <v>17.600000000000001</v>
       </c>
       <c r="H22" s="21">
         <v>17.73</v>
       </c>
       <c r="I22" s="21">
@@ -2783,52 +2837,55 @@
       </c>
       <c r="W22" s="21">
         <v>16.14</v>
       </c>
       <c r="X22" s="21">
         <v>15.87</v>
       </c>
       <c r="Y22" s="21">
         <v>15.74</v>
       </c>
       <c r="Z22" s="21">
         <v>13.36</v>
       </c>
       <c r="AA22" s="21">
         <v>13.27</v>
       </c>
       <c r="AB22" s="21">
         <v>13.78</v>
       </c>
       <c r="AC22" s="21">
         <v>14.22</v>
       </c>
       <c r="AD22" s="21">
         <v>14</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE22" s="44">
+        <v>14.38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.25" customHeight="1">
       <c r="A23" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="21">
         <v>16.57</v>
       </c>
       <c r="C23" s="21">
         <v>16.48</v>
       </c>
       <c r="D23" s="21">
         <v>16.5</v>
       </c>
       <c r="E23" s="21">
         <v>16.93</v>
       </c>
       <c r="F23" s="21">
         <v>17.010000000000002</v>
       </c>
       <c r="G23" s="21">
         <v>16.989999999999998</v>
       </c>
       <c r="H23" s="21">
         <v>16.95</v>
       </c>
       <c r="I23" s="21">
@@ -2875,52 +2932,55 @@
       </c>
       <c r="W23" s="21">
         <v>15.35</v>
       </c>
       <c r="X23" s="21">
         <v>15.17</v>
       </c>
       <c r="Y23" s="21">
         <v>15.01</v>
       </c>
       <c r="Z23" s="21">
         <v>17.59</v>
       </c>
       <c r="AA23" s="21">
         <v>14.8</v>
       </c>
       <c r="AB23" s="21">
         <v>14.26</v>
       </c>
       <c r="AC23" s="21">
         <v>14.87</v>
       </c>
       <c r="AD23" s="21">
         <v>15.02</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE23" s="44">
+        <v>14.97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.25" customHeight="1">
       <c r="A24" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="21">
         <v>14.47</v>
       </c>
       <c r="C24" s="21">
         <v>13.97</v>
       </c>
       <c r="D24" s="21">
         <v>13.07</v>
       </c>
       <c r="E24" s="21">
         <v>13.71</v>
       </c>
       <c r="F24" s="21">
         <v>13.58</v>
       </c>
       <c r="G24" s="21">
         <v>13.52</v>
       </c>
       <c r="H24" s="21">
         <v>13.52</v>
       </c>
       <c r="I24" s="21">
@@ -2967,52 +3027,55 @@
       </c>
       <c r="W24" s="21">
         <v>17.579999999999998</v>
       </c>
       <c r="X24" s="21">
         <v>17.350000000000001</v>
       </c>
       <c r="Y24" s="21">
         <v>17.440000000000001</v>
       </c>
       <c r="Z24" s="21">
         <v>13.62</v>
       </c>
       <c r="AA24" s="21">
         <v>14.02</v>
       </c>
       <c r="AB24" s="21">
         <v>14.72</v>
       </c>
       <c r="AC24" s="21">
         <v>15.56</v>
       </c>
       <c r="AD24" s="21">
         <v>15.32</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE24" s="44">
+        <v>15.38</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="14.25" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="21">
         <v>18.78</v>
       </c>
       <c r="C25" s="21">
         <v>18.97</v>
       </c>
       <c r="D25" s="21">
         <v>18.63</v>
       </c>
       <c r="E25" s="21">
         <v>19.02</v>
       </c>
       <c r="F25" s="21">
         <v>19.05</v>
       </c>
       <c r="G25" s="21">
         <v>19.07</v>
       </c>
       <c r="H25" s="21">
         <v>19.29</v>
       </c>
       <c r="I25" s="21">
@@ -3059,52 +3122,55 @@
       </c>
       <c r="W25" s="21">
         <v>13.63</v>
       </c>
       <c r="X25" s="21">
         <v>13.6</v>
       </c>
       <c r="Y25" s="21">
         <v>12.99</v>
       </c>
       <c r="Z25" s="21">
         <v>10.76</v>
       </c>
       <c r="AA25" s="21">
         <v>11.65</v>
       </c>
       <c r="AB25" s="21">
         <v>11.75</v>
       </c>
       <c r="AC25" s="21">
         <v>11.83</v>
       </c>
       <c r="AD25" s="21">
         <v>11.84</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE25" s="44">
+        <v>11.72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.25" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="21">
         <v>19.16</v>
       </c>
       <c r="C26" s="21">
         <v>19.64</v>
       </c>
       <c r="D26" s="21">
         <v>18.899999999999999</v>
       </c>
       <c r="E26" s="21">
         <v>19.22</v>
       </c>
       <c r="F26" s="21">
         <v>19.170000000000002</v>
       </c>
       <c r="G26" s="21">
         <v>18.89</v>
       </c>
       <c r="H26" s="21">
         <v>18.920000000000002</v>
       </c>
       <c r="I26" s="21">
@@ -3151,52 +3217,55 @@
       </c>
       <c r="W26" s="21">
         <v>17.690000000000001</v>
       </c>
       <c r="X26" s="21">
         <v>17.39</v>
       </c>
       <c r="Y26" s="21">
         <v>17.399999999999999</v>
       </c>
       <c r="Z26" s="21">
         <v>13.89</v>
       </c>
       <c r="AA26" s="21">
         <v>13.7</v>
       </c>
       <c r="AB26" s="21">
         <v>14.68</v>
       </c>
       <c r="AC26" s="21">
         <v>15.17</v>
       </c>
       <c r="AD26" s="21">
         <v>14.79</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE26" s="44">
+        <v>15.73</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.25" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="21">
         <v>24.51</v>
       </c>
       <c r="C27" s="21">
         <v>22.68</v>
       </c>
       <c r="D27" s="21">
         <v>21.8</v>
       </c>
       <c r="E27" s="21">
         <v>21.87</v>
       </c>
       <c r="F27" s="21">
         <v>21.35</v>
       </c>
       <c r="G27" s="21">
         <v>20.93</v>
       </c>
       <c r="H27" s="21">
         <v>21.14</v>
       </c>
       <c r="I27" s="21">
@@ -3243,1324 +3312,1361 @@
       </c>
       <c r="W27" s="21">
         <v>15.13</v>
       </c>
       <c r="X27" s="21">
         <v>14.67</v>
       </c>
       <c r="Y27" s="21">
         <v>14.51</v>
       </c>
       <c r="Z27" s="21">
         <v>10.24</v>
       </c>
       <c r="AA27" s="21">
         <v>11.66</v>
       </c>
       <c r="AB27" s="21">
         <v>12.52</v>
       </c>
       <c r="AC27" s="21">
         <v>12.64</v>
       </c>
       <c r="AD27" s="21">
         <v>12.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="37" t="s">
+      <c r="AE27" s="44">
+        <v>12.76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="20.25" customHeight="1">
+      <c r="A28" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="B28" s="37"/>
-[...29 lines deleted...]
-    <row r="29" spans="1:30" ht="14.25" customHeight="1">
+      <c r="B28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="46"/>
+      <c r="G28" s="46"/>
+      <c r="H28" s="46"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="46"/>
+      <c r="L28" s="46"/>
+      <c r="M28" s="46"/>
+      <c r="N28" s="46"/>
+      <c r="O28" s="46"/>
+      <c r="P28" s="46"/>
+      <c r="Q28" s="46"/>
+      <c r="R28" s="46"/>
+      <c r="S28" s="46"/>
+      <c r="T28" s="46"/>
+      <c r="U28" s="46"/>
+      <c r="V28" s="46"/>
+      <c r="W28" s="46"/>
+      <c r="X28" s="46"/>
+      <c r="Y28" s="46"/>
+      <c r="Z28" s="46"/>
+      <c r="AA28" s="46"/>
+      <c r="AB28" s="46"/>
+      <c r="AC28" s="46"/>
+      <c r="AD28" s="46"/>
+      <c r="AE28" s="46"/>
+    </row>
+    <row r="29" spans="1:31" ht="14.25" customHeight="1">
       <c r="A29" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="21">
         <v>21.39</v>
       </c>
       <c r="C29" s="21">
         <v>20.86</v>
       </c>
       <c r="D29" s="21">
         <v>19.86</v>
       </c>
       <c r="E29" s="21">
         <v>20.04</v>
       </c>
       <c r="F29" s="21">
         <v>19.95</v>
       </c>
       <c r="G29" s="21">
         <v>19.78</v>
       </c>
       <c r="H29" s="21">
         <v>20</v>
       </c>
       <c r="I29" s="21">
         <v>19.850000000000001</v>
       </c>
       <c r="J29" s="21">
         <v>19.88</v>
       </c>
       <c r="K29" s="21">
         <v>19.8</v>
       </c>
       <c r="L29" s="21">
         <v>19.739999999999998</v>
       </c>
       <c r="M29" s="21">
         <v>19.670000000000002</v>
       </c>
-      <c r="N29" s="57">
+      <c r="N29" s="43">
         <v>16.63</v>
       </c>
-      <c r="O29" s="57">
+      <c r="O29" s="43">
         <v>17.82</v>
       </c>
-      <c r="P29" s="57">
+      <c r="P29" s="43">
         <v>17.48</v>
       </c>
-      <c r="Q29" s="57">
+      <c r="Q29" s="43">
         <v>18.07</v>
       </c>
-      <c r="R29" s="57">
+      <c r="R29" s="43">
         <v>18</v>
       </c>
-      <c r="S29" s="57">
+      <c r="S29" s="43">
         <v>18.18</v>
       </c>
-      <c r="T29" s="57">
+      <c r="T29" s="43">
         <v>18.55</v>
       </c>
-      <c r="U29" s="57">
+      <c r="U29" s="43">
         <v>18.48</v>
       </c>
-      <c r="V29" s="57">
+      <c r="V29" s="43">
         <v>18.579999999999998</v>
       </c>
-      <c r="W29" s="57">
+      <c r="W29" s="43">
         <v>18.57</v>
       </c>
-      <c r="X29" s="57">
+      <c r="X29" s="43">
         <v>18.36</v>
       </c>
-      <c r="Y29" s="57">
+      <c r="Y29" s="43">
         <v>18.39</v>
       </c>
-      <c r="Z29" s="57">
+      <c r="Z29" s="43">
         <v>16.02</v>
       </c>
-      <c r="AA29" s="57">
+      <c r="AA29" s="43">
         <v>15.54</v>
       </c>
-      <c r="AB29" s="57">
+      <c r="AB29" s="43">
         <v>16.12</v>
       </c>
-      <c r="AC29" s="57">
+      <c r="AC29" s="43">
         <v>16.37</v>
       </c>
-      <c r="AD29" s="57">
+      <c r="AD29" s="43">
         <v>16.21</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE29" s="44">
+        <v>16.649999999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="14.25" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="21">
         <v>14.36</v>
       </c>
       <c r="C30" s="21">
         <v>14.31</v>
       </c>
       <c r="D30" s="21">
         <v>13.67</v>
       </c>
       <c r="E30" s="21">
         <v>14.15</v>
       </c>
       <c r="F30" s="21">
         <v>14.12</v>
       </c>
       <c r="G30" s="21">
         <v>13.95</v>
       </c>
       <c r="H30" s="21">
         <v>14.24</v>
       </c>
       <c r="I30" s="21">
         <v>14.2</v>
       </c>
       <c r="J30" s="21">
         <v>14.14</v>
       </c>
       <c r="K30" s="21">
         <v>14.18</v>
       </c>
       <c r="L30" s="21">
         <v>14.12</v>
       </c>
       <c r="M30" s="21">
         <v>14.14</v>
       </c>
-      <c r="N30" s="57">
+      <c r="N30" s="43">
         <v>21.15</v>
       </c>
-      <c r="O30" s="57">
+      <c r="O30" s="43">
         <v>17.84</v>
       </c>
-      <c r="P30" s="57">
+      <c r="P30" s="43">
         <v>14.49</v>
       </c>
-      <c r="Q30" s="57">
+      <c r="Q30" s="43">
         <v>12.84</v>
       </c>
-      <c r="R30" s="57">
+      <c r="R30" s="43">
         <v>13.94</v>
       </c>
-      <c r="S30" s="57">
+      <c r="S30" s="43">
         <v>14.63</v>
       </c>
-      <c r="T30" s="57">
+      <c r="T30" s="43">
         <v>14.7</v>
       </c>
-      <c r="U30" s="57">
+      <c r="U30" s="43">
         <v>15.9</v>
       </c>
-      <c r="V30" s="57">
+      <c r="V30" s="43">
         <v>15.75</v>
       </c>
-      <c r="W30" s="57">
+      <c r="W30" s="43">
         <v>15.74</v>
       </c>
-      <c r="X30" s="57">
+      <c r="X30" s="43">
         <v>15.39</v>
       </c>
-      <c r="Y30" s="57">
+      <c r="Y30" s="43">
         <v>15.66</v>
       </c>
-      <c r="Z30" s="57">
+      <c r="Z30" s="43">
         <v>17.079999999999998</v>
       </c>
-      <c r="AA30" s="57">
+      <c r="AA30" s="43">
         <v>14.3</v>
       </c>
-      <c r="AB30" s="57">
+      <c r="AB30" s="43">
         <v>18.32</v>
       </c>
-      <c r="AC30" s="57">
+      <c r="AC30" s="43">
         <v>16.36</v>
       </c>
-      <c r="AD30" s="57">
+      <c r="AD30" s="43">
         <v>17.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="55" t="s">
+      <c r="AE30" s="44">
+        <v>17.52</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A31" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="21">
         <v>13.86</v>
       </c>
       <c r="C31" s="21">
         <v>13.41</v>
       </c>
       <c r="D31" s="21">
         <v>13</v>
       </c>
       <c r="E31" s="21">
         <v>12.94</v>
       </c>
       <c r="F31" s="21">
         <v>12.82</v>
       </c>
       <c r="G31" s="21">
         <v>12.54</v>
       </c>
       <c r="H31" s="21">
         <v>12.69</v>
       </c>
       <c r="I31" s="21">
         <v>12.55</v>
       </c>
       <c r="J31" s="21">
         <v>12.44</v>
       </c>
       <c r="K31" s="21">
         <v>12.42</v>
       </c>
       <c r="L31" s="21">
         <v>12.33</v>
       </c>
       <c r="M31" s="21">
         <v>12.31</v>
       </c>
-      <c r="N31" s="57">
+      <c r="N31" s="43">
         <v>18.55</v>
       </c>
-      <c r="O31" s="57">
+      <c r="O31" s="43">
         <v>17.899999999999999</v>
       </c>
-      <c r="P31" s="57">
+      <c r="P31" s="43">
         <v>15.43</v>
       </c>
-      <c r="Q31" s="57">
+      <c r="Q31" s="43">
         <v>16.14</v>
       </c>
-      <c r="R31" s="57">
+      <c r="R31" s="43">
         <v>17.489999999999998</v>
       </c>
-      <c r="S31" s="57">
+      <c r="S31" s="43">
         <v>17.77</v>
       </c>
-      <c r="T31" s="57">
+      <c r="T31" s="43">
         <v>18.18</v>
       </c>
-      <c r="U31" s="57">
+      <c r="U31" s="43">
         <v>18.46</v>
       </c>
-      <c r="V31" s="57">
+      <c r="V31" s="43">
         <v>18.690000000000001</v>
       </c>
-      <c r="W31" s="57">
+      <c r="W31" s="43">
         <v>18.39</v>
       </c>
-      <c r="X31" s="57">
+      <c r="X31" s="43">
         <v>18.07</v>
       </c>
-      <c r="Y31" s="57">
+      <c r="Y31" s="43">
         <v>17.77</v>
       </c>
-      <c r="Z31" s="57">
+      <c r="Z31" s="43">
         <v>13.19</v>
       </c>
-      <c r="AA31" s="57">
+      <c r="AA31" s="43">
         <v>13.92</v>
       </c>
-      <c r="AB31" s="57">
+      <c r="AB31" s="43">
         <v>15.92</v>
       </c>
-      <c r="AC31" s="57">
+      <c r="AC31" s="43">
         <v>16.350000000000001</v>
       </c>
-      <c r="AD31" s="57">
+      <c r="AD31" s="43">
         <v>15.18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="55" t="s">
+      <c r="AE31" s="44">
+        <v>14.58</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A32" s="41" t="s">
         <v>66</v>
       </c>
       <c r="B32" s="21">
         <v>21.43</v>
       </c>
       <c r="C32" s="21">
         <v>21.64</v>
       </c>
       <c r="D32" s="21">
         <v>20.59</v>
       </c>
       <c r="E32" s="21">
         <v>20.72</v>
       </c>
       <c r="F32" s="21">
         <v>20.68</v>
       </c>
       <c r="G32" s="21">
         <v>20.260000000000002</v>
       </c>
       <c r="H32" s="21">
         <v>20.18</v>
       </c>
       <c r="I32" s="21">
         <v>19.93</v>
       </c>
       <c r="J32" s="21">
         <v>19.82</v>
       </c>
       <c r="K32" s="21">
         <v>19.64</v>
       </c>
       <c r="L32" s="21">
         <v>19.600000000000001</v>
       </c>
       <c r="M32" s="21">
         <v>19.600000000000001</v>
       </c>
-      <c r="N32" s="57">
+      <c r="N32" s="43">
         <v>16.61</v>
       </c>
-      <c r="O32" s="57">
+      <c r="O32" s="43">
         <v>17.829999999999998</v>
       </c>
-      <c r="P32" s="57">
+      <c r="P32" s="43">
         <v>17.22</v>
       </c>
-      <c r="Q32" s="57">
+      <c r="Q32" s="43">
         <v>18.09</v>
       </c>
-      <c r="R32" s="57">
+      <c r="R32" s="43">
         <v>17.899999999999999</v>
       </c>
-      <c r="S32" s="57">
+      <c r="S32" s="43">
         <v>17.96</v>
       </c>
-      <c r="T32" s="57">
+      <c r="T32" s="43">
         <v>18.260000000000002</v>
       </c>
-      <c r="U32" s="57">
+      <c r="U32" s="43">
         <v>18.43</v>
       </c>
-      <c r="V32" s="57">
+      <c r="V32" s="43">
         <v>18.32</v>
       </c>
-      <c r="W32" s="57">
+      <c r="W32" s="43">
         <v>18.36</v>
       </c>
-      <c r="X32" s="57">
+      <c r="X32" s="43">
         <v>18.28</v>
       </c>
-      <c r="Y32" s="57">
+      <c r="Y32" s="43">
         <v>18.149999999999999</v>
       </c>
-      <c r="Z32" s="57">
+      <c r="Z32" s="43">
         <v>15.21</v>
       </c>
-      <c r="AA32" s="57">
+      <c r="AA32" s="43">
         <v>15.02</v>
       </c>
-      <c r="AB32" s="57">
+      <c r="AB32" s="43">
         <v>15.14</v>
       </c>
-      <c r="AC32" s="57">
+      <c r="AC32" s="43">
         <v>15.6</v>
       </c>
-      <c r="AD32" s="57">
+      <c r="AD32" s="43">
         <v>15.43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="55" t="s">
+      <c r="AE32" s="44">
+        <v>15.83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A33" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B33" s="21">
         <v>22.91</v>
       </c>
       <c r="C33" s="21">
         <v>22.59</v>
       </c>
       <c r="D33" s="21">
         <v>21.55</v>
       </c>
       <c r="E33" s="21">
         <v>21.53</v>
       </c>
       <c r="F33" s="21">
         <v>21.52</v>
       </c>
       <c r="G33" s="21">
         <v>21.45</v>
       </c>
       <c r="H33" s="21">
         <v>21.7</v>
       </c>
       <c r="I33" s="21">
         <v>21.59</v>
       </c>
       <c r="J33" s="21">
         <v>21.49</v>
       </c>
       <c r="K33" s="21">
         <v>21.29</v>
       </c>
       <c r="L33" s="21">
         <v>21.23</v>
       </c>
       <c r="M33" s="21">
         <v>21.07</v>
       </c>
-      <c r="N33" s="57">
+      <c r="N33" s="43">
         <v>19.079999999999998</v>
       </c>
-      <c r="O33" s="57">
+      <c r="O33" s="43">
         <v>19.72</v>
       </c>
-      <c r="P33" s="57">
+      <c r="P33" s="43">
         <v>18.86</v>
       </c>
-      <c r="Q33" s="57">
+      <c r="Q33" s="43">
         <v>19.75</v>
       </c>
-      <c r="R33" s="57">
+      <c r="R33" s="43">
         <v>19.47</v>
       </c>
-      <c r="S33" s="57">
+      <c r="S33" s="43">
         <v>19.32</v>
       </c>
-      <c r="T33" s="57">
+      <c r="T33" s="43">
         <v>20.04</v>
       </c>
-      <c r="U33" s="57">
+      <c r="U33" s="43">
         <v>19.68</v>
       </c>
-      <c r="V33" s="57">
+      <c r="V33" s="43">
         <v>19.809999999999999</v>
       </c>
-      <c r="W33" s="57">
+      <c r="W33" s="43">
         <v>19.72</v>
       </c>
-      <c r="X33" s="57">
+      <c r="X33" s="43">
         <v>19.559999999999999</v>
       </c>
-      <c r="Y33" s="57">
+      <c r="Y33" s="43">
         <v>19.48</v>
       </c>
-      <c r="Z33" s="57">
+      <c r="Z33" s="43">
         <v>16.600000000000001</v>
       </c>
-      <c r="AA33" s="57">
+      <c r="AA33" s="43">
         <v>17.05</v>
       </c>
-      <c r="AB33" s="57">
+      <c r="AB33" s="43">
         <v>17.27</v>
       </c>
-      <c r="AC33" s="57">
+      <c r="AC33" s="43">
         <v>17.25</v>
       </c>
-      <c r="AD33" s="57">
+      <c r="AD33" s="43">
         <v>16.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="55" t="s">
+      <c r="AE33" s="44">
+        <v>17.43</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A34" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="21">
         <v>24.33</v>
       </c>
       <c r="C34" s="21">
         <v>23.78</v>
       </c>
       <c r="D34" s="21">
         <v>23.02</v>
       </c>
       <c r="E34" s="21">
         <v>23.43</v>
       </c>
       <c r="F34" s="21">
         <v>22.8</v>
       </c>
       <c r="G34" s="21">
         <v>22.54</v>
       </c>
       <c r="H34" s="21">
         <v>22.65</v>
       </c>
       <c r="I34" s="21">
         <v>22.5</v>
       </c>
       <c r="J34" s="21">
         <v>22.55</v>
       </c>
       <c r="K34" s="21">
         <v>22.47</v>
       </c>
       <c r="L34" s="21">
         <v>22.38</v>
       </c>
       <c r="M34" s="21">
         <v>22.32</v>
       </c>
-      <c r="N34" s="57">
+      <c r="N34" s="43">
         <v>12.55</v>
       </c>
-      <c r="O34" s="57">
+      <c r="O34" s="43">
         <v>13.38</v>
       </c>
-      <c r="P34" s="57">
+      <c r="P34" s="43">
         <v>12.22</v>
       </c>
-      <c r="Q34" s="57">
+      <c r="Q34" s="43">
         <v>11.65</v>
       </c>
-      <c r="R34" s="57">
+      <c r="R34" s="43">
         <v>12.74</v>
       </c>
-      <c r="S34" s="57">
+      <c r="S34" s="43">
         <v>13.9</v>
       </c>
-      <c r="T34" s="57">
+      <c r="T34" s="43">
         <v>14.01</v>
       </c>
-      <c r="U34" s="57">
+      <c r="U34" s="43">
         <v>14.02</v>
       </c>
-      <c r="V34" s="57">
+      <c r="V34" s="43">
         <v>14.5</v>
       </c>
-      <c r="W34" s="57">
+      <c r="W34" s="43">
         <v>14.5</v>
       </c>
-      <c r="X34" s="57">
+      <c r="X34" s="43">
         <v>14.13</v>
       </c>
-      <c r="Y34" s="57">
+      <c r="Y34" s="43">
         <v>14.08</v>
       </c>
-      <c r="Z34" s="57">
+      <c r="Z34" s="43">
         <v>13.08</v>
       </c>
-      <c r="AA34" s="57">
+      <c r="AA34" s="43">
         <v>11.96</v>
       </c>
-      <c r="AB34" s="57">
+      <c r="AB34" s="43">
         <v>13.5</v>
       </c>
-      <c r="AC34" s="57">
+      <c r="AC34" s="43">
         <v>13.88</v>
       </c>
-      <c r="AD34" s="57">
+      <c r="AD34" s="43">
         <v>14.53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="55" t="s">
+      <c r="AE34" s="44">
+        <v>14.99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A35" s="41" t="s">
         <v>69</v>
       </c>
       <c r="B35" s="21">
         <v>19.059999999999999</v>
       </c>
       <c r="C35" s="21">
         <v>18.420000000000002</v>
       </c>
       <c r="D35" s="21">
         <v>17.399999999999999</v>
       </c>
       <c r="E35" s="21">
         <v>17.28</v>
       </c>
       <c r="F35" s="21">
         <v>17.02</v>
       </c>
       <c r="G35" s="21">
         <v>17.09</v>
       </c>
       <c r="H35" s="21">
         <v>17.09</v>
       </c>
       <c r="I35" s="21">
         <v>16.79</v>
       </c>
       <c r="J35" s="21">
         <v>16.809999999999999</v>
       </c>
       <c r="K35" s="21">
         <v>16.59</v>
       </c>
       <c r="L35" s="21">
         <v>16.46</v>
       </c>
       <c r="M35" s="21">
         <v>16.43</v>
       </c>
-      <c r="N35" s="57">
+      <c r="N35" s="43">
         <v>16.989999999999998</v>
       </c>
-      <c r="O35" s="57">
+      <c r="O35" s="43">
         <v>18.690000000000001</v>
       </c>
-      <c r="P35" s="57">
+      <c r="P35" s="43">
         <v>18.760000000000002</v>
       </c>
-      <c r="Q35" s="57">
+      <c r="Q35" s="43">
         <v>19.649999999999999</v>
       </c>
-      <c r="R35" s="57">
+      <c r="R35" s="43">
         <v>19.64</v>
       </c>
-      <c r="S35" s="57">
+      <c r="S35" s="43">
         <v>19.670000000000002</v>
       </c>
-      <c r="T35" s="57">
+      <c r="T35" s="43">
         <v>20.07</v>
       </c>
-      <c r="U35" s="57">
+      <c r="U35" s="43">
         <v>19.88</v>
       </c>
-      <c r="V35" s="57">
+      <c r="V35" s="43">
         <v>19.940000000000001</v>
       </c>
-      <c r="W35" s="57">
+      <c r="W35" s="43">
         <v>19.91</v>
       </c>
-      <c r="X35" s="57">
+      <c r="X35" s="43">
         <v>19.62</v>
       </c>
-      <c r="Y35" s="57">
+      <c r="Y35" s="43">
         <v>19.8</v>
       </c>
-      <c r="Z35" s="57">
+      <c r="Z35" s="43">
         <v>18.559999999999999</v>
       </c>
-      <c r="AA35" s="57">
+      <c r="AA35" s="43">
         <v>17.73</v>
       </c>
-      <c r="AB35" s="57">
+      <c r="AB35" s="43">
         <v>18.16</v>
       </c>
-      <c r="AC35" s="57">
+      <c r="AC35" s="43">
         <v>18.7</v>
       </c>
-      <c r="AD35" s="57">
+      <c r="AD35" s="43">
         <v>18.57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="55" t="s">
+      <c r="AE35" s="44">
+        <v>19.09</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A36" s="41" t="s">
         <v>70</v>
       </c>
       <c r="B36" s="21">
         <v>22.58</v>
       </c>
       <c r="C36" s="21">
         <v>21.64</v>
       </c>
       <c r="D36" s="21">
         <v>20.71</v>
       </c>
       <c r="E36" s="21">
         <v>20.88</v>
       </c>
       <c r="F36" s="21">
         <v>20.85</v>
       </c>
       <c r="G36" s="21">
         <v>20.65</v>
       </c>
       <c r="H36" s="21">
         <v>20.88</v>
       </c>
       <c r="I36" s="21">
         <v>20.74</v>
       </c>
       <c r="J36" s="21">
         <v>20.86</v>
       </c>
       <c r="K36" s="21">
         <v>20.75</v>
       </c>
       <c r="L36" s="21">
         <v>20.64</v>
       </c>
       <c r="M36" s="21">
         <v>20.61</v>
       </c>
-      <c r="N36" s="57">
+      <c r="N36" s="43">
         <v>15.11</v>
       </c>
-      <c r="O36" s="57">
+      <c r="O36" s="43">
         <v>18.45</v>
       </c>
-      <c r="P36" s="57">
+      <c r="P36" s="43">
         <v>17.440000000000001</v>
       </c>
-      <c r="Q36" s="57">
+      <c r="Q36" s="43">
         <v>18.91</v>
       </c>
-      <c r="R36" s="57">
+      <c r="R36" s="43">
         <v>17.34</v>
       </c>
-      <c r="S36" s="57">
+      <c r="S36" s="43">
         <v>16.670000000000002</v>
       </c>
-      <c r="T36" s="57">
+      <c r="T36" s="43">
         <v>16.95</v>
       </c>
-      <c r="U36" s="57">
+      <c r="U36" s="43">
         <v>17.149999999999999</v>
       </c>
-      <c r="V36" s="57">
+      <c r="V36" s="43">
         <v>18.05</v>
       </c>
-      <c r="W36" s="57">
+      <c r="W36" s="43">
         <v>18.29</v>
       </c>
-      <c r="X36" s="57">
+      <c r="X36" s="43">
         <v>17.920000000000002</v>
       </c>
-      <c r="Y36" s="57">
+      <c r="Y36" s="43">
         <v>17.809999999999999</v>
       </c>
-      <c r="Z36" s="57">
+      <c r="Z36" s="43">
         <v>16.72</v>
       </c>
-      <c r="AA36" s="57">
+      <c r="AA36" s="43">
         <v>17.079999999999998</v>
       </c>
-      <c r="AB36" s="57">
+      <c r="AB36" s="43">
         <v>15.99</v>
       </c>
-      <c r="AC36" s="57">
+      <c r="AC36" s="43">
         <v>17.38</v>
       </c>
-      <c r="AD36" s="57">
+      <c r="AD36" s="43">
         <v>16.47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="55" t="s">
+      <c r="AE36" s="44">
+        <v>16.66</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A37" s="41" t="s">
         <v>71</v>
       </c>
       <c r="B37" s="21">
         <v>18.95</v>
       </c>
       <c r="C37" s="21">
         <v>19.239999999999998</v>
       </c>
       <c r="D37" s="21">
         <v>18.45</v>
       </c>
       <c r="E37" s="21">
         <v>18.670000000000002</v>
       </c>
       <c r="F37" s="21">
         <v>18.5</v>
       </c>
       <c r="G37" s="21">
         <v>18.39</v>
       </c>
       <c r="H37" s="21">
         <v>18.420000000000002</v>
       </c>
       <c r="I37" s="21">
         <v>18.18</v>
       </c>
       <c r="J37" s="21">
         <v>18.260000000000002</v>
       </c>
       <c r="K37" s="21">
         <v>17.98</v>
       </c>
       <c r="L37" s="21">
         <v>17.920000000000002</v>
       </c>
       <c r="M37" s="21">
         <v>17.760000000000002</v>
       </c>
-      <c r="N37" s="57">
+      <c r="N37" s="43">
         <v>16.62</v>
       </c>
-      <c r="O37" s="57">
+      <c r="O37" s="43">
         <v>17.309999999999999</v>
       </c>
-      <c r="P37" s="57">
+      <c r="P37" s="43">
         <v>17.09</v>
       </c>
-      <c r="Q37" s="57">
+      <c r="Q37" s="43">
         <v>17.29</v>
       </c>
-      <c r="R37" s="57">
+      <c r="R37" s="43">
         <v>17</v>
       </c>
-      <c r="S37" s="57">
+      <c r="S37" s="43">
         <v>17.41</v>
       </c>
-      <c r="T37" s="57">
+      <c r="T37" s="43">
         <v>17.95</v>
       </c>
-      <c r="U37" s="57">
+      <c r="U37" s="43">
         <v>17.71</v>
       </c>
-      <c r="V37" s="57">
+      <c r="V37" s="43">
         <v>17.91</v>
       </c>
-      <c r="W37" s="57">
+      <c r="W37" s="43">
         <v>17.95</v>
       </c>
-      <c r="X37" s="57">
+      <c r="X37" s="43">
         <v>17.73</v>
       </c>
-      <c r="Y37" s="57">
+      <c r="Y37" s="43">
         <v>17.88</v>
       </c>
-      <c r="Z37" s="57">
+      <c r="Z37" s="43">
         <v>13.46</v>
       </c>
-      <c r="AA37" s="57">
+      <c r="AA37" s="43">
         <v>13.55</v>
       </c>
-      <c r="AB37" s="57">
+      <c r="AB37" s="43">
         <v>14.72</v>
       </c>
-      <c r="AC37" s="57">
+      <c r="AC37" s="43">
         <v>14.95</v>
       </c>
-      <c r="AD37" s="57">
+      <c r="AD37" s="43">
         <v>14.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="55" t="s">
+      <c r="AE37" s="44">
+        <v>15.61</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A38" s="41" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="21">
         <v>14.41</v>
       </c>
       <c r="C38" s="21">
         <v>14.57</v>
       </c>
       <c r="D38" s="21">
         <v>14.5</v>
       </c>
       <c r="E38" s="21">
         <v>14.55</v>
       </c>
       <c r="F38" s="21">
         <v>14.81</v>
       </c>
       <c r="G38" s="21">
         <v>14.89</v>
       </c>
       <c r="H38" s="21">
         <v>15.08</v>
       </c>
       <c r="I38" s="21">
         <v>14.93</v>
       </c>
       <c r="J38" s="21">
         <v>14.96</v>
       </c>
       <c r="K38" s="21">
         <v>14.77</v>
       </c>
       <c r="L38" s="21">
         <v>14.8</v>
       </c>
       <c r="M38" s="21">
         <v>14.67</v>
       </c>
-      <c r="N38" s="57">
+      <c r="N38" s="43">
         <v>15.99</v>
       </c>
-      <c r="O38" s="57">
+      <c r="O38" s="43">
         <v>14.31</v>
       </c>
-      <c r="P38" s="57">
+      <c r="P38" s="43">
         <v>13.94</v>
       </c>
-      <c r="Q38" s="57">
+      <c r="Q38" s="43">
         <v>14.18</v>
       </c>
-      <c r="R38" s="57">
+      <c r="R38" s="43">
         <v>14.26</v>
       </c>
-      <c r="S38" s="57">
+      <c r="S38" s="43">
         <v>14.24</v>
       </c>
-      <c r="T38" s="57">
+      <c r="T38" s="43">
         <v>14.69</v>
       </c>
-      <c r="U38" s="57">
+      <c r="U38" s="43">
         <v>15.1</v>
       </c>
-      <c r="V38" s="57">
+      <c r="V38" s="43">
         <v>15.24</v>
       </c>
-      <c r="W38" s="57">
+      <c r="W38" s="43">
         <v>15.26</v>
       </c>
-      <c r="X38" s="57">
+      <c r="X38" s="43">
         <v>15.23</v>
       </c>
-      <c r="Y38" s="57">
+      <c r="Y38" s="43">
         <v>15.46</v>
       </c>
-      <c r="Z38" s="57">
+      <c r="Z38" s="43">
         <v>17.13</v>
       </c>
-      <c r="AA38" s="57">
+      <c r="AA38" s="43">
         <v>14.26</v>
       </c>
-      <c r="AB38" s="57">
+      <c r="AB38" s="43">
         <v>14.63</v>
       </c>
-      <c r="AC38" s="57">
+      <c r="AC38" s="43">
         <v>14.69</v>
       </c>
-      <c r="AD38" s="57">
+      <c r="AD38" s="43">
         <v>14.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="56" t="s">
+      <c r="AE38" s="44">
+        <v>14.29</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A39" s="42" t="s">
         <v>73</v>
       </c>
-      <c r="B39" s="54">
+      <c r="B39" s="40">
         <v>13.03</v>
       </c>
-      <c r="C39" s="54">
+      <c r="C39" s="40">
         <v>12.68</v>
       </c>
-      <c r="D39" s="54">
+      <c r="D39" s="40">
         <v>11.45</v>
       </c>
-      <c r="E39" s="54">
+      <c r="E39" s="40">
         <v>11.55</v>
       </c>
-      <c r="F39" s="54">
+      <c r="F39" s="40">
         <v>11.35</v>
       </c>
-      <c r="G39" s="54">
+      <c r="G39" s="40">
         <v>11.18</v>
       </c>
-      <c r="H39" s="54">
+      <c r="H39" s="40">
         <v>11.43</v>
       </c>
-      <c r="I39" s="54">
+      <c r="I39" s="40">
         <v>11.23</v>
       </c>
-      <c r="J39" s="54">
+      <c r="J39" s="40">
         <v>11.32</v>
       </c>
-      <c r="K39" s="54">
+      <c r="K39" s="40">
         <v>11.25</v>
       </c>
-      <c r="L39" s="54">
+      <c r="L39" s="40">
         <v>11.07</v>
       </c>
-      <c r="M39" s="54">
+      <c r="M39" s="40">
         <v>11.09</v>
       </c>
-      <c r="N39" s="54">
+      <c r="N39" s="40">
         <v>14.89</v>
       </c>
-      <c r="O39" s="54">
+      <c r="O39" s="40">
         <v>17.170000000000002</v>
       </c>
-      <c r="P39" s="54">
+      <c r="P39" s="40">
         <v>17.37</v>
       </c>
-      <c r="Q39" s="54">
+      <c r="Q39" s="40">
         <v>17.64</v>
       </c>
-      <c r="R39" s="54">
+      <c r="R39" s="40">
         <v>17.77</v>
       </c>
-      <c r="S39" s="54">
+      <c r="S39" s="40">
         <v>18.28</v>
       </c>
-      <c r="T39" s="54">
+      <c r="T39" s="40">
         <v>18.34</v>
       </c>
-      <c r="U39" s="54">
+      <c r="U39" s="40">
         <v>18.260000000000002</v>
       </c>
-      <c r="V39" s="54">
+      <c r="V39" s="40">
         <v>18.399999999999999</v>
       </c>
-      <c r="W39" s="54">
+      <c r="W39" s="40">
         <v>18.350000000000001</v>
       </c>
-      <c r="X39" s="54">
+      <c r="X39" s="40">
         <v>18.079999999999998</v>
       </c>
-      <c r="Y39" s="54">
+      <c r="Y39" s="40">
         <v>18.100000000000001</v>
       </c>
-      <c r="Z39" s="54">
+      <c r="Z39" s="40">
         <v>15.78</v>
       </c>
-      <c r="AA39" s="54">
+      <c r="AA39" s="40">
         <v>14.78</v>
       </c>
-      <c r="AB39" s="54">
+      <c r="AB39" s="40">
         <v>15.62</v>
       </c>
-      <c r="AC39" s="54">
+      <c r="AC39" s="40">
         <v>15.48</v>
       </c>
-      <c r="AD39" s="54">
+      <c r="AD39" s="40">
         <v>15.49</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" ht="14.25" customHeight="1">
+      <c r="AE39" s="40">
+        <v>15.85</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="14.25" customHeight="1">
       <c r="A40" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
       <c r="D40" s="6"/>
       <c r="E40" s="7"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="6"/>
       <c r="S40" s="14"/>
       <c r="T40" s="13"/>
       <c r="U40" s="6"/>
       <c r="V40" s="6"/>
       <c r="W40" s="6"/>
       <c r="X40" s="6"/>
       <c r="Y40" s="6"/>
       <c r="Z40" s="6"/>
     </row>
-    <row r="41" spans="1:30" ht="14.25" customHeight="1">
+    <row r="41" spans="1:31" ht="14.25" customHeight="1">
       <c r="A41" s="6"/>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="7"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
       <c r="N41" s="6"/>
       <c r="O41" s="6"/>
       <c r="P41" s="6"/>
       <c r="Q41" s="6"/>
       <c r="R41" s="6"/>
       <c r="S41" s="14"/>
       <c r="T41" s="13"/>
       <c r="U41" s="6"/>
       <c r="V41" s="6"/>
       <c r="W41" s="6"/>
       <c r="X41" s="6"/>
       <c r="Y41" s="6"/>
       <c r="Z41" s="6"/>
     </row>
-    <row r="42" spans="1:30" ht="14.25" customHeight="1">
+    <row r="42" spans="1:31" ht="14.25" customHeight="1">
       <c r="A42" s="6"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="7"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="6"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
       <c r="S42" s="14"/>
       <c r="T42" s="13"/>
       <c r="U42" s="6"/>
       <c r="V42" s="6"/>
       <c r="W42" s="6"/>
       <c r="X42" s="6"/>
       <c r="Y42" s="6"/>
       <c r="Z42" s="6"/>
     </row>
-    <row r="43" spans="1:30" ht="14.25" customHeight="1">
+    <row r="43" spans="1:31" ht="14.25" customHeight="1">
       <c r="A43" s="6"/>
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
       <c r="D43" s="6"/>
       <c r="E43" s="7"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="6"/>
       <c r="N43" s="6"/>
       <c r="O43" s="6"/>
       <c r="P43" s="6"/>
       <c r="Q43" s="6"/>
       <c r="R43" s="6"/>
       <c r="S43" s="6"/>
       <c r="T43" s="16"/>
       <c r="U43" s="6"/>
       <c r="V43" s="6"/>
       <c r="W43" s="6"/>
       <c r="X43" s="6"/>
       <c r="Y43" s="6"/>
       <c r="Z43" s="6"/>
     </row>
-    <row r="44" spans="1:30" ht="14.25" customHeight="1">
+    <row r="44" spans="1:31" ht="14.25" customHeight="1">
       <c r="A44" s="6"/>
       <c r="B44" s="6"/>
       <c r="C44" s="6"/>
       <c r="D44" s="6"/>
       <c r="E44" s="7"/>
       <c r="F44" s="6"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
       <c r="N44" s="6"/>
       <c r="O44" s="6"/>
       <c r="P44" s="6"/>
       <c r="Q44" s="6"/>
       <c r="R44" s="6"/>
       <c r="S44" s="6"/>
       <c r="T44" s="16"/>
       <c r="U44" s="6"/>
       <c r="V44" s="6"/>
       <c r="W44" s="6"/>
       <c r="X44" s="6"/>
       <c r="Y44" s="6"/>
       <c r="Z44" s="6"/>
     </row>
-    <row r="45" spans="1:30" ht="14.25" customHeight="1">
+    <row r="45" spans="1:31" ht="14.25" customHeight="1">
       <c r="A45" s="6"/>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="7"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="16"/>
       <c r="U45" s="6"/>
       <c r="V45" s="6"/>
       <c r="W45" s="6"/>
       <c r="X45" s="6"/>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
     </row>
-    <row r="46" spans="1:30" ht="14.25" customHeight="1">
+    <row r="46" spans="1:31" ht="14.25" customHeight="1">
       <c r="A46" s="6"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="7"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="6"/>
       <c r="O46" s="6"/>
       <c r="P46" s="6"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="6"/>
       <c r="T46" s="16"/>
       <c r="U46" s="6"/>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
       <c r="X46" s="6"/>
       <c r="Y46" s="6"/>
       <c r="Z46" s="6"/>
     </row>
-    <row r="47" spans="1:30" ht="14.25" customHeight="1">
+    <row r="47" spans="1:31" ht="14.25" customHeight="1">
       <c r="A47" s="6"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="7"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="6"/>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
       <c r="P47" s="6"/>
       <c r="Q47" s="6"/>
       <c r="R47" s="6"/>
       <c r="S47" s="6"/>
       <c r="T47" s="6"/>
       <c r="U47" s="6"/>
       <c r="V47" s="6"/>
       <c r="W47" s="6"/>
       <c r="X47" s="6"/>
       <c r="Y47" s="6"/>
       <c r="Z47" s="6"/>
     </row>
-    <row r="48" spans="1:30" ht="14.25" customHeight="1">
+    <row r="48" spans="1:31" ht="14.25" customHeight="1">
       <c r="A48" s="6"/>
       <c r="B48" s="6"/>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="7"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="6"/>
       <c r="T48" s="6"/>
       <c r="U48" s="6"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
       <c r="Y48" s="6"/>
@@ -30333,60 +30439,61 @@
       <c r="D969" s="6"/>
       <c r="E969" s="7"/>
       <c r="F969" s="6"/>
       <c r="G969" s="6"/>
       <c r="H969" s="6"/>
       <c r="I969" s="6"/>
       <c r="J969" s="6"/>
       <c r="K969" s="6"/>
       <c r="L969" s="6"/>
       <c r="M969" s="6"/>
       <c r="N969" s="6"/>
       <c r="O969" s="6"/>
       <c r="P969" s="6"/>
       <c r="Q969" s="6"/>
       <c r="R969" s="6"/>
       <c r="S969" s="6"/>
       <c r="T969" s="6"/>
       <c r="U969" s="6"/>
       <c r="V969" s="6"/>
       <c r="W969" s="6"/>
       <c r="X969" s="6"/>
       <c r="Y969" s="6"/>
       <c r="Z969" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="10">
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="A8:AE8"/>
+    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A28:AE28"/>
     <mergeCell ref="Y3:Z3"/>
-    <mergeCell ref="Z6:AC6"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:AD2"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
-    <mergeCell ref="A28:AD28"/>
+    <mergeCell ref="Z6:AE6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>