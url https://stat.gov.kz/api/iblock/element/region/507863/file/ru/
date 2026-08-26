--- v0 (2026-07-27)
+++ v1 (2026-08-26)
@@ -31,51 +31,51 @@
   <sheets>
     <sheet name="Метаданные" sheetId="1" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="88">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Браки</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -301,51 +301,51 @@
     <t>Кегенский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
     <t>Райымбекский</t>
   </si>
   <si>
     <t>Талгарский</t>
   </si>
   <si>
     <t>Уйгурский</t>
   </si>
   <si>
     <t>Илийский</t>
   </si>
   <si>
     <t xml:space="preserve">Статистика зарегистрированных браков в Алматинской области  основывается на учете актов о регистрации брака в органах регистрации актов о гражданском состоянии </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="20">
+  <fonts count="21">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -427,50 +427,55 @@
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="щкщищеш"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
@@ -648,51 +653,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -746,87 +751,90 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 4 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1147,59 +1155,59 @@
       <c r="B12" s="25" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="36">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="36">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="28">
         <v>7272778388</v>
       </c>
@@ -1287,51 +1295,51 @@
     </row>
     <row r="14" spans="1:6" ht="15" customHeight="1">
       <c r="A14" s="44" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="44"/>
       <c r="C14" s="44"/>
       <c r="D14" s="44"/>
       <c r="E14" s="44"/>
       <c r="F14" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO969"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AI13" sqref="AI13:AI14"/>
+      <selection pane="bottomLeft" activeCell="AF39" sqref="AF39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23" style="13" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="38" customWidth="1"/>
     <col min="30" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="15.75">
       <c r="B1" s="14" t="s">
         <v>64</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
@@ -1347,83 +1355,83 @@
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1">
       <c r="A2" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="56" t="s">
+      <c r="B2" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C2" s="56"/>
-[...28 lines deleted...]
-      <c r="AF2" s="1"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
     </row>
     <row r="3" spans="1:41" ht="14.25" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
@@ -1496,118 +1504,118 @@
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
     </row>
     <row r="5" spans="1:41">
       <c r="B5" s="2"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="2"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="4"/>
       <c r="X5" s="29"/>
-      <c r="AE5" s="29" t="s">
+      <c r="AE5" s="29"/>
+      <c r="AF5" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="AF5" s="1"/>
       <c r="AG5" s="1"/>
       <c r="AH5" s="1"/>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1"/>
       <c r="AK5" s="1"/>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
     </row>
     <row r="6" spans="1:41">
-      <c r="A6" s="48" t="s">
+      <c r="A6" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="50"/>
-      <c r="C6" s="52">
+      <c r="B6" s="47"/>
+      <c r="C6" s="49">
         <v>2024</v>
       </c>
-      <c r="D6" s="53"/>
-[...10 lines deleted...]
-      <c r="O6" s="54">
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="51">
         <v>2025</v>
       </c>
-      <c r="P6" s="55"/>
-[...10 lines deleted...]
-      <c r="AA6" s="57">
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="52"/>
+      <c r="Z6" s="52"/>
+      <c r="AA6" s="54">
         <v>2026</v>
       </c>
-      <c r="AB6" s="58"/>
-[...3 lines deleted...]
-      <c r="AF6" s="1"/>
+      <c r="AB6" s="55"/>
+      <c r="AC6" s="55"/>
+      <c r="AD6" s="55"/>
+      <c r="AE6" s="55"/>
+      <c r="AF6" s="55"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
     </row>
     <row r="7" spans="1:41">
-      <c r="A7" s="49"/>
-      <c r="B7" s="51"/>
+      <c r="A7" s="46"/>
+      <c r="B7" s="48"/>
       <c r="C7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -1652,95 +1660,97 @@
       <c r="X7" s="30" t="s">
         <v>35</v>
       </c>
       <c r="Y7" s="31" t="s">
         <v>36</v>
       </c>
       <c r="Z7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="AA7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="AB7" s="5" t="str">
         <f>$P$7</f>
         <v>февраль</v>
       </c>
       <c r="AC7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AD7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="AE7" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="AF7" s="1"/>
+      <c r="AF7" s="5" t="s">
+        <v>31</v>
+      </c>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1"/>
       <c r="AK7" s="1"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="1"/>
       <c r="AN7" s="1"/>
       <c r="AO7" s="1"/>
     </row>
     <row r="8" spans="1:41" ht="18" customHeight="1">
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="C8" s="45"/>
-[...28 lines deleted...]
-      <c r="AF8" s="8"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="56"/>
+      <c r="J8" s="56"/>
+      <c r="K8" s="56"/>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+      <c r="N8" s="56"/>
+      <c r="O8" s="56"/>
+      <c r="P8" s="56"/>
+      <c r="Q8" s="56"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="56"/>
+      <c r="U8" s="56"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="56"/>
+      <c r="X8" s="56"/>
+      <c r="Y8" s="56"/>
+      <c r="Z8" s="56"/>
+      <c r="AA8" s="56"/>
+      <c r="AB8" s="56"/>
+      <c r="AC8" s="56"/>
+      <c r="AD8" s="56"/>
+      <c r="AE8" s="56"/>
+      <c r="AF8" s="56"/>
       <c r="AG8" s="8"/>
       <c r="AH8" s="8"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="8"/>
       <c r="AK8" s="8"/>
       <c r="AL8" s="8"/>
       <c r="AM8" s="8"/>
       <c r="AN8" s="8"/>
       <c r="AO8" s="8"/>
     </row>
     <row r="9" spans="1:41">
       <c r="B9" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="10">
         <v>9613</v>
       </c>
       <c r="D9" s="10">
         <v>8498</v>
       </c>
       <c r="E9" s="10">
         <v>8622</v>
       </c>
       <c r="F9" s="10">
         <v>10619</v>
@@ -1798,51 +1808,53 @@
       </c>
       <c r="X9" s="10">
         <v>866</v>
       </c>
       <c r="Y9" s="10">
         <v>698</v>
       </c>
       <c r="Z9" s="10">
         <v>761</v>
       </c>
       <c r="AA9" s="10">
         <v>627</v>
       </c>
       <c r="AB9" s="10">
         <v>595</v>
       </c>
       <c r="AC9" s="10">
         <v>665</v>
       </c>
       <c r="AD9" s="10">
         <v>653</v>
       </c>
       <c r="AE9" s="10">
         <v>630</v>
       </c>
-      <c r="AF9" s="1"/>
+      <c r="AF9" s="59">
+        <v>1177</v>
+      </c>
       <c r="AG9" s="1"/>
       <c r="AH9" s="1"/>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1"/>
       <c r="AK9" s="1"/>
       <c r="AL9" s="1"/>
       <c r="AM9" s="1"/>
       <c r="AN9" s="1"/>
       <c r="AO9" s="1"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="15">
         <v>100000000</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C10" s="10">
         <v>246</v>
       </c>
       <c r="D10" s="10">
         <v>256</v>
       </c>
       <c r="E10" s="10">
         <v>260</v>
@@ -1903,51 +1915,53 @@
       </c>
       <c r="X10" s="10">
         <v>45</v>
       </c>
       <c r="Y10" s="10">
         <v>29</v>
       </c>
       <c r="Z10" s="10">
         <v>36</v>
       </c>
       <c r="AA10" s="10">
         <v>24</v>
       </c>
       <c r="AB10" s="10">
         <v>21</v>
       </c>
       <c r="AC10" s="10">
         <v>30</v>
       </c>
       <c r="AD10" s="10">
         <v>38</v>
       </c>
       <c r="AE10" s="10">
         <v>29</v>
       </c>
-      <c r="AF10" s="1"/>
+      <c r="AF10" s="59">
+        <v>62</v>
+      </c>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
     </row>
     <row r="11" spans="1:41">
       <c r="A11" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="10">
         <v>352</v>
       </c>
       <c r="D11" s="10">
         <v>314</v>
       </c>
       <c r="E11" s="10">
         <v>329</v>
@@ -2008,51 +2022,53 @@
       </c>
       <c r="X11" s="10">
         <v>41</v>
       </c>
       <c r="Y11" s="10">
         <v>36</v>
       </c>
       <c r="Z11" s="10">
         <v>20</v>
       </c>
       <c r="AA11" s="10">
         <v>31</v>
       </c>
       <c r="AB11" s="10">
         <v>28</v>
       </c>
       <c r="AC11" s="10">
         <v>20</v>
       </c>
       <c r="AD11" s="10">
         <v>24</v>
       </c>
       <c r="AE11" s="10">
         <v>27</v>
       </c>
-      <c r="AF11" s="1"/>
+      <c r="AF11" s="59">
+        <v>41</v>
+      </c>
       <c r="AG11" s="1"/>
       <c r="AH11" s="1"/>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1"/>
       <c r="AK11" s="1"/>
       <c r="AL11" s="1"/>
       <c r="AM11" s="1"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="1"/>
     </row>
     <row r="12" spans="1:41">
       <c r="A12" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C12" s="10">
         <v>419</v>
       </c>
       <c r="D12" s="10">
         <v>298</v>
       </c>
       <c r="E12" s="10">
         <v>398</v>
@@ -2113,51 +2129,53 @@
       </c>
       <c r="X12" s="10">
         <v>11</v>
       </c>
       <c r="Y12" s="10">
         <v>11</v>
       </c>
       <c r="Z12" s="10">
         <v>10</v>
       </c>
       <c r="AA12" s="10">
         <v>14</v>
       </c>
       <c r="AB12" s="10">
         <v>9</v>
       </c>
       <c r="AC12" s="10">
         <v>12</v>
       </c>
       <c r="AD12" s="10">
         <v>8</v>
       </c>
       <c r="AE12" s="10">
         <v>9</v>
       </c>
-      <c r="AF12" s="1"/>
+      <c r="AF12" s="59">
+        <v>17</v>
+      </c>
       <c r="AG12" s="1"/>
       <c r="AH12" s="1"/>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1"/>
       <c r="AK12" s="1"/>
       <c r="AL12" s="1"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
     </row>
     <row r="13" spans="1:41">
       <c r="A13" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="10">
         <v>966</v>
       </c>
       <c r="D13" s="10">
         <v>748</v>
       </c>
       <c r="E13" s="10">
         <v>720</v>
@@ -2218,51 +2236,53 @@
       </c>
       <c r="X13" s="10">
         <v>141</v>
       </c>
       <c r="Y13" s="10">
         <v>138</v>
       </c>
       <c r="Z13" s="10">
         <v>162</v>
       </c>
       <c r="AA13" s="10">
         <v>113</v>
       </c>
       <c r="AB13" s="10">
         <v>109</v>
       </c>
       <c r="AC13" s="10">
         <v>149</v>
       </c>
       <c r="AD13" s="10">
         <v>137</v>
       </c>
       <c r="AE13" s="10">
         <v>125</v>
       </c>
-      <c r="AF13" s="1"/>
+      <c r="AF13" s="59">
+        <v>168</v>
+      </c>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C14" s="10">
         <v>318</v>
       </c>
       <c r="D14" s="10">
         <v>281</v>
       </c>
       <c r="E14" s="10">
         <v>309</v>
@@ -2323,51 +2343,53 @@
       </c>
       <c r="X14" s="10">
         <v>94</v>
       </c>
       <c r="Y14" s="10">
         <v>83</v>
       </c>
       <c r="Z14" s="10">
         <v>85</v>
       </c>
       <c r="AA14" s="10">
         <v>62</v>
       </c>
       <c r="AB14" s="10">
         <v>57</v>
       </c>
       <c r="AC14" s="10">
         <v>60</v>
       </c>
       <c r="AD14" s="10">
         <v>54</v>
       </c>
       <c r="AE14" s="10">
         <v>69</v>
       </c>
-      <c r="AF14" s="1"/>
+      <c r="AF14" s="59">
+        <v>114</v>
+      </c>
       <c r="AG14" s="1"/>
       <c r="AH14" s="1"/>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1"/>
       <c r="AK14" s="1"/>
       <c r="AL14" s="1"/>
       <c r="AM14" s="1"/>
       <c r="AN14" s="1"/>
       <c r="AO14" s="1"/>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C15" s="10">
         <v>271</v>
       </c>
       <c r="D15" s="10">
         <v>214</v>
       </c>
       <c r="E15" s="10">
         <v>229</v>
@@ -2428,51 +2450,53 @@
       </c>
       <c r="X15" s="10">
         <v>8</v>
       </c>
       <c r="Y15" s="10">
         <v>9</v>
       </c>
       <c r="Z15" s="10">
         <v>10</v>
       </c>
       <c r="AA15" s="10">
         <v>11</v>
       </c>
       <c r="AB15" s="10">
         <v>9</v>
       </c>
       <c r="AC15" s="10">
         <v>10</v>
       </c>
       <c r="AD15" s="10">
         <v>5</v>
       </c>
       <c r="AE15" s="10">
         <v>9</v>
       </c>
-      <c r="AF15" s="1"/>
+      <c r="AF15" s="59">
+        <v>14</v>
+      </c>
       <c r="AG15" s="1"/>
       <c r="AH15" s="1"/>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1"/>
       <c r="AK15" s="1"/>
       <c r="AL15" s="1"/>
       <c r="AM15" s="1"/>
       <c r="AN15" s="1"/>
       <c r="AO15" s="1"/>
     </row>
     <row r="16" spans="1:41">
       <c r="A16" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="10">
         <v>631</v>
       </c>
       <c r="D16" s="10">
         <v>537</v>
       </c>
       <c r="E16" s="10">
         <v>508</v>
@@ -2533,51 +2557,53 @@
       </c>
       <c r="X16" s="10">
         <v>196</v>
       </c>
       <c r="Y16" s="10">
         <v>136</v>
       </c>
       <c r="Z16" s="10">
         <v>155</v>
       </c>
       <c r="AA16" s="10">
         <v>146</v>
       </c>
       <c r="AB16" s="10">
         <v>145</v>
       </c>
       <c r="AC16" s="10">
         <v>147</v>
       </c>
       <c r="AD16" s="10">
         <v>144</v>
       </c>
       <c r="AE16" s="10">
         <v>164</v>
       </c>
-      <c r="AF16" s="1"/>
+      <c r="AF16" s="59">
+        <v>294</v>
+      </c>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1"/>
       <c r="AN16" s="1"/>
       <c r="AO16" s="1"/>
     </row>
     <row r="17" spans="1:41">
       <c r="A17" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C17" s="10">
         <v>321</v>
       </c>
       <c r="D17" s="10">
         <v>277</v>
       </c>
       <c r="E17" s="10">
         <v>310</v>
@@ -2638,51 +2664,53 @@
       </c>
       <c r="X17" s="10">
         <v>17</v>
       </c>
       <c r="Y17" s="10">
         <v>15</v>
       </c>
       <c r="Z17" s="10">
         <v>14</v>
       </c>
       <c r="AA17" s="10">
         <v>9</v>
       </c>
       <c r="AB17" s="10">
         <v>4</v>
       </c>
       <c r="AC17" s="10">
         <v>13</v>
       </c>
       <c r="AD17" s="10">
         <v>5</v>
       </c>
       <c r="AE17" s="10">
         <v>5</v>
       </c>
-      <c r="AF17" s="1"/>
+      <c r="AF17" s="59">
+        <v>15</v>
+      </c>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="1"/>
     </row>
     <row r="18" spans="1:41">
       <c r="A18" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C18" s="10">
         <v>510</v>
       </c>
       <c r="D18" s="10">
         <v>521</v>
       </c>
       <c r="E18" s="10">
         <v>470</v>
@@ -2743,51 +2771,53 @@
       </c>
       <c r="X18" s="10">
         <v>150</v>
       </c>
       <c r="Y18" s="10">
         <v>108</v>
       </c>
       <c r="Z18" s="10">
         <v>119</v>
       </c>
       <c r="AA18" s="10">
         <v>109</v>
       </c>
       <c r="AB18" s="10">
         <v>89</v>
       </c>
       <c r="AC18" s="10">
         <v>99</v>
       </c>
       <c r="AD18" s="10">
         <v>116</v>
       </c>
       <c r="AE18" s="10">
         <v>93</v>
       </c>
-      <c r="AF18" s="1"/>
+      <c r="AF18" s="59">
+        <v>228</v>
+      </c>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
     <row r="19" spans="1:41">
       <c r="A19" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C19" s="10">
         <v>345</v>
       </c>
       <c r="D19" s="10">
         <v>345</v>
       </c>
       <c r="E19" s="10">
         <v>348</v>
@@ -2848,51 +2878,53 @@
       </c>
       <c r="X19" s="10">
         <v>27</v>
       </c>
       <c r="Y19" s="10">
         <v>27</v>
       </c>
       <c r="Z19" s="10">
         <v>26</v>
       </c>
       <c r="AA19" s="10">
         <v>27</v>
       </c>
       <c r="AB19" s="10">
         <v>17</v>
       </c>
       <c r="AC19" s="10">
         <v>21</v>
       </c>
       <c r="AD19" s="10">
         <v>22</v>
       </c>
       <c r="AE19" s="10">
         <v>8</v>
       </c>
-      <c r="AF19" s="1"/>
+      <c r="AF19" s="59">
+        <v>36</v>
+      </c>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
     <row r="20" spans="1:41">
       <c r="A20" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C20" s="10">
         <v>384</v>
       </c>
       <c r="D20" s="10">
         <v>328</v>
       </c>
       <c r="E20" s="10">
         <v>376</v>
@@ -2953,95 +2985,97 @@
       </c>
       <c r="X20" s="10">
         <v>136</v>
       </c>
       <c r="Y20" s="10">
         <v>106</v>
       </c>
       <c r="Z20" s="10">
         <v>124</v>
       </c>
       <c r="AA20" s="10">
         <v>81</v>
       </c>
       <c r="AB20" s="10">
         <v>107</v>
       </c>
       <c r="AC20" s="10">
         <v>104</v>
       </c>
       <c r="AD20" s="10">
         <v>100</v>
       </c>
       <c r="AE20" s="10">
         <v>92</v>
       </c>
-      <c r="AF20" s="1"/>
+      <c r="AF20" s="59">
+        <v>188</v>
+      </c>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
     <row r="21" spans="1:41" ht="18.75" customHeight="1">
-      <c r="B21" s="46" t="s">
+      <c r="B21" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="C21" s="46"/>
-[...28 lines deleted...]
-      <c r="AF21" s="8"/>
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="57"/>
+      <c r="G21" s="57"/>
+      <c r="H21" s="57"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="57"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="57"/>
+      <c r="N21" s="57"/>
+      <c r="O21" s="57"/>
+      <c r="P21" s="57"/>
+      <c r="Q21" s="57"/>
+      <c r="R21" s="57"/>
+      <c r="S21" s="57"/>
+      <c r="T21" s="57"/>
+      <c r="U21" s="57"/>
+      <c r="V21" s="57"/>
+      <c r="W21" s="57"/>
+      <c r="X21" s="57"/>
+      <c r="Y21" s="57"/>
+      <c r="Z21" s="57"/>
+      <c r="AA21" s="57"/>
+      <c r="AB21" s="57"/>
+      <c r="AC21" s="57"/>
+      <c r="AD21" s="57"/>
+      <c r="AE21" s="57"/>
+      <c r="AF21" s="57"/>
       <c r="AG21" s="8"/>
       <c r="AH21" s="8"/>
       <c r="AI21" s="8"/>
       <c r="AJ21" s="8"/>
       <c r="AK21" s="8"/>
       <c r="AL21" s="8"/>
       <c r="AM21" s="8"/>
       <c r="AN21" s="8"/>
       <c r="AO21" s="8"/>
     </row>
     <row r="22" spans="1:41" ht="15.75" customHeight="1">
       <c r="A22" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="10">
         <v>154</v>
       </c>
       <c r="D22" s="10">
         <v>134</v>
       </c>
       <c r="E22" s="10">
         <v>115</v>
@@ -3102,51 +3136,53 @@
       </c>
       <c r="X22" s="18">
         <v>194</v>
       </c>
       <c r="Y22" s="18">
         <v>140</v>
       </c>
       <c r="Z22" s="18">
         <v>138</v>
       </c>
       <c r="AA22" s="18">
         <v>134</v>
       </c>
       <c r="AB22" s="18">
         <v>121</v>
       </c>
       <c r="AC22" s="37">
         <v>127</v>
       </c>
       <c r="AD22" s="37">
         <v>141</v>
       </c>
       <c r="AE22" s="37">
         <v>121</v>
       </c>
-      <c r="AF22" s="1"/>
+      <c r="AF22" s="37">
+        <v>252</v>
+      </c>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
     <row r="23" spans="1:41" ht="15.75" customHeight="1">
       <c r="A23" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="10">
         <v>184</v>
       </c>
       <c r="D23" s="10">
         <v>163</v>
       </c>
       <c r="E23" s="10">
         <v>195</v>
@@ -3207,51 +3243,53 @@
       </c>
       <c r="X23" s="18">
         <v>42</v>
       </c>
       <c r="Y23" s="18">
         <v>26</v>
       </c>
       <c r="Z23" s="18">
         <v>34</v>
       </c>
       <c r="AA23" s="18">
         <v>22</v>
       </c>
       <c r="AB23" s="18">
         <v>20</v>
       </c>
       <c r="AC23" s="37">
         <v>29</v>
       </c>
       <c r="AD23" s="37">
         <v>36</v>
       </c>
       <c r="AE23" s="37">
         <v>24</v>
       </c>
-      <c r="AF23" s="1"/>
+      <c r="AF23" s="37">
+        <v>56</v>
+      </c>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
     <row r="24" spans="1:41" ht="15.75" customHeight="1">
       <c r="A24" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="10">
         <v>169</v>
       </c>
       <c r="D24" s="10">
         <v>144</v>
       </c>
       <c r="E24" s="10">
         <v>158</v>
@@ -3312,51 +3350,53 @@
       </c>
       <c r="X24" s="18">
         <v>41</v>
       </c>
       <c r="Y24" s="18">
         <v>36</v>
       </c>
       <c r="Z24" s="18">
         <v>20</v>
       </c>
       <c r="AA24" s="18">
         <v>31</v>
       </c>
       <c r="AB24" s="18">
         <v>28</v>
       </c>
       <c r="AC24" s="37">
         <v>20</v>
       </c>
       <c r="AD24" s="37">
         <v>24</v>
       </c>
       <c r="AE24" s="37">
         <v>27</v>
       </c>
-      <c r="AF24" s="1"/>
+      <c r="AF24" s="37">
+        <v>41</v>
+      </c>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
     <row r="25" spans="1:41" ht="15.75" customHeight="1">
       <c r="A25" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="10">
         <v>278</v>
       </c>
       <c r="D25" s="10">
         <v>212</v>
       </c>
       <c r="E25" s="10">
         <v>214</v>
@@ -3417,51 +3457,53 @@
       </c>
       <c r="X25" s="18">
         <v>25</v>
       </c>
       <c r="Y25" s="18">
         <v>20</v>
       </c>
       <c r="Z25" s="18">
         <v>20</v>
       </c>
       <c r="AA25" s="18">
         <v>20</v>
       </c>
       <c r="AB25" s="18">
         <v>12</v>
       </c>
       <c r="AC25" s="37">
         <v>17</v>
       </c>
       <c r="AD25" s="37">
         <v>23</v>
       </c>
       <c r="AE25" s="37">
         <v>13</v>
       </c>
-      <c r="AF25" s="1"/>
+      <c r="AF25" s="37">
+        <v>27</v>
+      </c>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
     <row r="26" spans="1:41" ht="15.75" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="10">
         <v>132</v>
       </c>
       <c r="D26" s="10">
         <v>133</v>
       </c>
       <c r="E26" s="10">
         <v>143</v>
@@ -3522,51 +3564,53 @@
       </c>
       <c r="X26" s="18">
         <v>49</v>
       </c>
       <c r="Y26" s="18">
         <v>31</v>
       </c>
       <c r="Z26" s="18">
         <v>33</v>
       </c>
       <c r="AA26" s="18">
         <v>30</v>
       </c>
       <c r="AB26" s="18">
         <v>44</v>
       </c>
       <c r="AC26" s="37">
         <v>33</v>
       </c>
       <c r="AD26" s="37">
         <v>36</v>
       </c>
       <c r="AE26" s="37">
         <v>36</v>
       </c>
-      <c r="AF26" s="1"/>
+      <c r="AF26" s="37">
+        <v>62</v>
+      </c>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
     <row r="27" spans="1:41" ht="15.75" customHeight="1">
       <c r="A27" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="10">
         <v>431</v>
       </c>
       <c r="D27" s="10">
         <v>441</v>
       </c>
       <c r="E27" s="10">
         <v>405</v>
@@ -3627,95 +3671,97 @@
       </c>
       <c r="X27" s="18">
         <v>37</v>
       </c>
       <c r="Y27" s="18">
         <v>27</v>
       </c>
       <c r="Z27" s="18">
         <v>31</v>
       </c>
       <c r="AA27" s="18">
         <v>31</v>
       </c>
       <c r="AB27" s="18">
         <v>17</v>
       </c>
       <c r="AC27" s="37">
         <v>28</v>
       </c>
       <c r="AD27" s="37">
         <v>22</v>
       </c>
       <c r="AE27" s="37">
         <v>21</v>
       </c>
-      <c r="AF27" s="1"/>
+      <c r="AF27" s="37">
+        <v>66</v>
+      </c>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
     <row r="28" spans="1:41" ht="16.5" customHeight="1">
-      <c r="B28" s="47" t="s">
+      <c r="B28" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="47"/>
-[...28 lines deleted...]
-      <c r="AF28" s="8"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="58"/>
+      <c r="E28" s="58"/>
+      <c r="F28" s="58"/>
+      <c r="G28" s="58"/>
+      <c r="H28" s="58"/>
+      <c r="I28" s="58"/>
+      <c r="J28" s="58"/>
+      <c r="K28" s="58"/>
+      <c r="L28" s="58"/>
+      <c r="M28" s="58"/>
+      <c r="N28" s="58"/>
+      <c r="O28" s="58"/>
+      <c r="P28" s="58"/>
+      <c r="Q28" s="58"/>
+      <c r="R28" s="58"/>
+      <c r="S28" s="58"/>
+      <c r="T28" s="58"/>
+      <c r="U28" s="58"/>
+      <c r="V28" s="58"/>
+      <c r="W28" s="58"/>
+      <c r="X28" s="58"/>
+      <c r="Y28" s="58"/>
+      <c r="Z28" s="58"/>
+      <c r="AA28" s="58"/>
+      <c r="AB28" s="58"/>
+      <c r="AC28" s="58"/>
+      <c r="AD28" s="58"/>
+      <c r="AE28" s="58"/>
+      <c r="AF28" s="58"/>
       <c r="AG28" s="8"/>
       <c r="AH28" s="8"/>
       <c r="AI28" s="8"/>
       <c r="AJ28" s="8"/>
       <c r="AK28" s="8"/>
       <c r="AL28" s="8"/>
       <c r="AM28" s="8"/>
       <c r="AN28" s="8"/>
       <c r="AO28" s="8"/>
     </row>
     <row r="29" spans="1:41" ht="15.75" customHeight="1">
       <c r="A29" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="10">
         <v>812</v>
       </c>
       <c r="D29" s="10">
         <v>614</v>
       </c>
       <c r="E29" s="10">
         <v>605</v>
@@ -3776,51 +3822,53 @@
       </c>
       <c r="X29" s="18">
         <v>672</v>
       </c>
       <c r="Y29" s="18">
         <v>558</v>
       </c>
       <c r="Z29" s="18">
         <v>623</v>
       </c>
       <c r="AA29" s="18">
         <v>493</v>
       </c>
       <c r="AB29" s="32">
         <v>474</v>
       </c>
       <c r="AC29" s="37">
         <v>538</v>
       </c>
       <c r="AD29" s="37">
         <v>512</v>
       </c>
       <c r="AE29" s="37">
         <v>509</v>
       </c>
-      <c r="AF29" s="1"/>
+      <c r="AF29" s="37">
+        <v>925</v>
+      </c>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
     <row r="30" spans="1:41" ht="15.75" customHeight="1">
       <c r="A30" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C30" s="10">
         <v>134</v>
       </c>
       <c r="D30" s="10">
         <v>118</v>
       </c>
       <c r="E30" s="10">
         <v>114</v>
@@ -3881,51 +3929,53 @@
       </c>
       <c r="X30" s="18">
         <v>3</v>
       </c>
       <c r="Y30" s="18">
         <v>3</v>
       </c>
       <c r="Z30" s="18">
         <v>2</v>
       </c>
       <c r="AA30" s="18">
         <v>2</v>
       </c>
       <c r="AB30" s="32">
         <v>1</v>
       </c>
       <c r="AC30" s="37">
         <v>1</v>
       </c>
       <c r="AD30" s="37">
         <v>2</v>
       </c>
       <c r="AE30" s="37">
         <v>5</v>
       </c>
-      <c r="AF30" s="1"/>
+      <c r="AF30" s="37">
+        <v>6</v>
+      </c>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
     </row>
     <row r="31" spans="1:41" ht="15.75" customHeight="1">
       <c r="A31" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="10">
         <v>102</v>
       </c>
       <c r="D31" s="10">
         <v>70</v>
       </c>
       <c r="E31" s="10">
         <v>71</v>
@@ -3986,51 +4036,53 @@
       </c>
       <c r="X31" s="18">
         <v>11</v>
       </c>
       <c r="Y31" s="18">
         <v>11</v>
       </c>
       <c r="Z31" s="18">
         <v>10</v>
       </c>
       <c r="AA31" s="18">
         <v>14</v>
       </c>
       <c r="AB31" s="32">
         <v>9</v>
       </c>
       <c r="AC31" s="37">
         <v>12</v>
       </c>
       <c r="AD31" s="37">
         <v>8</v>
       </c>
       <c r="AE31" s="37">
         <v>9</v>
       </c>
-      <c r="AF31" s="1"/>
+      <c r="AF31" s="37">
+        <v>17</v>
+      </c>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
     <row r="32" spans="1:41" ht="15.75" customHeight="1">
       <c r="A32" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="10">
         <v>353</v>
       </c>
       <c r="D32" s="10">
         <v>325</v>
       </c>
       <c r="E32" s="10">
         <v>294</v>
@@ -4091,51 +4143,53 @@
       </c>
       <c r="X32" s="18">
         <v>116</v>
       </c>
       <c r="Y32" s="18">
         <v>118</v>
       </c>
       <c r="Z32" s="18">
         <v>142</v>
       </c>
       <c r="AA32" s="18">
         <v>93</v>
       </c>
       <c r="AB32" s="32">
         <v>97</v>
       </c>
       <c r="AC32" s="37">
         <v>132</v>
       </c>
       <c r="AD32" s="37">
         <v>114</v>
       </c>
       <c r="AE32" s="37">
         <v>112</v>
       </c>
-      <c r="AF32" s="1"/>
+      <c r="AF32" s="37">
+        <v>141</v>
+      </c>
       <c r="AG32" s="1"/>
       <c r="AH32" s="1"/>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1"/>
       <c r="AK32" s="1"/>
       <c r="AL32" s="1"/>
       <c r="AM32" s="1"/>
       <c r="AN32" s="1"/>
       <c r="AO32" s="1"/>
     </row>
     <row r="33" spans="1:41" ht="15.75" customHeight="1">
       <c r="A33" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C33" s="10">
         <v>189</v>
       </c>
       <c r="D33" s="10">
         <v>144</v>
       </c>
       <c r="E33" s="10">
         <v>167</v>
@@ -4196,51 +4250,53 @@
       </c>
       <c r="X33" s="18">
         <v>94</v>
       </c>
       <c r="Y33" s="18">
         <v>83</v>
       </c>
       <c r="Z33" s="18">
         <v>85</v>
       </c>
       <c r="AA33" s="18">
         <v>62</v>
       </c>
       <c r="AB33" s="32">
         <v>57</v>
       </c>
       <c r="AC33" s="37">
         <v>60</v>
       </c>
       <c r="AD33" s="37">
         <v>54</v>
       </c>
       <c r="AE33" s="37">
         <v>69</v>
       </c>
-      <c r="AF33" s="1"/>
+      <c r="AF33" s="37">
+        <v>114</v>
+      </c>
       <c r="AG33" s="1"/>
       <c r="AH33" s="1"/>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1"/>
       <c r="AK33" s="1"/>
       <c r="AL33" s="1"/>
       <c r="AM33" s="1"/>
       <c r="AN33" s="1"/>
       <c r="AO33" s="1"/>
     </row>
     <row r="34" spans="1:41" ht="15.75" customHeight="1">
       <c r="A34" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C34" s="10">
         <v>79</v>
       </c>
       <c r="D34" s="10">
         <v>80</v>
       </c>
       <c r="E34" s="10">
         <v>65</v>
@@ -4301,51 +4357,53 @@
       </c>
       <c r="X34" s="18">
         <v>8</v>
       </c>
       <c r="Y34" s="18">
         <v>9</v>
       </c>
       <c r="Z34" s="18">
         <v>10</v>
       </c>
       <c r="AA34" s="18">
         <v>11</v>
       </c>
       <c r="AB34" s="32">
         <v>9</v>
       </c>
       <c r="AC34" s="37">
         <v>10</v>
       </c>
       <c r="AD34" s="37">
         <v>5</v>
       </c>
       <c r="AE34" s="37">
         <v>9</v>
       </c>
-      <c r="AF34" s="1"/>
+      <c r="AF34" s="37">
+        <v>14</v>
+      </c>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1"/>
       <c r="AK34" s="1"/>
       <c r="AL34" s="1"/>
       <c r="AM34" s="1"/>
       <c r="AN34" s="1"/>
       <c r="AO34" s="1"/>
     </row>
     <row r="35" spans="1:41" ht="15.75" customHeight="1">
       <c r="A35" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C35" s="10">
         <v>104</v>
       </c>
       <c r="D35" s="10">
         <v>112</v>
       </c>
       <c r="E35" s="10">
         <v>118</v>
@@ -4406,51 +4464,53 @@
       </c>
       <c r="X35" s="18">
         <v>147</v>
       </c>
       <c r="Y35" s="18">
         <v>105</v>
       </c>
       <c r="Z35" s="18">
         <v>122</v>
       </c>
       <c r="AA35" s="18">
         <v>116</v>
       </c>
       <c r="AB35" s="32">
         <v>101</v>
       </c>
       <c r="AC35" s="37">
         <v>114</v>
       </c>
       <c r="AD35" s="37">
         <v>108</v>
       </c>
       <c r="AE35" s="37">
         <v>128</v>
       </c>
-      <c r="AF35" s="1"/>
+      <c r="AF35" s="37">
+        <v>232</v>
+      </c>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1"/>
       <c r="AN35" s="1"/>
       <c r="AO35" s="1"/>
     </row>
     <row r="36" spans="1:41" ht="15.75" customHeight="1">
       <c r="A36" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="10">
         <v>203</v>
       </c>
       <c r="D36" s="10">
         <v>178</v>
       </c>
       <c r="E36" s="10">
         <v>197</v>
@@ -4511,51 +4571,53 @@
       </c>
       <c r="X36" s="18">
         <v>17</v>
       </c>
       <c r="Y36" s="18">
         <v>15</v>
       </c>
       <c r="Z36" s="18">
         <v>14</v>
       </c>
       <c r="AA36" s="18">
         <v>9</v>
       </c>
       <c r="AB36" s="32">
         <v>4</v>
       </c>
       <c r="AC36" s="37">
         <v>13</v>
       </c>
       <c r="AD36" s="37">
         <v>5</v>
       </c>
       <c r="AE36" s="37">
         <v>5</v>
       </c>
-      <c r="AF36" s="1"/>
+      <c r="AF36" s="37">
+        <v>15</v>
+      </c>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1"/>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1"/>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1"/>
       <c r="AN36" s="1"/>
       <c r="AO36" s="1"/>
     </row>
     <row r="37" spans="1:41" ht="15.75" customHeight="1">
       <c r="A37" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C37" s="10">
         <v>219</v>
       </c>
       <c r="D37" s="10">
         <v>188</v>
       </c>
       <c r="E37" s="10">
         <v>193</v>
@@ -4616,51 +4678,53 @@
       </c>
       <c r="X37" s="18">
         <v>113</v>
       </c>
       <c r="Y37" s="18">
         <v>81</v>
       </c>
       <c r="Z37" s="18">
         <v>88</v>
       </c>
       <c r="AA37" s="18">
         <v>78</v>
       </c>
       <c r="AB37" s="32">
         <v>72</v>
       </c>
       <c r="AC37" s="37">
         <v>71</v>
       </c>
       <c r="AD37" s="37">
         <v>94</v>
       </c>
       <c r="AE37" s="37">
         <v>72</v>
       </c>
-      <c r="AF37" s="1"/>
+      <c r="AF37" s="37">
+        <v>162</v>
+      </c>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1"/>
       <c r="AK37" s="1"/>
       <c r="AL37" s="1"/>
       <c r="AM37" s="1"/>
       <c r="AN37" s="1"/>
       <c r="AO37" s="1"/>
     </row>
     <row r="38" spans="1:41" ht="15.75" customHeight="1">
       <c r="A38" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="10">
         <v>68</v>
       </c>
       <c r="D38" s="10">
         <v>76</v>
       </c>
       <c r="E38" s="10">
         <v>86</v>
@@ -4721,51 +4785,53 @@
       </c>
       <c r="X38" s="18">
         <v>27</v>
       </c>
       <c r="Y38" s="18">
         <v>27</v>
       </c>
       <c r="Z38" s="18">
         <v>26</v>
       </c>
       <c r="AA38" s="18">
         <v>27</v>
       </c>
       <c r="AB38" s="32">
         <v>17</v>
       </c>
       <c r="AC38" s="37">
         <v>21</v>
       </c>
       <c r="AD38" s="37">
         <v>22</v>
       </c>
       <c r="AE38" s="37">
         <v>8</v>
       </c>
-      <c r="AF38" s="1"/>
+      <c r="AF38" s="37">
+        <v>36</v>
+      </c>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1"/>
       <c r="AK38" s="1"/>
       <c r="AL38" s="1"/>
       <c r="AM38" s="1"/>
       <c r="AN38" s="1"/>
       <c r="AO38" s="1"/>
     </row>
     <row r="39" spans="1:41" ht="15.75" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="41" t="s">
         <v>86</v>
       </c>
       <c r="C39" s="42">
         <v>93</v>
       </c>
       <c r="D39" s="42">
         <v>91</v>
       </c>
       <c r="E39" s="42">
         <v>96</v>
@@ -4826,51 +4892,53 @@
       </c>
       <c r="X39" s="19">
         <v>136</v>
       </c>
       <c r="Y39" s="19">
         <v>106</v>
       </c>
       <c r="Z39" s="19">
         <v>124</v>
       </c>
       <c r="AA39" s="19">
         <v>81</v>
       </c>
       <c r="AB39" s="19">
         <v>107</v>
       </c>
       <c r="AC39" s="39">
         <v>104</v>
       </c>
       <c r="AD39" s="39">
         <v>100</v>
       </c>
       <c r="AE39" s="39">
         <v>92</v>
       </c>
-      <c r="AF39" s="1"/>
+      <c r="AF39" s="39">
+        <v>188</v>
+      </c>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1"/>
       <c r="AK39" s="1"/>
       <c r="AL39" s="1"/>
       <c r="AM39" s="1"/>
       <c r="AN39" s="1"/>
       <c r="AO39" s="1"/>
     </row>
     <row r="40" spans="1:41" ht="15.75" customHeight="1">
       <c r="B40" s="12"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="2"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
@@ -43899,59 +43967,59 @@
       <c r="T969" s="1"/>
       <c r="U969" s="1"/>
       <c r="V969" s="1"/>
       <c r="W969" s="1"/>
       <c r="X969" s="1"/>
       <c r="Y969" s="1"/>
       <c r="Z969" s="1"/>
       <c r="AA969" s="1"/>
       <c r="AB969" s="1"/>
       <c r="AC969" s="1"/>
       <c r="AD969" s="1"/>
       <c r="AE969" s="1"/>
       <c r="AF969" s="1"/>
       <c r="AG969" s="1"/>
       <c r="AH969" s="1"/>
       <c r="AI969" s="1"/>
       <c r="AJ969" s="1"/>
       <c r="AK969" s="1"/>
       <c r="AL969" s="1"/>
       <c r="AM969" s="1"/>
       <c r="AN969" s="1"/>
       <c r="AO969" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AE2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B21:AF21"/>
+    <mergeCell ref="B28:AF28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>