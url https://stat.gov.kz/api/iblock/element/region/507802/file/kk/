--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -844,51 +844,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y35"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A8" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16:A17"/>
+      <selection activeCell="Z8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2555,52 +2555,56 @@
       </c>
       <c r="F34" s="18">
         <v>982521</v>
       </c>
       <c r="G34" s="18">
         <v>102.2</v>
       </c>
       <c r="H34" s="18">
         <v>1348693.3</v>
       </c>
       <c r="I34" s="18">
         <v>102.7</v>
       </c>
       <c r="J34" s="18">
         <v>1741566.1</v>
       </c>
       <c r="K34" s="18">
         <v>101.1</v>
       </c>
       <c r="L34" s="18">
         <v>2169658.6</v>
       </c>
       <c r="M34" s="18">
         <v>101.3</v>
       </c>
-      <c r="N34" s="18"/>
-      <c r="O34" s="17"/>
+      <c r="N34" s="18">
+        <v>2600183.9</v>
+      </c>
+      <c r="O34" s="17">
+        <v>100.6</v>
+      </c>
       <c r="P34" s="18"/>
       <c r="Q34" s="17"/>
       <c r="R34" s="18"/>
       <c r="S34" s="17"/>
       <c r="T34" s="18"/>
       <c r="U34" s="17"/>
       <c r="V34" s="18"/>
       <c r="W34" s="17"/>
       <c r="X34" s="18"/>
       <c r="Y34" s="17"/>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" s="20" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="105">
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="V28:W28"/>