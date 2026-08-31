--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -706,51 +706,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
@@ -1115,73 +1115,75 @@
         <v>2203</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="8">
         <v>2025</v>
       </c>
       <c r="B12" s="10">
         <v>1175.5</v>
       </c>
       <c r="C12" s="10">
         <v>1394.4</v>
       </c>
       <c r="D12" s="10">
         <v>1408.7</v>
       </c>
       <c r="E12" s="10">
         <v>1814.4</v>
       </c>
       <c r="F12" s="10">
         <v>1630.3</v>
       </c>
       <c r="G12" s="10">
         <v>1712.7</v>
       </c>
-      <c r="H12" s="10"/>
+      <c r="H12" s="10">
+        <v>2094.5</v>
+      </c>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="11"/>
       <c r="M12" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
@@ -1529,51 +1531,53 @@
         <v>102.3</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="12">
         <v>2026</v>
       </c>
       <c r="B11" s="14">
         <v>52</v>
       </c>
       <c r="C11" s="14">
         <v>118.6</v>
       </c>
       <c r="D11" s="14">
         <v>101</v>
       </c>
       <c r="E11" s="14">
         <v>127.7</v>
       </c>
       <c r="F11" s="13">
         <v>89.4</v>
       </c>
       <c r="G11" s="16">
         <v>105.1</v>
       </c>
-      <c r="H11" s="16"/>
+      <c r="H11" s="16">
+        <v>122.3</v>
+      </c>
       <c r="I11" s="16"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="14"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" ht="12.75" customHeight="1">
       <c r="A12" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="29"/>
       <c r="C12" s="29"/>
       <c r="D12" s="29"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="29"/>
       <c r="K12" s="29"/>
       <c r="L12" s="29"/>
       <c r="M12" s="30"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="18">
@@ -1862,51 +1866,53 @@
         <v>125.2</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="18">
         <v>2026</v>
       </c>
       <c r="B20" s="14">
         <v>105.3</v>
       </c>
       <c r="C20" s="14">
         <v>110.3</v>
       </c>
       <c r="D20" s="14">
         <v>123.3</v>
       </c>
       <c r="E20" s="14">
         <v>144.4</v>
       </c>
       <c r="F20" s="20">
         <v>121.9</v>
       </c>
       <c r="G20" s="16">
         <v>134.1</v>
       </c>
-      <c r="H20" s="16"/>
+      <c r="H20" s="16">
+        <v>124.1</v>
+      </c>
       <c r="I20" s="16"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="19"/>
       <c r="M20" s="21"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1">
       <c r="A21" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="29"/>
       <c r="I21" s="29"/>
       <c r="J21" s="29"/>
       <c r="K21" s="29"/>
       <c r="L21" s="29"/>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12">
@@ -2195,51 +2201,53 @@
         <v>107.2</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="12">
         <v>2026</v>
       </c>
       <c r="B29" s="14">
         <v>105.3</v>
       </c>
       <c r="C29" s="14">
         <v>108</v>
       </c>
       <c r="D29" s="14">
         <v>112.9</v>
       </c>
       <c r="E29" s="14">
         <v>121.1</v>
       </c>
       <c r="F29" s="16">
         <v>121.3</v>
       </c>
       <c r="G29" s="16">
         <v>123.5</v>
       </c>
-      <c r="H29" s="16"/>
+      <c r="H29" s="16">
+        <v>123.6</v>
+      </c>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">