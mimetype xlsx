--- v0 (2026-07-22)
+++ v1 (2026-08-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Объем общепит" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="891" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="895" uniqueCount="132">
   <si>
     <t>Услуги по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -1014,76 +1014,76 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1360,51 +1360,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="40" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="72" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="72"/>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
       <c r="H1" s="72"/>
       <c r="I1" s="72"/>
       <c r="J1" s="72"/>
       <c r="K1" s="72"/>
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
     </row>
@@ -1852,85 +1852,87 @@
       <c r="X11" s="41"/>
       <c r="Y11" s="41"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="49">
         <v>2026</v>
       </c>
       <c r="B12" s="48">
         <v>5867.5</v>
       </c>
       <c r="C12" s="48">
         <v>5737.4</v>
       </c>
       <c r="D12" s="48">
         <v>6100.8</v>
       </c>
       <c r="E12" s="48">
         <v>5952.8</v>
       </c>
       <c r="F12" s="48">
         <v>6578.4</v>
       </c>
       <c r="G12" s="48">
         <v>7547.2</v>
       </c>
-      <c r="H12" s="48"/>
+      <c r="H12" s="48">
+        <v>6331.5</v>
+      </c>
       <c r="I12" s="48"/>
       <c r="J12" s="48"/>
       <c r="K12" s="48"/>
       <c r="L12" s="50"/>
       <c r="M12" s="48"/>
       <c r="N12" s="41"/>
       <c r="O12" s="41"/>
       <c r="P12" s="41"/>
       <c r="Q12" s="41"/>
       <c r="R12" s="41"/>
       <c r="S12" s="41"/>
       <c r="T12" s="41"/>
       <c r="U12" s="41"/>
       <c r="V12" s="41"/>
       <c r="W12" s="41"/>
       <c r="X12" s="41"/>
       <c r="Y12" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="74" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="72"/>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
       <c r="H1" s="72"/>
       <c r="I1" s="72"/>
       <c r="J1" s="72"/>
       <c r="K1" s="72"/>
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
@@ -2276,51 +2278,53 @@
         <v>138.1</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="54">
         <v>2026</v>
       </c>
       <c r="B11" s="51">
         <v>52.3</v>
       </c>
       <c r="C11" s="51">
         <v>97</v>
       </c>
       <c r="D11" s="51">
         <v>105.1</v>
       </c>
       <c r="E11" s="51">
         <v>96.9</v>
       </c>
       <c r="F11" s="51">
         <v>110.5</v>
       </c>
       <c r="G11" s="51">
         <v>112.9</v>
       </c>
-      <c r="H11" s="51"/>
+      <c r="H11" s="51">
+        <v>83.9</v>
+      </c>
       <c r="I11" s="51"/>
       <c r="J11" s="51"/>
       <c r="K11" s="51"/>
       <c r="L11" s="51"/>
       <c r="M11" s="51"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="78" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="79"/>
       <c r="C12" s="79"/>
       <c r="D12" s="79"/>
       <c r="E12" s="79"/>
       <c r="F12" s="79"/>
       <c r="G12" s="79"/>
       <c r="H12" s="79"/>
       <c r="I12" s="79"/>
       <c r="J12" s="79"/>
       <c r="K12" s="79"/>
       <c r="L12" s="79"/>
       <c r="M12" s="80"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="55">
@@ -2609,51 +2613,53 @@
         <v>195.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="55">
         <v>2026</v>
       </c>
       <c r="B20" s="51">
         <v>108.2</v>
       </c>
       <c r="C20" s="51">
         <v>99.3</v>
       </c>
       <c r="D20" s="51">
         <v>108.7</v>
       </c>
       <c r="E20" s="51">
         <v>114.5</v>
       </c>
       <c r="F20" s="51">
         <v>108.5</v>
       </c>
       <c r="G20" s="51">
         <v>104</v>
       </c>
-      <c r="H20" s="51"/>
+      <c r="H20" s="51">
+        <v>104.4</v>
+      </c>
       <c r="I20" s="51"/>
       <c r="J20" s="51"/>
       <c r="K20" s="51"/>
       <c r="L20" s="51"/>
       <c r="M20" s="51"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="78" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="79"/>
       <c r="C21" s="79"/>
       <c r="D21" s="79"/>
       <c r="E21" s="79"/>
       <c r="F21" s="79"/>
       <c r="G21" s="79"/>
       <c r="H21" s="79"/>
       <c r="I21" s="79"/>
       <c r="J21" s="79"/>
       <c r="K21" s="79"/>
       <c r="L21" s="79"/>
       <c r="M21" s="80"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="54">
@@ -2942,194 +2948,196 @@
         <v>119.4</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="54">
         <v>2026</v>
       </c>
       <c r="B29" s="51">
         <v>108.2</v>
       </c>
       <c r="C29" s="51">
         <v>103.5</v>
       </c>
       <c r="D29" s="51">
         <v>105.3</v>
       </c>
       <c r="E29" s="51">
         <v>107.6</v>
       </c>
       <c r="F29" s="51">
         <v>107.8</v>
       </c>
       <c r="G29" s="51">
         <v>106.9</v>
       </c>
-      <c r="H29" s="51"/>
+      <c r="H29" s="51">
+        <v>106.5</v>
+      </c>
       <c r="I29" s="51"/>
       <c r="J29" s="51"/>
       <c r="K29" s="51"/>
       <c r="L29" s="51"/>
       <c r="M29" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A12:M12"/>
     <mergeCell ref="A21:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AD150"/>
   <sheetViews>
     <sheetView topLeftCell="A112" workbookViewId="0">
-      <selection activeCell="F154" sqref="F154"/>
+      <selection activeCell="Z114" sqref="A114:XFD114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="8" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="9" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.42578125" style="2" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="2" customWidth="1"/>
     <col min="22" max="22" width="10.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="2" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="2" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="26" width="16.42578125" style="4" customWidth="1"/>
     <col min="27" max="27" width="17.5703125" style="4" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="4"/>
     <col min="31" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="89"/>
-[...22 lines deleted...]
-      <c r="Y1" s="89"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="85"/>
+      <c r="Y1" s="85"/>
       <c r="Z1" s="11"/>
     </row>
     <row r="4" spans="1:26" ht="12" customHeight="1">
-      <c r="A4" s="84"/>
-      <c r="B4" s="81" t="s">
+      <c r="A4" s="81"/>
+      <c r="B4" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="82"/>
-      <c r="D4" s="81" t="s">
+      <c r="C4" s="84"/>
+      <c r="D4" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="82"/>
-      <c r="F4" s="81" t="s">
+      <c r="E4" s="84"/>
+      <c r="F4" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="G4" s="82"/>
-      <c r="H4" s="81" t="s">
+      <c r="G4" s="84"/>
+      <c r="H4" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="I4" s="82"/>
-      <c r="J4" s="81" t="s">
+      <c r="I4" s="84"/>
+      <c r="J4" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="K4" s="82"/>
-      <c r="L4" s="81" t="s">
+      <c r="K4" s="84"/>
+      <c r="L4" s="83" t="s">
         <v>23</v>
       </c>
-      <c r="M4" s="82"/>
-      <c r="N4" s="81" t="s">
+      <c r="M4" s="84"/>
+      <c r="N4" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="O4" s="82"/>
-      <c r="P4" s="81" t="s">
+      <c r="O4" s="84"/>
+      <c r="P4" s="83" t="s">
         <v>25</v>
       </c>
-      <c r="Q4" s="82"/>
-      <c r="R4" s="81" t="s">
+      <c r="Q4" s="84"/>
+      <c r="R4" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="S4" s="82"/>
-      <c r="T4" s="81" t="s">
+      <c r="S4" s="84"/>
+      <c r="T4" s="83" t="s">
         <v>27</v>
       </c>
-      <c r="U4" s="82"/>
-      <c r="V4" s="81" t="s">
+      <c r="U4" s="84"/>
+      <c r="V4" s="83" t="s">
         <v>28</v>
       </c>
-      <c r="W4" s="82"/>
-      <c r="X4" s="81" t="s">
+      <c r="W4" s="84"/>
+      <c r="X4" s="83" t="s">
         <v>29</v>
       </c>
-      <c r="Y4" s="82"/>
+      <c r="Y4" s="84"/>
       <c r="Z4" s="6"/>
     </row>
     <row r="5" spans="1:26" ht="23.25" customHeight="1">
-      <c r="A5" s="85"/>
+      <c r="A5" s="82"/>
       <c r="B5" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>131</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>131</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="17" t="s">
         <v>131</v>
       </c>
       <c r="I5" s="17" t="s">
         <v>30</v>
       </c>
       <c r="J5" s="17" t="s">
@@ -4724,103 +4732,103 @@
       <c r="C27" s="32"/>
       <c r="D27" s="32"/>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
       <c r="G27" s="32"/>
       <c r="H27" s="32"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="32"/>
       <c r="M27" s="32"/>
       <c r="N27" s="32"/>
       <c r="O27" s="32"/>
       <c r="P27" s="32"/>
       <c r="Q27" s="32"/>
       <c r="R27" s="32"/>
       <c r="S27" s="32"/>
       <c r="T27" s="32"/>
       <c r="U27" s="32"/>
       <c r="V27" s="32"/>
       <c r="W27" s="32"/>
       <c r="X27" s="32"/>
       <c r="Y27" s="32"/>
     </row>
     <row r="28" spans="1:26" ht="15" customHeight="1">
-      <c r="A28" s="84"/>
-      <c r="B28" s="81" t="s">
+      <c r="A28" s="81"/>
+      <c r="B28" s="83" t="s">
         <v>31</v>
       </c>
-      <c r="C28" s="82"/>
-      <c r="D28" s="81" t="s">
+      <c r="C28" s="84"/>
+      <c r="D28" s="83" t="s">
         <v>32</v>
       </c>
-      <c r="E28" s="82"/>
-      <c r="F28" s="81" t="s">
+      <c r="E28" s="84"/>
+      <c r="F28" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="G28" s="82"/>
-      <c r="H28" s="81" t="s">
+      <c r="G28" s="84"/>
+      <c r="H28" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="I28" s="82"/>
-      <c r="J28" s="81" t="s">
+      <c r="I28" s="84"/>
+      <c r="J28" s="83" t="s">
         <v>86</v>
       </c>
-      <c r="K28" s="82"/>
-      <c r="L28" s="81" t="s">
+      <c r="K28" s="84"/>
+      <c r="L28" s="83" t="s">
         <v>35</v>
       </c>
-      <c r="M28" s="82"/>
-      <c r="N28" s="81" t="s">
+      <c r="M28" s="84"/>
+      <c r="N28" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="O28" s="82"/>
-      <c r="P28" s="81" t="s">
+      <c r="O28" s="84"/>
+      <c r="P28" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="Q28" s="82"/>
-      <c r="R28" s="81" t="s">
+      <c r="Q28" s="84"/>
+      <c r="R28" s="83" t="s">
         <v>38</v>
       </c>
-      <c r="S28" s="82"/>
-      <c r="T28" s="81" t="s">
+      <c r="S28" s="84"/>
+      <c r="T28" s="83" t="s">
         <v>39</v>
       </c>
-      <c r="U28" s="82"/>
-      <c r="V28" s="81" t="s">
+      <c r="U28" s="84"/>
+      <c r="V28" s="83" t="s">
         <v>40</v>
       </c>
-      <c r="W28" s="82"/>
-      <c r="X28" s="81" t="s">
+      <c r="W28" s="84"/>
+      <c r="X28" s="83" t="s">
         <v>41</v>
       </c>
-      <c r="Y28" s="82"/>
+      <c r="Y28" s="84"/>
       <c r="Z28" s="6"/>
     </row>
     <row r="29" spans="1:26" ht="23.25" customHeight="1">
-      <c r="A29" s="85"/>
+      <c r="A29" s="82"/>
       <c r="B29" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="17" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="F29" s="17" t="s">
         <v>131</v>
       </c>
       <c r="G29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="17" t="s">
         <v>131</v>
       </c>
       <c r="I29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="J29" s="17" t="s">
@@ -6409,103 +6417,103 @@
       <c r="C51" s="32"/>
       <c r="D51" s="32"/>
       <c r="E51" s="32"/>
       <c r="F51" s="32"/>
       <c r="G51" s="32"/>
       <c r="H51" s="32"/>
       <c r="I51" s="32"/>
       <c r="J51" s="32"/>
       <c r="K51" s="32"/>
       <c r="L51" s="32"/>
       <c r="M51" s="32"/>
       <c r="N51" s="32"/>
       <c r="O51" s="32"/>
       <c r="P51" s="32"/>
       <c r="Q51" s="32"/>
       <c r="R51" s="32"/>
       <c r="S51" s="32"/>
       <c r="T51" s="32"/>
       <c r="U51" s="32"/>
       <c r="V51" s="35"/>
       <c r="W51" s="35"/>
       <c r="X51" s="35"/>
       <c r="Y51" s="32"/>
     </row>
     <row r="52" spans="1:29" ht="12" customHeight="1">
-      <c r="A52" s="84"/>
-      <c r="B52" s="81" t="s">
+      <c r="A52" s="81"/>
+      <c r="B52" s="83" t="s">
         <v>42</v>
       </c>
-      <c r="C52" s="82"/>
-      <c r="D52" s="81" t="s">
+      <c r="C52" s="84"/>
+      <c r="D52" s="83" t="s">
         <v>43</v>
       </c>
-      <c r="E52" s="82"/>
-      <c r="F52" s="81" t="s">
+      <c r="E52" s="84"/>
+      <c r="F52" s="83" t="s">
         <v>44</v>
       </c>
-      <c r="G52" s="82"/>
-      <c r="H52" s="81" t="s">
+      <c r="G52" s="84"/>
+      <c r="H52" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="I52" s="82"/>
-      <c r="J52" s="81" t="s">
+      <c r="I52" s="84"/>
+      <c r="J52" s="83" t="s">
         <v>46</v>
       </c>
-      <c r="K52" s="82"/>
-      <c r="L52" s="81" t="s">
+      <c r="K52" s="84"/>
+      <c r="L52" s="83" t="s">
         <v>93</v>
       </c>
-      <c r="M52" s="82"/>
-      <c r="N52" s="87" t="s">
+      <c r="M52" s="84"/>
+      <c r="N52" s="86" t="s">
         <v>47</v>
       </c>
-      <c r="O52" s="88"/>
-      <c r="P52" s="81" t="s">
+      <c r="O52" s="87"/>
+      <c r="P52" s="83" t="s">
         <v>48</v>
       </c>
-      <c r="Q52" s="82"/>
-      <c r="R52" s="81" t="s">
+      <c r="Q52" s="84"/>
+      <c r="R52" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="S52" s="82"/>
-      <c r="T52" s="81" t="s">
+      <c r="S52" s="84"/>
+      <c r="T52" s="83" t="s">
         <v>50</v>
       </c>
-      <c r="U52" s="82"/>
-      <c r="V52" s="81" t="s">
+      <c r="U52" s="84"/>
+      <c r="V52" s="83" t="s">
         <v>51</v>
       </c>
-      <c r="W52" s="82"/>
-      <c r="X52" s="81" t="s">
+      <c r="W52" s="84"/>
+      <c r="X52" s="83" t="s">
         <v>52</v>
       </c>
-      <c r="Y52" s="83"/>
+      <c r="Y52" s="88"/>
       <c r="Z52" s="6"/>
     </row>
     <row r="53" spans="1:29" ht="35.25" customHeight="1">
-      <c r="A53" s="85"/>
+      <c r="A53" s="82"/>
       <c r="B53" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>30</v>
       </c>
       <c r="F53" s="17" t="s">
         <v>131</v>
       </c>
       <c r="G53" s="17" t="s">
         <v>30</v>
       </c>
       <c r="H53" s="17" t="s">
         <v>131</v>
       </c>
       <c r="I53" s="17" t="s">
         <v>30</v>
       </c>
       <c r="J53" s="17" t="s">
@@ -8142,103 +8150,103 @@
       <c r="C75" s="32"/>
       <c r="D75" s="32"/>
       <c r="E75" s="32"/>
       <c r="F75" s="32"/>
       <c r="G75" s="32"/>
       <c r="H75" s="32"/>
       <c r="I75" s="32"/>
       <c r="J75" s="32"/>
       <c r="K75" s="32"/>
       <c r="L75" s="32"/>
       <c r="M75" s="32"/>
       <c r="N75" s="32"/>
       <c r="O75" s="32"/>
       <c r="P75" s="32"/>
       <c r="Q75" s="32"/>
       <c r="R75" s="32"/>
       <c r="S75" s="32"/>
       <c r="T75" s="32"/>
       <c r="U75" s="32"/>
       <c r="V75" s="32"/>
       <c r="W75" s="32"/>
       <c r="X75" s="32"/>
       <c r="Y75" s="32"/>
     </row>
     <row r="76" spans="1:30" ht="15" customHeight="1">
-      <c r="A76" s="84"/>
-      <c r="B76" s="81" t="s">
+      <c r="A76" s="81"/>
+      <c r="B76" s="83" t="s">
         <v>53</v>
       </c>
-      <c r="C76" s="82"/>
-      <c r="D76" s="81" t="s">
+      <c r="C76" s="84"/>
+      <c r="D76" s="83" t="s">
         <v>54</v>
       </c>
-      <c r="E76" s="82"/>
-      <c r="F76" s="81" t="s">
+      <c r="E76" s="84"/>
+      <c r="F76" s="83" t="s">
         <v>55</v>
       </c>
-      <c r="G76" s="82"/>
-      <c r="H76" s="81" t="s">
+      <c r="G76" s="84"/>
+      <c r="H76" s="83" t="s">
         <v>56</v>
       </c>
-      <c r="I76" s="82"/>
-      <c r="J76" s="81" t="s">
+      <c r="I76" s="84"/>
+      <c r="J76" s="83" t="s">
         <v>57</v>
       </c>
-      <c r="K76" s="82"/>
-      <c r="L76" s="81" t="s">
+      <c r="K76" s="84"/>
+      <c r="L76" s="83" t="s">
         <v>58</v>
       </c>
-      <c r="M76" s="82"/>
-      <c r="N76" s="81" t="s">
+      <c r="M76" s="84"/>
+      <c r="N76" s="83" t="s">
         <v>59</v>
       </c>
-      <c r="O76" s="82"/>
-      <c r="P76" s="81" t="s">
+      <c r="O76" s="84"/>
+      <c r="P76" s="83" t="s">
         <v>60</v>
       </c>
-      <c r="Q76" s="82"/>
-      <c r="R76" s="81" t="s">
+      <c r="Q76" s="84"/>
+      <c r="R76" s="83" t="s">
         <v>61</v>
       </c>
-      <c r="S76" s="82"/>
-      <c r="T76" s="81" t="s">
+      <c r="S76" s="84"/>
+      <c r="T76" s="83" t="s">
         <v>62</v>
       </c>
-      <c r="U76" s="82"/>
-      <c r="V76" s="81" t="s">
+      <c r="U76" s="84"/>
+      <c r="V76" s="83" t="s">
         <v>63</v>
       </c>
-      <c r="W76" s="82"/>
-      <c r="X76" s="81" t="s">
+      <c r="W76" s="84"/>
+      <c r="X76" s="83" t="s">
         <v>88</v>
       </c>
-      <c r="Y76" s="83"/>
+      <c r="Y76" s="88"/>
       <c r="Z76" s="6"/>
     </row>
     <row r="77" spans="1:30" ht="33.75">
-      <c r="A77" s="85"/>
+      <c r="A77" s="82"/>
       <c r="B77" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C77" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D77" s="17" t="s">
         <v>131</v>
       </c>
       <c r="E77" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F77" s="17" t="s">
         <v>131</v>
       </c>
       <c r="G77" s="18" t="s">
         <v>30</v>
       </c>
       <c r="H77" s="17" t="s">
         <v>131</v>
       </c>
       <c r="I77" s="18" t="s">
         <v>30</v>
       </c>
       <c r="J77" s="17" t="s">
@@ -9495,102 +9503,102 @@
       <c r="C94" s="32"/>
       <c r="D94" s="32"/>
       <c r="E94" s="32"/>
       <c r="F94" s="32"/>
       <c r="G94" s="32"/>
       <c r="H94" s="32"/>
       <c r="I94" s="32"/>
       <c r="J94" s="32"/>
       <c r="K94" s="32"/>
       <c r="L94" s="32"/>
       <c r="M94" s="32"/>
       <c r="N94" s="32"/>
       <c r="O94" s="32"/>
       <c r="P94" s="32"/>
       <c r="Q94" s="32"/>
       <c r="R94" s="32"/>
       <c r="S94" s="32"/>
       <c r="T94" s="32"/>
       <c r="U94" s="32"/>
       <c r="V94" s="32"/>
       <c r="W94" s="32"/>
       <c r="X94" s="32"/>
       <c r="Y94" s="32"/>
     </row>
     <row r="95" spans="1:30" ht="12" customHeight="1">
-      <c r="A95" s="84"/>
-      <c r="B95" s="81" t="s">
+      <c r="A95" s="81"/>
+      <c r="B95" s="83" t="s">
         <v>64</v>
       </c>
-      <c r="C95" s="83"/>
-      <c r="D95" s="81" t="s">
+      <c r="C95" s="88"/>
+      <c r="D95" s="83" t="s">
         <v>94</v>
       </c>
-      <c r="E95" s="82"/>
-      <c r="F95" s="86" t="s">
+      <c r="E95" s="84"/>
+      <c r="F95" s="89" t="s">
         <v>95</v>
       </c>
-      <c r="G95" s="86"/>
-      <c r="H95" s="86" t="s">
+      <c r="G95" s="89"/>
+      <c r="H95" s="89" t="s">
         <v>96</v>
       </c>
-      <c r="I95" s="86"/>
-      <c r="J95" s="81" t="s">
+      <c r="I95" s="89"/>
+      <c r="J95" s="83" t="s">
         <v>97</v>
       </c>
-      <c r="K95" s="82"/>
-      <c r="L95" s="81" t="s">
+      <c r="K95" s="84"/>
+      <c r="L95" s="83" t="s">
         <v>99</v>
       </c>
-      <c r="M95" s="82"/>
-      <c r="N95" s="81" t="s">
+      <c r="M95" s="84"/>
+      <c r="N95" s="83" t="s">
         <v>100</v>
       </c>
-      <c r="O95" s="82"/>
-      <c r="P95" s="81" t="s">
+      <c r="O95" s="84"/>
+      <c r="P95" s="83" t="s">
         <v>101</v>
       </c>
-      <c r="Q95" s="82"/>
-      <c r="R95" s="81" t="s">
+      <c r="Q95" s="84"/>
+      <c r="R95" s="83" t="s">
         <v>102</v>
       </c>
-      <c r="S95" s="82"/>
-      <c r="T95" s="81" t="s">
+      <c r="S95" s="84"/>
+      <c r="T95" s="83" t="s">
         <v>103</v>
       </c>
-      <c r="U95" s="82"/>
-      <c r="V95" s="81" t="s">
+      <c r="U95" s="84"/>
+      <c r="V95" s="83" t="s">
         <v>104</v>
       </c>
-      <c r="W95" s="82"/>
-      <c r="X95" s="81" t="s">
+      <c r="W95" s="84"/>
+      <c r="X95" s="83" t="s">
         <v>105</v>
       </c>
-      <c r="Y95" s="83"/>
+      <c r="Y95" s="88"/>
     </row>
     <row r="96" spans="1:30" ht="33.75">
-      <c r="A96" s="85"/>
+      <c r="A96" s="82"/>
       <c r="B96" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C96" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D96" s="17" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F96" s="17" t="s">
         <v>131</v>
       </c>
       <c r="G96" s="18" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="17" t="s">
         <v>131</v>
       </c>
       <c r="I96" s="18" t="s">
         <v>30</v>
       </c>
       <c r="J96" s="17" t="s">
@@ -10780,102 +10788,102 @@
       <c r="C113" s="32"/>
       <c r="D113" s="32"/>
       <c r="E113" s="32"/>
       <c r="F113" s="32"/>
       <c r="G113" s="32"/>
       <c r="H113" s="32"/>
       <c r="I113" s="32"/>
       <c r="J113" s="32"/>
       <c r="K113" s="32"/>
       <c r="L113" s="32"/>
       <c r="M113" s="32"/>
       <c r="N113" s="32"/>
       <c r="O113" s="32"/>
       <c r="P113" s="32"/>
       <c r="Q113" s="32"/>
       <c r="R113" s="32"/>
       <c r="S113" s="32"/>
       <c r="T113" s="32"/>
       <c r="U113" s="32"/>
       <c r="V113" s="32"/>
       <c r="W113" s="32"/>
       <c r="X113" s="32"/>
       <c r="Y113" s="32"/>
     </row>
     <row r="114" spans="1:25" ht="12" customHeight="1">
-      <c r="A114" s="84"/>
-      <c r="B114" s="81" t="s">
+      <c r="A114" s="81"/>
+      <c r="B114" s="83" t="s">
         <v>106</v>
       </c>
-      <c r="C114" s="83"/>
-      <c r="D114" s="81" t="s">
+      <c r="C114" s="88"/>
+      <c r="D114" s="83" t="s">
         <v>107</v>
       </c>
-      <c r="E114" s="82"/>
-      <c r="F114" s="86" t="s">
+      <c r="E114" s="84"/>
+      <c r="F114" s="89" t="s">
         <v>108</v>
       </c>
-      <c r="G114" s="86"/>
-      <c r="H114" s="86" t="s">
+      <c r="G114" s="89"/>
+      <c r="H114" s="89" t="s">
         <v>109</v>
       </c>
-      <c r="I114" s="86"/>
-      <c r="J114" s="81" t="s">
+      <c r="I114" s="89"/>
+      <c r="J114" s="83" t="s">
         <v>110</v>
       </c>
-      <c r="K114" s="82"/>
-      <c r="L114" s="81" t="s">
+      <c r="K114" s="84"/>
+      <c r="L114" s="83" t="s">
         <v>111</v>
       </c>
-      <c r="M114" s="82"/>
-      <c r="N114" s="81" t="s">
+      <c r="M114" s="84"/>
+      <c r="N114" s="83" t="s">
         <v>112</v>
       </c>
-      <c r="O114" s="82"/>
-      <c r="P114" s="81" t="s">
+      <c r="O114" s="84"/>
+      <c r="P114" s="83" t="s">
         <v>113</v>
       </c>
-      <c r="Q114" s="82"/>
-      <c r="R114" s="81" t="s">
+      <c r="Q114" s="84"/>
+      <c r="R114" s="83" t="s">
         <v>114</v>
       </c>
-      <c r="S114" s="82"/>
-      <c r="T114" s="81" t="s">
+      <c r="S114" s="84"/>
+      <c r="T114" s="83" t="s">
         <v>115</v>
       </c>
-      <c r="U114" s="82"/>
-      <c r="V114" s="81" t="s">
+      <c r="U114" s="84"/>
+      <c r="V114" s="83" t="s">
         <v>116</v>
       </c>
-      <c r="W114" s="82"/>
-      <c r="X114" s="81" t="s">
+      <c r="W114" s="84"/>
+      <c r="X114" s="83" t="s">
         <v>117</v>
       </c>
-      <c r="Y114" s="83"/>
+      <c r="Y114" s="88"/>
     </row>
     <row r="115" spans="1:25" ht="33.75">
-      <c r="A115" s="85"/>
+      <c r="A115" s="82"/>
       <c r="B115" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C115" s="69" t="s">
         <v>30</v>
       </c>
       <c r="D115" s="17" t="s">
         <v>131</v>
       </c>
       <c r="E115" s="69" t="s">
         <v>30</v>
       </c>
       <c r="F115" s="17" t="s">
         <v>131</v>
       </c>
       <c r="G115" s="69" t="s">
         <v>30</v>
       </c>
       <c r="H115" s="17" t="s">
         <v>131</v>
       </c>
       <c r="I115" s="69" t="s">
         <v>30</v>
       </c>
       <c r="J115" s="17" t="s">
@@ -11990,102 +11998,102 @@
         <v>52.3</v>
       </c>
       <c r="U129" s="60">
         <v>61.8</v>
       </c>
       <c r="V129" s="38">
         <v>56.8</v>
       </c>
       <c r="W129" s="60">
         <v>60.9</v>
       </c>
       <c r="X129" s="68">
         <v>61.2</v>
       </c>
       <c r="Y129" s="60">
         <v>60.2</v>
       </c>
     </row>
     <row r="130" spans="1:25">
       <c r="A130" s="39"/>
     </row>
     <row r="131" spans="1:25">
       <c r="A131" s="39"/>
     </row>
     <row r="133" spans="1:25" ht="12" customHeight="1">
-      <c r="A133" s="84"/>
-      <c r="B133" s="81" t="s">
+      <c r="A133" s="81"/>
+      <c r="B133" s="83" t="s">
         <v>118</v>
       </c>
-      <c r="C133" s="83"/>
-      <c r="D133" s="81" t="s">
+      <c r="C133" s="88"/>
+      <c r="D133" s="83" t="s">
         <v>119</v>
       </c>
-      <c r="E133" s="82"/>
-      <c r="F133" s="86" t="s">
+      <c r="E133" s="84"/>
+      <c r="F133" s="89" t="s">
         <v>120</v>
       </c>
-      <c r="G133" s="86"/>
-      <c r="H133" s="86" t="s">
+      <c r="G133" s="89"/>
+      <c r="H133" s="89" t="s">
         <v>121</v>
       </c>
-      <c r="I133" s="86"/>
-      <c r="J133" s="81" t="s">
+      <c r="I133" s="89"/>
+      <c r="J133" s="83" t="s">
         <v>122</v>
       </c>
-      <c r="K133" s="82"/>
-      <c r="L133" s="81" t="s">
+      <c r="K133" s="84"/>
+      <c r="L133" s="83" t="s">
         <v>123</v>
       </c>
-      <c r="M133" s="82"/>
-      <c r="N133" s="81" t="s">
+      <c r="M133" s="84"/>
+      <c r="N133" s="83" t="s">
         <v>124</v>
       </c>
-      <c r="O133" s="82"/>
-      <c r="P133" s="81" t="s">
+      <c r="O133" s="84"/>
+      <c r="P133" s="83" t="s">
         <v>125</v>
       </c>
-      <c r="Q133" s="82"/>
-      <c r="R133" s="81" t="s">
+      <c r="Q133" s="84"/>
+      <c r="R133" s="83" t="s">
         <v>126</v>
       </c>
-      <c r="S133" s="82"/>
-      <c r="T133" s="81" t="s">
+      <c r="S133" s="84"/>
+      <c r="T133" s="83" t="s">
         <v>127</v>
       </c>
-      <c r="U133" s="82"/>
-      <c r="V133" s="81" t="s">
+      <c r="U133" s="84"/>
+      <c r="V133" s="83" t="s">
         <v>128</v>
       </c>
-      <c r="W133" s="82"/>
-      <c r="X133" s="81" t="s">
+      <c r="W133" s="84"/>
+      <c r="X133" s="83" t="s">
         <v>129</v>
       </c>
-      <c r="Y133" s="83"/>
+      <c r="Y133" s="88"/>
     </row>
     <row r="134" spans="1:25" ht="33.75">
-      <c r="A134" s="85"/>
+      <c r="A134" s="82"/>
       <c r="B134" s="17" t="s">
         <v>131</v>
       </c>
       <c r="C134" s="71" t="s">
         <v>30</v>
       </c>
       <c r="D134" s="17" t="s">
         <v>131</v>
       </c>
       <c r="E134" s="71" t="s">
         <v>30</v>
       </c>
       <c r="F134" s="17" t="s">
         <v>131</v>
       </c>
       <c r="G134" s="71" t="s">
         <v>30</v>
       </c>
       <c r="H134" s="17" t="s">
         <v>131</v>
       </c>
       <c r="I134" s="71" t="s">
         <v>30</v>
       </c>
       <c r="J134" s="17" t="s">
@@ -12155,52 +12163,56 @@
       </c>
       <c r="F135" s="36">
         <v>17705.7</v>
       </c>
       <c r="G135" s="37">
         <v>105.3</v>
       </c>
       <c r="H135" s="36">
         <v>23658.5</v>
       </c>
       <c r="I135" s="37">
         <v>107.6</v>
       </c>
       <c r="J135" s="36">
         <v>30236.9</v>
       </c>
       <c r="K135" s="37">
         <v>107.8</v>
       </c>
       <c r="L135" s="36">
         <v>37784.1</v>
       </c>
       <c r="M135" s="37">
         <v>106.9</v>
       </c>
-      <c r="N135" s="36"/>
-      <c r="O135" s="37"/>
+      <c r="N135" s="36">
+        <v>44115.6</v>
+      </c>
+      <c r="O135" s="37">
+        <v>106.5</v>
+      </c>
       <c r="P135" s="61"/>
       <c r="Q135" s="59"/>
       <c r="R135" s="36"/>
       <c r="S135" s="37"/>
       <c r="T135" s="33"/>
       <c r="U135" s="32"/>
       <c r="V135" s="33"/>
       <c r="W135" s="33"/>
       <c r="X135" s="33"/>
       <c r="Y135" s="32"/>
     </row>
     <row r="136" spans="1:25">
       <c r="A136" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B136" s="26">
         <v>4290.5</v>
       </c>
       <c r="C136" s="26">
         <v>116.7</v>
       </c>
       <c r="D136" s="33">
         <v>8236.5</v>
       </c>
       <c r="E136" s="33">
@@ -12208,52 +12220,56 @@
       </c>
       <c r="F136" s="26">
         <v>12690.8</v>
       </c>
       <c r="G136" s="26">
         <v>103</v>
       </c>
       <c r="H136" s="26">
         <v>16919.599999999999</v>
       </c>
       <c r="I136" s="26">
         <v>104.4</v>
       </c>
       <c r="J136" s="26">
         <v>21778.400000000001</v>
       </c>
       <c r="K136" s="26">
         <v>103.8</v>
       </c>
       <c r="L136" s="26">
         <v>27060.9</v>
       </c>
       <c r="M136" s="26">
         <v>101.2</v>
       </c>
-      <c r="N136" s="26"/>
-      <c r="O136" s="26"/>
+      <c r="N136" s="26">
+        <v>31305.599999999999</v>
+      </c>
+      <c r="O136" s="26">
+        <v>100.1</v>
+      </c>
       <c r="P136" s="61"/>
       <c r="Q136" s="59"/>
       <c r="R136" s="26"/>
       <c r="S136" s="26"/>
       <c r="T136" s="33"/>
       <c r="U136" s="32"/>
       <c r="V136" s="33"/>
       <c r="W136" s="33"/>
       <c r="X136" s="33"/>
       <c r="Y136" s="32"/>
     </row>
     <row r="137" spans="1:25">
       <c r="A137" s="24" t="s">
         <v>68</v>
       </c>
       <c r="B137" s="26">
         <v>95.9</v>
       </c>
       <c r="C137" s="26">
         <v>100.5</v>
       </c>
       <c r="D137" s="32">
         <v>192.1</v>
       </c>
       <c r="E137" s="33">
@@ -12261,52 +12277,56 @@
       </c>
       <c r="F137" s="26">
         <v>282.3</v>
       </c>
       <c r="G137" s="26">
         <v>100.5</v>
       </c>
       <c r="H137" s="26">
         <v>372.5</v>
       </c>
       <c r="I137" s="26">
         <v>101.5</v>
       </c>
       <c r="J137" s="26">
         <v>462.8</v>
       </c>
       <c r="K137" s="26">
         <v>102.3</v>
       </c>
       <c r="L137" s="26">
         <v>1034.9000000000001</v>
       </c>
       <c r="M137" s="26">
         <v>191.8</v>
       </c>
-      <c r="N137" s="26"/>
-      <c r="O137" s="26"/>
+      <c r="N137" s="26">
+        <v>1505.5</v>
+      </c>
+      <c r="O137" s="26">
+        <v>240.1</v>
+      </c>
       <c r="P137" s="61"/>
       <c r="Q137" s="59"/>
       <c r="R137" s="26"/>
       <c r="S137" s="26"/>
       <c r="T137" s="33"/>
       <c r="U137" s="32"/>
       <c r="V137" s="33"/>
       <c r="W137" s="33"/>
       <c r="X137" s="33"/>
       <c r="Y137" s="32"/>
     </row>
     <row r="138" spans="1:25">
       <c r="A138" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B138" s="26">
         <v>271.10000000000002</v>
       </c>
       <c r="C138" s="26">
         <v>72.7</v>
       </c>
       <c r="D138" s="32">
         <v>772.6</v>
       </c>
       <c r="E138" s="26">
@@ -12314,52 +12334,56 @@
       </c>
       <c r="F138" s="26">
         <v>1402.6</v>
       </c>
       <c r="G138" s="26">
         <v>134.9</v>
       </c>
       <c r="H138" s="26">
         <v>2129.8000000000002</v>
       </c>
       <c r="I138" s="26">
         <v>158.4</v>
       </c>
       <c r="J138" s="26">
         <v>2844.8</v>
       </c>
       <c r="K138" s="26">
         <v>168.9</v>
       </c>
       <c r="L138" s="26">
         <v>3515</v>
       </c>
       <c r="M138" s="26">
         <v>163.80000000000001</v>
       </c>
-      <c r="N138" s="26"/>
-      <c r="O138" s="26"/>
+      <c r="N138" s="26">
+        <v>4167.8999999999996</v>
+      </c>
+      <c r="O138" s="26">
+        <v>160.6</v>
+      </c>
       <c r="P138" s="61"/>
       <c r="Q138" s="61"/>
       <c r="R138" s="26"/>
       <c r="S138" s="61"/>
       <c r="T138" s="33"/>
       <c r="U138" s="61"/>
       <c r="V138" s="33"/>
       <c r="W138" s="61"/>
       <c r="X138" s="33"/>
       <c r="Y138" s="61"/>
     </row>
     <row r="139" spans="1:25">
       <c r="A139" s="24" t="s">
         <v>72</v>
       </c>
       <c r="B139" s="26">
         <v>104.6</v>
       </c>
       <c r="C139" s="26">
         <v>168.8</v>
       </c>
       <c r="D139" s="32">
         <v>209.3</v>
       </c>
       <c r="E139" s="33">
@@ -12367,52 +12391,56 @@
       </c>
       <c r="F139" s="26">
         <v>209.3</v>
       </c>
       <c r="G139" s="26">
         <v>204</v>
       </c>
       <c r="H139" s="26">
         <v>209.3</v>
       </c>
       <c r="I139" s="26">
         <v>162.1</v>
       </c>
       <c r="J139" s="26">
         <v>209.3</v>
       </c>
       <c r="K139" s="26">
         <v>134.6</v>
       </c>
       <c r="L139" s="26">
         <v>209.3</v>
       </c>
       <c r="M139" s="26">
         <v>116.3</v>
       </c>
-      <c r="N139" s="26"/>
-      <c r="O139" s="26"/>
+      <c r="N139" s="26">
+        <v>209.3</v>
+      </c>
+      <c r="O139" s="26">
+        <v>102</v>
+      </c>
       <c r="P139" s="61"/>
       <c r="Q139" s="59"/>
       <c r="R139" s="26"/>
       <c r="S139" s="26"/>
       <c r="T139" s="32"/>
       <c r="U139" s="32"/>
       <c r="V139" s="33"/>
       <c r="W139" s="33"/>
       <c r="X139" s="33"/>
       <c r="Y139" s="65"/>
     </row>
     <row r="140" spans="1:25">
       <c r="A140" s="24" t="s">
         <v>74</v>
       </c>
       <c r="B140" s="26">
         <v>581.20000000000005</v>
       </c>
       <c r="C140" s="26">
         <v>97.4</v>
       </c>
       <c r="D140" s="70">
         <v>1156.4000000000001</v>
       </c>
       <c r="E140" s="33">
@@ -12420,52 +12448,56 @@
       </c>
       <c r="F140" s="26">
         <v>1732.9</v>
       </c>
       <c r="G140" s="26">
         <v>101.2</v>
       </c>
       <c r="H140" s="26">
         <v>2283.8000000000002</v>
       </c>
       <c r="I140" s="26">
         <v>104.5</v>
       </c>
       <c r="J140" s="26">
         <v>2854.7</v>
       </c>
       <c r="K140" s="26">
         <v>107</v>
       </c>
       <c r="L140" s="26">
         <v>3513.6</v>
       </c>
       <c r="M140" s="26">
         <v>109.1</v>
       </c>
-      <c r="N140" s="26"/>
-      <c r="O140" s="26"/>
+      <c r="N140" s="26">
+        <v>4105.3999999999996</v>
+      </c>
+      <c r="O140" s="26">
+        <v>109.3</v>
+      </c>
       <c r="P140" s="61"/>
       <c r="Q140" s="59"/>
       <c r="R140" s="26"/>
       <c r="S140" s="26"/>
       <c r="T140" s="33"/>
       <c r="U140" s="65"/>
       <c r="V140" s="33"/>
       <c r="W140" s="33"/>
       <c r="X140" s="33"/>
       <c r="Y140" s="32"/>
     </row>
     <row r="141" spans="1:25">
       <c r="A141" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B141" s="26">
         <v>168</v>
       </c>
       <c r="C141" s="26">
         <v>85.9</v>
       </c>
       <c r="D141" s="32">
         <v>335.8</v>
       </c>
       <c r="E141" s="33">
@@ -12473,52 +12505,56 @@
       </c>
       <c r="F141" s="26">
         <v>397.8</v>
       </c>
       <c r="G141" s="26">
         <v>119.3</v>
       </c>
       <c r="H141" s="26">
         <v>456.4</v>
       </c>
       <c r="I141" s="26">
         <v>114.4</v>
       </c>
       <c r="J141" s="26">
         <v>515.9</v>
       </c>
       <c r="K141" s="26">
         <v>111.3</v>
       </c>
       <c r="L141" s="26">
         <v>575.70000000000005</v>
       </c>
       <c r="M141" s="26">
         <v>109.3</v>
       </c>
-      <c r="N141" s="26"/>
-      <c r="O141" s="26"/>
+      <c r="N141" s="26">
+        <v>634.20000000000005</v>
+      </c>
+      <c r="O141" s="26">
+        <v>107.6</v>
+      </c>
       <c r="P141" s="61"/>
       <c r="Q141" s="59"/>
       <c r="R141" s="26"/>
       <c r="S141" s="26"/>
       <c r="T141" s="33"/>
       <c r="U141" s="33"/>
       <c r="V141" s="33"/>
       <c r="W141" s="33"/>
       <c r="X141" s="33"/>
       <c r="Y141" s="32"/>
     </row>
     <row r="142" spans="1:25">
       <c r="A142" s="24" t="s">
         <v>76</v>
       </c>
       <c r="B142" s="26">
         <v>160.1</v>
       </c>
       <c r="C142" s="26">
         <v>75.7</v>
       </c>
       <c r="D142" s="32">
         <v>300.7</v>
       </c>
       <c r="E142" s="33">
@@ -12526,52 +12562,56 @@
       </c>
       <c r="F142" s="26">
         <v>456.6</v>
       </c>
       <c r="G142" s="26">
         <v>83.4</v>
       </c>
       <c r="H142" s="26">
         <v>606.9</v>
       </c>
       <c r="I142" s="26">
         <v>82</v>
       </c>
       <c r="J142" s="26">
         <v>757.4</v>
       </c>
       <c r="K142" s="26">
         <v>84</v>
       </c>
       <c r="L142" s="26">
         <v>909</v>
       </c>
       <c r="M142" s="26">
         <v>85.7</v>
       </c>
-      <c r="N142" s="26"/>
-      <c r="O142" s="26"/>
+      <c r="N142" s="26">
+        <v>1066.5</v>
+      </c>
+      <c r="O142" s="26">
+        <v>86.2</v>
+      </c>
       <c r="P142" s="61"/>
       <c r="Q142" s="59"/>
       <c r="R142" s="26"/>
       <c r="S142" s="26"/>
       <c r="T142" s="33"/>
       <c r="U142" s="32"/>
       <c r="V142" s="33"/>
       <c r="W142" s="33"/>
       <c r="X142" s="33"/>
       <c r="Y142" s="32"/>
     </row>
     <row r="143" spans="1:25">
       <c r="A143" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B143" s="26" t="s">
         <v>85</v>
       </c>
       <c r="C143" s="26" t="s">
         <v>85</v>
       </c>
       <c r="D143" s="26" t="s">
         <v>85</v>
       </c>
       <c r="E143" s="26" t="s">
@@ -12579,52 +12619,56 @@
       </c>
       <c r="F143" s="26" t="s">
         <v>85</v>
       </c>
       <c r="G143" s="26" t="s">
         <v>85</v>
       </c>
       <c r="H143" s="26" t="s">
         <v>85</v>
       </c>
       <c r="I143" s="26" t="s">
         <v>85</v>
       </c>
       <c r="J143" s="26" t="s">
         <v>85</v>
       </c>
       <c r="K143" s="26" t="s">
         <v>85</v>
       </c>
       <c r="L143" s="26" t="s">
         <v>85</v>
       </c>
       <c r="M143" s="26" t="s">
         <v>85</v>
       </c>
-      <c r="N143" s="26"/>
-      <c r="O143" s="26"/>
+      <c r="N143" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="O143" s="26" t="s">
+        <v>85</v>
+      </c>
       <c r="P143" s="26"/>
       <c r="Q143" s="26"/>
       <c r="R143" s="26"/>
       <c r="S143" s="26"/>
       <c r="T143" s="26"/>
       <c r="U143" s="26"/>
       <c r="V143" s="26"/>
       <c r="W143" s="26"/>
       <c r="X143" s="26"/>
       <c r="Y143" s="26"/>
     </row>
     <row r="144" spans="1:25">
       <c r="A144" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B144" s="26">
         <v>60.6</v>
       </c>
       <c r="C144" s="26">
         <v>83.9</v>
       </c>
       <c r="D144" s="32">
         <v>130.5</v>
       </c>
       <c r="E144" s="33">
@@ -12632,52 +12676,56 @@
       </c>
       <c r="F144" s="26">
         <v>144.19999999999999</v>
       </c>
       <c r="G144" s="26">
         <v>149.9</v>
       </c>
       <c r="H144" s="26">
         <v>174.6</v>
       </c>
       <c r="I144" s="26">
         <v>150.5</v>
       </c>
       <c r="J144" s="26">
         <v>208.6</v>
       </c>
       <c r="K144" s="26">
         <v>153.30000000000001</v>
       </c>
       <c r="L144" s="26">
         <v>242.9</v>
       </c>
       <c r="M144" s="26">
         <v>148.4</v>
       </c>
-      <c r="N144" s="26"/>
-      <c r="O144" s="26"/>
+      <c r="N144" s="26">
+        <v>276.5</v>
+      </c>
+      <c r="O144" s="26">
+        <v>143.5</v>
+      </c>
       <c r="P144" s="61"/>
       <c r="Q144" s="59"/>
       <c r="R144" s="26"/>
       <c r="S144" s="26"/>
       <c r="T144" s="32"/>
       <c r="U144" s="32"/>
       <c r="V144" s="32"/>
       <c r="W144" s="32"/>
       <c r="X144" s="33"/>
       <c r="Y144" s="32"/>
     </row>
     <row r="145" spans="1:25">
       <c r="A145" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B145" s="26" t="s">
         <v>85</v>
       </c>
       <c r="C145" s="26" t="s">
         <v>85</v>
       </c>
       <c r="D145" s="26" t="s">
         <v>85</v>
       </c>
       <c r="E145" s="26" t="s">
@@ -12685,52 +12733,56 @@
       </c>
       <c r="F145" s="26" t="s">
         <v>85</v>
       </c>
       <c r="G145" s="26" t="s">
         <v>85</v>
       </c>
       <c r="H145" s="26" t="s">
         <v>85</v>
       </c>
       <c r="I145" s="26" t="s">
         <v>85</v>
       </c>
       <c r="J145" s="26" t="s">
         <v>85</v>
       </c>
       <c r="K145" s="26" t="s">
         <v>85</v>
       </c>
       <c r="L145" s="26" t="s">
         <v>85</v>
       </c>
       <c r="M145" s="26" t="s">
         <v>85</v>
       </c>
-      <c r="N145" s="26"/>
-      <c r="O145" s="26"/>
+      <c r="N145" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="O145" s="26" t="s">
+        <v>85</v>
+      </c>
       <c r="P145" s="26"/>
       <c r="Q145" s="26"/>
       <c r="R145" s="26"/>
       <c r="S145" s="26"/>
       <c r="T145" s="26"/>
       <c r="U145" s="26"/>
       <c r="V145" s="26"/>
       <c r="W145" s="26"/>
       <c r="X145" s="26"/>
       <c r="Y145" s="26"/>
     </row>
     <row r="146" spans="1:25">
       <c r="A146" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B146" s="26">
         <v>80.900000000000006</v>
       </c>
       <c r="C146" s="26">
         <v>95.3</v>
       </c>
       <c r="D146" s="32">
         <v>161.9</v>
       </c>
       <c r="E146" s="33">
@@ -12738,52 +12790,56 @@
       </c>
       <c r="F146" s="26">
         <v>247.2</v>
       </c>
       <c r="G146" s="26">
         <v>100.7</v>
       </c>
       <c r="H146" s="26">
         <v>323.8</v>
       </c>
       <c r="I146" s="26">
         <v>100.8</v>
       </c>
       <c r="J146" s="26">
         <v>391</v>
       </c>
       <c r="K146" s="26">
         <v>98</v>
       </c>
       <c r="L146" s="26">
         <v>474.9</v>
       </c>
       <c r="M146" s="26">
         <v>90</v>
       </c>
-      <c r="N146" s="26"/>
-      <c r="O146" s="26"/>
+      <c r="N146" s="26">
+        <v>562.9</v>
+      </c>
+      <c r="O146" s="26">
+        <v>85.8</v>
+      </c>
       <c r="P146" s="61"/>
       <c r="Q146" s="59"/>
       <c r="R146" s="26"/>
       <c r="S146" s="26"/>
       <c r="T146" s="32"/>
       <c r="U146" s="33"/>
       <c r="V146" s="32"/>
       <c r="W146" s="33"/>
       <c r="X146" s="33"/>
       <c r="Y146" s="33"/>
     </row>
     <row r="147" spans="1:25">
       <c r="A147" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B147" s="26">
         <v>39.6</v>
       </c>
       <c r="C147" s="26">
         <v>101.1</v>
       </c>
       <c r="D147" s="32">
         <v>78.599999999999994</v>
       </c>
       <c r="E147" s="33">
@@ -12791,52 +12847,56 @@
       </c>
       <c r="F147" s="26">
         <v>111.6</v>
       </c>
       <c r="G147" s="26">
         <v>107</v>
       </c>
       <c r="H147" s="26">
         <v>151.19999999999999</v>
       </c>
       <c r="I147" s="26">
         <v>107.5</v>
       </c>
       <c r="J147" s="26">
         <v>183.7</v>
       </c>
       <c r="K147" s="26">
         <v>103.5</v>
       </c>
       <c r="L147" s="26">
         <v>217.1</v>
       </c>
       <c r="M147" s="26">
         <v>103.6</v>
       </c>
-      <c r="N147" s="26"/>
-      <c r="O147" s="26"/>
+      <c r="N147" s="26">
+        <v>251.4</v>
+      </c>
+      <c r="O147" s="26">
+        <v>102.3</v>
+      </c>
       <c r="P147" s="61"/>
       <c r="Q147" s="59"/>
       <c r="R147" s="26"/>
       <c r="S147" s="26"/>
       <c r="T147" s="32"/>
       <c r="U147" s="32"/>
       <c r="V147" s="32"/>
       <c r="W147" s="32"/>
       <c r="X147" s="33"/>
       <c r="Y147" s="32"/>
     </row>
     <row r="148" spans="1:25">
       <c r="A148" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B148" s="31">
         <v>15.2</v>
       </c>
       <c r="C148" s="31">
         <v>101.8</v>
       </c>
       <c r="D148" s="38">
         <v>30.4</v>
       </c>
       <c r="E148" s="31">
@@ -12844,167 +12904,171 @@
       </c>
       <c r="F148" s="31">
         <v>30.4</v>
       </c>
       <c r="G148" s="31">
         <v>122.3</v>
       </c>
       <c r="H148" s="31">
         <v>30.4</v>
       </c>
       <c r="I148" s="31">
         <v>102.5</v>
       </c>
       <c r="J148" s="31">
         <v>30.4</v>
       </c>
       <c r="K148" s="31">
         <v>88.2</v>
       </c>
       <c r="L148" s="31">
         <v>30.4</v>
       </c>
       <c r="M148" s="31">
         <v>77.3</v>
       </c>
-      <c r="N148" s="31"/>
-      <c r="O148" s="31"/>
+      <c r="N148" s="31">
+        <v>30.4</v>
+      </c>
+      <c r="O148" s="31">
+        <v>68.8</v>
+      </c>
       <c r="P148" s="62"/>
       <c r="Q148" s="60"/>
       <c r="R148" s="31"/>
       <c r="S148" s="31"/>
       <c r="T148" s="38"/>
       <c r="U148" s="60"/>
       <c r="V148" s="38"/>
       <c r="W148" s="60"/>
       <c r="X148" s="68"/>
       <c r="Y148" s="60"/>
     </row>
     <row r="149" spans="1:25">
       <c r="A149" s="39" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="150" spans="1:25">
       <c r="A150" s="39" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
+    <mergeCell ref="T133:U133"/>
+    <mergeCell ref="V133:W133"/>
+    <mergeCell ref="X133:Y133"/>
+    <mergeCell ref="J133:K133"/>
+    <mergeCell ref="L133:M133"/>
+    <mergeCell ref="N133:O133"/>
+    <mergeCell ref="P133:Q133"/>
+    <mergeCell ref="R133:S133"/>
+    <mergeCell ref="A133:A134"/>
+    <mergeCell ref="B133:C133"/>
+    <mergeCell ref="D133:E133"/>
+    <mergeCell ref="F133:G133"/>
+    <mergeCell ref="H133:I133"/>
+    <mergeCell ref="T114:U114"/>
+    <mergeCell ref="V114:W114"/>
+    <mergeCell ref="X114:Y114"/>
+    <mergeCell ref="J114:K114"/>
+    <mergeCell ref="L114:M114"/>
+    <mergeCell ref="N114:O114"/>
+    <mergeCell ref="P114:Q114"/>
+    <mergeCell ref="R114:S114"/>
+    <mergeCell ref="A114:A115"/>
+    <mergeCell ref="B114:C114"/>
+    <mergeCell ref="D114:E114"/>
+    <mergeCell ref="F114:G114"/>
+    <mergeCell ref="H114:I114"/>
+    <mergeCell ref="A95:A96"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="L76:M76"/>
+    <mergeCell ref="N76:O76"/>
+    <mergeCell ref="P76:Q76"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="F76:G76"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="D95:E95"/>
+    <mergeCell ref="H95:I95"/>
+    <mergeCell ref="F95:G95"/>
+    <mergeCell ref="L95:M95"/>
+    <mergeCell ref="N95:O95"/>
+    <mergeCell ref="P95:Q95"/>
+    <mergeCell ref="R52:S52"/>
+    <mergeCell ref="T52:U52"/>
+    <mergeCell ref="V52:W52"/>
+    <mergeCell ref="X52:Y52"/>
+    <mergeCell ref="R95:S95"/>
+    <mergeCell ref="T95:U95"/>
+    <mergeCell ref="V95:W95"/>
+    <mergeCell ref="X95:Y95"/>
+    <mergeCell ref="J76:K76"/>
+    <mergeCell ref="X76:Y76"/>
+    <mergeCell ref="R76:S76"/>
+    <mergeCell ref="T76:U76"/>
+    <mergeCell ref="V76:W76"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="J95:K95"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="X4:Y4"/>
-    <mergeCell ref="B28:C28"/>
-[...74 lines deleted...]
-    <mergeCell ref="R133:S133"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Объем общепит</vt:lpstr>
       <vt:lpstr>ИФО общепит</vt:lpstr>