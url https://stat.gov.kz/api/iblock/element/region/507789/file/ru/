--- v0 (2026-07-22)
+++ v1 (2026-08-24)
@@ -833,51 +833,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y38"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A5"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2725,52 +2725,56 @@
       </c>
       <c r="F35" s="10">
         <v>982521</v>
       </c>
       <c r="G35" s="10">
         <v>102.2</v>
       </c>
       <c r="H35" s="10">
         <v>1348693.3</v>
       </c>
       <c r="I35" s="10">
         <v>102.7</v>
       </c>
       <c r="J35" s="10">
         <v>1741566.1</v>
       </c>
       <c r="K35" s="10">
         <v>101.1</v>
       </c>
       <c r="L35" s="10">
         <v>2169658.6</v>
       </c>
       <c r="M35" s="10">
         <v>101.3</v>
       </c>
-      <c r="N35" s="18"/>
-      <c r="O35" s="13"/>
+      <c r="N35" s="18">
+        <v>2600183.9</v>
+      </c>
+      <c r="O35" s="13">
+        <v>100.6</v>
+      </c>
       <c r="P35" s="10"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="10"/>
       <c r="S35" s="13"/>
       <c r="T35" s="10"/>
       <c r="U35" s="13"/>
       <c r="V35" s="10"/>
       <c r="W35" s="13"/>
       <c r="X35" s="10"/>
       <c r="Y35" s="13"/>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
@@ -2823,155 +2827,155 @@
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
       <c r="N38" s="2"/>
       <c r="O38" s="2"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="R38" s="2"/>
       <c r="S38" s="2"/>
       <c r="T38" s="2"/>
       <c r="U38" s="2"/>
       <c r="V38" s="2"/>
       <c r="W38" s="2"/>
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="105">
+    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="P8:Q8"/>
+    <mergeCell ref="R8:S8"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:I13"/>
     <mergeCell ref="V25:W25"/>
     <mergeCell ref="X25:Y25"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="N25:O25"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="R25:S25"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="T29:U29"/>
     <mergeCell ref="V29:W29"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="N29:O29"/>
     <mergeCell ref="P29:Q29"/>
     <mergeCell ref="R29:S29"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="F25:G25"/>
-    <mergeCell ref="H25:I25"/>
-[...79 lines deleted...]
-    <mergeCell ref="H33:I33"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="2" max="24" man="1"/>
     <brk id="6" max="24" man="1"/>
     <brk id="10" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>