--- v0 (2026-04-14)
+++ v1 (2026-06-02)
@@ -1,353 +1,7561 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="21270" windowHeight="10245"/>
+    <workbookView xWindow="-90" yWindow="-15" windowWidth="12120" windowHeight="12585"/>
   </bookViews>
   <sheets>
-    <sheet name="поголовье" sheetId="1" r:id="rId1"/>
+    <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="41">
   <si>
-    <t>-</t>
+    <t>Численность верблюдов, тыс. голов</t>
   </si>
   <si>
-    <t>Численность верблюдов</t>
+    <t>на конец месяца</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                </t>
+  </si>
+  <si>
+    <t>2019 год</t>
+  </si>
+  <si>
+    <t>2020 год</t>
+  </si>
+  <si>
+    <t>2021 год</t>
+  </si>
+  <si>
+    <t>2022 год</t>
+  </si>
+  <si>
+    <t>январь</t>
+  </si>
+  <si>
+    <t>февраль</t>
+  </si>
+  <si>
+    <t>март</t>
+  </si>
+  <si>
+    <t>апрель</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t>июнь</t>
+  </si>
+  <si>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>сентябрь</t>
+  </si>
+  <si>
+    <t>октябрь</t>
+  </si>
+  <si>
+    <t>ноябрь</t>
+  </si>
+  <si>
+    <t>декабрь</t>
   </si>
   <si>
     <t>Туркестанская</t>
-  </si>
-[...4 lines deleted...]
-    <t>г.Шымкент</t>
   </si>
   <si>
     <t>г.Туркестан</t>
   </si>
   <si>
     <t>г.а Арысь</t>
   </si>
   <si>
     <t>г.а. Кентау</t>
   </si>
   <si>
     <t>район Байдибека</t>
   </si>
   <si>
     <t xml:space="preserve">Жетысайский </t>
   </si>
   <si>
     <t>Келесский</t>
   </si>
   <si>
-    <t xml:space="preserve">Казыгуртский </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Мактааральский </t>
   </si>
   <si>
     <t xml:space="preserve">Ордабасынский </t>
   </si>
   <si>
     <t xml:space="preserve">Отрарский </t>
   </si>
   <si>
     <t xml:space="preserve">Сайрамский </t>
   </si>
   <si>
     <t xml:space="preserve">Сарыагашский </t>
   </si>
   <si>
-    <t xml:space="preserve">Сауранский </t>
+    <t>Сауранский</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Сузакский </t>
   </si>
   <si>
     <t xml:space="preserve">Толебийский </t>
   </si>
   <si>
     <t xml:space="preserve">Тюлькубасский </t>
   </si>
   <si>
     <t xml:space="preserve">Шардаринский </t>
   </si>
   <si>
-    <t>Южно-Казахстанская</t>
+    <t>2025 год</t>
   </si>
   <si>
-    <t>2022*</t>
+    <t>2023 год</t>
   </si>
   <si>
-    <t>2023*</t>
+    <t>2024 год</t>
   </si>
   <si>
-    <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2023 и 2024 годы в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="38">
     <font>
-      <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <name val="Roboto"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
-    </font>
-[...27 lines deleted...]
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
       <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3205">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="16" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="29" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="29" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="30" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="3188" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="3189" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="3190" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="3204" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="32" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="31" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="3187" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="109" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="35" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="37" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="30" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="28" fillId="10" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="31" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3205">
+    <cellStyle name="20% - Акцент1 2" xfId="6"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="7"/>
+    <cellStyle name="20% - Акцент1 3" xfId="8"/>
+    <cellStyle name="20% - Акцент2 2" xfId="9"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="10"/>
+    <cellStyle name="20% - Акцент2 3" xfId="11"/>
+    <cellStyle name="20% - Акцент3 2" xfId="12"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="13"/>
+    <cellStyle name="20% - Акцент3 3" xfId="14"/>
+    <cellStyle name="20% - Акцент4 2" xfId="15"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="16"/>
+    <cellStyle name="20% - Акцент4 3" xfId="17"/>
+    <cellStyle name="20% - Акцент5 2" xfId="18"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="19"/>
+    <cellStyle name="20% - Акцент5 3" xfId="20"/>
+    <cellStyle name="20% - Акцент6 2" xfId="21"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="22"/>
+    <cellStyle name="20% - Акцент6 3" xfId="23"/>
+    <cellStyle name="40% - Акцент1 2" xfId="24"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="25"/>
+    <cellStyle name="40% - Акцент1 3" xfId="26"/>
+    <cellStyle name="40% - Акцент2 2" xfId="27"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="28"/>
+    <cellStyle name="40% - Акцент2 3" xfId="29"/>
+    <cellStyle name="40% - Акцент3 2" xfId="30"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="31"/>
+    <cellStyle name="40% - Акцент3 3" xfId="32"/>
+    <cellStyle name="40% - Акцент4 2" xfId="33"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="34"/>
+    <cellStyle name="40% - Акцент4 3" xfId="35"/>
+    <cellStyle name="40% - Акцент5 2" xfId="36"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="37"/>
+    <cellStyle name="40% - Акцент5 3" xfId="38"/>
+    <cellStyle name="40% - Акцент6 2" xfId="39"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="40"/>
+    <cellStyle name="40% - Акцент6 3" xfId="41"/>
+    <cellStyle name="60% - Акцент1 2" xfId="42"/>
+    <cellStyle name="60% — акцент1 2" xfId="3191"/>
+    <cellStyle name="60% - Акцент2 2" xfId="43"/>
+    <cellStyle name="60% — акцент2 2" xfId="3192"/>
+    <cellStyle name="60% - Акцент3 2" xfId="44"/>
+    <cellStyle name="60% — акцент3 2" xfId="3193"/>
+    <cellStyle name="60% - Акцент4 2" xfId="45"/>
+    <cellStyle name="60% — акцент4 2" xfId="3194"/>
+    <cellStyle name="60% - Акцент5 2" xfId="46"/>
+    <cellStyle name="60% — акцент5 2" xfId="3195"/>
+    <cellStyle name="60% - Акцент6 2" xfId="47"/>
+    <cellStyle name="60% — акцент6 2" xfId="3196"/>
+    <cellStyle name="Акцент1 2" xfId="48"/>
+    <cellStyle name="Акцент2 2" xfId="49"/>
+    <cellStyle name="Акцент3 2" xfId="50"/>
+    <cellStyle name="Акцент4 2" xfId="51"/>
+    <cellStyle name="Акцент5 2" xfId="52"/>
+    <cellStyle name="Акцент6 2" xfId="53"/>
+    <cellStyle name="Ввод  2" xfId="54"/>
+    <cellStyle name="Вывод 2" xfId="55"/>
+    <cellStyle name="Вычисление 2" xfId="56"/>
+    <cellStyle name="Гиперссылка 2" xfId="3197"/>
+    <cellStyle name="Заголовок 1 2" xfId="57"/>
+    <cellStyle name="Заголовок 2 2" xfId="58"/>
+    <cellStyle name="Заголовок 3 2" xfId="59"/>
+    <cellStyle name="Заголовок 4 2" xfId="60"/>
+    <cellStyle name="Итог 2" xfId="61"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="62"/>
+    <cellStyle name="Название 2" xfId="63"/>
+    <cellStyle name="Название 2 2" xfId="3198"/>
+    <cellStyle name="Нейтральный 2" xfId="64"/>
+    <cellStyle name="Нейтральный 2 2" xfId="3199"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_таблицы1" xfId="1"/>
+    <cellStyle name="Обычный 10" xfId="65"/>
+    <cellStyle name="Обычный 10 2" xfId="66"/>
+    <cellStyle name="Обычный 10 2 2" xfId="67"/>
+    <cellStyle name="Обычный 10 2 2 2" xfId="68"/>
+    <cellStyle name="Обычный 10 2 2 2 2" xfId="69"/>
+    <cellStyle name="Обычный 10 2 2 2 2 2" xfId="70"/>
+    <cellStyle name="Обычный 10 2 2 2 3" xfId="71"/>
+    <cellStyle name="Обычный 10 2 2 3" xfId="72"/>
+    <cellStyle name="Обычный 10 2 2 3 2" xfId="73"/>
+    <cellStyle name="Обычный 10 2 2 4" xfId="74"/>
+    <cellStyle name="Обычный 10 2 2 5" xfId="75"/>
+    <cellStyle name="Обычный 10 2 3" xfId="76"/>
+    <cellStyle name="Обычный 10 2 3 2" xfId="77"/>
+    <cellStyle name="Обычный 10 2 3 2 2" xfId="78"/>
+    <cellStyle name="Обычный 10 2 3 3" xfId="79"/>
+    <cellStyle name="Обычный 10 2 4" xfId="80"/>
+    <cellStyle name="Обычный 10 2 4 2" xfId="81"/>
+    <cellStyle name="Обычный 10 2 5" xfId="82"/>
+    <cellStyle name="Обычный 10 2 5 2" xfId="83"/>
+    <cellStyle name="Обычный 10 2 6" xfId="84"/>
+    <cellStyle name="Обычный 10 2 6 2" xfId="85"/>
+    <cellStyle name="Обычный 10 2 7" xfId="86"/>
+    <cellStyle name="Обычный 10 2 8" xfId="87"/>
+    <cellStyle name="Обычный 10 3" xfId="88"/>
+    <cellStyle name="Обычный 10 3 2" xfId="89"/>
+    <cellStyle name="Обычный 10 3 2 2" xfId="90"/>
+    <cellStyle name="Обычный 10 3 2 2 2" xfId="91"/>
+    <cellStyle name="Обычный 10 3 2 3" xfId="92"/>
+    <cellStyle name="Обычный 10 3 3" xfId="93"/>
+    <cellStyle name="Обычный 10 3 3 2" xfId="94"/>
+    <cellStyle name="Обычный 10 3 4" xfId="95"/>
+    <cellStyle name="Обычный 10 3 5" xfId="96"/>
+    <cellStyle name="Обычный 10 4" xfId="97"/>
+    <cellStyle name="Обычный 10 4 2" xfId="98"/>
+    <cellStyle name="Обычный 10 4 2 2" xfId="99"/>
+    <cellStyle name="Обычный 10 4 3" xfId="100"/>
+    <cellStyle name="Обычный 10 5" xfId="101"/>
+    <cellStyle name="Обычный 10 5 2" xfId="102"/>
+    <cellStyle name="Обычный 10 6" xfId="103"/>
+    <cellStyle name="Обычный 10 6 2" xfId="104"/>
+    <cellStyle name="Обычный 10 7" xfId="105"/>
+    <cellStyle name="Обычный 10 7 2" xfId="106"/>
+    <cellStyle name="Обычный 10 8" xfId="107"/>
+    <cellStyle name="Обычный 10 9" xfId="108"/>
+    <cellStyle name="Обычный 11" xfId="109"/>
+    <cellStyle name="Обычный 12" xfId="110"/>
+    <cellStyle name="Обычный 12 2" xfId="111"/>
+    <cellStyle name="Обычный 12 2 2" xfId="112"/>
+    <cellStyle name="Обычный 12 2 2 2" xfId="113"/>
+    <cellStyle name="Обычный 12 2 2 2 2" xfId="114"/>
+    <cellStyle name="Обычный 12 2 2 2 2 2" xfId="115"/>
+    <cellStyle name="Обычный 12 2 2 2 3" xfId="116"/>
+    <cellStyle name="Обычный 12 2 2 3" xfId="117"/>
+    <cellStyle name="Обычный 12 2 2 3 2" xfId="118"/>
+    <cellStyle name="Обычный 12 2 2 4" xfId="119"/>
+    <cellStyle name="Обычный 12 2 2 5" xfId="120"/>
+    <cellStyle name="Обычный 12 2 3" xfId="121"/>
+    <cellStyle name="Обычный 12 2 3 2" xfId="122"/>
+    <cellStyle name="Обычный 12 2 3 2 2" xfId="123"/>
+    <cellStyle name="Обычный 12 2 3 3" xfId="124"/>
+    <cellStyle name="Обычный 12 2 4" xfId="125"/>
+    <cellStyle name="Обычный 12 2 4 2" xfId="126"/>
+    <cellStyle name="Обычный 12 2 5" xfId="127"/>
+    <cellStyle name="Обычный 12 2 5 2" xfId="128"/>
+    <cellStyle name="Обычный 12 2 6" xfId="129"/>
+    <cellStyle name="Обычный 12 2 6 2" xfId="130"/>
+    <cellStyle name="Обычный 12 2 7" xfId="131"/>
+    <cellStyle name="Обычный 12 2 8" xfId="132"/>
+    <cellStyle name="Обычный 12 3" xfId="133"/>
+    <cellStyle name="Обычный 12 3 2" xfId="134"/>
+    <cellStyle name="Обычный 12 3 2 2" xfId="135"/>
+    <cellStyle name="Обычный 12 3 2 2 2" xfId="136"/>
+    <cellStyle name="Обычный 12 3 2 3" xfId="137"/>
+    <cellStyle name="Обычный 12 3 3" xfId="138"/>
+    <cellStyle name="Обычный 12 3 3 2" xfId="139"/>
+    <cellStyle name="Обычный 12 3 4" xfId="140"/>
+    <cellStyle name="Обычный 12 3 5" xfId="141"/>
+    <cellStyle name="Обычный 12 4" xfId="142"/>
+    <cellStyle name="Обычный 12 4 2" xfId="143"/>
+    <cellStyle name="Обычный 12 4 2 2" xfId="144"/>
+    <cellStyle name="Обычный 12 4 3" xfId="145"/>
+    <cellStyle name="Обычный 12 5" xfId="146"/>
+    <cellStyle name="Обычный 12 5 2" xfId="147"/>
+    <cellStyle name="Обычный 12 6" xfId="148"/>
+    <cellStyle name="Обычный 12 6 2" xfId="149"/>
+    <cellStyle name="Обычный 12 7" xfId="150"/>
+    <cellStyle name="Обычный 12 7 2" xfId="151"/>
+    <cellStyle name="Обычный 12 8" xfId="152"/>
+    <cellStyle name="Обычный 12 9" xfId="153"/>
+    <cellStyle name="Обычный 13" xfId="154"/>
+    <cellStyle name="Обычный 13 2" xfId="155"/>
+    <cellStyle name="Обычный 13 2 2" xfId="156"/>
+    <cellStyle name="Обычный 13 2 2 2" xfId="157"/>
+    <cellStyle name="Обычный 13 2 2 2 2" xfId="158"/>
+    <cellStyle name="Обычный 13 2 2 2 2 2" xfId="159"/>
+    <cellStyle name="Обычный 13 2 2 2 3" xfId="160"/>
+    <cellStyle name="Обычный 13 2 2 3" xfId="161"/>
+    <cellStyle name="Обычный 13 2 2 3 2" xfId="162"/>
+    <cellStyle name="Обычный 13 2 2 4" xfId="163"/>
+    <cellStyle name="Обычный 13 2 2 5" xfId="164"/>
+    <cellStyle name="Обычный 13 2 3" xfId="165"/>
+    <cellStyle name="Обычный 13 2 3 2" xfId="166"/>
+    <cellStyle name="Обычный 13 2 3 2 2" xfId="167"/>
+    <cellStyle name="Обычный 13 2 3 3" xfId="168"/>
+    <cellStyle name="Обычный 13 2 4" xfId="169"/>
+    <cellStyle name="Обычный 13 2 4 2" xfId="170"/>
+    <cellStyle name="Обычный 13 2 5" xfId="171"/>
+    <cellStyle name="Обычный 13 2 5 2" xfId="172"/>
+    <cellStyle name="Обычный 13 2 6" xfId="173"/>
+    <cellStyle name="Обычный 13 2 6 2" xfId="174"/>
+    <cellStyle name="Обычный 13 2 7" xfId="175"/>
+    <cellStyle name="Обычный 13 2 8" xfId="176"/>
+    <cellStyle name="Обычный 13 3" xfId="177"/>
+    <cellStyle name="Обычный 13 3 2" xfId="178"/>
+    <cellStyle name="Обычный 13 3 2 2" xfId="179"/>
+    <cellStyle name="Обычный 13 3 2 2 2" xfId="180"/>
+    <cellStyle name="Обычный 13 3 2 3" xfId="181"/>
+    <cellStyle name="Обычный 13 3 3" xfId="182"/>
+    <cellStyle name="Обычный 13 3 3 2" xfId="183"/>
+    <cellStyle name="Обычный 13 3 4" xfId="184"/>
+    <cellStyle name="Обычный 13 3 5" xfId="185"/>
+    <cellStyle name="Обычный 13 4" xfId="186"/>
+    <cellStyle name="Обычный 13 4 2" xfId="187"/>
+    <cellStyle name="Обычный 13 4 2 2" xfId="188"/>
+    <cellStyle name="Обычный 13 4 3" xfId="189"/>
+    <cellStyle name="Обычный 13 5" xfId="190"/>
+    <cellStyle name="Обычный 13 5 2" xfId="191"/>
+    <cellStyle name="Обычный 13 6" xfId="192"/>
+    <cellStyle name="Обычный 13 6 2" xfId="193"/>
+    <cellStyle name="Обычный 13 7" xfId="194"/>
+    <cellStyle name="Обычный 13 7 2" xfId="195"/>
+    <cellStyle name="Обычный 13 8" xfId="196"/>
+    <cellStyle name="Обычный 13 9" xfId="197"/>
+    <cellStyle name="Обычный 14" xfId="198"/>
+    <cellStyle name="Обычный 15" xfId="199"/>
+    <cellStyle name="Обычный 15 2" xfId="200"/>
+    <cellStyle name="Обычный 15 2 2" xfId="201"/>
+    <cellStyle name="Обычный 15 2 2 2" xfId="202"/>
+    <cellStyle name="Обычный 15 2 2 2 2" xfId="203"/>
+    <cellStyle name="Обычный 15 2 2 3" xfId="204"/>
+    <cellStyle name="Обычный 15 2 3" xfId="205"/>
+    <cellStyle name="Обычный 15 2 3 2" xfId="206"/>
+    <cellStyle name="Обычный 15 2 4" xfId="207"/>
+    <cellStyle name="Обычный 15 2 5" xfId="208"/>
+    <cellStyle name="Обычный 15 3" xfId="209"/>
+    <cellStyle name="Обычный 15 3 2" xfId="210"/>
+    <cellStyle name="Обычный 15 3 2 2" xfId="211"/>
+    <cellStyle name="Обычный 15 3 3" xfId="212"/>
+    <cellStyle name="Обычный 15 4" xfId="213"/>
+    <cellStyle name="Обычный 15 4 2" xfId="214"/>
+    <cellStyle name="Обычный 15 5" xfId="215"/>
+    <cellStyle name="Обычный 15 5 2" xfId="216"/>
+    <cellStyle name="Обычный 15 6" xfId="217"/>
+    <cellStyle name="Обычный 15 6 2" xfId="218"/>
+    <cellStyle name="Обычный 15 7" xfId="219"/>
+    <cellStyle name="Обычный 15 8" xfId="220"/>
+    <cellStyle name="Обычный 16" xfId="221"/>
+    <cellStyle name="Обычный 16 2" xfId="222"/>
+    <cellStyle name="Обычный 16 2 2" xfId="223"/>
+    <cellStyle name="Обычный 16 2 2 2" xfId="224"/>
+    <cellStyle name="Обычный 16 2 2 2 2" xfId="225"/>
+    <cellStyle name="Обычный 16 2 2 3" xfId="226"/>
+    <cellStyle name="Обычный 16 2 3" xfId="227"/>
+    <cellStyle name="Обычный 16 2 3 2" xfId="228"/>
+    <cellStyle name="Обычный 16 2 4" xfId="229"/>
+    <cellStyle name="Обычный 16 2 5" xfId="230"/>
+    <cellStyle name="Обычный 16 3" xfId="231"/>
+    <cellStyle name="Обычный 16 3 2" xfId="232"/>
+    <cellStyle name="Обычный 16 3 2 2" xfId="233"/>
+    <cellStyle name="Обычный 16 3 3" xfId="234"/>
+    <cellStyle name="Обычный 16 4" xfId="235"/>
+    <cellStyle name="Обычный 16 4 2" xfId="236"/>
+    <cellStyle name="Обычный 16 5" xfId="237"/>
+    <cellStyle name="Обычный 16 5 2" xfId="238"/>
+    <cellStyle name="Обычный 16 6" xfId="239"/>
+    <cellStyle name="Обычный 16 6 2" xfId="240"/>
+    <cellStyle name="Обычный 16 7" xfId="241"/>
+    <cellStyle name="Обычный 16 8" xfId="242"/>
+    <cellStyle name="Обычный 16 9" xfId="243"/>
+    <cellStyle name="Обычный 17" xfId="244"/>
+    <cellStyle name="Обычный 17 2" xfId="245"/>
+    <cellStyle name="Обычный 17 2 2" xfId="246"/>
+    <cellStyle name="Обычный 17 2 2 2" xfId="247"/>
+    <cellStyle name="Обычный 17 2 2 2 2" xfId="248"/>
+    <cellStyle name="Обычный 17 2 2 3" xfId="249"/>
+    <cellStyle name="Обычный 17 2 3" xfId="250"/>
+    <cellStyle name="Обычный 17 2 3 2" xfId="251"/>
+    <cellStyle name="Обычный 17 2 4" xfId="252"/>
+    <cellStyle name="Обычный 17 2 5" xfId="253"/>
+    <cellStyle name="Обычный 17 3" xfId="254"/>
+    <cellStyle name="Обычный 17 3 2" xfId="255"/>
+    <cellStyle name="Обычный 17 3 2 2" xfId="256"/>
+    <cellStyle name="Обычный 17 3 3" xfId="257"/>
+    <cellStyle name="Обычный 17 4" xfId="258"/>
+    <cellStyle name="Обычный 17 4 2" xfId="259"/>
+    <cellStyle name="Обычный 17 5" xfId="260"/>
+    <cellStyle name="Обычный 17 5 2" xfId="261"/>
+    <cellStyle name="Обычный 17 6" xfId="262"/>
+    <cellStyle name="Обычный 17 6 2" xfId="263"/>
+    <cellStyle name="Обычный 17 7" xfId="264"/>
+    <cellStyle name="Обычный 17 8" xfId="265"/>
+    <cellStyle name="Обычный 18" xfId="266"/>
+    <cellStyle name="Обычный 18 2" xfId="267"/>
+    <cellStyle name="Обычный 18 2 2" xfId="268"/>
+    <cellStyle name="Обычный 18 2 2 2" xfId="269"/>
+    <cellStyle name="Обычный 18 2 2 2 2" xfId="270"/>
+    <cellStyle name="Обычный 18 2 2 3" xfId="271"/>
+    <cellStyle name="Обычный 18 2 3" xfId="272"/>
+    <cellStyle name="Обычный 18 2 3 2" xfId="273"/>
+    <cellStyle name="Обычный 18 2 4" xfId="274"/>
+    <cellStyle name="Обычный 18 2 5" xfId="275"/>
+    <cellStyle name="Обычный 18 3" xfId="276"/>
+    <cellStyle name="Обычный 18 3 2" xfId="277"/>
+    <cellStyle name="Обычный 18 3 2 2" xfId="278"/>
+    <cellStyle name="Обычный 18 3 3" xfId="279"/>
+    <cellStyle name="Обычный 18 4" xfId="280"/>
+    <cellStyle name="Обычный 18 4 2" xfId="281"/>
+    <cellStyle name="Обычный 18 5" xfId="282"/>
+    <cellStyle name="Обычный 18 5 2" xfId="283"/>
+    <cellStyle name="Обычный 18 6" xfId="284"/>
+    <cellStyle name="Обычный 18 6 2" xfId="285"/>
+    <cellStyle name="Обычный 18 7" xfId="286"/>
+    <cellStyle name="Обычный 18 8" xfId="287"/>
+    <cellStyle name="Обычный 19" xfId="288"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 10" xfId="289"/>
+    <cellStyle name="Обычный 2 11" xfId="290"/>
+    <cellStyle name="Обычный 2 12" xfId="291"/>
+    <cellStyle name="Обычный 2 13" xfId="292"/>
+    <cellStyle name="Обычный 2 14" xfId="293"/>
+    <cellStyle name="Обычный 2 15" xfId="294"/>
+    <cellStyle name="Обычный 2 16" xfId="295"/>
+    <cellStyle name="Обычный 2 17" xfId="296"/>
+    <cellStyle name="Обычный 2 17 2" xfId="297"/>
+    <cellStyle name="Обычный 2 17 2 10" xfId="298"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="299"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="300"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="301"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2" xfId="302"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 2" xfId="303"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 2 2" xfId="304"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2 3" xfId="305"/>
+    <cellStyle name="Обычный 2 17 2 3 2 3" xfId="306"/>
+    <cellStyle name="Обычный 2 17 2 3 2 3 2" xfId="307"/>
+    <cellStyle name="Обычный 2 17 2 3 2 4" xfId="308"/>
+    <cellStyle name="Обычный 2 17 2 3 2 5" xfId="309"/>
+    <cellStyle name="Обычный 2 17 2 3 3" xfId="310"/>
+    <cellStyle name="Обычный 2 17 2 3 3 2" xfId="311"/>
+    <cellStyle name="Обычный 2 17 2 3 3 2 2" xfId="312"/>
+    <cellStyle name="Обычный 2 17 2 3 3 3" xfId="313"/>
+    <cellStyle name="Обычный 2 17 2 3 4" xfId="314"/>
+    <cellStyle name="Обычный 2 17 2 3 4 2" xfId="315"/>
+    <cellStyle name="Обычный 2 17 2 3 5" xfId="316"/>
+    <cellStyle name="Обычный 2 17 2 3 5 2" xfId="317"/>
+    <cellStyle name="Обычный 2 17 2 3 6" xfId="318"/>
+    <cellStyle name="Обычный 2 17 2 3 6 2" xfId="319"/>
+    <cellStyle name="Обычный 2 17 2 3 7" xfId="320"/>
+    <cellStyle name="Обычный 2 17 2 3 8" xfId="321"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="322"/>
+    <cellStyle name="Обычный 2 17 2 4 2" xfId="323"/>
+    <cellStyle name="Обычный 2 17 2 4 2 2" xfId="324"/>
+    <cellStyle name="Обычный 2 17 2 4 2 2 2" xfId="325"/>
+    <cellStyle name="Обычный 2 17 2 4 2 3" xfId="326"/>
+    <cellStyle name="Обычный 2 17 2 4 3" xfId="327"/>
+    <cellStyle name="Обычный 2 17 2 4 3 2" xfId="328"/>
+    <cellStyle name="Обычный 2 17 2 4 4" xfId="329"/>
+    <cellStyle name="Обычный 2 17 2 4 5" xfId="330"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="331"/>
+    <cellStyle name="Обычный 2 17 2 5 2" xfId="332"/>
+    <cellStyle name="Обычный 2 17 2 5 2 2" xfId="333"/>
+    <cellStyle name="Обычный 2 17 2 5 3" xfId="334"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="335"/>
+    <cellStyle name="Обычный 2 17 2 6 2" xfId="336"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="337"/>
+    <cellStyle name="Обычный 2 17 2 7 2" xfId="338"/>
+    <cellStyle name="Обычный 2 17 2 8" xfId="339"/>
+    <cellStyle name="Обычный 2 17 2 8 2" xfId="340"/>
+    <cellStyle name="Обычный 2 17 2 9" xfId="341"/>
+    <cellStyle name="Обычный 2 18" xfId="342"/>
+    <cellStyle name="Обычный 2 19" xfId="343"/>
+    <cellStyle name="Обычный 2 19 2" xfId="344"/>
+    <cellStyle name="Обычный 2 19 2 10" xfId="345"/>
+    <cellStyle name="Обычный 2 19 2 11" xfId="346"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="347"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="348"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10" xfId="349"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="350"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="351"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="352"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="353"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="354"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="355"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2" xfId="356"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 2 2" xfId="357"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2 3" xfId="358"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 3" xfId="359"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 3 2" xfId="360"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 4" xfId="361"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 5" xfId="362"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="363"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 2" xfId="364"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 2 2" xfId="365"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3 3" xfId="366"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="367"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4 2" xfId="368"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="369"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 5 2" xfId="370"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="371"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 6 2" xfId="372"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 7" xfId="373"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 8" xfId="374"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="375"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="376"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 2" xfId="377"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 2 2" xfId="378"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 3" xfId="379"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="380"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3 2" xfId="381"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 4" xfId="382"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 5" xfId="383"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="384"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="385"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2 2" xfId="386"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 3" xfId="387"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="388"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="389"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="390"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="391"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8" xfId="392"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="393"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9" xfId="394"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="395"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="396"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="397"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="398"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="399"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="400"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="401"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2" xfId="402"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 2" xfId="403"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 2 2" xfId="404"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2 3" xfId="405"/>
+    <cellStyle name="Обычный 2 19 2 4 2 3" xfId="406"/>
+    <cellStyle name="Обычный 2 19 2 4 2 3 2" xfId="407"/>
+    <cellStyle name="Обычный 2 19 2 4 2 4" xfId="408"/>
+    <cellStyle name="Обычный 2 19 2 4 2 5" xfId="409"/>
+    <cellStyle name="Обычный 2 19 2 4 3" xfId="410"/>
+    <cellStyle name="Обычный 2 19 2 4 3 2" xfId="411"/>
+    <cellStyle name="Обычный 2 19 2 4 3 2 2" xfId="412"/>
+    <cellStyle name="Обычный 2 19 2 4 3 3" xfId="413"/>
+    <cellStyle name="Обычный 2 19 2 4 4" xfId="414"/>
+    <cellStyle name="Обычный 2 19 2 4 4 2" xfId="415"/>
+    <cellStyle name="Обычный 2 19 2 4 5" xfId="416"/>
+    <cellStyle name="Обычный 2 19 2 4 5 2" xfId="417"/>
+    <cellStyle name="Обычный 2 19 2 4 6" xfId="418"/>
+    <cellStyle name="Обычный 2 19 2 4 6 2" xfId="419"/>
+    <cellStyle name="Обычный 2 19 2 4 7" xfId="420"/>
+    <cellStyle name="Обычный 2 19 2 4 8" xfId="421"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="422"/>
+    <cellStyle name="Обычный 2 19 2 5 2" xfId="423"/>
+    <cellStyle name="Обычный 2 19 2 5 2 2" xfId="424"/>
+    <cellStyle name="Обычный 2 19 2 5 2 2 2" xfId="425"/>
+    <cellStyle name="Обычный 2 19 2 5 2 3" xfId="426"/>
+    <cellStyle name="Обычный 2 19 2 5 3" xfId="427"/>
+    <cellStyle name="Обычный 2 19 2 5 3 2" xfId="428"/>
+    <cellStyle name="Обычный 2 19 2 5 4" xfId="429"/>
+    <cellStyle name="Обычный 2 19 2 5 5" xfId="430"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="431"/>
+    <cellStyle name="Обычный 2 19 2 6 2" xfId="432"/>
+    <cellStyle name="Обычный 2 19 2 6 2 2" xfId="433"/>
+    <cellStyle name="Обычный 2 19 2 6 3" xfId="434"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="435"/>
+    <cellStyle name="Обычный 2 19 2 7 2" xfId="436"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="437"/>
+    <cellStyle name="Обычный 2 19 2 8 2" xfId="438"/>
+    <cellStyle name="Обычный 2 19 2 9" xfId="439"/>
+    <cellStyle name="Обычный 2 19 2 9 2" xfId="440"/>
+    <cellStyle name="Обычный 2 19 3" xfId="441"/>
+    <cellStyle name="Обычный 2 19 3 10" xfId="442"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="443"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="444"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="445"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="446"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="447"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2" xfId="448"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 2" xfId="449"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 2 2" xfId="450"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2 3" xfId="451"/>
+    <cellStyle name="Обычный 2 19 3 3 2 3" xfId="452"/>
+    <cellStyle name="Обычный 2 19 3 3 2 3 2" xfId="453"/>
+    <cellStyle name="Обычный 2 19 3 3 2 4" xfId="454"/>
+    <cellStyle name="Обычный 2 19 3 3 2 5" xfId="455"/>
+    <cellStyle name="Обычный 2 19 3 3 3" xfId="456"/>
+    <cellStyle name="Обычный 2 19 3 3 3 2" xfId="457"/>
+    <cellStyle name="Обычный 2 19 3 3 3 2 2" xfId="458"/>
+    <cellStyle name="Обычный 2 19 3 3 3 3" xfId="459"/>
+    <cellStyle name="Обычный 2 19 3 3 4" xfId="460"/>
+    <cellStyle name="Обычный 2 19 3 3 4 2" xfId="461"/>
+    <cellStyle name="Обычный 2 19 3 3 5" xfId="462"/>
+    <cellStyle name="Обычный 2 19 3 3 5 2" xfId="463"/>
+    <cellStyle name="Обычный 2 19 3 3 6" xfId="464"/>
+    <cellStyle name="Обычный 2 19 3 3 6 2" xfId="465"/>
+    <cellStyle name="Обычный 2 19 3 3 7" xfId="466"/>
+    <cellStyle name="Обычный 2 19 3 3 8" xfId="467"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="468"/>
+    <cellStyle name="Обычный 2 19 3 4 2" xfId="469"/>
+    <cellStyle name="Обычный 2 19 3 4 2 2" xfId="470"/>
+    <cellStyle name="Обычный 2 19 3 4 2 2 2" xfId="471"/>
+    <cellStyle name="Обычный 2 19 3 4 2 3" xfId="472"/>
+    <cellStyle name="Обычный 2 19 3 4 3" xfId="473"/>
+    <cellStyle name="Обычный 2 19 3 4 3 2" xfId="474"/>
+    <cellStyle name="Обычный 2 19 3 4 4" xfId="475"/>
+    <cellStyle name="Обычный 2 19 3 4 5" xfId="476"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="477"/>
+    <cellStyle name="Обычный 2 19 3 5 2" xfId="478"/>
+    <cellStyle name="Обычный 2 19 3 5 2 2" xfId="479"/>
+    <cellStyle name="Обычный 2 19 3 5 3" xfId="480"/>
+    <cellStyle name="Обычный 2 19 3 6" xfId="481"/>
+    <cellStyle name="Обычный 2 19 3 6 2" xfId="482"/>
+    <cellStyle name="Обычный 2 19 3 7" xfId="483"/>
+    <cellStyle name="Обычный 2 19 3 7 2" xfId="484"/>
+    <cellStyle name="Обычный 2 19 3 8" xfId="485"/>
+    <cellStyle name="Обычный 2 19 3 8 2" xfId="486"/>
+    <cellStyle name="Обычный 2 19 3 9" xfId="487"/>
+    <cellStyle name="Обычный 2 19 4" xfId="488"/>
+    <cellStyle name="Обычный 2 19 5" xfId="489"/>
+    <cellStyle name="Обычный 2 2" xfId="490"/>
+    <cellStyle name="Обычный 2 2 2" xfId="491"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="492"/>
+    <cellStyle name="Обычный 2 2 2 10 2" xfId="493"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="494"/>
+    <cellStyle name="Обычный 2 2 2 11 2" xfId="495"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="496"/>
+    <cellStyle name="Обычный 2 2 2 12 2" xfId="497"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="498"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="499"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="500"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11" xfId="504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12" xfId="506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13" xfId="507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="525"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2" xfId="526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 2 2" xfId="527"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2 3" xfId="528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3" xfId="529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 3 2" xfId="530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 4" xfId="531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 5" xfId="532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2" xfId="534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 2 2" xfId="535"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3 3" xfId="536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4 2" xfId="538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="539"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5 2" xfId="540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="541"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6 2" xfId="542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 7" xfId="543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 8" xfId="544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="546"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 3" xfId="549"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3 2" xfId="551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4" xfId="552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 5" xfId="553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2 2" xfId="556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3" xfId="557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="558"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="559"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_Б-03-01-М_04_2019" xfId="566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="567"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="570"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2" xfId="572"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 2 2" xfId="573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2 3" xfId="574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3" xfId="575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 3 2" xfId="576"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 4" xfId="577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 5" xfId="578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2" xfId="580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 2 2" xfId="581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3 3" xfId="582"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4 2" xfId="584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5 2" xfId="586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6 2" xfId="588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 7" xfId="589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 8" xfId="590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2" xfId="593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2 2" xfId="594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 3" xfId="595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3 2" xfId="597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4" xfId="598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 5" xfId="599"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2 2" xfId="602"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3" xfId="603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="607"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="609"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="616"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2" xfId="617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 2 2" xfId="618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2 3" xfId="619"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3" xfId="620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 3 2" xfId="621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 4" xfId="622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 5" xfId="623"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="624"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2" xfId="625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 2 2" xfId="626"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3 3" xfId="627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="628"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4 2" xfId="629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5 2" xfId="631"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6 2" xfId="633"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 7" xfId="634"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 8" xfId="635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="637"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2" xfId="638"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2 2" xfId="639"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 3" xfId="640"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="641"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3 2" xfId="642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4" xfId="643"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 5" xfId="644"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="645"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="646"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2 2" xfId="647"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3" xfId="648"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="649"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="652"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_Б-03-01-М_04_2019" xfId="657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="659"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="661"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2" xfId="666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 2 2" xfId="667"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2 3" xfId="668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3" xfId="669"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 3 2" xfId="670"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 4" xfId="671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 5" xfId="672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2" xfId="674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 2 2" xfId="675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3 3" xfId="676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="677"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4 2" xfId="678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="679"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5 2" xfId="680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6 2" xfId="682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 7" xfId="683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 8" xfId="684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="685"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="686"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2" xfId="687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2 2" xfId="688"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 3" xfId="689"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3 2" xfId="691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4" xfId="692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 5" xfId="693"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2 2" xfId="696"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3" xfId="697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_Б-03-01-М_04_2019" xfId="706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2" xfId="712"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 2 2" xfId="713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2 3" xfId="714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3" xfId="715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 3 2" xfId="716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 4" xfId="717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 5" xfId="718"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2" xfId="720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 2 2" xfId="721"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3 3" xfId="722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4 2" xfId="724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5 2" xfId="726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6 2" xfId="728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 7" xfId="729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 8" xfId="730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="731"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="732"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2" xfId="733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2 2" xfId="734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 3" xfId="735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3 2" xfId="737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4" xfId="738"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 5" xfId="739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="740"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2 2" xfId="742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3" xfId="743"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="749"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="753"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="755"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2" xfId="759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 2 2" xfId="760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2 3" xfId="761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3" xfId="762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 3 2" xfId="763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 4" xfId="764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 5" xfId="765"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="766"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2" xfId="767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 2 2" xfId="768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3 3" xfId="769"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4 2" xfId="771"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5 2" xfId="773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6 2" xfId="775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 7" xfId="776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 8" xfId="777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2" xfId="780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2 2" xfId="781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 3" xfId="782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3 2" xfId="784"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4" xfId="785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 5" xfId="786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2 2" xfId="789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3" xfId="790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="792"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="797"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_Б-03-01-М_04_2019" xfId="799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="803"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2" xfId="805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 2 2" xfId="806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2 3" xfId="807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3" xfId="808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 3 2" xfId="809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 4" xfId="810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 5" xfId="811"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="812"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2" xfId="813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 2 2" xfId="814"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3 3" xfId="815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="816"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4 2" xfId="817"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5 2" xfId="819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6 2" xfId="821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 7" xfId="822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 8" xfId="823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2" xfId="826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2 2" xfId="827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 3" xfId="828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3 2" xfId="830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4" xfId="831"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 5" xfId="832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="834"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2 2" xfId="835"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3" xfId="836"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="837"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="839"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="840"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="841"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="842"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="844"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="846"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="849"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2" xfId="850"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 2 2" xfId="851"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2 3" xfId="852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3" xfId="853"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 3 2" xfId="854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 4" xfId="855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 5" xfId="856"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="857"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2" xfId="858"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 2 2" xfId="859"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3 3" xfId="860"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4 2" xfId="862"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5 2" xfId="864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6 2" xfId="866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 7" xfId="867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 8" xfId="868"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="869"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="870"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2" xfId="871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2 2" xfId="872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 3" xfId="873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3 2" xfId="875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4" xfId="876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 5" xfId="877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="878"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2 2" xfId="880"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3" xfId="881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="885"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_Б-03-01-М_04_2019" xfId="890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="891"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="892"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="895"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="896"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="899"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="901"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2" xfId="903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 2 2" xfId="904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2 3" xfId="905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3" xfId="906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 3 2" xfId="907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 4" xfId="908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 5" xfId="909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2" xfId="911"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 2 2" xfId="912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3 3" xfId="913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4 2" xfId="915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5 2" xfId="917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6 2" xfId="919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 7" xfId="920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 8" xfId="921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2" xfId="924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2 2" xfId="925"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 3" xfId="926"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="927"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3 2" xfId="928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4" xfId="929"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 5" xfId="930"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2 2" xfId="933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3" xfId="934"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="940"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="942"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_Б-03-01-М_04_2019" xfId="943"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2" xfId="949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 2 2" xfId="950"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2 3" xfId="951"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3" xfId="952"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 3 2" xfId="953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 4" xfId="954"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 5" xfId="955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="956"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2" xfId="957"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 2 2" xfId="958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3 3" xfId="959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4 2" xfId="961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="962"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5 2" xfId="963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="964"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6 2" xfId="965"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 7" xfId="966"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 8" xfId="967"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="968"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="969"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2" xfId="970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2 2" xfId="971"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 3" xfId="972"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3 2" xfId="974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4" xfId="975"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 5" xfId="976"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2 2" xfId="979"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3" xfId="980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="985"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="990"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="991"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2" xfId="994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 2 2" xfId="995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2 3" xfId="996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3" xfId="997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 3 2" xfId="998"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 4" xfId="999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 5" xfId="1000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="1001"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2" xfId="1002"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 2 2" xfId="1003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3 3" xfId="1004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="1005"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4 2" xfId="1006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="1007"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5 2" xfId="1008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="1009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6 2" xfId="1010"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 7" xfId="1011"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 8" xfId="1012"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="1013"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="1014"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2" xfId="1015"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2 2" xfId="1016"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 3" xfId="1017"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="1018"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3 2" xfId="1019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4" xfId="1020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 5" xfId="1021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="1022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="1023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2 2" xfId="1024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3" xfId="1025"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="1026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="1027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="1028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="1029"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="1030"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="1031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="1032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="1033"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_Б-03-01-М_04_2019" xfId="1034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="1035"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="1036"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="1037"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="1038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="1039"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="1040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="1041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="1042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2" xfId="1043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 2 2" xfId="1044"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2 3" xfId="1045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3" xfId="1046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 3 2" xfId="1047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 4" xfId="1048"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 5" xfId="1049"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="1050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2" xfId="1051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 2 2" xfId="1052"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3 3" xfId="1053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="1054"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4 2" xfId="1055"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="1056"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5 2" xfId="1057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="1058"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6 2" xfId="1059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 7" xfId="1060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 8" xfId="1061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="1062"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="1063"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2" xfId="1064"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2 2" xfId="1065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 3" xfId="1066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="1067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3 2" xfId="1068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4" xfId="1069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 5" xfId="1070"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="1071"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="1072"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2 2" xfId="1073"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3" xfId="1074"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="1075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="1076"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="1077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="1078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="1079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="1080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="1081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="1082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_Б-03-01-М_04_2019" xfId="1083"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="1084"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="1085"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="1086"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="1087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="1088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2" xfId="1089"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 2 2" xfId="1090"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2 3" xfId="1091"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 3" xfId="1092"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 3 2" xfId="1093"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 4" xfId="1094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 5" xfId="1095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="1096"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 2" xfId="1097"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 2 2" xfId="1098"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3 3" xfId="1099"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="1100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4 2" xfId="1101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="1102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 5 2" xfId="1103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="1104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 6 2" xfId="1105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 7" xfId="1106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 8" xfId="1107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="1108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="1109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 2" xfId="1110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 2 2" xfId="1111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 3" xfId="1112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="1113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3 2" xfId="1114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 4" xfId="1115"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 5" xfId="1116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="1117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="1118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2 2" xfId="1119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 3" xfId="1120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="1121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="1122"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="1123"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10" xfId="1124"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11" xfId="1125"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="1126"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="1127"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="1128"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="1129"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="1130"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="1131"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="1132"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="1133"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2" xfId="1134"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 2 2" xfId="1135"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2 3" xfId="1136"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3" xfId="1137"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 3 2" xfId="1138"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 4" xfId="1139"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 5" xfId="1140"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="1141"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2" xfId="1142"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 2 2" xfId="1143"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3 3" xfId="1144"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="1145"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4 2" xfId="1146"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="1147"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5 2" xfId="1148"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="1149"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6 2" xfId="1150"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 7" xfId="1151"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 8" xfId="1152"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="1153"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="1154"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2" xfId="1155"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2 2" xfId="1156"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 3" xfId="1157"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="1158"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3 2" xfId="1159"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4" xfId="1160"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 5" xfId="1161"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="1162"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="1163"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2 2" xfId="1164"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3" xfId="1165"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="1166"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="1167"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="1168"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="1169"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="1170"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="1171"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="1172"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="1173"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="1174"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_Б-03-01-М_04_2019" xfId="1175"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="1176"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="1177"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="1178"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2" xfId="1179"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 2 2" xfId="1180"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2 3" xfId="1181"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3" xfId="1182"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 3 2" xfId="1183"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 4" xfId="1184"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 5" xfId="1185"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="1186"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2" xfId="1187"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 2 2" xfId="1188"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3 3" xfId="1189"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="1190"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4 2" xfId="1191"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="1192"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5 2" xfId="1193"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="1194"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6 2" xfId="1195"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 7" xfId="1196"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 8" xfId="1197"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="1198"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="1199"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2" xfId="1200"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2 2" xfId="1201"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 3" xfId="1202"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="1203"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3 2" xfId="1204"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4" xfId="1205"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 5" xfId="1206"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="1207"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="1208"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2 2" xfId="1209"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3" xfId="1210"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="1211"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="1212"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="1213"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="1214"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="1215"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="1216"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="1217"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="1218"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="1219"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="1220"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="1221"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2" xfId="1222"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 2 2" xfId="1223"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2 3" xfId="1224"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3" xfId="1225"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 3 2" xfId="1226"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 4" xfId="1227"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 5" xfId="1228"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="1229"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2" xfId="1230"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 2 2" xfId="1231"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3 3" xfId="1232"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="1233"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4 2" xfId="1234"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="1235"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5 2" xfId="1236"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="1237"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6 2" xfId="1238"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 7" xfId="1239"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 8" xfId="1240"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="1241"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="1242"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2" xfId="1243"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2 2" xfId="1244"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 3" xfId="1245"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="1246"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3 2" xfId="1247"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4" xfId="1248"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 5" xfId="1249"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="1250"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="1251"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2 2" xfId="1252"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3" xfId="1253"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="1254"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="1255"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="1256"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="1257"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="1258"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="1259"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="1260"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="1261"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="1262"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_Б-03-01-М_04_2019" xfId="1263"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="1264"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="1265"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="1266"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="1267"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="1268"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2" xfId="1269"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 2 2" xfId="1270"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2 3" xfId="1271"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3" xfId="1272"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 3 2" xfId="1273"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 4" xfId="1274"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 5" xfId="1275"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="1276"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2" xfId="1277"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 2 2" xfId="1278"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3 3" xfId="1279"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="1280"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4 2" xfId="1281"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="1282"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5 2" xfId="1283"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="1284"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6 2" xfId="1285"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 7" xfId="1286"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 8" xfId="1287"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="1288"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="1289"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2" xfId="1290"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2 2" xfId="1291"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 3" xfId="1292"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="1293"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3 2" xfId="1294"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4" xfId="1295"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 5" xfId="1296"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="1297"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="1298"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2 2" xfId="1299"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3" xfId="1300"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="1301"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="1302"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="1303"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="1304"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="1305"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="1306"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="1307"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="1308"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="1309"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_Б-03-01-М_04_2019" xfId="1310"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="1311"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="1312"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="1313"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2" xfId="1314"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 2 2" xfId="1315"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2 3" xfId="1316"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 3" xfId="1317"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 3 2" xfId="1318"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 4" xfId="1319"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 5" xfId="1320"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="1321"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 2" xfId="1322"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 2 2" xfId="1323"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3 3" xfId="1324"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="1325"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4 2" xfId="1326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="1327"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 5 2" xfId="1328"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="1329"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 6 2" xfId="1330"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 7" xfId="1331"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 8" xfId="1332"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="1333"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="1334"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 2" xfId="1335"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 2 2" xfId="1336"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 3" xfId="1337"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="1338"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3 2" xfId="1339"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 4" xfId="1340"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 5" xfId="1341"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="1342"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="1343"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2 2" xfId="1344"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 3" xfId="1345"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7" xfId="1346"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="1347"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="1348"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="1349"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9" xfId="1350"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="1351"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="1352"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10" xfId="1353"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="1354"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="1355"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="1356"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="1357"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="1358"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2" xfId="1359"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 2 2" xfId="1360"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2 3" xfId="1361"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3" xfId="1362"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 3 2" xfId="1363"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 4" xfId="1364"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 5" xfId="1365"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="1366"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2" xfId="1367"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 2 2" xfId="1368"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3 3" xfId="1369"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="1370"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4 2" xfId="1371"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="1372"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5 2" xfId="1373"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="1374"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6 2" xfId="1375"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 7" xfId="1376"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 8" xfId="1377"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="1378"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="1379"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2" xfId="1380"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2 2" xfId="1381"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 3" xfId="1382"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="1383"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3 2" xfId="1384"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4" xfId="1385"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 5" xfId="1386"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="1387"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="1388"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2 2" xfId="1389"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3" xfId="1390"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="1391"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="1392"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="1393"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="1394"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="1395"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="1396"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="1397"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="1398"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="1399"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_Б-03-01-М_04_2019" xfId="1400"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="1401"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="1402"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="1403"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2" xfId="1404"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 2 2" xfId="1405"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2 3" xfId="1406"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 3" xfId="1407"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 3 2" xfId="1408"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 4" xfId="1409"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 5" xfId="1410"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="1411"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 2" xfId="1412"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 2 2" xfId="1413"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3 3" xfId="1414"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="1415"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4 2" xfId="1416"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="1417"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 5 2" xfId="1418"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="1419"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 6 2" xfId="1420"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 7" xfId="1421"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 8" xfId="1422"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="1423"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="1424"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 2" xfId="1425"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 2 2" xfId="1426"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 3" xfId="1427"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="1428"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3 2" xfId="1429"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 4" xfId="1430"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 5" xfId="1431"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="1432"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="1433"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2 2" xfId="1434"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 3" xfId="1435"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="1436"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="1437"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="1439"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8" xfId="1440"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="1441"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9" xfId="1442"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="1443"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="1444"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="1445"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="1446"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2" xfId="1447"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 2 2" xfId="1448"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2 3" xfId="1449"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 3" xfId="1450"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 3 2" xfId="1451"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 4" xfId="1452"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 5" xfId="1453"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="1454"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 2" xfId="1455"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 2 2" xfId="1456"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3 3" xfId="1457"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="1458"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4 2" xfId="1459"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="1460"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 5 2" xfId="1461"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="1462"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 6 2" xfId="1463"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 7" xfId="1464"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 8" xfId="1465"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="1466"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="1467"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 2" xfId="1468"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 2 2" xfId="1469"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 3" xfId="1470"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="1471"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3 2" xfId="1472"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 4" xfId="1473"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 5" xfId="1474"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="1475"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="1476"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2 2" xfId="1477"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 3" xfId="1478"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="1479"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="1480"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6" xfId="1481"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="1482"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7" xfId="1483"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="1484"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8" xfId="1485"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9" xfId="1486"/>
+    <cellStyle name="Обычный 2 2 2 2 6" xfId="1487"/>
+    <cellStyle name="Обычный 2 2 2 2_Б-03-01-М_04_2019" xfId="1488"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="1489"/>
+    <cellStyle name="Обычный 2 2 2 3 2" xfId="1490"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="1491"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="1492"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10" xfId="1493"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11" xfId="1494"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="1495"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="1496"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="1497"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="1498"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="1499"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="1500"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="1501"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="1502"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2" xfId="1503"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 2 2" xfId="1504"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2 3" xfId="1505"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3" xfId="1506"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 3 2" xfId="1507"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 4" xfId="1508"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 5" xfId="1509"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="1510"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2" xfId="1511"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 2 2" xfId="1512"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3 3" xfId="1513"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="1514"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4 2" xfId="1515"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="1516"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5 2" xfId="1517"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="1518"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6 2" xfId="1519"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 7" xfId="1520"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 8" xfId="1521"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="1522"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="1523"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2" xfId="1524"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2 2" xfId="1525"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 3" xfId="1526"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="1527"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3 2" xfId="1528"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4" xfId="1529"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 5" xfId="1530"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="1531"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="1532"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2 2" xfId="1533"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3" xfId="1534"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="1535"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="1536"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="1537"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="1538"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="1539"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="1540"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="1541"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="1542"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_Б-03-01-М_04_2019" xfId="1543"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="1544"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="1545"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="1546"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="1547"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="1548"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2" xfId="1549"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 2 2" xfId="1550"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2 3" xfId="1551"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 3" xfId="1552"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 3 2" xfId="1553"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 4" xfId="1554"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 5" xfId="1555"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 2" xfId="1557"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 2 2" xfId="1558"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3 3" xfId="1559"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="1560"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4 2" xfId="1561"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="1562"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 5 2" xfId="1563"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="1564"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 6 2" xfId="1565"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 7" xfId="1566"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 8" xfId="1567"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="1568"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="1569"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 2" xfId="1570"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 2 2" xfId="1571"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 3" xfId="1572"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="1573"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3 2" xfId="1574"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 4" xfId="1575"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 5" xfId="1576"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="1577"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="1578"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2 2" xfId="1579"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 3" xfId="1580"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="1581"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="1582"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="1583"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="1584"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9" xfId="1585"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="1587"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10" xfId="1588"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="1589"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="1590"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1591"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="1592"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="1593"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2" xfId="1594"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 2 2" xfId="1595"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2 3" xfId="1596"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 3" xfId="1597"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 3 2" xfId="1598"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 4" xfId="1599"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 5" xfId="1600"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="1601"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 2" xfId="1602"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 2 2" xfId="1603"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3 3" xfId="1604"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="1605"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4 2" xfId="1606"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="1607"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 5 2" xfId="1608"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="1609"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 6 2" xfId="1610"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 7" xfId="1611"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 8" xfId="1612"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="1613"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="1614"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 2" xfId="1615"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 2 2" xfId="1616"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 3" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="1618"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3 2" xfId="1619"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 4" xfId="1620"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 5" xfId="1621"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="1622"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="1623"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2 2" xfId="1624"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 3" xfId="1625"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="1626"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="1627"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="1628"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="1629"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8" xfId="1630"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="1631"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9" xfId="1632"/>
+    <cellStyle name="Обычный 2 2 2 4 4" xfId="1633"/>
+    <cellStyle name="Обычный 2 2 2 4_Б-03-01-М_04_2019" xfId="1634"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="1635"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="1636"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10" xfId="1637"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1638"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="1639"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="1641"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="1642"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2" xfId="1643"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 2 2" xfId="1644"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2 3" xfId="1645"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 3" xfId="1646"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 3 2" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 4" xfId="1648"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 5" xfId="1649"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="1650"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 2" xfId="1651"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 2 2" xfId="1652"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3 3" xfId="1653"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="1654"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4 2" xfId="1655"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="1656"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 5 2" xfId="1657"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="1658"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 6 2" xfId="1659"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 7" xfId="1660"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 8" xfId="1661"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="1662"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="1663"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 2" xfId="1664"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 2 2" xfId="1665"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 3" xfId="1666"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="1667"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3 2" xfId="1668"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 4" xfId="1669"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 5" xfId="1670"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="1671"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="1672"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2 2" xfId="1673"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 3" xfId="1674"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="1675"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="1676"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="1677"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="1678"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8" xfId="1679"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="1680"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9" xfId="1681"/>
+    <cellStyle name="Обычный 2 2 2 5 3" xfId="1682"/>
+    <cellStyle name="Обычный 2 2 2 5_Б-03-01-М_04_2019" xfId="1683"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="1684"/>
+    <cellStyle name="Обычный 2 2 2 6 2" xfId="1685"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="1686"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="1687"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2" xfId="1688"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 2" xfId="1689"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 2 2" xfId="1690"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2 3" xfId="1691"/>
+    <cellStyle name="Обычный 2 2 2 7 2 3" xfId="1692"/>
+    <cellStyle name="Обычный 2 2 2 7 2 3 2" xfId="1693"/>
+    <cellStyle name="Обычный 2 2 2 7 2 4" xfId="1694"/>
+    <cellStyle name="Обычный 2 2 2 7 2 5" xfId="1695"/>
+    <cellStyle name="Обычный 2 2 2 7 3" xfId="1696"/>
+    <cellStyle name="Обычный 2 2 2 7 3 2" xfId="1697"/>
+    <cellStyle name="Обычный 2 2 2 7 3 2 2" xfId="1698"/>
+    <cellStyle name="Обычный 2 2 2 7 3 3" xfId="1699"/>
+    <cellStyle name="Обычный 2 2 2 7 4" xfId="1700"/>
+    <cellStyle name="Обычный 2 2 2 7 4 2" xfId="1701"/>
+    <cellStyle name="Обычный 2 2 2 7 5" xfId="1702"/>
+    <cellStyle name="Обычный 2 2 2 7 5 2" xfId="1703"/>
+    <cellStyle name="Обычный 2 2 2 7 6" xfId="1704"/>
+    <cellStyle name="Обычный 2 2 2 7 6 2" xfId="1705"/>
+    <cellStyle name="Обычный 2 2 2 7 7" xfId="1706"/>
+    <cellStyle name="Обычный 2 2 2 7 8" xfId="1707"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="1708"/>
+    <cellStyle name="Обычный 2 2 2 8 2" xfId="1709"/>
+    <cellStyle name="Обычный 2 2 2 8 2 2" xfId="1710"/>
+    <cellStyle name="Обычный 2 2 2 8 2 2 2" xfId="1711"/>
+    <cellStyle name="Обычный 2 2 2 8 2 3" xfId="1712"/>
+    <cellStyle name="Обычный 2 2 2 8 3" xfId="1713"/>
+    <cellStyle name="Обычный 2 2 2 8 3 2" xfId="1714"/>
+    <cellStyle name="Обычный 2 2 2 8 4" xfId="1715"/>
+    <cellStyle name="Обычный 2 2 2 8 5" xfId="1716"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="1717"/>
+    <cellStyle name="Обычный 2 2 2 9 2" xfId="1718"/>
+    <cellStyle name="Обычный 2 2 2 9 2 2" xfId="1719"/>
+    <cellStyle name="Обычный 2 2 2 9 3" xfId="1720"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1721"/>
+    <cellStyle name="Обычный 2 2 3 10" xfId="1722"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="1723"/>
+    <cellStyle name="Обычный 2 2 3 2 2" xfId="1724"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="1725"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="1726"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2" xfId="1727"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 2" xfId="1728"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 2 2" xfId="1729"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2 3" xfId="1730"/>
+    <cellStyle name="Обычный 2 2 3 3 2 3" xfId="1731"/>
+    <cellStyle name="Обычный 2 2 3 3 2 3 2" xfId="1732"/>
+    <cellStyle name="Обычный 2 2 3 3 2 4" xfId="1733"/>
+    <cellStyle name="Обычный 2 2 3 3 2 5" xfId="1734"/>
+    <cellStyle name="Обычный 2 2 3 3 3" xfId="1735"/>
+    <cellStyle name="Обычный 2 2 3 3 3 2" xfId="1736"/>
+    <cellStyle name="Обычный 2 2 3 3 3 2 2" xfId="1737"/>
+    <cellStyle name="Обычный 2 2 3 3 3 3" xfId="1738"/>
+    <cellStyle name="Обычный 2 2 3 3 4" xfId="1739"/>
+    <cellStyle name="Обычный 2 2 3 3 4 2" xfId="1740"/>
+    <cellStyle name="Обычный 2 2 3 3 5" xfId="1741"/>
+    <cellStyle name="Обычный 2 2 3 3 5 2" xfId="1742"/>
+    <cellStyle name="Обычный 2 2 3 3 6" xfId="1743"/>
+    <cellStyle name="Обычный 2 2 3 3 6 2" xfId="1744"/>
+    <cellStyle name="Обычный 2 2 3 3 7" xfId="1745"/>
+    <cellStyle name="Обычный 2 2 3 3 8" xfId="1746"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="1747"/>
+    <cellStyle name="Обычный 2 2 3 4 2" xfId="1748"/>
+    <cellStyle name="Обычный 2 2 3 4 2 2" xfId="1749"/>
+    <cellStyle name="Обычный 2 2 3 4 2 2 2" xfId="1750"/>
+    <cellStyle name="Обычный 2 2 3 4 2 3" xfId="1751"/>
+    <cellStyle name="Обычный 2 2 3 4 3" xfId="1752"/>
+    <cellStyle name="Обычный 2 2 3 4 3 2" xfId="1753"/>
+    <cellStyle name="Обычный 2 2 3 4 4" xfId="1754"/>
+    <cellStyle name="Обычный 2 2 3 4 5" xfId="1755"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="1756"/>
+    <cellStyle name="Обычный 2 2 3 5 2" xfId="1757"/>
+    <cellStyle name="Обычный 2 2 3 5 2 2" xfId="1758"/>
+    <cellStyle name="Обычный 2 2 3 5 3" xfId="1759"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="1760"/>
+    <cellStyle name="Обычный 2 2 3 6 2" xfId="1761"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="1762"/>
+    <cellStyle name="Обычный 2 2 3 7 2" xfId="1763"/>
+    <cellStyle name="Обычный 2 2 3 8" xfId="1764"/>
+    <cellStyle name="Обычный 2 2 3 8 2" xfId="1765"/>
+    <cellStyle name="Обычный 2 2 3 9" xfId="1766"/>
+    <cellStyle name="Обычный 2 2 4" xfId="1767"/>
+    <cellStyle name="Обычный 2 2 4 10" xfId="1768"/>
+    <cellStyle name="Обычный 2 2 4 11" xfId="1769"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="1770"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="1771"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10" xfId="1772"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="1773"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="1774"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="1775"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="1776"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="1777"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2" xfId="1778"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 2 2" xfId="1779"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2 3" xfId="1780"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3" xfId="1781"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 3 2" xfId="1782"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 4" xfId="1783"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 5" xfId="1784"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="1785"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2" xfId="1786"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 2 2" xfId="1787"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3 3" xfId="1788"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="1789"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4 2" xfId="1790"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="1791"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5 2" xfId="1792"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="1793"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6 2" xfId="1794"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 7" xfId="1795"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 8" xfId="1796"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="1797"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="1798"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2" xfId="1799"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2 2" xfId="1800"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 3" xfId="1801"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="1802"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3 2" xfId="1803"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4" xfId="1804"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 5" xfId="1805"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="1806"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="1807"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2 2" xfId="1808"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3" xfId="1809"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="1810"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="1811"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="1812"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1813"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="1814"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="1815"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="1816"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="1817"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="1818"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_Б-03-01-М_04_2019" xfId="1819"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="1820"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="1821"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="1822"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2" xfId="1823"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 2 2" xfId="1824"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2 3" xfId="1825"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 3" xfId="1826"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 3 2" xfId="1827"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 4" xfId="1828"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 5" xfId="1829"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="1830"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 2" xfId="1831"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 2 2" xfId="1832"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3 3" xfId="1833"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="1834"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4 2" xfId="1835"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="1836"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 5 2" xfId="1837"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="1838"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 6 2" xfId="1839"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 7" xfId="1840"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 8" xfId="1841"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="1842"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="1843"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 2" xfId="1844"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 2 2" xfId="1845"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 3" xfId="1846"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="1847"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3 2" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 4" xfId="1849"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 5" xfId="1850"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="1851"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="1852"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2 2" xfId="1853"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 3" xfId="1854"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="1855"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="1856"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="1857"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="1858"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8" xfId="1859"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="1860"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9" xfId="1861"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="1862"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="1863"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="1864"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="1865"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2" xfId="1866"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 2 2" xfId="1867"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2 3" xfId="1868"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 3" xfId="1869"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 3 2" xfId="1870"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 4" xfId="1871"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 5" xfId="1872"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="1873"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 2" xfId="1874"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 2 2" xfId="1875"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3 3" xfId="1876"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="1877"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4 2" xfId="1878"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="1879"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 5 2" xfId="1880"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="1881"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 6 2" xfId="1882"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 7" xfId="1883"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 8" xfId="1884"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="1885"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="1886"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 2" xfId="1887"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 2 2" xfId="1888"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 3" xfId="1889"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="1890"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3 2" xfId="1891"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 4" xfId="1892"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 5" xfId="1893"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="1894"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="1895"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2 2" xfId="1896"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 3" xfId="1897"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="1898"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="1899"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="1900"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1901"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7" xfId="1902"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="1903"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8" xfId="1904"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9" xfId="1905"/>
+    <cellStyle name="Обычный 2 2 4 2 4" xfId="1906"/>
+    <cellStyle name="Обычный 2 2 4 2_Б-03-01-М_04_2019" xfId="1907"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="1908"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="1909"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="1910"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="1911"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="1912"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2" xfId="1913"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 2 2" xfId="1914"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2 3" xfId="1915"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 3" xfId="1916"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 3 2" xfId="1917"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 4" xfId="1918"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 5" xfId="1919"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="1920"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 2" xfId="1921"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 2 2" xfId="1922"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3 3" xfId="1923"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="1924"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4 2" xfId="1925"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="1926"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 5 2" xfId="1927"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="1928"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 6 2" xfId="1929"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 7" xfId="1930"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 8" xfId="1931"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="1932"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="1933"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 2" xfId="1934"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 2 2" xfId="1935"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 3" xfId="1936"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="1937"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3 2" xfId="1938"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 4" xfId="1939"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 5" xfId="1940"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="1941"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="1942"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2 2" xfId="1943"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 3" xfId="1944"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="1945"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="1946"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="1947"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1948"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7" xfId="1949"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="1950"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8" xfId="1951"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9" xfId="1952"/>
+    <cellStyle name="Обычный 2 2 4 3 3" xfId="1953"/>
+    <cellStyle name="Обычный 2 2 4 3_Б-03-01-М_04_2019" xfId="1954"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="1955"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="1956"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2" xfId="1957"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 2" xfId="1958"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 2 2" xfId="1959"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2 3" xfId="1960"/>
+    <cellStyle name="Обычный 2 2 4 4 2 3" xfId="1961"/>
+    <cellStyle name="Обычный 2 2 4 4 2 3 2" xfId="1962"/>
+    <cellStyle name="Обычный 2 2 4 4 2 4" xfId="1963"/>
+    <cellStyle name="Обычный 2 2 4 4 2 5" xfId="1964"/>
+    <cellStyle name="Обычный 2 2 4 4 3" xfId="1965"/>
+    <cellStyle name="Обычный 2 2 4 4 3 2" xfId="1966"/>
+    <cellStyle name="Обычный 2 2 4 4 3 2 2" xfId="1967"/>
+    <cellStyle name="Обычный 2 2 4 4 3 3" xfId="1968"/>
+    <cellStyle name="Обычный 2 2 4 4 4" xfId="1969"/>
+    <cellStyle name="Обычный 2 2 4 4 4 2" xfId="1970"/>
+    <cellStyle name="Обычный 2 2 4 4 5" xfId="1971"/>
+    <cellStyle name="Обычный 2 2 4 4 5 2" xfId="1972"/>
+    <cellStyle name="Обычный 2 2 4 4 6" xfId="1973"/>
+    <cellStyle name="Обычный 2 2 4 4 6 2" xfId="1974"/>
+    <cellStyle name="Обычный 2 2 4 4 7" xfId="1975"/>
+    <cellStyle name="Обычный 2 2 4 4 8" xfId="1976"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="1977"/>
+    <cellStyle name="Обычный 2 2 4 5 2" xfId="1978"/>
+    <cellStyle name="Обычный 2 2 4 5 2 2" xfId="1979"/>
+    <cellStyle name="Обычный 2 2 4 5 2 2 2" xfId="1980"/>
+    <cellStyle name="Обычный 2 2 4 5 2 3" xfId="1981"/>
+    <cellStyle name="Обычный 2 2 4 5 3" xfId="1982"/>
+    <cellStyle name="Обычный 2 2 4 5 3 2" xfId="1983"/>
+    <cellStyle name="Обычный 2 2 4 5 4" xfId="1984"/>
+    <cellStyle name="Обычный 2 2 4 5 5" xfId="1985"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="1986"/>
+    <cellStyle name="Обычный 2 2 4 6 2" xfId="1987"/>
+    <cellStyle name="Обычный 2 2 4 6 2 2" xfId="1988"/>
+    <cellStyle name="Обычный 2 2 4 6 3" xfId="1989"/>
+    <cellStyle name="Обычный 2 2 4 7" xfId="1990"/>
+    <cellStyle name="Обычный 2 2 4 7 2" xfId="1991"/>
+    <cellStyle name="Обычный 2 2 4 8" xfId="1992"/>
+    <cellStyle name="Обычный 2 2 4 8 2" xfId="1993"/>
+    <cellStyle name="Обычный 2 2 4 9" xfId="1994"/>
+    <cellStyle name="Обычный 2 2 4 9 2" xfId="1995"/>
+    <cellStyle name="Обычный 2 2 5" xfId="1996"/>
+    <cellStyle name="Обычный 2 2 5 10" xfId="1997"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="1998"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="1999"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2000"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="2001"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="2002"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2" xfId="2003"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 2 2" xfId="2004"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2 3" xfId="2005"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 3" xfId="2006"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 3 2" xfId="2007"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 4" xfId="2008"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 5" xfId="2009"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="2010"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 2" xfId="2011"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 2 2" xfId="2012"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3 3" xfId="2013"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="2014"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4 2" xfId="2015"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="2016"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 5 2" xfId="2017"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="2018"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 6 2" xfId="2019"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 7" xfId="2020"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 8" xfId="2021"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="2022"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="2023"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 2" xfId="2024"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 2 2" xfId="2025"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 3" xfId="2026"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="2027"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3 2" xfId="2028"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 4" xfId="2029"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 5" xfId="2030"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="2031"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="2032"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2 2" xfId="2033"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 3" xfId="2034"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="2035"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="2036"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="2037"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="2038"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7" xfId="2039"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="2040"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8" xfId="2041"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9" xfId="2042"/>
+    <cellStyle name="Обычный 2 2 5 2 3" xfId="2043"/>
+    <cellStyle name="Обычный 2 2 5 2_Б-03-01-М_04_2019" xfId="2044"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="2045"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="2046"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2" xfId="2047"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 2" xfId="2048"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 2 2" xfId="2049"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2 3" xfId="2050"/>
+    <cellStyle name="Обычный 2 2 5 3 2 3" xfId="2051"/>
+    <cellStyle name="Обычный 2 2 5 3 2 3 2" xfId="2052"/>
+    <cellStyle name="Обычный 2 2 5 3 2 4" xfId="2053"/>
+    <cellStyle name="Обычный 2 2 5 3 2 5" xfId="2054"/>
+    <cellStyle name="Обычный 2 2 5 3 3" xfId="2055"/>
+    <cellStyle name="Обычный 2 2 5 3 3 2" xfId="2056"/>
+    <cellStyle name="Обычный 2 2 5 3 3 2 2" xfId="2057"/>
+    <cellStyle name="Обычный 2 2 5 3 3 3" xfId="2058"/>
+    <cellStyle name="Обычный 2 2 5 3 4" xfId="2059"/>
+    <cellStyle name="Обычный 2 2 5 3 4 2" xfId="2060"/>
+    <cellStyle name="Обычный 2 2 5 3 5" xfId="2061"/>
+    <cellStyle name="Обычный 2 2 5 3 5 2" xfId="2062"/>
+    <cellStyle name="Обычный 2 2 5 3 6" xfId="2063"/>
+    <cellStyle name="Обычный 2 2 5 3 6 2" xfId="2064"/>
+    <cellStyle name="Обычный 2 2 5 3 7" xfId="2065"/>
+    <cellStyle name="Обычный 2 2 5 3 8" xfId="2066"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="2067"/>
+    <cellStyle name="Обычный 2 2 5 4 2" xfId="2068"/>
+    <cellStyle name="Обычный 2 2 5 4 2 2" xfId="2069"/>
+    <cellStyle name="Обычный 2 2 5 4 2 2 2" xfId="2070"/>
+    <cellStyle name="Обычный 2 2 5 4 2 3" xfId="2071"/>
+    <cellStyle name="Обычный 2 2 5 4 3" xfId="2072"/>
+    <cellStyle name="Обычный 2 2 5 4 3 2" xfId="2073"/>
+    <cellStyle name="Обычный 2 2 5 4 4" xfId="2074"/>
+    <cellStyle name="Обычный 2 2 5 4 5" xfId="2075"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="2076"/>
+    <cellStyle name="Обычный 2 2 5 5 2" xfId="2077"/>
+    <cellStyle name="Обычный 2 2 5 5 2 2" xfId="2078"/>
+    <cellStyle name="Обычный 2 2 5 5 3" xfId="2079"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="2080"/>
+    <cellStyle name="Обычный 2 2 5 6 2" xfId="2081"/>
+    <cellStyle name="Обычный 2 2 5 7" xfId="2082"/>
+    <cellStyle name="Обычный 2 2 5 7 2" xfId="2083"/>
+    <cellStyle name="Обычный 2 2 5 8" xfId="2084"/>
+    <cellStyle name="Обычный 2 2 5 8 2" xfId="2085"/>
+    <cellStyle name="Обычный 2 2 5 9" xfId="2086"/>
+    <cellStyle name="Обычный 2 2 6" xfId="2087"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="2088"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="2089"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2" xfId="2090"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 2" xfId="2091"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 2 2" xfId="2092"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2 3" xfId="2093"/>
+    <cellStyle name="Обычный 2 2 6 2 2 3" xfId="2094"/>
+    <cellStyle name="Обычный 2 2 6 2 2 3 2" xfId="2095"/>
+    <cellStyle name="Обычный 2 2 6 2 2 4" xfId="2096"/>
+    <cellStyle name="Обычный 2 2 6 2 2 5" xfId="2097"/>
+    <cellStyle name="Обычный 2 2 6 2 3" xfId="2098"/>
+    <cellStyle name="Обычный 2 2 6 2 3 2" xfId="2099"/>
+    <cellStyle name="Обычный 2 2 6 2 3 2 2" xfId="2100"/>
+    <cellStyle name="Обычный 2 2 6 2 3 3" xfId="2101"/>
+    <cellStyle name="Обычный 2 2 6 2 4" xfId="2102"/>
+    <cellStyle name="Обычный 2 2 6 2 4 2" xfId="2103"/>
+    <cellStyle name="Обычный 2 2 6 2 5" xfId="2104"/>
+    <cellStyle name="Обычный 2 2 6 2 5 2" xfId="2105"/>
+    <cellStyle name="Обычный 2 2 6 2 6" xfId="2106"/>
+    <cellStyle name="Обычный 2 2 6 2 6 2" xfId="2107"/>
+    <cellStyle name="Обычный 2 2 6 2 7" xfId="2108"/>
+    <cellStyle name="Обычный 2 2 6 2 8" xfId="2109"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="2110"/>
+    <cellStyle name="Обычный 2 2 6 3 2" xfId="2111"/>
+    <cellStyle name="Обычный 2 2 6 3 2 2" xfId="2112"/>
+    <cellStyle name="Обычный 2 2 6 3 2 2 2" xfId="2113"/>
+    <cellStyle name="Обычный 2 2 6 3 2 3" xfId="2114"/>
+    <cellStyle name="Обычный 2 2 6 3 3" xfId="2115"/>
+    <cellStyle name="Обычный 2 2 6 3 3 2" xfId="2116"/>
+    <cellStyle name="Обычный 2 2 6 3 4" xfId="2117"/>
+    <cellStyle name="Обычный 2 2 6 3 5" xfId="2118"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="2119"/>
+    <cellStyle name="Обычный 2 2 6 4 2" xfId="2120"/>
+    <cellStyle name="Обычный 2 2 6 4 2 2" xfId="2121"/>
+    <cellStyle name="Обычный 2 2 6 4 3" xfId="2122"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="2123"/>
+    <cellStyle name="Обычный 2 2 6 5 2" xfId="2124"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="2125"/>
+    <cellStyle name="Обычный 2 2 6 6 2" xfId="2126"/>
+    <cellStyle name="Обычный 2 2 6 7" xfId="2127"/>
+    <cellStyle name="Обычный 2 2 6 7 2" xfId="2128"/>
+    <cellStyle name="Обычный 2 2 6 8" xfId="2129"/>
+    <cellStyle name="Обычный 2 2 6 9" xfId="2130"/>
+    <cellStyle name="Обычный 2 2 7" xfId="2131"/>
+    <cellStyle name="Обычный 2 2 8" xfId="2132"/>
+    <cellStyle name="Обычный 2 2_Б-03-01-М_04_2019" xfId="2133"/>
+    <cellStyle name="Обычный 2 20" xfId="2134"/>
+    <cellStyle name="Обычный 2 20 2" xfId="2135"/>
+    <cellStyle name="Обычный 2 20 2 10" xfId="2136"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="2137"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="2138"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="2139"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="2140"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="2141"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2" xfId="2142"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 2" xfId="2143"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 2 2" xfId="2144"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2 3" xfId="2145"/>
+    <cellStyle name="Обычный 2 20 2 3 2 3" xfId="2146"/>
+    <cellStyle name="Обычный 2 20 2 3 2 3 2" xfId="2147"/>
+    <cellStyle name="Обычный 2 20 2 3 2 4" xfId="2148"/>
+    <cellStyle name="Обычный 2 20 2 3 2 5" xfId="2149"/>
+    <cellStyle name="Обычный 2 20 2 3 3" xfId="2150"/>
+    <cellStyle name="Обычный 2 20 2 3 3 2" xfId="2151"/>
+    <cellStyle name="Обычный 2 20 2 3 3 2 2" xfId="2152"/>
+    <cellStyle name="Обычный 2 20 2 3 3 3" xfId="2153"/>
+    <cellStyle name="Обычный 2 20 2 3 4" xfId="2154"/>
+    <cellStyle name="Обычный 2 20 2 3 4 2" xfId="2155"/>
+    <cellStyle name="Обычный 2 20 2 3 5" xfId="2156"/>
+    <cellStyle name="Обычный 2 20 2 3 5 2" xfId="2157"/>
+    <cellStyle name="Обычный 2 20 2 3 6" xfId="2158"/>
+    <cellStyle name="Обычный 2 20 2 3 6 2" xfId="2159"/>
+    <cellStyle name="Обычный 2 20 2 3 7" xfId="2160"/>
+    <cellStyle name="Обычный 2 20 2 3 8" xfId="2161"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="2162"/>
+    <cellStyle name="Обычный 2 20 2 4 2" xfId="2163"/>
+    <cellStyle name="Обычный 2 20 2 4 2 2" xfId="2164"/>
+    <cellStyle name="Обычный 2 20 2 4 2 2 2" xfId="2165"/>
+    <cellStyle name="Обычный 2 20 2 4 2 3" xfId="2166"/>
+    <cellStyle name="Обычный 2 20 2 4 3" xfId="2167"/>
+    <cellStyle name="Обычный 2 20 2 4 3 2" xfId="2168"/>
+    <cellStyle name="Обычный 2 20 2 4 4" xfId="2169"/>
+    <cellStyle name="Обычный 2 20 2 4 5" xfId="2170"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="2171"/>
+    <cellStyle name="Обычный 2 20 2 5 2" xfId="2172"/>
+    <cellStyle name="Обычный 2 20 2 5 2 2" xfId="2173"/>
+    <cellStyle name="Обычный 2 20 2 5 3" xfId="2174"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="2175"/>
+    <cellStyle name="Обычный 2 20 2 6 2" xfId="2176"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="2177"/>
+    <cellStyle name="Обычный 2 20 2 7 2" xfId="2178"/>
+    <cellStyle name="Обычный 2 20 2 8" xfId="2179"/>
+    <cellStyle name="Обычный 2 20 2 8 2" xfId="2180"/>
+    <cellStyle name="Обычный 2 20 2 9" xfId="2181"/>
+    <cellStyle name="Обычный 2 20 3" xfId="2182"/>
+    <cellStyle name="Обычный 2 20 4" xfId="2183"/>
+    <cellStyle name="Обычный 2 21" xfId="2184"/>
+    <cellStyle name="Обычный 2 21 2" xfId="2185"/>
+    <cellStyle name="Обычный 2 21 3" xfId="2186"/>
+    <cellStyle name="Обычный 2 22" xfId="2187"/>
+    <cellStyle name="Обычный 2 23" xfId="2188"/>
+    <cellStyle name="Обычный 2 24" xfId="2189"/>
+    <cellStyle name="Обычный 2 24 2" xfId="2190"/>
+    <cellStyle name="Обычный 2 25" xfId="2191"/>
+    <cellStyle name="Обычный 2 25 2" xfId="2192"/>
+    <cellStyle name="Обычный 2 25 2 2" xfId="2193"/>
+    <cellStyle name="Обычный 2 25 2 3" xfId="2194"/>
+    <cellStyle name="Обычный 2 25 2 4" xfId="2195"/>
+    <cellStyle name="Обычный 2 25 2 4 2" xfId="2196"/>
+    <cellStyle name="Обычный 2 25 3" xfId="2197"/>
+    <cellStyle name="Обычный 2 25 4" xfId="2198"/>
+    <cellStyle name="Обычный 2 25 5" xfId="2199"/>
+    <cellStyle name="Обычный 2 25 5 2" xfId="2200"/>
+    <cellStyle name="Обычный 2 25 6" xfId="2201"/>
+    <cellStyle name="Обычный 2 25 6 2" xfId="2202"/>
+    <cellStyle name="Обычный 2 25 7" xfId="2203"/>
+    <cellStyle name="Обычный 2 25 7 2" xfId="2204"/>
+    <cellStyle name="Обычный 2 25 8" xfId="3183"/>
+    <cellStyle name="Обычный 2 26" xfId="2205"/>
+    <cellStyle name="Обычный 2 26 2" xfId="2206"/>
+    <cellStyle name="Обычный 2 26 2 2" xfId="2207"/>
+    <cellStyle name="Обычный 2 26 2 3" xfId="2208"/>
+    <cellStyle name="Обычный 2 26 2 4" xfId="2209"/>
+    <cellStyle name="Обычный 2 26 2 4 2" xfId="2210"/>
+    <cellStyle name="Обычный 2 26 3" xfId="2211"/>
+    <cellStyle name="Обычный 2 26 4" xfId="2212"/>
+    <cellStyle name="Обычный 2 26 5" xfId="2213"/>
+    <cellStyle name="Обычный 2 26 5 2" xfId="2214"/>
+    <cellStyle name="Обычный 2 26 6" xfId="2215"/>
+    <cellStyle name="Обычный 2 26 6 2" xfId="2216"/>
+    <cellStyle name="Обычный 2 26 7" xfId="2217"/>
+    <cellStyle name="Обычный 2 26 7 2" xfId="2218"/>
+    <cellStyle name="Обычный 2 27" xfId="2219"/>
+    <cellStyle name="Обычный 2 27 2" xfId="2220"/>
+    <cellStyle name="Обычный 2 27 2 2" xfId="2221"/>
+    <cellStyle name="Обычный 2 27 2 3" xfId="2222"/>
+    <cellStyle name="Обычный 2 27 2 4" xfId="2223"/>
+    <cellStyle name="Обычный 2 27 2 4 2" xfId="2224"/>
+    <cellStyle name="Обычный 2 27 3" xfId="2225"/>
+    <cellStyle name="Обычный 2 27 4" xfId="2226"/>
+    <cellStyle name="Обычный 2 27 5" xfId="2227"/>
+    <cellStyle name="Обычный 2 27 5 2" xfId="2228"/>
+    <cellStyle name="Обычный 2 27 6" xfId="2229"/>
+    <cellStyle name="Обычный 2 27 6 2" xfId="2230"/>
+    <cellStyle name="Обычный 2 27 7" xfId="2231"/>
+    <cellStyle name="Обычный 2 27 7 2" xfId="2232"/>
+    <cellStyle name="Обычный 2 28" xfId="2233"/>
+    <cellStyle name="Обычный 2 28 2" xfId="2234"/>
+    <cellStyle name="Обычный 2 28 2 2" xfId="2235"/>
+    <cellStyle name="Обычный 2 28 2 3" xfId="2236"/>
+    <cellStyle name="Обычный 2 28 2 4" xfId="2237"/>
+    <cellStyle name="Обычный 2 28 2 4 2" xfId="2238"/>
+    <cellStyle name="Обычный 2 28 3" xfId="2239"/>
+    <cellStyle name="Обычный 2 28 4" xfId="2240"/>
+    <cellStyle name="Обычный 2 28 5" xfId="2241"/>
+    <cellStyle name="Обычный 2 28 5 2" xfId="2242"/>
+    <cellStyle name="Обычный 2 28 6" xfId="2243"/>
+    <cellStyle name="Обычный 2 28 6 2" xfId="2244"/>
+    <cellStyle name="Обычный 2 28 7" xfId="2245"/>
+    <cellStyle name="Обычный 2 28 7 2" xfId="2246"/>
+    <cellStyle name="Обычный 2 29" xfId="2247"/>
+    <cellStyle name="Обычный 2 29 2" xfId="2248"/>
+    <cellStyle name="Обычный 2 29 2 2" xfId="2249"/>
+    <cellStyle name="Обычный 2 29 2 3" xfId="2250"/>
+    <cellStyle name="Обычный 2 29 2 4" xfId="2251"/>
+    <cellStyle name="Обычный 2 29 2 4 2" xfId="2252"/>
+    <cellStyle name="Обычный 2 29 3" xfId="2253"/>
+    <cellStyle name="Обычный 2 29 4" xfId="2254"/>
+    <cellStyle name="Обычный 2 29 5" xfId="2255"/>
+    <cellStyle name="Обычный 2 29 5 2" xfId="2256"/>
+    <cellStyle name="Обычный 2 29 6" xfId="2257"/>
+    <cellStyle name="Обычный 2 29 6 2" xfId="2258"/>
+    <cellStyle name="Обычный 2 29 7" xfId="2259"/>
+    <cellStyle name="Обычный 2 29 7 2" xfId="2260"/>
+    <cellStyle name="Обычный 2 3" xfId="2261"/>
+    <cellStyle name="Обычный 2 3 2" xfId="2262"/>
+    <cellStyle name="Обычный 2 3 3" xfId="2263"/>
+    <cellStyle name="Обычный 2 3_Б-03-01-М_04_2019" xfId="2264"/>
+    <cellStyle name="Обычный 2 30" xfId="2265"/>
+    <cellStyle name="Обычный 2 30 2" xfId="2266"/>
+    <cellStyle name="Обычный 2 30 2 2" xfId="2267"/>
+    <cellStyle name="Обычный 2 30 2 3" xfId="2268"/>
+    <cellStyle name="Обычный 2 30 2 4" xfId="2269"/>
+    <cellStyle name="Обычный 2 30 2 4 2" xfId="2270"/>
+    <cellStyle name="Обычный 2 30 3" xfId="2271"/>
+    <cellStyle name="Обычный 2 30 4" xfId="2272"/>
+    <cellStyle name="Обычный 2 30 5" xfId="2273"/>
+    <cellStyle name="Обычный 2 30 5 2" xfId="2274"/>
+    <cellStyle name="Обычный 2 30 6" xfId="2275"/>
+    <cellStyle name="Обычный 2 30 6 2" xfId="2276"/>
+    <cellStyle name="Обычный 2 30 7" xfId="2277"/>
+    <cellStyle name="Обычный 2 30 7 2" xfId="2278"/>
+    <cellStyle name="Обычный 2 31" xfId="2279"/>
+    <cellStyle name="Обычный 2 31 2" xfId="2280"/>
+    <cellStyle name="Обычный 2 31 2 2" xfId="2281"/>
+    <cellStyle name="Обычный 2 31 2 3" xfId="2282"/>
+    <cellStyle name="Обычный 2 31 2 4" xfId="2283"/>
+    <cellStyle name="Обычный 2 31 2 4 2" xfId="2284"/>
+    <cellStyle name="Обычный 2 31 3" xfId="2285"/>
+    <cellStyle name="Обычный 2 31 4" xfId="2286"/>
+    <cellStyle name="Обычный 2 31 5" xfId="2287"/>
+    <cellStyle name="Обычный 2 31 5 2" xfId="2288"/>
+    <cellStyle name="Обычный 2 31 6" xfId="2289"/>
+    <cellStyle name="Обычный 2 31 6 2" xfId="2290"/>
+    <cellStyle name="Обычный 2 31 7" xfId="2291"/>
+    <cellStyle name="Обычный 2 31 7 2" xfId="2292"/>
+    <cellStyle name="Обычный 2 32" xfId="2293"/>
+    <cellStyle name="Обычный 2 32 2" xfId="2294"/>
+    <cellStyle name="Обычный 2 32 2 2" xfId="2295"/>
+    <cellStyle name="Обычный 2 32 2 3" xfId="2296"/>
+    <cellStyle name="Обычный 2 32 2 4" xfId="2297"/>
+    <cellStyle name="Обычный 2 32 2 4 2" xfId="2298"/>
+    <cellStyle name="Обычный 2 32 3" xfId="2299"/>
+    <cellStyle name="Обычный 2 32 4" xfId="2300"/>
+    <cellStyle name="Обычный 2 32 5" xfId="2301"/>
+    <cellStyle name="Обычный 2 32 5 2" xfId="2302"/>
+    <cellStyle name="Обычный 2 32 6" xfId="2303"/>
+    <cellStyle name="Обычный 2 32 6 2" xfId="2304"/>
+    <cellStyle name="Обычный 2 32 7" xfId="2305"/>
+    <cellStyle name="Обычный 2 32 7 2" xfId="2306"/>
+    <cellStyle name="Обычный 2 33" xfId="2307"/>
+    <cellStyle name="Обычный 2 33 2" xfId="2308"/>
+    <cellStyle name="Обычный 2 33 2 2" xfId="2309"/>
+    <cellStyle name="Обычный 2 33 2 3" xfId="2310"/>
+    <cellStyle name="Обычный 2 33 2 4" xfId="2311"/>
+    <cellStyle name="Обычный 2 33 2 4 2" xfId="2312"/>
+    <cellStyle name="Обычный 2 33 3" xfId="2313"/>
+    <cellStyle name="Обычный 2 33 4" xfId="2314"/>
+    <cellStyle name="Обычный 2 33 5" xfId="2315"/>
+    <cellStyle name="Обычный 2 33 5 2" xfId="2316"/>
+    <cellStyle name="Обычный 2 33 6" xfId="2317"/>
+    <cellStyle name="Обычный 2 33 6 2" xfId="2318"/>
+    <cellStyle name="Обычный 2 34" xfId="2319"/>
+    <cellStyle name="Обычный 2 34 2" xfId="2320"/>
+    <cellStyle name="Обычный 2 34 2 2" xfId="2321"/>
+    <cellStyle name="Обычный 2 34 2 3" xfId="2322"/>
+    <cellStyle name="Обычный 2 34 2 4" xfId="2323"/>
+    <cellStyle name="Обычный 2 34 2 4 2" xfId="2324"/>
+    <cellStyle name="Обычный 2 34 3" xfId="2325"/>
+    <cellStyle name="Обычный 2 34 4" xfId="2326"/>
+    <cellStyle name="Обычный 2 34 5" xfId="2327"/>
+    <cellStyle name="Обычный 2 34 5 2" xfId="2328"/>
+    <cellStyle name="Обычный 2 34 6" xfId="2329"/>
+    <cellStyle name="Обычный 2 34 6 2" xfId="2330"/>
+    <cellStyle name="Обычный 2 35" xfId="2331"/>
+    <cellStyle name="Обычный 2 35 2" xfId="2332"/>
+    <cellStyle name="Обычный 2 35 2 2" xfId="2333"/>
+    <cellStyle name="Обычный 2 35 2 3" xfId="2334"/>
+    <cellStyle name="Обычный 2 35 2 4" xfId="2335"/>
+    <cellStyle name="Обычный 2 35 2 4 2" xfId="2336"/>
+    <cellStyle name="Обычный 2 35 3" xfId="2337"/>
+    <cellStyle name="Обычный 2 35 4" xfId="2338"/>
+    <cellStyle name="Обычный 2 35 5" xfId="2339"/>
+    <cellStyle name="Обычный 2 35 5 2" xfId="2340"/>
+    <cellStyle name="Обычный 2 35 6" xfId="2341"/>
+    <cellStyle name="Обычный 2 35 6 2" xfId="2342"/>
+    <cellStyle name="Обычный 2 36" xfId="2343"/>
+    <cellStyle name="Обычный 2 36 2" xfId="2344"/>
+    <cellStyle name="Обычный 2 36 2 2" xfId="2345"/>
+    <cellStyle name="Обычный 2 36 2 3" xfId="2346"/>
+    <cellStyle name="Обычный 2 36 2 4" xfId="2347"/>
+    <cellStyle name="Обычный 2 36 2 4 2" xfId="2348"/>
+    <cellStyle name="Обычный 2 36 3" xfId="2349"/>
+    <cellStyle name="Обычный 2 36 4" xfId="2350"/>
+    <cellStyle name="Обычный 2 36 5" xfId="2351"/>
+    <cellStyle name="Обычный 2 36 5 2" xfId="2352"/>
+    <cellStyle name="Обычный 2 36 6" xfId="2353"/>
+    <cellStyle name="Обычный 2 36 6 2" xfId="2354"/>
+    <cellStyle name="Обычный 2 37" xfId="2355"/>
+    <cellStyle name="Обычный 2 37 2" xfId="2356"/>
+    <cellStyle name="Обычный 2 37 2 2" xfId="2357"/>
+    <cellStyle name="Обычный 2 37 2 3" xfId="2358"/>
+    <cellStyle name="Обычный 2 37 2 4" xfId="2359"/>
+    <cellStyle name="Обычный 2 37 2 4 2" xfId="2360"/>
+    <cellStyle name="Обычный 2 37 3" xfId="2361"/>
+    <cellStyle name="Обычный 2 37 4" xfId="2362"/>
+    <cellStyle name="Обычный 2 37 5" xfId="2363"/>
+    <cellStyle name="Обычный 2 37 5 2" xfId="2364"/>
+    <cellStyle name="Обычный 2 38" xfId="2365"/>
+    <cellStyle name="Обычный 2 38 2" xfId="2366"/>
+    <cellStyle name="Обычный 2 38 2 2" xfId="2367"/>
+    <cellStyle name="Обычный 2 38 2 3" xfId="2368"/>
+    <cellStyle name="Обычный 2 38 2 4" xfId="2369"/>
+    <cellStyle name="Обычный 2 38 2 4 2" xfId="2370"/>
+    <cellStyle name="Обычный 2 38 3" xfId="2371"/>
+    <cellStyle name="Обычный 2 38 4" xfId="2372"/>
+    <cellStyle name="Обычный 2 38 5" xfId="2373"/>
+    <cellStyle name="Обычный 2 38 5 2" xfId="2374"/>
+    <cellStyle name="Обычный 2 39" xfId="2375"/>
+    <cellStyle name="Обычный 2 39 2" xfId="2376"/>
+    <cellStyle name="Обычный 2 39 2 2" xfId="2377"/>
+    <cellStyle name="Обычный 2 39 2 3" xfId="2378"/>
+    <cellStyle name="Обычный 2 39 2 4" xfId="2379"/>
+    <cellStyle name="Обычный 2 39 2 4 2" xfId="2380"/>
+    <cellStyle name="Обычный 2 39 3" xfId="2381"/>
+    <cellStyle name="Обычный 2 39 4" xfId="2382"/>
+    <cellStyle name="Обычный 2 39 5" xfId="2383"/>
+    <cellStyle name="Обычный 2 39 5 2" xfId="2384"/>
+    <cellStyle name="Обычный 2 4" xfId="2385"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2386"/>
+    <cellStyle name="Обычный 2 40" xfId="2387"/>
+    <cellStyle name="Обычный 2 40 2" xfId="2388"/>
+    <cellStyle name="Обычный 2 40 2 2" xfId="2389"/>
+    <cellStyle name="Обычный 2 40 2 3" xfId="2390"/>
+    <cellStyle name="Обычный 2 40 2 4" xfId="2391"/>
+    <cellStyle name="Обычный 2 40 2 4 2" xfId="2392"/>
+    <cellStyle name="Обычный 2 40 3" xfId="2393"/>
+    <cellStyle name="Обычный 2 40 4" xfId="2394"/>
+    <cellStyle name="Обычный 2 40 5" xfId="2395"/>
+    <cellStyle name="Обычный 2 40 5 2" xfId="2396"/>
+    <cellStyle name="Обычный 2 41" xfId="2397"/>
+    <cellStyle name="Обычный 2 41 2" xfId="2398"/>
+    <cellStyle name="Обычный 2 41 2 2" xfId="2399"/>
+    <cellStyle name="Обычный 2 41 2 3" xfId="2400"/>
+    <cellStyle name="Обычный 2 41 2 4" xfId="2401"/>
+    <cellStyle name="Обычный 2 41 2 4 2" xfId="2402"/>
+    <cellStyle name="Обычный 2 41 3" xfId="2403"/>
+    <cellStyle name="Обычный 2 41 4" xfId="2404"/>
+    <cellStyle name="Обычный 2 41 5" xfId="2405"/>
+    <cellStyle name="Обычный 2 41 5 2" xfId="2406"/>
+    <cellStyle name="Обычный 2 42" xfId="2407"/>
+    <cellStyle name="Обычный 2 42 2" xfId="2408"/>
+    <cellStyle name="Обычный 2 42 2 2" xfId="2409"/>
+    <cellStyle name="Обычный 2 42 2 3" xfId="2410"/>
+    <cellStyle name="Обычный 2 42 2 4" xfId="2411"/>
+    <cellStyle name="Обычный 2 42 2 4 2" xfId="2412"/>
+    <cellStyle name="Обычный 2 42 3" xfId="2413"/>
+    <cellStyle name="Обычный 2 42 4" xfId="2414"/>
+    <cellStyle name="Обычный 2 42 5" xfId="2415"/>
+    <cellStyle name="Обычный 2 42 5 2" xfId="2416"/>
+    <cellStyle name="Обычный 2 43" xfId="2417"/>
+    <cellStyle name="Обычный 2 43 2" xfId="2418"/>
+    <cellStyle name="Обычный 2 43 2 2" xfId="2419"/>
+    <cellStyle name="Обычный 2 43 2 3" xfId="2420"/>
+    <cellStyle name="Обычный 2 43 2 4" xfId="2421"/>
+    <cellStyle name="Обычный 2 43 2 4 2" xfId="2422"/>
+    <cellStyle name="Обычный 2 43 3" xfId="2423"/>
+    <cellStyle name="Обычный 2 43 4" xfId="2424"/>
+    <cellStyle name="Обычный 2 43 5" xfId="2425"/>
+    <cellStyle name="Обычный 2 43 5 2" xfId="2426"/>
+    <cellStyle name="Обычный 2 44" xfId="2427"/>
+    <cellStyle name="Обычный 2 44 2" xfId="2428"/>
+    <cellStyle name="Обычный 2 44 2 2" xfId="2429"/>
+    <cellStyle name="Обычный 2 44 2 3" xfId="2430"/>
+    <cellStyle name="Обычный 2 44 2 4" xfId="2431"/>
+    <cellStyle name="Обычный 2 44 2 4 2" xfId="2432"/>
+    <cellStyle name="Обычный 2 44 3" xfId="2433"/>
+    <cellStyle name="Обычный 2 44 4" xfId="2434"/>
+    <cellStyle name="Обычный 2 44 5" xfId="2435"/>
+    <cellStyle name="Обычный 2 44 5 2" xfId="2436"/>
+    <cellStyle name="Обычный 2 45" xfId="2437"/>
+    <cellStyle name="Обычный 2 45 2" xfId="2438"/>
+    <cellStyle name="Обычный 2 45 2 2" xfId="2439"/>
+    <cellStyle name="Обычный 2 45 2 3" xfId="2440"/>
+    <cellStyle name="Обычный 2 45 2 4" xfId="2441"/>
+    <cellStyle name="Обычный 2 45 2 4 2" xfId="2442"/>
+    <cellStyle name="Обычный 2 45 3" xfId="2443"/>
+    <cellStyle name="Обычный 2 45 4" xfId="2444"/>
+    <cellStyle name="Обычный 2 45 5" xfId="2445"/>
+    <cellStyle name="Обычный 2 45 5 2" xfId="2446"/>
+    <cellStyle name="Обычный 2 46" xfId="2447"/>
+    <cellStyle name="Обычный 2 46 2" xfId="2448"/>
+    <cellStyle name="Обычный 2 46 2 2" xfId="2449"/>
+    <cellStyle name="Обычный 2 46 2 3" xfId="2450"/>
+    <cellStyle name="Обычный 2 46 2 4" xfId="2451"/>
+    <cellStyle name="Обычный 2 46 2 4 2" xfId="2452"/>
+    <cellStyle name="Обычный 2 46 3" xfId="2453"/>
+    <cellStyle name="Обычный 2 46 4" xfId="2454"/>
+    <cellStyle name="Обычный 2 46 5" xfId="2455"/>
+    <cellStyle name="Обычный 2 46 5 2" xfId="2456"/>
+    <cellStyle name="Обычный 2 47" xfId="2457"/>
+    <cellStyle name="Обычный 2 48" xfId="2458"/>
+    <cellStyle name="Обычный 2 48 2" xfId="2459"/>
+    <cellStyle name="Обычный 2 48 3" xfId="2460"/>
+    <cellStyle name="Обычный 2 48 4" xfId="2461"/>
+    <cellStyle name="Обычный 2 48 5" xfId="2462"/>
+    <cellStyle name="Обычный 2 49" xfId="2463"/>
+    <cellStyle name="Обычный 2 49 2" xfId="2464"/>
+    <cellStyle name="Обычный 2 49 3" xfId="2465"/>
+    <cellStyle name="Обычный 2 49 4" xfId="2466"/>
+    <cellStyle name="Обычный 2 49 5" xfId="2467"/>
+    <cellStyle name="Обычный 2 5" xfId="2468"/>
+    <cellStyle name="Обычный 2 5 2" xfId="2469"/>
+    <cellStyle name="Обычный 2 50" xfId="2470"/>
+    <cellStyle name="Обычный 2 50 2" xfId="2471"/>
+    <cellStyle name="Обычный 2 50 3" xfId="2472"/>
+    <cellStyle name="Обычный 2 50 4" xfId="2473"/>
+    <cellStyle name="Обычный 2 50 5" xfId="2474"/>
+    <cellStyle name="Обычный 2 51" xfId="2475"/>
+    <cellStyle name="Обычный 2 51 2" xfId="2476"/>
+    <cellStyle name="Обычный 2 51 3" xfId="2477"/>
+    <cellStyle name="Обычный 2 52" xfId="2478"/>
+    <cellStyle name="Обычный 2 53" xfId="2479"/>
+    <cellStyle name="Обычный 2 54" xfId="2480"/>
+    <cellStyle name="Обычный 2 55" xfId="2481"/>
+    <cellStyle name="Обычный 2 56" xfId="2482"/>
+    <cellStyle name="Обычный 2 57" xfId="2483"/>
+    <cellStyle name="Обычный 2 58" xfId="2484"/>
+    <cellStyle name="Обычный 2 59" xfId="2485"/>
+    <cellStyle name="Обычный 2 6" xfId="2486"/>
+    <cellStyle name="Обычный 2 60" xfId="2487"/>
+    <cellStyle name="Обычный 2 61" xfId="2488"/>
+    <cellStyle name="Обычный 2 62" xfId="2489"/>
+    <cellStyle name="Обычный 2 63" xfId="2490"/>
+    <cellStyle name="Обычный 2 64" xfId="2491"/>
+    <cellStyle name="Обычный 2 65" xfId="2492"/>
+    <cellStyle name="Обычный 2 66" xfId="2493"/>
+    <cellStyle name="Обычный 2 67" xfId="2494"/>
+    <cellStyle name="Обычный 2 68" xfId="2495"/>
+    <cellStyle name="Обычный 2 69" xfId="2496"/>
+    <cellStyle name="Обычный 2 69 2" xfId="2497"/>
+    <cellStyle name="Обычный 2 7" xfId="2498"/>
+    <cellStyle name="Обычный 2 70" xfId="2499"/>
+    <cellStyle name="Обычный 2 71" xfId="2500"/>
+    <cellStyle name="Обычный 2 72" xfId="2501"/>
+    <cellStyle name="Обычный 2 73" xfId="2502"/>
+    <cellStyle name="Обычный 2 74" xfId="2503"/>
+    <cellStyle name="Обычный 2 74 2" xfId="2504"/>
+    <cellStyle name="Обычный 2 75" xfId="2505"/>
+    <cellStyle name="Обычный 2 75 2" xfId="2506"/>
+    <cellStyle name="Обычный 2 76" xfId="2507"/>
+    <cellStyle name="Обычный 2 76 2" xfId="2508"/>
+    <cellStyle name="Обычный 2 77" xfId="2509"/>
+    <cellStyle name="Обычный 2 77 2" xfId="2510"/>
+    <cellStyle name="Обычный 2 78" xfId="2511"/>
+    <cellStyle name="Обычный 2 78 2" xfId="2512"/>
+    <cellStyle name="Обычный 2 79" xfId="2513"/>
+    <cellStyle name="Обычный 2 79 2" xfId="2514"/>
+    <cellStyle name="Обычный 2 8" xfId="2515"/>
+    <cellStyle name="Обычный 2 80" xfId="2516"/>
+    <cellStyle name="Обычный 2 80 2" xfId="2517"/>
+    <cellStyle name="Обычный 2 81" xfId="2518"/>
+    <cellStyle name="Обычный 2 81 2" xfId="2519"/>
+    <cellStyle name="Обычный 2 82" xfId="3188"/>
+    <cellStyle name="Обычный 2 83" xfId="3189"/>
+    <cellStyle name="Обычный 2 84" xfId="2520"/>
+    <cellStyle name="Обычный 2 84 2" xfId="2521"/>
+    <cellStyle name="Обычный 2 85" xfId="2522"/>
+    <cellStyle name="Обычный 2 85 2" xfId="2523"/>
+    <cellStyle name="Обычный 2 86" xfId="2524"/>
+    <cellStyle name="Обычный 2 86 2" xfId="3186"/>
+    <cellStyle name="Обычный 2 87" xfId="3203"/>
+    <cellStyle name="Обычный 2 88" xfId="3204"/>
+    <cellStyle name="Обычный 2 89" xfId="3181"/>
+    <cellStyle name="Обычный 2 9" xfId="2525"/>
+    <cellStyle name="Обычный 2 90" xfId="3182"/>
+    <cellStyle name="Обычный 2 91" xfId="3185"/>
+    <cellStyle name="Обычный 2 92" xfId="3184"/>
+    <cellStyle name="Обычный 20" xfId="2526"/>
+    <cellStyle name="Обычный 20 2" xfId="2527"/>
+    <cellStyle name="Обычный 20 3" xfId="2528"/>
+    <cellStyle name="Обычный 20 4" xfId="2529"/>
+    <cellStyle name="Обычный 20 5" xfId="2530"/>
+    <cellStyle name="Обычный 21" xfId="2531"/>
+    <cellStyle name="Обычный 21 2" xfId="2532"/>
+    <cellStyle name="Обычный 21 2 2" xfId="2533"/>
+    <cellStyle name="Обычный 21 2 2 2" xfId="2534"/>
+    <cellStyle name="Обычный 21 2 3" xfId="2535"/>
+    <cellStyle name="Обычный 21 3" xfId="2536"/>
+    <cellStyle name="Обычный 21 4" xfId="2537"/>
+    <cellStyle name="Обычный 21 4 2" xfId="2538"/>
+    <cellStyle name="Обычный 21 5" xfId="2539"/>
+    <cellStyle name="Обычный 21 5 2" xfId="2540"/>
+    <cellStyle name="Обычный 21 6" xfId="2541"/>
+    <cellStyle name="Обычный 21 7" xfId="2542"/>
+    <cellStyle name="Обычный 21 8" xfId="2543"/>
+    <cellStyle name="Обычный 22" xfId="2544"/>
+    <cellStyle name="Обычный 22 2" xfId="2545"/>
+    <cellStyle name="Обычный 22 3" xfId="2546"/>
+    <cellStyle name="Обычный 23" xfId="2547"/>
+    <cellStyle name="Обычный 23 2" xfId="2548"/>
+    <cellStyle name="Обычный 23 2 2" xfId="2549"/>
+    <cellStyle name="Обычный 23 2 2 2" xfId="2550"/>
+    <cellStyle name="Обычный 23 2 2 2 2" xfId="2551"/>
+    <cellStyle name="Обычный 23 2 2 3" xfId="2552"/>
+    <cellStyle name="Обычный 23 2 3" xfId="2553"/>
+    <cellStyle name="Обычный 23 2 3 2" xfId="2554"/>
+    <cellStyle name="Обычный 23 2 4" xfId="2555"/>
+    <cellStyle name="Обычный 23 3" xfId="2556"/>
+    <cellStyle name="Обычный 23 3 2" xfId="2557"/>
+    <cellStyle name="Обычный 23 3 2 2" xfId="2558"/>
+    <cellStyle name="Обычный 23 3 3" xfId="2559"/>
+    <cellStyle name="Обычный 23 4" xfId="2560"/>
+    <cellStyle name="Обычный 23 4 2" xfId="2561"/>
+    <cellStyle name="Обычный 23 5" xfId="2562"/>
+    <cellStyle name="Обычный 23 5 2" xfId="2563"/>
+    <cellStyle name="Обычный 23 6" xfId="2564"/>
+    <cellStyle name="Обычный 23 7" xfId="2565"/>
+    <cellStyle name="Обычный 23 8" xfId="2566"/>
+    <cellStyle name="Обычный 24" xfId="2567"/>
+    <cellStyle name="Обычный 24 2" xfId="2568"/>
+    <cellStyle name="Обычный 24 2 2" xfId="2569"/>
+    <cellStyle name="Обычный 24 3" xfId="2570"/>
+    <cellStyle name="Обычный 24 4" xfId="2571"/>
+    <cellStyle name="Обычный 25" xfId="2572"/>
+    <cellStyle name="Обычный 26" xfId="2573"/>
+    <cellStyle name="Обычный 27" xfId="2574"/>
+    <cellStyle name="Обычный 28" xfId="2575"/>
+    <cellStyle name="Обычный 28 2" xfId="2576"/>
+    <cellStyle name="Обычный 28 2 2" xfId="2577"/>
+    <cellStyle name="Обычный 28 3" xfId="2578"/>
+    <cellStyle name="Обычный 29" xfId="2579"/>
+    <cellStyle name="Обычный 29 2" xfId="2580"/>
+    <cellStyle name="Обычный 29 2 2" xfId="2581"/>
+    <cellStyle name="Обычный 29 3" xfId="2582"/>
+    <cellStyle name="Обычный 3" xfId="2583"/>
+    <cellStyle name="Обычный 3 10" xfId="2584"/>
+    <cellStyle name="Обычный 3 11" xfId="2585"/>
+    <cellStyle name="Обычный 3 12" xfId="2586"/>
+    <cellStyle name="Обычный 3 13" xfId="2587"/>
+    <cellStyle name="Обычный 3 13 2" xfId="2588"/>
+    <cellStyle name="Обычный 3 13 3" xfId="2589"/>
+    <cellStyle name="Обычный 3 14" xfId="2590"/>
+    <cellStyle name="Обычный 3 14 2" xfId="2591"/>
+    <cellStyle name="Обычный 3 14 3" xfId="2592"/>
+    <cellStyle name="Обычный 3 15" xfId="2593"/>
+    <cellStyle name="Обычный 3 16" xfId="2594"/>
+    <cellStyle name="Обычный 3 16 2" xfId="2595"/>
+    <cellStyle name="Обычный 3 16 2 2" xfId="2596"/>
+    <cellStyle name="Обычный 3 16 2 2 2" xfId="2597"/>
+    <cellStyle name="Обычный 3 16 2 2 2 2" xfId="2598"/>
+    <cellStyle name="Обычный 3 16 2 2 2 2 2" xfId="2599"/>
+    <cellStyle name="Обычный 3 16 2 2 2 3" xfId="2600"/>
+    <cellStyle name="Обычный 3 16 2 2 3" xfId="2601"/>
+    <cellStyle name="Обычный 3 16 2 2 3 2" xfId="2602"/>
+    <cellStyle name="Обычный 3 16 2 2 4" xfId="2603"/>
+    <cellStyle name="Обычный 3 16 2 2 5" xfId="2604"/>
+    <cellStyle name="Обычный 3 16 2 3" xfId="2605"/>
+    <cellStyle name="Обычный 3 16 2 3 2" xfId="2606"/>
+    <cellStyle name="Обычный 3 16 2 3 2 2" xfId="2607"/>
+    <cellStyle name="Обычный 3 16 2 3 3" xfId="2608"/>
+    <cellStyle name="Обычный 3 16 2 4" xfId="2609"/>
+    <cellStyle name="Обычный 3 16 2 4 2" xfId="2610"/>
+    <cellStyle name="Обычный 3 16 2 5" xfId="2611"/>
+    <cellStyle name="Обычный 3 16 2 5 2" xfId="2612"/>
+    <cellStyle name="Обычный 3 16 2 6" xfId="2613"/>
+    <cellStyle name="Обычный 3 16 2 6 2" xfId="2614"/>
+    <cellStyle name="Обычный 3 16 2 7" xfId="2615"/>
+    <cellStyle name="Обычный 3 16 2 8" xfId="2616"/>
+    <cellStyle name="Обычный 3 16 3" xfId="2617"/>
+    <cellStyle name="Обычный 3 16 3 2" xfId="2618"/>
+    <cellStyle name="Обычный 3 16 3 2 2" xfId="2619"/>
+    <cellStyle name="Обычный 3 16 3 2 2 2" xfId="2620"/>
+    <cellStyle name="Обычный 3 16 3 2 3" xfId="2621"/>
+    <cellStyle name="Обычный 3 16 3 3" xfId="2622"/>
+    <cellStyle name="Обычный 3 16 3 3 2" xfId="2623"/>
+    <cellStyle name="Обычный 3 16 3 4" xfId="2624"/>
+    <cellStyle name="Обычный 3 16 3 5" xfId="2625"/>
+    <cellStyle name="Обычный 3 16 4" xfId="2626"/>
+    <cellStyle name="Обычный 3 16 4 2" xfId="2627"/>
+    <cellStyle name="Обычный 3 16 4 2 2" xfId="2628"/>
+    <cellStyle name="Обычный 3 16 4 3" xfId="2629"/>
+    <cellStyle name="Обычный 3 16 5" xfId="2630"/>
+    <cellStyle name="Обычный 3 16 5 2" xfId="2631"/>
+    <cellStyle name="Обычный 3 16 6" xfId="2632"/>
+    <cellStyle name="Обычный 3 16 6 2" xfId="2633"/>
+    <cellStyle name="Обычный 3 16 7" xfId="2634"/>
+    <cellStyle name="Обычный 3 16 7 2" xfId="2635"/>
+    <cellStyle name="Обычный 3 16 8" xfId="2636"/>
+    <cellStyle name="Обычный 3 16 9" xfId="2637"/>
+    <cellStyle name="Обычный 3 17" xfId="2638"/>
+    <cellStyle name="Обычный 3 17 2" xfId="2639"/>
+    <cellStyle name="Обычный 3 17 2 2" xfId="2640"/>
+    <cellStyle name="Обычный 3 17 2 2 2" xfId="2641"/>
+    <cellStyle name="Обычный 3 17 2 2 2 2" xfId="2642"/>
+    <cellStyle name="Обычный 3 17 2 2 2 2 2" xfId="2643"/>
+    <cellStyle name="Обычный 3 17 2 2 2 3" xfId="2644"/>
+    <cellStyle name="Обычный 3 17 2 2 3" xfId="2645"/>
+    <cellStyle name="Обычный 3 17 2 2 3 2" xfId="2646"/>
+    <cellStyle name="Обычный 3 17 2 2 4" xfId="2647"/>
+    <cellStyle name="Обычный 3 17 2 2 5" xfId="2648"/>
+    <cellStyle name="Обычный 3 17 2 3" xfId="2649"/>
+    <cellStyle name="Обычный 3 17 2 3 2" xfId="2650"/>
+    <cellStyle name="Обычный 3 17 2 3 2 2" xfId="2651"/>
+    <cellStyle name="Обычный 3 17 2 3 3" xfId="2652"/>
+    <cellStyle name="Обычный 3 17 2 4" xfId="2653"/>
+    <cellStyle name="Обычный 3 17 2 4 2" xfId="2654"/>
+    <cellStyle name="Обычный 3 17 2 5" xfId="2655"/>
+    <cellStyle name="Обычный 3 17 2 5 2" xfId="2656"/>
+    <cellStyle name="Обычный 3 17 2 6" xfId="2657"/>
+    <cellStyle name="Обычный 3 17 2 6 2" xfId="2658"/>
+    <cellStyle name="Обычный 3 17 2 7" xfId="2659"/>
+    <cellStyle name="Обычный 3 17 2 8" xfId="2660"/>
+    <cellStyle name="Обычный 3 17 3" xfId="2661"/>
+    <cellStyle name="Обычный 3 17 3 2" xfId="2662"/>
+    <cellStyle name="Обычный 3 17 3 2 2" xfId="2663"/>
+    <cellStyle name="Обычный 3 17 3 2 2 2" xfId="2664"/>
+    <cellStyle name="Обычный 3 17 3 2 3" xfId="2665"/>
+    <cellStyle name="Обычный 3 17 3 3" xfId="2666"/>
+    <cellStyle name="Обычный 3 17 3 3 2" xfId="2667"/>
+    <cellStyle name="Обычный 3 17 3 4" xfId="2668"/>
+    <cellStyle name="Обычный 3 17 3 5" xfId="2669"/>
+    <cellStyle name="Обычный 3 17 4" xfId="2670"/>
+    <cellStyle name="Обычный 3 17 4 2" xfId="2671"/>
+    <cellStyle name="Обычный 3 17 4 2 2" xfId="2672"/>
+    <cellStyle name="Обычный 3 17 4 3" xfId="2673"/>
+    <cellStyle name="Обычный 3 17 5" xfId="2674"/>
+    <cellStyle name="Обычный 3 17 5 2" xfId="2675"/>
+    <cellStyle name="Обычный 3 17 6" xfId="2676"/>
+    <cellStyle name="Обычный 3 17 6 2" xfId="2677"/>
+    <cellStyle name="Обычный 3 17 7" xfId="2678"/>
+    <cellStyle name="Обычный 3 17 7 2" xfId="2679"/>
+    <cellStyle name="Обычный 3 17 8" xfId="2680"/>
+    <cellStyle name="Обычный 3 17 9" xfId="2681"/>
+    <cellStyle name="Обычный 3 18" xfId="2682"/>
+    <cellStyle name="Обычный 3 18 2" xfId="2683"/>
+    <cellStyle name="Обычный 3 18 2 2" xfId="2684"/>
+    <cellStyle name="Обычный 3 18 2 2 2" xfId="2685"/>
+    <cellStyle name="Обычный 3 18 2 2 2 2" xfId="2686"/>
+    <cellStyle name="Обычный 3 18 2 2 3" xfId="2687"/>
+    <cellStyle name="Обычный 3 18 2 3" xfId="2688"/>
+    <cellStyle name="Обычный 3 18 2 3 2" xfId="2689"/>
+    <cellStyle name="Обычный 3 18 2 4" xfId="2690"/>
+    <cellStyle name="Обычный 3 18 2 5" xfId="2691"/>
+    <cellStyle name="Обычный 3 18 3" xfId="2692"/>
+    <cellStyle name="Обычный 3 18 3 2" xfId="2693"/>
+    <cellStyle name="Обычный 3 18 3 2 2" xfId="2694"/>
+    <cellStyle name="Обычный 3 18 3 3" xfId="2695"/>
+    <cellStyle name="Обычный 3 18 4" xfId="2696"/>
+    <cellStyle name="Обычный 3 18 4 2" xfId="2697"/>
+    <cellStyle name="Обычный 3 18 5" xfId="2698"/>
+    <cellStyle name="Обычный 3 18 5 2" xfId="2699"/>
+    <cellStyle name="Обычный 3 18 6" xfId="2700"/>
+    <cellStyle name="Обычный 3 18 6 2" xfId="2701"/>
+    <cellStyle name="Обычный 3 18 7" xfId="2702"/>
+    <cellStyle name="Обычный 3 18 8" xfId="2703"/>
+    <cellStyle name="Обычный 3 19" xfId="2704"/>
+    <cellStyle name="Обычный 3 19 2" xfId="2705"/>
+    <cellStyle name="Обычный 3 19 2 2" xfId="2706"/>
+    <cellStyle name="Обычный 3 19 2 2 2" xfId="2707"/>
+    <cellStyle name="Обычный 3 19 2 2 2 2" xfId="2708"/>
+    <cellStyle name="Обычный 3 19 2 2 3" xfId="2709"/>
+    <cellStyle name="Обычный 3 19 2 3" xfId="2710"/>
+    <cellStyle name="Обычный 3 19 2 3 2" xfId="2711"/>
+    <cellStyle name="Обычный 3 19 2 4" xfId="2712"/>
+    <cellStyle name="Обычный 3 19 2 5" xfId="2713"/>
+    <cellStyle name="Обычный 3 19 3" xfId="2714"/>
+    <cellStyle name="Обычный 3 19 3 2" xfId="2715"/>
+    <cellStyle name="Обычный 3 19 3 2 2" xfId="2716"/>
+    <cellStyle name="Обычный 3 19 3 3" xfId="2717"/>
+    <cellStyle name="Обычный 3 19 4" xfId="2718"/>
+    <cellStyle name="Обычный 3 19 4 2" xfId="2719"/>
+    <cellStyle name="Обычный 3 19 5" xfId="2720"/>
+    <cellStyle name="Обычный 3 19 5 2" xfId="2721"/>
+    <cellStyle name="Обычный 3 19 6" xfId="2722"/>
+    <cellStyle name="Обычный 3 19 6 2" xfId="2723"/>
+    <cellStyle name="Обычный 3 19 7" xfId="2724"/>
+    <cellStyle name="Обычный 3 19 8" xfId="2725"/>
+    <cellStyle name="Обычный 3 2" xfId="2726"/>
+    <cellStyle name="Обычный 3 20" xfId="2727"/>
+    <cellStyle name="Обычный 3 20 2" xfId="2728"/>
+    <cellStyle name="Обычный 3 20 2 2" xfId="2729"/>
+    <cellStyle name="Обычный 3 20 2 2 2" xfId="2730"/>
+    <cellStyle name="Обычный 3 20 2 2 2 2" xfId="2731"/>
+    <cellStyle name="Обычный 3 20 2 2 3" xfId="2732"/>
+    <cellStyle name="Обычный 3 20 2 3" xfId="2733"/>
+    <cellStyle name="Обычный 3 20 2 3 2" xfId="2734"/>
+    <cellStyle name="Обычный 3 20 2 4" xfId="2735"/>
+    <cellStyle name="Обычный 3 20 2 5" xfId="2736"/>
+    <cellStyle name="Обычный 3 20 3" xfId="2737"/>
+    <cellStyle name="Обычный 3 20 3 2" xfId="2738"/>
+    <cellStyle name="Обычный 3 20 3 2 2" xfId="2739"/>
+    <cellStyle name="Обычный 3 20 3 3" xfId="2740"/>
+    <cellStyle name="Обычный 3 20 4" xfId="2741"/>
+    <cellStyle name="Обычный 3 20 4 2" xfId="2742"/>
+    <cellStyle name="Обычный 3 20 5" xfId="2743"/>
+    <cellStyle name="Обычный 3 20 5 2" xfId="2744"/>
+    <cellStyle name="Обычный 3 20 6" xfId="2745"/>
+    <cellStyle name="Обычный 3 20 6 2" xfId="2746"/>
+    <cellStyle name="Обычный 3 20 7" xfId="2747"/>
+    <cellStyle name="Обычный 3 20 8" xfId="2748"/>
+    <cellStyle name="Обычный 3 21" xfId="2749"/>
+    <cellStyle name="Обычный 3 21 2" xfId="2750"/>
+    <cellStyle name="Обычный 3 21 2 2" xfId="2751"/>
+    <cellStyle name="Обычный 3 21 2 2 2" xfId="2752"/>
+    <cellStyle name="Обычный 3 21 2 2 2 2" xfId="2753"/>
+    <cellStyle name="Обычный 3 21 2 2 3" xfId="2754"/>
+    <cellStyle name="Обычный 3 21 2 3" xfId="2755"/>
+    <cellStyle name="Обычный 3 21 2 3 2" xfId="2756"/>
+    <cellStyle name="Обычный 3 21 2 4" xfId="2757"/>
+    <cellStyle name="Обычный 3 21 2 5" xfId="2758"/>
+    <cellStyle name="Обычный 3 21 3" xfId="2759"/>
+    <cellStyle name="Обычный 3 21 3 2" xfId="2760"/>
+    <cellStyle name="Обычный 3 21 3 2 2" xfId="2761"/>
+    <cellStyle name="Обычный 3 21 3 3" xfId="2762"/>
+    <cellStyle name="Обычный 3 21 4" xfId="2763"/>
+    <cellStyle name="Обычный 3 21 4 2" xfId="2764"/>
+    <cellStyle name="Обычный 3 21 5" xfId="2765"/>
+    <cellStyle name="Обычный 3 21 5 2" xfId="2766"/>
+    <cellStyle name="Обычный 3 21 6" xfId="2767"/>
+    <cellStyle name="Обычный 3 21 6 2" xfId="2768"/>
+    <cellStyle name="Обычный 3 21 7" xfId="2769"/>
+    <cellStyle name="Обычный 3 21 8" xfId="2770"/>
+    <cellStyle name="Обычный 3 22" xfId="2771"/>
+    <cellStyle name="Обычный 3 22 2" xfId="2772"/>
+    <cellStyle name="Обычный 3 22 2 2" xfId="2773"/>
+    <cellStyle name="Обычный 3 22 2 2 2" xfId="2774"/>
+    <cellStyle name="Обычный 3 22 2 3" xfId="2775"/>
+    <cellStyle name="Обычный 3 22 3" xfId="2776"/>
+    <cellStyle name="Обычный 3 22 3 2" xfId="2777"/>
+    <cellStyle name="Обычный 3 22 4" xfId="2778"/>
+    <cellStyle name="Обычный 3 22 5" xfId="2779"/>
+    <cellStyle name="Обычный 3 23" xfId="2780"/>
+    <cellStyle name="Обычный 3 23 2" xfId="2781"/>
+    <cellStyle name="Обычный 3 23 2 2" xfId="2782"/>
+    <cellStyle name="Обычный 3 23 3" xfId="2783"/>
+    <cellStyle name="Обычный 3 24" xfId="2784"/>
+    <cellStyle name="Обычный 3 24 2" xfId="2785"/>
+    <cellStyle name="Обычный 3 24 2 2" xfId="2786"/>
+    <cellStyle name="Обычный 3 24 3" xfId="2787"/>
+    <cellStyle name="Обычный 3 25" xfId="2788"/>
+    <cellStyle name="Обычный 3 25 2" xfId="2789"/>
+    <cellStyle name="Обычный 3 26" xfId="2790"/>
+    <cellStyle name="Обычный 3 26 2" xfId="2791"/>
+    <cellStyle name="Обычный 3 27" xfId="2792"/>
+    <cellStyle name="Обычный 3 27 2" xfId="2793"/>
+    <cellStyle name="Обычный 3 28" xfId="2794"/>
+    <cellStyle name="Обычный 3 29" xfId="2795"/>
+    <cellStyle name="Обычный 3 3" xfId="2796"/>
+    <cellStyle name="Обычный 3 30" xfId="3200"/>
+    <cellStyle name="Обычный 3 4" xfId="2797"/>
+    <cellStyle name="Обычный 3 5" xfId="2798"/>
+    <cellStyle name="Обычный 3 6" xfId="2799"/>
+    <cellStyle name="Обычный 3 7" xfId="2800"/>
+    <cellStyle name="Обычный 3 8" xfId="2801"/>
+    <cellStyle name="Обычный 3 9" xfId="2802"/>
+    <cellStyle name="Обычный 30" xfId="2803"/>
+    <cellStyle name="Обычный 30 2" xfId="2804"/>
+    <cellStyle name="Обычный 30 2 2" xfId="2805"/>
+    <cellStyle name="Обычный 30 3" xfId="2806"/>
+    <cellStyle name="Обычный 31" xfId="2807"/>
+    <cellStyle name="Обычный 31 2" xfId="2808"/>
+    <cellStyle name="Обычный 31 2 2" xfId="2809"/>
+    <cellStyle name="Обычный 31 3" xfId="2810"/>
+    <cellStyle name="Обычный 32" xfId="2811"/>
+    <cellStyle name="Обычный 32 2" xfId="2812"/>
+    <cellStyle name="Обычный 32 2 2" xfId="2813"/>
+    <cellStyle name="Обычный 32 3" xfId="2814"/>
+    <cellStyle name="Обычный 33" xfId="2815"/>
+    <cellStyle name="Обычный 33 2" xfId="2816"/>
+    <cellStyle name="Обычный 33 2 2" xfId="2817"/>
+    <cellStyle name="Обычный 33 3" xfId="2818"/>
+    <cellStyle name="Обычный 34" xfId="2819"/>
+    <cellStyle name="Обычный 34 2" xfId="2820"/>
+    <cellStyle name="Обычный 34 2 2" xfId="2821"/>
+    <cellStyle name="Обычный 34 3" xfId="2822"/>
+    <cellStyle name="Обычный 35" xfId="2823"/>
+    <cellStyle name="Обычный 35 2" xfId="2824"/>
+    <cellStyle name="Обычный 35 2 2" xfId="2825"/>
+    <cellStyle name="Обычный 35 3" xfId="2826"/>
+    <cellStyle name="Обычный 36" xfId="2827"/>
+    <cellStyle name="Обычный 37" xfId="2828"/>
+    <cellStyle name="Обычный 37 2" xfId="2829"/>
+    <cellStyle name="Обычный 38" xfId="2830"/>
+    <cellStyle name="Обычный 39" xfId="2831"/>
+    <cellStyle name="Обычный 4" xfId="2832"/>
+    <cellStyle name="Обычный 4 10" xfId="2833"/>
+    <cellStyle name="Обычный 4 11" xfId="2834"/>
+    <cellStyle name="Обычный 4 11 2" xfId="2835"/>
+    <cellStyle name="Обычный 4 11 2 2" xfId="2836"/>
+    <cellStyle name="Обычный 4 11 2 3" xfId="2837"/>
+    <cellStyle name="Обычный 4 11 2 4" xfId="2838"/>
+    <cellStyle name="Обычный 4 11 2 4 2" xfId="2839"/>
+    <cellStyle name="Обычный 4 11 3" xfId="2840"/>
+    <cellStyle name="Обычный 4 11 4" xfId="2841"/>
+    <cellStyle name="Обычный 4 11 5" xfId="2842"/>
+    <cellStyle name="Обычный 4 11 5 2" xfId="2843"/>
+    <cellStyle name="Обычный 4 11 6" xfId="2844"/>
+    <cellStyle name="Обычный 4 11 6 2" xfId="2845"/>
+    <cellStyle name="Обычный 4 12" xfId="2846"/>
+    <cellStyle name="Обычный 4 12 2" xfId="2847"/>
+    <cellStyle name="Обычный 4 12 2 2" xfId="2848"/>
+    <cellStyle name="Обычный 4 12 2 2 2" xfId="2849"/>
+    <cellStyle name="Обычный 4 12 2 2 2 2" xfId="2850"/>
+    <cellStyle name="Обычный 4 12 2 2 3" xfId="2851"/>
+    <cellStyle name="Обычный 4 12 2 3" xfId="2852"/>
+    <cellStyle name="Обычный 4 12 2 3 2" xfId="2853"/>
+    <cellStyle name="Обычный 4 12 2 4" xfId="2854"/>
+    <cellStyle name="Обычный 4 12 2 5" xfId="2855"/>
+    <cellStyle name="Обычный 4 12 3" xfId="2856"/>
+    <cellStyle name="Обычный 4 12 3 2" xfId="2857"/>
+    <cellStyle name="Обычный 4 12 3 2 2" xfId="2858"/>
+    <cellStyle name="Обычный 4 12 3 3" xfId="2859"/>
+    <cellStyle name="Обычный 4 12 4" xfId="2860"/>
+    <cellStyle name="Обычный 4 12 4 2" xfId="2861"/>
+    <cellStyle name="Обычный 4 12 5" xfId="2862"/>
+    <cellStyle name="Обычный 4 12 5 2" xfId="2863"/>
+    <cellStyle name="Обычный 4 12 6" xfId="2864"/>
+    <cellStyle name="Обычный 4 12 6 2" xfId="2865"/>
+    <cellStyle name="Обычный 4 12 7" xfId="2866"/>
+    <cellStyle name="Обычный 4 12 8" xfId="2867"/>
+    <cellStyle name="Обычный 4 13" xfId="2868"/>
+    <cellStyle name="Обычный 4 13 2" xfId="2869"/>
+    <cellStyle name="Обычный 4 13 2 2" xfId="2870"/>
+    <cellStyle name="Обычный 4 13 2 2 2" xfId="2871"/>
+    <cellStyle name="Обычный 4 13 2 2 2 2" xfId="2872"/>
+    <cellStyle name="Обычный 4 13 2 2 3" xfId="2873"/>
+    <cellStyle name="Обычный 4 13 2 3" xfId="2874"/>
+    <cellStyle name="Обычный 4 13 2 3 2" xfId="2875"/>
+    <cellStyle name="Обычный 4 13 2 4" xfId="2876"/>
+    <cellStyle name="Обычный 4 13 2 5" xfId="2877"/>
+    <cellStyle name="Обычный 4 13 3" xfId="2878"/>
+    <cellStyle name="Обычный 4 13 3 2" xfId="2879"/>
+    <cellStyle name="Обычный 4 13 3 2 2" xfId="2880"/>
+    <cellStyle name="Обычный 4 13 3 3" xfId="2881"/>
+    <cellStyle name="Обычный 4 13 4" xfId="2882"/>
+    <cellStyle name="Обычный 4 13 4 2" xfId="2883"/>
+    <cellStyle name="Обычный 4 13 5" xfId="2884"/>
+    <cellStyle name="Обычный 4 13 5 2" xfId="2885"/>
+    <cellStyle name="Обычный 4 13 6" xfId="2886"/>
+    <cellStyle name="Обычный 4 13 6 2" xfId="2887"/>
+    <cellStyle name="Обычный 4 13 7" xfId="2888"/>
+    <cellStyle name="Обычный 4 13 8" xfId="2889"/>
+    <cellStyle name="Обычный 4 14" xfId="2890"/>
+    <cellStyle name="Обычный 4 15" xfId="2891"/>
+    <cellStyle name="Обычный 4 15 2" xfId="2892"/>
+    <cellStyle name="Обычный 4 15 2 2" xfId="2893"/>
+    <cellStyle name="Обычный 4 15 2 2 2" xfId="2894"/>
+    <cellStyle name="Обычный 4 15 2 3" xfId="2895"/>
+    <cellStyle name="Обычный 4 15 3" xfId="2896"/>
+    <cellStyle name="Обычный 4 15 3 2" xfId="2897"/>
+    <cellStyle name="Обычный 4 15 4" xfId="2898"/>
+    <cellStyle name="Обычный 4 15 5" xfId="2899"/>
+    <cellStyle name="Обычный 4 16" xfId="2900"/>
+    <cellStyle name="Обычный 4 16 2" xfId="2901"/>
+    <cellStyle name="Обычный 4 16 2 2" xfId="2902"/>
+    <cellStyle name="Обычный 4 16 3" xfId="2903"/>
+    <cellStyle name="Обычный 4 17" xfId="2904"/>
+    <cellStyle name="Обычный 4 17 2" xfId="2905"/>
+    <cellStyle name="Обычный 4 17 2 2" xfId="2906"/>
+    <cellStyle name="Обычный 4 17 3" xfId="2907"/>
+    <cellStyle name="Обычный 4 18" xfId="2908"/>
+    <cellStyle name="Обычный 4 18 2" xfId="2909"/>
+    <cellStyle name="Обычный 4 19" xfId="2910"/>
+    <cellStyle name="Обычный 4 19 2" xfId="2911"/>
+    <cellStyle name="Обычный 4 2" xfId="2912"/>
+    <cellStyle name="Обычный 4 20" xfId="2913"/>
+    <cellStyle name="Обычный 4 20 2" xfId="2914"/>
+    <cellStyle name="Обычный 4 21" xfId="2915"/>
+    <cellStyle name="Обычный 4 22" xfId="2916"/>
+    <cellStyle name="Обычный 4 3" xfId="2917"/>
+    <cellStyle name="Обычный 4 4" xfId="2918"/>
+    <cellStyle name="Обычный 4 5" xfId="2919"/>
+    <cellStyle name="Обычный 4 6" xfId="2920"/>
+    <cellStyle name="Обычный 4 6 2" xfId="2921"/>
+    <cellStyle name="Обычный 4 7" xfId="2922"/>
+    <cellStyle name="Обычный 4 7 2" xfId="2923"/>
+    <cellStyle name="Обычный 4 8" xfId="2924"/>
+    <cellStyle name="Обычный 4 9" xfId="2925"/>
+    <cellStyle name="Обычный 4 9 2" xfId="2926"/>
+    <cellStyle name="Обычный 4 9 3" xfId="2927"/>
+    <cellStyle name="Обычный 40" xfId="2928"/>
+    <cellStyle name="Обычный 41" xfId="2929"/>
+    <cellStyle name="Обычный 41 2" xfId="2930"/>
+    <cellStyle name="Обычный 42" xfId="2931"/>
+    <cellStyle name="Обычный 43" xfId="2932"/>
+    <cellStyle name="Обычный 44" xfId="2933"/>
+    <cellStyle name="Обычный 45" xfId="2934"/>
+    <cellStyle name="Обычный 46" xfId="2935"/>
+    <cellStyle name="Обычный 47" xfId="2936"/>
+    <cellStyle name="Обычный 48" xfId="2937"/>
+    <cellStyle name="Обычный 49" xfId="2938"/>
+    <cellStyle name="Обычный 5" xfId="2939"/>
+    <cellStyle name="Обычный 5 10" xfId="2940"/>
+    <cellStyle name="Обычный 5 10 2" xfId="2941"/>
+    <cellStyle name="Обычный 5 11" xfId="2942"/>
+    <cellStyle name="Обычный 5 11 2" xfId="2943"/>
+    <cellStyle name="Обычный 5 12" xfId="2944"/>
+    <cellStyle name="Обычный 5 12 2" xfId="2945"/>
+    <cellStyle name="Обычный 5 13" xfId="2946"/>
+    <cellStyle name="Обычный 5 14" xfId="2947"/>
+    <cellStyle name="Обычный 5 2" xfId="2948"/>
+    <cellStyle name="Обычный 5 3" xfId="2949"/>
+    <cellStyle name="Обычный 5 4" xfId="2950"/>
+    <cellStyle name="Обычный 5 5" xfId="2951"/>
+    <cellStyle name="Обычный 5 5 2" xfId="2952"/>
+    <cellStyle name="Обычный 5 6" xfId="2953"/>
+    <cellStyle name="Обычный 5 6 2" xfId="2954"/>
+    <cellStyle name="Обычный 5 6 2 2" xfId="2955"/>
+    <cellStyle name="Обычный 5 6 2 2 2" xfId="2956"/>
+    <cellStyle name="Обычный 5 6 2 2 2 2" xfId="2957"/>
+    <cellStyle name="Обычный 5 6 2 2 3" xfId="2958"/>
+    <cellStyle name="Обычный 5 6 2 3" xfId="2959"/>
+    <cellStyle name="Обычный 5 6 2 3 2" xfId="2960"/>
+    <cellStyle name="Обычный 5 6 2 4" xfId="2961"/>
+    <cellStyle name="Обычный 5 6 2 5" xfId="2962"/>
+    <cellStyle name="Обычный 5 6 3" xfId="2963"/>
+    <cellStyle name="Обычный 5 6 3 2" xfId="2964"/>
+    <cellStyle name="Обычный 5 6 3 2 2" xfId="2965"/>
+    <cellStyle name="Обычный 5 6 3 3" xfId="2966"/>
+    <cellStyle name="Обычный 5 6 4" xfId="2967"/>
+    <cellStyle name="Обычный 5 6 4 2" xfId="2968"/>
+    <cellStyle name="Обычный 5 6 5" xfId="2969"/>
+    <cellStyle name="Обычный 5 6 5 2" xfId="2970"/>
+    <cellStyle name="Обычный 5 6 6" xfId="2971"/>
+    <cellStyle name="Обычный 5 6 6 2" xfId="2972"/>
+    <cellStyle name="Обычный 5 6 7" xfId="2973"/>
+    <cellStyle name="Обычный 5 6 8" xfId="2974"/>
+    <cellStyle name="Обычный 5 7" xfId="2975"/>
+    <cellStyle name="Обычный 5 7 2" xfId="2976"/>
+    <cellStyle name="Обычный 5 7 2 2" xfId="2977"/>
+    <cellStyle name="Обычный 5 7 2 2 2" xfId="2978"/>
+    <cellStyle name="Обычный 5 7 2 3" xfId="2979"/>
+    <cellStyle name="Обычный 5 7 3" xfId="2980"/>
+    <cellStyle name="Обычный 5 7 3 2" xfId="2981"/>
+    <cellStyle name="Обычный 5 7 4" xfId="2982"/>
+    <cellStyle name="Обычный 5 7 5" xfId="2983"/>
+    <cellStyle name="Обычный 5 8" xfId="2984"/>
+    <cellStyle name="Обычный 5 9" xfId="2985"/>
+    <cellStyle name="Обычный 5 9 2" xfId="2986"/>
+    <cellStyle name="Обычный 5 9 2 2" xfId="2987"/>
+    <cellStyle name="Обычный 5 9 3" xfId="2988"/>
+    <cellStyle name="Обычный 50" xfId="2989"/>
+    <cellStyle name="Обычный 51" xfId="2990"/>
+    <cellStyle name="Обычный 52" xfId="2991"/>
+    <cellStyle name="Обычный 53" xfId="2992"/>
+    <cellStyle name="Обычный 54" xfId="2993"/>
+    <cellStyle name="Обычный 55" xfId="2994"/>
+    <cellStyle name="Обычный 56" xfId="2995"/>
+    <cellStyle name="Обычный 57" xfId="5"/>
+    <cellStyle name="Обычный 58" xfId="4"/>
+    <cellStyle name="Обычный 59" xfId="1"/>
+    <cellStyle name="Обычный 6" xfId="2996"/>
+    <cellStyle name="Обычный 6 10" xfId="2997"/>
+    <cellStyle name="Обычный 6 11" xfId="2998"/>
+    <cellStyle name="Обычный 6 12" xfId="3190"/>
+    <cellStyle name="Обычный 6 2" xfId="2999"/>
+    <cellStyle name="Обычный 6 3" xfId="3000"/>
+    <cellStyle name="Обычный 6 4" xfId="3001"/>
+    <cellStyle name="Обычный 6 4 2" xfId="3002"/>
+    <cellStyle name="Обычный 6 4 2 2" xfId="3003"/>
+    <cellStyle name="Обычный 6 4 2 2 2" xfId="3004"/>
+    <cellStyle name="Обычный 6 4 2 2 2 2" xfId="3005"/>
+    <cellStyle name="Обычный 6 4 2 2 3" xfId="3006"/>
+    <cellStyle name="Обычный 6 4 2 3" xfId="3007"/>
+    <cellStyle name="Обычный 6 4 2 3 2" xfId="3008"/>
+    <cellStyle name="Обычный 6 4 2 4" xfId="3009"/>
+    <cellStyle name="Обычный 6 4 2 5" xfId="3010"/>
+    <cellStyle name="Обычный 6 4 3" xfId="3011"/>
+    <cellStyle name="Обычный 6 4 3 2" xfId="3012"/>
+    <cellStyle name="Обычный 6 4 3 2 2" xfId="3013"/>
+    <cellStyle name="Обычный 6 4 3 3" xfId="3014"/>
+    <cellStyle name="Обычный 6 4 4" xfId="3015"/>
+    <cellStyle name="Обычный 6 4 4 2" xfId="3016"/>
+    <cellStyle name="Обычный 6 4 5" xfId="3017"/>
+    <cellStyle name="Обычный 6 4 5 2" xfId="3018"/>
+    <cellStyle name="Обычный 6 4 6" xfId="3019"/>
+    <cellStyle name="Обычный 6 4 6 2" xfId="3020"/>
+    <cellStyle name="Обычный 6 4 7" xfId="3021"/>
+    <cellStyle name="Обычный 6 4 8" xfId="3022"/>
+    <cellStyle name="Обычный 6 5" xfId="3023"/>
+    <cellStyle name="Обычный 6 5 2" xfId="3024"/>
+    <cellStyle name="Обычный 6 5 2 2" xfId="3025"/>
+    <cellStyle name="Обычный 6 5 2 2 2" xfId="3026"/>
+    <cellStyle name="Обычный 6 5 2 3" xfId="3027"/>
+    <cellStyle name="Обычный 6 5 3" xfId="3028"/>
+    <cellStyle name="Обычный 6 5 3 2" xfId="3029"/>
+    <cellStyle name="Обычный 6 5 4" xfId="3030"/>
+    <cellStyle name="Обычный 6 5 5" xfId="3031"/>
+    <cellStyle name="Обычный 6 6" xfId="3032"/>
+    <cellStyle name="Обычный 6 6 2" xfId="3033"/>
+    <cellStyle name="Обычный 6 6 2 2" xfId="3034"/>
+    <cellStyle name="Обычный 6 6 3" xfId="3035"/>
+    <cellStyle name="Обычный 6 7" xfId="3036"/>
+    <cellStyle name="Обычный 6 7 2" xfId="3037"/>
+    <cellStyle name="Обычный 6 8" xfId="3038"/>
+    <cellStyle name="Обычный 6 8 2" xfId="3039"/>
+    <cellStyle name="Обычный 6 9" xfId="3040"/>
+    <cellStyle name="Обычный 6 9 2" xfId="3041"/>
+    <cellStyle name="Обычный 60" xfId="3"/>
+    <cellStyle name="Обычный 7" xfId="3042"/>
+    <cellStyle name="Обычный 7 10" xfId="3043"/>
+    <cellStyle name="Обычный 7 2" xfId="3044"/>
+    <cellStyle name="Обычный 7 3" xfId="3045"/>
+    <cellStyle name="Обычный 7 3 2" xfId="3046"/>
+    <cellStyle name="Обычный 7 3 2 2" xfId="3047"/>
+    <cellStyle name="Обычный 7 3 2 2 2" xfId="3048"/>
+    <cellStyle name="Обычный 7 3 2 2 2 2" xfId="3049"/>
+    <cellStyle name="Обычный 7 3 2 2 3" xfId="3050"/>
+    <cellStyle name="Обычный 7 3 2 3" xfId="3051"/>
+    <cellStyle name="Обычный 7 3 2 3 2" xfId="3052"/>
+    <cellStyle name="Обычный 7 3 2 4" xfId="3053"/>
+    <cellStyle name="Обычный 7 3 2 5" xfId="3054"/>
+    <cellStyle name="Обычный 7 3 3" xfId="3055"/>
+    <cellStyle name="Обычный 7 3 3 2" xfId="3056"/>
+    <cellStyle name="Обычный 7 3 3 2 2" xfId="3057"/>
+    <cellStyle name="Обычный 7 3 3 3" xfId="3058"/>
+    <cellStyle name="Обычный 7 3 4" xfId="3059"/>
+    <cellStyle name="Обычный 7 3 4 2" xfId="3060"/>
+    <cellStyle name="Обычный 7 3 5" xfId="3061"/>
+    <cellStyle name="Обычный 7 3 5 2" xfId="3062"/>
+    <cellStyle name="Обычный 7 3 6" xfId="3063"/>
+    <cellStyle name="Обычный 7 3 6 2" xfId="3064"/>
+    <cellStyle name="Обычный 7 3 7" xfId="3065"/>
+    <cellStyle name="Обычный 7 3 8" xfId="3066"/>
+    <cellStyle name="Обычный 7 4" xfId="3067"/>
+    <cellStyle name="Обычный 7 4 2" xfId="3068"/>
+    <cellStyle name="Обычный 7 4 2 2" xfId="3069"/>
+    <cellStyle name="Обычный 7 4 2 2 2" xfId="3070"/>
+    <cellStyle name="Обычный 7 4 2 3" xfId="3071"/>
+    <cellStyle name="Обычный 7 4 3" xfId="3072"/>
+    <cellStyle name="Обычный 7 4 3 2" xfId="3073"/>
+    <cellStyle name="Обычный 7 4 4" xfId="3074"/>
+    <cellStyle name="Обычный 7 4 5" xfId="3075"/>
+    <cellStyle name="Обычный 7 5" xfId="3076"/>
+    <cellStyle name="Обычный 7 5 2" xfId="3077"/>
+    <cellStyle name="Обычный 7 5 2 2" xfId="3078"/>
+    <cellStyle name="Обычный 7 5 3" xfId="3079"/>
+    <cellStyle name="Обычный 7 6" xfId="3080"/>
+    <cellStyle name="Обычный 7 6 2" xfId="3081"/>
+    <cellStyle name="Обычный 7 7" xfId="3082"/>
+    <cellStyle name="Обычный 7 7 2" xfId="3083"/>
+    <cellStyle name="Обычный 7 8" xfId="3084"/>
+    <cellStyle name="Обычный 7 8 2" xfId="3085"/>
+    <cellStyle name="Обычный 7 9" xfId="3086"/>
+    <cellStyle name="Обычный 8" xfId="3087"/>
+    <cellStyle name="Обычный 8 2" xfId="3088"/>
+    <cellStyle name="Обычный 8 2 2" xfId="3089"/>
+    <cellStyle name="Обычный 8 2 2 2" xfId="3090"/>
+    <cellStyle name="Обычный 8 2 2 2 2" xfId="3091"/>
+    <cellStyle name="Обычный 8 2 2 2 2 2" xfId="3092"/>
+    <cellStyle name="Обычный 8 2 2 2 3" xfId="3093"/>
+    <cellStyle name="Обычный 8 2 2 3" xfId="3094"/>
+    <cellStyle name="Обычный 8 2 2 3 2" xfId="3095"/>
+    <cellStyle name="Обычный 8 2 2 4" xfId="3096"/>
+    <cellStyle name="Обычный 8 2 2 5" xfId="3097"/>
+    <cellStyle name="Обычный 8 2 3" xfId="3098"/>
+    <cellStyle name="Обычный 8 2 3 2" xfId="3099"/>
+    <cellStyle name="Обычный 8 2 3 2 2" xfId="3100"/>
+    <cellStyle name="Обычный 8 2 3 3" xfId="3101"/>
+    <cellStyle name="Обычный 8 2 4" xfId="3102"/>
+    <cellStyle name="Обычный 8 2 4 2" xfId="3103"/>
+    <cellStyle name="Обычный 8 2 5" xfId="3104"/>
+    <cellStyle name="Обычный 8 2 5 2" xfId="3105"/>
+    <cellStyle name="Обычный 8 2 6" xfId="3106"/>
+    <cellStyle name="Обычный 8 2 6 2" xfId="3107"/>
+    <cellStyle name="Обычный 8 2 7" xfId="3108"/>
+    <cellStyle name="Обычный 8 2 8" xfId="3109"/>
+    <cellStyle name="Обычный 8 3" xfId="3110"/>
+    <cellStyle name="Обычный 8 3 2" xfId="3111"/>
+    <cellStyle name="Обычный 8 3 2 2" xfId="3112"/>
+    <cellStyle name="Обычный 8 3 2 2 2" xfId="3113"/>
+    <cellStyle name="Обычный 8 3 2 3" xfId="3114"/>
+    <cellStyle name="Обычный 8 3 3" xfId="3115"/>
+    <cellStyle name="Обычный 8 3 3 2" xfId="3116"/>
+    <cellStyle name="Обычный 8 3 4" xfId="3117"/>
+    <cellStyle name="Обычный 8 3 5" xfId="3118"/>
+    <cellStyle name="Обычный 8 4" xfId="3119"/>
+    <cellStyle name="Обычный 8 4 2" xfId="3120"/>
+    <cellStyle name="Обычный 8 4 2 2" xfId="3121"/>
+    <cellStyle name="Обычный 8 4 3" xfId="3122"/>
+    <cellStyle name="Обычный 8 5" xfId="3123"/>
+    <cellStyle name="Обычный 8 5 2" xfId="3124"/>
+    <cellStyle name="Обычный 8 6" xfId="3125"/>
+    <cellStyle name="Обычный 8 6 2" xfId="3126"/>
+    <cellStyle name="Обычный 8 7" xfId="3127"/>
+    <cellStyle name="Обычный 8 7 2" xfId="3128"/>
+    <cellStyle name="Обычный 8 8" xfId="3129"/>
+    <cellStyle name="Обычный 8 9" xfId="3130"/>
+    <cellStyle name="Обычный 9" xfId="3131"/>
+    <cellStyle name="Обычный 9 2" xfId="3132"/>
+    <cellStyle name="Обычный 9 2 2" xfId="3133"/>
+    <cellStyle name="Обычный 9 2 2 2" xfId="3134"/>
+    <cellStyle name="Обычный 9 2 2 2 2" xfId="3135"/>
+    <cellStyle name="Обычный 9 2 2 2 2 2" xfId="3136"/>
+    <cellStyle name="Обычный 9 2 2 2 3" xfId="3137"/>
+    <cellStyle name="Обычный 9 2 2 3" xfId="3138"/>
+    <cellStyle name="Обычный 9 2 2 3 2" xfId="3139"/>
+    <cellStyle name="Обычный 9 2 2 4" xfId="3140"/>
+    <cellStyle name="Обычный 9 2 2 5" xfId="3141"/>
+    <cellStyle name="Обычный 9 2 3" xfId="3142"/>
+    <cellStyle name="Обычный 9 2 3 2" xfId="3143"/>
+    <cellStyle name="Обычный 9 2 3 2 2" xfId="3144"/>
+    <cellStyle name="Обычный 9 2 3 3" xfId="3145"/>
+    <cellStyle name="Обычный 9 2 4" xfId="3146"/>
+    <cellStyle name="Обычный 9 2 4 2" xfId="3147"/>
+    <cellStyle name="Обычный 9 2 5" xfId="3148"/>
+    <cellStyle name="Обычный 9 2 5 2" xfId="3149"/>
+    <cellStyle name="Обычный 9 2 6" xfId="3150"/>
+    <cellStyle name="Обычный 9 2 6 2" xfId="3151"/>
+    <cellStyle name="Обычный 9 2 7" xfId="3152"/>
+    <cellStyle name="Обычный 9 2 8" xfId="3153"/>
+    <cellStyle name="Обычный 9 3" xfId="3154"/>
+    <cellStyle name="Обычный 9 3 2" xfId="3155"/>
+    <cellStyle name="Обычный 9 3 2 2" xfId="3156"/>
+    <cellStyle name="Обычный 9 3 2 2 2" xfId="3157"/>
+    <cellStyle name="Обычный 9 3 2 3" xfId="3158"/>
+    <cellStyle name="Обычный 9 3 3" xfId="3159"/>
+    <cellStyle name="Обычный 9 3 3 2" xfId="3160"/>
+    <cellStyle name="Обычный 9 3 4" xfId="3161"/>
+    <cellStyle name="Обычный 9 3 5" xfId="3162"/>
+    <cellStyle name="Обычный 9 4" xfId="3163"/>
+    <cellStyle name="Обычный 9 4 2" xfId="3164"/>
+    <cellStyle name="Обычный 9 4 2 2" xfId="3165"/>
+    <cellStyle name="Обычный 9 4 3" xfId="3166"/>
+    <cellStyle name="Обычный 9 5" xfId="3167"/>
+    <cellStyle name="Обычный 9 5 2" xfId="3168"/>
+    <cellStyle name="Обычный 9 6" xfId="3169"/>
+    <cellStyle name="Обычный 9 6 2" xfId="3170"/>
+    <cellStyle name="Обычный 9 7" xfId="3171"/>
+    <cellStyle name="Обычный 9 7 2" xfId="3172"/>
+    <cellStyle name="Обычный 9 8" xfId="3173"/>
+    <cellStyle name="Обычный 9 9" xfId="3174"/>
+    <cellStyle name="Обычный_tabsv15" xfId="3187"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="3201"/>
+    <cellStyle name="Плохой 2" xfId="3175"/>
+    <cellStyle name="Пояснение 2" xfId="3176"/>
+    <cellStyle name="Примечание 2" xfId="3177"/>
+    <cellStyle name="Примечание 2 2" xfId="3202"/>
+    <cellStyle name="Связанная ячейка 2" xfId="3178"/>
+    <cellStyle name="Текст предупреждения 2" xfId="3179"/>
+    <cellStyle name="Хороший 2" xfId="3180"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -595,1796 +7803,5372 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V26"/>
+  <dimension ref="A1:CK23"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="K31" sqref="K31"/>
+    <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK5" sqref="CK5:CK21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="21" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="22.5" customHeight="1">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:89" ht="25.5" customHeight="1">
+      <c r="A1" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
+      <c r="AA1" s="64"/>
+      <c r="AB1" s="64"/>
+      <c r="AC1" s="64"/>
+      <c r="AD1" s="64"/>
+      <c r="AE1" s="64"/>
+      <c r="AF1" s="64"/>
+      <c r="AG1" s="64"/>
+      <c r="AH1" s="64"/>
+      <c r="AI1" s="64"/>
+      <c r="AJ1" s="64"/>
+      <c r="AK1" s="64"/>
+      <c r="AL1" s="64"/>
+      <c r="AM1" s="64"/>
+      <c r="AN1" s="64"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+    </row>
+    <row r="2" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="23"/>
-[...19 lines deleted...]
-      <c r="V1" s="23"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+      <c r="S2" s="4"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="4"/>
+      <c r="V2" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="4"/>
+      <c r="AA2" s="4"/>
+      <c r="AB2" s="4"/>
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
+      <c r="AH2" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="4"/>
+      <c r="AM2" s="4"/>
+      <c r="AN2" s="4"/>
+      <c r="AO2" s="4"/>
+      <c r="AP2" s="4"/>
+      <c r="AQ2" s="4"/>
+      <c r="AR2" s="4"/>
+      <c r="AS2" s="4"/>
+      <c r="AT2" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="4"/>
+      <c r="AY2" s="4"/>
+      <c r="AZ2" s="4"/>
+      <c r="BA2" s="4"/>
+      <c r="BB2" s="4"/>
+      <c r="BC2" s="4"/>
+      <c r="BD2" s="4"/>
+      <c r="BE2" s="4"/>
+      <c r="BF2" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG2" s="56"/>
+      <c r="BH2" s="56"/>
+      <c r="BI2" s="56"/>
+      <c r="BJ2" s="4"/>
+      <c r="BK2" s="4"/>
+      <c r="BL2" s="4"/>
+      <c r="BM2" s="4"/>
+      <c r="BN2" s="4"/>
+      <c r="BO2" s="4"/>
+      <c r="BP2" s="4"/>
+      <c r="BQ2" s="4"/>
+      <c r="BR2" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS2" s="56"/>
+      <c r="BT2" s="56"/>
+      <c r="BU2" s="56"/>
+      <c r="CA2" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="CB2" s="56"/>
+      <c r="CC2" s="56"/>
+      <c r="CD2" s="56"/>
+      <c r="CE2" s="56"/>
+      <c r="CF2" s="56"/>
+      <c r="CG2" s="56"/>
+      <c r="CH2" s="63"/>
     </row>
-    <row r="2" spans="1:22" ht="13.5" thickBot="1">
-[...20 lines deleted...]
-      <c r="U2" s="2" t="s">
+    <row r="3" spans="1:89" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="V2" s="2"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="61"/>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="65"/>
+      <c r="Z3" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+      <c r="AG3" s="61"/>
+      <c r="AH3" s="61"/>
+      <c r="AI3" s="61"/>
+      <c r="AJ3" s="61"/>
+      <c r="AK3" s="65"/>
+      <c r="AL3" s="60" t="s">
+        <v>6</v>
+      </c>
+      <c r="AM3" s="61"/>
+      <c r="AN3" s="61"/>
+      <c r="AO3" s="61"/>
+      <c r="AP3" s="61"/>
+      <c r="AQ3" s="61"/>
+      <c r="AR3" s="61"/>
+      <c r="AS3" s="61"/>
+      <c r="AT3" s="61"/>
+      <c r="AU3" s="61"/>
+      <c r="AV3" s="61"/>
+      <c r="AW3" s="65"/>
+      <c r="AX3" s="60" t="s">
+        <v>38</v>
+      </c>
+      <c r="AY3" s="61"/>
+      <c r="AZ3" s="61"/>
+      <c r="BA3" s="61"/>
+      <c r="BB3" s="61"/>
+      <c r="BC3" s="61"/>
+      <c r="BD3" s="61"/>
+      <c r="BE3" s="61"/>
+      <c r="BF3" s="61"/>
+      <c r="BG3" s="61"/>
+      <c r="BH3" s="61"/>
+      <c r="BI3" s="62"/>
+      <c r="BJ3" s="60" t="s">
+        <v>39</v>
+      </c>
+      <c r="BK3" s="61"/>
+      <c r="BL3" s="61"/>
+      <c r="BM3" s="61"/>
+      <c r="BN3" s="61"/>
+      <c r="BO3" s="61"/>
+      <c r="BP3" s="61"/>
+      <c r="BQ3" s="61"/>
+      <c r="BR3" s="61"/>
+      <c r="BS3" s="61"/>
+      <c r="BT3" s="61"/>
+      <c r="BU3" s="62"/>
+      <c r="BV3" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="BW3" s="61"/>
+      <c r="BX3" s="61"/>
+      <c r="BY3" s="61"/>
+      <c r="BZ3" s="61"/>
+      <c r="CA3" s="61"/>
+      <c r="CB3" s="61"/>
+      <c r="CC3" s="61"/>
+      <c r="CD3" s="61"/>
+      <c r="CE3" s="61"/>
+      <c r="CF3" s="61"/>
+      <c r="CG3" s="62"/>
+      <c r="CH3" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="CI3" s="58"/>
+      <c r="CJ3" s="58"/>
+      <c r="CK3" s="59"/>
     </row>
-    <row r="3" spans="1:22" ht="13.5" thickBot="1">
-[...58 lines deleted...]
-      <c r="U3" s="4" t="s">
+    <row r="4" spans="1:89" ht="13.5" thickBot="1">
+      <c r="A4" s="67"/>
+      <c r="B4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="V4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="X4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="Y4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AB4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AD4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AF4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AH4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AI4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AK4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AL4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AM4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AN4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AO4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="AR4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AT4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="AU4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="AV4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="AW4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AX4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AY4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="AZ4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BA4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BB4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BC4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BD4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BG4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BH4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BI4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BJ4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BL4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BM4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BN4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="BO4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="BP4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="BQ4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="BR4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="BS4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="BT4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="BU4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="BW4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="BX4" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="BY4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="BZ4" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="CA4" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="CB4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="CC4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="CD4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="CE4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="CF4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="CG4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="CH4" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="CI4" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="CJ4" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="CK4" s="5" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="8">
+        <v>27.785</v>
+      </c>
+      <c r="C5" s="8">
+        <v>28.138999999999999</v>
+      </c>
+      <c r="D5" s="8">
+        <v>30.099</v>
+      </c>
+      <c r="E5" s="8">
+        <v>31.808</v>
+      </c>
+      <c r="F5" s="8">
+        <v>32.167000000000002</v>
+      </c>
+      <c r="G5" s="8">
+        <v>32.002000000000002</v>
+      </c>
+      <c r="H5" s="8">
+        <v>30.113</v>
+      </c>
+      <c r="I5" s="8">
+        <v>29.581</v>
+      </c>
+      <c r="J5" s="8">
+        <v>29.364999999999998</v>
+      </c>
+      <c r="K5" s="8">
+        <v>29.041</v>
+      </c>
+      <c r="L5" s="8">
+        <v>28.721</v>
+      </c>
+      <c r="M5" s="8">
+        <v>30.353000000000002</v>
+      </c>
+      <c r="N5" s="8">
+        <v>29.972999999999999</v>
+      </c>
+      <c r="O5" s="8">
+        <v>30.17</v>
+      </c>
+      <c r="P5" s="8">
+        <v>32.380000000000003</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>34.365000000000002</v>
+      </c>
+      <c r="R5" s="8">
+        <v>34.923000000000002</v>
+      </c>
+      <c r="S5" s="8">
+        <v>34.673000000000002</v>
+      </c>
+      <c r="T5" s="8">
+        <v>34.936</v>
+      </c>
+      <c r="U5" s="8">
+        <v>34.39</v>
+      </c>
+      <c r="V5" s="8">
+        <v>34.125</v>
+      </c>
+      <c r="W5" s="9">
+        <v>33.716999999999999</v>
+      </c>
+      <c r="X5" s="8">
+        <v>33.058999999999997</v>
+      </c>
+      <c r="Y5" s="8">
+        <v>34.305999999999997</v>
+      </c>
+      <c r="Z5" s="9">
+        <v>34.116</v>
+      </c>
+      <c r="AA5" s="9">
+        <v>34.509</v>
+      </c>
+      <c r="AB5" s="9">
+        <v>36.603000000000002</v>
+      </c>
+      <c r="AC5" s="9">
+        <v>38.869999999999997</v>
+      </c>
+      <c r="AD5" s="9">
+        <v>39.512</v>
+      </c>
+      <c r="AE5" s="9">
+        <v>39.819000000000003</v>
+      </c>
+      <c r="AF5" s="9">
+        <v>38.524000000000001</v>
+      </c>
+      <c r="AG5" s="8">
+        <v>37.883000000000003</v>
+      </c>
+      <c r="AH5" s="8">
+        <v>37.604999999999997</v>
+      </c>
+      <c r="AI5" s="9">
+        <v>37.277000000000001</v>
+      </c>
+      <c r="AJ5" s="8">
+        <v>36.659999999999997</v>
+      </c>
+      <c r="AK5" s="9">
+        <v>34.991999999999997</v>
+      </c>
+      <c r="AL5" s="9">
+        <v>34.837000000000003</v>
+      </c>
+      <c r="AM5" s="9">
+        <v>35.216999999999999</v>
+      </c>
+      <c r="AN5" s="9">
+        <v>37.277000000000001</v>
+      </c>
+      <c r="AO5" s="9">
+        <v>39.542000000000002</v>
+      </c>
+      <c r="AP5" s="9">
+        <v>40.171999999999997</v>
+      </c>
+      <c r="AQ5" s="9">
+        <v>40.414999999999999</v>
+      </c>
+      <c r="AR5" s="9">
+        <v>39.478000000000002</v>
+      </c>
+      <c r="AS5" s="9">
+        <v>38.881</v>
+      </c>
+      <c r="AT5" s="9">
+        <v>38.542999999999999</v>
+      </c>
+      <c r="AU5" s="9">
+        <v>38.386000000000003</v>
+      </c>
+      <c r="AV5" s="9">
+        <v>37.756</v>
+      </c>
+      <c r="AW5" s="9">
+        <v>36.823</v>
+      </c>
+      <c r="AX5" s="9">
+        <v>34.07</v>
+      </c>
+      <c r="AY5" s="9">
+        <v>34.206000000000003</v>
+      </c>
+      <c r="AZ5" s="9">
+        <v>36.048000000000002</v>
+      </c>
+      <c r="BA5" s="9">
+        <v>38.314</v>
+      </c>
+      <c r="BB5" s="9">
+        <v>39.073999999999998</v>
+      </c>
+      <c r="BC5" s="9">
+        <v>39.447000000000003</v>
+      </c>
+      <c r="BD5" s="9">
+        <v>39.744</v>
+      </c>
+      <c r="BE5" s="9">
+        <v>39.305</v>
+      </c>
+      <c r="BF5" s="9">
+        <v>39.563000000000002</v>
+      </c>
+      <c r="BG5" s="9">
+        <v>39.274999999999999</v>
+      </c>
+      <c r="BH5" s="9">
+        <v>38.712000000000003</v>
+      </c>
+      <c r="BI5" s="9">
+        <v>37.969000000000001</v>
+      </c>
+      <c r="BJ5" s="9">
+        <v>37.820999999999998</v>
+      </c>
+      <c r="BK5" s="9">
+        <v>37.962000000000003</v>
+      </c>
+      <c r="BL5" s="9">
+        <v>39.713999999999999</v>
+      </c>
+      <c r="BM5" s="9">
+        <v>42.343000000000004</v>
+      </c>
+      <c r="BN5" s="9">
+        <v>43.097999999999999</v>
+      </c>
+      <c r="BO5" s="9">
+        <v>43.94</v>
+      </c>
+      <c r="BP5" s="9">
+        <v>43.875999999999998</v>
+      </c>
+      <c r="BQ5" s="22">
+        <v>43.5</v>
+      </c>
+      <c r="BR5" s="23">
+        <v>43.4</v>
+      </c>
+      <c r="BS5" s="24">
+        <v>43</v>
+      </c>
+      <c r="BT5" s="25">
+        <v>42.5</v>
+      </c>
+      <c r="BU5" s="26">
+        <v>41</v>
+      </c>
+      <c r="BV5" s="27">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="BW5" s="28">
+        <v>39.9</v>
+      </c>
+      <c r="BX5" s="28">
+        <v>41.6</v>
+      </c>
+      <c r="BY5" s="24">
+        <v>44.2</v>
+      </c>
+      <c r="BZ5" s="28">
+        <v>45.1</v>
+      </c>
+      <c r="CA5" s="24">
+        <v>43.7</v>
+      </c>
+      <c r="CB5" s="43">
+        <v>43.5</v>
+      </c>
+      <c r="CC5" s="43">
+        <v>43.2</v>
+      </c>
+      <c r="CD5" s="47">
+        <v>43.427999999999997</v>
+      </c>
+      <c r="CE5" s="47">
+        <v>43.1</v>
+      </c>
+      <c r="CF5" s="47">
+        <v>42.5</v>
+      </c>
+      <c r="CG5" s="47">
+        <v>40.9</v>
+      </c>
+      <c r="CH5" s="50">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="CI5" s="55">
+        <v>41</v>
+      </c>
+      <c r="CJ5" s="55">
+        <v>42.3</v>
+      </c>
+      <c r="CK5" s="68">
+        <v>44.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="29">
+        <v>0.97799999999999998</v>
+      </c>
+      <c r="C6" s="29">
+        <v>0.99299999999999999</v>
+      </c>
+      <c r="D6" s="29">
+        <v>1.0780000000000001</v>
+      </c>
+      <c r="E6" s="29">
+        <v>1.127</v>
+      </c>
+      <c r="F6" s="29">
+        <v>1.147</v>
+      </c>
+      <c r="G6" s="29">
+        <v>0.753</v>
+      </c>
+      <c r="H6" s="29">
+        <v>0.753</v>
+      </c>
+      <c r="I6" s="29">
+        <v>0.753</v>
+      </c>
+      <c r="J6" s="29">
+        <v>0.753</v>
+      </c>
+      <c r="K6" s="29">
+        <v>0.753</v>
+      </c>
+      <c r="L6" s="29">
+        <v>0.753</v>
+      </c>
+      <c r="M6" s="29">
+        <v>0.86899999999999999</v>
+      </c>
+      <c r="N6" s="29">
+        <v>0.86899999999999999</v>
+      </c>
+      <c r="O6" s="29">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="P6" s="29">
+        <v>0.97099999999999997</v>
+      </c>
+      <c r="Q6" s="29">
+        <v>1.0209999999999999</v>
+      </c>
+      <c r="R6" s="29">
+        <v>1.038</v>
+      </c>
+      <c r="S6" s="29">
+        <v>1.038</v>
+      </c>
+      <c r="T6" s="29">
+        <v>0.76900000000000002</v>
+      </c>
+      <c r="U6" s="29">
+        <v>0.76900000000000002</v>
+      </c>
+      <c r="V6" s="29">
+        <v>0.76900000000000002</v>
+      </c>
+      <c r="W6" s="29">
+        <v>0.76900000000000002</v>
+      </c>
+      <c r="X6" s="29">
+        <v>0.76900000000000002</v>
+      </c>
+      <c r="Y6" s="29">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="Z6" s="29">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="AA6" s="29">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="AB6" s="29">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="AC6" s="29">
+        <v>0.58499999999999996</v>
+      </c>
+      <c r="AD6" s="29">
+        <v>0.59399999999999997</v>
+      </c>
+      <c r="AE6" s="29">
+        <v>0.59399999999999997</v>
+      </c>
+      <c r="AF6" s="29">
+        <v>0.82</v>
+      </c>
+      <c r="AG6" s="29">
+        <v>0.82</v>
+      </c>
+      <c r="AH6" s="29">
+        <v>0.82</v>
+      </c>
+      <c r="AI6" s="29">
+        <v>0.82</v>
+      </c>
+      <c r="AJ6" s="29">
+        <v>0.82</v>
+      </c>
+      <c r="AK6" s="29">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="AL6" s="11">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="AM6" s="30">
+        <v>0.41199999999999998</v>
+      </c>
+      <c r="AN6" s="30">
+        <v>0.41899999999999998</v>
+      </c>
+      <c r="AO6" s="12">
+        <v>0.42</v>
+      </c>
+      <c r="AP6" s="13">
+        <v>0.42599999999999999</v>
+      </c>
+      <c r="AQ6" s="30">
+        <v>0.42599999999999999</v>
+      </c>
+      <c r="AR6" s="12">
+        <v>0.39100000000000001</v>
+      </c>
+      <c r="AS6" s="13">
+        <v>0.39100000000000001</v>
+      </c>
+      <c r="AT6" s="14">
+        <v>1.9750000000000001</v>
+      </c>
+      <c r="AU6" s="15">
+        <v>0.39100000000000001</v>
+      </c>
+      <c r="AV6" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="AW6" s="16">
+        <v>0.39100000000000001</v>
+      </c>
+      <c r="AX6" s="31">
+        <v>0.33400000000000002</v>
+      </c>
+      <c r="AY6" s="31">
+        <v>0.33900000000000002</v>
+      </c>
+      <c r="AZ6" s="31">
+        <v>0.34399999999999997</v>
+      </c>
+      <c r="BA6" s="31">
+        <v>0.34399999999999997</v>
+      </c>
+      <c r="BB6" s="31">
+        <v>0.34899999999999998</v>
+      </c>
+      <c r="BC6" s="31">
+        <v>0.48199999999999998</v>
+      </c>
+      <c r="BD6" s="31">
+        <v>0.48199999999999998</v>
+      </c>
+      <c r="BE6" s="31">
+        <v>0.48199999999999998</v>
+      </c>
+      <c r="BF6" s="31">
+        <v>0.48199999999999998</v>
+      </c>
+      <c r="BG6" s="31">
+        <v>0.48199999999999998</v>
+      </c>
+      <c r="BH6" s="31">
+        <v>0.48199999999999998</v>
+      </c>
+      <c r="BI6" s="31">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="BJ6" s="31">
+        <v>0.48</v>
+      </c>
+      <c r="BK6" s="31">
+        <v>0.48499999999999999</v>
+      </c>
+      <c r="BL6" s="31">
+        <v>0.49099999999999999</v>
+      </c>
+      <c r="BM6" s="31">
+        <v>0.49299999999999999</v>
+      </c>
+      <c r="BN6" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="BO6" s="31">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="BP6" s="31">
+        <v>0.56999999999999995</v>
+      </c>
+      <c r="BQ6" s="32">
+        <v>0.6</v>
+      </c>
+      <c r="BR6" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BS6" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="BT6" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="BU6" s="36">
+        <v>0.5</v>
+      </c>
+      <c r="BV6" s="32">
+        <v>0.3</v>
+      </c>
+      <c r="BW6" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="BX6" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="BY6" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="BZ6" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="CA6" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="CB6" s="44">
+        <v>0.6</v>
+      </c>
+      <c r="CC6" s="44">
+        <v>0.6</v>
+      </c>
+      <c r="CD6" s="45">
+        <v>0.57199999999999995</v>
+      </c>
+      <c r="CE6" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="CF6" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="CG6" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="CH6" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="CI6" s="54">
+        <v>0.4</v>
+      </c>
+      <c r="CJ6" s="54">
+        <v>0.4</v>
+      </c>
+      <c r="CK6" s="69">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="29">
+        <v>2.5750000000000002</v>
+      </c>
+      <c r="C7" s="29">
+        <v>2.5910000000000002</v>
+      </c>
+      <c r="D7" s="29">
+        <v>2.6789999999999998</v>
+      </c>
+      <c r="E7" s="29">
+        <v>2.7160000000000002</v>
+      </c>
+      <c r="F7" s="29">
+        <v>2.7160000000000002</v>
+      </c>
+      <c r="G7" s="29">
+        <v>2.6949999999999998</v>
+      </c>
+      <c r="H7" s="29">
+        <v>2.5649999999999999</v>
+      </c>
+      <c r="I7" s="29">
+        <v>2.5459999999999998</v>
+      </c>
+      <c r="J7" s="29">
+        <v>2.5459999999999998</v>
+      </c>
+      <c r="K7" s="29">
+        <v>2.5459999999999998</v>
+      </c>
+      <c r="L7" s="29">
+        <v>2.5</v>
+      </c>
+      <c r="M7" s="29">
+        <v>2.8079999999999998</v>
+      </c>
+      <c r="N7" s="29">
+        <v>2.5779999999999998</v>
+      </c>
+      <c r="O7" s="29">
+        <v>2.5939999999999999</v>
+      </c>
+      <c r="P7" s="29">
+        <v>2.6869999999999998</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>2.7530000000000001</v>
+      </c>
+      <c r="R7" s="29">
+        <v>2.766</v>
+      </c>
+      <c r="S7" s="29">
+        <v>2.7469999999999999</v>
+      </c>
+      <c r="T7" s="29">
+        <v>2.7330000000000001</v>
+      </c>
+      <c r="U7" s="29">
+        <v>2.7149999999999999</v>
+      </c>
+      <c r="V7" s="29">
+        <v>2.7149999999999999</v>
+      </c>
+      <c r="W7" s="29">
+        <v>2.7149999999999999</v>
+      </c>
+      <c r="X7" s="29">
+        <v>2.5979999999999999</v>
+      </c>
+      <c r="Y7" s="29">
+        <v>3.0619999999999998</v>
+      </c>
+      <c r="Z7" s="29">
+        <v>3.0529999999999999</v>
+      </c>
+      <c r="AA7" s="29">
+        <v>3.07</v>
+      </c>
+      <c r="AB7" s="29">
+        <v>3.1640000000000001</v>
+      </c>
+      <c r="AC7" s="29">
+        <v>3.26</v>
+      </c>
+      <c r="AD7" s="29">
+        <v>3.2410000000000001</v>
+      </c>
+      <c r="AE7" s="29">
+        <v>3.2210000000000001</v>
+      </c>
+      <c r="AF7" s="29">
+        <v>3.2770000000000001</v>
+      </c>
+      <c r="AG7" s="29">
+        <v>3.2189999999999999</v>
+      </c>
+      <c r="AH7" s="29">
+        <v>3.202</v>
+      </c>
+      <c r="AI7" s="29">
+        <v>3.202</v>
+      </c>
+      <c r="AJ7" s="29">
+        <v>3.1190000000000002</v>
+      </c>
+      <c r="AK7" s="29">
+        <v>3.1989999999999998</v>
+      </c>
+      <c r="AL7" s="11">
+        <v>3.1989999999999998</v>
+      </c>
+      <c r="AM7" s="30">
+        <v>3.2170000000000001</v>
+      </c>
+      <c r="AN7" s="30">
+        <v>3.3250000000000002</v>
+      </c>
+      <c r="AO7" s="12">
+        <v>3.355</v>
+      </c>
+      <c r="AP7" s="13">
+        <v>3.335</v>
+      </c>
+      <c r="AQ7" s="30">
+        <v>3.2709999999999999</v>
+      </c>
+      <c r="AR7" s="12">
+        <v>3.585</v>
+      </c>
+      <c r="AS7" s="13">
+        <v>3.593</v>
+      </c>
+      <c r="AT7" s="14">
+        <v>1.899</v>
+      </c>
+      <c r="AU7" s="15">
+        <v>3.6509999999999998</v>
+      </c>
+      <c r="AV7" s="15">
+        <v>3.5</v>
+      </c>
+      <c r="AW7" s="16">
+        <v>3.4220000000000002</v>
+      </c>
+      <c r="AX7" s="31">
+        <v>3.621</v>
+      </c>
+      <c r="AY7" s="31">
+        <v>3.6259999999999999</v>
+      </c>
+      <c r="AZ7" s="31">
+        <v>3.7120000000000002</v>
+      </c>
+      <c r="BA7" s="31">
+        <v>3.8279999999999998</v>
+      </c>
+      <c r="BB7" s="31">
+        <v>3.8239999999999998</v>
+      </c>
+      <c r="BC7" s="31">
+        <v>3.8159999999999998</v>
+      </c>
+      <c r="BD7" s="31">
+        <v>5.391</v>
+      </c>
+      <c r="BE7" s="31">
+        <v>5.383</v>
+      </c>
+      <c r="BF7" s="31">
+        <v>5.4610000000000003</v>
+      </c>
+      <c r="BG7" s="31">
+        <v>5.43</v>
+      </c>
+      <c r="BH7" s="31">
+        <v>5.37</v>
+      </c>
+      <c r="BI7" s="31">
+        <v>5.3289999999999997</v>
+      </c>
+      <c r="BJ7" s="31">
+        <v>5.44</v>
+      </c>
+      <c r="BK7" s="31">
+        <v>5.4550000000000001</v>
+      </c>
+      <c r="BL7" s="31">
+        <v>5.6</v>
+      </c>
+      <c r="BM7" s="31">
+        <v>5.74</v>
+      </c>
+      <c r="BN7" s="31">
+        <v>5.7359999999999998</v>
+      </c>
+      <c r="BO7" s="31">
+        <v>5.5129999999999999</v>
+      </c>
+      <c r="BP7" s="31">
+        <v>5.5129999999999999</v>
+      </c>
+      <c r="BQ7" s="32">
+        <v>5.5</v>
+      </c>
+      <c r="BR7" s="33">
+        <v>5.5</v>
+      </c>
+      <c r="BS7" s="34">
+        <v>5.5</v>
+      </c>
+      <c r="BT7" s="35">
+        <v>5.4</v>
+      </c>
+      <c r="BU7" s="36">
+        <v>5.4</v>
+      </c>
+      <c r="BV7" s="32">
+        <v>5.6</v>
+      </c>
+      <c r="BW7" s="37">
+        <v>5.7</v>
+      </c>
+      <c r="BX7" s="37">
+        <v>5.9</v>
+      </c>
+      <c r="BY7" s="34">
+        <v>6</v>
+      </c>
+      <c r="BZ7" s="37">
+        <v>5.9</v>
+      </c>
+      <c r="CA7" s="37">
+        <v>5</v>
+      </c>
+      <c r="CB7" s="45">
+        <v>5</v>
+      </c>
+      <c r="CC7" s="45">
+        <v>5</v>
+      </c>
+      <c r="CD7" s="45">
+        <v>5.3630000000000004</v>
+      </c>
+      <c r="CE7" s="45">
+        <v>5.3</v>
+      </c>
+      <c r="CF7" s="45">
+        <v>5.2</v>
+      </c>
+      <c r="CG7" s="45">
+        <v>5.7</v>
+      </c>
+      <c r="CH7" s="51">
+        <v>5.6</v>
+      </c>
+      <c r="CI7" s="54">
+        <v>5.7</v>
+      </c>
+      <c r="CJ7" s="54">
+        <v>5.6</v>
+      </c>
+      <c r="CK7" s="69">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="29">
+        <v>2.29</v>
+      </c>
+      <c r="C8" s="29">
+        <v>2.33</v>
+      </c>
+      <c r="D8" s="29">
+        <v>2.5609999999999999</v>
+      </c>
+      <c r="E8" s="29">
+        <v>2.7869999999999999</v>
+      </c>
+      <c r="F8" s="29">
+        <v>2.7919999999999998</v>
+      </c>
+      <c r="G8" s="29">
+        <v>2.7869999999999999</v>
+      </c>
+      <c r="H8" s="29">
+        <v>2.5609999999999999</v>
+      </c>
+      <c r="I8" s="29">
+        <v>2.5569999999999999</v>
+      </c>
+      <c r="J8" s="29">
+        <v>2.5670000000000002</v>
+      </c>
+      <c r="K8" s="29">
+        <v>2.4940000000000002</v>
+      </c>
+      <c r="L8" s="29">
+        <v>2.4660000000000002</v>
+      </c>
+      <c r="M8" s="29">
+        <v>2.5739999999999998</v>
+      </c>
+      <c r="N8" s="29">
+        <v>2.5739999999999998</v>
+      </c>
+      <c r="O8" s="29">
+        <v>2.6139999999999999</v>
+      </c>
+      <c r="P8" s="29">
+        <v>2.8940000000000001</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>3.214</v>
+      </c>
+      <c r="R8" s="29">
+        <v>3.222</v>
+      </c>
+      <c r="S8" s="29">
+        <v>3.2170000000000001</v>
+      </c>
+      <c r="T8" s="29">
+        <v>3.1760000000000002</v>
+      </c>
+      <c r="U8" s="29">
+        <v>3.1720000000000002</v>
+      </c>
+      <c r="V8" s="29">
+        <v>3.1720000000000002</v>
+      </c>
+      <c r="W8" s="29">
+        <v>3.0979999999999999</v>
+      </c>
+      <c r="X8" s="29">
+        <v>3.069</v>
+      </c>
+      <c r="Y8" s="29">
+        <v>3.1160000000000001</v>
+      </c>
+      <c r="Z8" s="29">
+        <v>3.1160000000000001</v>
+      </c>
+      <c r="AA8" s="29">
+        <v>3.1549999999999998</v>
+      </c>
+      <c r="AB8" s="29">
+        <v>3.4580000000000002</v>
+      </c>
+      <c r="AC8" s="29">
+        <v>3.83</v>
+      </c>
+      <c r="AD8" s="29">
+        <v>0.16</v>
+      </c>
+      <c r="AE8" s="29">
+        <v>0.16</v>
+      </c>
+      <c r="AF8" s="29">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="AG8" s="29">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="AH8" s="29">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="AI8" s="29">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="AJ8" s="29">
+        <v>7.2999999999999995E-2</v>
+      </c>
+      <c r="AK8" s="29">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="AL8" s="11">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="AM8" s="30">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="AN8" s="30">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="AO8" s="12">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="AP8" s="13">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="AQ8" s="30">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="AR8" s="12">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="AS8" s="13">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="AT8" s="14">
+        <v>0.245</v>
+      </c>
+      <c r="AU8" s="15">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="AV8" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="AW8" s="16">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="AX8" s="31">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="AZ8" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="BA8" s="31">
+        <v>0.111</v>
+      </c>
+      <c r="BB8" s="31">
+        <v>0.111</v>
+      </c>
+      <c r="BC8" s="31">
+        <v>0.111</v>
+      </c>
+      <c r="BD8" s="31">
+        <v>0.106</v>
+      </c>
+      <c r="BE8" s="31">
+        <v>0.106</v>
+      </c>
+      <c r="BF8" s="31">
+        <v>0.106</v>
+      </c>
+      <c r="BG8" s="31">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="BH8" s="31">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="BI8" s="31">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="BJ8" s="31">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="BK8" s="31">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="BL8" s="31">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="BM8" s="31">
+        <v>0.113</v>
+      </c>
+      <c r="BN8" s="31">
+        <v>0.113</v>
+      </c>
+      <c r="BO8" s="31">
+        <v>0.08</v>
+      </c>
+      <c r="BP8" s="31">
+        <v>0.08</v>
+      </c>
+      <c r="BQ8" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="BR8" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BS8" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="BT8" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="BU8" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="BV8" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="BW8" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="BX8" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="BY8" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="BZ8" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="CA8" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="CB8" s="44">
+        <v>0.1</v>
+      </c>
+      <c r="CC8" s="44">
+        <v>0.1</v>
+      </c>
+      <c r="CD8" s="45">
+        <v>0.08</v>
+      </c>
+      <c r="CE8" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="CF8" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="CG8" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="CH8" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="CI8" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="CJ8" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="CK8" s="69">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="V3" s="4" t="s">
+      <c r="B9" s="29">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="C9" s="29">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="D9" s="29">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="E9" s="29">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="F9" s="29">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="G9" s="29">
+        <v>0.27400000000000002</v>
+      </c>
+      <c r="H9" s="29">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="I9" s="29">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="J9" s="29">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="K9" s="29">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="L9" s="29">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="M9" s="29">
+        <v>0.26200000000000001</v>
+      </c>
+      <c r="N9" s="29">
+        <v>0.26200000000000001</v>
+      </c>
+      <c r="O9" s="29">
+        <v>0.26200000000000001</v>
+      </c>
+      <c r="P9" s="29">
+        <v>0.26200000000000001</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>0.26200000000000001</v>
+      </c>
+      <c r="R9" s="29">
+        <v>0.28299999999999997</v>
+      </c>
+      <c r="S9" s="29">
+        <v>0.28199999999999997</v>
+      </c>
+      <c r="T9" s="29">
+        <v>0.27100000000000002</v>
+      </c>
+      <c r="U9" s="29">
+        <v>0.27100000000000002</v>
+      </c>
+      <c r="V9" s="29">
+        <v>0.27100000000000002</v>
+      </c>
+      <c r="W9" s="29">
+        <v>0.27100000000000002</v>
+      </c>
+      <c r="X9" s="29">
+        <v>0.27100000000000002</v>
+      </c>
+      <c r="Y9" s="29">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="Z9" s="29">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="AA9" s="29">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="AB9" s="29">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="AC9" s="29">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="AD9" s="29">
+        <v>0.27</v>
+      </c>
+      <c r="AE9" s="29">
+        <v>0.26900000000000002</v>
+      </c>
+      <c r="AF9" s="29">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="AG9" s="29">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="AH9" s="29">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="AI9" s="29">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="AJ9" s="29">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="AK9" s="29">
+        <v>0.25900000000000001</v>
+      </c>
+      <c r="AL9" s="11">
+        <v>0.25900000000000001</v>
+      </c>
+      <c r="AM9" s="30">
+        <v>0.25900000000000001</v>
+      </c>
+      <c r="AN9" s="30">
+        <v>0.25900000000000001</v>
+      </c>
+      <c r="AO9" s="12">
+        <v>0.25900000000000001</v>
+      </c>
+      <c r="AP9" s="13">
+        <v>0.28699999999999998</v>
+      </c>
+      <c r="AQ9" s="30">
+        <v>0.28599999999999998</v>
+      </c>
+      <c r="AR9" s="12">
+        <v>0.28100000000000003</v>
+      </c>
+      <c r="AS9" s="13">
+        <v>0.28100000000000003</v>
+      </c>
+      <c r="AT9" s="14">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="AU9" s="15">
+        <v>0.28100000000000003</v>
+      </c>
+      <c r="AV9" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="AW9" s="16">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="AX9" s="31">
+        <v>0.245</v>
+      </c>
+      <c r="AY9" s="31">
+        <v>0.245</v>
+      </c>
+      <c r="AZ9" s="31">
+        <v>0.245</v>
+      </c>
+      <c r="BA9" s="31">
+        <v>0.245</v>
+      </c>
+      <c r="BB9" s="31">
+        <v>0.26900000000000002</v>
+      </c>
+      <c r="BC9" s="31">
+        <v>0.26900000000000002</v>
+      </c>
+      <c r="BD9" s="31">
+        <v>0.27400000000000002</v>
+      </c>
+      <c r="BE9" s="31">
+        <v>0.27400000000000002</v>
+      </c>
+      <c r="BF9" s="31">
+        <v>0.27400000000000002</v>
+      </c>
+      <c r="BG9" s="31">
+        <v>0.27400000000000002</v>
+      </c>
+      <c r="BH9" s="31">
+        <v>0.27400000000000002</v>
+      </c>
+      <c r="BI9" s="31">
+        <v>0.27400000000000002</v>
+      </c>
+      <c r="BJ9" s="31">
+        <v>0.27600000000000002</v>
+      </c>
+      <c r="BK9" s="31">
+        <v>0.27600000000000002</v>
+      </c>
+      <c r="BL9" s="31">
+        <v>0.27600000000000002</v>
+      </c>
+      <c r="BM9" s="31">
+        <v>0.35699999999999998</v>
+      </c>
+      <c r="BN9" s="31">
+        <v>0.36599999999999999</v>
+      </c>
+      <c r="BO9" s="31">
+        <v>0.36799999999999999</v>
+      </c>
+      <c r="BP9" s="31">
+        <v>0.36799999999999999</v>
+      </c>
+      <c r="BQ9" s="32">
+        <v>0.4</v>
+      </c>
+      <c r="BR9" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BS9" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="BT9" s="35">
+        <v>0.4</v>
+      </c>
+      <c r="BU9" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="BV9" s="32">
+        <v>0.5</v>
+      </c>
+      <c r="BW9" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="BX9" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="BY9" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="BZ9" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="CA9" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="CB9" s="44">
+        <v>0.4</v>
+      </c>
+      <c r="CC9" s="44">
+        <v>0.4</v>
+      </c>
+      <c r="CD9" s="45">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="CE9" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="CF9" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="CG9" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="CH9" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="CI9" s="54">
+        <v>0.4</v>
+      </c>
+      <c r="CJ9" s="54">
+        <v>0.4</v>
+      </c>
+      <c r="CK9" s="69">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
+      <c r="B10" s="29">
+        <v>0.66500000000000004</v>
+      </c>
+      <c r="C10" s="29">
+        <v>0.66300000000000003</v>
+      </c>
+      <c r="D10" s="29">
+        <v>0.68799999999999994</v>
+      </c>
+      <c r="E10" s="29">
+        <v>0.80900000000000005</v>
+      </c>
+      <c r="F10" s="29">
+        <v>0.88900000000000001</v>
+      </c>
+      <c r="G10" s="29">
+        <v>0.88400000000000001</v>
+      </c>
+      <c r="H10" s="29">
+        <v>0.65600000000000003</v>
+      </c>
+      <c r="I10" s="29">
+        <v>0.64800000000000002</v>
+      </c>
+      <c r="J10" s="29">
+        <v>0.60499999999999998</v>
+      </c>
+      <c r="K10" s="29">
+        <v>0.59699999999999998</v>
+      </c>
+      <c r="L10" s="29">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="M10" s="29">
+        <v>0.64200000000000002</v>
+      </c>
+      <c r="N10" s="29">
+        <v>0.67900000000000005</v>
+      </c>
+      <c r="O10" s="29">
+        <v>0.67700000000000005</v>
+      </c>
+      <c r="P10" s="29">
+        <v>0.68899999999999995</v>
+      </c>
+      <c r="Q10" s="29">
+        <v>0.76300000000000001</v>
+      </c>
+      <c r="R10" s="29">
+        <v>0.85199999999999998</v>
+      </c>
+      <c r="S10" s="29">
+        <v>0.84699999999999998</v>
+      </c>
+      <c r="T10" s="29">
+        <v>0.49299999999999999</v>
+      </c>
+      <c r="U10" s="29">
+        <v>0.47699999999999998</v>
+      </c>
+      <c r="V10" s="29">
+        <v>0.45</v>
+      </c>
+      <c r="W10" s="29">
+        <v>0.443</v>
+      </c>
+      <c r="X10" s="29">
+        <v>0.372</v>
+      </c>
+      <c r="Y10" s="29">
+        <v>0.51100000000000001</v>
+      </c>
+      <c r="Z10" s="29">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AA10" s="29">
+        <v>0.54500000000000004</v>
+      </c>
+      <c r="AB10" s="29">
+        <v>0.55700000000000005</v>
+      </c>
+      <c r="AC10" s="29">
+        <v>0.63300000000000001</v>
+      </c>
+      <c r="AD10" s="29">
+        <v>0.72199999999999998</v>
+      </c>
+      <c r="AE10" s="29">
+        <v>0.71799999999999997</v>
+      </c>
+      <c r="AF10" s="29">
+        <v>0.501</v>
+      </c>
+      <c r="AG10" s="29">
+        <v>0.496</v>
+      </c>
+      <c r="AH10" s="29">
+        <v>0.46899999999999997</v>
+      </c>
+      <c r="AI10" s="29">
+        <v>0.46</v>
+      </c>
+      <c r="AJ10" s="29">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="AK10" s="29">
+        <v>0.47299999999999998</v>
+      </c>
+      <c r="AL10" s="11">
+        <v>0.50800000000000001</v>
+      </c>
+      <c r="AM10" s="30">
+        <v>0.504</v>
+      </c>
+      <c r="AN10" s="30">
+        <v>0.51500000000000001</v>
+      </c>
+      <c r="AO10" s="12">
+        <v>0.58299999999999996</v>
+      </c>
+      <c r="AP10" s="13">
+        <v>0.66300000000000003</v>
+      </c>
+      <c r="AQ10" s="30">
+        <v>0.66</v>
+      </c>
+      <c r="AR10" s="12">
+        <v>0.53600000000000003</v>
+      </c>
+      <c r="AS10" s="13">
+        <v>0.53100000000000003</v>
+      </c>
+      <c r="AT10" s="14">
+        <v>0.49199999999999999</v>
+      </c>
+      <c r="AU10" s="15">
+        <v>0.496</v>
+      </c>
+      <c r="AV10" s="15">
+        <v>0.4</v>
+      </c>
+      <c r="AW10" s="16">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="AX10" s="31">
+        <v>0.73699999999999999</v>
+      </c>
+      <c r="AY10" s="31">
+        <v>0.73099999999999998</v>
+      </c>
+      <c r="AZ10" s="31">
+        <v>0.72499999999999998</v>
+      </c>
+      <c r="BA10" s="31">
+        <v>0.82</v>
+      </c>
+      <c r="BB10" s="31">
+        <v>0.93100000000000005</v>
+      </c>
+      <c r="BC10" s="31">
+        <v>0.92600000000000005</v>
+      </c>
+      <c r="BD10" s="31">
+        <v>0.78100000000000003</v>
+      </c>
+      <c r="BE10" s="31">
+        <v>0.77400000000000002</v>
+      </c>
+      <c r="BF10" s="31">
+        <v>0.73699999999999999</v>
+      </c>
+      <c r="BG10" s="31">
+        <v>0.72399999999999998</v>
+      </c>
+      <c r="BH10" s="31">
+        <v>0.62</v>
+      </c>
+      <c r="BI10" s="31">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="BJ10" s="31">
+        <v>0.628</v>
+      </c>
+      <c r="BK10" s="31">
+        <v>0.623</v>
+      </c>
+      <c r="BL10" s="31">
+        <v>0.61699999999999999</v>
+      </c>
+      <c r="BM10" s="31">
+        <v>0.68600000000000005</v>
+      </c>
+      <c r="BN10" s="31">
+        <v>0.752</v>
+      </c>
+      <c r="BO10" s="31">
+        <v>0.61299999999999999</v>
+      </c>
+      <c r="BP10" s="31">
+        <v>0.60599999999999998</v>
+      </c>
+      <c r="BQ10" s="32">
+        <v>0.6</v>
+      </c>
+      <c r="BR10" s="33">
+        <v>0.6</v>
+      </c>
+      <c r="BS10" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="BT10" s="35">
+        <v>0.5</v>
+      </c>
+      <c r="BU10" s="36">
+        <v>0.5</v>
+      </c>
+      <c r="BV10" s="32">
+        <v>0.6</v>
+      </c>
+      <c r="BW10" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="BX10" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="BY10" s="34">
+        <v>0.7</v>
+      </c>
+      <c r="BZ10" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="CA10" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="CB10" s="44">
+        <v>0.6</v>
+      </c>
+      <c r="CC10" s="44">
+        <v>0.6</v>
+      </c>
+      <c r="CD10" s="45">
+        <v>0.62</v>
+      </c>
+      <c r="CE10" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="CF10" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="CG10" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="CH10" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="CI10" s="54">
+        <v>0.7</v>
+      </c>
+      <c r="CJ10" s="54">
+        <v>0.7</v>
+      </c>
+      <c r="CK10" s="69">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="4" spans="1:22">
-[...48 lines deleted...]
-      <c r="Q4" s="7" t="s">
+    <row r="11" spans="1:89">
+      <c r="A11" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="29">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="C11" s="29">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="D11" s="29">
+        <v>0.39600000000000002</v>
+      </c>
+      <c r="E11" s="29">
+        <v>0.40300000000000002</v>
+      </c>
+      <c r="F11" s="29">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="G11" s="29">
+        <v>0.42699999999999999</v>
+      </c>
+      <c r="H11" s="29">
+        <v>0.41899999999999998</v>
+      </c>
+      <c r="I11" s="29">
+        <v>0.41899999999999998</v>
+      </c>
+      <c r="J11" s="29">
+        <v>0.41899999999999998</v>
+      </c>
+      <c r="K11" s="29">
+        <v>0.41899999999999998</v>
+      </c>
+      <c r="L11" s="29">
+        <v>0.41699999999999998</v>
+      </c>
+      <c r="M11" s="29">
+        <v>0.42</v>
+      </c>
+      <c r="N11" s="29">
+        <v>0.41199999999999998</v>
+      </c>
+      <c r="O11" s="29">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="P11" s="29">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>0.42</v>
+      </c>
+      <c r="R11" s="29">
+        <v>0.42</v>
+      </c>
+      <c r="S11" s="29">
+        <v>0.42</v>
+      </c>
+      <c r="T11" s="29">
+        <v>0.42</v>
+      </c>
+      <c r="U11" s="29">
+        <v>0.44600000000000001</v>
+      </c>
+      <c r="V11" s="29">
+        <v>0.44600000000000001</v>
+      </c>
+      <c r="W11" s="29">
+        <v>0.44600000000000001</v>
+      </c>
+      <c r="X11" s="29">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="Y11" s="29">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="Z11" s="29">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="AA11" s="29">
+        <v>0.40699999999999997</v>
+      </c>
+      <c r="AB11" s="29">
+        <v>0.41699999999999998</v>
+      </c>
+      <c r="AC11" s="29">
+        <v>0.42199999999999999</v>
+      </c>
+      <c r="AD11" s="29">
+        <v>0.42199999999999999</v>
+      </c>
+      <c r="AE11" s="29">
+        <v>0.42199999999999999</v>
+      </c>
+      <c r="AF11" s="29">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="AG11" s="29">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="AH11" s="29">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="AI11" s="29">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="AJ11" s="29">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="AK11" s="29">
+        <v>0.27300000000000002</v>
+      </c>
+      <c r="AL11" s="11">
+        <v>0.27300000000000002</v>
+      </c>
+      <c r="AM11" s="30">
+        <v>0.27300000000000002</v>
+      </c>
+      <c r="AN11" s="30">
+        <v>0.27900000000000003</v>
+      </c>
+      <c r="AO11" s="12">
+        <v>0.28199999999999997</v>
+      </c>
+      <c r="AP11" s="13">
+        <v>0.28199999999999997</v>
+      </c>
+      <c r="AQ11" s="30">
+        <v>0.28199999999999997</v>
+      </c>
+      <c r="AR11" s="12">
+        <v>0.32200000000000001</v>
+      </c>
+      <c r="AS11" s="13">
+        <v>0.32200000000000001</v>
+      </c>
+      <c r="AT11" s="14">
+        <v>0.32200000000000001</v>
+      </c>
+      <c r="AU11" s="15">
+        <v>0.32</v>
+      </c>
+      <c r="AV11" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="AW11" s="16">
+        <v>0.314</v>
+      </c>
+      <c r="AX11" s="31">
+        <v>0.374</v>
+      </c>
+      <c r="AY11" s="31">
+        <v>0.374</v>
+      </c>
+      <c r="AZ11" s="31">
+        <v>0.38300000000000001</v>
+      </c>
+      <c r="BA11" s="31">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="BB11" s="31">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="BC11" s="31">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="BD11" s="31">
+        <v>0.378</v>
+      </c>
+      <c r="BE11" s="31">
+        <v>0.378</v>
+      </c>
+      <c r="BF11" s="31">
+        <v>0.37</v>
+      </c>
+      <c r="BG11" s="31">
+        <v>0.36899999999999999</v>
+      </c>
+      <c r="BH11" s="31">
+        <v>0.36799999999999999</v>
+      </c>
+      <c r="BI11" s="31">
+        <v>0.36199999999999999</v>
+      </c>
+      <c r="BJ11" s="31">
+        <v>0.374</v>
+      </c>
+      <c r="BK11" s="31">
+        <v>0.374</v>
+      </c>
+      <c r="BL11" s="31">
+        <v>0.378</v>
+      </c>
+      <c r="BM11" s="31">
+        <v>0.38600000000000001</v>
+      </c>
+      <c r="BN11" s="31">
+        <v>0.38600000000000001</v>
+      </c>
+      <c r="BO11" s="31">
+        <v>0.36099999999999999</v>
+      </c>
+      <c r="BP11" s="31">
+        <v>0.36099999999999999</v>
+      </c>
+      <c r="BQ11" s="32">
+        <v>0.4</v>
+      </c>
+      <c r="BR11" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="BS11" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="BT11" s="35">
+        <v>0.4</v>
+      </c>
+      <c r="BU11" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="BV11" s="32">
+        <v>0.3</v>
+      </c>
+      <c r="BW11" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="BX11" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="BY11" s="34">
+        <v>0.3</v>
+      </c>
+      <c r="BZ11" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="CA11" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="CB11" s="44">
+        <v>0.3</v>
+      </c>
+      <c r="CC11" s="44">
+        <v>0.3</v>
+      </c>
+      <c r="CD11" s="45">
+        <v>0.312</v>
+      </c>
+      <c r="CE11" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="CF11" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="CG11" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="CH11" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="CI11" s="54">
+        <v>0.3</v>
+      </c>
+      <c r="CJ11" s="54">
+        <v>0.3</v>
+      </c>
+      <c r="CK11" s="69">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="29">
+        <v>0.41699999999999998</v>
+      </c>
+      <c r="C12" s="29">
+        <v>0.41599999999999998</v>
+      </c>
+      <c r="D12" s="29">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="E12" s="29">
+        <v>0.48099999999999998</v>
+      </c>
+      <c r="F12" s="29">
+        <v>0.53900000000000003</v>
+      </c>
+      <c r="G12" s="29">
+        <v>0.53900000000000003</v>
+      </c>
+      <c r="H12" s="29">
+        <v>0.40699999999999997</v>
+      </c>
+      <c r="I12" s="29">
+        <v>0.40699999999999997</v>
+      </c>
+      <c r="J12" s="29">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="K12" s="29">
+        <v>0.34</v>
+      </c>
+      <c r="L12" s="29">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="M12" s="29">
+        <v>0.497</v>
+      </c>
+      <c r="N12" s="29">
+        <v>0.49199999999999999</v>
+      </c>
+      <c r="O12" s="29">
+        <v>0.48699999999999999</v>
+      </c>
+      <c r="P12" s="29">
+        <v>0.50600000000000001</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>0.54300000000000004</v>
+      </c>
+      <c r="R12" s="29">
+        <v>0.57699999999999996</v>
+      </c>
+      <c r="S12" s="29">
+        <v>0.57699999999999996</v>
+      </c>
+      <c r="T12" s="29">
+        <v>0.45800000000000002</v>
+      </c>
+      <c r="U12" s="29">
+        <v>0.443</v>
+      </c>
+      <c r="V12" s="29">
+        <v>0.38100000000000001</v>
+      </c>
+      <c r="W12" s="29">
+        <v>0.373</v>
+      </c>
+      <c r="X12" s="29">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="Y12" s="29">
+        <v>0.53800000000000003</v>
+      </c>
+      <c r="Z12" s="29">
+        <v>0.53300000000000003</v>
+      </c>
+      <c r="AA12" s="29">
+        <v>0.52800000000000002</v>
+      </c>
+      <c r="AB12" s="29">
+        <v>0.55500000000000005</v>
+      </c>
+      <c r="AC12" s="29">
+        <v>0.59399999999999997</v>
+      </c>
+      <c r="AD12" s="29">
+        <v>0.63300000000000001</v>
+      </c>
+      <c r="AE12" s="29">
+        <v>0.63300000000000001</v>
+      </c>
+      <c r="AF12" s="29">
+        <v>0.50800000000000001</v>
+      </c>
+      <c r="AG12" s="29">
+        <v>0.50800000000000001</v>
+      </c>
+      <c r="AH12" s="29">
+        <v>0.437</v>
+      </c>
+      <c r="AI12" s="29">
+        <v>0.42799999999999999</v>
+      </c>
+      <c r="AJ12" s="29">
+        <v>0.38100000000000001</v>
+      </c>
+      <c r="AK12" s="29">
+        <v>0.47</v>
+      </c>
+      <c r="AL12" s="11">
+        <v>0.47</v>
+      </c>
+      <c r="AM12" s="30">
+        <v>0.46600000000000003</v>
+      </c>
+      <c r="AN12" s="30">
+        <v>0.48799999999999999</v>
+      </c>
+      <c r="AO12" s="12">
+        <v>0.52100000000000002</v>
+      </c>
+      <c r="AP12" s="13">
+        <v>0.55200000000000005</v>
+      </c>
+      <c r="AQ12" s="30">
+        <v>0.55200000000000005</v>
+      </c>
+      <c r="AR12" s="12">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AS12" s="13">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AT12" s="14">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="AU12" s="15">
+        <v>0.54</v>
+      </c>
+      <c r="AV12" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="AW12" s="16">
+        <v>0.48899999999999999</v>
+      </c>
+      <c r="AX12" s="31">
+        <v>0.47799999999999998</v>
+      </c>
+      <c r="AY12" s="31">
+        <v>0.47399999999999998</v>
+      </c>
+      <c r="AZ12" s="31">
+        <v>0.495</v>
+      </c>
+      <c r="BA12" s="31">
+        <v>0.54600000000000004</v>
+      </c>
+      <c r="BB12" s="31">
+        <v>0.57699999999999996</v>
+      </c>
+      <c r="BC12" s="31">
+        <v>0.57699999999999996</v>
+      </c>
+      <c r="BD12" s="31">
+        <v>0.56100000000000005</v>
+      </c>
+      <c r="BE12" s="31">
+        <v>0.56100000000000005</v>
+      </c>
+      <c r="BF12" s="31">
+        <v>0.53200000000000003</v>
+      </c>
+      <c r="BG12" s="31">
+        <v>0.52200000000000002</v>
+      </c>
+      <c r="BH12" s="31">
+        <v>0.47599999999999998</v>
+      </c>
+      <c r="BI12" s="31">
+        <v>0.47099999999999997</v>
+      </c>
+      <c r="BJ12" s="31">
+        <v>0.47099999999999997</v>
+      </c>
+      <c r="BK12" s="31">
+        <v>0.46700000000000003</v>
+      </c>
+      <c r="BL12" s="31">
+        <v>0.49099999999999999</v>
+      </c>
+      <c r="BM12" s="31">
+        <v>0.53600000000000003</v>
+      </c>
+      <c r="BN12" s="31">
+        <v>0.57099999999999995</v>
+      </c>
+      <c r="BO12" s="31">
+        <v>0.48499999999999999</v>
+      </c>
+      <c r="BP12" s="31">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="BQ12" s="32">
+        <v>0.5</v>
+      </c>
+      <c r="BR12" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="BS12" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="BT12" s="35">
+        <v>0.4</v>
+      </c>
+      <c r="BU12" s="36">
+        <v>0.4</v>
+      </c>
+      <c r="BV12" s="32">
+        <v>0.5</v>
+      </c>
+      <c r="BW12" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="BX12" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="BY12" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="BZ12" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="CA12" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="CB12" s="44">
+        <v>0.5</v>
+      </c>
+      <c r="CC12" s="44">
+        <v>0.5</v>
+      </c>
+      <c r="CD12" s="45">
+        <v>0.47799999999999998</v>
+      </c>
+      <c r="CE12" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="CF12" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="CG12" s="45">
+        <v>0.4</v>
+      </c>
+      <c r="CH12" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="CI12" s="54">
+        <v>0.4</v>
+      </c>
+      <c r="CJ12" s="54">
+        <v>0.5</v>
+      </c>
+      <c r="CK12" s="69">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="29">
+        <v>0.64100000000000001</v>
+      </c>
+      <c r="C13" s="29">
+        <v>0.65600000000000003</v>
+      </c>
+      <c r="D13" s="29">
+        <v>0.72299999999999998</v>
+      </c>
+      <c r="E13" s="29">
+        <v>0.76</v>
+      </c>
+      <c r="F13" s="29">
+        <v>0.77500000000000002</v>
+      </c>
+      <c r="G13" s="29">
+        <v>0.78500000000000003</v>
+      </c>
+      <c r="H13" s="29">
+        <v>0.625</v>
+      </c>
+      <c r="I13" s="29">
+        <v>0.625</v>
+      </c>
+      <c r="J13" s="29">
+        <v>0.625</v>
+      </c>
+      <c r="K13" s="29">
+        <v>0.625</v>
+      </c>
+      <c r="L13" s="29">
+        <v>0.625</v>
+      </c>
+      <c r="M13" s="29">
+        <v>0.56100000000000005</v>
+      </c>
+      <c r="N13" s="29">
+        <v>0.56100000000000005</v>
+      </c>
+      <c r="O13" s="29">
+        <v>0.57299999999999995</v>
+      </c>
+      <c r="P13" s="29">
+        <v>0.58799999999999997</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>0.62</v>
+      </c>
+      <c r="R13" s="29">
+        <v>0.63600000000000001</v>
+      </c>
+      <c r="S13" s="29">
+        <v>0.56399999999999995</v>
+      </c>
+      <c r="T13" s="29">
+        <v>0.74</v>
+      </c>
+      <c r="U13" s="29">
+        <v>0.74</v>
+      </c>
+      <c r="V13" s="29">
+        <v>0.71</v>
+      </c>
+      <c r="W13" s="29">
+        <v>0.65</v>
+      </c>
+      <c r="X13" s="29">
+        <v>0.65</v>
+      </c>
+      <c r="Y13" s="29">
+        <v>0.66700000000000004</v>
+      </c>
+      <c r="Z13" s="29">
+        <v>0.66700000000000004</v>
+      </c>
+      <c r="AA13" s="29">
+        <v>0.68</v>
+      </c>
+      <c r="AB13" s="29">
+        <v>0.69599999999999995</v>
+      </c>
+      <c r="AC13" s="29">
+        <v>0.76600000000000001</v>
+      </c>
+      <c r="AD13" s="29">
+        <v>0.84599999999999997</v>
+      </c>
+      <c r="AE13" s="29">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="AF13" s="29">
+        <v>0.82199999999999995</v>
+      </c>
+      <c r="AG13" s="29">
+        <v>0.82199999999999995</v>
+      </c>
+      <c r="AH13" s="29">
+        <v>0.82199999999999995</v>
+      </c>
+      <c r="AI13" s="29">
+        <v>0.82199999999999995</v>
+      </c>
+      <c r="AJ13" s="29">
+        <v>0.82199999999999995</v>
+      </c>
+      <c r="AK13" s="29">
+        <v>0.71699999999999997</v>
+      </c>
+      <c r="AL13" s="11">
+        <v>0.71699999999999997</v>
+      </c>
+      <c r="AM13" s="30">
+        <v>0.73099999999999998</v>
+      </c>
+      <c r="AN13" s="30">
+        <v>0.76300000000000001</v>
+      </c>
+      <c r="AO13" s="12">
+        <v>0.81399999999999995</v>
+      </c>
+      <c r="AP13" s="13">
+        <v>0.89300000000000002</v>
+      </c>
+      <c r="AQ13" s="30">
+        <v>0.95899999999999996</v>
+      </c>
+      <c r="AR13" s="12">
+        <v>0.99099999999999999</v>
+      </c>
+      <c r="AS13" s="13">
+        <v>0.98599999999999999</v>
+      </c>
+      <c r="AT13" s="14">
+        <v>0.98099999999999998</v>
+      </c>
+      <c r="AU13" s="15">
+        <v>0.95599999999999996</v>
+      </c>
+      <c r="AV13" s="15">
+        <v>1</v>
+      </c>
+      <c r="AW13" s="16">
+        <v>0.89800000000000002</v>
+      </c>
+      <c r="AX13" s="31">
+        <v>0.84</v>
+      </c>
+      <c r="AY13" s="31">
+        <v>0.82799999999999996</v>
+      </c>
+      <c r="AZ13" s="31">
+        <v>0.86899999999999999</v>
+      </c>
+      <c r="BA13" s="31">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="BB13" s="31">
+        <v>0.998</v>
+      </c>
+      <c r="BC13" s="31">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="BD13" s="31">
+        <v>0.95099999999999996</v>
+      </c>
+      <c r="BE13" s="31">
+        <v>0.94599999999999995</v>
+      </c>
+      <c r="BF13" s="31">
+        <v>0.94299999999999995</v>
+      </c>
+      <c r="BG13" s="31">
+        <v>0.93799999999999994</v>
+      </c>
+      <c r="BH13" s="31">
+        <v>0.93899999999999995</v>
+      </c>
+      <c r="BI13" s="31">
+        <v>0.97399999999999998</v>
+      </c>
+      <c r="BJ13" s="31">
+        <v>0.96299999999999997</v>
+      </c>
+      <c r="BK13" s="31">
+        <v>0.93600000000000005</v>
+      </c>
+      <c r="BL13" s="31">
+        <v>0.97499999999999998</v>
+      </c>
+      <c r="BM13" s="31">
+        <v>1.0509999999999999</v>
+      </c>
+      <c r="BN13" s="31">
+        <v>1.1459999999999999</v>
+      </c>
+      <c r="BO13" s="31">
+        <v>0.877</v>
+      </c>
+      <c r="BP13" s="31">
+        <v>0.877</v>
+      </c>
+      <c r="BQ13" s="32">
+        <v>0.9</v>
+      </c>
+      <c r="BR13" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="BS13" s="34">
+        <v>0.8</v>
+      </c>
+      <c r="BT13" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="BU13" s="36">
+        <v>0.8</v>
+      </c>
+      <c r="BV13" s="32">
+        <v>0.9</v>
+      </c>
+      <c r="BW13" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="BX13" s="37">
+        <v>1</v>
+      </c>
+      <c r="BY13" s="34">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="BZ13" s="37">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CA13" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="CB13" s="44">
+        <v>0.7</v>
+      </c>
+      <c r="CC13" s="44">
+        <v>0.7</v>
+      </c>
+      <c r="CD13" s="45">
+        <v>0.87</v>
+      </c>
+      <c r="CE13" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="CF13" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="CG13" s="45">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CH13" s="51">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CI13" s="54">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CJ13" s="54">
+        <v>1.2</v>
+      </c>
+      <c r="CK13" s="69">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="29">
+        <v>6.4210000000000003</v>
+      </c>
+      <c r="C14" s="29">
+        <v>6.4329999999999998</v>
+      </c>
+      <c r="D14" s="29">
+        <v>6.617</v>
+      </c>
+      <c r="E14" s="29">
+        <v>7.2720000000000002</v>
+      </c>
+      <c r="F14" s="29">
+        <v>7.5119999999999996</v>
+      </c>
+      <c r="G14" s="29">
+        <v>7.5309999999999997</v>
+      </c>
+      <c r="H14" s="29">
+        <v>7.2320000000000002</v>
+      </c>
+      <c r="I14" s="29">
+        <v>7.1219999999999999</v>
+      </c>
+      <c r="J14" s="29">
+        <v>7.0970000000000004</v>
+      </c>
+      <c r="K14" s="29">
+        <v>7.0739999999999998</v>
+      </c>
+      <c r="L14" s="29">
+        <v>7.0410000000000004</v>
+      </c>
+      <c r="M14" s="29">
+        <v>7.851</v>
+      </c>
+      <c r="N14" s="29">
+        <v>7.8540000000000001</v>
+      </c>
+      <c r="O14" s="29">
+        <v>7.6859999999999999</v>
+      </c>
+      <c r="P14" s="29">
+        <v>8.07</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>8.9380000000000006</v>
+      </c>
+      <c r="R14" s="29">
+        <v>9.3699999999999992</v>
+      </c>
+      <c r="S14" s="29">
+        <v>9.2870000000000008</v>
+      </c>
+      <c r="T14" s="29">
+        <v>8.8529999999999998</v>
+      </c>
+      <c r="U14" s="29">
+        <v>8.7409999999999997</v>
+      </c>
+      <c r="V14" s="29">
+        <v>8.7129999999999992</v>
+      </c>
+      <c r="W14" s="29">
+        <v>8.6869999999999994</v>
+      </c>
+      <c r="X14" s="29">
+        <v>8.6549999999999994</v>
+      </c>
+      <c r="Y14" s="29">
+        <v>8.5050000000000008</v>
+      </c>
+      <c r="Z14" s="29">
+        <v>8.5050000000000008</v>
+      </c>
+      <c r="AA14" s="29">
+        <v>8.5150000000000006</v>
+      </c>
+      <c r="AB14" s="29">
+        <v>8.7759999999999998</v>
+      </c>
+      <c r="AC14" s="29">
+        <v>9.6869999999999994</v>
+      </c>
+      <c r="AD14" s="29">
+        <v>10.1</v>
+      </c>
+      <c r="AE14" s="29">
+        <v>10.038</v>
+      </c>
+      <c r="AF14" s="29">
+        <v>10.029</v>
+      </c>
+      <c r="AG14" s="29">
+        <v>9.9169999999999998</v>
+      </c>
+      <c r="AH14" s="29">
+        <v>9.8849999999999998</v>
+      </c>
+      <c r="AI14" s="29">
+        <v>9.8550000000000004</v>
+      </c>
+      <c r="AJ14" s="29">
+        <v>9.8140000000000001</v>
+      </c>
+      <c r="AK14" s="29">
+        <v>9.5489999999999995</v>
+      </c>
+      <c r="AL14" s="11">
+        <v>9.5489999999999995</v>
+      </c>
+      <c r="AM14" s="30">
+        <v>9.5670000000000002</v>
+      </c>
+      <c r="AN14" s="30">
+        <v>9.8040000000000003</v>
+      </c>
+      <c r="AO14" s="12">
+        <v>10.836</v>
+      </c>
+      <c r="AP14" s="13">
+        <v>11.278</v>
+      </c>
+      <c r="AQ14" s="30">
+        <v>11.207000000000001</v>
+      </c>
+      <c r="AR14" s="12">
+        <v>10.071</v>
+      </c>
+      <c r="AS14" s="13">
+        <v>9.9250000000000007</v>
+      </c>
+      <c r="AT14" s="14">
+        <v>9.8870000000000005</v>
+      </c>
+      <c r="AU14" s="15">
+        <v>9.8490000000000002</v>
+      </c>
+      <c r="AV14" s="15">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="AW14" s="16">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="AX14" s="31">
+        <v>9.5449999999999999</v>
+      </c>
+      <c r="AY14" s="31">
+        <v>9.4369999999999994</v>
+      </c>
+      <c r="AZ14" s="31">
+        <v>9.6829999999999998</v>
+      </c>
+      <c r="BA14" s="31">
+        <v>10.795</v>
+      </c>
+      <c r="BB14" s="31">
+        <v>11.295</v>
+      </c>
+      <c r="BC14" s="31">
+        <v>11.241</v>
+      </c>
+      <c r="BD14" s="31">
+        <v>10.286</v>
+      </c>
+      <c r="BE14" s="31">
+        <v>10.167999999999999</v>
+      </c>
+      <c r="BF14" s="31">
+        <v>10.468</v>
+      </c>
+      <c r="BG14" s="31">
+        <v>10.430999999999999</v>
+      </c>
+      <c r="BH14" s="31">
+        <v>10.365</v>
+      </c>
+      <c r="BI14" s="31">
+        <v>10.253</v>
+      </c>
+      <c r="BJ14" s="31">
+        <v>10.068</v>
+      </c>
+      <c r="BK14" s="31">
+        <v>10.090999999999999</v>
+      </c>
+      <c r="BL14" s="31">
+        <v>10.500999999999999</v>
+      </c>
+      <c r="BM14" s="31">
+        <v>11.683</v>
+      </c>
+      <c r="BN14" s="31">
+        <v>12.135999999999999</v>
+      </c>
+      <c r="BO14" s="31">
+        <v>11.464</v>
+      </c>
+      <c r="BP14" s="31">
+        <v>11.461</v>
+      </c>
+      <c r="BQ14" s="32">
+        <v>11.3</v>
+      </c>
+      <c r="BR14" s="33">
+        <v>11.3</v>
+      </c>
+      <c r="BS14" s="34">
+        <v>11.3</v>
+      </c>
+      <c r="BT14" s="35">
+        <v>11.2</v>
+      </c>
+      <c r="BU14" s="36">
+        <v>11</v>
+      </c>
+      <c r="BV14" s="32">
+        <v>11</v>
+      </c>
+      <c r="BW14" s="37">
+        <v>11</v>
+      </c>
+      <c r="BX14" s="37">
+        <v>11.3</v>
+      </c>
+      <c r="BY14" s="34">
+        <v>12.3</v>
+      </c>
+      <c r="BZ14" s="37">
+        <v>12.7</v>
+      </c>
+      <c r="CA14" s="37">
+        <v>11.2</v>
+      </c>
+      <c r="CB14" s="44">
+        <v>11.2</v>
+      </c>
+      <c r="CC14" s="44">
+        <v>11.1</v>
+      </c>
+      <c r="CD14" s="45">
+        <v>11.029</v>
+      </c>
+      <c r="CE14" s="45">
+        <v>11</v>
+      </c>
+      <c r="CF14" s="45">
+        <v>10.9</v>
+      </c>
+      <c r="CG14" s="45">
+        <v>11.1</v>
+      </c>
+      <c r="CH14" s="51">
+        <v>11.1</v>
+      </c>
+      <c r="CI14" s="54">
+        <v>11.1</v>
+      </c>
+      <c r="CJ14" s="54">
+        <v>11.4</v>
+      </c>
+      <c r="CK14" s="69">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="29">
+        <v>5.5E-2</v>
+      </c>
+      <c r="C15" s="29">
+        <v>5.5E-2</v>
+      </c>
+      <c r="D15" s="29">
+        <v>5.5E-2</v>
+      </c>
+      <c r="E15" s="29">
+        <v>5.5E-2</v>
+      </c>
+      <c r="F15" s="29">
+        <v>5.5E-2</v>
+      </c>
+      <c r="G15" s="29">
+        <v>5.5E-2</v>
+      </c>
+      <c r="H15" s="29">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="I15" s="29">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="J15" s="29">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="K15" s="29">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="L15" s="29">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="M15" s="29">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="N15" s="29">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="O15" s="29">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="P15" s="29">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="Q15" s="29">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="R15" s="29">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="S15" s="29">
+        <v>5.8000000000000003E-2</v>
+      </c>
+      <c r="T15" s="29">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="U15" s="29">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="V15" s="29">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="W15" s="29">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="X15" s="29">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="Y15" s="29">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="Z15" s="29">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="AA15" s="29">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="AB15" s="29">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="AC15" s="29">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="AD15" s="29">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="AE15" s="29">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="AF15" s="29">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="AG15" s="29">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="AH15" s="29">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="AI15" s="29">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="AJ15" s="29">
+        <v>5.0999999999999997E-2</v>
+      </c>
+      <c r="AK15" s="29">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AL15" s="11">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AM15" s="30">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AN15" s="30">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AO15" s="12">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AP15" s="13">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AQ15" s="30">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AR15" s="12">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AS15" s="13">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AT15" s="14">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AU15" s="15">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AV15" s="15">
+        <v>0.02</v>
+      </c>
+      <c r="AW15" s="16">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AX15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="AY15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="AZ15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="BA15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="BB15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="BC15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="BD15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="BE15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="BF15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="BG15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="BH15" s="31">
+        <v>0.02</v>
+      </c>
+      <c r="BI15" s="31">
+        <v>4.2999999999999997E-2</v>
+      </c>
+      <c r="BJ15" s="31">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="BK15" s="31">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="BL15" s="31">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="BM15" s="31">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="BN15" s="31">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="BO15" s="31">
+        <v>0.05</v>
+      </c>
+      <c r="BP15" s="31">
+        <v>0.05</v>
+      </c>
+      <c r="BQ15" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="BR15" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BS15" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="BT15" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="BU15" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="BV15" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="BW15" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="BX15" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="BY15" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="BZ15" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="CA15" s="37">
+        <v>0.04</v>
+      </c>
+      <c r="CB15" s="45">
         <v>0</v>
       </c>
-      <c r="R4" s="7" t="s">
+      <c r="CC15" s="45">
+        <v>0.04</v>
+      </c>
+      <c r="CD15" s="45">
+        <v>4.3999999999999997E-2</v>
+      </c>
+      <c r="CE15" s="45">
         <v>0</v>
       </c>
-      <c r="S4" s="7" t="s">
+      <c r="CF15" s="45">
         <v>0</v>
       </c>
-      <c r="T4" s="7" t="s">
+      <c r="CG15" s="45">
         <v>0</v>
       </c>
-      <c r="U4" s="7" t="s">
+      <c r="CH15" s="51">
         <v>0</v>
       </c>
-      <c r="V4" s="7" t="s">
+      <c r="CI15" s="54">
         <v>0</v>
       </c>
+      <c r="CJ15" s="54">
+        <v>0</v>
+      </c>
+      <c r="CK15" s="70">
+        <v>0</v>
+      </c>
     </row>
-    <row r="5" spans="1:22" s="11" customFormat="1">
-[...3 lines deleted...]
-      <c r="B5" s="7" t="s">
+    <row r="16" spans="1:89">
+      <c r="A16" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="29">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="C16" s="29">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="D16" s="29">
+        <v>0.11799999999999999</v>
+      </c>
+      <c r="E16" s="29">
+        <v>0.129</v>
+      </c>
+      <c r="F16" s="29">
+        <v>0.125</v>
+      </c>
+      <c r="G16" s="29">
+        <v>0.126</v>
+      </c>
+      <c r="H16" s="29">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="I16" s="29">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="J16" s="29">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="K16" s="29">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="L16" s="29">
+        <v>0.129</v>
+      </c>
+      <c r="M16" s="29">
+        <v>0.14199999999999999</v>
+      </c>
+      <c r="N16" s="29">
+        <v>0.14199999999999999</v>
+      </c>
+      <c r="O16" s="29">
+        <v>0.14199999999999999</v>
+      </c>
+      <c r="P16" s="29">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>0.152</v>
+      </c>
+      <c r="R16" s="29">
+        <v>0.16</v>
+      </c>
+      <c r="S16" s="29">
+        <v>0.16</v>
+      </c>
+      <c r="T16" s="29">
+        <v>0.104</v>
+      </c>
+      <c r="U16" s="29">
+        <v>0.104</v>
+      </c>
+      <c r="V16" s="29">
+        <v>0.104</v>
+      </c>
+      <c r="W16" s="29">
+        <v>0.104</v>
+      </c>
+      <c r="X16" s="29">
+        <v>0.104</v>
+      </c>
+      <c r="Y16" s="29">
+        <v>0.156</v>
+      </c>
+      <c r="Z16" s="29">
+        <v>0.156</v>
+      </c>
+      <c r="AA16" s="29">
+        <v>0.156</v>
+      </c>
+      <c r="AB16" s="29">
+        <v>0.159</v>
+      </c>
+      <c r="AC16" s="29">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="AD16" s="29">
+        <v>0.17799999999999999</v>
+      </c>
+      <c r="AE16" s="29">
+        <v>0.17499999999999999</v>
+      </c>
+      <c r="AF16" s="29">
+        <v>0.115</v>
+      </c>
+      <c r="AG16" s="29">
+        <v>0.115</v>
+      </c>
+      <c r="AH16" s="29">
+        <v>0.115</v>
+      </c>
+      <c r="AI16" s="29">
+        <v>0.115</v>
+      </c>
+      <c r="AJ16" s="29">
+        <v>0.115</v>
+      </c>
+      <c r="AK16" s="29">
+        <v>0.115</v>
+      </c>
+      <c r="AL16" s="11">
+        <v>0.115</v>
+      </c>
+      <c r="AM16" s="30">
+        <v>0.115</v>
+      </c>
+      <c r="AN16" s="30">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="AO16" s="12">
+        <v>0.122</v>
+      </c>
+      <c r="AP16" s="13">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="AQ16" s="30">
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="AR16" s="12">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="AS16" s="13">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="AT16" s="14">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="AU16" s="15">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="AV16" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="AW16" s="16">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="AX16" s="31">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="AY16" s="31">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="AZ16" s="31">
+        <v>0.104</v>
+      </c>
+      <c r="BA16" s="31">
+        <v>0.105</v>
+      </c>
+      <c r="BB16" s="31">
+        <v>0.115</v>
+      </c>
+      <c r="BC16" s="31">
+        <v>0.115</v>
+      </c>
+      <c r="BD16" s="31">
+        <v>0.112</v>
+      </c>
+      <c r="BE16" s="31">
+        <v>0.112</v>
+      </c>
+      <c r="BF16" s="31">
+        <v>0.111</v>
+      </c>
+      <c r="BG16" s="31">
+        <v>0.111</v>
+      </c>
+      <c r="BH16" s="31">
+        <v>0.111</v>
+      </c>
+      <c r="BI16" s="31">
+        <v>0.111</v>
+      </c>
+      <c r="BJ16" s="31">
+        <v>0.111</v>
+      </c>
+      <c r="BK16" s="31">
+        <v>0.111</v>
+      </c>
+      <c r="BL16" s="31">
+        <v>0.112</v>
+      </c>
+      <c r="BM16" s="31">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="BN16" s="31">
+        <v>0.128</v>
+      </c>
+      <c r="BO16" s="31">
+        <v>0.151</v>
+      </c>
+      <c r="BP16" s="31">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="BQ16" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="BR16" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="BS16" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="BT16" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="BU16" s="36">
+        <v>0.1</v>
+      </c>
+      <c r="BV16" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="BW16" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="BX16" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="BY16" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="BZ16" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="CA16" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="CB16" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="CC16" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="CD16" s="45">
+        <v>0.17599999999999999</v>
+      </c>
+      <c r="CE16" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="CF16" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="CG16" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="CH16" s="51">
+        <v>0.1</v>
+      </c>
+      <c r="CI16" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="CJ16" s="54">
+        <v>0.1</v>
+      </c>
+      <c r="CK16" s="69">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="F17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="H17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="K17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="L17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="M17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="N17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="O17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="R17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="S17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="T17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="U17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="V17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="W17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="X17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="Y17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC17" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD17" s="29">
+        <v>3.6680000000000001</v>
+      </c>
+      <c r="AE17" s="29">
+        <v>3.6640000000000001</v>
+      </c>
+      <c r="AF17" s="29">
+        <v>3.4260000000000002</v>
+      </c>
+      <c r="AG17" s="29">
+        <v>3.4209999999999998</v>
+      </c>
+      <c r="AH17" s="29">
+        <v>3.415</v>
+      </c>
+      <c r="AI17" s="29">
+        <v>3.3410000000000002</v>
+      </c>
+      <c r="AJ17" s="29">
+        <v>3.3130000000000002</v>
+      </c>
+      <c r="AK17" s="29">
+        <v>3.133</v>
+      </c>
+      <c r="AL17" s="11">
+        <v>3.133</v>
+      </c>
+      <c r="AM17" s="30">
+        <v>3.1659999999999999</v>
+      </c>
+      <c r="AN17" s="30">
+        <v>3.4630000000000001</v>
+      </c>
+      <c r="AO17" s="12">
+        <v>3.7919999999999998</v>
+      </c>
+      <c r="AP17" s="13">
+        <v>3.7909999999999999</v>
+      </c>
+      <c r="AQ17" s="30">
+        <v>3.7879999999999998</v>
+      </c>
+      <c r="AR17" s="12">
+        <v>3.726</v>
+      </c>
+      <c r="AS17" s="13">
+        <v>3.722</v>
+      </c>
+      <c r="AT17" s="14">
+        <v>3.718</v>
+      </c>
+      <c r="AU17" s="15">
+        <v>3.6349999999999998</v>
+      </c>
+      <c r="AV17" s="15">
+        <v>3.6</v>
+      </c>
+      <c r="AW17" s="16">
+        <v>3.5760000000000001</v>
+      </c>
+      <c r="AX17" s="31">
+        <v>2.4159999999999999</v>
+      </c>
+      <c r="AY17" s="31">
+        <v>2.431</v>
+      </c>
+      <c r="AZ17" s="31">
+        <v>2.6869999999999998</v>
+      </c>
+      <c r="BA17" s="31">
+        <v>2.9119999999999999</v>
+      </c>
+      <c r="BB17" s="31">
+        <v>2.9140000000000001</v>
+      </c>
+      <c r="BC17" s="31">
+        <v>2.9119999999999999</v>
+      </c>
+      <c r="BD17" s="31">
+        <v>3.29</v>
+      </c>
+      <c r="BE17" s="31">
+        <v>3.29</v>
+      </c>
+      <c r="BF17" s="31">
+        <v>3.3330000000000002</v>
+      </c>
+      <c r="BG17" s="31">
+        <v>3.2919999999999998</v>
+      </c>
+      <c r="BH17" s="31">
+        <v>3.2789999999999999</v>
+      </c>
+      <c r="BI17" s="31">
+        <v>3.2810000000000001</v>
+      </c>
+      <c r="BJ17" s="31">
+        <v>3.2810000000000001</v>
+      </c>
+      <c r="BK17" s="31">
+        <v>3.3170000000000002</v>
+      </c>
+      <c r="BL17" s="31">
+        <v>3.6880000000000002</v>
+      </c>
+      <c r="BM17" s="31">
+        <v>4.1639999999999997</v>
+      </c>
+      <c r="BN17" s="31">
+        <v>4.1660000000000004</v>
+      </c>
+      <c r="BO17" s="31">
+        <v>3.839</v>
+      </c>
+      <c r="BP17" s="31">
+        <v>3.8370000000000002</v>
+      </c>
+      <c r="BQ17" s="32">
+        <v>3.8</v>
+      </c>
+      <c r="BR17" s="33">
+        <v>3.8</v>
+      </c>
+      <c r="BS17" s="34">
+        <v>3.8</v>
+      </c>
+      <c r="BT17" s="35">
+        <v>3.8</v>
+      </c>
+      <c r="BU17" s="36">
+        <v>3.8</v>
+      </c>
+      <c r="BV17" s="32">
+        <v>3.7</v>
+      </c>
+      <c r="BW17" s="37">
+        <v>3.8</v>
+      </c>
+      <c r="BX17" s="37">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BY17" s="34">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="BZ17" s="37">
+        <v>4.5</v>
+      </c>
+      <c r="CA17" s="37">
+        <v>4.2</v>
+      </c>
+      <c r="CB17" s="44">
+        <v>4.2</v>
+      </c>
+      <c r="CC17" s="44">
+        <v>4.2</v>
+      </c>
+      <c r="CD17" s="45">
+        <v>4.2050000000000001</v>
+      </c>
+      <c r="CE17" s="45">
+        <v>4.2</v>
+      </c>
+      <c r="CF17" s="45">
+        <v>4.2</v>
+      </c>
+      <c r="CG17" s="45">
+        <v>3.9</v>
+      </c>
+      <c r="CH17" s="51">
+        <v>3.8</v>
+      </c>
+      <c r="CI17" s="54">
+        <v>3.9</v>
+      </c>
+      <c r="CJ17" s="54">
+        <v>3.9</v>
+      </c>
+      <c r="CK17" s="70">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="29">
+        <v>10.662000000000001</v>
+      </c>
+      <c r="C18" s="29">
+        <v>10.869</v>
+      </c>
+      <c r="D18" s="29">
+        <v>11.968</v>
+      </c>
+      <c r="E18" s="29">
+        <v>12.32</v>
+      </c>
+      <c r="F18" s="29">
+        <v>12.214</v>
+      </c>
+      <c r="G18" s="29">
+        <v>12.45</v>
+      </c>
+      <c r="H18" s="29">
+        <v>11.801</v>
+      </c>
+      <c r="I18" s="29">
+        <v>11.436</v>
+      </c>
+      <c r="J18" s="29">
+        <v>11.368</v>
+      </c>
+      <c r="K18" s="29">
+        <v>11.215</v>
+      </c>
+      <c r="L18" s="29">
+        <v>11.186</v>
+      </c>
+      <c r="M18" s="29">
+        <v>11.023999999999999</v>
+      </c>
+      <c r="N18" s="29">
+        <v>10.891999999999999</v>
+      </c>
+      <c r="O18" s="29">
+        <v>11.135999999999999</v>
+      </c>
+      <c r="P18" s="29">
+        <v>12.297000000000001</v>
+      </c>
+      <c r="Q18" s="29">
+        <v>12.669</v>
+      </c>
+      <c r="R18" s="29">
+        <v>12.561</v>
+      </c>
+      <c r="S18" s="29">
+        <v>12.526</v>
+      </c>
+      <c r="T18" s="29">
+        <v>14.119</v>
+      </c>
+      <c r="U18" s="29">
+        <v>13.741</v>
+      </c>
+      <c r="V18" s="29">
+        <v>13.666</v>
+      </c>
+      <c r="W18" s="29">
+        <v>13.499000000000001</v>
+      </c>
+      <c r="X18" s="29">
+        <v>13.21</v>
+      </c>
+      <c r="Y18" s="29">
+        <v>13.65</v>
+      </c>
+      <c r="Z18" s="29">
+        <v>13.515000000000001</v>
+      </c>
+      <c r="AA18" s="29">
+        <v>13.784000000000001</v>
+      </c>
+      <c r="AB18" s="29">
+        <v>14.981999999999999</v>
+      </c>
+      <c r="AC18" s="29">
+        <v>15.491</v>
+      </c>
+      <c r="AD18" s="29">
+        <v>29.476514999999999</v>
+      </c>
+      <c r="AE18" s="29">
+        <v>15.843</v>
+      </c>
+      <c r="AF18" s="29">
+        <v>15.388</v>
+      </c>
+      <c r="AG18" s="29">
+        <v>14.974</v>
+      </c>
+      <c r="AH18" s="29">
+        <v>14.895</v>
+      </c>
+      <c r="AI18" s="29">
+        <v>14.752000000000001</v>
+      </c>
+      <c r="AJ18" s="29">
+        <v>14.489000000000001</v>
+      </c>
+      <c r="AK18" s="29">
+        <v>13.452</v>
+      </c>
+      <c r="AL18" s="11">
+        <v>13.31</v>
+      </c>
+      <c r="AM18" s="30">
+        <v>13.557</v>
+      </c>
+      <c r="AN18" s="30">
+        <v>14.727</v>
+      </c>
+      <c r="AO18" s="12">
+        <v>15.255000000000001</v>
+      </c>
+      <c r="AP18" s="13">
+        <v>15.2</v>
+      </c>
+      <c r="AQ18" s="30">
+        <v>15.561</v>
+      </c>
+      <c r="AR18" s="12">
+        <v>15.715</v>
+      </c>
+      <c r="AS18" s="13">
+        <v>15.318</v>
+      </c>
+      <c r="AT18" s="14">
+        <v>15.249000000000001</v>
+      </c>
+      <c r="AU18" s="15">
+        <v>15.141999999999999</v>
+      </c>
+      <c r="AV18" s="15">
+        <v>14.9</v>
+      </c>
+      <c r="AW18" s="16">
+        <v>14.375</v>
+      </c>
+      <c r="AX18" s="31">
+        <v>12.653</v>
+      </c>
+      <c r="AY18" s="31">
+        <v>12.843999999999999</v>
+      </c>
+      <c r="AZ18" s="31">
+        <v>13.896000000000001</v>
+      </c>
+      <c r="BA18" s="31">
+        <v>14.343</v>
+      </c>
+      <c r="BB18" s="31">
+        <v>14.32</v>
+      </c>
+      <c r="BC18" s="31">
+        <v>14.669</v>
+      </c>
+      <c r="BD18" s="31">
+        <v>14.444000000000001</v>
+      </c>
+      <c r="BE18" s="31">
+        <v>14.178000000000001</v>
+      </c>
+      <c r="BF18" s="31">
+        <v>14.132</v>
+      </c>
+      <c r="BG18" s="31">
+        <v>14.036</v>
+      </c>
+      <c r="BH18" s="31">
+        <v>13.815</v>
+      </c>
+      <c r="BI18" s="31">
+        <v>13.266</v>
+      </c>
+      <c r="BJ18" s="31">
+        <v>13.13</v>
+      </c>
+      <c r="BK18" s="31">
+        <v>13.195</v>
+      </c>
+      <c r="BL18" s="31">
+        <v>13.872999999999999</v>
+      </c>
+      <c r="BM18" s="31">
+        <v>14.297000000000001</v>
+      </c>
+      <c r="BN18" s="31">
+        <v>14.352</v>
+      </c>
+      <c r="BO18" s="31">
+        <v>16.678000000000001</v>
+      </c>
+      <c r="BP18" s="31">
+        <v>16.638999999999999</v>
+      </c>
+      <c r="BQ18" s="32">
+        <v>16.5</v>
+      </c>
+      <c r="BR18" s="33">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="BS18" s="34">
+        <v>16.3</v>
+      </c>
+      <c r="BT18" s="35">
+        <v>16</v>
+      </c>
+      <c r="BU18" s="36">
+        <v>14.9</v>
+      </c>
+      <c r="BV18" s="32">
+        <v>13.4</v>
+      </c>
+      <c r="BW18" s="37">
+        <v>13.5</v>
+      </c>
+      <c r="BX18" s="37">
+        <v>14.1</v>
+      </c>
+      <c r="BY18" s="34">
+        <v>14.5</v>
+      </c>
+      <c r="BZ18" s="37">
+        <v>14.9</v>
+      </c>
+      <c r="CA18" s="37">
+        <v>17</v>
+      </c>
+      <c r="CB18" s="45">
+        <v>17</v>
+      </c>
+      <c r="CC18" s="45">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="CD18" s="45">
+        <v>16.727</v>
+      </c>
+      <c r="CE18" s="45">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="CF18" s="45">
+        <v>16.3</v>
+      </c>
+      <c r="CG18" s="45">
+        <v>14.1</v>
+      </c>
+      <c r="CH18" s="51">
+        <v>14</v>
+      </c>
+      <c r="CI18" s="54">
+        <v>14</v>
+      </c>
+      <c r="CJ18" s="54">
+        <v>14.7</v>
+      </c>
+      <c r="CK18" s="69">
+        <v>14.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="C19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="D19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="E19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="F19" s="29">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="G19" s="29">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="H19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="I19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="J19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="K19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="L19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="M19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="N19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="O19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="P19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="Q19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="R19" s="29">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="S19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="T19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="U19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="V19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="W19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="X19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="Y19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="Z19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AA19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AB19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AC19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AD19" s="29">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="AE19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AF19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AG19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AH19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AI19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AJ19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AK19" s="29">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AL19" s="11">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AM19" s="30">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AN19" s="30">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AO19" s="12">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AP19" s="13">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="AQ19" s="30">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="AR19" s="12">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AS19" s="13">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AT19" s="14">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AU19" s="15">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AV19" s="15">
+        <v>0.01</v>
+      </c>
+      <c r="AW19" s="16">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AX19" s="31">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="AY19" s="31">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="AZ19" s="31">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="BA19" s="31">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="BB19" s="31">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="BC19" s="31">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="BD19" s="31">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BE19" s="31">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BF19" s="31">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BG19" s="31">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BH19" s="31">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BI19" s="31">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BJ19" s="31">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BK19" s="31">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BL19" s="31">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BM19" s="31">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BN19" s="31">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="BO19" s="31">
+        <v>1.2E-2</v>
+      </c>
+      <c r="BP19" s="31">
+        <v>1.2E-2</v>
+      </c>
+      <c r="BQ19" s="32">
+        <v>0.01</v>
+      </c>
+      <c r="BR19" s="33">
+        <v>0.01</v>
+      </c>
+      <c r="BS19" s="34">
+        <v>0.01</v>
+      </c>
+      <c r="BT19" s="35">
+        <v>0.01</v>
+      </c>
+      <c r="BU19" s="36">
+        <v>0.01</v>
+      </c>
+      <c r="BV19" s="32">
+        <v>0.01</v>
+      </c>
+      <c r="BW19" s="37">
+        <v>0.01</v>
+      </c>
+      <c r="BX19" s="37">
+        <v>0.01</v>
+      </c>
+      <c r="BY19" s="34">
+        <v>0.01</v>
+      </c>
+      <c r="BZ19" s="37">
+        <v>0.01</v>
+      </c>
+      <c r="CA19" s="37">
+        <v>0.01</v>
+      </c>
+      <c r="CB19" s="45">
         <v>0</v>
       </c>
-      <c r="C5" s="7" t="s">
+      <c r="CC19" s="45">
+        <v>0.01</v>
+      </c>
+      <c r="CD19" s="45">
+        <v>0.01</v>
+      </c>
+      <c r="CE19" s="45">
         <v>0</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="CF19" s="45">
         <v>0</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="CG19" s="45">
         <v>0</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="CH19" s="51">
         <v>0</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="CI19" s="54">
         <v>0</v>
       </c>
-      <c r="H5" s="7" t="s">
+      <c r="CJ19" s="54">
         <v>0</v>
       </c>
-      <c r="I5" s="7" t="s">
+      <c r="CK19" s="70">
         <v>0</v>
       </c>
-      <c r="J5" s="7" t="s">
-[...37 lines deleted...]
-      </c>
     </row>
-    <row r="6" spans="1:22">
-[...64 lines deleted...]
-        <v>0</v>
+    <row r="20" spans="1:89">
+      <c r="A20" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="C20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="D20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="E20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="F20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="G20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="H20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="I20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="J20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="K20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="L20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="M20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="N20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="O20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="P20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="Q20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="R20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="S20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="T20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="U20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="V20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="W20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="X20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="Y20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="Z20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="AA20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="AB20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="AC20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="AD20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="AE20" s="29">
+        <v>0.01</v>
+      </c>
+      <c r="AF20" s="29">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AG20" s="29">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AH20" s="29">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AI20" s="29">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AJ20" s="29">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="AK20" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="AL20" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM20" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN20" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AP20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AQ20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AR20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AS20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AT20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AV20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AW20" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="AX20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="AY20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="AZ20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BA20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BB20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BC20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BD20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BE20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BF20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BG20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BH20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BI20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BJ20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BK20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BL20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BM20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BN20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BO20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BP20" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="BQ20" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="BR20" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="BS20" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="BT20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="BU20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="BV20" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="BW20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="BX20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="BY20" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="BZ20" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="CA20" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="CB20" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="CC20" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="CD20" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="CE20" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="CF20" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="CG20" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="CH20" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="CI20" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="CJ20" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="CK20" s="48" t="s">
+        <v>32</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
-[...64 lines deleted...]
-        <v>479</v>
+    <row r="21" spans="1:89">
+      <c r="A21" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="29">
+        <v>2.298</v>
+      </c>
+      <c r="C21" s="29">
+        <v>2.35</v>
+      </c>
+      <c r="D21" s="29">
+        <v>2.5049999999999999</v>
+      </c>
+      <c r="E21" s="29">
+        <v>2.669</v>
+      </c>
+      <c r="F21" s="29">
+        <v>2.698</v>
+      </c>
+      <c r="G21" s="29">
+        <v>2.673</v>
+      </c>
+      <c r="H21" s="29">
+        <v>2.625</v>
+      </c>
+      <c r="I21" s="29">
+        <v>2.5990000000000002</v>
+      </c>
+      <c r="J21" s="29">
+        <v>2.569</v>
+      </c>
+      <c r="K21" s="29">
+        <v>2.5089999999999999</v>
+      </c>
+      <c r="L21" s="29">
+        <v>2.444</v>
+      </c>
+      <c r="M21" s="29">
+        <v>2.6230000000000002</v>
+      </c>
+      <c r="N21" s="29">
+        <v>2.5779999999999998</v>
+      </c>
+      <c r="O21" s="29">
+        <v>2.629</v>
+      </c>
+      <c r="P21" s="29">
+        <v>2.778</v>
+      </c>
+      <c r="Q21" s="29">
+        <v>2.93</v>
+      </c>
+      <c r="R21" s="29">
+        <v>2.9550000000000001</v>
+      </c>
+      <c r="S21" s="29">
+        <v>2.9279999999999999</v>
+      </c>
+      <c r="T21" s="29">
+        <v>2.73</v>
+      </c>
+      <c r="U21" s="29">
+        <v>2.7010000000000001</v>
+      </c>
+      <c r="V21" s="29">
+        <v>2.6579999999999999</v>
+      </c>
+      <c r="W21" s="29">
+        <v>2.5920000000000001</v>
+      </c>
+      <c r="X21" s="29">
+        <v>2.5179999999999998</v>
+      </c>
+      <c r="Y21" s="29">
+        <v>2.7869999999999999</v>
+      </c>
+      <c r="Z21" s="29">
+        <v>2.7370000000000001</v>
+      </c>
+      <c r="AA21" s="29">
+        <v>2.7890000000000001</v>
+      </c>
+      <c r="AB21" s="29">
+        <v>2.948</v>
+      </c>
+      <c r="AC21" s="29">
+        <v>3.129</v>
+      </c>
+      <c r="AD21" s="29">
+        <v>3.16</v>
+      </c>
+      <c r="AE21" s="29">
+        <v>3.13</v>
+      </c>
+      <c r="AF21" s="29">
+        <v>2.7850000000000001</v>
+      </c>
+      <c r="AG21" s="29">
+        <v>2.738</v>
+      </c>
+      <c r="AH21" s="29">
+        <v>2.6920000000000002</v>
+      </c>
+      <c r="AI21" s="29">
+        <v>2.629</v>
+      </c>
+      <c r="AJ21" s="29">
+        <v>2.5470000000000002</v>
+      </c>
+      <c r="AK21" s="29">
+        <v>2.83</v>
+      </c>
+      <c r="AL21" s="11">
+        <v>2.782</v>
+      </c>
+      <c r="AM21" s="30">
+        <v>2.8319999999999999</v>
+      </c>
+      <c r="AN21" s="30">
+        <v>2.9929999999999999</v>
+      </c>
+      <c r="AO21" s="12">
+        <v>3.1680000000000001</v>
+      </c>
+      <c r="AP21" s="13">
+        <v>3.194</v>
+      </c>
+      <c r="AQ21" s="30">
+        <v>3.153</v>
+      </c>
+      <c r="AR21" s="12">
+        <v>3.0459999999999998</v>
+      </c>
+      <c r="AS21" s="13">
+        <v>2.9980000000000002</v>
+      </c>
+      <c r="AT21" s="14">
+        <v>2.9420000000000002</v>
+      </c>
+      <c r="AU21" s="15">
+        <v>2.9</v>
+      </c>
+      <c r="AV21" s="15">
+        <v>2.8</v>
+      </c>
+      <c r="AW21" s="16">
+        <v>2.76</v>
+      </c>
+      <c r="AX21" s="31">
+        <v>2.6110000000000002</v>
+      </c>
+      <c r="AY21" s="31">
+        <v>2.66</v>
+      </c>
+      <c r="AZ21" s="31">
+        <v>2.7789999999999999</v>
+      </c>
+      <c r="BA21" s="31">
+        <v>2.927</v>
+      </c>
+      <c r="BB21" s="31">
+        <v>2.956</v>
+      </c>
+      <c r="BC21" s="31">
+        <v>2.927</v>
+      </c>
+      <c r="BD21" s="31">
+        <v>2.657</v>
+      </c>
+      <c r="BE21" s="31">
+        <v>2.6219999999999999</v>
+      </c>
+      <c r="BF21" s="31">
+        <v>2.5830000000000002</v>
+      </c>
+      <c r="BG21" s="31">
+        <v>2.54</v>
+      </c>
+      <c r="BH21" s="31">
+        <v>2.4870000000000001</v>
+      </c>
+      <c r="BI21" s="31">
+        <v>2.4390000000000001</v>
+      </c>
+      <c r="BJ21" s="31">
+        <v>2.4510000000000001</v>
+      </c>
+      <c r="BK21" s="31">
+        <v>2.4830000000000001</v>
+      </c>
+      <c r="BL21" s="31">
+        <v>2.556</v>
+      </c>
+      <c r="BM21" s="31">
+        <v>2.6680000000000001</v>
+      </c>
+      <c r="BN21" s="31">
+        <v>2.6890000000000001</v>
+      </c>
+      <c r="BO21" s="31">
+        <v>2.879</v>
+      </c>
+      <c r="BP21" s="31">
+        <v>2.8740000000000001</v>
+      </c>
+      <c r="BQ21" s="32">
+        <v>2.8</v>
+      </c>
+      <c r="BR21" s="33">
+        <v>2.8</v>
+      </c>
+      <c r="BS21" s="34">
+        <v>2.8</v>
+      </c>
+      <c r="BT21" s="35">
+        <v>2.7</v>
+      </c>
+      <c r="BU21" s="36">
+        <v>2.7</v>
+      </c>
+      <c r="BV21" s="32">
+        <v>2.5</v>
+      </c>
+      <c r="BW21" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="BX21" s="37">
+        <v>2.8</v>
+      </c>
+      <c r="BY21" s="42">
+        <v>3.3</v>
+      </c>
+      <c r="BZ21" s="37">
+        <v>3.3</v>
+      </c>
+      <c r="CA21" s="37">
+        <v>2.6</v>
+      </c>
+      <c r="CB21" s="44">
+        <v>2.6</v>
+      </c>
+      <c r="CC21" s="44">
+        <v>2.6</v>
+      </c>
+      <c r="CD21" s="45">
+        <v>2.5</v>
+      </c>
+      <c r="CE21" s="45">
+        <v>2.5</v>
+      </c>
+      <c r="CF21" s="45">
+        <v>2.5</v>
+      </c>
+      <c r="CG21" s="45">
+        <v>2.7</v>
+      </c>
+      <c r="CH21" s="52">
+        <v>2.7</v>
+      </c>
+      <c r="CI21" s="54">
+        <v>2.8</v>
+      </c>
+      <c r="CJ21" s="54">
+        <v>3</v>
+      </c>
+      <c r="CK21" s="69">
+        <v>3.5</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
-[...65 lines deleted...]
-      </c>
+    <row r="22" spans="1:89">
+      <c r="A22" s="18"/>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+      <c r="K22" s="19"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="19"/>
+      <c r="N22" s="19"/>
+      <c r="O22" s="19"/>
+      <c r="P22" s="19"/>
+      <c r="Q22" s="19"/>
+      <c r="R22" s="19"/>
+      <c r="S22" s="19"/>
+      <c r="T22" s="19"/>
+      <c r="U22" s="19"/>
+      <c r="V22" s="19"/>
+      <c r="W22" s="19"/>
+      <c r="X22" s="19"/>
+      <c r="Y22" s="19"/>
+      <c r="Z22" s="19"/>
+      <c r="AA22" s="19"/>
+      <c r="AB22" s="19"/>
+      <c r="AC22" s="19"/>
+      <c r="AD22" s="19"/>
+      <c r="AE22" s="19"/>
+      <c r="AF22" s="19"/>
+      <c r="AG22" s="19"/>
+      <c r="AH22" s="19"/>
+      <c r="AI22" s="19"/>
+      <c r="AJ22" s="19"/>
+      <c r="AK22" s="19"/>
+      <c r="AL22" s="19"/>
+      <c r="AM22" s="19"/>
+      <c r="AN22" s="19"/>
+      <c r="AO22" s="19"/>
+      <c r="AP22" s="19"/>
+      <c r="AQ22" s="19"/>
+      <c r="AR22" s="19"/>
+      <c r="AS22" s="19"/>
+      <c r="AT22" s="19"/>
+      <c r="AU22" s="19"/>
+      <c r="AV22" s="19"/>
+      <c r="AW22" s="19"/>
+      <c r="AX22" s="19"/>
+      <c r="AY22" s="19"/>
+      <c r="AZ22" s="19"/>
+      <c r="BA22" s="19"/>
+      <c r="BB22" s="20"/>
+      <c r="BC22" s="20"/>
+      <c r="BD22" s="20"/>
+      <c r="BE22" s="20"/>
+      <c r="BF22" s="20"/>
+      <c r="BG22" s="20"/>
+      <c r="BH22" s="20"/>
+      <c r="BI22" s="20"/>
+      <c r="BJ22" s="19"/>
+      <c r="BK22" s="19"/>
+      <c r="BL22" s="19"/>
+      <c r="BM22" s="19"/>
+      <c r="BN22" s="20"/>
+      <c r="BO22" s="20"/>
+      <c r="BP22" s="20"/>
+      <c r="BQ22" s="20"/>
+      <c r="BR22" s="20"/>
+      <c r="BS22" s="20"/>
+      <c r="BT22" s="20"/>
+      <c r="BU22" s="20"/>
+      <c r="CA22" s="21"/>
     </row>
-    <row r="9" spans="1:22">
-[...1090 lines deleted...]
-      <c r="V26" s="24"/>
+    <row r="23" spans="1:89">
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="19"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="19"/>
+      <c r="N23" s="19"/>
+      <c r="O23" s="19"/>
+      <c r="P23" s="19"/>
+      <c r="Q23" s="19"/>
+      <c r="R23" s="19"/>
+      <c r="S23" s="19"/>
+      <c r="T23" s="19"/>
+      <c r="U23" s="19"/>
+      <c r="V23" s="19"/>
+      <c r="W23" s="19"/>
+      <c r="X23" s="19"/>
+      <c r="Y23" s="19"/>
+      <c r="Z23" s="19"/>
+      <c r="AA23" s="19"/>
+      <c r="AB23" s="19"/>
+      <c r="AC23" s="19"/>
+      <c r="AD23" s="19"/>
+      <c r="AE23" s="19"/>
+      <c r="AF23" s="19"/>
+      <c r="AG23" s="19"/>
+      <c r="AH23" s="19"/>
+      <c r="AI23" s="19"/>
+      <c r="AJ23" s="19"/>
+      <c r="AK23" s="19"/>
+      <c r="AL23" s="19"/>
+      <c r="AM23" s="19"/>
+      <c r="AN23" s="19"/>
+      <c r="AO23" s="19"/>
+      <c r="AP23" s="19"/>
+      <c r="AQ23" s="19"/>
+      <c r="AR23" s="19"/>
+      <c r="AS23" s="19"/>
+      <c r="AT23" s="19"/>
+      <c r="AU23" s="19"/>
+      <c r="AV23" s="19"/>
+      <c r="AW23" s="19"/>
+      <c r="AX23" s="19"/>
+      <c r="AY23" s="19"/>
+      <c r="AZ23" s="19"/>
+      <c r="BA23" s="19"/>
+      <c r="BB23" s="20"/>
+      <c r="BC23" s="20"/>
+      <c r="BD23" s="20"/>
+      <c r="BE23" s="20"/>
+      <c r="BF23" s="20"/>
+      <c r="BG23" s="20"/>
+      <c r="BH23" s="20"/>
+      <c r="BI23" s="20"/>
+      <c r="BJ23" s="19"/>
+      <c r="BK23" s="19"/>
+      <c r="BL23" s="19"/>
+      <c r="BM23" s="19"/>
+      <c r="BN23" s="20"/>
+      <c r="BO23" s="20"/>
+      <c r="BP23" s="20"/>
+      <c r="BQ23" s="20"/>
+      <c r="BR23" s="20"/>
+      <c r="BS23" s="20"/>
+      <c r="BT23" s="20"/>
+      <c r="BU23" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A25:V26"/>
+  <mergeCells count="17">
+    <mergeCell ref="A1:BU1"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CA2:CH2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CK3"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...128 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>поголовье</vt:lpstr>
+      <vt:lpstr>верблюды</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Верблюды.xls</dc:title>
-  <dc:creator>S.Shakirova</dc:creator>
+  <dc:creator>Анара Г. Калисаева</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>