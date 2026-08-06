--- v0 (2026-06-24)
+++ v1 (2026-08-06)
@@ -1,1264 +1,4310 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="570" windowWidth="28455" windowHeight="11955"/>
+    <workbookView xWindow="600" yWindow="540" windowWidth="19815" windowHeight="7620"/>
   </bookViews>
   <sheets>
     <sheet name="лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="577" uniqueCount="373">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2449" uniqueCount="1395">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>БИН/ИИН</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Код ОКЭД</t>
   </si>
   <si>
+    <t>331010000</t>
+  </si>
+  <si>
+    <t>150241021738</t>
+  </si>
+  <si>
+    <t>ТАЛДЫКОРГАНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASPAN ASIA"</t>
+  </si>
+  <si>
+    <t>46909</t>
+  </si>
+  <si>
+    <t>334643500</t>
+  </si>
+  <si>
+    <t>260140036511</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAUDAQOR-2050"</t>
+  </si>
+  <si>
+    <t>47999</t>
+  </si>
+  <si>
+    <t>191041008258</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАСЛО-ДЕЛ" В ГОРОДЕ ТАЛДЫКОРГАН</t>
+  </si>
+  <si>
+    <t>46330</t>
+  </si>
+  <si>
+    <t>334653300</t>
+  </si>
+  <si>
+    <t>190740020383</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВА GROUP KZ"</t>
+  </si>
+  <si>
+    <t>334633100</t>
+  </si>
+  <si>
+    <t>250740026346</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TOKAJ СHAMPION WINES"</t>
+  </si>
+  <si>
+    <t>47291</t>
+  </si>
+  <si>
+    <t>140240030224</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮНИКОМ ТК"</t>
+  </si>
+  <si>
+    <t>46341</t>
+  </si>
+  <si>
+    <t>333630100</t>
+  </si>
+  <si>
+    <t>101240003571</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОФСНАБПРОДУКТ"</t>
+  </si>
+  <si>
     <t>334645400</t>
   </si>
   <si>
+    <t>250940034334</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЖТ И БЕМ"</t>
+  </si>
+  <si>
+    <t>47261</t>
+  </si>
+  <si>
+    <t>334635200</t>
+  </si>
+  <si>
+    <t>130840012553</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "REGION ЛОГИСТИК"</t>
+  </si>
+  <si>
+    <t>040240001795</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАСАР-САУДА"</t>
+  </si>
+  <si>
+    <t>334655100</t>
+  </si>
+  <si>
+    <t>231140001229</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СУАН KZ"</t>
+  </si>
+  <si>
+    <t>331045100</t>
+  </si>
+  <si>
+    <t>210440004525</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Д-СТРОЙ-СНАБ.KZ"</t>
+  </si>
+  <si>
+    <t>47191</t>
+  </si>
+  <si>
+    <t>334230100</t>
+  </si>
+  <si>
+    <t>250740030601</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОО "ДОМ ПОСУДЫ 2026""</t>
+  </si>
+  <si>
+    <t>46499</t>
+  </si>
+  <si>
+    <t>250140003137</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KC DUTY FREE"</t>
+  </si>
+  <si>
+    <t>334645100</t>
+  </si>
+  <si>
+    <t>191040027358</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTYN AMAL"</t>
+  </si>
+  <si>
+    <t>333633100</t>
+  </si>
+  <si>
+    <t>160540007442</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕТЫСУ-АГРО ПРОГРЕСС""</t>
+  </si>
+  <si>
+    <t>46211</t>
+  </si>
+  <si>
+    <t>200640017760</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SARVAR (САРВАР)"</t>
+  </si>
+  <si>
+    <t>230540033843</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QABLET TRADE"</t>
+  </si>
+  <si>
+    <t>050440004997</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МКМ САУДА"</t>
+  </si>
+  <si>
+    <t>46903</t>
+  </si>
+  <si>
+    <t>050540005463</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДӘРІ"</t>
+  </si>
+  <si>
+    <t>46461</t>
+  </si>
+  <si>
+    <t>230640035526</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARSI OIL GROUP"</t>
+  </si>
+  <si>
+    <t>47301</t>
+  </si>
+  <si>
+    <t>180540030480</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NOMADPRODUCT"</t>
+  </si>
+  <si>
+    <t>230840020515</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AURUM 79"</t>
+  </si>
+  <si>
+    <t>334620100</t>
+  </si>
+  <si>
+    <t>160740008913</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТЕПНАЯ ЛОГИСТИЧЕСКАЯ КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>46350</t>
+  </si>
+  <si>
+    <t>241040003253</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TOBACCO WORLD DUTY FREE"</t>
+  </si>
+  <si>
+    <t>47789</t>
+  </si>
+  <si>
+    <t>334030100</t>
+  </si>
+  <si>
+    <t>260640010932</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBALTRADEKAZ"</t>
+  </si>
+  <si>
+    <t>46431</t>
+  </si>
+  <si>
+    <t>240440022658</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAMAZAT"</t>
+  </si>
+  <si>
+    <t>47192</t>
+  </si>
+  <si>
+    <t>210440024034</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YASIRA COMPANY"</t>
+  </si>
+  <si>
+    <t>170740021348</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TIME FOR BUSINESS"</t>
+  </si>
+  <si>
+    <t>251140036592</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADINA CARE"</t>
+  </si>
+  <si>
+    <t>46908</t>
+  </si>
+  <si>
+    <t>250340026629</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TY SUPPLY CHAIN"</t>
+  </si>
+  <si>
+    <t>221240032280</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TDK PLUS" </t>
+  </si>
+  <si>
+    <t>131140006239</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRIME NOMAD"</t>
+  </si>
+  <si>
+    <t>250540033748</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИЛК ВЭЙ ТРЕЙДИНГ"</t>
+  </si>
+  <si>
+    <t>334659100</t>
+  </si>
+  <si>
+    <t>071140016946</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FREEDOM TRADING"</t>
+  </si>
+  <si>
+    <t>47112</t>
+  </si>
+  <si>
+    <t>334447100</t>
+  </si>
+  <si>
+    <t>100140015864</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОИЗВОДСТВЕННО-КОММЕРЧЕСКАЯ ФИРМА "SHAKE ENERGY COMPANY"</t>
+  </si>
+  <si>
+    <t>190540029736</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "A-BEREKET"</t>
+  </si>
+  <si>
+    <t>331039200</t>
+  </si>
+  <si>
+    <t>191140019380</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZIMPACT GROUP"</t>
+  </si>
+  <si>
+    <t>47910</t>
+  </si>
+  <si>
+    <t>334820100</t>
+  </si>
+  <si>
+    <t>220440051073</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СҰҢҚАР-ТОМИРИС-2022"</t>
+  </si>
+  <si>
+    <t>47731</t>
+  </si>
+  <si>
+    <t>334639100</t>
+  </si>
+  <si>
+    <t>200940026314</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LEADER GROUP JETISU"</t>
+  </si>
+  <si>
+    <t>46751</t>
+  </si>
+  <si>
+    <t>140140025472</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКО СТИЛЬ"</t>
+  </si>
+  <si>
+    <t>220840047654</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМУНЕТ"</t>
+  </si>
+  <si>
+    <t>200140011525</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AROMATIQ COMPANY"</t>
+  </si>
+  <si>
+    <t>47751</t>
+  </si>
+  <si>
+    <t>190940020648</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗЮНИСТРОЙ"</t>
+  </si>
+  <si>
+    <t>46462</t>
+  </si>
+  <si>
+    <t>331039100</t>
+  </si>
+  <si>
+    <t>221040006948</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХАН КОМПАНИЙ"</t>
+  </si>
+  <si>
+    <t>231240017784</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TERMINAL D"</t>
+  </si>
+  <si>
+    <t>46390</t>
+  </si>
+  <si>
+    <t>334657100</t>
+  </si>
+  <si>
+    <t>180540020463</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҮРІМ &amp; ЗЕРЕ"</t>
+  </si>
+  <si>
+    <t>334655300</t>
+  </si>
+  <si>
+    <t>030540017780</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZSAUDAINVEST"</t>
+  </si>
+  <si>
+    <t>240740034731</t>
+  </si>
+  <si>
+    <t>ТОО"BELLARAI"</t>
+  </si>
+  <si>
+    <t>161240004142</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZTZ (ЗЕТТИЗЕТ)"</t>
+  </si>
+  <si>
+    <t>060640002028</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZEDU LTD"</t>
+  </si>
+  <si>
+    <t>250240031681</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TOIMART KHORGOS"</t>
+  </si>
+  <si>
+    <t>46342</t>
+  </si>
+  <si>
+    <t>230940023860</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "D.F.MARKET"</t>
+  </si>
+  <si>
+    <t>150140000756</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEST LINES" KZ"</t>
+  </si>
+  <si>
+    <t>191040032502</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TUER"</t>
+  </si>
+  <si>
+    <t>333653100</t>
+  </si>
+  <si>
+    <t>140940026806</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIRA TRADE"</t>
+  </si>
+  <si>
+    <t>333439100</t>
+  </si>
+  <si>
+    <t>210840021936</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ART-DIL-ZHANNAT"</t>
+  </si>
+  <si>
+    <t>333230100</t>
+  </si>
+  <si>
+    <t>211040037807</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ADAL-B" ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ"</t>
+  </si>
+  <si>
+    <t>45202</t>
+  </si>
+  <si>
+    <t>200140034762</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UAKASS"</t>
+  </si>
+  <si>
+    <t>46389</t>
+  </si>
+  <si>
+    <t>221240035691</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛМАТЫЦВЕТМЕТ"</t>
+  </si>
+  <si>
+    <t>46771</t>
+  </si>
+  <si>
+    <t>110840003967</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IPHARMA"</t>
+  </si>
+  <si>
+    <t>260140023649</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEAUTIQ"</t>
+  </si>
+  <si>
+    <t>230240034741</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SILK ROAD STARLIGHT TOUR"</t>
+  </si>
+  <si>
+    <t>47303</t>
+  </si>
+  <si>
+    <t>260440022255</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NDR LOGISTICS"</t>
+  </si>
+  <si>
+    <t>180440026290</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САПА ТРЭЙД"</t>
+  </si>
+  <si>
+    <t>47822</t>
+  </si>
+  <si>
+    <t>180640019285</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BIIK AD"</t>
+  </si>
+  <si>
+    <t>46422</t>
+  </si>
+  <si>
+    <t>211140037325</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СОСТАВ"</t>
+  </si>
+  <si>
+    <t>46690</t>
+  </si>
+  <si>
+    <t>334233100</t>
+  </si>
+  <si>
+    <t>251040000220</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SNK GROUP COMPANY"</t>
+  </si>
+  <si>
+    <t>250941035030</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСТАН БАЙИЦЗЮ ЦИФРОВЫЕ ТЕХНОЛОГИИ"</t>
+  </si>
+  <si>
+    <t>251140014889</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADELYA TRADE"</t>
+  </si>
+  <si>
+    <t>120240019329</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ST BEST"</t>
+  </si>
+  <si>
+    <t>210740035457</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "М-TELEFON"</t>
+  </si>
+  <si>
+    <t>47541</t>
+  </si>
+  <si>
+    <t>231240010965</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕРЕМЕТ 7СУ"</t>
+  </si>
+  <si>
+    <t>47111</t>
+  </si>
+  <si>
+    <t>334649200</t>
+  </si>
+  <si>
+    <t>220640051259</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TJ ENERGY"</t>
+  </si>
+  <si>
+    <t>334637100</t>
+  </si>
+  <si>
+    <t>220740044616</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MADINA FARM (МАДИНА ФАРМ)"</t>
+  </si>
+  <si>
+    <t>190840001162</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСЫЛ ТАСТАР ӘЛЕМІ"</t>
+  </si>
+  <si>
+    <t>47771</t>
+  </si>
+  <si>
+    <t>140640000693</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EASY IMPORT EXPORT"</t>
+  </si>
+  <si>
+    <t>47292</t>
+  </si>
+  <si>
+    <t>200240016857</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИННЫЙ ЦЕНТР-7SU"</t>
+  </si>
+  <si>
+    <t>45310</t>
+  </si>
+  <si>
+    <t>331810000</t>
+  </si>
+  <si>
+    <t>240540021039</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАЙК КЗ"</t>
+  </si>
+  <si>
+    <t>210940011328</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "БАУЫРЖАН СУТ"</t>
+  </si>
+  <si>
+    <t>180640013612</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TRADE I SERVICE"</t>
+  </si>
+  <si>
+    <t>250840023972</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАЙМАС КОМПАНИЯСЫ"</t>
+  </si>
+  <si>
+    <t>47521</t>
+  </si>
+  <si>
+    <t>130940026379</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВОСТОК ТРЕЙД ТК"</t>
+  </si>
+  <si>
+    <t>333447100</t>
+  </si>
+  <si>
+    <t>171140005248</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAIKIN"</t>
+  </si>
+  <si>
+    <t>334835400</t>
+  </si>
+  <si>
+    <t>250740016696</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TUMARTECH"</t>
+  </si>
+  <si>
+    <t>251040000210</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADAL AGRO TRADE"</t>
+  </si>
+  <si>
+    <t>170440016905</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PACK MAN"</t>
+  </si>
+  <si>
+    <t>45321</t>
+  </si>
+  <si>
+    <t>220840043265</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ONLINE SHOPPING"</t>
+  </si>
+  <si>
+    <t>241040003213</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TRADESPIRIT"</t>
+  </si>
+  <si>
+    <t>334067100</t>
+  </si>
+  <si>
+    <t>180340014332</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОЙ ГАРАНТ 2018"</t>
+  </si>
+  <si>
+    <t>333459100</t>
+  </si>
+  <si>
+    <t>240740025851</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAKOS TRADE"</t>
+  </si>
+  <si>
+    <t>200940013045</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OPEN STROY"</t>
+  </si>
+  <si>
+    <t>46733</t>
+  </si>
+  <si>
+    <t>170540001207</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SILK WAY GROUP 777"</t>
+  </si>
+  <si>
+    <t>120740012429</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОСТО И УДОБНО"</t>
+  </si>
+  <si>
+    <t>250540030555</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАС ТЕМІР МҰРА"</t>
+  </si>
+  <si>
+    <t>46722</t>
+  </si>
+  <si>
+    <t>160841021127</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ТАЛДЫКОРГАН</t>
+  </si>
+  <si>
+    <t>230640023354</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЦПС NOMAD AUTO"</t>
+  </si>
+  <si>
+    <t>45111</t>
+  </si>
+  <si>
+    <t>040340005602</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКСПЕРТ ТК"</t>
+  </si>
+  <si>
+    <t>45201</t>
+  </si>
+  <si>
+    <t>190540016784</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙКЫНДАУ"</t>
+  </si>
+  <si>
+    <t>180840022887</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HALYQ ASTYQ EXPO"</t>
+  </si>
+  <si>
+    <t>334437100</t>
+  </si>
+  <si>
+    <t>260240024492</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RASSTORE"</t>
+  </si>
+  <si>
+    <t>230540028563</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИФК СЭЗ"</t>
+  </si>
+  <si>
+    <t>081241017797</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРИМА ДИСТРИБЬЮШН" В ГОРОДЕ ЖАРКЕНТ</t>
+  </si>
+  <si>
+    <t>170440033310</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СУЛТАН КЕРИМ"</t>
+  </si>
+  <si>
+    <t>181240008337</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ULAR ФЕРМЕРСКАЯ КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>47762</t>
+  </si>
+  <si>
+    <t>180240039146</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CARDINALL"</t>
+  </si>
+  <si>
+    <t>240440019162</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JINSHILI KZ IMPORT &amp; EXPORT"</t>
+  </si>
+  <si>
+    <t>050240009752</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАЗЫМ АГРО"</t>
+  </si>
+  <si>
+    <t>260240014207</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MJ SILKWAY"</t>
+  </si>
+  <si>
+    <t>210340002505</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКСУ АГРО"</t>
+  </si>
+  <si>
+    <t>46754</t>
+  </si>
+  <si>
+    <t>230740002018</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MADINA-DME"</t>
+  </si>
+  <si>
+    <t>240940001178</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕГАПОРТ КЗ"</t>
+  </si>
+  <si>
+    <t>333420100</t>
+  </si>
+  <si>
+    <t>190240003434</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AQJOL GROUP"</t>
+  </si>
+  <si>
+    <t>130840020475</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASYL KAZYNA GROUP"</t>
+  </si>
+  <si>
+    <t>220640041425</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ULIMED"</t>
+  </si>
+  <si>
+    <t>46463</t>
+  </si>
+  <si>
+    <t>241140015270</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL CARGO KZ"</t>
+  </si>
+  <si>
+    <t>181240008228</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EKAY"</t>
+  </si>
+  <si>
+    <t>333439200</t>
+  </si>
+  <si>
+    <t>250240028255</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOLDEN GRAIN SELLING"</t>
+  </si>
+  <si>
+    <t>251140015609</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALDER"</t>
+  </si>
+  <si>
+    <t>334645300</t>
+  </si>
+  <si>
+    <t>251040025830</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHOP CITY"</t>
+  </si>
+  <si>
+    <t>260240014673</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAPPER SHOP"</t>
+  </si>
+  <si>
+    <t>240240025744</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BUSINESS CENTER JIBEK JOLY"</t>
+  </si>
+  <si>
+    <t>47891</t>
+  </si>
+  <si>
+    <t>151240020182</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZCHERMET-2015"</t>
+  </si>
+  <si>
+    <t>170840035222</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAS MEDICAL"</t>
+  </si>
+  <si>
+    <t>940140001422</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИРМА "СӘТТІЛІК"</t>
+  </si>
+  <si>
+    <t>250340001722</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NOMAD’S HEARTH"</t>
+  </si>
+  <si>
+    <t>47251</t>
+  </si>
+  <si>
+    <t>333465100</t>
+  </si>
+  <si>
+    <t>170740011454</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖҰМАШ - ҚЫЗЫЛАЩЫ"</t>
+  </si>
+  <si>
+    <t>46762</t>
+  </si>
+  <si>
+    <t>334635100</t>
+  </si>
+  <si>
+    <t>230940023375</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JAŃA SOLUTION"</t>
+  </si>
+  <si>
+    <t>334063100</t>
+  </si>
+  <si>
+    <t>200740018623</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AI-MED FARM"</t>
+  </si>
+  <si>
+    <t>333639100</t>
+  </si>
+  <si>
+    <t>241140017554</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУАНЫШ ИНВЕСТ"</t>
+  </si>
+  <si>
+    <t>56101</t>
+  </si>
+  <si>
+    <t>260440004990</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRIME TABACCO"</t>
+  </si>
+  <si>
+    <t>221240044096</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDSOLUTION"</t>
+  </si>
+  <si>
+    <t>140640009746</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TERMOWARM"</t>
+  </si>
+  <si>
+    <t>180440032641</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОСМОС БАЙКОНУР"</t>
+  </si>
+  <si>
+    <t>240940036577</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZZHETYSUMETALL"</t>
+  </si>
+  <si>
+    <t>191240024985</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DUTY FREE JOKER"</t>
+  </si>
+  <si>
+    <t>240340008351</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВЫЙ ДОМ МЦПС"</t>
+  </si>
+  <si>
+    <t>334255100</t>
+  </si>
+  <si>
+    <t>201140003903</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАНАТ ХАН"</t>
+  </si>
+  <si>
+    <t>190440023842</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНЕРТТРЕЙД"</t>
+  </si>
+  <si>
+    <t>201140019137</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VIM LINE COMPANY"</t>
+  </si>
+  <si>
+    <t>930840000408</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУДЕРМЕД"</t>
+  </si>
+  <si>
+    <t>240740028370</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SKY LINE LTD"</t>
+  </si>
+  <si>
+    <t>201140030029</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДСАПА"</t>
+  </si>
+  <si>
+    <t>100740006054</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАРДИН-ФАРМ"</t>
+  </si>
+  <si>
+    <t>250340009585</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SIMONE HOLDING"</t>
+  </si>
+  <si>
+    <t>210940033943</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COM-FERRUM"</t>
+  </si>
+  <si>
+    <t>100242005346</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖІБЕК ЖОЛЫ БИЛДИНГ" В ПОСЕЛКЕ САРЫОЗЕК КЕРБУЛАКСКОГО РАЙОНА АЛМАТИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>210240041611</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗРУМ"</t>
+  </si>
+  <si>
+    <t>241040040921</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОСХАН PHARM"</t>
+  </si>
+  <si>
+    <t>160740004801</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАЛДЫКОРГАНСКИЙ ТРАНСФОРМАТОРНЫЙ ЗАВОД"</t>
+  </si>
+  <si>
+    <t>120440026606</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "REBRENI. KZ"</t>
+  </si>
+  <si>
+    <t>46510</t>
+  </si>
+  <si>
+    <t>230140009767</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIS AUTO"</t>
+  </si>
+  <si>
+    <t>150940005002</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASIA TRANSIT FLOW"</t>
+  </si>
+  <si>
+    <t>250640008314</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAL-KREP"</t>
+  </si>
+  <si>
+    <t>334647100</t>
+  </si>
+  <si>
+    <t>231140004682</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САТАЙ К.Ж"</t>
+  </si>
+  <si>
+    <t>010740000753</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЧАЯН"</t>
+  </si>
+  <si>
+    <t>180840019708</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТТ51Х"</t>
+  </si>
+  <si>
+    <t>46650</t>
+  </si>
+  <si>
+    <t>260240033372</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRIME LIVING GROUP"</t>
+  </si>
+  <si>
+    <t>241140017534</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ІНЖУ ИНВЕСТ"</t>
+  </si>
+  <si>
+    <t>230740004242</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""КЕРБУЛАҚ ТЕМІР БЕТОН""</t>
+  </si>
+  <si>
+    <t>333451100</t>
+  </si>
+  <si>
+    <t>240440027817</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛЬБРУС STROY"</t>
+  </si>
+  <si>
+    <t>47892</t>
+  </si>
+  <si>
+    <t>260140023936</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAYERN"</t>
+  </si>
+  <si>
+    <t>46520</t>
+  </si>
+  <si>
+    <t>030740018825</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "УЙГЕНТАС-БЕРЕКЕ"</t>
+  </si>
+  <si>
+    <t>47241</t>
+  </si>
+  <si>
+    <t>001240003172</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕРЕЙ-ӘСЕМ"</t>
+  </si>
+  <si>
+    <t>230340029382</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕНИМ ГРУПП КОМПАНИ"</t>
+  </si>
+  <si>
+    <t>201141028280</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИЛИАЛ ТОО "SAB TRADE TALDYQORGAN""</t>
+  </si>
+  <si>
+    <t>230240041427</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARPA COMPANY"</t>
+  </si>
+  <si>
+    <t>250240033221</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LEVEL DF"</t>
+  </si>
+  <si>
+    <t>010740006194</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САРЫОЗЕК МУНАЙ ОНИМДЕРИ"</t>
+  </si>
+  <si>
+    <t>46716</t>
+  </si>
+  <si>
+    <t>190540001756</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOB@L PLUS"</t>
+  </si>
+  <si>
+    <t>47992</t>
+  </si>
+  <si>
+    <t>230640002004</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DF CARAVAN"</t>
+  </si>
+  <si>
+    <t>070640013451</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБДУ-НУР"</t>
+  </si>
+  <si>
+    <t>130240031230</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAI-FOOD KZ"</t>
+  </si>
+  <si>
+    <t>56299</t>
+  </si>
+  <si>
+    <t>240440010377</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DUCAT COMPANY"</t>
+  </si>
+  <si>
+    <t>950240002327</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОПТИКА"</t>
+  </si>
+  <si>
+    <t>47741</t>
+  </si>
+  <si>
+    <t>230640037205</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOLDMAN TRADE KZ"</t>
+  </si>
+  <si>
+    <t>240840021496</t>
+  </si>
+  <si>
+    <t>ТОО "ТРАСТ ДФ"</t>
+  </si>
+  <si>
+    <t>240940011036</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "A-DISTRIBUTION"</t>
+  </si>
+  <si>
+    <t>333635300</t>
+  </si>
+  <si>
+    <t>150840008806</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕТЫСУ АГРОБАЙД"</t>
+  </si>
+  <si>
+    <t>220640036205</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JETISY TIRES"</t>
+  </si>
+  <si>
+    <t>333443100</t>
+  </si>
+  <si>
+    <t>230640033094</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIB-CONTINENTAL"</t>
+  </si>
+  <si>
+    <t>46721</t>
+  </si>
+  <si>
+    <t>220840032201</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR VJS COMPANY"</t>
+  </si>
+  <si>
+    <t>240740005490</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WORLD TRADE TDK"</t>
+  </si>
+  <si>
+    <t>240240023887</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "C.K-SPRINT"</t>
+  </si>
+  <si>
+    <t>250340023654</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KOBA DF"</t>
+  </si>
+  <si>
+    <t>47812</t>
+  </si>
+  <si>
+    <t>230240011524</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DF CONSUL"</t>
+  </si>
+  <si>
+    <t>180840008930</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""АКНИЕТ-МР""</t>
+  </si>
+  <si>
+    <t>47811</t>
+  </si>
+  <si>
+    <t>221240004790</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TEHNO CITY DILYAR"</t>
+  </si>
+  <si>
+    <t>070540000046</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОМТЕХНОПЛЮС"</t>
+  </si>
+  <si>
+    <t>180840025089</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""OS COMPANY""</t>
+  </si>
+  <si>
+    <t>230540037698</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХОРГОС БАРМИТ"</t>
+  </si>
+  <si>
+    <t>241240030981</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SILK ROAD BITES"</t>
+  </si>
+  <si>
+    <t>191140011791</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FREEZONE"</t>
+  </si>
+  <si>
+    <t>211140001403</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН ФУД"</t>
+  </si>
+  <si>
+    <t>56102</t>
+  </si>
+  <si>
+    <t>210140019601</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARRLAN COMPANY"</t>
+  </si>
+  <si>
+    <t>250440016754</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DUTY FREE SHOP "RICH"</t>
+  </si>
+  <si>
+    <t>121040011262</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДМ РЕСУРС КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>140940011293</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕТЫСУ- ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>240740030352</t>
+  </si>
+  <si>
+    <t>ТОО "M.S.R DUTY FREE"</t>
+  </si>
+  <si>
+    <t>47262</t>
+  </si>
+  <si>
+    <t>171140023513</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AQPHARM"</t>
+  </si>
+  <si>
+    <t>220940032550</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "D AND G TRADE"</t>
+  </si>
+  <si>
+    <t>190140016561</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAMRUK INTERNATIONAL DUTY - FREE COMPANY (САМРУК ИНТЕРНЕШНЛ ДЮТИ - ФРИ КОМПАНИ)"</t>
+  </si>
+  <si>
+    <t>251040023458</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LONGTENG TRADING"</t>
+  </si>
+  <si>
+    <t>220340032221</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕТЫСУ МУНАЙ"</t>
+  </si>
+  <si>
+    <t>46717</t>
+  </si>
+  <si>
+    <t>170640013323</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASIAROOF"</t>
+  </si>
+  <si>
+    <t>050440007288</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALGA"</t>
+  </si>
+  <si>
+    <t>47785</t>
+  </si>
+  <si>
+    <t>181040020517</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTYN-AYUTOUR"</t>
+  </si>
+  <si>
+    <t>230340031265</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAXI PRO"</t>
+  </si>
+  <si>
+    <t>180640034158</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAHIM D GROUP"</t>
+  </si>
+  <si>
+    <t>000340004716</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОНТРАКТ"</t>
+  </si>
+  <si>
+    <t>260240011669</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAYASIN"</t>
+  </si>
+  <si>
+    <t>47991</t>
+  </si>
+  <si>
+    <t>200240039211</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AQSARY-KHORGOS"</t>
+  </si>
+  <si>
+    <t>180440001939</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТКР-ЛИГА"</t>
+  </si>
+  <si>
+    <t>260340034463</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOLDEN DUTY FREE"</t>
+  </si>
+  <si>
+    <t>334420100</t>
+  </si>
+  <si>
+    <t>920540001146</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАМКОР"</t>
+  </si>
+  <si>
+    <t>260440016637</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САНТЕХЭЛЕКТРО"</t>
+  </si>
+  <si>
+    <t>161240001722</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АССОЛЬ ТАЛДЫКОРГАН"</t>
+  </si>
+  <si>
+    <t>210940042219</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JAB MARKET"</t>
+  </si>
+  <si>
+    <t>191040024839</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕТЫСУ СУТ"</t>
+  </si>
+  <si>
+    <t>120441012275</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСТАНСКАЯ ТОПЛИВНАЯ КОМПАНИЯ" В ГОРОДЕ ТАЛДЫКОРГАН</t>
+  </si>
+  <si>
+    <t>46719</t>
+  </si>
+  <si>
+    <t>120240001762</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZSTROYGROUP"</t>
+  </si>
+  <si>
+    <t>020740008172</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАЗАР КОМПАНИ"</t>
+  </si>
+  <si>
+    <t>150740026741</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASIA TRADE TALDYKORGAN"</t>
+  </si>
+  <si>
+    <t>150840013337</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "357"</t>
+  </si>
+  <si>
+    <t>220540022053</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KIR EXPORT GROUP"</t>
+  </si>
+  <si>
+    <t>161240012738</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАПИТАЛ "КММ"</t>
+  </si>
+  <si>
+    <t>190940016065</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMAC DUTY FREE"</t>
+  </si>
+  <si>
+    <t>334035100</t>
+  </si>
+  <si>
+    <t>210240027359</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАСШИ KZ"</t>
+  </si>
+  <si>
+    <t>150940023080</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗФАРМ-ГРУПП"</t>
+  </si>
+  <si>
+    <t>240840023753</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ABSENT LOGIST"</t>
+  </si>
+  <si>
+    <t>251040023498</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WORLD TRADE-7"</t>
+  </si>
+  <si>
+    <t>190540014748</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕЖДУНАРОДНАЯ ТУРИСТИЧЕСКАЯ КОМПАНИЯ "ОДИН ПОЯС ОДИН ПУТЬ"</t>
+  </si>
+  <si>
+    <t>190840017109</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WORLD RETAIL COMPANY"</t>
+  </si>
+  <si>
+    <t>201240026728</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EXTRA GROUP"</t>
+  </si>
+  <si>
+    <t>021040006649</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВЫЙ ДОМ-АГРОЦЕНТР XXI"</t>
+  </si>
+  <si>
+    <t>46711</t>
+  </si>
+  <si>
+    <t>090940014503</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕРИДИАН-KZ"</t>
+  </si>
+  <si>
+    <t>181040030336</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DANIYAR ISLAMOV"</t>
+  </si>
+  <si>
+    <t>020841005721</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АО "ЕВРАЗИАН ФУДС КОРПОРЭЙШН" В ГОРОДЕ ТАЛДЫКОРГАНЕ</t>
+  </si>
+  <si>
+    <t>210540024672</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SD TRADE TDK"</t>
+  </si>
+  <si>
+    <t>240840008387</t>
+  </si>
+  <si>
+    <t>ТОО "EMIR LOGISTICS"</t>
+  </si>
+  <si>
+    <t>190540000460</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛЭНД -АГРО"</t>
+  </si>
+  <si>
+    <t>960640000753</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВИТА"</t>
+  </si>
+  <si>
+    <t>240640006683</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZHETYSU INVEST CO.LTD"</t>
+  </si>
+  <si>
+    <t>980140004840</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СУЛТАН"</t>
+  </si>
+  <si>
+    <t>000740002714</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЮ И К"</t>
+  </si>
+  <si>
+    <t>230240014678</t>
+  </si>
+  <si>
+    <t>ТОО "JETYSU LEADERS"</t>
+  </si>
+  <si>
+    <t>191040007076</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADIYA-RAYANA"</t>
+  </si>
+  <si>
+    <t>180440034559</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RST GROUP"</t>
+  </si>
+  <si>
+    <t>151040020363</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AMANAT777LTD"</t>
+  </si>
+  <si>
+    <t>331045780</t>
+  </si>
+  <si>
+    <t>240340001671</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТН ИННОВАЦИЯ"</t>
+  </si>
+  <si>
+    <t>230140036962</t>
+  </si>
+  <si>
+    <t>ТОО "888 DUTYFREE"</t>
+  </si>
+  <si>
+    <t>221240031857</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛАТАУ ГРУЗ ЛОГ"</t>
+  </si>
+  <si>
+    <t>931240000469</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "КОРПОРАЦИЯ "ЖЕТЫСУГАЗ"</t>
+  </si>
+  <si>
+    <t>170440013168</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕРГЕРЛІК ҮЙІ "АСЫЛ ТАС"</t>
+  </si>
+  <si>
+    <t>140240005709</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕКЖАН СЕРВИС"</t>
+  </si>
+  <si>
+    <t>250440018186</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HARD-GOST"</t>
+  </si>
+  <si>
+    <t>230540010297</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DF GAN BEI"</t>
+  </si>
+  <si>
+    <t>981241003517</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВАЯ КОМПАНИЯ "МЕГАПОЛИС-КАЗАХСТАН" В ГОРОДЕ ТАЛДЫКОРГАН</t>
+  </si>
+  <si>
+    <t>060341014244</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКТЕМ" В ГОРОДЕ ТАЛДЫКОРГАН</t>
+  </si>
+  <si>
+    <t>46450</t>
+  </si>
+  <si>
+    <t>110140002458</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРО-ХИМ-ЛИДЕР"</t>
+  </si>
+  <si>
+    <t>180440023771</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАРКЕНТ-ФАРМ"</t>
+  </si>
+  <si>
+    <t>200240042300</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРУЖАНК"</t>
+  </si>
+  <si>
+    <t>220240010732</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZAKH FISH"</t>
+  </si>
+  <si>
+    <t>181240001210</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Е-МАЙНҰР "НҰР-ҚАЗЫНА""</t>
+  </si>
+  <si>
+    <t>091240010032</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BOUK ABL"</t>
+  </si>
+  <si>
+    <t>090940010808</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GENERAL OIL"</t>
+  </si>
+  <si>
+    <t>190340003874</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН-ӨНІМ"</t>
+  </si>
+  <si>
+    <t>190940032285</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEST GOLD BRAND"</t>
+  </si>
+  <si>
+    <t>160740022522</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZAKHSTAN GLOBAL TRADE"</t>
+  </si>
+  <si>
+    <t>230540037648</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RADMIR TRADE"</t>
+  </si>
+  <si>
+    <t>211040013364</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СОЦИАЛЬНАЯ АПТЕКА - АЛИНҰР"</t>
+  </si>
+  <si>
+    <t>220240033602</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KARZANOV COMPANY"</t>
+  </si>
+  <si>
+    <t>141040015305</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARAMI"</t>
+  </si>
+  <si>
+    <t>333477200</t>
+  </si>
+  <si>
+    <t>190340026625</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AKM FOOD"</t>
+  </si>
+  <si>
+    <t>250640025196</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LEHU DUTY FREE"</t>
+  </si>
+  <si>
+    <t>080640013989</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EKAY LTD"</t>
+  </si>
+  <si>
+    <t>090140012994</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТРАЛЬНОАЗИАТСКАЯ САХАРНАЯ КОРПОРАЦИЯ"</t>
+  </si>
+  <si>
+    <t>180640016012</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KELLER PREMIUM"</t>
+  </si>
+  <si>
+    <t>210540012232</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAIZON"</t>
+  </si>
+  <si>
+    <t>131040022643</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NEW FORMAT"</t>
+  </si>
+  <si>
+    <t>191240029480</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AQ QIZMET"</t>
+  </si>
+  <si>
+    <t>220740023386</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAITAU MINERALS"</t>
+  </si>
+  <si>
+    <t>230840013552</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TDK&amp;TRADE PLUS"</t>
+  </si>
+  <si>
+    <t>130740014457</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУРКЕР"</t>
+  </si>
+  <si>
+    <t>333635200</t>
+  </si>
+  <si>
+    <t>230940041422</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КВАДРОМИР"</t>
+  </si>
+  <si>
+    <t>140840012545</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАРА ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>260440018772</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MUSSLIM TRADE"</t>
+  </si>
+  <si>
+    <t>190840030592</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STS ЛОГИСТИК"</t>
+  </si>
+  <si>
+    <t>250340019676</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕРГАЛИЕВ ФАРМ"</t>
+  </si>
+  <si>
+    <t>180740020391</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UISYN TAU"</t>
+  </si>
+  <si>
+    <t>200540005009</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MARSA TRADE"</t>
+  </si>
+  <si>
+    <t>334045200</t>
+  </si>
+  <si>
+    <t>971040004293</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙЫМ"</t>
+  </si>
+  <si>
+    <t>230740009411</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STONE-EX"</t>
+  </si>
+  <si>
+    <t>951140000518</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ"КАЛАЖАН</t>
+  </si>
+  <si>
+    <t>041240006637</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИХУС"</t>
+  </si>
+  <si>
+    <t>190340022375</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «PRIME LOGISTIC»</t>
+  </si>
+  <si>
+    <t>334645200</t>
+  </si>
+  <si>
+    <t>230940037593</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН АЛМА ГРУПП"</t>
+  </si>
+  <si>
+    <t>991040005483</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙДАР"</t>
+  </si>
+  <si>
+    <t>240540016181</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KZ ERMEN"</t>
+  </si>
+  <si>
+    <t>210440042210</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARSMETALL"</t>
+  </si>
+  <si>
+    <t>140940015484</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAS AUTO"</t>
+  </si>
+  <si>
+    <t>45112</t>
+  </si>
+  <si>
+    <t>201040033545</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ISKAKOVA S."</t>
+  </si>
+  <si>
+    <t>110142014422</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИБИРСКОЕ ЗДОРОВЬЕ АСТАНА" В ГОРОДЕ ТАЛДЫКОРГАН</t>
+  </si>
+  <si>
+    <t>210140036730</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VALUABLE TIME"</t>
+  </si>
+  <si>
+    <t>250440029171</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WORLD BROKKZ"</t>
+  </si>
+  <si>
+    <t>180840010050</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TEKTAU"</t>
+  </si>
+  <si>
+    <t>334443100</t>
+  </si>
+  <si>
+    <t>251240017807</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STEELCORE.KZ"</t>
+  </si>
+  <si>
+    <t>250940008981</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEКTRАDE"</t>
+  </si>
+  <si>
+    <t>250840025768</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CHUANDA PRODUCTS"</t>
+  </si>
+  <si>
+    <t>221240014133</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAGAM COMPANY"</t>
+  </si>
+  <si>
+    <t>101240012806</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHAHAR CORP"</t>
+  </si>
+  <si>
+    <t>190240008673</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BK POWER"</t>
+  </si>
+  <si>
+    <t>171040011992</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕВРАЗ ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>240840018535</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GRAND HORIZON"</t>
+  </si>
+  <si>
+    <t>220940045592</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАДИРБЕК ПЛЮС"</t>
+  </si>
+  <si>
+    <t>333269100</t>
+  </si>
+  <si>
+    <t>140740029100</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ӘБІЛҰЛЫ"</t>
+  </si>
+  <si>
+    <t>334655400</t>
+  </si>
+  <si>
+    <t>221140012272</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALDIYARD"</t>
+  </si>
+  <si>
+    <t>231240015738</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDINA-ORTALYQ"</t>
+  </si>
+  <si>
+    <t>081040011973</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Т.К.-СОФИМЕД"</t>
+  </si>
+  <si>
+    <t>151040007475</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GREEN COAL" (ГРИН КОЛ)</t>
+  </si>
+  <si>
+    <t>060241016841</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALMALY LTD" В ГОРОДЕ ТАЛДЫКОРГАН.</t>
+  </si>
+  <si>
+    <t>080941014795</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RG BRANDS KAZAKHSTAN"В ГОРОДЕ ТАЛДЫКОРГАН</t>
+  </si>
+  <si>
+    <t>160240028890</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНАЖОЛ-ТК"</t>
+  </si>
+  <si>
+    <t>334843100</t>
+  </si>
+  <si>
+    <t>200940024744</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMARTSAUDA"</t>
+  </si>
+  <si>
+    <t>250340007474</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "555 DARKNAN GROUP"</t>
+  </si>
+  <si>
+    <t>240840019632</t>
+  </si>
+  <si>
+    <t>ТОО ""DF A&amp;A""</t>
+  </si>
+  <si>
+    <t>241040034997</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALA TRADE GROUP KAZ"</t>
+  </si>
+  <si>
+    <t>221240027383</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KHORGAS DEVELOPMENT"</t>
+  </si>
+  <si>
+    <t>180340005680</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MMM MARKET"</t>
+  </si>
+  <si>
+    <t>231240026763</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAGIR TRANS COMPANY"</t>
+  </si>
+  <si>
+    <t>980240002655</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ТЕЛТАЙ"</t>
+  </si>
+  <si>
+    <t>170440024094</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АТС КРЕДИТ"</t>
+  </si>
+  <si>
+    <t>334053300</t>
+  </si>
+  <si>
+    <t>220340024318</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМАНАТ ЖИҺАЗ"</t>
+  </si>
+  <si>
+    <t>334045100</t>
+  </si>
+  <si>
+    <t>220440002692</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TASYMAL MTD"</t>
+  </si>
+  <si>
+    <t>221240005015</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОНЛАЙН МЕЛД-ФАРМ"</t>
+  </si>
+  <si>
+    <t>220140006949</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛМАТЫ ЭКО №1"</t>
+  </si>
+  <si>
+    <t>191040012697</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOLD VALLEY 2019"</t>
+  </si>
+  <si>
+    <t>240740019827</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕТЫСУ ЭКСПОРТ"</t>
+  </si>
+  <si>
+    <t>230940004547</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВЫЙ ДОМ ХОРГОС ИМПЕКС"</t>
+  </si>
+  <si>
+    <t>211240010129</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADAL CONSALTING"</t>
+  </si>
+  <si>
+    <t>240940018053</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DUTY FREE FORTUNE"</t>
+  </si>
+  <si>
+    <t>070240016759</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАС - ТРАНС - ГАЗ"</t>
+  </si>
+  <si>
+    <t>151240017350</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KZB TRADE HOUSE"</t>
+  </si>
+  <si>
+    <t>240840018674</t>
+  </si>
+  <si>
+    <t>ТОО "GLOBAL TRADE GROUP LTD"</t>
+  </si>
+  <si>
+    <t>170940000898</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СУСЫНДАР - ТАЛДЫКОРГАН"</t>
+  </si>
+  <si>
+    <t>180740022010</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАДУГА-ПИСАРЕВА С.Г."</t>
+  </si>
+  <si>
+    <t>160740012505</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ETT-PROPERTY" (ЕТТ-ПРОПЕРТИ)</t>
+  </si>
+  <si>
+    <t>051140005382</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOSTYK GAS TERMINAL" (ДОСТЫК ГАЗ ТЕРМИНАЛ)</t>
+  </si>
+  <si>
+    <t>170940001509</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАГНИТ ТДК"</t>
+  </si>
+  <si>
+    <t>334247100</t>
+  </si>
+  <si>
+    <t>090840011129</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ"ZHULDUZ"</t>
+  </si>
+  <si>
+    <t>46736</t>
+  </si>
+  <si>
+    <t>333635100</t>
+  </si>
+  <si>
+    <t>160940004640</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""IBT MEDICAL""</t>
+  </si>
+  <si>
+    <t>260240019466</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАҢА NOMAD"</t>
+  </si>
+  <si>
+    <t>251140031402</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAU-2025"</t>
+  </si>
+  <si>
+    <t>250140023885</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GTF KHORGOS"</t>
+  </si>
+  <si>
+    <t>960840000423</t>
+  </si>
+  <si>
+    <t>ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "АКСУСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>250640029981</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DUTY FREE HORGOS GOLDEN MILE88"</t>
+  </si>
+  <si>
+    <t>230740030043</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОМИРИС-2011"</t>
+  </si>
+  <si>
+    <t>251040028528</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BBS DAMU GROUP"</t>
+  </si>
+  <si>
+    <t>46610</t>
+  </si>
+  <si>
+    <t>230640008422</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARIMAX AGRO QZ"</t>
+  </si>
+  <si>
+    <t>250840024006</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KASIP KIYIM"</t>
+  </si>
+  <si>
+    <t>47712</t>
+  </si>
+  <si>
+    <t>171040024726</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""КОКСУ-БАСТАУ""</t>
+  </si>
+  <si>
+    <t>240740037002</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZHERSU.LTD"</t>
+  </si>
+  <si>
+    <t>191040033114</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZAKHSTAN INTERNATIONAL IMPORT-EXPORT COMPANY "SATIS" (КАЗАХСТАНСКАЯ МЕЖДУНАРОДНАЯ ИМПОРТНО-ЭКСПОРТНАЯ КОМПАНИЯ "САТИС")</t>
+  </si>
+  <si>
+    <t>250640025007</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IBR TRANS"</t>
+  </si>
+  <si>
+    <t>240240003068</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZAQAZ GROUP"</t>
+  </si>
+  <si>
+    <t>241040020104</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MARSH GROUP KZ"</t>
+  </si>
+  <si>
+    <t>070640007665</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EXCELLENT DRAFT"</t>
+  </si>
+  <si>
+    <t>231140020017</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COMFORT ULTRA"</t>
+  </si>
+  <si>
+    <t>250440014847</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЭМ GROUP"</t>
+  </si>
+  <si>
+    <t>240340027744</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INJIR.TDK"</t>
+  </si>
+  <si>
+    <t>333630600</t>
+  </si>
+  <si>
+    <t>250940005310</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RSIR"</t>
+  </si>
+  <si>
+    <t>180540006666</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHIPA ФАРМАЦИЯ"</t>
+  </si>
+  <si>
+    <t>250340006852</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RUBEL TOBACCO"</t>
+  </si>
+  <si>
+    <t>241240013921</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHOP WORLD"</t>
+  </si>
+  <si>
+    <t>210740012656</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JANIA STROI SNAB"</t>
+  </si>
+  <si>
+    <t>46734</t>
+  </si>
+  <si>
+    <t>190140031238</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KERVEN ХАЛЫҚАРАЛЫҚ САУДА"</t>
+  </si>
+  <si>
+    <t>000540001213</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛАКӨЛ-КӨМІР"</t>
+  </si>
+  <si>
+    <t>220540032912</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TALDYKORGAN CAR SERVICE"</t>
+  </si>
+  <si>
+    <t>220940022157</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BLOOMER"</t>
+  </si>
+  <si>
+    <t>210440026289</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PURIWEAL"</t>
+  </si>
+  <si>
+    <t>240540010340</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MADE IN USA"</t>
+  </si>
+  <si>
+    <t>220440030308</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TRADING LOGISTICS CENTER "EURASIA SILK WAY" (ТОРГОВО-ЛОГИСТИЧЕСКИЙ ЦЕНТР "ЕВРАЗИЙСКИЙ ШЕЛКОВЫЙ ПУТЬ)"</t>
+  </si>
+  <si>
+    <t>170540017421</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН ЖЕТІ"</t>
+  </si>
+  <si>
+    <t>170240032157</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАХЫТ ГРУПП"</t>
+  </si>
+  <si>
+    <t>260440016280</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOLD LEVEL DUTY FREE"</t>
+  </si>
+  <si>
+    <t>180740033711</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TOGZHANNUR"</t>
+  </si>
+  <si>
+    <t>180740006356</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FA COMPANY"</t>
+  </si>
+  <si>
+    <t>240540031056</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DUTY FREE 777"</t>
+  </si>
+  <si>
+    <t>334049100</t>
+  </si>
+  <si>
+    <t>981140003419</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКРИХИН"</t>
+  </si>
+  <si>
+    <t>231040029116</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "«ZARIA-BK»"</t>
+  </si>
+  <si>
+    <t>180640022760</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИМСАД"</t>
+  </si>
+  <si>
+    <t>240240004494</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GEA.KZ"</t>
+  </si>
+  <si>
+    <t>241240031127</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL TRADE TDK"</t>
+  </si>
+  <si>
+    <t>111140001928</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BRIGHT CANDLE"</t>
+  </si>
+  <si>
+    <t>260140030949</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALGYR MOTORS"</t>
+  </si>
+  <si>
+    <t>221140008819</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОМАШНИЙ ДОКТОР ПЛЮС"</t>
+  </si>
+  <si>
+    <t>333630200</t>
+  </si>
+  <si>
+    <t>240240036773</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SD21"</t>
+  </si>
+  <si>
+    <t>260240028336</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RED JANGSHAN DF"</t>
+  </si>
+  <si>
+    <t>051040005903</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DARA INTERNATIONAL" (ДАРА ИНТЕРНЕШНЛ)</t>
+  </si>
+  <si>
+    <t>210240042045</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAPA CORPORATION"</t>
+  </si>
+  <si>
+    <t>180340010101</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INDERBOR"</t>
+  </si>
+  <si>
+    <t>090841002224</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРИМА ДИСТРИБЬЮШН" В ГОРОДЕ ТАЛДЫКОРГАН</t>
+  </si>
+  <si>
+    <t>231140016108</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YT DUTY FREE"</t>
+  </si>
+  <si>
+    <t>220240041069</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IXAT XXI"</t>
+  </si>
+  <si>
+    <t>46213</t>
+  </si>
+  <si>
+    <t>250340008819</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AGROPROM.ENBEK"</t>
+  </si>
+  <si>
+    <t>120840004184</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DALAX"</t>
+  </si>
+  <si>
+    <t>201240021648</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SRT FORCE"</t>
+  </si>
+  <si>
+    <t>041141012597</t>
+  </si>
+  <si>
+    <t>ТАЛДЫКОРГАНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕСТВЕННОСТЬЮ "СКИФ ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>334853100</t>
+  </si>
+  <si>
+    <t>230240020058</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NMA COMPANY"</t>
+  </si>
+  <si>
+    <t>250240018882</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АПТЕКА МЕДИНА"</t>
+  </si>
+  <si>
+    <t>230840002041</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WEST SAID DIGITAL COMPANY"</t>
+  </si>
+  <si>
+    <t>250140028618</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DREAM LINER"</t>
+  </si>
+  <si>
+    <t>180840009572</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «KAZAKHSTAN SNACK PRODUCTS»</t>
+  </si>
+  <si>
+    <t>180640032798</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TMK-GAZ"</t>
+  </si>
+  <si>
+    <t>171040036224</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬТАСТРОЙ КЗ"</t>
+  </si>
+  <si>
+    <t>170440027940</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОГРЕСС ЖАРКЕНТ"</t>
+  </si>
+  <si>
+    <t>210840026651</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZHARKENT. CCI TRADE"</t>
+  </si>
+  <si>
+    <t>230940018795</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEGA DF CITY"</t>
+  </si>
+  <si>
+    <t>180440036307</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QFOOD COMPANY"</t>
+  </si>
+  <si>
+    <t>250440029449</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ART CORE"</t>
+  </si>
+  <si>
+    <t>150440015854</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОШЕР ХОЛДИНГ"</t>
+  </si>
+  <si>
+    <t>220940034170</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОЙ СНАБ СЕРВИС РЕГИОН"</t>
+  </si>
+  <si>
+    <t>161241010083</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №2 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ТАЛДЫКОРГАН</t>
+  </si>
+  <si>
+    <t>120240011185</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KZ SERVICES" (КЗ СЕРВИСЕЗ)</t>
+  </si>
+  <si>
+    <t>260240018319</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ERSАM TRANSIT"</t>
+  </si>
+  <si>
+    <t>250340001801</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAUDA DRINKS"</t>
+  </si>
+  <si>
+    <t>220940018535</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TRUST STROY.KZ"</t>
+  </si>
+  <si>
+    <t>101140013810</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRODUCTIV"</t>
+  </si>
+  <si>
+    <t>200640015279</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОПСТРОЙ ПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>100241012284</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТЕЛЛ" В ГОРОДЕ ТАЛДЫКОРГАН</t>
+  </si>
+  <si>
+    <t>140640013497</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КӨМЕК-ФАРМ"</t>
+  </si>
+  <si>
+    <t>333633300</t>
+  </si>
+  <si>
+    <t>210740011406</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CALIBRI"</t>
+  </si>
+  <si>
+    <t>190940010066</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХАЛЫҚАРАЛЫҚ ЖІБЕК ЖОЛЫ"</t>
+  </si>
+  <si>
+    <t>021040003604</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕНЕСАЙ"</t>
+  </si>
+  <si>
+    <t>250440018146</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SUCCESS CORPORATION COMPANY"</t>
+  </si>
+  <si>
+    <t>230740038990</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SLK-X"</t>
+  </si>
+  <si>
+    <t>220340000085</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HYUNDAI TALDYKORGAN"</t>
+  </si>
+  <si>
+    <t>080140014611</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕРЕБРЯННЫЙ ВОДОПАД"</t>
+  </si>
+  <si>
+    <t>230240046110</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BLOSSOM DUTY FREE"</t>
+  </si>
+  <si>
+    <t>241240024977</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FUSION MARKET"</t>
+  </si>
+  <si>
+    <t>241240022554</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "POWER STROI"</t>
+  </si>
+  <si>
+    <t>333471100</t>
+  </si>
+  <si>
+    <t>230340037145</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНКАЗ"</t>
+  </si>
+  <si>
+    <t>334247300</t>
+  </si>
+  <si>
+    <t>080840011048</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZERNO EXPO PROM" (ЗЕРНО ЭКСПО ПРОМ)</t>
+  </si>
+  <si>
+    <t>211040016557</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАРИЯМ А"</t>
+  </si>
+  <si>
+    <t>200640010991</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MADIAR ГРУПП"</t>
+  </si>
+  <si>
+    <t>080740013566</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LIFESTYLE-SERVICE"</t>
+  </si>
+  <si>
+    <t>230440039204</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LYUBITA"</t>
+  </si>
+  <si>
+    <t>990440004992</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БРАТЬЯ МОЛДЫКУЛОВЫ"</t>
+  </si>
+  <si>
+    <t>240440030420</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YOU HAO CO.LTD"</t>
+  </si>
+  <si>
+    <t>250640003650</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALFA TRADE PRO"</t>
+  </si>
+  <si>
+    <t>230740013211</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TDK TRADING COMPANY"</t>
+  </si>
+  <si>
+    <t>240940005220</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALIBA ELITE"</t>
+  </si>
+  <si>
+    <t>951140000429</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДТЕХНИКА "СВЕТЛАНА"</t>
+  </si>
+  <si>
+    <t>240740010050</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MH CHINA"</t>
+  </si>
+  <si>
+    <t>170640019779</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SILK WAY STAR (СИЛК ВЕЙ СТАР)"</t>
+  </si>
+  <si>
+    <t>240240034397</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TRADEGENIUS"</t>
+  </si>
+  <si>
+    <t>181240004255</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HERODS"</t>
+  </si>
+  <si>
+    <t>334230200</t>
+  </si>
+  <si>
+    <t>000140004302</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРС"</t>
+  </si>
+  <si>
+    <t>46713</t>
+  </si>
+  <si>
+    <t>190840002319</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TALDYKORGAN AUTO GROUP"</t>
+  </si>
+  <si>
+    <t>190740003829</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MASCOT A"</t>
+  </si>
+  <si>
+    <t>221240011862</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BADAR"</t>
+  </si>
+  <si>
+    <t>180140026091</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДАЛ САУДА 2019"</t>
+  </si>
+  <si>
+    <t>241140029151</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HENG FENG NONG YE"</t>
+  </si>
+  <si>
+    <t>46753</t>
+  </si>
+  <si>
+    <t>210640040162</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНФРАСТРОЙ ПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>210940035276</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JANABERDIEV"</t>
+  </si>
+  <si>
+    <t>170940033498</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADI STONE"</t>
+  </si>
+  <si>
+    <t>181040000047</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAS-TI"</t>
+  </si>
+  <si>
+    <t>230540018364</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBEX TRADING"</t>
+  </si>
+  <si>
+    <t>240240011080</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ GLOBAL TRADING"</t>
+  </si>
+  <si>
+    <t>240540010443</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TIANYUJIE"</t>
+  </si>
+  <si>
+    <t>060540026291</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АК И КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>240840012080</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН АСЫК ХОРГОС"</t>
+  </si>
+  <si>
+    <t>171240019608</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LONGDA"</t>
+  </si>
+  <si>
+    <t>170840008027</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛАТАУ RBM"</t>
+  </si>
+  <si>
+    <t>231040029532</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RK TRADING TDK"</t>
+  </si>
+  <si>
+    <t>161140002698</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕТАЛЛОКОМ"</t>
+  </si>
+  <si>
+    <t>051040000159</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАК-АЗАМАТ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>230240005847</t>
+  </si>
+  <si>
+    <t>ТОО "ТОКАНОВ"</t>
+  </si>
+  <si>
+    <t>100540017042</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТО-ФАВОРИТ-ОЙЛ"</t>
+  </si>
+  <si>
+    <t>120140017943</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАЛДЫКОРГАН ТЕХОСМОТР"</t>
+  </si>
+  <si>
+    <t>171240025167</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADS BROK"</t>
+  </si>
+  <si>
+    <t>230540009662</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VENT-HOUSE.KZ"</t>
+  </si>
+  <si>
+    <t>100640013618</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МBOX"</t>
+  </si>
+  <si>
+    <t>210740023770</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAFINA COMPANY"</t>
+  </si>
+  <si>
+    <t>230140034689</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROGRESS REGION"</t>
+  </si>
+  <si>
+    <t>241240025836</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VISTAX NOVA GOODS"</t>
+  </si>
+  <si>
+    <t>230740013439</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАКСИСТОК ДЮТИФРИ"</t>
+  </si>
+  <si>
+    <t>981040002774</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАХИМ"</t>
+  </si>
+  <si>
     <t>080740010264</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GIMALAI LOGISTICS COMPANY"</t>
   </si>
   <si>
-    <t>46909</t>
-[...4 lines deleted...]
-  <si>
     <t>180640022097</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAUEKEL KAZAKHSTAN"</t>
   </si>
   <si>
-    <t>47910</t>
-[...4 lines deleted...]
-  <si>
     <t>151040024722</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ИНТЕКО 2007""</t>
   </si>
   <si>
-    <t>47191</t>
-[...4 lines deleted...]
-  <si>
     <t>221140029198</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ACTIVE STROY KZ"</t>
   </si>
   <si>
-    <t>331039100</t>
+    <t>334855100</t>
+  </si>
+  <si>
+    <t>160440012900</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""НЕФТЕБАЗА ЛЕПСЫ-XXI""</t>
+  </si>
+  <si>
+    <t>180140007352</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «КЛИМА ВЕНТ АСТАНА»</t>
   </si>
   <si>
     <t>180840013342</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "BEREKE AZIA GROUP"</t>
   </si>
   <si>
-    <t>46762</t>
-[...25 lines deleted...]
-  <si>
     <t>211040034634</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FAZILET"</t>
   </si>
   <si>
-    <t>333635100</t>
-[...13 lines deleted...]
-  <si>
     <t>190440035251</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИР ИНВЕСТИЦИЙ (LTD WORLD OF INVESTMENTS)"</t>
   </si>
   <si>
-    <t>47999</t>
-[...1 lines deleted...]
-  <si>
     <t>141140009861</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SLUDA (СЛУДА)"</t>
   </si>
   <si>
-    <t>260440004990</t>
-[...7 lines deleted...]
-  <si>
     <t>331045800</t>
   </si>
   <si>
     <t>190540032200</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРСУЛАН 2018"</t>
   </si>
   <si>
-    <t>46510</t>
-[...1 lines deleted...]
-  <si>
     <t>230540024973</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗОЛОТОЙ АПЕЛЬСИН"</t>
   </si>
   <si>
-    <t>334030100</t>
-[...1 lines deleted...]
-  <si>
     <t>230540004601</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAU LOGISTICS KZ"</t>
   </si>
   <si>
-    <t>46389</t>
-[...10 lines deleted...]
-  <si>
     <t>230640010878</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASYL MAKSAT"</t>
   </si>
   <si>
-    <t>46390</t>
-[...22 lines deleted...]
-  <si>
     <t>334037400</t>
   </si>
   <si>
     <t>170740027961</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTAI COMPANY"</t>
   </si>
   <si>
-    <t>334655100</t>
-[...1 lines deleted...]
-  <si>
     <t>191140030202</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SARMAT-07"</t>
   </si>
   <si>
     <t>230640030238</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NEO KAZMILK"</t>
   </si>
   <si>
-    <t>47731</t>
+    <t>231140010476</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KSG MCPS"</t>
   </si>
   <si>
     <t>240840020943</t>
   </si>
   <si>
     <t>ТОО "GOLDEN PRO"</t>
   </si>
   <si>
     <t>47411</t>
   </si>
   <si>
-    <t>231140010476</t>
-[...10 lines deleted...]
-  <si>
     <t>240840018347</t>
   </si>
   <si>
     <t>ТОО "DIDAR EVENT"</t>
   </si>
   <si>
-    <t>56299</t>
-[...1 lines deleted...]
-  <si>
     <t>334643100</t>
   </si>
   <si>
     <t>221140011393</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEREKE QAZTRADE"</t>
   </si>
   <si>
     <t>070741022955</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ "ПАРТНЕР БРОК" В С.КОРГАС ПАНФИЛОВСКОГО РАЙОНА АЛМАТИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>230940007733</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALA TRADE GROUP KZ"</t>
   </si>
   <si>
-    <t>210940033943</t>
-[...7 lines deleted...]
-  <si>
     <t>180740032741</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LUE SE GREEN"</t>
   </si>
   <si>
-    <t>56102</t>
+    <t>120240002532</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХСТРОЙПРОЕКТСЕРВИС"</t>
+  </si>
+  <si>
+    <t>46740</t>
   </si>
   <si>
     <t>230840034515</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMM TRADE COMPANY"</t>
   </si>
   <si>
     <t>190540011575</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQ FOOD TRADE"</t>
   </si>
   <si>
-    <t>46341</t>
-[...7 lines deleted...]
-  <si>
     <t>230340038420</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SUAN OMT"</t>
   </si>
   <si>
     <t>47711</t>
   </si>
   <si>
-    <t>130740014457</t>
-[...4 lines deleted...]
-  <si>
     <t>333630300</t>
   </si>
   <si>
     <t>180740005952</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JM GARANT"</t>
   </si>
   <si>
     <t>220840019024</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DF SHOP"</t>
   </si>
   <si>
-    <t>47789</t>
-[...2 lines deleted...]
-    <t>331045100</t>
+    <t>200940003632</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SKP TRADE"</t>
+  </si>
+  <si>
+    <t>200940008405</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAUEKEL TRANS LOGISTICS"</t>
   </si>
   <si>
     <t>211040032192</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AVERONA GROUP (АВЕРОНА ГРУПП)"</t>
   </si>
   <si>
-    <t>200940008405</t>
-[...17 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MUSSLIM TRADE"</t>
+    <t>221040014295</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСТАН ДЕЙИ ИМПОРТ И ЭКСПОРТ КО., ЛТД"</t>
   </si>
   <si>
     <t>230540038963</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЕСЬ ПУТЬ"</t>
   </si>
   <si>
     <t>230940028920</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MSH DUTY FREE"</t>
   </si>
   <si>
-    <t>221040014295</t>
-[...10 lines deleted...]
-  <si>
     <t>190340007827</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZYNA AGRO TECH"</t>
   </si>
   <si>
-    <t>46610</t>
-[...1 lines deleted...]
-  <si>
     <t>160842018579</t>
   </si>
   <si>
     <t>ТОРГОВОЕ ПРЕДСТАВИТЕЛЬСТВО ООО "ЛОТСПЕЦТЕХ" В ГОРОДЕ ТАЛДЫКОРГАН</t>
   </si>
   <si>
-    <t>200540005009</t>
-[...22 lines deleted...]
-  <si>
     <t>240840030752</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INTEX BEST GROUP"</t>
   </si>
   <si>
     <t>220140009834</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САПА ГРУПП 2022"</t>
   </si>
   <si>
-    <t>47291</t>
-[...1 lines deleted...]
-  <si>
     <t>250440021324</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DF MAK"</t>
   </si>
   <si>
-    <t>47251</t>
-[...1 lines deleted...]
-  <si>
     <t>250940023339</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РВД ГРУП"</t>
   </si>
   <si>
     <t>190440030865</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DF "SILK ROUD" (ДЮТИФРИ "ШЕЛКОВЫЙ ПУТЬ)"</t>
   </si>
   <si>
-    <t>47292</t>
-[...1 lines deleted...]
-  <si>
     <t>071240002942</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "А И К" БАҚДӘУЛЕТ"</t>
   </si>
   <si>
+    <t>150240025854</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VISTA DISTRIBUTION"</t>
+  </si>
+  <si>
     <t>201040015051</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STROY SAN TEXNIK"</t>
   </si>
   <si>
-    <t>150240025854</t>
-[...5 lines deleted...]
-    <t>334443100</t>
+    <t>041040006038</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ "ЕВРАЗИЙСКИЕ НОВЫЕ СТРОИТЕЛЬНЫЕ ТЕХНОЛОГИИ"</t>
   </si>
   <si>
     <t>210540011958</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MNOGOPROF"</t>
   </si>
   <si>
-    <t>333633100</t>
-[...1 lines deleted...]
-  <si>
     <t>061140013424</t>
   </si>
   <si>
     <t>СЕЛЬСКОХОХЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ШУБАР"</t>
   </si>
   <si>
-    <t>46330</t>
-[...4 lines deleted...]
-  <si>
     <t>231240024519</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TYNYS&amp;MENG"</t>
   </si>
   <si>
     <t>250140001844</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JETISY SERVICE COMPANY"</t>
   </si>
   <si>
     <t>190240023875</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНВЕСТ ПЕТРОЛЕУМ"</t>
   </si>
   <si>
-    <t>47301</t>
-[...1 lines deleted...]
-  <si>
     <t>171040031848</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚҰРАЛСЫН КОМПАНИ"</t>
   </si>
   <si>
     <t>230440040496</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KHORGOS-DUTY FREE"</t>
   </si>
   <si>
     <t>240840040799</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАХРИЗАДА"</t>
   </si>
   <si>
     <t>111240022647</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕМИРЕЧЬЕ КОКСУ"</t>
   </si>
   <si>
-    <t>45201</t>
-[...1 lines deleted...]
-  <si>
     <t>191240012832</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BMJ DUTY FREE"</t>
   </si>
   <si>
     <t>250440020089</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТО ХОЗУ УДПРК"</t>
   </si>
   <si>
-    <t>45202</t>
-[...1 lines deleted...]
-  <si>
     <t>190840029886</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕТІСУ СҮТ ӨНІМДЕРІ"</t>
   </si>
   <si>
     <t>250940003057</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDINA 999 KZ"</t>
   </si>
   <si>
     <t>334639300</t>
   </si>
   <si>
     <t>231040018725</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOLDENZYME"</t>
   </si>
   <si>
-    <t>46908</t>
-[...2 lines deleted...]
-    <t>334045100</t>
+    <t>250940028974</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAP TRADE"</t>
   </si>
   <si>
     <t>180340034575</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR ABENOV"</t>
   </si>
   <si>
-    <t>260440022255</t>
-[...4 lines deleted...]
-  <si>
     <t>190540030105</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SM ELITE"</t>
   </si>
   <si>
     <t>120940010182</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EVERTONLOG"</t>
   </si>
   <si>
     <t>211040032093</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STORTON GROUP (СТОРТОН ГРУПП)"</t>
   </si>
   <si>
+    <t>150440025326</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TULPAR TRANS.KZ (ТУЛПАР ТРАНС. КЗ)"</t>
+  </si>
+  <si>
     <t>334857400</t>
   </si>
   <si>
     <t>220840044769</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АҚТҰМА 2022"</t>
   </si>
   <si>
-    <t>140640000693</t>
-[...4 lines deleted...]
-  <si>
     <t>230840011447</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "M8 DUTY FREE"</t>
   </si>
   <si>
     <t>334849300</t>
   </si>
   <si>
     <t>970940014290</t>
   </si>
   <si>
     <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ТЕМП"</t>
   </si>
   <si>
     <t>170840018897</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NAR TIRES"</t>
   </si>
   <si>
+    <t>011240005021</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UNITRANSASIA.KZ"</t>
+  </si>
+  <si>
+    <t>141040000033</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕФТЕБАЗА ЛЕПСЫ"</t>
+  </si>
+  <si>
     <t>231240026228</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADIL MCPS"</t>
   </si>
   <si>
-    <t>141040000033</t>
-[...4 lines deleted...]
-  <si>
     <t>150840010233</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАЛАКСИ ТАЛДЫКОРГАН"</t>
   </si>
   <si>
-    <t>46736</t>
-[...14 lines deleted...]
-    <t>47521</t>
+    <t>161240004281</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAPA-ELECTRO.KZ"</t>
+  </si>
+  <si>
+    <t>47599</t>
   </si>
   <si>
     <t>230940019862</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WORLD BEST DUTY FREE"</t>
   </si>
   <si>
+    <t>230440032138</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕГА АЛЬФА"</t>
+  </si>
+  <si>
     <t>250340003491</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KARVAN DF"</t>
   </si>
   <si>
-    <t>47751</t>
-[...1 lines deleted...]
-  <si>
     <t>200540017806</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IGOOD (АЙГУД)"</t>
   </si>
   <si>
     <t>47252</t>
   </si>
   <si>
     <t>210940006301</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KHORGOSZONE (ХОРГОСЗОНЕ)"</t>
   </si>
   <si>
-    <t>46903</t>
-[...1 lines deleted...]
-  <si>
     <t>170640028837</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСИНУР"</t>
   </si>
   <si>
     <t>230540038933</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПОЯС И ДОРОГА"</t>
   </si>
   <si>
-    <t>45112</t>
-[...1 lines deleted...]
-  <si>
     <t>241240014523</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SILK ROAD-777"</t>
   </si>
   <si>
-    <t>240740019827</t>
-[...4 lines deleted...]
-  <si>
     <t>100440021532</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОПРОДУКТСНАБСЕРВИС"</t>
   </si>
   <si>
     <t>230240000579</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SILK ROAD POST"</t>
   </si>
   <si>
     <t>190440037367</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WANG GOLD (ВАН ГОЛД)"</t>
   </si>
   <si>
     <t>331045380</t>
   </si>
   <si>
     <t>250440006330</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕРБОЛ АЙТО"</t>
   </si>
   <si>
-    <t>151240017350</t>
-[...4 lines deleted...]
-  <si>
     <t>250440016803</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MADI DF"</t>
   </si>
   <si>
     <t>230540004631</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СҮТ LAND"</t>
   </si>
   <si>
-    <t>180840022887</t>
-[...7 lines deleted...]
-  <si>
     <t>180740004815</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADAL COMPANY ALMATY"</t>
   </si>
   <si>
-    <t>260240024492</t>
-[...10 lines deleted...]
-  <si>
     <t>240440003097</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KC-MILLION"</t>
   </si>
   <si>
-    <t>334067100</t>
-[...1 lines deleted...]
-  <si>
     <t>070740015481</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИЗЕН"</t>
   </si>
   <si>
     <t>334653100</t>
   </si>
   <si>
     <t>260440024013</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DRINKS DISTRIBUTION GROUP"</t>
   </si>
   <si>
-    <t>180140026091</t>
-[...4 lines deleted...]
-  <si>
     <t>334243100</t>
   </si>
   <si>
     <t>050540014294</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МУСАБЕК"</t>
   </si>
   <si>
     <t>230140001038</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭНТЕРПРАЙЗ 1701"</t>
   </si>
   <si>
     <t>241141013100</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕВРОПА СНАБ ЛОГИСТИК"</t>
   </si>
   <si>
     <t>240940001297</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СҰНҚАР&amp;CЕРІК&amp;ТОБАБЕРГЕН КОМПАНИЯСЫ"</t>
   </si>
   <si>
+    <t>230740034482</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAB SERIKTESTERY"</t>
+  </si>
+  <si>
     <t>240640009043</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "75АЛИ"</t>
   </si>
   <si>
-    <t>230740034482</t>
-[...7 lines deleted...]
-  <si>
     <t>210540022993</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SULAR COMPANY (СУЛАР КОМПАНИ)"</t>
   </si>
   <si>
     <t>191140021411</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NURSULTAN GOLD"</t>
   </si>
   <si>
     <t>331045500</t>
   </si>
   <si>
     <t>020540001099</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗПРОМСЕРВИС ЛТД"</t>
   </si>
   <si>
     <t>333235100</t>
   </si>
   <si>
     <t>190240007239</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PEAK LIGHT"</t>
   </si>
   <si>
     <t>333647100</t>
   </si>
   <si>
     <t>210740006087</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DIVINE AS-SAMI"</t>
   </si>
   <si>
+    <t>081240004948</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛМАЛЫ СУСЫНДАРЫ"</t>
+  </si>
+  <si>
     <t>230440005814</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PAV GROUP"</t>
   </si>
   <si>
+    <t>230940004517</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСЫЛ ЕТ ХОРГОС"</t>
+  </si>
+  <si>
+    <t>231040014950</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАЛИЖАН"</t>
+  </si>
+  <si>
     <t>960340006315</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "СКИФ"</t>
   </si>
   <si>
-    <t>230940004517</t>
-[...19 lines deleted...]
-  <si>
     <t>220440034023</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАЗА ТАЛДЫКОРГАН"</t>
   </si>
   <si>
     <t>260540012320</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ANTALYA GASTRO GROUP"</t>
   </si>
   <si>
     <t>160440013027</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "М.БИЛЯЛ"</t>
   </si>
   <si>
     <t>46240</t>
   </si>
   <si>
-    <t>171240019608</t>
-[...2 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LONGDA"</t>
+    <t>040940025123</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОЙСАНТЕХ"</t>
   </si>
   <si>
     <t>080940008715</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИРМА ТИС-ПАМ"</t>
   </si>
   <si>
-    <t>040940025123</t>
-[...10 lines deleted...]
-  <si>
     <t>241040023862</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JJAI.DF"</t>
   </si>
   <si>
-    <t>333443100</t>
-[...1 lines deleted...]
-  <si>
     <t>231240007162</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AKZHAR GROUP"</t>
   </si>
   <si>
-    <t>161140002698</t>
-[...4 lines deleted...]
-  <si>
     <t>334041100</t>
   </si>
   <si>
     <t>221240020841</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАРКС КОМПАНИ"</t>
   </si>
   <si>
-    <t>333439100</t>
+    <t>091141003309</t>
+  </si>
+  <si>
+    <t>ПАНФИЛОВСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГОЙ"</t>
   </si>
   <si>
     <t>170840032357</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБДОЛ"</t>
   </si>
   <si>
-    <t>334655300</t>
-[...13 lines deleted...]
-  <si>
     <t>230840031223</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛМАЗ КЕРАМИК"</t>
   </si>
   <si>
     <t>080340016149</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  ПК "ЖАС ҚЫРАН"</t>
   </si>
   <si>
     <t>241040015960</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "B2B HORGOS"</t>
   </si>
   <si>
-    <t>Жетісу облысы бойынша 2026 жылғы маусымдағы 2-сауда айлық "Тауарлар мен көрсетілетін қызметтерді өткізу туралы есеп" статистикалық нысанды тапсыратын респонденттер (заңды тұлғалар) тізбесі ұсыну мерзімі-есепті кезеңнен  3-маусымға дейін (қоса алғанда)</t>
+    <t>№/№</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="fill" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1512,2103 +4558,10472 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D146"/>
+  <dimension ref="A1:E612"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="19.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="32.140625" customWidth="1"/>
+    <col min="1" max="1" width="5.5703125" customWidth="1"/>
+    <col min="2" max="3" width="19.5703125" customWidth="1"/>
+    <col min="4" max="4" width="39" customWidth="1"/>
+    <col min="5" max="5" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5" ht="46.5" customHeight="1">
       <c r="A1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="30" customHeight="1">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="30" customHeight="1">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="30" customHeight="1">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="30" customHeight="1">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="30" customHeight="1">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="30" customHeight="1">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="30" customHeight="1">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="30" customHeight="1">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="30" customHeight="1">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="30" customHeight="1">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="30" customHeight="1">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="30" customHeight="1">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="30" customHeight="1">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="30" customHeight="1">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="30" customHeight="1">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="30" customHeight="1">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="30" customHeight="1">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="30" customHeight="1">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="30" customHeight="1">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="30" customHeight="1">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="30" customHeight="1">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="30" customHeight="1">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="30" customHeight="1">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="30" customHeight="1">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="30" customHeight="1">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="30" customHeight="1">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="30" customHeight="1">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="30" customHeight="1">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="30" customHeight="1">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="30" customHeight="1">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="30" customHeight="1">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="30" customHeight="1">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="30" customHeight="1">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="30" customHeight="1">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="30" customHeight="1">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="30" customHeight="1">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="30" customHeight="1">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="30" customHeight="1">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="30" customHeight="1">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="30" customHeight="1">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="30" customHeight="1">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="30" customHeight="1">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="30" customHeight="1">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="30" customHeight="1">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="30" customHeight="1">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="30" customHeight="1">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="30" customHeight="1">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="30" customHeight="1">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="30" customHeight="1">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="30" customHeight="1">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="30" customHeight="1">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="30" customHeight="1">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="30" customHeight="1">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="30" customHeight="1">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="30" customHeight="1">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="30" customHeight="1">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="30" customHeight="1">
+      <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="30" customHeight="1">
+      <c r="A59">
+        <v>58</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="30" customHeight="1">
+      <c r="A60">
+        <v>59</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="30" customHeight="1">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="30" customHeight="1">
+      <c r="A62">
+        <v>61</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="30" customHeight="1">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="30" customHeight="1">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="30" customHeight="1">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="30" customHeight="1">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="30" customHeight="1">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="30" customHeight="1">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="30" customHeight="1">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="30" customHeight="1">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="30" customHeight="1">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="30" customHeight="1">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="30" customHeight="1">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="30" customHeight="1">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="30" customHeight="1">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="30" customHeight="1">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="30" customHeight="1">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="30" customHeight="1">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="30" customHeight="1">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="30" customHeight="1">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="30" customHeight="1">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="30" customHeight="1">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="30" customHeight="1">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="30" customHeight="1">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="30" customHeight="1">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="30" customHeight="1">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="30" customHeight="1">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="30" customHeight="1">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="30" customHeight="1">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="30" customHeight="1">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="30" customHeight="1">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="30" customHeight="1">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="30" customHeight="1">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="30" customHeight="1">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="30" customHeight="1">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="30" customHeight="1">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="30" customHeight="1">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="30" customHeight="1">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="30" customHeight="1">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="30" customHeight="1">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="30" customHeight="1">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="30" customHeight="1">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="30" customHeight="1">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="30" customHeight="1">
+      <c r="A104">
+        <v>103</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="30" customHeight="1">
+      <c r="A105">
+        <v>104</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="30" customHeight="1">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="30" customHeight="1">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="30" customHeight="1">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="30" customHeight="1">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="30" customHeight="1">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="30" customHeight="1">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="30" customHeight="1">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="30" customHeight="1">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="30" customHeight="1">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="30" customHeight="1">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="30" customHeight="1">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="30" customHeight="1">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="30" customHeight="1">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="30" customHeight="1">
+      <c r="A119">
+        <v>118</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="30" customHeight="1">
+      <c r="A120">
+        <v>119</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="30" customHeight="1">
+      <c r="A121">
+        <v>120</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="30" customHeight="1">
+      <c r="A122">
+        <v>121</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="30" customHeight="1">
+      <c r="A123">
+        <v>122</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="30" customHeight="1">
+      <c r="A124">
+        <v>123</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="30" customHeight="1">
+      <c r="A125">
+        <v>124</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="30" customHeight="1">
+      <c r="A126">
+        <v>125</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="30" customHeight="1">
+      <c r="A127">
+        <v>126</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="30" customHeight="1">
+      <c r="A128">
+        <v>127</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="30" customHeight="1">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="30" customHeight="1">
+      <c r="A130">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="30" customHeight="1">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="30" customHeight="1">
+      <c r="A132">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="30" customHeight="1">
+      <c r="A133">
+        <v>132</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="30" customHeight="1">
+      <c r="A134">
+        <v>133</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="30" customHeight="1">
+      <c r="A135">
+        <v>134</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="30" customHeight="1">
+      <c r="A136">
+        <v>135</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="30" customHeight="1">
+      <c r="A137">
+        <v>136</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="30" customHeight="1">
+      <c r="A138">
+        <v>137</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="30" customHeight="1">
+      <c r="A139">
+        <v>138</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="30" customHeight="1">
+      <c r="A140">
+        <v>139</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C140" s="2" t="s">
         <v>372</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="D140" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="30" customHeight="1">
+      <c r="A141">
+        <v>140</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="30" customHeight="1">
+      <c r="A142">
+        <v>141</v>
+      </c>
+      <c r="B142" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...19 lines deleted...]
-      <c r="D5" s="1" t="s">
+      <c r="C142" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="30" customHeight="1">
+      <c r="A143">
+        <v>142</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="30" customHeight="1">
+      <c r="A144">
+        <v>143</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="30" customHeight="1">
+      <c r="A145">
+        <v>144</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" ht="30" customHeight="1">
+      <c r="A146">
+        <v>145</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="30" customHeight="1">
+      <c r="A147">
+        <v>146</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="30" customHeight="1">
+      <c r="A148">
+        <v>147</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" ht="30" customHeight="1">
+      <c r="A149">
+        <v>148</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="30" customHeight="1">
+      <c r="A150">
+        <v>149</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="30" customHeight="1">
+      <c r="A151">
+        <v>150</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="30" customHeight="1">
+      <c r="A152">
+        <v>151</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="30" customHeight="1">
+      <c r="A153">
+        <v>152</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="30" customHeight="1">
+      <c r="A154">
+        <v>153</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="30" customHeight="1">
+      <c r="A155">
+        <v>154</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="30" customHeight="1">
+      <c r="A156">
+        <v>155</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="E156" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="30" customHeight="1">
-[...6 lines deleted...]
-      <c r="C6" s="1" t="s">
+    <row r="157" spans="1:5" ht="30" customHeight="1">
+      <c r="A157">
+        <v>156</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="30" customHeight="1">
+      <c r="A158">
+        <v>157</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="30" customHeight="1">
+      <c r="A159">
+        <v>158</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="30" customHeight="1">
+      <c r="A160">
+        <v>159</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="30" customHeight="1">
+      <c r="A161">
+        <v>160</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="30" customHeight="1">
+      <c r="A162">
+        <v>161</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="30" customHeight="1">
+      <c r="A163">
+        <v>162</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="30" customHeight="1">
+      <c r="A164">
+        <v>163</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="30" customHeight="1">
+      <c r="A165">
+        <v>164</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="30" customHeight="1">
+      <c r="A166">
+        <v>165</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="30" customHeight="1">
+      <c r="A167">
+        <v>166</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="30" customHeight="1">
+      <c r="A168">
+        <v>167</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="30" customHeight="1">
+      <c r="A169">
+        <v>168</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" ht="30" customHeight="1">
+      <c r="A170">
+        <v>169</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="30" customHeight="1">
+      <c r="A171">
+        <v>170</v>
+      </c>
+      <c r="B171" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="30" customHeight="1">
+      <c r="A172">
+        <v>171</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="30" customHeight="1">
+      <c r="A173">
+        <v>172</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="30" customHeight="1">
+      <c r="A174">
+        <v>173</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="30" customHeight="1">
+      <c r="A175">
+        <v>174</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="30" customHeight="1">
+      <c r="A176">
+        <v>175</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" ht="30" customHeight="1">
+      <c r="A177">
+        <v>176</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="30" customHeight="1">
+      <c r="A178">
+        <v>177</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="30" customHeight="1">
+      <c r="A179">
+        <v>178</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="30" customHeight="1">
+      <c r="A180">
+        <v>179</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="30" customHeight="1">
+      <c r="A181">
+        <v>180</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="30" customHeight="1">
+      <c r="A182">
+        <v>181</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="30" customHeight="1">
+      <c r="A183">
+        <v>182</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="30" customHeight="1">
+      <c r="A184">
+        <v>183</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="30" customHeight="1">
+      <c r="A185">
+        <v>184</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="30" customHeight="1">
+      <c r="A186">
+        <v>185</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="30" customHeight="1">
+      <c r="A187">
+        <v>186</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="30" customHeight="1">
+      <c r="A188">
+        <v>187</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="30" customHeight="1">
+      <c r="A189">
+        <v>188</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="30" customHeight="1">
+      <c r="A190">
+        <v>189</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="30" customHeight="1">
+      <c r="A191">
+        <v>190</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" ht="30" customHeight="1">
+      <c r="A192">
+        <v>191</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" ht="30" customHeight="1">
+      <c r="A193">
+        <v>192</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" ht="30" customHeight="1">
+      <c r="A194">
+        <v>193</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" ht="30" customHeight="1">
+      <c r="A195">
+        <v>194</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="30" customHeight="1">
+      <c r="A196">
+        <v>195</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" ht="30" customHeight="1">
+      <c r="A197">
+        <v>196</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" ht="30" customHeight="1">
+      <c r="A198">
+        <v>197</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" ht="30" customHeight="1">
+      <c r="A199">
+        <v>198</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" ht="30" customHeight="1">
+      <c r="A200">
+        <v>199</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" ht="30" customHeight="1">
+      <c r="A201">
+        <v>200</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" ht="30" customHeight="1">
+      <c r="A202">
+        <v>201</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" ht="30" customHeight="1">
+      <c r="A203">
+        <v>202</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="30" customHeight="1">
+      <c r="A204">
+        <v>203</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" ht="30" customHeight="1">
+      <c r="A205">
+        <v>204</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" ht="30" customHeight="1">
+      <c r="A206">
+        <v>205</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" ht="30" customHeight="1">
+      <c r="A207">
+        <v>206</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" ht="30" customHeight="1">
+      <c r="A208">
+        <v>207</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" ht="30" customHeight="1">
+      <c r="A209">
+        <v>208</v>
+      </c>
+      <c r="B209" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" ht="30" customHeight="1">
+      <c r="A210">
+        <v>209</v>
+      </c>
+      <c r="B210" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" ht="30" customHeight="1">
+      <c r="A211">
+        <v>210</v>
+      </c>
+      <c r="B211" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" ht="30" customHeight="1">
+      <c r="A212">
+        <v>211</v>
+      </c>
+      <c r="B212" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" ht="30" customHeight="1">
+      <c r="A213">
+        <v>212</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="30" customHeight="1">
+      <c r="A214">
+        <v>213</v>
+      </c>
+      <c r="B214" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="30" customHeight="1">
+      <c r="A215">
+        <v>214</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" ht="30" customHeight="1">
+      <c r="A216">
+        <v>215</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" ht="30" customHeight="1">
+      <c r="A217">
+        <v>216</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" ht="30" customHeight="1">
+      <c r="A218">
+        <v>217</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="30" customHeight="1">
+      <c r="A219">
+        <v>218</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" ht="30" customHeight="1">
+      <c r="A220">
+        <v>219</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="E220" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...10 lines deleted...]
-      <c r="C7" s="1" t="s">
+    </row>
+    <row r="221" spans="1:5" ht="30" customHeight="1">
+      <c r="A221">
+        <v>220</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" ht="30" customHeight="1">
+      <c r="A222">
+        <v>221</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="30" customHeight="1">
+      <c r="A223">
+        <v>222</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" ht="30" customHeight="1">
+      <c r="A224">
+        <v>223</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="30" customHeight="1">
+      <c r="A225">
+        <v>224</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="30" customHeight="1">
+      <c r="A226">
+        <v>225</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="30" customHeight="1">
+      <c r="A227">
+        <v>226</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="30" customHeight="1">
+      <c r="A228">
+        <v>227</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" ht="30" customHeight="1">
+      <c r="A229">
+        <v>228</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="30" customHeight="1">
+      <c r="A230">
+        <v>229</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="30" customHeight="1">
+      <c r="A231">
+        <v>230</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="30" customHeight="1">
+      <c r="A232">
+        <v>231</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="30" customHeight="1">
+      <c r="A233">
+        <v>232</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="30" customHeight="1">
+      <c r="A234">
+        <v>233</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="30" customHeight="1">
+      <c r="A235">
+        <v>234</v>
+      </c>
+      <c r="B235" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" ht="30" customHeight="1">
+      <c r="A236">
+        <v>235</v>
+      </c>
+      <c r="B236" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" ht="30" customHeight="1">
+      <c r="A237">
+        <v>236</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" ht="30" customHeight="1">
+      <c r="A238">
+        <v>237</v>
+      </c>
+      <c r="B238" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" ht="30" customHeight="1">
+      <c r="A239">
+        <v>238</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" ht="30" customHeight="1">
+      <c r="A240">
+        <v>239</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" ht="30" customHeight="1">
+      <c r="A241">
+        <v>240</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" ht="30" customHeight="1">
+      <c r="A242">
+        <v>241</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" ht="30" customHeight="1">
+      <c r="A243">
+        <v>242</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="30" customHeight="1">
+      <c r="A244">
+        <v>243</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" ht="30" customHeight="1">
+      <c r="A245">
+        <v>244</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" ht="30" customHeight="1">
+      <c r="A246">
+        <v>245</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" ht="30" customHeight="1">
+      <c r="A247">
+        <v>246</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" ht="30" customHeight="1">
+      <c r="A248">
+        <v>247</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" ht="30" customHeight="1">
+      <c r="A249">
+        <v>248</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" ht="30" customHeight="1">
+      <c r="A250">
+        <v>249</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" ht="30" customHeight="1">
+      <c r="A251">
+        <v>250</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" ht="30" customHeight="1">
+      <c r="A252">
+        <v>251</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" ht="30" customHeight="1">
+      <c r="A253">
+        <v>252</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" ht="30" customHeight="1">
+      <c r="A254">
+        <v>253</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" ht="30" customHeight="1">
+      <c r="A255">
+        <v>254</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" ht="30" customHeight="1">
+      <c r="A256">
+        <v>255</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" ht="30" customHeight="1">
+      <c r="A257">
+        <v>256</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" ht="30" customHeight="1">
+      <c r="A258">
+        <v>257</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" ht="30" customHeight="1">
+      <c r="A259">
+        <v>258</v>
+      </c>
+      <c r="B259" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" ht="30" customHeight="1">
+      <c r="A260">
+        <v>259</v>
+      </c>
+      <c r="B260" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" ht="30" customHeight="1">
+      <c r="A261">
+        <v>260</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" ht="30" customHeight="1">
+      <c r="A262">
+        <v>261</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" ht="30" customHeight="1">
+      <c r="A263">
+        <v>262</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" ht="30" customHeight="1">
+      <c r="A264">
+        <v>263</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" ht="30" customHeight="1">
+      <c r="A265">
+        <v>264</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" ht="30" customHeight="1">
+      <c r="A266">
+        <v>265</v>
+      </c>
+      <c r="B266" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" ht="30" customHeight="1">
+      <c r="A267">
+        <v>266</v>
+      </c>
+      <c r="B267" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" ht="30" customHeight="1">
+      <c r="A268">
+        <v>267</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" ht="30" customHeight="1">
+      <c r="A269">
+        <v>268</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" ht="30" customHeight="1">
+      <c r="A270">
+        <v>269</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" ht="30" customHeight="1">
+      <c r="A271">
+        <v>270</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" ht="30" customHeight="1">
+      <c r="A272">
+        <v>271</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" ht="30" customHeight="1">
+      <c r="A273">
+        <v>272</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" ht="30" customHeight="1">
+      <c r="A274">
+        <v>273</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" ht="30" customHeight="1">
+      <c r="A275">
+        <v>274</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" ht="30" customHeight="1">
+      <c r="A276">
+        <v>275</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" ht="30" customHeight="1">
+      <c r="A277">
+        <v>276</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" ht="30" customHeight="1">
+      <c r="A278">
+        <v>277</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" ht="30" customHeight="1">
+      <c r="A279">
+        <v>278</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" ht="30" customHeight="1">
+      <c r="A280">
+        <v>279</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" ht="30" customHeight="1">
+      <c r="A281">
+        <v>280</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" ht="30" customHeight="1">
+      <c r="A282">
+        <v>281</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" ht="30" customHeight="1">
+      <c r="A283">
+        <v>282</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" ht="30" customHeight="1">
+      <c r="A284">
+        <v>283</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" ht="30" customHeight="1">
+      <c r="A285">
+        <v>284</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" ht="30" customHeight="1">
+      <c r="A286">
+        <v>285</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" ht="30" customHeight="1">
+      <c r="A287">
+        <v>286</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" ht="30" customHeight="1">
+      <c r="A288">
+        <v>287</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" ht="30" customHeight="1">
+      <c r="A289">
+        <v>288</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" ht="30" customHeight="1">
+      <c r="A290">
+        <v>289</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" ht="30" customHeight="1">
+      <c r="A291">
+        <v>290</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" ht="30" customHeight="1">
+      <c r="A292">
+        <v>291</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" ht="30" customHeight="1">
+      <c r="A293">
+        <v>292</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" ht="30" customHeight="1">
+      <c r="A294">
+        <v>293</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" ht="30" customHeight="1">
+      <c r="A295">
+        <v>294</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" ht="30" customHeight="1">
+      <c r="A296">
+        <v>295</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" ht="30" customHeight="1">
+      <c r="A297">
+        <v>296</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" ht="30" customHeight="1">
+      <c r="A298">
+        <v>297</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" ht="30" customHeight="1">
+      <c r="A299">
+        <v>298</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" ht="30" customHeight="1">
+      <c r="A300">
+        <v>299</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" ht="30" customHeight="1">
+      <c r="A301">
+        <v>300</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" ht="30" customHeight="1">
+      <c r="A302">
+        <v>301</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" ht="30" customHeight="1">
+      <c r="A303">
+        <v>302</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" ht="30" customHeight="1">
+      <c r="A304">
+        <v>303</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" ht="30" customHeight="1">
+      <c r="A305">
+        <v>304</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" ht="30" customHeight="1">
+      <c r="A306">
+        <v>305</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" ht="30" customHeight="1">
+      <c r="A307">
+        <v>306</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="D307" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" ht="30" customHeight="1">
+      <c r="A308">
+        <v>307</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" ht="30" customHeight="1">
+      <c r="A309">
+        <v>308</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" ht="30" customHeight="1">
+      <c r="A310">
+        <v>309</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" ht="30" customHeight="1">
+      <c r="A311">
+        <v>310</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" ht="30" customHeight="1">
+      <c r="A312">
+        <v>311</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" ht="30" customHeight="1">
+      <c r="A313">
+        <v>312</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" ht="30" customHeight="1">
+      <c r="A314">
+        <v>313</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" ht="30" customHeight="1">
+      <c r="A315">
+        <v>314</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" ht="30" customHeight="1">
+      <c r="A316">
+        <v>315</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" ht="30" customHeight="1">
+      <c r="A317">
+        <v>316</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" ht="30" customHeight="1">
+      <c r="A318">
+        <v>317</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" ht="30" customHeight="1">
+      <c r="A319">
+        <v>318</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" ht="30" customHeight="1">
+      <c r="A320">
+        <v>319</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" ht="30" customHeight="1">
+      <c r="A321">
+        <v>320</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" ht="30" customHeight="1">
+      <c r="A322">
+        <v>321</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" ht="30" customHeight="1">
+      <c r="A323">
+        <v>322</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="D323" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" ht="30" customHeight="1">
+      <c r="A324">
+        <v>323</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="D324" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" ht="30" customHeight="1">
+      <c r="A325">
+        <v>324</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>778</v>
+      </c>
+      <c r="D325" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" ht="30" customHeight="1">
+      <c r="A326">
+        <v>325</v>
+      </c>
+      <c r="B326" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...10 lines deleted...]
-      <c r="C8" s="1" t="s">
+      <c r="C326" s="2" t="s">
+        <v>780</v>
+      </c>
+      <c r="D326" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" ht="30" customHeight="1">
+      <c r="A327">
+        <v>326</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="D327" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" ht="30" customHeight="1">
+      <c r="A328">
+        <v>327</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="D328" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" ht="30" customHeight="1">
+      <c r="A329">
+        <v>328</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="D329" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" ht="30" customHeight="1">
+      <c r="A330">
+        <v>329</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="E330" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" ht="30" customHeight="1">
+      <c r="A331">
+        <v>330</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>790</v>
+      </c>
+      <c r="D331" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" ht="30" customHeight="1">
+      <c r="A332">
+        <v>331</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="D332" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="E332" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" ht="30" customHeight="1">
+      <c r="A333">
+        <v>332</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" ht="30" customHeight="1">
+      <c r="A334">
+        <v>333</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>796</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>797</v>
+      </c>
+      <c r="D334" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="E334" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" ht="30" customHeight="1">
+      <c r="A335">
+        <v>334</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="D335" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="E335" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" ht="30" customHeight="1">
+      <c r="A336">
+        <v>335</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" ht="30" customHeight="1">
+      <c r="A337">
+        <v>336</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" ht="30" customHeight="1">
+      <c r="A338">
+        <v>337</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="D338" s="2" t="s">
+        <v>807</v>
+      </c>
+      <c r="E338" s="2" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" ht="30" customHeight="1">
+      <c r="A339">
+        <v>338</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>808</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="E339" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" ht="30" customHeight="1">
+      <c r="A340">
+        <v>339</v>
+      </c>
+      <c r="B340" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>810</v>
+      </c>
+      <c r="D340" s="2" t="s">
+        <v>811</v>
+      </c>
+      <c r="E340" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" ht="30" customHeight="1">
+      <c r="A341">
+        <v>340</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>812</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" ht="30" customHeight="1">
+      <c r="A342">
+        <v>341</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="E342" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...10 lines deleted...]
-      <c r="C9" s="1" t="s">
+    </row>
+    <row r="343" spans="1:5" ht="30" customHeight="1">
+      <c r="A343">
+        <v>342</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="D343" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" ht="30" customHeight="1">
+      <c r="A344">
+        <v>343</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="D344" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" ht="30" customHeight="1">
+      <c r="A345">
+        <v>344</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="D345" s="2" t="s">
+        <v>821</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" ht="30" customHeight="1">
+      <c r="A346">
+        <v>345</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>822</v>
+      </c>
+      <c r="D346" s="2" t="s">
+        <v>823</v>
+      </c>
+      <c r="E346" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D9" s="1" t="s">
+    </row>
+    <row r="347" spans="1:5" ht="30" customHeight="1">
+      <c r="A347">
+        <v>346</v>
+      </c>
+      <c r="B347" s="2" t="s">
         <v>25</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="C347" s="2" t="s">
+        <v>824</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" ht="30" customHeight="1">
+      <c r="A348">
+        <v>347</v>
+      </c>
+      <c r="B348" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>827</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" ht="30" customHeight="1">
+      <c r="A349">
+        <v>348</v>
+      </c>
+      <c r="B349" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="D349" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" ht="30" customHeight="1">
+      <c r="A350">
+        <v>349</v>
+      </c>
+      <c r="B350" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="D350" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="E350" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" ht="30" customHeight="1">
+      <c r="A351">
+        <v>350</v>
+      </c>
+      <c r="B351" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="D351" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="E351" s="2" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" ht="30" customHeight="1">
+      <c r="A352">
+        <v>351</v>
+      </c>
+      <c r="B352" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>837</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="E352" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" ht="30" customHeight="1">
+      <c r="A353">
+        <v>352</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="D353" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="E353" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" ht="30" customHeight="1">
+      <c r="A354">
+        <v>353</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="E354" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" ht="30" customHeight="1">
+      <c r="A355">
+        <v>354</v>
+      </c>
+      <c r="B355" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B11" s="1" t="s">
+      <c r="C355" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="D355" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="E355" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" ht="30" customHeight="1">
+      <c r="A356">
+        <v>355</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="D356" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="E356" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" ht="30" customHeight="1">
+      <c r="A357">
+        <v>356</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="E357" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="1" t="s">
+    </row>
+    <row r="358" spans="1:5" ht="30" customHeight="1">
+      <c r="A358">
+        <v>357</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="D358" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="E358" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" ht="30" customHeight="1">
+      <c r="A359">
+        <v>358</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="E359" s="2" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" ht="30" customHeight="1">
+      <c r="A360">
+        <v>359</v>
+      </c>
+      <c r="B360" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="D360" s="2" t="s">
+        <v>855</v>
+      </c>
+      <c r="E360" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" ht="30" customHeight="1">
+      <c r="A361">
+        <v>360</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="D361" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="E361" s="2" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" ht="30" customHeight="1">
+      <c r="A362">
+        <v>361</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="D362" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="E362" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" ht="30" customHeight="1">
+      <c r="A363">
+        <v>362</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="D363" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="E363" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" ht="30" customHeight="1">
+      <c r="A364">
+        <v>363</v>
+      </c>
+      <c r="B364" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="D364" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="E364" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" ht="30" customHeight="1">
+      <c r="A365">
+        <v>364</v>
+      </c>
+      <c r="B365" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="D365" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="E365" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" ht="30" customHeight="1">
+      <c r="A366">
+        <v>365</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C366" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="D366" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="E366" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" ht="30" customHeight="1">
+      <c r="A367">
+        <v>366</v>
+      </c>
+      <c r="B367" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="D367" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="E367" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" ht="30" customHeight="1">
+      <c r="A368">
+        <v>367</v>
+      </c>
+      <c r="B368" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="D368" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="E368" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" ht="30" customHeight="1">
+      <c r="A369">
+        <v>368</v>
+      </c>
+      <c r="B369" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>873</v>
+      </c>
+      <c r="D369" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="E369" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" ht="30" customHeight="1">
+      <c r="A370">
+        <v>369</v>
+      </c>
+      <c r="B370" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C370" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="D370" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="E370" s="2" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" ht="30" customHeight="1">
+      <c r="A371">
+        <v>370</v>
+      </c>
+      <c r="B371" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C371" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="D371" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="E371" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" ht="30" customHeight="1">
+      <c r="A372">
+        <v>371</v>
+      </c>
+      <c r="B372" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="C372" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="D372" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="E372" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" ht="30" customHeight="1">
+      <c r="A373">
+        <v>372</v>
+      </c>
+      <c r="B373" s="2" t="s">
         <v>25</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="C13" s="1" t="s">
+      <c r="C373" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="D373" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="E373" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" ht="30" customHeight="1">
+      <c r="A374">
+        <v>373</v>
+      </c>
+      <c r="B374" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C374" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="D374" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="E374" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" ht="30" customHeight="1">
+      <c r="A375">
+        <v>374</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C375" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="D375" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="E375" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" ht="30" customHeight="1">
+      <c r="A376">
+        <v>375</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C376" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="D376" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="E376" s="2" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" ht="30" customHeight="1">
+      <c r="A377">
+        <v>376</v>
+      </c>
+      <c r="B377" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C377" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="D377" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="E377" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" ht="30" customHeight="1">
+      <c r="A378">
+        <v>377</v>
+      </c>
+      <c r="B378" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C378" s="2" t="s">
+        <v>893</v>
+      </c>
+      <c r="D378" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="E378" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" ht="30" customHeight="1">
+      <c r="A379">
+        <v>378</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C379" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="D379" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="E379" s="2" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" ht="30" customHeight="1">
+      <c r="A380">
+        <v>379</v>
+      </c>
+      <c r="B380" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C380" s="2" t="s">
+        <v>897</v>
+      </c>
+      <c r="D380" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="E380" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" ht="30" customHeight="1">
+      <c r="A381">
+        <v>380</v>
+      </c>
+      <c r="B381" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C381" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="D381" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="E381" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" ht="30" customHeight="1">
+      <c r="A382">
+        <v>381</v>
+      </c>
+      <c r="B382" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C382" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="D382" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="E382" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" ht="30" customHeight="1">
+      <c r="A383">
+        <v>382</v>
+      </c>
+      <c r="B383" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C383" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="D383" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="E383" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" ht="30" customHeight="1">
+      <c r="A384">
+        <v>383</v>
+      </c>
+      <c r="B384" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C384" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="D384" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="E384" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" ht="30" customHeight="1">
+      <c r="A385">
+        <v>384</v>
+      </c>
+      <c r="B385" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C385" s="2" t="s">
+        <v>907</v>
+      </c>
+      <c r="D385" s="2" t="s">
+        <v>908</v>
+      </c>
+      <c r="E385" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" ht="30" customHeight="1">
+      <c r="A386">
+        <v>385</v>
+      </c>
+      <c r="B386" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C386" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="D386" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="E386" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" ht="30" customHeight="1">
+      <c r="A387">
+        <v>386</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C387" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="D387" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="E387" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" ht="30" customHeight="1">
+      <c r="A388">
+        <v>387</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C388" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="D388" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="E388" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" ht="30" customHeight="1">
+      <c r="A389">
+        <v>388</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C389" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="D389" s="2" t="s">
+        <v>916</v>
+      </c>
+      <c r="E389" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" ht="30" customHeight="1">
+      <c r="A390">
+        <v>389</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="C390" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="D390" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="E390" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" ht="30" customHeight="1">
+      <c r="A391">
+        <v>390</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C391" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="D391" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="E391" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" ht="30" customHeight="1">
+      <c r="A392">
+        <v>391</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="C392" s="2" t="s">
+        <v>922</v>
+      </c>
+      <c r="D392" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="E392" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" ht="30" customHeight="1">
+      <c r="A393">
+        <v>392</v>
+      </c>
+      <c r="B393" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C393" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="D393" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="E393" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" ht="30" customHeight="1">
+      <c r="A394">
+        <v>393</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C394" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="D394" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="E394" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" ht="30" customHeight="1">
+      <c r="A395">
+        <v>394</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C395" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="D395" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="E395" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" ht="30" customHeight="1">
+      <c r="A396">
+        <v>395</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C396" s="2" t="s">
+        <v>930</v>
+      </c>
+      <c r="D396" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="E396" s="2" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" ht="30" customHeight="1">
+      <c r="A397">
+        <v>396</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C397" s="2" t="s">
+        <v>932</v>
+      </c>
+      <c r="D397" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="E397" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" ht="30" customHeight="1">
+      <c r="A398">
+        <v>397</v>
+      </c>
+      <c r="B398" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="C398" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="D398" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="E398" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" ht="30" customHeight="1">
+      <c r="A399">
+        <v>398</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C399" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="D399" s="2" t="s">
+        <v>938</v>
+      </c>
+      <c r="E399" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" ht="30" customHeight="1">
+      <c r="A400">
+        <v>399</v>
+      </c>
+      <c r="B400" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C400" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="D400" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="E400" s="2" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" ht="30" customHeight="1">
+      <c r="A401">
+        <v>400</v>
+      </c>
+      <c r="B401" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C401" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="D401" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="E401" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" ht="30" customHeight="1">
+      <c r="A402">
+        <v>401</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C402" s="2" t="s">
+        <v>943</v>
+      </c>
+      <c r="D402" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="E402" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" ht="30" customHeight="1">
+      <c r="A403">
+        <v>402</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C403" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="D403" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="E403" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" ht="30" customHeight="1">
+      <c r="A404">
+        <v>403</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C404" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="D404" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="E404" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" ht="30" customHeight="1">
+      <c r="A405">
+        <v>404</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C405" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="D405" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="E405" s="2" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" ht="30" customHeight="1">
+      <c r="A406">
+        <v>405</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C406" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="D406" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="E406" s="2" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" ht="30" customHeight="1">
+      <c r="A407">
+        <v>406</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C407" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="D407" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="E407" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" ht="30" customHeight="1">
+      <c r="A408">
+        <v>407</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C408" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="D408" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="E408" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" ht="30" customHeight="1">
+      <c r="A409">
+        <v>408</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C409" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="D409" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="E409" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" ht="30" customHeight="1">
+      <c r="A410">
+        <v>409</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="C410" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="D410" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="E410" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" ht="30" customHeight="1">
+      <c r="A411">
+        <v>410</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C411" s="2" t="s">
+        <v>963</v>
+      </c>
+      <c r="D411" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="E411" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" ht="30" customHeight="1">
+      <c r="A412">
+        <v>411</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C412" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="D412" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="E412" s="2" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" ht="30" customHeight="1">
+      <c r="A413">
+        <v>412</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C413" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="D413" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="E413" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" ht="30" customHeight="1">
+      <c r="A414">
+        <v>413</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C414" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="D414" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="E414" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" ht="30" customHeight="1">
+      <c r="A415">
+        <v>414</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C415" s="2" t="s">
+        <v>971</v>
+      </c>
+      <c r="D415" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="E415" s="2" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" ht="30" customHeight="1">
+      <c r="A416">
+        <v>415</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C416" s="2" t="s">
+        <v>973</v>
+      </c>
+      <c r="D416" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="E416" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" ht="30" customHeight="1">
+      <c r="A417">
+        <v>416</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C417" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="D417" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="E417" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" ht="30" customHeight="1">
+      <c r="A418">
+        <v>417</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C418" s="2" t="s">
+        <v>977</v>
+      </c>
+      <c r="D418" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="E418" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" ht="30" customHeight="1">
+      <c r="A419">
+        <v>418</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C419" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="D419" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="E419" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" ht="30" customHeight="1">
+      <c r="A420">
+        <v>419</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C420" s="2" t="s">
+        <v>981</v>
+      </c>
+      <c r="D420" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="E420" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" ht="30" customHeight="1">
+      <c r="A421">
+        <v>420</v>
+      </c>
+      <c r="B421" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C421" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="D421" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="E421" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" ht="30" customHeight="1">
+      <c r="A422">
+        <v>421</v>
+      </c>
+      <c r="B422" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C422" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="D422" s="2" t="s">
+        <v>986</v>
+      </c>
+      <c r="E422" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" ht="30" customHeight="1">
+      <c r="A423">
+        <v>422</v>
+      </c>
+      <c r="B423" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C423" s="2" t="s">
+        <v>987</v>
+      </c>
+      <c r="D423" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="E423" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" ht="30" customHeight="1">
+      <c r="A424">
+        <v>423</v>
+      </c>
+      <c r="B424" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C424" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="D424" s="2" t="s">
+        <v>990</v>
+      </c>
+      <c r="E424" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" ht="30" customHeight="1">
+      <c r="A425">
+        <v>424</v>
+      </c>
+      <c r="B425" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C425" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="D425" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="E425" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" ht="30" customHeight="1">
+      <c r="A426">
+        <v>425</v>
+      </c>
+      <c r="B426" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...13 lines deleted...]
-      <c r="D14" s="1" t="s">
+      <c r="C426" s="2" t="s">
+        <v>993</v>
+      </c>
+      <c r="D426" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="E426" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" ht="30" customHeight="1">
+      <c r="A427">
+        <v>426</v>
+      </c>
+      <c r="B427" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C427" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="D427" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="E427" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" ht="30" customHeight="1">
+      <c r="A428">
+        <v>427</v>
+      </c>
+      <c r="B428" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C428" s="2" t="s">
+        <v>997</v>
+      </c>
+      <c r="D428" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="E428" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" ht="30" customHeight="1">
+      <c r="A429">
+        <v>428</v>
+      </c>
+      <c r="B429" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C429" s="2" t="s">
+        <v>999</v>
+      </c>
+      <c r="D429" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E429" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" ht="30" customHeight="1">
+      <c r="A430">
+        <v>429</v>
+      </c>
+      <c r="B430" s="2" t="s">
         <v>40</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="C430" s="2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D430" s="2" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E430" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" ht="30" customHeight="1">
+      <c r="A431">
+        <v>430</v>
+      </c>
+      <c r="B431" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C431" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D431" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E431" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" ht="30" customHeight="1">
+      <c r="A432">
+        <v>431</v>
+      </c>
+      <c r="B432" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C432" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D432" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E432" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" ht="30" customHeight="1">
+      <c r="A433">
+        <v>432</v>
+      </c>
+      <c r="B433" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C433" s="2" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D433" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E433" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" ht="30" customHeight="1">
+      <c r="A434">
+        <v>433</v>
+      </c>
+      <c r="B434" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C434" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D434" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E434" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" ht="30" customHeight="1">
+      <c r="A435">
+        <v>434</v>
+      </c>
+      <c r="B435" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C435" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D435" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E435" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" ht="30" customHeight="1">
+      <c r="A436">
+        <v>435</v>
+      </c>
+      <c r="B436" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C436" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D436" s="2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E436" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" ht="30" customHeight="1">
+      <c r="A437">
+        <v>436</v>
+      </c>
+      <c r="B437" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C437" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D437" s="2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E437" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" ht="30" customHeight="1">
+      <c r="A438">
+        <v>437</v>
+      </c>
+      <c r="B438" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C438" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D438" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E438" s="2" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" ht="30" customHeight="1">
+      <c r="A439">
+        <v>438</v>
+      </c>
+      <c r="B439" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C439" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D439" s="2" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E439" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" ht="30" customHeight="1">
+      <c r="A440">
+        <v>439</v>
+      </c>
+      <c r="B440" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C440" s="2" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D440" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E440" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="1" t="s">
+    </row>
+    <row r="441" spans="1:5" ht="30" customHeight="1">
+      <c r="A441">
+        <v>440</v>
+      </c>
+      <c r="B441" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C441" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D441" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E441" s="2" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" ht="30" customHeight="1">
+      <c r="A442">
+        <v>441</v>
+      </c>
+      <c r="B442" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C442" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D442" s="2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E442" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" ht="30" customHeight="1">
+      <c r="A443">
+        <v>442</v>
+      </c>
+      <c r="B443" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C443" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D443" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E443" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" ht="30" customHeight="1">
+      <c r="A444">
+        <v>443</v>
+      </c>
+      <c r="B444" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C444" s="2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D444" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E444" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" ht="30" customHeight="1">
+      <c r="A445">
+        <v>444</v>
+      </c>
+      <c r="B445" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C445" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D445" s="2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E445" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" ht="30" customHeight="1">
+      <c r="A446">
+        <v>445</v>
+      </c>
+      <c r="B446" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C446" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D446" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E446" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" ht="30" customHeight="1">
+      <c r="A447">
+        <v>446</v>
+      </c>
+      <c r="B447" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C447" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D447" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E447" s="2" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" ht="30" customHeight="1">
+      <c r="A448">
+        <v>447</v>
+      </c>
+      <c r="B448" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C448" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D448" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E448" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" ht="30" customHeight="1">
+      <c r="A449">
+        <v>448</v>
+      </c>
+      <c r="B449" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C449" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D449" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E449" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5" ht="30" customHeight="1">
+      <c r="A450">
+        <v>449</v>
+      </c>
+      <c r="B450" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C450" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D450" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E450" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5" ht="30" customHeight="1">
+      <c r="A451">
+        <v>450</v>
+      </c>
+      <c r="B451" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C451" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D451" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E451" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5" ht="30" customHeight="1">
+      <c r="A452">
+        <v>451</v>
+      </c>
+      <c r="B452" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C452" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D452" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E452" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5" ht="30" customHeight="1">
+      <c r="A453">
+        <v>452</v>
+      </c>
+      <c r="B453" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C453" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D453" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E453" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5" ht="30" customHeight="1">
+      <c r="A454">
+        <v>453</v>
+      </c>
+      <c r="B454" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C454" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D454" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E454" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5" ht="30" customHeight="1">
+      <c r="A455">
+        <v>454</v>
+      </c>
+      <c r="B455" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C455" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D455" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E455" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5" ht="30" customHeight="1">
+      <c r="A456">
+        <v>455</v>
+      </c>
+      <c r="B456" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C456" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D456" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E456" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5" ht="30" customHeight="1">
+      <c r="A457">
+        <v>456</v>
+      </c>
+      <c r="B457" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C457" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D457" s="2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E457" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5" ht="30" customHeight="1">
+      <c r="A458">
+        <v>457</v>
+      </c>
+      <c r="B458" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C458" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D458" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E458" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5" ht="30" customHeight="1">
+      <c r="A459">
+        <v>458</v>
+      </c>
+      <c r="B459" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C459" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D459" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E459" s="2" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5" ht="30" customHeight="1">
+      <c r="A460">
+        <v>459</v>
+      </c>
+      <c r="B460" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C460" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D460" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E460" s="2" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5" ht="30" customHeight="1">
+      <c r="A461">
+        <v>460</v>
+      </c>
+      <c r="B461" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C461" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D461" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E461" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5" ht="30" customHeight="1">
+      <c r="A462">
+        <v>461</v>
+      </c>
+      <c r="B462" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C462" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D462" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E462" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5" ht="30" customHeight="1">
+      <c r="A463">
+        <v>462</v>
+      </c>
+      <c r="B463" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C463" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D463" s="2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E463" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5" ht="30" customHeight="1">
+      <c r="A464">
+        <v>463</v>
+      </c>
+      <c r="B464" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C464" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D464" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E464" s="2" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5" ht="30" customHeight="1">
+      <c r="A465">
+        <v>464</v>
+      </c>
+      <c r="B465" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B17" s="1" t="s">
+      <c r="C465" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D465" s="2" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E465" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5" ht="30" customHeight="1">
+      <c r="A466">
+        <v>465</v>
+      </c>
+      <c r="B466" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="C466" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D466" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E466" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5" ht="30" customHeight="1">
+      <c r="A467">
+        <v>466</v>
+      </c>
+      <c r="B467" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C467" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D467" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E467" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5" ht="30" customHeight="1">
+      <c r="A468">
+        <v>467</v>
+      </c>
+      <c r="B468" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C468" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D468" s="2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E468" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5" ht="30" customHeight="1">
+      <c r="A469">
+        <v>468</v>
+      </c>
+      <c r="B469" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C469" s="2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D469" s="2" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E469" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5" ht="30" customHeight="1">
+      <c r="A470">
+        <v>469</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C470" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D470" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E470" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5" ht="30" customHeight="1">
+      <c r="A471">
+        <v>470</v>
+      </c>
+      <c r="B471" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C471" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D471" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E471" s="2" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5" ht="30" customHeight="1">
+      <c r="A472">
+        <v>471</v>
+      </c>
+      <c r="B472" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C472" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D472" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E472" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5" ht="30" customHeight="1">
+      <c r="A473">
+        <v>472</v>
+      </c>
+      <c r="B473" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C473" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D473" s="2" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E473" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5" ht="30" customHeight="1">
+      <c r="A474">
+        <v>473</v>
+      </c>
+      <c r="B474" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C474" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D474" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E474" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5" ht="30" customHeight="1">
+      <c r="A475">
+        <v>474</v>
+      </c>
+      <c r="B475" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C475" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D475" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E475" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5" ht="30" customHeight="1">
+      <c r="A476">
+        <v>475</v>
+      </c>
+      <c r="B476" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C476" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D476" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E476" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="477" spans="1:5" ht="30" customHeight="1">
+      <c r="A477">
+        <v>476</v>
+      </c>
+      <c r="B477" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C477" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D477" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E477" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5" ht="30" customHeight="1">
+      <c r="A478">
+        <v>477</v>
+      </c>
+      <c r="B478" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C478" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D478" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E478" s="2" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5" ht="30" customHeight="1">
+      <c r="A479">
+        <v>478</v>
+      </c>
+      <c r="B479" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C479" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D479" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E479" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5" ht="30" customHeight="1">
+      <c r="A480">
+        <v>479</v>
+      </c>
+      <c r="B480" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C480" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D480" s="2" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E480" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5" ht="30" customHeight="1">
+      <c r="A481">
+        <v>480</v>
+      </c>
+      <c r="B481" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C481" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D481" s="2" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E481" s="2" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5" ht="30" customHeight="1">
+      <c r="A482">
+        <v>481</v>
+      </c>
+      <c r="B482" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C482" s="2" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D482" s="2" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E482" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5" ht="30" customHeight="1">
+      <c r="A483">
+        <v>482</v>
+      </c>
+      <c r="B483" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C483" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D483" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E483" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5" ht="30" customHeight="1">
+      <c r="A484">
+        <v>483</v>
+      </c>
+      <c r="B484" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C484" s="2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D484" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E484" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="485" spans="1:5" ht="30" customHeight="1">
+      <c r="A485">
+        <v>484</v>
+      </c>
+      <c r="B485" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C485" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D485" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E485" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5" ht="30" customHeight="1">
+      <c r="A486">
+        <v>485</v>
+      </c>
+      <c r="B486" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C486" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D486" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E486" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5" ht="30" customHeight="1">
+      <c r="A487">
+        <v>486</v>
+      </c>
+      <c r="B487" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C487" s="2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D487" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E487" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5" ht="30" customHeight="1">
+      <c r="A488">
+        <v>487</v>
+      </c>
+      <c r="B488" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C488" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D488" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E488" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5" ht="30" customHeight="1">
+      <c r="A489">
+        <v>488</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C489" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D489" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E489" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5" ht="33.75">
+      <c r="A490">
+        <v>489</v>
+      </c>
+      <c r="B490" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C490" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D490" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E490" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5" ht="22.5">
+      <c r="A491">
+        <v>490</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C491" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D491" s="2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E491" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5" ht="22.5">
+      <c r="A492">
+        <v>491</v>
+      </c>
+      <c r="B492" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C492" s="2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D492" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E492" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5" ht="22.5">
+      <c r="A493">
+        <v>492</v>
+      </c>
+      <c r="B493" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C493" s="2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D493" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E493" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5" ht="22.5">
+      <c r="A494">
+        <v>493</v>
+      </c>
+      <c r="B494" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C494" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D494" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E494" s="2" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5" ht="22.5">
+      <c r="A495">
+        <v>494</v>
+      </c>
+      <c r="B495" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C495" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D495" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E495" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5">
+      <c r="A496">
+        <v>495</v>
+      </c>
+      <c r="B496" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C496" s="2" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D496" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E496" s="2" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5" ht="22.5">
+      <c r="A497">
+        <v>496</v>
+      </c>
+      <c r="B497" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C497" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D497" s="2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E497" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="498" spans="1:5" ht="33.75">
+      <c r="A498">
+        <v>497</v>
+      </c>
+      <c r="B498" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C498" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D498" s="2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E498" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5" ht="22.5">
+      <c r="A499">
+        <v>498</v>
+      </c>
+      <c r="B499" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C499" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D499" s="2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E499" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="500" spans="1:5" ht="22.5">
+      <c r="A500">
+        <v>499</v>
+      </c>
+      <c r="B500" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C500" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D500" s="2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E500" s="2" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5" ht="22.5">
+      <c r="A501">
+        <v>500</v>
+      </c>
+      <c r="B501" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C501" s="2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D501" s="2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E501" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5" ht="22.5">
+      <c r="A502">
+        <v>501</v>
+      </c>
+      <c r="B502" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C502" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D502" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E502" s="2" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5" ht="22.5">
+      <c r="A503">
+        <v>502</v>
+      </c>
+      <c r="B503" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C503" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D503" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E503" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5" ht="22.5">
+      <c r="A504">
+        <v>503</v>
+      </c>
+      <c r="B504" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C504" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D504" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E504" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5" ht="22.5">
+      <c r="A505">
+        <v>504</v>
+      </c>
+      <c r="B505" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C505" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D505" s="2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E505" s="2" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5" ht="22.5">
+      <c r="A506">
+        <v>505</v>
+      </c>
+      <c r="B506" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C506" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D506" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E506" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="507" spans="1:5" ht="22.5">
+      <c r="A507">
+        <v>506</v>
+      </c>
+      <c r="B507" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C507" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D507" s="2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E507" s="2" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="508" spans="1:5">
+      <c r="A508">
+        <v>507</v>
+      </c>
+      <c r="B508" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C508" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D508" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E508" s="2" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="509" spans="1:5">
+      <c r="A509">
+        <v>508</v>
+      </c>
+      <c r="B509" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C509" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D509" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E509" s="2" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="510" spans="1:5" ht="22.5">
+      <c r="A510">
+        <v>509</v>
+      </c>
+      <c r="B510" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C510" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D510" s="2" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E510" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="511" spans="1:5" ht="45">
+      <c r="A511">
+        <v>510</v>
+      </c>
+      <c r="B511" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C511" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D511" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E511" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="512" spans="1:5" ht="22.5">
+      <c r="A512">
+        <v>511</v>
+      </c>
+      <c r="B512" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C512" s="2" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D512" s="2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E512" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="513" spans="1:5" ht="22.5">
+      <c r="A513">
+        <v>512</v>
+      </c>
+      <c r="B513" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C513" s="2" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D513" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E513" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="514" spans="1:5" ht="33.75">
+      <c r="A514">
+        <v>513</v>
+      </c>
+      <c r="B514" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C514" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D514" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E514" s="2" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="515" spans="1:5" ht="22.5">
+      <c r="A515">
+        <v>514</v>
+      </c>
+      <c r="B515" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C515" s="2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D515" s="2" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E515" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="516" spans="1:5" ht="22.5">
+      <c r="A516">
+        <v>515</v>
+      </c>
+      <c r="B516" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C516" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D516" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E516" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5" ht="22.5">
+      <c r="A517">
+        <v>516</v>
+      </c>
+      <c r="B517" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C517" s="2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D517" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E517" s="2" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="518" spans="1:5" ht="22.5">
+      <c r="A518">
+        <v>517</v>
+      </c>
+      <c r="B518" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C518" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D518" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E518" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="519" spans="1:5" ht="22.5">
+      <c r="A519">
+        <v>518</v>
+      </c>
+      <c r="B519" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C519" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D519" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E519" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="520" spans="1:5" ht="22.5">
+      <c r="A520">
+        <v>519</v>
+      </c>
+      <c r="B520" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="C520" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D520" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E520" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="521" spans="1:5" ht="33.75">
+      <c r="A521">
+        <v>520</v>
+      </c>
+      <c r="B521" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C521" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D521" s="2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E521" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="522" spans="1:5" ht="33.75">
+      <c r="A522">
+        <v>521</v>
+      </c>
+      <c r="B522" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C522" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D522" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E522" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="523" spans="1:5" ht="33.75">
+      <c r="A523">
+        <v>522</v>
+      </c>
+      <c r="B523" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C523" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D523" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E523" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="524" spans="1:5" ht="22.5">
+      <c r="A524">
+        <v>523</v>
+      </c>
+      <c r="B524" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C524" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D524" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E524" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="525" spans="1:5" ht="22.5">
+      <c r="A525">
+        <v>524</v>
+      </c>
+      <c r="B525" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C525" s="2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D525" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E525" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="526" spans="1:5" ht="22.5">
+      <c r="A526">
+        <v>525</v>
+      </c>
+      <c r="B526" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C526" s="2" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D526" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E526" s="2" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="527" spans="1:5" ht="22.5">
+      <c r="A527">
+        <v>526</v>
+      </c>
+      <c r="B527" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C527" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D527" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E527" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="528" spans="1:5" ht="22.5">
+      <c r="A528">
+        <v>527</v>
+      </c>
+      <c r="B528" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C528" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D528" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E528" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="529" spans="1:5" ht="22.5">
+      <c r="A529">
+        <v>528</v>
+      </c>
+      <c r="B529" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C529" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D529" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E529" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="530" spans="1:5" ht="22.5">
+      <c r="A530">
+        <v>529</v>
+      </c>
+      <c r="B530" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C530" s="2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D530" s="2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E530" s="2" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="531" spans="1:5" ht="22.5">
+      <c r="A531">
+        <v>530</v>
+      </c>
+      <c r="B531" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C531" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D531" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E531" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="532" spans="1:5" ht="33.75">
+      <c r="A532">
+        <v>531</v>
+      </c>
+      <c r="B532" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C532" s="2" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D532" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E532" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5" ht="22.5">
+      <c r="A533">
+        <v>532</v>
+      </c>
+      <c r="B533" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C533" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D533" s="2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E533" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="534" spans="1:5" ht="22.5">
+      <c r="A534">
+        <v>533</v>
+      </c>
+      <c r="B534" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C534" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D534" s="2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E534" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5" ht="22.5">
+      <c r="A535">
+        <v>534</v>
+      </c>
+      <c r="B535" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C535" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D535" s="2" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E535" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="536" spans="1:5" ht="45">
+      <c r="A536">
+        <v>535</v>
+      </c>
+      <c r="B536" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C536" s="2" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D536" s="2" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E536" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="537" spans="1:5" ht="22.5">
+      <c r="A537">
+        <v>536</v>
+      </c>
+      <c r="B537" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="C537" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D537" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E537" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="538" spans="1:5" ht="22.5">
+      <c r="A538">
+        <v>537</v>
+      </c>
+      <c r="B538" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C538" s="2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D538" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E538" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="539" spans="1:5" ht="22.5">
+      <c r="A539">
+        <v>538</v>
+      </c>
+      <c r="B539" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C539" s="2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D539" s="2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E539" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="540" spans="1:5" ht="22.5">
+      <c r="A540">
+        <v>539</v>
+      </c>
+      <c r="B540" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C540" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D540" s="2" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E540" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="541" spans="1:5" ht="22.5">
+      <c r="A541">
+        <v>540</v>
+      </c>
+      <c r="B541" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C541" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D541" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E541" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="542" spans="1:5" ht="22.5">
+      <c r="A542">
+        <v>541</v>
+      </c>
+      <c r="B542" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C542" s="2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D542" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E542" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="543" spans="1:5" ht="22.5">
+      <c r="A543">
+        <v>542</v>
+      </c>
+      <c r="B543" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C543" s="2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D543" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E543" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5" ht="22.5">
+      <c r="A544">
+        <v>543</v>
+      </c>
+      <c r="B544" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C544" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D544" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E544" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5" ht="22.5">
+      <c r="A545">
+        <v>544</v>
+      </c>
+      <c r="B545" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C545" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D545" s="2" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E545" s="2" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5" ht="22.5">
+      <c r="A546">
+        <v>545</v>
+      </c>
+      <c r="B546" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C546" s="2" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D546" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E546" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="547" spans="1:5" ht="22.5">
+      <c r="A547">
+        <v>546</v>
+      </c>
+      <c r="B547" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C547" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D547" s="2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E547" s="2" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="548" spans="1:5" ht="22.5">
+      <c r="A548">
+        <v>547</v>
+      </c>
+      <c r="B548" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C548" s="2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D548" s="2" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E548" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="549" spans="1:5" ht="22.5">
+      <c r="A549">
+        <v>548</v>
+      </c>
+      <c r="B549" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C549" s="2" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D549" s="2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E549" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="550" spans="1:5" ht="22.5">
+      <c r="A550">
+        <v>549</v>
+      </c>
+      <c r="B550" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C550" s="2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D550" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E550" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="551" spans="1:5" ht="22.5">
+      <c r="A551">
+        <v>550</v>
+      </c>
+      <c r="B551" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C551" s="2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D551" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E551" s="2" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="552" spans="1:5" ht="22.5">
+      <c r="A552">
+        <v>551</v>
+      </c>
+      <c r="B552" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="C552" s="2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D552" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E552" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="553" spans="1:5" ht="22.5">
+      <c r="A553">
+        <v>552</v>
+      </c>
+      <c r="B553" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C553" s="2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D553" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E553" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5" ht="22.5">
+      <c r="A554">
+        <v>553</v>
+      </c>
+      <c r="B554" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C554" s="2" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D554" s="2" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E554" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="555" spans="1:5" ht="33.75">
+      <c r="A555">
+        <v>554</v>
+      </c>
+      <c r="B555" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C555" s="2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D555" s="2" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E555" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="556" spans="1:5" ht="33.75">
+      <c r="A556">
+        <v>555</v>
+      </c>
+      <c r="B556" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C556" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D556" s="2" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E556" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="557" spans="1:5" ht="22.5">
+      <c r="A557">
+        <v>556</v>
+      </c>
+      <c r="B557" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C557" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D557" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E557" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5" ht="22.5">
+      <c r="A558">
+        <v>557</v>
+      </c>
+      <c r="B558" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C558" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D558" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E558" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="559" spans="1:5">
+      <c r="A559">
+        <v>558</v>
+      </c>
+      <c r="B559" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C559" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D559" s="2" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E559" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="560" spans="1:5" ht="22.5">
+      <c r="A560">
+        <v>559</v>
+      </c>
+      <c r="B560" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C560" s="2" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D560" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E560" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="561" spans="1:5" ht="22.5">
+      <c r="A561">
+        <v>560</v>
+      </c>
+      <c r="B561" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C561" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D561" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E561" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5" ht="22.5">
+      <c r="A562">
+        <v>561</v>
+      </c>
+      <c r="B562" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C562" s="2" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D562" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E562" s="2" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="563" spans="1:5" ht="22.5">
+      <c r="A563">
+        <v>562</v>
+      </c>
+      <c r="B563" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C563" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D563" s="2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E563" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="564" spans="1:5" ht="22.5">
+      <c r="A564">
+        <v>563</v>
+      </c>
+      <c r="B564" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C564" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D564" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E564" s="2" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="565" spans="1:5" ht="22.5">
+      <c r="A565">
+        <v>564</v>
+      </c>
+      <c r="B565" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C565" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D565" s="2" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E565" s="2" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="566" spans="1:5" ht="22.5">
+      <c r="A566">
+        <v>565</v>
+      </c>
+      <c r="B566" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C566" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D566" s="2" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E566" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="567" spans="1:5" ht="22.5">
+      <c r="A567">
+        <v>566</v>
+      </c>
+      <c r="B567" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C567" s="2" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D567" s="2" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E567" s="2" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="568" spans="1:5" ht="22.5">
+      <c r="A568">
+        <v>567</v>
+      </c>
+      <c r="B568" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C568" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D568" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E568" s="2" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="569" spans="1:5" ht="22.5">
+      <c r="A569">
+        <v>568</v>
+      </c>
+      <c r="B569" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C569" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D569" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E569" s="2" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="570" spans="1:5" ht="33.75">
+      <c r="A570">
+        <v>569</v>
+      </c>
+      <c r="B570" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C570" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D570" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E570" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="571" spans="1:5" ht="22.5">
+      <c r="A571">
+        <v>570</v>
+      </c>
+      <c r="B571" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C571" s="2" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D571" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E571" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="572" spans="1:5" ht="22.5">
+      <c r="A572">
+        <v>571</v>
+      </c>
+      <c r="B572" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C572" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D572" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E572" s="2" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="573" spans="1:5" ht="22.5">
+      <c r="A573">
+        <v>572</v>
+      </c>
+      <c r="B573" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C573" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D573" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E573" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="574" spans="1:5" ht="33.75">
+      <c r="A574">
+        <v>573</v>
+      </c>
+      <c r="B574" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C574" s="2" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D574" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E574" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="575" spans="1:5" ht="22.5">
+      <c r="A575">
+        <v>574</v>
+      </c>
+      <c r="B575" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C575" s="2" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D575" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E575" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="576" spans="1:5" ht="22.5">
+      <c r="A576">
+        <v>575</v>
+      </c>
+      <c r="B576" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C576" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D576" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E576" s="2" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5" ht="22.5">
+      <c r="A577">
+        <v>576</v>
+      </c>
+      <c r="B577" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C577" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D577" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E577" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="578" spans="1:5" ht="22.5">
+      <c r="A578">
+        <v>577</v>
+      </c>
+      <c r="B578" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C578" s="2" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D578" s="2" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E578" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="579" spans="1:5" ht="22.5">
+      <c r="A579">
+        <v>578</v>
+      </c>
+      <c r="B579" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="C579" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D579" s="2" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E579" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="580" spans="1:5" ht="22.5">
+      <c r="A580">
+        <v>579</v>
+      </c>
+      <c r="B580" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C580" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D580" s="2" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E580" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="581" spans="1:5" ht="22.5">
+      <c r="A581">
+        <v>580</v>
+      </c>
+      <c r="B581" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C581" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D581" s="2" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E581" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="582" spans="1:5" ht="22.5">
+      <c r="A582">
+        <v>581</v>
+      </c>
+      <c r="B582" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C582" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D582" s="2" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E582" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="583" spans="1:5" ht="33.75">
+      <c r="A583">
+        <v>582</v>
+      </c>
+      <c r="B583" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C583" s="2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D583" s="2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E583" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="584" spans="1:5" ht="22.5">
+      <c r="A584">
+        <v>583</v>
+      </c>
+      <c r="B584" s="2" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C584" s="2" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D584" s="2" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E584" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="585" spans="1:5" ht="22.5">
+      <c r="A585">
+        <v>584</v>
+      </c>
+      <c r="B585" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C585" s="2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D585" s="2" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E585" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="586" spans="1:5" ht="22.5">
+      <c r="A586">
+        <v>585</v>
+      </c>
+      <c r="B586" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C586" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D586" s="2" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E586" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="587" spans="1:5" ht="33.75">
+      <c r="A587">
+        <v>586</v>
+      </c>
+      <c r="B587" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C587" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D587" s="2" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E587" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="588" spans="1:5" ht="22.5">
+      <c r="A588">
+        <v>587</v>
+      </c>
+      <c r="B588" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C588" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D588" s="2" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E588" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="589" spans="1:5" ht="22.5">
+      <c r="A589">
+        <v>588</v>
+      </c>
+      <c r="B589" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C589" s="2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D589" s="2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E589" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="590" spans="1:5" ht="33.75">
+      <c r="A590">
+        <v>589</v>
+      </c>
+      <c r="B590" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C590" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D590" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E590" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="591" spans="1:5" ht="22.5">
+      <c r="A591">
+        <v>590</v>
+      </c>
+      <c r="B591" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C591" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D591" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E591" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="592" spans="1:5" ht="22.5">
+      <c r="A592">
+        <v>591</v>
+      </c>
+      <c r="B592" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C592" s="2" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D592" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E592" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="593" spans="1:5" ht="22.5">
+      <c r="A593">
+        <v>592</v>
+      </c>
+      <c r="B593" s="2" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C593" s="2" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D593" s="2" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E593" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="594" spans="1:5" ht="22.5">
+      <c r="A594">
+        <v>593</v>
+      </c>
+      <c r="B594" s="2" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C594" s="2" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D594" s="2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E594" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="1" t="s">
+    </row>
+    <row r="595" spans="1:5" ht="22.5">
+      <c r="A595">
+        <v>594</v>
+      </c>
+      <c r="B595" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="C595" s="2" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D595" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E595" s="2" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="596" spans="1:5" ht="22.5">
+      <c r="A596">
+        <v>595</v>
+      </c>
+      <c r="B596" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C596" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D596" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E596" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="597" spans="1:5" ht="22.5">
+      <c r="A597">
+        <v>596</v>
+      </c>
+      <c r="B597" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C597" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D597" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E597" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="598" spans="1:5" ht="22.5">
+      <c r="A598">
+        <v>597</v>
+      </c>
+      <c r="B598" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C598" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D598" s="2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E598" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="599" spans="1:5" ht="22.5">
+      <c r="A599">
+        <v>598</v>
+      </c>
+      <c r="B599" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C599" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D599" s="2" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E599" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="600" spans="1:5" ht="22.5">
+      <c r="A600">
+        <v>599</v>
+      </c>
+      <c r="B600" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C600" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D600" s="2" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E600" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="601" spans="1:5" ht="33.75">
+      <c r="A601">
+        <v>600</v>
+      </c>
+      <c r="B601" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...30 lines deleted...]
-      <c r="D20" s="1" t="s">
+      <c r="C601" s="2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D601" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E601" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="602" spans="1:5" ht="22.5">
+      <c r="A602">
+        <v>601</v>
+      </c>
+      <c r="B602" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C602" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D602" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E602" s="2" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="603" spans="1:5" ht="22.5">
+      <c r="A603">
+        <v>602</v>
+      </c>
+      <c r="B603" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C603" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D603" s="2" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E603" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="604" spans="1:5" ht="22.5">
+      <c r="A604">
+        <v>603</v>
+      </c>
+      <c r="B604" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C604" s="2" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D604" s="2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E604" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="605" spans="1:5" ht="22.5">
+      <c r="A605">
+        <v>604</v>
+      </c>
+      <c r="B605" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C605" s="2" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D605" s="2" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E605" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5" ht="22.5">
+      <c r="A606">
+        <v>605</v>
+      </c>
+      <c r="B606" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C606" s="2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D606" s="2" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E606" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="607" spans="1:5" ht="22.5">
+      <c r="A607">
+        <v>606</v>
+      </c>
+      <c r="B607" s="2" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C607" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D607" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E607" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="21" spans="1:4" ht="30" customHeight="1">
-[...51 lines deleted...]
-      <c r="D24" s="1" t="s">
+    <row r="608" spans="1:5" ht="22.5">
+      <c r="A608">
+        <v>607</v>
+      </c>
+      <c r="B608" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C608" s="2" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D608" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E608" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="609" spans="1:5" ht="22.5">
+      <c r="A609">
+        <v>608</v>
+      </c>
+      <c r="B609" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C609" s="2" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D609" s="2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E609" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="610" spans="1:5" ht="22.5">
+      <c r="A610">
+        <v>609</v>
+      </c>
+      <c r="B610" s="2" t="s">
         <v>40</v>
       </c>
-    </row>
-[...38 lines deleted...]
-      <c r="D27" s="1" t="s">
+      <c r="C610" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D610" s="2" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E610" s="2" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="28" spans="1:4" ht="30" customHeight="1">
-[...177 lines deleted...]
-      <c r="D40" s="1" t="s">
+    <row r="611" spans="1:5" ht="22.5">
+      <c r="A611">
+        <v>610</v>
+      </c>
+      <c r="B611" s="2" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1481 lines deleted...]
-        <v>15</v>
+      <c r="C611" s="2" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D611" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E611" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5" ht="22.5">
+      <c r="A612">
+        <v>611</v>
+      </c>
+      <c r="B612" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C612" s="2" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D612" s="2" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E612" s="2" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:D146"/>
-[...2 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>лист 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>