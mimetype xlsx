--- v0 (2026-07-02)
+++ v1 (2026-09-23)
@@ -1,63 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="570" windowWidth="24615" windowHeight="11955"/>
+    <workbookView xWindow="480" yWindow="480" windowWidth="21735" windowHeight="11955"/>
   </bookViews>
   <sheets>
     <sheet name="лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1801" uniqueCount="1357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1840" uniqueCount="1383">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>БИН/ИИН</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>433238500</t>
   </si>
   <si>
     <t>140840025081</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА КУМБАЗАР» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА БЕКБАУЫЛ»</t>
   </si>
   <si>
     <t>431010000</t>
   </si>
   <si>
     <t>050140013499</t>
   </si>
   <si>
@@ -66,206 +63,224 @@
   <si>
     <t>434056100</t>
   </si>
   <si>
     <t>140440013251</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ КЫРАШ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КЫРАШ»</t>
   </si>
   <si>
     <t>180340036551</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕДЕН ТРАНЗИТ"</t>
   </si>
   <si>
     <t>433220100</t>
   </si>
   <si>
     <t>080540010069</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕРКЕ-ЕЛ LTD"</t>
   </si>
   <si>
+    <t>140340001402</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАКС ГРУПП"</t>
+  </si>
+  <si>
+    <t>434643100</t>
+  </si>
+  <si>
+    <t>140840013098</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛЬСКОГО ОКРУГА ЖАНАЖОЛ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЖАНАЖОЛ"</t>
+  </si>
+  <si>
+    <t>433644100</t>
+  </si>
+  <si>
+    <t>140740025216</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ЖАНАДАРИЯ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЖАНАДАРИЯ</t>
+  </si>
+  <si>
+    <t>434459400</t>
+  </si>
+  <si>
+    <t>141240026145</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ЛАКАЛЫ" АППАРАТ АКИМА СЕЛЬСКОГО ОКУРГА ТАСАРЫК</t>
+  </si>
+  <si>
+    <t>060440006043</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА IT СЕРВИС"</t>
+  </si>
+  <si>
+    <t>435253100</t>
+  </si>
+  <si>
+    <t>190341014746</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «МЕМОРИАЛЬНЫЙ МУЗЕЙ ИСКУССТВ НАРТАЯ БЕКЕЖАНОВА» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО КАЗЕННОГО ПРЕДПРИЯТИЯ "КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ" УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>434430100</t>
+  </si>
+  <si>
+    <t>190241007482</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «КАЗАЛИНСКИЙ РАЙОННЫЙ АРХИВ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>960840011191</t>
+  </si>
+  <si>
+    <t>ПОЛНОЕ ТОВАРИЩЕСТВО "АНАТОЛИЙ И КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>071240017422</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "МК СЕКЬЮРИТИ KZ"</t>
+  </si>
+  <si>
+    <t>100240018307</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСТАН ТЕХСНАБ"</t>
+  </si>
+  <si>
+    <t>240140033335</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНТЕРНО KZ"</t>
+  </si>
+  <si>
+    <t>961140002704</t>
+  </si>
+  <si>
+    <t>КООПЕРАТИВ СОБСТВЕННИКОВ КВАРТИР (НЕЖИЛЫХ ПОМЕЩЕНИЙ) "АЛИ"</t>
+  </si>
+  <si>
+    <t>040640003230</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GEO ENGINEERING KAZAKHSTAN" (ГЕО ИНЖИНИРИНГ КАЗАХСТАН)</t>
+  </si>
+  <si>
     <t>434030100</t>
   </si>
   <si>
-    <t>171240014865</t>
-[...95 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКНУРПРОМСЕРВИС"</t>
+    <t>201240020005</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""RAMAZAN" KA"</t>
+  </si>
+  <si>
+    <t>431046100</t>
+  </si>
+  <si>
+    <t>140440002226</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕО - ESMK"</t>
+  </si>
+  <si>
+    <t>433232100</t>
+  </si>
+  <si>
+    <t>140940001860</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕНННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА ЖИНИШКЕКУМ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АТАНШИ»</t>
   </si>
   <si>
     <t>434043200</t>
   </si>
   <si>
     <t>220240027965</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭКСПЕРТ KZO"</t>
   </si>
   <si>
-    <t>431046100</t>
-[...14 lines deleted...]
-    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕНННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА ЖИНИШКЕКУМ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АТАНШИ»</t>
+    <t>431047100</t>
+  </si>
+  <si>
+    <t>250440014153</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA CLOUD"</t>
   </si>
   <si>
     <t>000640000010</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ   "БУМЕР ЛТД"</t>
   </si>
   <si>
+    <t>434065100</t>
+  </si>
+  <si>
+    <t>130640007966</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DELTA GROUP PLUS"</t>
+  </si>
+  <si>
+    <t>434633100</t>
+  </si>
+  <si>
+    <t>050240020753</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "БАРС ЕВРАЗИИ"</t>
+  </si>
+  <si>
+    <t>050840003389</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУРЫЗ КУРЫЛЫС"</t>
+  </si>
+  <si>
     <t>130240001556</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕЗАВИСИМАЯ ОЦЕНОЧНАЯ КОМПАНИЯ "GARANT"</t>
   </si>
   <si>
-    <t>050840003389</t>
-[...13 lines deleted...]
-  <si>
     <t>435261100</t>
   </si>
   <si>
     <t>140240012901</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ "ТАРТОГАЙ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ТАРТОГАЙ</t>
   </si>
   <si>
     <t>080742015286</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО КАЗАХСТАН СЕКЬЮРИТИ СИСТЕМ" В КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>041240010668</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЙТЕРЕК" ГАЗЕТІ"</t>
   </si>
   <si>
     <t>050540004168</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННАЯ СЛУЖБА ПАМИР"</t>
@@ -279,512 +294,524 @@
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА КАМЫСТЫБАС" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КАМЫСТЫБАС"</t>
   </si>
   <si>
     <t>433243300</t>
   </si>
   <si>
     <t>140840026030</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА ЕРИМБЕТЖАГА" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КАРАКУМ"</t>
   </si>
   <si>
     <t>150340016452</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАМИРЖОБАҚҰРЫЛЫС"</t>
   </si>
   <si>
     <t>051140000450</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОДУЛОР-21"</t>
   </si>
   <si>
+    <t>180340036571</t>
+  </si>
+  <si>
+    <t>ТОО "ORDA M-SOLUTIONS"</t>
+  </si>
+  <si>
     <t>250540020220</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INFINITY TRUST CAPITAL"</t>
   </si>
   <si>
-    <t>180340036571</t>
-[...4 lines deleted...]
-  <si>
     <t>130240011236</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RANGE OIL"</t>
   </si>
   <si>
     <t>050740003672</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕЙБАРС-9"</t>
   </si>
   <si>
     <t>960840002370</t>
   </si>
   <si>
-    <t>ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "КООПЕРАТИВ СОБСТВЕННИКОВ КВАРТИР "ТАЛАП"</t>
+    <t>КООПЕРАТИВ СОБСТВЕННИКОВ КВАРТИР (НЕЖИЛЫХ ПОМЕЩЕНИЙ) "ТАЛАП"</t>
   </si>
   <si>
     <t>433653100</t>
   </si>
   <si>
     <t>140740025117</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ ТАН" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ТАН</t>
   </si>
   <si>
     <t>433630100</t>
   </si>
   <si>
     <t>120640008586</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰРЛАН ҚҰРЫЛЫС СЕРВИС"</t>
   </si>
   <si>
     <t>434630100</t>
   </si>
   <si>
     <t>180540019599</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ДАЛА-2"</t>
   </si>
   <si>
     <t>433242100</t>
   </si>
   <si>
     <t>140840026029</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА РАЙЫМ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА ЖЕТЕС БИ"</t>
   </si>
   <si>
+    <t>180140003489</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМАН-ЕР И К"</t>
+  </si>
+  <si>
     <t>970940002316</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕЗИНФЕКЦИЯ"</t>
   </si>
   <si>
-    <t>180140003489</t>
-[...4 lines deleted...]
-  <si>
     <t>970440004126</t>
   </si>
   <si>
     <t>КООПЕРАТИВ СОБСТВЕННЫХ КВАРТИР (НЕЖИЛЫХ ПОМЕЩЕНИЙ) "ЖАНҰЯ"</t>
   </si>
   <si>
     <t>090440002125</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "КАРДИНАЛ-СЕКЬЮРИТИ"</t>
   </si>
   <si>
     <t>433645300</t>
   </si>
   <si>
     <t>140740025593</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ДАЛДАБАЙ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КАРАКЕТКЕН</t>
   </si>
   <si>
     <t>180440030615</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СК РИЗАЛИТ"</t>
   </si>
   <si>
     <t>240840034399</t>
   </si>
   <si>
     <t>КГУ «ДЕТСКО-ЮНОШЕСКИХ КЛУБОВ ФИЗИЧЕСКОЙ ПОДГОТОВКИ КАРМАКШИНСКОГО РАЙОННОГО ОТДЕЛА ФИЗИЧЕСКОГО ВОСПИТАНИЯ, СПОРТА И ТУРИЗМА»</t>
   </si>
   <si>
     <t>961140002843</t>
   </si>
   <si>
-    <t>КЫЗЫЛОРДИНСКИЙ ГОРОДСКОЙ ПОТРЕБИТЕЛЬСКИЙ  КООПЕРАТИВ СОБСТВЕННИКОВ КВАРТИР "АССЕЛЬ"</t>
+    <t>КООПЕРАТИВ СОБСТВЕННИКОВ КВАРТИР (НЕЖИЛЫХ ПОМЕЩЕНИЙ) "АССЕЛЬ"</t>
   </si>
   <si>
     <t>120140013396</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «АРАЛЬСКАЯ РАЙОННАЯ ВЕТЕРИНАРНАЯ СТАНЦИЯ» УПРАВЛЕНИЯ ВЕТЕРИНАРИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
   </si>
   <si>
     <t>190241009568</t>
   </si>
   <si>
     <t>ФИЛИАЛ «КЫЗЫЛОРДИНСКИЙ ГОРОДСКОЙ АРХИВ» КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
   </si>
   <si>
     <t>180140039599</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНСАЯ KZ"</t>
   </si>
   <si>
     <t>434049100</t>
   </si>
   <si>
     <t>100140016723</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОСТАР СТРОЙ ГРУПП"</t>
   </si>
   <si>
     <t>434054100</t>
   </si>
   <si>
     <t>140440014110</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ КОСУЙЕНКИ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КОСУЙЕНКИ»</t>
   </si>
   <si>
     <t>171140006375</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАЙМАС СТРОЙ СЕРВИС"</t>
   </si>
   <si>
+    <t>141240003224</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗАМАТ - СЕРВИС KZ"</t>
+  </si>
+  <si>
     <t>230340020295</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕРЕЙ-А"</t>
   </si>
   <si>
-    <t>431047100</t>
-[...7 lines deleted...]
-  <si>
     <t>230740005855</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ЦЕНТР «АНАҒА ТАҒЗЫМ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
   </si>
   <si>
+    <t>101240012142</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЫЗЫЛОРДА НУР СТРОЙ ИНЖИНИРИНГ"</t>
+  </si>
+  <si>
+    <t>434041100</t>
+  </si>
+  <si>
+    <t>260140021226</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AKARAI"</t>
+  </si>
+  <si>
     <t>435230100</t>
   </si>
   <si>
-    <t>220740047839</t>
-[...4 lines deleted...]
-  <si>
     <t>971140002240</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИЕЛИ ЖАРЫГЫ"</t>
   </si>
   <si>
     <t>190440025849</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАМУ» БІЛІМ БЕРУ ЖҰМЫСПЕН ҚАМТУ ЖӘНЕ ОҢАЛТУ ТЕРАПИЯ ОРТАЛЫҒЫ"</t>
   </si>
   <si>
     <t>090240005271</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБС-МҰНАЙ ӨНІМДЕРІ"</t>
   </si>
   <si>
     <t>200140009345</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕР КУРЫЛЫС МОНТАЖ"</t>
   </si>
   <si>
+    <t>051141004240</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CNLC INTERNATIONAL KAZAKHSTAN INK" (КНЛК ИНТЕРНЕШНЛ КАЗАХСТАН ИНК)"</t>
+  </si>
+  <si>
+    <t>240640032622</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KZ ЛИДЕР KIDS"</t>
+  </si>
+  <si>
     <t>230240011801</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA GROUP CO."</t>
   </si>
   <si>
-    <t>240640032622</t>
-[...10 lines deleted...]
-  <si>
     <t>434031100</t>
   </si>
   <si>
     <t>140440013132</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ МАШБЕК НАЛИБАЕВ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА МАШБЕК НАЛИБАЕВ»</t>
   </si>
   <si>
     <t>434035100</t>
   </si>
   <si>
     <t>140440014349</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ БИРЛИК» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АКУЙИК»</t>
   </si>
   <si>
     <t>160840004489</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИНАРАУ"</t>
   </si>
   <si>
     <t>190140011025</t>
   </si>
   <si>
-    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «СПОРТИВНЫЙ КЛУБ ДЛЯ ИНВАЛИДОВ» УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ, СПОРТА И ТУРИЗМА КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПОРТИВНЫЙ КЛУБ ДЛЯ ИНВАЛИДОВ" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
   </si>
   <si>
     <t>110340003433</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛАТАУ -ДМ"</t>
   </si>
   <si>
     <t>130740016255</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПОРТИВНЫЙ КЛУБ ШИЕЛИЙСКОГО РАЙОНА" ОТДЕЛА ФИЗИЧЕСКОЙ КУЛЬТУРЫ, СПОРТА И ТУРИЗМА ШИЕЛИЙСКОГО РАЙОНА"</t>
   </si>
   <si>
-    <t>191240025349</t>
-[...4 lines deleted...]
-  <si>
     <t>434657400</t>
   </si>
   <si>
     <t>140840017774</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ КЫЗЫЛТАМ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КАРМАКШЫ"</t>
   </si>
   <si>
     <t>061140001936</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЕРИФ-Н"</t>
   </si>
   <si>
     <t>434441100</t>
   </si>
   <si>
     <t>130540004620</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ЖАЛАНТОС БАТЫР" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КАРАШЕНГЕЛЬ"</t>
   </si>
   <si>
+    <t>160240005376</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫРЫМ И К"</t>
+  </si>
+  <si>
     <t>090440003272</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЭЛМОСС"</t>
   </si>
   <si>
+    <t>434663100</t>
+  </si>
+  <si>
+    <t>080640011813</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕОCOMPANY"</t>
+  </si>
+  <si>
+    <t>434046100</t>
+  </si>
+  <si>
+    <t>140440014418</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ КОКТОБЕ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КОКТОБЕ»</t>
+  </si>
+  <si>
     <t>434849100</t>
   </si>
   <si>
     <t>220440020787</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОСТЫКАКТОБЕ"</t>
   </si>
   <si>
-    <t>434046100</t>
-[...16 lines deleted...]
-  <si>
     <t>434839100</t>
   </si>
   <si>
     <t>110940005530</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ БЕСАРЫК" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА БЕСАРЫК"</t>
   </si>
   <si>
     <t>433257100</t>
   </si>
   <si>
     <t>110140001608</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРАЙЖАН"</t>
   </si>
   <si>
     <t>091240018593</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ ПОСЕЛКА АЙТЕКЕ БИ" АППАРАТА АКИМА ПОСЕЛКА АЙТЕКЕ БИ</t>
   </si>
   <si>
     <t>435243100</t>
   </si>
   <si>
-    <t>140240011624</t>
-[...4 lines deleted...]
-  <si>
     <t>131140020690</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ ИСКУССТВА НАРТАЯ" ШИЕЛИЙСКОГО РАЙОННОГО ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ</t>
   </si>
   <si>
+    <t>110340006933</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОЛЖА-2020"</t>
+  </si>
+  <si>
+    <t>250940023874</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ELTAY GROUP"</t>
+  </si>
+  <si>
     <t>431035100</t>
   </si>
   <si>
     <t>260240024343</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАЙЛАУ ИИ"</t>
   </si>
   <si>
-    <t>110340006933</t>
-[...4 lines deleted...]
-  <si>
     <t>434061100</t>
   </si>
   <si>
     <t>140440014894</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ СУТТИКУДЫК" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА.СУТТИКУДЫК"</t>
   </si>
   <si>
+    <t>433649100</t>
+  </si>
+  <si>
+    <t>140740025533</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ МАДЕНИЕТ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА МАДЕНИЕТ</t>
+  </si>
+  <si>
+    <t>433637100</t>
+  </si>
+  <si>
+    <t>140740026501</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ ЕСЕТ БАТЫР" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АЛАМЕСЕК</t>
+  </si>
+  <si>
     <t>250940023993</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAZIS-N STROY"</t>
   </si>
   <si>
-    <t>433637100</t>
-[...16 lines deleted...]
-  <si>
     <t>140840017308</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КЛУБА ПОСЕЛКА ТОРЕТАМ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТА АКИМА ПОСЕЛКА ТОРЕТАМ"</t>
   </si>
   <si>
     <t>221040036335</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ӘБДІМАНАП БАЗАРЫ №1""</t>
   </si>
   <si>
+    <t>434843100</t>
+  </si>
+  <si>
+    <t>110940005550</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ СЕЛА Н.ИЛИЯСОВА АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА НАГИ ИЛИЯСОВ"</t>
+  </si>
+  <si>
     <t>434665100</t>
   </si>
   <si>
     <t>140840013187</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ АУЛА ІІІ ИНТЕРНАЦИОНАЛ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ІІІ ИНТЕРНАЦИОНАЛ"</t>
   </si>
   <si>
-    <t>434843100</t>
-[...7 lines deleted...]
-  <si>
     <t>433235100</t>
   </si>
   <si>
     <t>140940000694</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕНННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА БОГЕН» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА БОГЕН»</t>
   </si>
   <si>
+    <t>250240034814</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОЧЕРНЕЕ ПРЕДПРИЯТИЕ "KAZSTROYCAPITAL LTD KYZYLORDA"</t>
+  </si>
+  <si>
     <t>020340001587</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БІЛІМ ШАМШЫРАҒЫ"</t>
   </si>
   <si>
     <t>433256100</t>
   </si>
   <si>
     <t>140940000456</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА САЗДЫ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА САЗДЫ»</t>
   </si>
   <si>
     <t>140740028815</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""КОЛГАНАТ-ПРОЕКТСЕРВИС""</t>
   </si>
   <si>
     <t>433255600</t>
   </si>
   <si>
     <t>140840026017</t>
@@ -801,2276 +828,2303 @@
   <si>
     <t>435267100</t>
   </si>
   <si>
     <t>140240012820</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬСКИЙ КЛУБ "ОРТАКШЫЛ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ОРТАКШЫЛ</t>
   </si>
   <si>
     <t>180940022781</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MIAMI BEAUTY"</t>
   </si>
   <si>
     <t>431041100</t>
   </si>
   <si>
     <t>161140003606</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЫЗЫЛОРДА-РЕКЛАМА"</t>
   </si>
   <si>
+    <t>070940013779</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚЫЗЫЛОРДА КӨРКЕМ И КОМПАНИЯ"</t>
+  </si>
+  <si>
     <t>435247100</t>
   </si>
   <si>
     <t>140240013918</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЯ СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ "АЛГАБАС" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЖУАНТОБЕ</t>
   </si>
   <si>
-    <t>140240009662</t>
-[...4 lines deleted...]
-  <si>
     <t>110940015687</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГЕНТСТВО БУХГАЛТЕРСКИХ УСЛУГ"</t>
   </si>
   <si>
     <t>434033100</t>
   </si>
   <si>
     <t>140440013350</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ ТУГУСКЕН» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АККОРГАН»</t>
   </si>
   <si>
     <t>190341020493</t>
   </si>
   <si>
     <t>«АРАЛЬСКИЙ ГОРОДСКОЙ ИСТОРИЧЕСКИЙ МУЗЕЙ» КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИСНКОЙ ОБЛАСТИ»</t>
   </si>
   <si>
     <t>434453100</t>
   </si>
   <si>
     <t>140840014006</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ САРБУЛАК" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА САРБУЛАК</t>
   </si>
   <si>
     <t>160440002041</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СҰҢҒАТ ЕГІЗБАЙ" ВЕТСЕРВИС"</t>
   </si>
   <si>
     <t>171140017221</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАҢА-КАДАСТР"</t>
   </si>
   <si>
+    <t>110140001509</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SJS ELECTRIC"</t>
+  </si>
+  <si>
     <t>080440020469</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗЮЖПРОЕКТ"</t>
   </si>
   <si>
     <t>431043100</t>
   </si>
   <si>
     <t>140840019815</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ КЫЗЫЛЖАРМА" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КЫЗЫЛЖАРМА ГОРОДА КЫЗЫЛОРДЫ</t>
   </si>
   <si>
     <t>435244100</t>
   </si>
   <si>
     <t>140240011525</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬСКИЙ КЛУБ "ЖИДЕЛИАРЫК" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЖИДЕЛИАРЫК</t>
   </si>
   <si>
     <t>241240024114</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДВАНСЕДТЕХНОЛОГИЯ"</t>
   </si>
   <si>
-    <t>434041100</t>
-[...1 lines deleted...]
-  <si>
     <t>140440014795</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ ЖАЙЫЛМА» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЖАЙЫЛМА»</t>
   </si>
   <si>
     <t>090540000915</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИРЕНА.KZ"</t>
   </si>
   <si>
+    <t>190540024011</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ GENERAL ENGINEERING"</t>
+  </si>
+  <si>
     <t>050340012974</t>
   </si>
   <si>
     <t xml:space="preserve">СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "ТАН" </t>
   </si>
   <si>
+    <t>434435100</t>
+  </si>
+  <si>
+    <t>050540021990</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "ДАМУ"</t>
+  </si>
+  <si>
+    <t>130440015177</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «СПОРТИВНЫЙ КЛУБ ОТДЕЛА ФИЗИЧЕСКОЙ КУЛЬТУРЫ , СПОРТА И ТУРИЗМА ЖАНАКОРГАНСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>434431100</t>
+  </si>
+  <si>
+    <t>140840014016</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ МАЙДАКОЛ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АКЖОНА"</t>
+  </si>
+  <si>
+    <t>071040008406</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГОСПРОМСТРОЙ"</t>
+  </si>
+  <si>
+    <t>100640018113</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТӨРТ ҰЛАН"</t>
+  </si>
+  <si>
+    <t>940741001678</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "РЕСПУБЛИКАНСКАЯ ТЕЛЕРАДИОКОРПОРАЦИЯ "КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>111240019449</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚОРҒАН Н. - ОРДА"</t>
+  </si>
+  <si>
+    <t>230840008744</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «КЫЗЫЛОРДИНСКАЯ ПРОТИВОЧУМНАЯ СТАНЦИЯ» КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>920440000898</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЙРАТ"</t>
+  </si>
+  <si>
+    <t>981241000811</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ВОЛКОВГЕОЛОГИЯ" "ГЕОЛОГОРАЗВЕДОЧНАЯ ЭКСПЕДИЦИЯ №23"</t>
+  </si>
+  <si>
+    <t>251040018065</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IQ SOFT SOLUTIONS"</t>
+  </si>
+  <si>
+    <t>000341006074</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРУПП ЧЕТЫРЕ"</t>
+  </si>
+  <si>
+    <t>080940017823</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУМКОЛЬ-ЭКО"</t>
+  </si>
+  <si>
+    <t>434423100</t>
+  </si>
+  <si>
+    <t>091240018583</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ГОРОДСКОЙ ДОМ КУЛЬТУРЫ" АППАРАТА АКИМА ГОРОДА КАЗАЛИНСК"</t>
+  </si>
+  <si>
+    <t>434040100</t>
+  </si>
+  <si>
+    <t>140440013457</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ЕКПИНДИ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЕКПИНДИ"</t>
+  </si>
+  <si>
+    <t>434053100</t>
+  </si>
+  <si>
+    <t>140440015515</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ КОЖАКЕНТ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КОЖАКЕНТ»</t>
+  </si>
+  <si>
+    <t>433238100</t>
+  </si>
+  <si>
+    <t>140840025268</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕНННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА БЕКБАУЫЛ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА БЕКБАУЫЛ»</t>
+  </si>
+  <si>
+    <t>210340009493</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХМОНТАЖПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>435238100</t>
+  </si>
+  <si>
+    <t>140240013819</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬКИЙ КЛУБ "БЕСТАМ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА БЕСТАМ</t>
+  </si>
+  <si>
+    <t>433645100</t>
+  </si>
+  <si>
+    <t>140740026412</t>
+  </si>
+  <si>
+    <t>КГКП "СЕЛЬСКИЙ КЛУБ КАРАКЕТКЕН" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КАРАКЕТКЕН</t>
+  </si>
+  <si>
+    <t>990640006986</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШУГЫЛА"</t>
+  </si>
+  <si>
+    <t>434067100</t>
+  </si>
+  <si>
+    <t>140440014785</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ МАНАП" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА МАНАП</t>
+  </si>
+  <si>
+    <t>230340012952</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХОСМОТР 11"</t>
+  </si>
+  <si>
+    <t>140840017734</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КЛУБА СЕЛО АКАЙ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АКАЙ"</t>
+  </si>
+  <si>
+    <t>050641000451</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "РЕСПУБЛИКАНСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ ПО ОХРАНЕ ТРУДА МИНИСТЕРСТВА ТРУДА И СОЦИАЛЬНОЙ ЗАЩИТЫ НАСЕЛЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>010340003600</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИЗДАТЕЛЬСКИЙ ДОМ "ASU"</t>
+  </si>
+  <si>
+    <t>971040001150</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИРМА АКНУР"</t>
+  </si>
+  <si>
+    <t>170240003163</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙБАР - Ш"</t>
+  </si>
+  <si>
+    <t>991140006019</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫР МЕКТЕБI"</t>
+  </si>
+  <si>
+    <t>435255100</t>
+  </si>
+  <si>
+    <t>140240011783</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬКИЙ КЛУБ "КАРГАЛЫ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КАРГАЛЫ</t>
+  </si>
+  <si>
+    <t>030440003487</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАРКШЕЙДЕР К"</t>
+  </si>
+  <si>
+    <t>050940008869</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "ЖОСАЛЫ - 1"</t>
+  </si>
+  <si>
+    <t>140340002341</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СК САМРУКСТРОЙСЕРВИС"</t>
+  </si>
+  <si>
+    <t>990540003521</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОБЩЕСТВЕННАЯ ТЕЛЕРАДИОКОМПАНИЯ КЫЗЫЛОРДА"</t>
+  </si>
+  <si>
+    <t>434830100</t>
+  </si>
+  <si>
+    <t>990140004347</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СЫРДАРЬИНСКАЯ РАЙОННАЯ ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" СЫРДАРЬИНСКОГО РАЙОННОГО ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ</t>
+  </si>
+  <si>
+    <t>111140011192</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРДАНА-ЖЕНИС"</t>
+  </si>
+  <si>
+    <t>120840002217</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ" ҚАЗАЛЫ ЗАҢГЕР"</t>
+  </si>
+  <si>
+    <t>180140015422</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARLAN-001"</t>
+  </si>
+  <si>
+    <t>010240004526</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХАЛЫК" ГАЗЕТІ"</t>
+  </si>
+  <si>
+    <t>120841015859</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «КАЗГИДРОМЕТ» МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН ПО КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>190341019494</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «ЖАЛАГАШСКИЙ РАЙОННЫЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО КАЗЕННОГО ПРЕДПРИЯТИЯ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>101140005989</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕО-НУРСЕРВИС"</t>
+  </si>
+  <si>
+    <t>435256100</t>
+  </si>
+  <si>
+    <t>050440012531</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ   "МАЙЛЫТОҒАЙ"</t>
+  </si>
+  <si>
+    <t>100540013337</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРЕТАМ-ВОДСЕРВИС"</t>
+  </si>
+  <si>
+    <t>435263100</t>
+  </si>
+  <si>
+    <t>211140022317</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AKSUMBE GROUP"</t>
+  </si>
+  <si>
+    <t>431039100</t>
+  </si>
+  <si>
+    <t>140940006910</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ АБАЯ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КОСШЫНЫРАУ</t>
+  </si>
+  <si>
+    <t>251240037465</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ДЕТСКО-ЮНОШЕСКИЙ КЛУБ ФИЗИЧЕСКОЙ ПОДГОТОВКИ» ОТДЕЛА ФИЗИЧЕСКОЙ КУЛЬТУРЫ, СПОРТА И ТУРИЗМА ЖАЛАГАШСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>210940042417</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЖАЛАГАШСКИЙ РАЙОННЫЙ КРЫТЫЙ БАССЕЙН" ОТДЕЛА ФИЗИЧЕСКОЙ КУЛЬТУРЫ, СПОРТА И ТУРИЗМА ЖАЛАГАШСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>220740014397</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VYSHEGORODTCEV (ВЫШЕГОРДЦЕВ)"</t>
+  </si>
+  <si>
+    <t>220140005267</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BQ PROJECT"</t>
+  </si>
+  <si>
+    <t>251040014687</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""RАХАТ" SECURITY-1"</t>
+  </si>
+  <si>
+    <t>980240001255</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУЛПАР"</t>
+  </si>
+  <si>
+    <t>100140004482</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JSOFT"</t>
+  </si>
+  <si>
+    <t>150640021876</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ " ТС СЕКЬЮРИТИ"</t>
+  </si>
+  <si>
+    <t>170640004750</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BUSINESS STANDART"</t>
+  </si>
+  <si>
+    <t>201241035465</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ГОСУДАРСТВЕННАЯ КОМИССИЯ ПО СОРТОИСПЫТАНИЮ СЕЛЬСКОХОЗЯЙСТВЕННЫХ КУЛЬТУР" МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>171240013837</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАНТЕРА XXI ВЕК"</t>
+  </si>
+  <si>
+    <t>434436100</t>
+  </si>
+  <si>
+    <t>130440028555</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "БАСЫКАРИНСКИЙ АУЛЬНЫЙ КЛУБ"</t>
+  </si>
+  <si>
+    <t>170540012430</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДАПРОЕКТСЕРВИС"</t>
+  </si>
+  <si>
+    <t>080340005045</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САУЛЕТДИЗАЙН"</t>
+  </si>
+  <si>
+    <t>190341020453</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «ЖАНАКОРГАНСКИЙ РАЙОННЫЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ» КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРЯТИЕ «КЫЗЫЛОРДИНСКОЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>010241002565</t>
+  </si>
+  <si>
+    <t>"КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "РЕСПУБЛИКАНСКАЯ ВЕТЕРИНАРНАЯ ЛАБОРАТОРИЯ" КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>990340007993</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «АРАЛЬСКИЙ РАЙОННЫЙ ДОМ КУЛЬТУРЫ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ОТДЕЛ КУЛЬТУРЫЫ И РАЗВИТИЯ ЯЗЫКОВ АРАЛЬСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>434637100</t>
+  </si>
+  <si>
+    <t>140840013593</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛЬСКОГО ОКРУГА АКТОБЕ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АКТОБЕ"</t>
+  </si>
+  <si>
+    <t>433647100</t>
+  </si>
+  <si>
+    <t>140740025513</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ ТЕМИРБЕКА ЖУРГЕНОВА" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА МАКПАЛКОЛ</t>
+  </si>
+  <si>
+    <t>901240000255</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БУЛАН"</t>
+  </si>
+  <si>
+    <t>011140004059</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЕТЕРИНАР И К"</t>
+  </si>
+  <si>
+    <t>070840010533</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕМ-КЫЗЫЛОРДА"</t>
+  </si>
+  <si>
+    <t>240940032198</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NS LAW GROUP"</t>
+  </si>
+  <si>
+    <t>060540010332</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CNEC" (СИЭНИСИ)</t>
+  </si>
+  <si>
+    <t>160640008593</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАПАГАТ-777"</t>
+  </si>
+  <si>
+    <t>990140004684</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЫРДАРЬИНСКИЙ РАЙОННЫЙ ДОМ КУЛЬТУРЫ" СЫРДАРЬИНСКОГО РАЙОННОГО ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ</t>
+  </si>
+  <si>
+    <t>110540000035</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IZBAS PROJECT GROUP"</t>
+  </si>
+  <si>
+    <t>434657100</t>
+  </si>
+  <si>
+    <t>140840013008</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ КАРМАКШЫ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КАРМАКШЫ"</t>
+  </si>
+  <si>
+    <t>990740004696</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КЫЗЫЛОРДИНСКАЯ ГОРОДСКАЯ ВЕТЕРИНАРНАЯ СТАНЦИЯ" УПРАВЛЕНИЯ ВЕТЕРИНАРИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>050240016874</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ  "АБЫЛА"</t>
+  </si>
+  <si>
+    <t>980740003110</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ӘМБЕБАП"</t>
+  </si>
+  <si>
+    <t>431045100</t>
+  </si>
+  <si>
+    <t>050240014332</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "ЖАНАЖОЛ"</t>
+  </si>
+  <si>
+    <t>434835100</t>
+  </si>
+  <si>
+    <t>260140005165</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHAHNAZ23"</t>
+  </si>
+  <si>
+    <t>100740007359</t>
+  </si>
+  <si>
+    <t>КООПЕРАТИВ СОБСТВЕННИКОВ КВАРТИР (НЕЖИЛЫХ ПОМЕЩЕНИЙ) "АНАР"</t>
+  </si>
+  <si>
+    <t>990340007983</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «РАЙОННАЯ БИБЛИОТЕКА ИМЕНИ АДЫРБЕКА СОПЫБЕКОВА ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЖАНАКОРГАНСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>140440002088</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZMT INVEST"</t>
+  </si>
+  <si>
+    <t>200940019410</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНЖТЕХНОСЕРВИС"</t>
+  </si>
+  <si>
+    <t>140940003788</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ КАРАОЗЕК" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КЫЗЫЛОЗЕК</t>
+  </si>
+  <si>
+    <t>130840006816</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕКЗАТ ПРОЕКТ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>160740020299</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "МЕМОРИАЛЬНЫЙ МУЗЕЙ "КОРКЫТ АТА" УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>050140002424</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕО С"</t>
+  </si>
+  <si>
+    <t>221140055226</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NAI BUILDING LTD"</t>
+  </si>
+  <si>
+    <t>250540030773</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОЦЕНКА КОМПАС-С"</t>
+  </si>
+  <si>
+    <t>990140004436</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «РАЙОННЫЙ ЦЕНТР КУЛЬТУРЫ ИМЕНИ РОЗЫ БАГЛАНОВОЙ ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ КАЗАЛИНСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>250340020025</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕТСКО-ЮНОШЕСКИЙ КЛУБ ФИЗИЧЕСКОЙ ПОДГОТОВКИ" КГУ "ОТДЕЛА ФИЗИЧЕСКОЙ КУЛЬТУРЫ, СПОРТА И ТУРИЗМА ШИЕЛИЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>251140003398</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GAZ QYZMET GROUP"</t>
+  </si>
+  <si>
+    <t>070140005115</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTIMUS LTD"</t>
+  </si>
+  <si>
+    <t>080640002001</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭНЕРГОСЕРВИС KZ"</t>
+  </si>
+  <si>
+    <t>140240002754</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ АСКАРА ТОКМАГАМБЕТОВ АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АСКАРА ТОКМАГАМБЕТОВ»</t>
+  </si>
+  <si>
+    <t>434645100</t>
+  </si>
+  <si>
+    <t>140840015758</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ТОРЕБАЙ БИ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА ЖОСАЛЫ"</t>
+  </si>
+  <si>
+    <t>220240039364</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AVE PRODUCTION"</t>
+  </si>
+  <si>
+    <t>434051100</t>
+  </si>
+  <si>
+    <t>140440015595</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ КОЖАМБЕРДИ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КОЖАМБЕРДИ»</t>
+  </si>
+  <si>
+    <t>011240000803</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZHADA PROJECTS"</t>
+  </si>
+  <si>
+    <t>434655100</t>
+  </si>
+  <si>
+    <t>140840017813</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛЬСКОГО ОКРУГА КОМЕКБАЕВ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КОМЕКБАЕВ"</t>
+  </si>
+  <si>
+    <t>220740027207</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "«ГАУХАРТАС» ЛОМБАРД"</t>
+  </si>
+  <si>
+    <t>433247100</t>
+  </si>
+  <si>
+    <t>140940005853</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА АКБАСТЫ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КУЛАНДЫ»</t>
+  </si>
+  <si>
+    <t>020540005081</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ МК-ГРУПП"</t>
+  </si>
+  <si>
+    <t>190241008926</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «ЖАНАКОРГАНСКИЙ РАЙОННЫЙ АРХИВ» КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>260140029182</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ NEW SUPPLY"</t>
+  </si>
+  <si>
+    <t>190341020433</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "КАРМАКШИНСКИЙ РАЙОННЫЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ" КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЫЗЫЛОРДИНСКОЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ" УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>180640011274</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА S"</t>
+  </si>
+  <si>
+    <t>433253100</t>
+  </si>
+  <si>
+    <t>140840025319</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ДОМ КУЛЬТУРЫ ИМЕНИ БЕКУЗАКА ТАНИРБЕРГЕНОВА» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АККУМ"</t>
+  </si>
+  <si>
+    <t>960740000102</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРЫН-АЙ"</t>
+  </si>
+  <si>
+    <t>190241013398</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "ЖАЛАГАШСКИЙ РАЙОННЫЙ АРХИВ" КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ" УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>435257100</t>
+  </si>
+  <si>
+    <t>140240011466</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ "СУЛУТОБЕ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА СУЛУТОБЕ</t>
+  </si>
+  <si>
+    <t>971040002178</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИРМА ТИЛЕП"</t>
+  </si>
+  <si>
+    <t>060440010458</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ   "АККОЛКА"</t>
+  </si>
+  <si>
+    <t>434844100</t>
+  </si>
+  <si>
+    <t>140240002744</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ КАЛЖАН АХУН АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КАЛЖАН АХУН»</t>
+  </si>
+  <si>
+    <t>100440003851</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРАНТ ТECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>011240007454</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕЛТОҚСАН И К°"</t>
+  </si>
+  <si>
+    <t>990240005517</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЫЗЫЛОРДИНСКАЯ ОБЛАСТНАЯ ФИЛАРМОНИЯ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>121240016347</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СК КАЗГОРСТРОЙ"</t>
+  </si>
+  <si>
+    <t>140840025329</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ДОМ КУЛЬТУРЫ СЕЛА САКСАУЛЬСК» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА ПОСЕЛКА САКСАУЛЬСК»</t>
+  </si>
+  <si>
+    <t>221140000457</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NK AISAR"</t>
+  </si>
+  <si>
+    <t>230840009663</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «АРАЛОМОРСКАЯ ПРОТИВОЧУМНАЯ СТАНЦИЯ» КОМИТЕТА САНИТАРНО - ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>435259100</t>
+  </si>
+  <si>
+    <t>140240011337</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЯ СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ "БАЛА БИ" АППАРАТА АКИМА ТАЛАПТАНСКОГО СЕЛЬСКОГО ОКРУГА</t>
+  </si>
+  <si>
+    <t>434037100</t>
+  </si>
+  <si>
+    <t>140440015218</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ БАЙКЕНЖЕ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА БАЙКЕНЖЕ»</t>
+  </si>
+  <si>
+    <t>250640017016</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YDA-GROUP.KZ"</t>
+  </si>
+  <si>
+    <t>434059100</t>
+  </si>
+  <si>
+    <t>140440014488</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ СУНАКАТА» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА СУНАКАТА»</t>
+  </si>
+  <si>
+    <t>140240000232</t>
+  </si>
+  <si>
+    <t>КГКП "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ АКЖАРМА АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АКЖАРМА"</t>
+  </si>
+  <si>
+    <t>433246200</t>
+  </si>
+  <si>
+    <t>140940001395</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА АКЕСПЕ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КОСАМАН»</t>
+  </si>
+  <si>
+    <t>080840007139</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫР-ТЕРМИНАЛ"</t>
+  </si>
+  <si>
+    <t>070640011069</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕТА МЕДИА"</t>
+  </si>
+  <si>
+    <t>020340005897</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕР-КУАНЫШ"</t>
+  </si>
+  <si>
+    <t>940940001233</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "СЫГАНАК"</t>
+  </si>
+  <si>
+    <t>435239100</t>
+  </si>
+  <si>
+    <t>140240013422</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ "БИДАЙКОЛЬ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА БАЙТЕРЕК</t>
+  </si>
+  <si>
+    <t>950140000505</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "БАРСАКЕЛЬМЕССКИЙ ГОСУДАРСТВЕННЫЙ ПРИРОДНЫЙ ЗАПОВЕДНИК" КОМИТЕТА ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>431033100</t>
+  </si>
+  <si>
+    <t>140840025775</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ АКЖАРМА" АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АКЖАРМА</t>
+  </si>
+  <si>
+    <t>990240003134</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО КАЗЕННОГО ПРЕДПРИЯТИЯ "ШИЕЛИЙСКИЙ РАЙОННЫЙ КУЛЬТУРНО-ТВОРЧЕСКИЙ ЦЕНТР ИМЕНИ БУДАБАЯ КАБЫЛУЛЫ" ШИЕЛИЙСКИЙ РАЙОННЫЙ ОТДЕЛ КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ"</t>
+  </si>
+  <si>
+    <t>160940015379</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕО БАЗИС"</t>
+  </si>
+  <si>
+    <t>211042016052</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО АКЦИОНЕРНОГО ОБЩЕСТВА "НАЦИОНАЛЬНЫЕ ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ" ПО КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>435245100</t>
+  </si>
+  <si>
+    <t>140240012335</t>
+  </si>
+  <si>
+    <t>КОММУНАЛНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ "ЖОЛЕК" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЖОЛЕК</t>
+  </si>
+  <si>
+    <t>160740013434</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАМЕРЛАН ТРЕЙД ИК"</t>
+  </si>
+  <si>
+    <t>060540012438</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "ШИЕЛІ   КЕНТІ"</t>
+  </si>
+  <si>
+    <t>071240015545</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ РИСОВОДСТВА ИМЕНИ ИБРАЯ ЖАХАЕВА"</t>
+  </si>
+  <si>
+    <t>111140011172</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦОБ ЦЕНТР ОБУЧЕНИЯ БЕЗОПАСНОСТИ"</t>
+  </si>
+  <si>
+    <t>211140029087</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KHANDILDA"</t>
+  </si>
+  <si>
+    <t>130840016803</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ҚАЙСАР" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>180940020666</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИАС КУЗЕТ"</t>
+  </si>
+  <si>
+    <t>210340017276</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ASKEN-BUILD""</t>
+  </si>
+  <si>
+    <t>434855100</t>
+  </si>
+  <si>
+    <t>140140029069</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ ИМЕНИ КАЛТАЙ МУХАМЕДЖАНОВА АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ШИРКЕЙЛИ"</t>
+  </si>
+  <si>
+    <t>150941005424</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚАСҚЫР SECURITY" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>140240000103</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ ПОСЕЛКА ТЕРЕНОЗЕК АППАРАТ АКИМА ПОСЕЛКА ТЕРЕНОЗЕК СЫРДАРЬИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>030240005617</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛГОРИТМ-LTD"</t>
+  </si>
+  <si>
+    <t>221240027402</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБИЛЬМАНСУРСТРОЙ"</t>
+  </si>
+  <si>
+    <t>231041014708</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PETROLEUM DEVELOPMENT COMPANY" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>435249100</t>
+  </si>
+  <si>
+    <t>180640021178</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QUICKLINE"</t>
+  </si>
+  <si>
+    <t>433635100</t>
+  </si>
+  <si>
+    <t>140740025721</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ АККЫР" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АККЫР</t>
+  </si>
+  <si>
+    <t>151240000980</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСАН-УСЕН"</t>
+  </si>
+  <si>
+    <t>020640001746</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "РЕМ. ПАССАЖИР ВАГОН"</t>
+  </si>
+  <si>
+    <t>190341017126</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «КАЗАЛИНСКИЙ РАЙОННЫЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО КАЗЕННОГО ПРЕДПРИЯТИЯ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>433643100</t>
+  </si>
+  <si>
+    <t>140740024991</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ АККОШКАР" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЕНБЕК</t>
+  </si>
+  <si>
+    <t>435233100</t>
+  </si>
+  <si>
+    <t>140240011238</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ АКМАЯ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АКМАЯ</t>
+  </si>
+  <si>
+    <t>050840005464</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРМИРАУДИТ"</t>
+  </si>
+  <si>
+    <t>240640020609</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BZ&amp;KK"</t>
+  </si>
+  <si>
+    <t>434837100</t>
+  </si>
+  <si>
+    <t>140140030161</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ СЕЛА АМАНГЕЛЬДЫ АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АМАНГЕЛЬДЫ"</t>
+  </si>
+  <si>
+    <t>990140003785</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>990140001124</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ГОРОДСКИЕ ДОМА КУЛЬТУРЫ, КЛУБЫ И НАРОДНЫЕ КОЛЛЕКТИВЫ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «КЫЗЫЛОРДИНСКИЙ ГОРОДСКОЙ ОТДЕЛ КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ» АКИМАТА ГОРОДА КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>250140023934</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA KZ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>434039100</t>
+  </si>
+  <si>
+    <t>140440015357</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ БЕСАРЫК «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА ЖАМАНБАЙ БАТЫР»</t>
+  </si>
+  <si>
+    <t>921140000285</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАМКОРШЫ"</t>
+  </si>
+  <si>
+    <t>433245300</t>
+  </si>
+  <si>
+    <t>140940002383</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА КАРАТЕРЕН» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КАРАТЕРЕН»</t>
+  </si>
+  <si>
+    <t>170440002271</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН АЛЬЯНС KZ"</t>
+  </si>
+  <si>
+    <t>220542029765</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННАЯ ФИРМА СУНКАР СЕКЬЮРИТИ" НА ТЕРРИТОРИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>181240001687</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DISINFECTOR"</t>
+  </si>
+  <si>
+    <t>060540007661</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЦЕНТР РАЗВИТИЯ КУЛЬТУРЫ И ИСКУССТВА" ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЖАЛАГАШСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>434639100</t>
+  </si>
+  <si>
+    <t>140840013890</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ " СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ ЖАНКОЖА БАТЫРА" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АРЫКБАЛЫК</t>
+  </si>
+  <si>
+    <t>130440004647</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫР АНА-ЕЛ"</t>
+  </si>
+  <si>
+    <t>101140019502</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЦКУ-КЫЗЫЛОРДА"</t>
+  </si>
+  <si>
+    <t>434449100</t>
+  </si>
+  <si>
+    <t>990540005548</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРМАГАМБЕТ"</t>
+  </si>
+  <si>
+    <t>140240011149</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЯ СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ "Ы.ЖАХАЕВА" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ИРКОЛЬ</t>
+  </si>
+  <si>
+    <t>990240007513</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШИЕЛИЙСКАЯ РАЙОННАЯ ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА» ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ШИЕЛИЙСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>433244100</t>
+  </si>
+  <si>
+    <t>140840025993</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА КУЛАНДЫ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА БЕЛАРАН»</t>
+  </si>
+  <si>
+    <t>020340006171</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕН-ДАУРЕН"</t>
+  </si>
+  <si>
+    <t>990140003775</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ КАЗАХСКИЙ АКАДЕМИЧЕСКИЙ МУЗЫКАЛЬНЫЙ ДРАМАТИЧЕСКИЙ ТЕАТР ИМЕНИ НАРТАЯ БЕКЕЖАНОВА» УПРАВЛЕНИЯ КУЛЬТУРЫ,АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>090140011311</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРПРОЕКТСЕРВИС"</t>
+  </si>
+  <si>
+    <t>140540002537</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ГИС"</t>
+  </si>
+  <si>
+    <t>130240007446</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ЖАЛГАС И К"</t>
+  </si>
+  <si>
+    <t>150840018437</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОО "РАХЫМЖАН""</t>
+  </si>
+  <si>
+    <t>200740011160</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAA INVEST GROUP"</t>
+  </si>
+  <si>
+    <t>111040010527</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «GLOBAL PLAZA»</t>
+  </si>
+  <si>
+    <t>260440026149</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОДЕКС ЮРИДИЧЕСКАЯ КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>433235300</t>
+  </si>
+  <si>
+    <t>140940002155</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА КАРАШАЛАН" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА БОГЕН"</t>
+  </si>
+  <si>
+    <t>160640008974</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИРАС-2"</t>
+  </si>
+  <si>
+    <t>434841100</t>
+  </si>
+  <si>
+    <t>140140029287</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ ЖЕТИКОЛЬ АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЖЕТИКОЛЬ»</t>
+  </si>
+  <si>
+    <t>433248100</t>
+  </si>
+  <si>
+    <t>140940002274</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА КОСЖАР" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КОСЖАР"</t>
+  </si>
+  <si>
+    <t>200340001753</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQSTAN-FINANCE"</t>
+  </si>
+  <si>
+    <t>100740005115</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫР МЕДИА"</t>
+  </si>
+  <si>
+    <t>140440012709</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ДОМ КУЛЬТУРЫ ПОСЕЛКА ШАЛХИЯ» АППАРАТА АКИМА ПОСЕЛКА ШАЛХИЯ»</t>
+  </si>
+  <si>
+    <t>240740002357</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""M&amp;R КОМПАНИЯ""</t>
+  </si>
+  <si>
+    <t>140840001537</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА ПАРТНЕР"</t>
+  </si>
+  <si>
+    <t>240340025748</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАҢА - ҰШҚЫН"</t>
+  </si>
+  <si>
+    <t>434847100</t>
+  </si>
+  <si>
+    <t>140140031030</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ С.СЕЙФУЛЛИНА АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА САКЕН СЕЙФУЛЛИН"</t>
+  </si>
+  <si>
+    <t>120240024543</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "СЫРДАРЬИНСКАЯ РАЙОННАЯ ВЕТЕРИНАРНАЯ СТАНЦИЯ" УПРАВЛЕНИЯ ВЕТЕРИНАРИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>961040000318</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АК-МЕЧЕТЬ"</t>
+  </si>
+  <si>
+    <t>220140001066</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАРАТ САРАПТАМА"</t>
+  </si>
+  <si>
+    <t>141040003331</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИТИКОМ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>990140000374</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАЗАЛИНСКАЯ РАЙОННАЯ ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ КАЗАЛИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>970840003678</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИЕЛИ-КООПЕРАТОР"</t>
+  </si>
+  <si>
+    <t>171140040513</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛНК-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>130140001374</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫРДАРИЯ - НҰРДАУЛЕТ"</t>
+  </si>
+  <si>
+    <t>070541014164</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРГАН-КАЗАТОМПРОМ" "ШИЕЛИ КОРГАН-КАЗАТОМПРОМ</t>
+  </si>
+  <si>
+    <t>030640007717</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЕТ-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>434450100</t>
+  </si>
+  <si>
+    <t>140840013870</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ Г.МУРАТБАЕВА" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ГАНИ МУРАТБАЕВА</t>
+  </si>
+  <si>
+    <t>210640013145</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАТУРАЛЬНОЕ ЗДОРОВЬЕ БАЙКОНЫР"</t>
+  </si>
+  <si>
+    <t>190241004547</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "ШИЕЛИИСКИЙ РАЙОННЫЙ АРХИВ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ" УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>120240010256</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАРЫС-ОРДА"</t>
+  </si>
+  <si>
+    <t>091240004830</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЫЗЫЛОРДА-РАХАТ"</t>
+  </si>
+  <si>
+    <t>110340019486</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ШИЕЛИЙСКАЯ РАЙОННАЯ ВЕТЕРИНАРНАЯ СТАНЦИЯ" УПРАВЛЕНИЯ ВЕТЕРИНАРИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>000140004739</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКТАУ 17"</t>
+  </si>
+  <si>
+    <t>190940022022</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KREATIVE.KZ"</t>
+  </si>
+  <si>
+    <t>190241024264</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "СЫРДАРЬИНСКИЙ РАЙОННЫЙ АРХИВ" КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ" УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>111240003333</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА ПРОЕКТ КОНСАЛТИНГ"</t>
+  </si>
+  <si>
+    <t>170240001915</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА ЭКСПЕРТ"</t>
+  </si>
+  <si>
+    <t>434635100</t>
+  </si>
+  <si>
+    <t>210940045095</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ДОПОЛНИТЕЛЬНОЙ ОТВЕТСТВЕННОСТЬЮ "ХАНСКИЙ"</t>
+  </si>
+  <si>
+    <t>981040004862</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАРАБ"</t>
+  </si>
+  <si>
+    <t>171140015989</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХЛИДЕР KZ"</t>
+  </si>
+  <si>
+    <t>061040006253</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЖЫРАУЛАР ҮЙІ ИМЕНИ КОШЕНЕЯ РУСТЕМБЕКОВА" КАРМАКШИНСКОГО РАЙОННОГО ОТДЕЛ КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ</t>
+  </si>
+  <si>
+    <t>070240028702</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САУЛЕТ ТН"</t>
+  </si>
+  <si>
+    <t>140840013880</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ АКСУАТ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА МАЙЛЫБАС</t>
+  </si>
+  <si>
+    <t>240240027295</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADIL-AY"</t>
+  </si>
+  <si>
+    <t>110140001023</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАҢ ЗАҢҒАРЫ"</t>
+  </si>
+  <si>
+    <t>110440013494</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННАЯ ФИРМА НУРДАУЛЕТ КУЗЕТ"</t>
+  </si>
+  <si>
+    <t>060640010683</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ "ШАЛКИЯ-НЕРУД"</t>
+  </si>
+  <si>
+    <t>435262100</t>
+  </si>
+  <si>
+    <t>140240012365</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬСКИЙ КЛУБ "А.ТАЖИБАЕВА" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ТЕЛИКОЛЬ</t>
+  </si>
+  <si>
+    <t>090640021971</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРАДАРХПРОЕКТ"</t>
+  </si>
+  <si>
+    <t>051240014944</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "ПАРАСАТ-  КАМКОР"</t>
+  </si>
+  <si>
+    <t>433241100</t>
+  </si>
+  <si>
+    <t>140840024777</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЛУБ СЕЛА ТОКАБАЙ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА ЖИНИШКЕКУМ»</t>
+  </si>
+  <si>
+    <t>180840003642</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «СПОРТИВНЫЙ КЛУБ ПО НАЦИОНАЛЬНЫМ И КОННЫМ ВИДАМ СПОРТА» УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
+    <t>251040005519</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «HONGWEI"</t>
+  </si>
+  <si>
+    <t>221140051828</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗТЕХСЕРВИС М"</t>
+  </si>
+  <si>
+    <t>140440027093</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ДОПОЛНИТЕЛЬНОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН-ҚОРҒАН"</t>
+  </si>
+  <si>
+    <t>180640031610</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHIELI TIGIN FABRIKASY"</t>
+  </si>
+  <si>
+    <t>260440017427</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DEEP CORE FOUNDATION TERENOZEK"</t>
+  </si>
+  <si>
+    <t>140740021322</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРАНТ-Н-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>230240018710</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALASH SERVICE COMPANY"</t>
+  </si>
+  <si>
+    <t>950440001425</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ГОРОДСКАЯ ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «КЫЗЫЛОРДИНСКИЙ ГОРОДСКОЙ ОТДЕЛ КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ» АКИМАТА ГОРОДА КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>434063100</t>
+  </si>
+  <si>
+    <t>090840008179</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ"STROYPARKCOMPANY"</t>
+  </si>
+  <si>
+    <t>434443100</t>
+  </si>
+  <si>
+    <t>140840013977</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ К.ПРИМОВА" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КУМЖИЕК"</t>
+  </si>
+  <si>
+    <t>434437100</t>
+  </si>
+  <si>
+    <t>050640008848</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "БЕРЕКЕ"</t>
+  </si>
+  <si>
+    <t>111040010557</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СК "ИНТЕКО" КОНСАЛТИНГ-KZ"</t>
+  </si>
+  <si>
+    <t>200640013877</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FIRST CLASS MANAGEMENT DEVELOPMENT"</t>
+  </si>
+  <si>
+    <t>090540011366</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН - САМЫРҰҚ"</t>
+  </si>
+  <si>
+    <t>210640019868</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РУХШАНА"</t>
+  </si>
+  <si>
+    <t>434447100</t>
+  </si>
+  <si>
+    <t>140840013850</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ " СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ БЕКАРЫСТАН БИ" АППАРАТ АКИМА АУЛЬНОГО ОКРУГА МАЙДАКОЛ"</t>
+  </si>
+  <si>
+    <t>141040020718</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL CK ТРАНС СЕРВИС"</t>
+  </si>
+  <si>
+    <t>435241100</t>
+  </si>
+  <si>
+    <t>140240011076</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЯ СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ "БАЙСЫН" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЖАНАТУРМЫС</t>
+  </si>
+  <si>
+    <t>050841004411</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОЧЕРНЯЯ ОРГАНИЗАЦИЯ НАРОДНОГО БАНКА КАЗАХСТАНА" HALYK ИНКАССАЦИЯ"</t>
+  </si>
+  <si>
+    <t>140840019037</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ӘМБЕБАП МАМАН"</t>
+  </si>
+  <si>
+    <t>090440013804</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DELTA GROUP-1"</t>
+  </si>
+  <si>
+    <t>190341020959</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "СЫРДАРЬИНСКИЙ РАЙОННЫЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ" КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ" УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>041240006818</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰР-ДИЗАЙН"</t>
+  </si>
+  <si>
+    <t>070440012802</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕРЕНОЗЕКМУНАЙ"</t>
+  </si>
+  <si>
+    <t>080141011711</t>
+  </si>
+  <si>
+    <t>АРАЛЬСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАУЧНО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР РЫБНОГО ХОЗЯЙСТВА"</t>
+  </si>
+  <si>
+    <t>100140010665</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА СЕКЪЮРИТИ"</t>
+  </si>
+  <si>
+    <t>230140008570</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫН САРАПТАМА"</t>
+  </si>
+  <si>
+    <t>190140021865</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KPTM"</t>
+  </si>
+  <si>
+    <t>060240031582</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗГОСПРОЕКТ"</t>
+  </si>
+  <si>
     <t>434853100</t>
   </si>
   <si>
-    <t>160840005249</t>
-[...1754 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KPTM"</t>
+    <t>140140029247</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ СЕЛА ШАГАН АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ШАГАН"</t>
   </si>
   <si>
     <t>240840037185</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕТСКО-ЮНОШЕСКИЙ КЛУБ ФИЗИЧЕСКОЙ ПОДГОТОВКИ" СЫРДАРЬИНСКОГО РАЙОННОГО ОТДЕЛА ФИЗИЧЕСКОЙ КУЛЬТУРЫ, СПОРТА И ТУРИЗМА"</t>
   </si>
   <si>
-    <t>060240031582</t>
-[...10 lines deleted...]
-  <si>
     <t>434442100</t>
   </si>
   <si>
     <t>140840013989</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ АКТАН БАТЫРА" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КОЛАРЫК"</t>
   </si>
   <si>
+    <t>240540008616</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕСТВЕННОСТЬЮ "ЖАРДЕМ 1""</t>
+  </si>
+  <si>
     <t>434845100</t>
   </si>
   <si>
     <t>140140029366</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ КОГАЛЫКОЛЬ АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КОГАЛЫКОЛЬ"</t>
   </si>
   <si>
     <t>140140028030</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROFIT SENIM"</t>
   </si>
   <si>
     <t>170940010548</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART EXPERT KZ"</t>
   </si>
   <si>
     <t>140840013860</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ БОЗКОЛЬ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА БОЗКОЛЬ</t>
   </si>
   <si>
     <t>210740018328</t>
   </si>
   <si>
-    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ “ШКОЛА ВЫСШЕГО СПОРТИВНОГО МАСТЕРСТВА ПО НЕОЛИМПИЙСКИМ ВИДАМ СПОРТА“ УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ, СПОРТА И ТУРИЗМА КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ”</t>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ “ШКОЛА ВЫСШЕГО СПОРТИВНОГО МАСТЕРСТВА ПО НЕОЛИМПИЙСКИМ ВИДАМ СПОРТА“ УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ”</t>
+  </si>
+  <si>
+    <t>220940023452</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAVE YOUR TIME"</t>
   </si>
   <si>
     <t>435237100</t>
   </si>
   <si>
     <t>140240012395</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬСКИЙ КЛУБ "БАЙГЕКУМ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА БАЙГЕКУМ</t>
   </si>
   <si>
     <t>961040001693</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСБОЛ"</t>
   </si>
   <si>
+    <t>141040011154</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MK MEDIA"</t>
+  </si>
+  <si>
+    <t>251141034363</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ОБЪЕДИНЕНИЯ ЮРИДИЧЕСКИХ ЛИЦ И ИНДИВИДУАЛЬНЫХ ПРЕДПРИНИМАТЕЛЕЙ "ЦЕНТРАЛЬНО-АЗИАТСКАЯ АССОЦИАЦИЯ ФРАНЧАЙЗИНГА" ПО ГОРОДУ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
     <t>240240028243</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASUS LTD""</t>
   </si>
   <si>
-    <t>251141034363</t>
-[...10 lines deleted...]
-  <si>
     <t>433233100</t>
   </si>
   <si>
     <t>140840021366</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ДОМ КУЛЬТУРЫ СЕЛА АМАНОТКЕЛЬ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АМАНОТКЕЛЬ»</t>
   </si>
   <si>
     <t>140240012147</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ "Ш.КОДАМАНОВ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ТУРАН</t>
   </si>
   <si>
     <t>011140000087</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАХЫТ-СНАБ"</t>
   </si>
   <si>
     <t>435234100</t>
   </si>
   <si>
     <t>140240012266</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ СЕЛЬСКИЙ КЛУБ "ДОСБОЛ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АКТОГАН</t>
   </si>
   <si>
     <t>140840024876</t>
   </si>
   <si>
-    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ТАЛСУАТ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ТАЛСУАТ</t>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ТАЛСУАТСКИЙ СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА ТАЛСУАТСКОГО СЕЛЬСКОГО ОКРУГА ГОРОДА КЫЗЫЛОРДЫ"</t>
+  </si>
+  <si>
+    <t>260640038922</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ GEO ORDA ПРОЕКТ"</t>
   </si>
   <si>
     <t>020840005360</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИЕЛИ ЖЕР-СЕРВИС"</t>
   </si>
   <si>
     <t>070640009949</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИМАШ-СЕРВИС"</t>
   </si>
   <si>
     <t>431910000</t>
   </si>
   <si>
     <t>190241009072</t>
   </si>
   <si>
     <t>ФИЛИАЛ “БАЙКОНУРСКИЙ ГОРОДСКОЙ АРХИВ” КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ “КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ” УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ”</t>
   </si>
   <si>
     <t>161040013223</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАГНИТ"</t>
   </si>
   <si>
+    <t>120340002477</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЖАЛАГАШСКАЯ РАЙОННАЯ ВЕТЕРИНАРНАЯ СТАНЦИЯ" УПРАВЛЕНИЯ ВЕТЕРИНАРИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
     <t>130240020334</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕО ЗЕНИТ"</t>
   </si>
   <si>
     <t>140440019776</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «СПОРТИВНЫЙ КЛУБ ИМЕНИ КАЖЫМУКАН МУНАЙТПАСУЛЫ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «КЫЗЫЛОРДИНСКИЙ ГОРОДСКОЙ ОТДЕЛ ФИЗИЧЕСКОЙ КУЛЬТУРЫ, СПОРТА И ТУРИЗМА» АКИМАТА ГОРОДА КЫЗЫЛОРДА</t>
   </si>
   <si>
-    <t>120340002477</t>
-[...4 lines deleted...]
-  <si>
     <t>180141019609</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОО "SENIM GUARD" В ГОРОДЕ КЫЗЫЛОРДА</t>
   </si>
   <si>
     <t>230740018163</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEST DEAL 11"</t>
   </si>
   <si>
     <t>434459100</t>
   </si>
   <si>
     <t>140840013830</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ТАСАРЫК" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ТАСАРЫК</t>
   </si>
   <si>
     <t>101240007433</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "БАТЫЛ"</t>
   </si>
   <si>
+    <t>130140010928</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕДЕР И К"</t>
+  </si>
+  <si>
     <t>434432100</t>
   </si>
   <si>
     <t>140840013953</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ УРМАША ТУКТИБАЕВА" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АЛГА</t>
   </si>
   <si>
     <t>140240027758</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАГА И К"</t>
   </si>
   <si>
     <t>141040009182</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАРТНЕР СЕРВИС И К"</t>
   </si>
   <si>
     <t>160940025227</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAPINA"</t>
   </si>
   <si>
     <t>211040029787</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LASHYN SECURITY KZ"</t>
   </si>
   <si>
     <t>031040004654</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ЖАНАКОРГАНСКАЯ РАЙОННАЯ ВЕТЕРИНАРНАЯ СТАНЦИЯ» УПРАВЛЕНИЯ ВЕТЕРИНАРИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
   </si>
   <si>
     <t>161240001356</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНЖИНИРИНГОВАЯ КОМПАНИЯ INZHCOM"</t>
   </si>
   <si>
-    <t>260440000809</t>
-[...4 lines deleted...]
-  <si>
     <t>140240015687</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЛУБ ПОСЕЛКА ТЕРЕНОЗЕК АППАРАТ АКИМА ПОСЕЛКА ТЕРЕНОЗЕК СЫРДАРЬИНСКОГО РАЙОНА»</t>
   </si>
   <si>
     <t>210640029409</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TANK OIL"</t>
   </si>
   <si>
     <t>210740010987</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТАНДАРТ 2021"</t>
   </si>
   <si>
     <t>990940002954</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОКТЕМ"</t>
   </si>
   <si>
+    <t>100540012428</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ " КҮЛХАН"</t>
+  </si>
+  <si>
+    <t>434455100</t>
+  </si>
+  <si>
+    <t>140840013840</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ АБАЯ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА САРЫКОЛ"</t>
+  </si>
+  <si>
     <t>240240034446</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDALIDER"</t>
   </si>
   <si>
-    <t>434455100</t>
-[...13 lines deleted...]
-  <si>
     <t>060440004969</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚЫЗЫЛОРДА ҚҰРЫЛЫС НК"</t>
   </si>
   <si>
     <t>120640004206</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕРУНИ"</t>
   </si>
   <si>
     <t>131140013102</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТАНДАРТСТРОЙСЕРВИС LTD"</t>
   </si>
   <si>
     <t>990340008238</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "РАЙОННЫЙ ДОМ КУЛЬТУРЫ ИМЕНИ ШАМШАТ ТОЛЕПОВОЙ" КАРМАКШИНСКОГО РАЙОННОГО ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ</t>
   </si>
   <si>
     <t>100440010428</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КАЗАЛИНСКАЯ РАЙОННАЯ ВЕТЕРИНАРНАЯ СТАНЦИЯ" УПРАВЛЕНИЯ ВЕТЕРИНАРИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
   </si>
   <si>
     <t>150642005356</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАН-М" ПО КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
+    <t>191240016558</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА-ЭКОМОНИТОРИНГ"</t>
+  </si>
+  <si>
     <t>241140021017</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROTEXEXPERT"</t>
   </si>
   <si>
-    <t>191240016558</t>
-[...4 lines deleted...]
-  <si>
     <t>040340001828</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚҰРЫҚ-1"</t>
   </si>
   <si>
     <t>051141013428</t>
   </si>
   <si>
     <t xml:space="preserve"> КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ   ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ   "PATHMARK"</t>
   </si>
   <si>
+    <t>230240010358</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RHOMB"</t>
+  </si>
+  <si>
     <t>160640012938</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙДАРБЕК ШАРУАШЫЛЫҒЫ"</t>
   </si>
   <si>
     <t>140840015906</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ ИМЕНИ КУАНДЫКА БУРЛИБАЕВА» ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА ДАУЫЛКОЛ»</t>
   </si>
   <si>
     <t>191240026476</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕЖДУНАРОДНЫЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ЦЕНТР "АРХЕОЛОГИЯ KZO""</t>
   </si>
   <si>
     <t>971140002548</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕЛЕНСТРОЙ"</t>
   </si>
   <si>
     <t>433633100</t>
@@ -3084,284 +3138,314 @@
   <si>
     <t>120740018745</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТҰМАРАЙ"</t>
   </si>
   <si>
     <t>110240001156</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСҚАР ӘЛЕМ"</t>
   </si>
   <si>
     <t>951240001054</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ “КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ” УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ”</t>
   </si>
   <si>
     <t>040140007760</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА ЛОГИСТИКС"</t>
   </si>
   <si>
+    <t>250540024888</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАҚ И ЕР"</t>
+  </si>
+  <si>
     <t>080340000054</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МУХТАР - ШИЕЛИ"</t>
   </si>
   <si>
+    <t>160440003743</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕЗИНФЕКЦИЯ ҚАЗАЛЫ"</t>
+  </si>
+  <si>
     <t>180540018401</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PSE GROUP"</t>
   </si>
   <si>
-    <t>160440003743</t>
-[...4 lines deleted...]
-  <si>
     <t>433233300</t>
   </si>
   <si>
     <t>140840021554</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА АККУЛАК" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АМАНОТКЕЛЬ"</t>
   </si>
   <si>
+    <t>180240023576</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАРНАМА-МКГ"</t>
+  </si>
+  <si>
+    <t>434045100</t>
+  </si>
+  <si>
+    <t>140440013767</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ КЕЛИНТОБЕ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КЕЛИНТОБЕ»</t>
+  </si>
+  <si>
+    <t>434042100</t>
+  </si>
+  <si>
+    <t>140440014735</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ ЖАНАРЫК» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЖАНАРЫК»</t>
+  </si>
+  <si>
     <t>150742017743</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ПО КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АК СУНКАР-СЕКЬЮРИТИ"</t>
   </si>
   <si>
-    <t>434042100</t>
-[...16 lines deleted...]
-  <si>
     <t>434653100</t>
   </si>
   <si>
     <t>140840021435</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛЬСКОГО ОКРУГА ИРКОЛ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА ИРКОЛ"</t>
   </si>
   <si>
     <t>171040040718</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ARM PRIDE""</t>
   </si>
   <si>
+    <t>070240009366</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАРМАКШИНСКАЯ РАЙОННАЯ ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА" ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ КАРМАКШИНСКОГО РАЙОНА</t>
+  </si>
+  <si>
     <t>434043100</t>
   </si>
   <si>
     <t>140440014854</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ КЕЙДЕН» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КЕЙДЕН»</t>
   </si>
   <si>
-    <t>070240009366</t>
-[...4 lines deleted...]
-  <si>
     <t>433655100</t>
   </si>
   <si>
     <t>140740025177</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ М.ШАМЕНОВ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ИМЕНИ М.ШАМЕНОВА</t>
   </si>
   <si>
     <t>051240005277</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AST ОЙЛ"</t>
   </si>
   <si>
     <t>433646100</t>
   </si>
   <si>
     <t>140740026026</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ЖАНАТАЛАП" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ЖАНАТАЛАП</t>
   </si>
   <si>
     <t>220440019882</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫРЫМ-АА""</t>
   </si>
   <si>
     <t>220940017110</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ ПРЕДПРИЯТИЕ "БАРС"</t>
   </si>
   <si>
+    <t>130240026482</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ УЧРЕЖДЕНИЕ "СПОРТИВНЫЙ КЛУБ ПО ИГРОВЫМ ВИДАМ "ҚАЙСАР" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
     <t>434439100</t>
   </si>
   <si>
     <t>140840013820</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ БИРЛИК" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА БИРЛИК</t>
   </si>
   <si>
     <t>434465100</t>
   </si>
   <si>
     <t>140840013941</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ШАКЕН" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ШАКЕН</t>
   </si>
   <si>
     <t>110140002973</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "СОЦИАЛЬНО-ПРЕДПРИНИМАТЕЛЬСКАЯ КОРПОРАЦИЯ "БАЙКОНЫР (БАЙКОНУР)"</t>
   </si>
   <si>
+    <t>231240023967</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "К-АПП"</t>
+  </si>
+  <si>
     <t>230940010501</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OLJA STRONG SERVICE"</t>
   </si>
   <si>
-    <t>231240023967</t>
-[...4 lines deleted...]
-  <si>
     <t>241142034753</t>
   </si>
   <si>
     <t>О ПРЕДСТАВИТЕЛЬСТВЕ ПО КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАЙ-2010"</t>
   </si>
   <si>
     <t>435258100</t>
   </si>
   <si>
     <t>140240013036</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ТҰРСЫНБАЙ ДАТҚА" АППАРАТА АКИМА КОГАЛИНСКОГО СЕЛЬСКОГО ОКРУГА</t>
   </si>
   <si>
     <t>220640045859</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕКЕН И К"</t>
   </si>
   <si>
     <t>100840016828</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ДЕЗИНФЕКЦИИ"</t>
   </si>
   <si>
+    <t>130540006181</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕАЛСТРОЙСНАБ"</t>
+  </si>
+  <si>
     <t>220540042602</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМАНАТ КҮЗЕТІ"</t>
   </si>
   <si>
-    <t>130540006181</t>
-[...4 lines deleted...]
-  <si>
     <t>434047100</t>
   </si>
   <si>
     <t>140440012540</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ КАНДОЗ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КАНДОЗ»</t>
   </si>
   <si>
     <t>070142010698</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНОЕ ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСВО "ТАЙМ ИНВЕСТ" В ГОРОДЕ КЫЗЫЛОРДА КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>140440012302</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ДОМ КУЛЬТУРЫ АРМАН" АППАРАТА АКИМА ПОСЕЛКА ЖАНАКОРГАН»</t>
   </si>
   <si>
-    <t>230840014124</t>
-[...4 lines deleted...]
-  <si>
     <t>990140003903</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «КЫЗЫЛОРДИНСКАЯ ОБЛАСТНАЯ УНИВЕРСАЛЬНАЯ НАУЧНАЯ БИБЛИОТЕКА ИМЕНИ АБДИЛЬДЫ ТАЖИБАЕВА» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
   </si>
   <si>
     <t>434833100</t>
   </si>
   <si>
     <t>140140029435</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ИМЕНИ ГАФУРДИНА ЖАНУЗАКОВА АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АЙДАРЛЫ"</t>
   </si>
   <si>
+    <t>170840020165</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСЫЛ-ТАС 2017"</t>
+  </si>
+  <si>
+    <t>260840015227</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕТСКО-ЮНОШЕСКИЙ КЛУБ ФИЗИЧЕСКОЙ ПОДГОТОВКИ" ОТДЕЛА ФИЗИЧЕСКОЙ КУЛЬТУРЫ, СПОРТА И ТУРИЗМА КАЗАЛИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>200140038170</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KZ БАКНУР"</t>
+  </si>
+  <si>
     <t>030340016923</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАЗСТРОЙТЕХПРОЕКТ"</t>
   </si>
   <si>
     <t>050540006620</t>
   </si>
   <si>
     <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ  "КОЖАКЕНТ"</t>
   </si>
   <si>
     <t>080540019377</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБМ - ҚҰРЫЛЫС.KZ."</t>
   </si>
   <si>
     <t>434638100</t>
   </si>
   <si>
     <t>140840018009</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛЬСКОГО ОКРУГА АЛДАШБАЙ АХУН" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АЛДАШБАЙ АХУН"</t>
@@ -3408,143 +3492,140 @@
   <si>
     <t>990240006169</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «ДОМ КУЛЬТУРЫ ИМЕНИ КОНЫСБЕКА КАЗАНТАЕВА» ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЖАЛАГАШСКОГО РАЙОНА</t>
   </si>
   <si>
     <t>960740015071</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ӘБДІМАНАП БАЗАРЫ"</t>
   </si>
   <si>
     <t>030740002928</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KULAN SECURITY"</t>
   </si>
   <si>
     <t>151041015838</t>
   </si>
   <si>
     <t>ФИЛИАЛ «ХУДОЖЕСТВЕННАЯ ГАЛЕРЕЯ ИМЕНИ САЛИХИТДИНА АЙТБАЕВА» КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
   </si>
   <si>
+    <t>140440014755</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ ТОМЕНАРЫК» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ТОМЕНАРЫК»</t>
+  </si>
+  <si>
     <t>201140025479</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОИТЕЛЬНЫЙ КОНТРОЛЬ"</t>
   </si>
   <si>
-    <t>434063100</t>
-[...7 lines deleted...]
-  <si>
     <t>000541003989</t>
   </si>
   <si>
     <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КАЗАХСТАНСКАЯ АГРАРНАЯ ЭКСПЕРТИЗА"</t>
   </si>
   <si>
+    <t>434451100</t>
+  </si>
+  <si>
+    <t>140840013916</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕНОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ СЕЛА ЖАНКЕНТ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА УРКЕНДЕУ</t>
+  </si>
+  <si>
     <t>200240023621</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NOOROIL"</t>
   </si>
   <si>
-    <t>120940006697</t>
-[...13 lines deleted...]
-  <si>
     <t>000840003270</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЫЗЫЛОРДАМОНИТОРИНГ"</t>
   </si>
   <si>
     <t>433639100</t>
   </si>
   <si>
     <t>140740027391</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ БУХАРБАЙ БАТЫР» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА БУХАРБАЙ БАТЫР</t>
   </si>
   <si>
     <t>231240008339</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""КАНЫМ ВЕТ""</t>
   </si>
   <si>
     <t>240440007525</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LEGIONKZ"</t>
   </si>
   <si>
+    <t>050640008858</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ   "ТУКТИБАЕВ"</t>
+  </si>
+  <si>
     <t>170540004003</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЕБЕР ҚҰРЫЛЫСШЫ"</t>
   </si>
   <si>
-    <t>050640008858</t>
-[...2 lines deleted...]
-    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ   "ТУКТИБАЕВ"</t>
+    <t>050640022744</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "АУЫЛ   ТЫНЫСЫ"</t>
+  </si>
+  <si>
+    <t>070340004739</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ӘСЕМ-ҚҰРЫЛЫС-ҚЫЗЫЛОРДА"</t>
   </si>
   <si>
     <t>230440019319</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZHAN &amp; K LTD"</t>
   </si>
   <si>
-    <t>050640022744</t>
-[...4 lines deleted...]
-  <si>
     <t>433246100</t>
   </si>
   <si>
     <t>140940000832</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА КОСАМАН" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КОСАМАН"</t>
   </si>
   <si>
     <t>241140010207</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EVEREST EXPERTISE"</t>
   </si>
   <si>
     <t>130941018313</t>
   </si>
   <si>
     <t>ШИЕЛИЙСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРЕАЛ "</t>
   </si>
   <si>
     <t>190341012274</t>
   </si>
   <si>
     <t>ФИЛИАЛ «ШИЕЛИЙСКИЙ РАЙОННЫЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО КАЗЕННОГО ПРЕДПРИЯТИЯ "КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ" УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
@@ -3615,428 +3696,416 @@
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ АРМАН" АППАРАТА АКИМА ПОСЕЛКА ШИЕЛИ</t>
   </si>
   <si>
     <t>230740023378</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ТЕХНО-СЕРВИС ARG""</t>
   </si>
   <si>
     <t>131240022244</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕКЗАТ-СЕРВИС KZ"</t>
   </si>
   <si>
     <t>433243100</t>
   </si>
   <si>
     <t>140840026091</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА АБАЙ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КАРАКУМ"</t>
   </si>
   <si>
-    <t>170540012054</t>
-[...16 lines deleted...]
-  <si>
     <t>433231100</t>
   </si>
   <si>
     <t>140840024905</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА АКБАЙ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АКИРЕК"</t>
   </si>
   <si>
-    <t>061040012006</t>
-[...4 lines deleted...]
-  <si>
     <t>060641010877</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕДЕЛ КУЗЕТ" В КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>140640023296</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ВЕТЕРИНАРНОЙ УСЛУГИ"</t>
   </si>
   <si>
     <t>071240009332</t>
   </si>
   <si>
     <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ ВОДОПОЛЬЗОВАТЕЛЕЙ "МУРАБ"</t>
   </si>
   <si>
     <t>190341011395</t>
   </si>
   <si>
     <t>ФИЛИАЛ «МУЗЕЙ ИСТОРИИ РИСОСЕЯНИЯ ИМЕНИ ИБРАЯ ЖАХАЕВА» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО КАЗЕННОГО ПРЕДПРИЯТИЯ "КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ИСТОРИКО-КРАЕВЕДЧЕСКИЙ МУЗЕЙ" УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>434062100</t>
   </si>
   <si>
     <t>140440014814</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КЛУБ СТАНЦИИ БЕСАРЫК» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ТАЛАП»</t>
   </si>
   <si>
+    <t>080240010395</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ ВОДОПОЛЬЗОВАТЕЛЕЙ "НАГЫМАН"</t>
+  </si>
+  <si>
     <t>190840014769</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QYZMET.STROI"</t>
   </si>
   <si>
-    <t>080240010395</t>
-[...4 lines deleted...]
-  <si>
     <t>230640020355</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХАЛЫК БИЗНЕС ХОЛДИНГ"</t>
   </si>
   <si>
     <t>433636100</t>
   </si>
   <si>
     <t>140740027311</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ АКСУ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АКСУ</t>
   </si>
   <si>
     <t>434857100</t>
   </si>
   <si>
     <t>140140029405</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ ИНКАРДАРИЯ АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ИНКАРДАРИЯ»</t>
   </si>
   <si>
     <t>240140036766</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VENERA PRINT"</t>
   </si>
   <si>
     <t>050340013526</t>
   </si>
   <si>
     <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "КОЛКАНАТ-   ЕНБЕКШИ"</t>
   </si>
   <si>
+    <t>061140011903</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ   "ЖАҢА АЙ"</t>
+  </si>
+  <si>
     <t>140940012717</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА БИЗНЕС КАПИТАЛ"</t>
   </si>
   <si>
     <t>990740005049</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫР АСТЫГЫ"</t>
   </si>
   <si>
-    <t>061140011903</t>
-[...4 lines deleted...]
-  <si>
     <t>240340007501</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОТДЕЛ ФИЗИЧЕСКОЙ КУЛЬТУРЫ, СПОРТА И ТУРИЗМА ШИЕЛИЙСКОГО РАЙОНА"</t>
   </si>
   <si>
-    <t>061140010935</t>
-[...4 lines deleted...]
-  <si>
     <t>090240023130</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАПАГАТ-СУТ"</t>
   </si>
   <si>
     <t>041240010935</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОЙТЕХНОПРОЕКТ KZ A И К"</t>
   </si>
   <si>
-    <t>140740026482</t>
-[...2 lines deleted...]
-    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ АКСУАТ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АКСУАТ ГОРОДА КЫЗЫЛОРДЫ" АКИМАТА ГОРОДА КЫЗЫЛОРДА</t>
+    <t>050240009267</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «АРАЛЬСКАЯ РАЙОННАЯ ЦЕНТРАЛИЗОВАННАЯ БИБЛИОТЕЧНАЯ СИСТЕМА» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «ОТДЕЛ КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ АРАЛЬСКОГО РАЙОНА»</t>
+  </si>
+  <si>
+    <t>110340002297</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИЕЛІ-ШЫРАЙЫ"</t>
   </si>
   <si>
     <t>433255100</t>
   </si>
   <si>
     <t>140840023828</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДОМ КУЛЬТУРЫ СЕЛА КЫЗЫЛЖАР" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА РАЙЫМ"</t>
   </si>
   <si>
     <t>434659100</t>
   </si>
   <si>
     <t>140840017269</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛЬСКОГО ОКРУГА КУАНДАРИЯ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА КУАНДАРИЯ"</t>
   </si>
   <si>
+    <t>190840016953</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZENOTEK"</t>
+  </si>
+  <si>
     <t>960240005046</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕРИК ТВ"</t>
   </si>
   <si>
-    <t>190840016953</t>
-[...4 lines deleted...]
-  <si>
     <t>970340002929</t>
   </si>
   <si>
     <t>ПОЛНОЕ ТОВАРИЩЕСТВО "ДЕЗИНФЕКЦИЯ И К"</t>
   </si>
   <si>
+    <t>434057100</t>
+  </si>
+  <si>
+    <t>140440013717</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ ОЗГЕНТ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА ОЗГЕНТ»</t>
+  </si>
+  <si>
     <t>433234100</t>
   </si>
   <si>
     <t>140840022851</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА АРАЛКУМ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА АРАЛКУМ"</t>
   </si>
   <si>
-    <t>434057100</t>
-[...7 lines deleted...]
-  <si>
     <t>120240017540</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАЛА ЭНЕРДЖИ ГРУПП"</t>
   </si>
   <si>
     <t>250440010785</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВЕРШИНА МАСТЕРСТВА"</t>
   </si>
   <si>
+    <t>160240012725</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИЗДАТЕЛЬСКИЙ ДОМ ORDA.KZ"</t>
+  </si>
+  <si>
     <t>990340000371</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПЕРДПРИЯТИЕ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ЦЕНТР ПО РАЗВИТИЮ НАРОДНОГО ТВОРЧЕСТВА И КУЛЬТУРНО-ПРОДЮСЕРСКОЙ ДЕЯТЕЛЬНОСТИ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
   </si>
   <si>
+    <t>160540025361</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Б-АСҚАР"</t>
+  </si>
+  <si>
     <t>250740002349</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AKJOL-KZ LOGISTICS"</t>
   </si>
   <si>
     <t>171240024057</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQ KZ BAIKONUR"</t>
   </si>
   <si>
+    <t>434433100</t>
+  </si>
+  <si>
+    <t>140840013904</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ КОЖАБАХЫ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АРАНДЫ</t>
+  </si>
+  <si>
     <t>180540032902</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "K&amp;A SERVICE COMPANY"</t>
   </si>
   <si>
-    <t>434433100</t>
-[...5 lines deleted...]
-    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ ДОМ КУЛЬТУРЫ КОЖАБАХЫ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АРАНДЫ</t>
+    <t>140440012500</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ КАРАТОБЕ» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КАРАТОБЕ»</t>
   </si>
   <si>
     <t>150241018420</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАРЛАН САРБАЗ" В ГОРОДЕ КЫЗЫЛОРДА</t>
   </si>
   <si>
-    <t>140440012500</t>
-[...4 lines deleted...]
-  <si>
     <t>210641030216</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ЦЕНТР ЭКСПЛУАТАЦИИ ОБЬЕКТОВ НАЗЕМНОЙ КОСМИЧЕСКОЙ ИНФРАСТРУКТУРЫ" - КОСМИЧЕСКИЙ ЦЕНТР "БАЙТЕРЕК"</t>
   </si>
   <si>
     <t>070140012524</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ   "Д.А.Д."</t>
   </si>
   <si>
     <t>140840011933</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ ИМЕНИ САРСЕНБАЯ БОРТЕБАЙУЛЫ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АКЖАР"</t>
   </si>
   <si>
     <t>091140000973</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАРХАД СЕКЬЮРИТИ"</t>
   </si>
   <si>
     <t>070240013794</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАН-СЕР СЕКЬЮРИТИ"</t>
   </si>
   <si>
-    <t>260140018701</t>
-[...4 lines deleted...]
-  <si>
     <t>160740005017</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИРАС СЕРВИС И К"</t>
   </si>
   <si>
     <t>210140031105</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА STANDARD"</t>
   </si>
   <si>
     <t>110840007711</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАН-АРАЙ ЖЕМ"</t>
   </si>
   <si>
     <t>110340017304</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАРЛИН GROUPS"</t>
   </si>
   <si>
     <t>434055100</t>
   </si>
   <si>
     <t>140440014834</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «СЕЛЬСКИЙ КЛУБ АБДИГАППАР» АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА КЫРКЕНСЕ»</t>
   </si>
   <si>
     <t>040940011123</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИРМА "МТО-ЦЕНТР"</t>
   </si>
   <si>
+    <t>260240021814</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SKYNELLE"</t>
+  </si>
+  <si>
     <t>201040035135</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА ЖУЛДЫЗ"</t>
   </si>
   <si>
+    <t>020840005052</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТҰРАН - ҚАЗАЛЫ"</t>
+  </si>
+  <si>
+    <t>190241009121</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ «АРАЛЬСКИЙ РАЙОННЫЙ АРХИВ» КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
+  </si>
+  <si>
     <t>250940024901</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВАНГАРД KZO"</t>
   </si>
   <si>
     <t>251140021554</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIS KAZ"</t>
   </si>
   <si>
-    <t>190241009121</t>
-[...10 lines deleted...]
-  <si>
     <t>230341040973</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕНОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНСТВО "ЕР-НҰР" В ГОРОДЕ КЫЗЫЛОРДА</t>
   </si>
   <si>
     <t>435235100</t>
   </si>
   <si>
     <t>140240011921</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "СЕЛЬСКИЙ КЛУБ АЛМАЛЫ" АППАРАТА АКИМА СЕЛЬСКОГО ОКРУГА АЛМАЛЫ</t>
   </si>
   <si>
     <t>120340003198</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КАРМАКШИНСКАЯ РАЙОННАЯ ВЕТЕРИНАРНАЯ СТАНЦИЯ" УПРАВЛЕНИЯ ВЕТЕРИНАРИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>240140036786</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИЛЛЕНИУМ ПРОЕКТ КЗ"</t>
@@ -4047,87 +4116,93 @@
   <si>
     <t>140840026066</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "КЛУБ СЕЛА ЖАНАКУРЫЛЫС" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "АППАРАТ АКИМА СЕЛЬСКОГО ОКРУГА ЖАНАКУРЫЛЫС"</t>
   </si>
   <si>
     <t>990340008072</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "РАЙОННЫЙ ДОМ КУЛЬТУРЫ ИМЕНИ МАНАПА КОКЕНОВА ОТДЕЛА КУЛЬТУРЫ И РАЗВИТИЯ ЯЗЫКОВ ЖАНАКОРГАНСКОГО РАЙОНА"</t>
   </si>
   <si>
     <t>160640013183</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИТ-МС"</t>
   </si>
   <si>
     <t>990440001264</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУРЫЛЫСШЫ"</t>
   </si>
   <si>
+    <t>040240008118</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЫЗЫЛОРДА МОТОРС"</t>
+  </si>
+  <si>
     <t>020440001302</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗВЕРНАЛ"</t>
   </si>
   <si>
     <t>230340029858</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА СТРОЙ ЭКСПЕРТ"</t>
   </si>
   <si>
     <t>000741002026</t>
   </si>
   <si>
     <t>КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ФИТОСАНИТАРИЯ" КОМИТЕТА ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ В АГРОПРОМЫШЛЕННОМ КОМПЛЕКСЕ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
   </si>
   <si>
     <t>190241009131</t>
   </si>
   <si>
     <t>ФИЛИАЛ "КАРМАКШИНСКИЙ РАЙОННЫЙ АРХИВ" КОММУНАЛЬНОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ"</t>
   </si>
   <si>
     <t>020740003062</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «КЫЗЫЛОРДИНСКИЙ ОБЛАСТНОЙ ЦЕНТР ОХРАНЫ ИСТОРИКО-КУЛЬТУРНОГО НАСЛЕДИЯ» УПРАВЛЕНИЯ КУЛЬТУРЫ, АРХИВОВ И ДОКУМЕНТАЦИИ КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ»</t>
   </si>
   <si>
     <t>121140001731</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAISAR GROUP SECURITY"</t>
   </si>
   <si>
-    <t>Перечень респондентов представляющих статистическую форму 2 - Услуги (квартальная) "Отчет об объеме оказанных услуг" за 2 квартал 2026 года . Срок представления – до 27 июля (включительно)  2026г.</t>
+    <t>Перечень респондентов представляющих статистическую форму 2 - Услуги (квартальная) "Отчет об объеме оказанных услуг" за 3 квартал 2026 года . Срок представления – до 27 октября (включительно)  2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
@@ -4452,6667 +4527,6810 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C602"/>
+  <dimension ref="A1:C614"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView tabSelected="1" topLeftCell="A567" workbookViewId="0">
+      <selection activeCell="D610" sqref="D610"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="19.5703125" customWidth="1"/>
-    <col min="3" max="3" width="74" customWidth="1"/>
+    <col min="3" max="3" width="73.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="32.25" customHeight="1">
+    <row r="1" spans="1:3" ht="48" customHeight="1">
       <c r="A1" s="3" t="s">
-        <v>1356</v>
+        <v>1382</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
     </row>
-    <row r="3" spans="1:3" ht="25.5" customHeight="1">
-      <c r="A3" s="1" t="s">
+    <row r="2" spans="1:3" ht="28.5" customHeight="1">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="36" customHeight="1">
+    <row r="3" spans="1:3" ht="36.75" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="30" customHeight="1">
       <c r="A4" s="2" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="30" customHeight="1">
       <c r="A5" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="30" customHeight="1">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="30" customHeight="1">
       <c r="A7" s="2" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="30" customHeight="1">
       <c r="A8" s="2" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" ht="30" customHeight="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="39.75" customHeight="1">
       <c r="A9" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="30" customHeight="1">
       <c r="A10" s="2" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="30" customHeight="1">
       <c r="A11" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="30" customHeight="1">
       <c r="A12" s="2" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="30" customHeight="1">
       <c r="A13" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="C13" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="30" customHeight="1">
       <c r="A14" s="2" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="30" customHeight="1">
       <c r="A15" s="2" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="30" customHeight="1">
       <c r="A16" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="30" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="30" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="30" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="30" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="30" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="30" customHeight="1">
       <c r="A22" s="2" t="s">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="30" customHeight="1">
       <c r="A23" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="30" customHeight="1">
       <c r="A24" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="30" customHeight="1">
       <c r="A25" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="30" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="30" customHeight="1">
       <c r="A27" s="2" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="30" customHeight="1">
       <c r="A28" s="2" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="30" customHeight="1">
       <c r="A29" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="30" customHeight="1">
       <c r="A30" s="2" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3" ht="36.75" customHeight="1">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="30" customHeight="1">
       <c r="A31" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="30" customHeight="1">
       <c r="A32" s="2" t="s">
-        <v>66</v>
+        <v>6</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="30" customHeight="1">
       <c r="A33" s="2" t="s">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" ht="33" customHeight="1">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="30" customHeight="1">
       <c r="A34" s="2" t="s">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" ht="38.25" customHeight="1">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="30" customHeight="1">
       <c r="A35" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="30" customHeight="1">
       <c r="A36" s="2" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="30" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="30" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="30" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="30" customHeight="1">
       <c r="A40" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="30" customHeight="1">
       <c r="A41" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="30" customHeight="1">
       <c r="A42" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:3" ht="30" customHeight="1">
       <c r="A43" s="2" t="s">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="44" spans="1:3" ht="30" customHeight="1">
       <c r="A44" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="30" customHeight="1">
       <c r="A45" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" ht="38.25" customHeight="1">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="30" customHeight="1">
       <c r="A46" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:3" ht="30" customHeight="1">
       <c r="A47" s="2" t="s">
-        <v>6</v>
+        <v>113</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:3" ht="30" customHeight="1">
       <c r="A48" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:3" ht="30" customHeight="1">
       <c r="A49" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="50" spans="1:3" ht="30" customHeight="1">
       <c r="A50" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="51" spans="1:3" ht="30" customHeight="1">
       <c r="A51" s="2" t="s">
-        <v>118</v>
+        <v>6</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="52" spans="1:3" ht="30" customHeight="1">
       <c r="A52" s="2" t="s">
-        <v>17</v>
+        <v>124</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
     <row r="53" spans="1:3" ht="30" customHeight="1">
       <c r="A53" s="2" t="s">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:3" ht="30" customHeight="1">
       <c r="A54" s="2" t="s">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:3" ht="34.5" customHeight="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="30" customHeight="1">
       <c r="A55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="30" customHeight="1">
+      <c r="A56" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B55" s="2" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="B56" s="2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="57" spans="1:3" ht="30" customHeight="1">
       <c r="A57" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="58" spans="1:3" ht="30" customHeight="1">
       <c r="A58" s="2" t="s">
-        <v>133</v>
+        <v>6</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="59" spans="1:3" ht="30" customHeight="1">
       <c r="A59" s="2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:3" ht="30" customHeight="1">
       <c r="A60" s="2" t="s">
-        <v>6</v>
+        <v>142</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="61" spans="1:3" ht="30" customHeight="1">
       <c r="A61" s="2" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:3" ht="30" customHeight="1">
       <c r="A62" s="2" t="s">
-        <v>143</v>
+        <v>60</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="63" spans="1:3" ht="30" customHeight="1">
       <c r="A63" s="2" t="s">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3" ht="30" customHeight="1">
       <c r="A64" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="65" spans="1:3" ht="30" customHeight="1">
       <c r="A65" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="66" spans="1:3" ht="30" customHeight="1">
       <c r="A66" s="2" t="s">
-        <v>36</v>
+        <v>158</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3" ht="30" customHeight="1">
       <c r="A67" s="2" t="s">
-        <v>6</v>
+        <v>155</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="68" spans="1:3" ht="30" customHeight="1">
       <c r="A68" s="2" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="69" spans="1:3" ht="30" customHeight="1">
       <c r="A69" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:3" ht="30" customHeight="1">
       <c r="A70" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:3" ht="30" customHeight="1">
       <c r="A71" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
     </row>
     <row r="72" spans="1:3" ht="30" customHeight="1">
       <c r="A72" s="2" t="s">
-        <v>165</v>
+        <v>6</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="73" spans="1:3" ht="30" customHeight="1">
       <c r="A73" s="2" t="s">
-        <v>168</v>
+        <v>33</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>169</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="74" spans="1:3" ht="30" customHeight="1">
       <c r="A74" s="2" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:3" ht="30" customHeight="1">
       <c r="A75" s="2" t="s">
-        <v>6</v>
+        <v>176</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:3" ht="30" customHeight="1">
       <c r="A76" s="2" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3" ht="30" customHeight="1">
       <c r="A77" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:3" ht="30" customHeight="1">
       <c r="A78" s="2" t="s">
-        <v>54</v>
+        <v>158</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
     </row>
     <row r="79" spans="1:3" ht="30" customHeight="1">
       <c r="A79" s="2" t="s">
-        <v>181</v>
+        <v>48</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="80" spans="1:3" ht="30" customHeight="1">
       <c r="A80" s="2" t="s">
-        <v>6</v>
+        <v>187</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:3" ht="30" customHeight="1">
       <c r="A81" s="2" t="s">
-        <v>186</v>
+        <v>6</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="82" spans="1:3" ht="30" customHeight="1">
       <c r="A82" s="2" t="s">
-        <v>6</v>
+        <v>192</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="83" spans="1:3" ht="30" customHeight="1">
       <c r="A83" s="2" t="s">
-        <v>191</v>
+        <v>6</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:3" ht="30" customHeight="1">
       <c r="A84" s="2" t="s">
-        <v>194</v>
+        <v>6</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:3" ht="30" customHeight="1">
       <c r="A85" s="2" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
     </row>
     <row r="86" spans="1:3" ht="30" customHeight="1">
       <c r="A86" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="B86" s="2" t="s">
+      <c r="C86" s="2" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:3" ht="30" customHeight="1">
       <c r="A87" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="B87" s="2" t="s">
+      <c r="C87" s="2" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:3" ht="30" customHeight="1">
       <c r="A88" s="2" t="s">
-        <v>36</v>
+        <v>208</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="89" spans="1:3" ht="30" customHeight="1">
       <c r="A89" s="2" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="90" spans="1:3" ht="30" customHeight="1">
       <c r="A90" s="2" t="s">
-        <v>148</v>
+        <v>33</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="91" spans="1:3" ht="30" customHeight="1">
       <c r="A91" s="2" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="92" spans="1:3" ht="30" customHeight="1">
       <c r="A92" s="2" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="93" spans="1:3" ht="30" customHeight="1">
       <c r="A93" s="2" t="s">
-        <v>218</v>
+        <v>107</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="94" spans="1:3" ht="30" customHeight="1">
       <c r="A94" s="2" t="s">
-        <v>6</v>
+        <v>223</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="95" spans="1:3" ht="30" customHeight="1">
       <c r="A95" s="2" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="96" spans="1:3" ht="30" customHeight="1">
       <c r="A96" s="2" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="97" spans="1:3" ht="30" customHeight="1">
       <c r="A97" s="2" t="s">
-        <v>197</v>
+        <v>232</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
     </row>
     <row r="98" spans="1:3" ht="30" customHeight="1">
       <c r="A98" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:3" ht="33.75" customHeight="1">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="30" customHeight="1">
       <c r="A99" s="2" t="s">
-        <v>233</v>
+        <v>199</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="100" spans="1:3" ht="30" customHeight="1">
       <c r="A100" s="2" t="s">
-        <v>236</v>
+        <v>158</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:3" ht="39.75" customHeight="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="30" customHeight="1">
       <c r="A101" s="2" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="102" spans="1:3" ht="30" customHeight="1">
       <c r="A102" s="2" t="s">
-        <v>6</v>
+        <v>244</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:3" ht="36" customHeight="1">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="30" customHeight="1">
       <c r="A103" s="2" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="104" spans="1:3" ht="30" customHeight="1">
       <c r="A104" s="2" t="s">
-        <v>203</v>
+        <v>60</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:3" ht="35.25" customHeight="1">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="30" customHeight="1">
       <c r="A105" s="2" t="s">
-        <v>249</v>
+        <v>6</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="106" spans="1:3" ht="30" customHeight="1">
       <c r="A106" s="2" t="s">
-        <v>6</v>
+        <v>254</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="107" spans="1:3" ht="30" customHeight="1">
       <c r="A107" s="2" t="s">
-        <v>254</v>
+        <v>211</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="108" spans="1:3" ht="30" customHeight="1">
       <c r="A108" s="2" t="s">
-        <v>143</v>
+        <v>259</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
     </row>
     <row r="109" spans="1:3" ht="30" customHeight="1">
       <c r="A109" s="2" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
     </row>
     <row r="110" spans="1:3" ht="30" customHeight="1">
       <c r="A110" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B110" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="B110" s="2" t="s">
+      <c r="C110" s="2" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="111" spans="1:3" ht="30" customHeight="1">
       <c r="A111" s="2" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:3" ht="30" customHeight="1">
       <c r="A112" s="2" t="s">
-        <v>6</v>
+        <v>269</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="113" spans="1:3" ht="30" customHeight="1">
       <c r="A113" s="2" t="s">
-        <v>269</v>
+        <v>6</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:3" ht="37.5" customHeight="1">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="30" customHeight="1">
       <c r="A114" s="2" t="s">
-        <v>14</v>
+        <v>274</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="115" spans="1:3" ht="30" customHeight="1">
       <c r="A115" s="2" t="s">
-        <v>274</v>
+        <v>6</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:3" ht="30" customHeight="1">
       <c r="A116" s="2" t="s">
-        <v>36</v>
+        <v>279</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
     </row>
     <row r="117" spans="1:3" ht="30" customHeight="1">
       <c r="A117" s="2" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="118" spans="1:3" ht="30" customHeight="1">
       <c r="A118" s="2" t="s">
-        <v>6</v>
+        <v>284</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="119" spans="1:3" ht="30" customHeight="1">
       <c r="A119" s="2" t="s">
-        <v>283</v>
+        <v>33</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="120" spans="1:3" ht="30" customHeight="1">
       <c r="A120" s="2" t="s">
-        <v>286</v>
+        <v>48</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="121" spans="1:3" ht="30" customHeight="1">
       <c r="A121" s="2" t="s">
-        <v>148</v>
+        <v>223</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="122" spans="1:3" ht="30" customHeight="1">
       <c r="A122" s="2" t="s">
-        <v>291</v>
+        <v>6</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="123" spans="1:3" ht="30" customHeight="1">
       <c r="A123" s="2" t="s">
-        <v>6</v>
+        <v>298</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3" ht="30" customHeight="1">
       <c r="A124" s="2" t="s">
-        <v>98</v>
+        <v>295</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>296</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="125" spans="1:3" ht="30" customHeight="1">
       <c r="A125" s="2" t="s">
-        <v>298</v>
+        <v>158</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="126" spans="1:3" ht="30" customHeight="1">
       <c r="A126" s="2" t="s">
-        <v>17</v>
+        <v>155</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="127" spans="1:3" ht="30" customHeight="1">
       <c r="A127" s="2" t="s">
-        <v>303</v>
+        <v>6</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="128" spans="1:3" ht="30" customHeight="1">
       <c r="A128" s="2" t="s">
-        <v>306</v>
+        <v>104</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>307</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="129" spans="1:3" ht="30" customHeight="1">
       <c r="A129" s="2" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>309</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="130" spans="1:3" ht="30" customHeight="1">
       <c r="A130" s="2" t="s">
-        <v>6</v>
+        <v>311</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="131" spans="1:3" ht="30" customHeight="1">
       <c r="A131" s="2" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="132" spans="1:3" ht="30" customHeight="1">
       <c r="A132" s="2" t="s">
-        <v>6</v>
+        <v>316</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="133" spans="1:3" ht="30" customHeight="1">
       <c r="A133" s="2" t="s">
-        <v>36</v>
+        <v>107</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="134" spans="1:3" ht="30" customHeight="1">
       <c r="A134" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="135" spans="1:3" ht="30" customHeight="1">
       <c r="A135" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="136" spans="1:3" ht="30" customHeight="1">
       <c r="A136" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="137" spans="1:3" ht="30" customHeight="1">
       <c r="A137" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="138" spans="1:3" ht="30" customHeight="1">
       <c r="A138" s="2" t="s">
-        <v>327</v>
+        <v>33</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="139" spans="1:3" ht="30" customHeight="1">
       <c r="A139" s="2" t="s">
-        <v>330</v>
+        <v>158</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>331</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="140" spans="1:3" ht="30" customHeight="1">
       <c r="A140" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B140" s="2" t="s">
         <v>333</v>
       </c>
-      <c r="B140" s="2" t="s">
+      <c r="C140" s="2" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="141" spans="1:3" ht="30" customHeight="1">
       <c r="A141" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C141" s="2" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="142" spans="1:3" ht="30" customHeight="1">
       <c r="A142" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="143" spans="1:3" ht="30" customHeight="1">
       <c r="A143" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C143" s="2" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="144" spans="1:3" ht="30" customHeight="1">
       <c r="A144" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C144" s="2" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="145" spans="1:3" ht="30" customHeight="1">
       <c r="A145" s="2" t="s">
-        <v>66</v>
+        <v>345</v>
       </c>
       <c r="B145" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="C145" s="2" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="146" spans="1:3" ht="30" customHeight="1">
       <c r="A146" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="B146" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="B146" s="2" t="s">
+      <c r="C146" s="2" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="147" spans="1:3" ht="30" customHeight="1">
       <c r="A147" s="2" t="s">
-        <v>6</v>
+        <v>353</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="148" spans="1:3" ht="30" customHeight="1">
       <c r="A148" s="2" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="149" spans="1:3" ht="30" customHeight="1">
       <c r="A149" s="2" t="s">
-        <v>6</v>
+        <v>356</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="150" spans="1:3" ht="30" customHeight="1">
       <c r="A150" s="2" t="s">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="151" spans="1:3" ht="30" customHeight="1">
       <c r="A151" s="2" t="s">
-        <v>14</v>
+        <v>361</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="152" spans="1:3" ht="30" customHeight="1">
       <c r="A152" s="2" t="s">
-        <v>143</v>
+        <v>6</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="153" spans="1:3" ht="30" customHeight="1">
       <c r="A153" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="154" spans="1:3" ht="30" customHeight="1">
       <c r="A154" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="155" spans="1:3" ht="30" customHeight="1">
       <c r="A155" s="2" t="s">
-        <v>368</v>
+        <v>6</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="156" spans="1:3" ht="30" customHeight="1">
       <c r="A156" s="2" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="157" spans="1:3" ht="30" customHeight="1">
       <c r="A157" s="2" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
     </row>
     <row r="158" spans="1:3" ht="30" customHeight="1">
       <c r="A158" s="2" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="159" spans="1:3" ht="30" customHeight="1">
       <c r="A159" s="2" t="s">
-        <v>6</v>
+        <v>378</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="160" spans="1:3" ht="30" customHeight="1">
       <c r="A160" s="2" t="s">
-        <v>379</v>
+        <v>6</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="161" spans="1:3" ht="30" customHeight="1">
       <c r="A161" s="2" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="162" spans="1:3" ht="30" customHeight="1">
       <c r="A162" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="163" spans="1:3" ht="30" customHeight="1">
       <c r="A163" s="2" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="164" spans="1:3" ht="30" customHeight="1">
       <c r="A164" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="165" spans="1:3" ht="30" customHeight="1">
       <c r="A165" s="2" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="166" spans="1:3" ht="30" customHeight="1">
       <c r="A166" s="2" t="s">
-        <v>392</v>
+        <v>33</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="167" spans="1:3" ht="30" customHeight="1">
       <c r="A167" s="2" t="s">
-        <v>197</v>
+        <v>110</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="168" spans="1:3" ht="30" customHeight="1">
       <c r="A168" s="2" t="s">
-        <v>397</v>
+        <v>6</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>398</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="169" spans="1:3" ht="30" customHeight="1">
       <c r="A169" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B169" s="2" t="s">
         <v>400</v>
       </c>
-      <c r="B169" s="2" t="s">
+      <c r="C169" s="2" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="170" spans="1:3" ht="30" customHeight="1">
       <c r="A170" s="2" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B170" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C170" s="2" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="171" spans="1:3" ht="30" customHeight="1">
       <c r="A171" s="2" t="s">
-        <v>101</v>
+        <v>389</v>
       </c>
       <c r="B171" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C171" s="2" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="172" spans="1:3" ht="30" customHeight="1">
       <c r="A172" s="2" t="s">
-        <v>17</v>
+        <v>406</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>407</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="173" spans="1:3" ht="30" customHeight="1">
       <c r="A173" s="2" t="s">
-        <v>148</v>
+        <v>199</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>409</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="174" spans="1:3" ht="30" customHeight="1">
       <c r="A174" s="2" t="s">
-        <v>6</v>
+        <v>411</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="175" spans="1:3" ht="30" customHeight="1">
       <c r="A175" s="2" t="s">
-        <v>6</v>
+        <v>414</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="176" spans="1:3" ht="30" customHeight="1">
       <c r="A176" s="2" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="177" spans="1:3" ht="30" customHeight="1">
       <c r="A177" s="2" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="178" spans="1:3" ht="30" customHeight="1">
       <c r="A178" s="2" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="179" spans="1:3" ht="30" customHeight="1">
       <c r="A179" s="2" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="180" spans="1:3" ht="30" customHeight="1">
       <c r="A180" s="2" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="181" spans="1:3" ht="30" customHeight="1">
       <c r="A181" s="2" t="s">
-        <v>425</v>
+        <v>6</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="182" spans="1:3" ht="30" customHeight="1">
       <c r="A182" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="183" spans="1:3" ht="30" customHeight="1">
       <c r="A183" s="2" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="184" spans="1:3" ht="30" customHeight="1">
       <c r="A184" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="185" spans="1:3" ht="30" customHeight="1">
       <c r="A185" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="186" spans="1:3" ht="30" customHeight="1">
       <c r="A186" s="2" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="187" spans="1:3" ht="30" customHeight="1">
       <c r="A187" s="2" t="s">
-        <v>6</v>
+        <v>439</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="188" spans="1:3" ht="30" customHeight="1">
       <c r="A188" s="2" t="s">
-        <v>440</v>
+        <v>6</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="189" spans="1:3" ht="30" customHeight="1">
       <c r="A189" s="2" t="s">
-        <v>443</v>
+        <v>33</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>444</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="190" spans="1:3" ht="30" customHeight="1">
       <c r="A190" s="2" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>446</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="191" spans="1:3" ht="30" customHeight="1">
       <c r="A191" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>448</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="192" spans="1:3" ht="30" customHeight="1">
       <c r="A192" s="2" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>450</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="193" spans="1:3" ht="30" customHeight="1">
       <c r="A193" s="2" t="s">
-        <v>17</v>
+        <v>452</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="194" spans="1:3" ht="30" customHeight="1">
       <c r="A194" s="2" t="s">
-        <v>6</v>
+        <v>455</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
     </row>
     <row r="195" spans="1:3" ht="30" customHeight="1">
       <c r="A195" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="196" spans="1:3" ht="30" customHeight="1">
       <c r="A196" s="2" t="s">
-        <v>213</v>
+        <v>48</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="197" spans="1:3" ht="30" customHeight="1">
       <c r="A197" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="198" spans="1:3" ht="30" customHeight="1">
       <c r="A198" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="199" spans="1:3" ht="30" customHeight="1">
       <c r="A199" s="2" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
     </row>
     <row r="200" spans="1:3" ht="30" customHeight="1">
       <c r="A200" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>466</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="201" spans="1:3" ht="30" customHeight="1">
       <c r="A201" s="2" t="s">
-        <v>259</v>
+        <v>6</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>468</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="202" spans="1:3" ht="30" customHeight="1">
       <c r="A202" s="2" t="s">
-        <v>470</v>
+        <v>6</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="203" spans="1:3" ht="30" customHeight="1">
       <c r="A203" s="2" t="s">
-        <v>17</v>
+        <v>474</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="204" spans="1:3" ht="30" customHeight="1">
       <c r="A204" s="2" t="s">
-        <v>104</v>
+        <v>269</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="205" spans="1:3" ht="30" customHeight="1">
       <c r="A205" s="2" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="206" spans="1:3" ht="30" customHeight="1">
       <c r="A206" s="2" t="s">
-        <v>479</v>
+        <v>110</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="207" spans="1:3" ht="30" customHeight="1">
       <c r="A207" s="2" t="s">
-        <v>6</v>
+        <v>486</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
     </row>
     <row r="208" spans="1:3" ht="30" customHeight="1">
       <c r="A208" s="2" t="s">
-        <v>17</v>
+        <v>483</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>484</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="209" spans="1:3" ht="30" customHeight="1">
       <c r="A209" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="210" spans="1:3" ht="30" customHeight="1">
       <c r="A210" s="2" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
     </row>
     <row r="211" spans="1:3" ht="30" customHeight="1">
       <c r="A211" s="2" t="s">
-        <v>479</v>
+        <v>6</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
     </row>
     <row r="212" spans="1:3" ht="30" customHeight="1">
       <c r="A212" s="2" t="s">
-        <v>379</v>
+        <v>158</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
     </row>
     <row r="213" spans="1:3" ht="30" customHeight="1">
       <c r="A213" s="2" t="s">
-        <v>104</v>
+        <v>483</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
     </row>
     <row r="214" spans="1:3" ht="30" customHeight="1">
       <c r="A214" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="215" spans="1:3" ht="30" customHeight="1">
       <c r="A215" s="2" t="s">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
     </row>
     <row r="216" spans="1:3" ht="30" customHeight="1">
       <c r="A216" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
     </row>
     <row r="217" spans="1:3" ht="30" customHeight="1">
       <c r="A217" s="2" t="s">
-        <v>148</v>
+        <v>60</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
     </row>
     <row r="218" spans="1:3" ht="30" customHeight="1">
       <c r="A218" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="219" spans="1:3" ht="30" customHeight="1">
       <c r="A219" s="2" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="220" spans="1:3" ht="30" customHeight="1">
       <c r="A220" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
     </row>
     <row r="221" spans="1:3" ht="30" customHeight="1">
       <c r="A221" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
     </row>
     <row r="222" spans="1:3" ht="30" customHeight="1">
       <c r="A222" s="2" t="s">
-        <v>191</v>
+        <v>6</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
     </row>
     <row r="223" spans="1:3" ht="30" customHeight="1">
       <c r="A223" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
     </row>
     <row r="224" spans="1:3" ht="30" customHeight="1">
       <c r="A224" s="2" t="s">
-        <v>516</v>
+        <v>205</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="225" spans="1:3" ht="30" customHeight="1">
       <c r="A225" s="2" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
     </row>
     <row r="226" spans="1:3" ht="30" customHeight="1">
       <c r="A226" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="227" spans="1:3" ht="30" customHeight="1">
       <c r="A227" s="2" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="228" spans="1:3" ht="30" customHeight="1">
       <c r="A228" s="2" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="229" spans="1:3" ht="30" customHeight="1">
       <c r="A229" s="2" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="230" spans="1:3" ht="30" customHeight="1">
       <c r="A230" s="2" t="s">
-        <v>143</v>
+        <v>48</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="231" spans="1:3" ht="30" customHeight="1">
       <c r="A231" s="2" t="s">
-        <v>6</v>
+        <v>536</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
     </row>
     <row r="232" spans="1:3" ht="30" customHeight="1">
       <c r="A232" s="2" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="233" spans="1:3" ht="30" customHeight="1">
       <c r="A233" s="2" t="s">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="234" spans="1:3" ht="30" customHeight="1">
       <c r="A234" s="2" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
     </row>
     <row r="235" spans="1:3" ht="30" customHeight="1">
       <c r="A235" s="2" t="s">
-        <v>542</v>
+        <v>110</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="236" spans="1:3" ht="30" customHeight="1">
       <c r="A236" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="237" spans="1:3" ht="30" customHeight="1">
       <c r="A237" s="2" t="s">
-        <v>101</v>
+        <v>549</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="238" spans="1:3" ht="30" customHeight="1">
       <c r="A238" s="2" t="s">
-        <v>549</v>
+        <v>33</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="239" spans="1:3" ht="30" customHeight="1">
       <c r="A239" s="2" t="s">
-        <v>36</v>
+        <v>556</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
     </row>
     <row r="240" spans="1:3" ht="30" customHeight="1">
       <c r="A240" s="2" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>554</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="241" spans="1:3" ht="30" customHeight="1">
       <c r="A241" s="2" t="s">
-        <v>556</v>
+        <v>33</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
     <row r="242" spans="1:3" ht="30" customHeight="1">
       <c r="A242" s="2" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
     </row>
     <row r="243" spans="1:3" ht="30" customHeight="1">
       <c r="A243" s="2" t="s">
-        <v>6</v>
+        <v>563</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
     </row>
     <row r="244" spans="1:3" ht="30" customHeight="1">
       <c r="A244" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
     </row>
     <row r="245" spans="1:3" ht="30" customHeight="1">
       <c r="A245" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
     </row>
     <row r="246" spans="1:3" ht="30" customHeight="1">
       <c r="A246" s="2" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
     </row>
     <row r="247" spans="1:3" ht="30" customHeight="1">
       <c r="A247" s="2" t="s">
-        <v>203</v>
+        <v>107</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="248" spans="1:3" ht="30" customHeight="1">
       <c r="A248" s="2" t="s">
-        <v>6</v>
+        <v>211</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
     </row>
     <row r="249" spans="1:3" ht="30" customHeight="1">
       <c r="A249" s="2" t="s">
-        <v>573</v>
+        <v>6</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="250" spans="1:3" ht="30" customHeight="1">
       <c r="A250" s="2" t="s">
-        <v>576</v>
+        <v>14</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="251" spans="1:3" ht="30" customHeight="1">
       <c r="A251" s="2" t="s">
-        <v>213</v>
+        <v>580</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="252" spans="1:3" ht="30" customHeight="1">
       <c r="A252" s="2" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="253" spans="1:3" ht="30" customHeight="1">
       <c r="A253" s="2" t="s">
-        <v>584</v>
+        <v>223</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="254" spans="1:3" ht="30" customHeight="1">
       <c r="A254" s="2" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="255" spans="1:3" ht="30" customHeight="1">
       <c r="A255" s="2" t="s">
-        <v>6</v>
+        <v>486</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="256" spans="1:3" ht="30" customHeight="1">
       <c r="A256" s="2" t="s">
-        <v>6</v>
+        <v>593</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="257" spans="1:3" ht="30" customHeight="1">
       <c r="A257" s="2" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="258" spans="1:3" ht="30" customHeight="1">
       <c r="A258" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="259" spans="1:3" ht="30" customHeight="1">
       <c r="A259" s="2" t="s">
-        <v>598</v>
+        <v>48</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="260" spans="1:3" ht="30" customHeight="1">
       <c r="A260" s="2" t="s">
-        <v>601</v>
+        <v>158</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>602</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="261" spans="1:3" ht="30" customHeight="1">
       <c r="A261" s="2" t="s">
-        <v>148</v>
+        <v>604</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="262" spans="1:3" ht="30" customHeight="1">
       <c r="A262" s="2" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="263" spans="1:3" ht="30" customHeight="1">
       <c r="A263" s="2" t="s">
-        <v>6</v>
+        <v>609</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="264" spans="1:3" ht="30" customHeight="1">
       <c r="A264" s="2" t="s">
-        <v>610</v>
+        <v>158</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="265" spans="1:3" ht="30" customHeight="1">
       <c r="A265" s="2" t="s">
-        <v>6</v>
+        <v>618</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
     </row>
     <row r="266" spans="1:3" ht="30" customHeight="1">
       <c r="A266" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B266" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="C266" s="2" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="267" spans="1:3" ht="30" customHeight="1">
       <c r="A267" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="C267" s="2" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="268" spans="1:3" ht="30" customHeight="1">
       <c r="A268" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
     </row>
     <row r="269" spans="1:3" ht="30" customHeight="1">
       <c r="A269" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="270" spans="1:3" ht="30" customHeight="1">
       <c r="A270" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="271" spans="1:3" ht="30" customHeight="1">
       <c r="A271" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="272" spans="1:3" ht="30" customHeight="1">
       <c r="A272" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="273" spans="1:3" ht="30" customHeight="1">
       <c r="A273" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
     </row>
     <row r="274" spans="1:3" ht="30" customHeight="1">
       <c r="A274" s="2" t="s">
-        <v>631</v>
+        <v>6</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="275" spans="1:3" ht="30" customHeight="1">
       <c r="A275" s="2" t="s">
-        <v>6</v>
+        <v>637</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
     </row>
     <row r="276" spans="1:3" ht="30" customHeight="1">
       <c r="A276" s="2" t="s">
-        <v>379</v>
+        <v>6</v>
       </c>
       <c r="B276" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="C276" s="2" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="277" spans="1:3" ht="30" customHeight="1">
       <c r="A277" s="2" t="s">
-        <v>379</v>
+        <v>6</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="278" spans="1:3" ht="30" customHeight="1">
       <c r="A278" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="279" spans="1:3" ht="30" customHeight="1">
       <c r="A279" s="2" t="s">
-        <v>197</v>
+        <v>6</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
     </row>
     <row r="280" spans="1:3" ht="30" customHeight="1">
       <c r="A280" s="2" t="s">
-        <v>6</v>
+        <v>199</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="281" spans="1:3" ht="30" customHeight="1">
       <c r="A281" s="2" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
     </row>
     <row r="282" spans="1:3" ht="30" customHeight="1">
       <c r="A282" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B282" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="C282" s="2" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="283" spans="1:3" ht="30" customHeight="1">
       <c r="A283" s="2" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="284" spans="1:3" ht="30" customHeight="1">
       <c r="A284" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="285" spans="1:3" ht="30" customHeight="1">
       <c r="A285" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="286" spans="1:3" ht="30" customHeight="1">
       <c r="A286" s="2" t="s">
-        <v>658</v>
+        <v>33</v>
       </c>
       <c r="B286" s="2" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C286" s="2" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="287" spans="1:3" ht="30" customHeight="1">
       <c r="A287" s="2" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="288" spans="1:3" ht="30" customHeight="1">
       <c r="A288" s="2" t="s">
-        <v>6</v>
+        <v>665</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C288" s="2" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="289" spans="1:3" ht="30" customHeight="1">
       <c r="A289" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="290" spans="1:3" ht="30" customHeight="1">
       <c r="A290" s="2" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="B290" s="2" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
     </row>
     <row r="291" spans="1:3" ht="30" customHeight="1">
       <c r="A291" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B291" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="C291" s="2" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="292" spans="1:3" ht="30" customHeight="1">
       <c r="A292" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B292" s="2" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C292" s="2" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="293" spans="1:3" ht="30" customHeight="1">
       <c r="A293" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
     </row>
     <row r="294" spans="1:3" ht="30" customHeight="1">
       <c r="A294" s="2" t="s">
-        <v>677</v>
+        <v>6</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="295" spans="1:3" ht="30" customHeight="1">
       <c r="A295" s="2" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B295" s="2" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="296" spans="1:3" ht="30" customHeight="1">
       <c r="A296" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="297" spans="1:3" ht="30" customHeight="1">
       <c r="A297" s="2" t="s">
-        <v>6</v>
+        <v>686</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="298" spans="1:3" ht="30" customHeight="1">
       <c r="A298" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B298" s="2" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
     </row>
     <row r="299" spans="1:3" ht="30" customHeight="1">
       <c r="A299" s="2" t="s">
-        <v>101</v>
+        <v>158</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="300" spans="1:3" ht="30" customHeight="1">
       <c r="A300" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B300" s="2" t="s">
         <v>691</v>
       </c>
-      <c r="B300" s="2" t="s">
+      <c r="C300" s="2" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="301" spans="1:3" ht="30" customHeight="1">
       <c r="A301" s="2" t="s">
-        <v>306</v>
+        <v>107</v>
       </c>
       <c r="B301" s="2" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="302" spans="1:3" ht="30" customHeight="1">
       <c r="A302" s="2" t="s">
-        <v>148</v>
+        <v>311</v>
       </c>
       <c r="B302" s="2" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C302" s="2" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="303" spans="1:3" ht="30" customHeight="1">
       <c r="A303" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B303" s="2" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="304" spans="1:3" ht="30" customHeight="1">
       <c r="A304" s="2" t="s">
-        <v>700</v>
+        <v>6</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="305" spans="1:3" ht="30" customHeight="1">
       <c r="A305" s="2" t="s">
-        <v>646</v>
+        <v>704</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="306" spans="1:3" ht="30" customHeight="1">
       <c r="A306" s="2" t="s">
-        <v>148</v>
+        <v>650</v>
       </c>
       <c r="B306" s="2" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C306" s="2" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
     </row>
     <row r="307" spans="1:3" ht="30" customHeight="1">
       <c r="A307" s="2" t="s">
-        <v>707</v>
+        <v>158</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="308" spans="1:3" ht="30" customHeight="1">
       <c r="A308" s="2" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="B308" s="2" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="309" spans="1:3" ht="30" customHeight="1">
       <c r="A309" s="2" t="s">
-        <v>6</v>
+        <v>711</v>
       </c>
       <c r="B309" s="2" t="s">
         <v>712</v>
       </c>
       <c r="C309" s="2" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="310" spans="1:3" ht="30" customHeight="1">
       <c r="A310" s="2" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
     </row>
     <row r="311" spans="1:3" ht="30" customHeight="1">
       <c r="A311" s="2" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="312" spans="1:3" ht="30" customHeight="1">
       <c r="A312" s="2" t="s">
-        <v>400</v>
+        <v>6</v>
       </c>
       <c r="B312" s="2" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
     </row>
     <row r="313" spans="1:3" ht="30" customHeight="1">
       <c r="A313" s="2" t="s">
-        <v>66</v>
+        <v>158</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
     </row>
     <row r="314" spans="1:3" ht="30" customHeight="1">
       <c r="A314" s="2" t="s">
-        <v>148</v>
+        <v>414</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>722</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="315" spans="1:3" ht="30" customHeight="1">
       <c r="A315" s="2" t="s">
-        <v>148</v>
+        <v>68</v>
       </c>
       <c r="B315" s="2" t="s">
         <v>724</v>
       </c>
       <c r="C315" s="2" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="316" spans="1:3" ht="30" customHeight="1">
       <c r="A316" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B316" s="2" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
     <row r="317" spans="1:3" ht="30" customHeight="1">
       <c r="A317" s="2" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B317" s="2" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="318" spans="1:3" ht="30" customHeight="1">
       <c r="A318" s="2" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B318" s="2" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="319" spans="1:3" ht="30" customHeight="1">
       <c r="A319" s="2" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="B319" s="2" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="320" spans="1:3" ht="30" customHeight="1">
       <c r="A320" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B320" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="C320" s="2" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="321" spans="1:3" ht="30" customHeight="1">
       <c r="A321" s="2" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="B321" s="2" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="322" spans="1:3" ht="30" customHeight="1">
       <c r="A322" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B322" s="2" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="323" spans="1:3" ht="30" customHeight="1">
       <c r="A323" s="2" t="s">
-        <v>743</v>
+        <v>6</v>
       </c>
       <c r="B323" s="2" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="324" spans="1:3" ht="30" customHeight="1">
       <c r="A324" s="2" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="B324" s="2" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C324" s="2" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="325" spans="1:3" ht="30" customHeight="1">
       <c r="A325" s="2" t="s">
-        <v>748</v>
+        <v>6</v>
       </c>
       <c r="B325" s="2" t="s">
         <v>749</v>
       </c>
       <c r="C325" s="2" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="326" spans="1:3" ht="30" customHeight="1">
       <c r="A326" s="2" t="s">
-        <v>379</v>
+        <v>6</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>751</v>
       </c>
       <c r="C326" s="2" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="327" spans="1:3" ht="30" customHeight="1">
       <c r="A327" s="2" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="B327" s="2" t="s">
         <v>753</v>
       </c>
       <c r="C327" s="2" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="328" spans="1:3" ht="30" customHeight="1">
       <c r="A328" s="2" t="s">
-        <v>6</v>
+        <v>755</v>
       </c>
       <c r="B328" s="2" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="329" spans="1:3" ht="30" customHeight="1">
       <c r="A329" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B329" s="2" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="330" spans="1:3" ht="30" customHeight="1">
       <c r="A330" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B330" s="2" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="331" spans="1:3" ht="30" customHeight="1">
       <c r="A331" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B331" s="2" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="332" spans="1:3" ht="30" customHeight="1">
       <c r="A332" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B332" s="2" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="333" spans="1:3" ht="30" customHeight="1">
       <c r="A333" s="2" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="B333" s="2" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
     </row>
     <row r="334" spans="1:3" ht="30" customHeight="1">
       <c r="A334" s="2" t="s">
-        <v>379</v>
+        <v>33</v>
       </c>
       <c r="B334" s="2" t="s">
+        <v>766</v>
+      </c>
+      <c r="C334" s="2" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="335" spans="1:3" ht="30" customHeight="1">
       <c r="A335" s="2" t="s">
-        <v>148</v>
+        <v>223</v>
       </c>
       <c r="B335" s="2" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="336" spans="1:3" ht="30" customHeight="1">
       <c r="A336" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B336" s="2" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="337" spans="1:3" ht="30" customHeight="1">
       <c r="A337" s="2" t="s">
-        <v>773</v>
+        <v>158</v>
       </c>
       <c r="B337" s="2" t="s">
         <v>774</v>
       </c>
       <c r="C337" s="2" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="338" spans="1:3" ht="30" customHeight="1">
       <c r="A338" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B338" s="2" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="C338" s="2" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
     </row>
     <row r="339" spans="1:3" ht="30" customHeight="1">
       <c r="A339" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B339" s="2" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
     </row>
     <row r="340" spans="1:3" ht="30" customHeight="1">
       <c r="A340" s="2" t="s">
-        <v>6</v>
+        <v>778</v>
       </c>
       <c r="B340" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="C340" s="2" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="341" spans="1:3" ht="30" customHeight="1">
       <c r="A341" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B341" s="2" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="342" spans="1:3" ht="30" customHeight="1">
       <c r="A342" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B342" s="2" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C342" s="2" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="343" spans="1:3" ht="30" customHeight="1">
       <c r="A343" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B343" s="2" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C343" s="2" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="344" spans="1:3" ht="30" customHeight="1">
       <c r="A344" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B344" s="2" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C344" s="2" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="345" spans="1:3" ht="30" customHeight="1">
       <c r="A345" s="2" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="B345" s="2" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C345" s="2" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="346" spans="1:3" ht="30" customHeight="1">
       <c r="A346" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B346" s="2" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="C346" s="2" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
     </row>
     <row r="347" spans="1:3" ht="30" customHeight="1">
       <c r="A347" s="2" t="s">
-        <v>379</v>
+        <v>6</v>
       </c>
       <c r="B347" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="C347" s="2" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="348" spans="1:3" ht="30" customHeight="1">
       <c r="A348" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B348" s="2" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C348" s="2" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="349" spans="1:3" ht="30" customHeight="1">
       <c r="A349" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B349" s="2" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C349" s="2" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="350" spans="1:3" ht="30" customHeight="1">
       <c r="A350" s="2" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B350" s="2" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="351" spans="1:3" ht="30" customHeight="1">
       <c r="A351" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B351" s="2" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C351" s="2" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="352" spans="1:3" ht="30" customHeight="1">
       <c r="A352" s="2" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="B352" s="2" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C352" s="2" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
     </row>
     <row r="353" spans="1:3" ht="30" customHeight="1">
       <c r="A353" s="2" t="s">
-        <v>700</v>
+        <v>110</v>
       </c>
       <c r="B353" s="2" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C353" s="2" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="354" spans="1:3" ht="30" customHeight="1">
       <c r="A354" s="2" t="s">
-        <v>6</v>
+        <v>549</v>
       </c>
       <c r="B354" s="2" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="C354" s="2" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="355" spans="1:3" ht="30" customHeight="1">
       <c r="A355" s="2" t="s">
-        <v>36</v>
+        <v>704</v>
       </c>
       <c r="B355" s="2" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C355" s="2" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="356" spans="1:3" ht="30" customHeight="1">
       <c r="A356" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B356" s="2" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C356" s="2" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="357" spans="1:3" ht="30" customHeight="1">
       <c r="A357" s="2" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="B357" s="2" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="C357" s="2" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="358" spans="1:3" ht="30" customHeight="1">
       <c r="A358" s="2" t="s">
-        <v>817</v>
+        <v>6</v>
       </c>
       <c r="B358" s="2" t="s">
         <v>818</v>
       </c>
       <c r="C358" s="2" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="359" spans="1:3" ht="30" customHeight="1">
       <c r="A359" s="2" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>820</v>
       </c>
       <c r="C359" s="2" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="360" spans="1:3" ht="30" customHeight="1">
       <c r="A360" s="2" t="s">
         <v>822</v>
       </c>
       <c r="B360" s="2" t="s">
         <v>823</v>
       </c>
       <c r="C360" s="2" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="361" spans="1:3" ht="30" customHeight="1">
       <c r="A361" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B361" s="2" t="s">
         <v>825</v>
       </c>
       <c r="C361" s="2" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="362" spans="1:3" ht="30" customHeight="1">
       <c r="A362" s="2" t="s">
-        <v>743</v>
+        <v>33</v>
       </c>
       <c r="B362" s="2" t="s">
         <v>827</v>
       </c>
       <c r="C362" s="2" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="363" spans="1:3" ht="30" customHeight="1">
       <c r="A363" s="2" t="s">
-        <v>213</v>
+        <v>829</v>
       </c>
       <c r="B363" s="2" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="364" spans="1:3" ht="30" customHeight="1">
       <c r="A364" s="2" t="s">
-        <v>6</v>
+        <v>223</v>
       </c>
       <c r="B364" s="2" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C364" s="2" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="365" spans="1:3" ht="30" customHeight="1">
       <c r="A365" s="2" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="B365" s="2" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="366" spans="1:3" ht="30" customHeight="1">
       <c r="A366" s="2" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="B366" s="2" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C366" s="2" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="367" spans="1:3" ht="30" customHeight="1">
       <c r="A367" s="2" t="s">
-        <v>379</v>
+        <v>6</v>
       </c>
       <c r="B367" s="2" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="368" spans="1:3" ht="30" customHeight="1">
       <c r="A368" s="2" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B368" s="2" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C368" s="2" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="369" spans="1:3" ht="30" customHeight="1">
       <c r="A369" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B369" s="2" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="C369" s="2" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="370" spans="1:3" ht="30" customHeight="1">
       <c r="A370" s="2" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="B370" s="2" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C370" s="2" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="371" spans="1:3" ht="30" customHeight="1">
       <c r="A371" s="2" t="s">
-        <v>845</v>
+        <v>6</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>846</v>
       </c>
       <c r="C371" s="2" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="372" spans="1:3" ht="30" customHeight="1">
       <c r="A372" s="2" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>848</v>
       </c>
       <c r="C372" s="2" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="373" spans="1:3" ht="30" customHeight="1">
       <c r="A373" s="2" t="s">
         <v>850</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>851</v>
       </c>
       <c r="C373" s="2" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="374" spans="1:3" ht="30" customHeight="1">
       <c r="A374" s="2" t="s">
-        <v>36</v>
+        <v>853</v>
       </c>
       <c r="B374" s="2" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="375" spans="1:3" ht="30" customHeight="1">
       <c r="A375" s="2" t="s">
-        <v>6</v>
+        <v>856</v>
       </c>
       <c r="B375" s="2" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
     </row>
     <row r="376" spans="1:3" ht="30" customHeight="1">
       <c r="A376" s="2" t="s">
-        <v>857</v>
+        <v>48</v>
       </c>
       <c r="B376" s="2" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="377" spans="1:3" ht="30" customHeight="1">
       <c r="A377" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B377" s="2" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C377" s="2" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="378" spans="1:3" ht="30" customHeight="1">
       <c r="A378" s="2" t="s">
-        <v>862</v>
+        <v>6</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>863</v>
       </c>
       <c r="C378" s="2" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="379" spans="1:3" ht="30" customHeight="1">
       <c r="A379" s="2" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B379" s="2" t="s">
         <v>865</v>
       </c>
       <c r="C379" s="2" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="380" spans="1:3" ht="30" customHeight="1">
       <c r="A380" s="2" t="s">
-        <v>213</v>
+        <v>867</v>
       </c>
       <c r="B380" s="2" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C380" s="2" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="381" spans="1:3" ht="30" customHeight="1">
       <c r="A381" s="2" t="s">
-        <v>6</v>
+        <v>872</v>
       </c>
       <c r="B381" s="2" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="C381" s="2" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="382" spans="1:3" ht="30" customHeight="1">
       <c r="A382" s="2" t="s">
-        <v>379</v>
+        <v>6</v>
       </c>
       <c r="B382" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="C382" s="2" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="383" spans="1:3" ht="30" customHeight="1">
       <c r="A383" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B383" s="2" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="C383" s="2" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="384" spans="1:3" ht="30" customHeight="1">
       <c r="A384" s="2" t="s">
-        <v>379</v>
+        <v>223</v>
       </c>
       <c r="B384" s="2" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="C384" s="2" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="385" spans="1:3" ht="30" customHeight="1">
       <c r="A385" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B385" s="2" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C385" s="2" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="386" spans="1:3" ht="30" customHeight="1">
       <c r="A386" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B386" s="2" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="C386" s="2" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="387" spans="1:3" ht="30" customHeight="1">
       <c r="A387" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B387" s="2" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="388" spans="1:3" ht="30" customHeight="1">
       <c r="A388" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B388" s="2" t="s">
         <v>883</v>
       </c>
       <c r="C388" s="2" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="389" spans="1:3" ht="30" customHeight="1">
       <c r="A389" s="2" t="s">
-        <v>379</v>
+        <v>6</v>
       </c>
       <c r="B389" s="2" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="C389" s="2" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
     </row>
     <row r="390" spans="1:3" ht="30" customHeight="1">
       <c r="A390" s="2" t="s">
-        <v>101</v>
+        <v>6</v>
       </c>
       <c r="B390" s="2" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="C390" s="2" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="391" spans="1:3" ht="30" customHeight="1">
       <c r="A391" s="2" t="s">
-        <v>298</v>
+        <v>6</v>
       </c>
       <c r="B391" s="2" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="C391" s="2" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="392" spans="1:3" ht="30" customHeight="1">
       <c r="A392" s="2" t="s">
-        <v>891</v>
+        <v>6</v>
       </c>
       <c r="B392" s="2" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C392" s="2" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="393" spans="1:3" ht="30" customHeight="1">
       <c r="A393" s="2" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B393" s="2" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
     </row>
     <row r="394" spans="1:3" ht="30" customHeight="1">
       <c r="A394" s="2" t="s">
-        <v>14</v>
+        <v>389</v>
       </c>
       <c r="B394" s="2" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="C394" s="2" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
     </row>
     <row r="395" spans="1:3" ht="30" customHeight="1">
       <c r="A395" s="2" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="B395" s="2" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="C395" s="2" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
     </row>
     <row r="396" spans="1:3" ht="30" customHeight="1">
       <c r="A396" s="2" t="s">
-        <v>850</v>
+        <v>389</v>
       </c>
       <c r="B396" s="2" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="C396" s="2" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
     </row>
     <row r="397" spans="1:3" ht="30" customHeight="1">
       <c r="A397" s="2" t="s">
-        <v>6</v>
+        <v>902</v>
       </c>
       <c r="B397" s="2" t="s">
         <v>903</v>
       </c>
       <c r="C397" s="2" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="398" spans="1:3" ht="30" customHeight="1">
       <c r="A398" s="2" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="B398" s="2" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="C398" s="2" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
     </row>
     <row r="399" spans="1:3" ht="30" customHeight="1">
       <c r="A399" s="2" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B399" s="2" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="C399" s="2" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="400" spans="1:3" ht="30" customHeight="1">
       <c r="A400" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B400" s="2" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="C400" s="2" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="401" spans="1:3" ht="30" customHeight="1">
       <c r="A401" s="2" t="s">
-        <v>283</v>
+        <v>856</v>
       </c>
       <c r="B401" s="2" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="C401" s="2" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
     </row>
     <row r="402" spans="1:3" ht="30" customHeight="1">
       <c r="A402" s="2" t="s">
-        <v>6</v>
+        <v>920</v>
       </c>
       <c r="B402" s="2" t="s">
-        <v>914</v>
+        <v>921</v>
       </c>
       <c r="C402" s="2" t="s">
-        <v>915</v>
+        <v>922</v>
       </c>
     </row>
     <row r="403" spans="1:3" ht="30" customHeight="1">
       <c r="A403" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B403" s="2" t="s">
         <v>916</v>
       </c>
-      <c r="B403" s="2" t="s">
+      <c r="C403" s="2" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="404" spans="1:3" ht="30" customHeight="1">
       <c r="A404" s="2" t="s">
-        <v>397</v>
+        <v>48</v>
       </c>
       <c r="B404" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="C404" s="2" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="405" spans="1:3" ht="30" customHeight="1">
       <c r="A405" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B405" s="2" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="406" spans="1:3" ht="30" customHeight="1">
       <c r="A406" s="2" t="s">
-        <v>923</v>
+        <v>158</v>
       </c>
       <c r="B406" s="2" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="C406" s="2" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
     </row>
     <row r="407" spans="1:3" ht="30" customHeight="1">
       <c r="A407" s="2" t="s">
-        <v>54</v>
+        <v>6</v>
       </c>
       <c r="B407" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="C407" s="2" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="408" spans="1:3" ht="30" customHeight="1">
       <c r="A408" s="2" t="s">
-        <v>148</v>
+        <v>295</v>
       </c>
       <c r="B408" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="C408" s="2" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="409" spans="1:3" ht="30" customHeight="1">
       <c r="A409" s="2" t="s">
-        <v>6</v>
+        <v>931</v>
       </c>
       <c r="B409" s="2" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
     </row>
     <row r="410" spans="1:3" ht="30" customHeight="1">
       <c r="A410" s="2" t="s">
-        <v>932</v>
+        <v>411</v>
       </c>
       <c r="B410" s="2" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C410" s="2" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="411" spans="1:3" ht="30" customHeight="1">
       <c r="A411" s="2" t="s">
-        <v>148</v>
+        <v>938</v>
       </c>
       <c r="B411" s="2" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="412" spans="1:3" ht="30" customHeight="1">
       <c r="A412" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B412" s="2" t="s">
+        <v>936</v>
+      </c>
+      <c r="C412" s="2" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="413" spans="1:3" ht="30" customHeight="1">
       <c r="A413" s="2" t="s">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="B413" s="2" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
     </row>
     <row r="414" spans="1:3" ht="30" customHeight="1">
       <c r="A414" s="2" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B414" s="2" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="415" spans="1:3" ht="30" customHeight="1">
       <c r="A415" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B415" s="2" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
     </row>
     <row r="416" spans="1:3" ht="30" customHeight="1">
       <c r="A416" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B416" s="2" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
     </row>
     <row r="417" spans="1:3" ht="30" customHeight="1">
       <c r="A417" s="2" t="s">
-        <v>947</v>
+        <v>158</v>
       </c>
       <c r="B417" s="2" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
     </row>
     <row r="418" spans="1:3" ht="30" customHeight="1">
       <c r="A418" s="2" t="s">
-        <v>6</v>
+        <v>949</v>
       </c>
       <c r="B418" s="2" t="s">
         <v>950</v>
       </c>
       <c r="C418" s="2" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="419" spans="1:3" ht="30" customHeight="1">
       <c r="A419" s="2" t="s">
-        <v>952</v>
+        <v>107</v>
       </c>
       <c r="B419" s="2" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="420" spans="1:3" ht="30" customHeight="1">
       <c r="A420" s="2" t="s">
-        <v>197</v>
+        <v>6</v>
       </c>
       <c r="B420" s="2" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="421" spans="1:3" ht="30" customHeight="1">
       <c r="A421" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B421" s="2" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C421" s="2" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="422" spans="1:3" ht="30" customHeight="1">
       <c r="A422" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B422" s="2" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="C422" s="2" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="423" spans="1:3" ht="30" customHeight="1">
       <c r="A423" s="2" t="s">
-        <v>17</v>
+        <v>158</v>
       </c>
       <c r="B423" s="2" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="C423" s="2" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="424" spans="1:3" ht="30" customHeight="1">
       <c r="A424" s="2" t="s">
-        <v>17</v>
+        <v>964</v>
       </c>
       <c r="B424" s="2" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="C424" s="2" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
     </row>
     <row r="425" spans="1:3" ht="30" customHeight="1">
       <c r="A425" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B425" s="2" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="426" spans="1:3" ht="30" customHeight="1">
       <c r="A426" s="2" t="s">
-        <v>36</v>
+        <v>211</v>
       </c>
       <c r="B426" s="2" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="427" spans="1:3" ht="30" customHeight="1">
       <c r="A427" s="2" t="s">
-        <v>379</v>
+        <v>199</v>
       </c>
       <c r="B427" s="2" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="C427" s="2" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
     </row>
     <row r="428" spans="1:3" ht="30" customHeight="1">
       <c r="A428" s="2" t="s">
-        <v>6</v>
+        <v>971</v>
       </c>
       <c r="B428" s="2" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="C428" s="2" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="429" spans="1:3" ht="30" customHeight="1">
       <c r="A429" s="2" t="s">
-        <v>143</v>
+        <v>6</v>
       </c>
       <c r="B429" s="2" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
     </row>
     <row r="430" spans="1:3" ht="30" customHeight="1">
       <c r="A430" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B430" s="2" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="C430" s="2" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
     </row>
     <row r="431" spans="1:3" ht="30" customHeight="1">
       <c r="A431" s="2" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B431" s="2" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
     </row>
     <row r="432" spans="1:3" ht="30" customHeight="1">
       <c r="A432" s="2" t="s">
-        <v>979</v>
+        <v>48</v>
       </c>
       <c r="B432" s="2" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="C432" s="2" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="433" spans="1:3" ht="30" customHeight="1">
       <c r="A433" s="2" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="B433" s="2" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="C433" s="2" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
     </row>
     <row r="434" spans="1:3" ht="30" customHeight="1">
       <c r="A434" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B434" s="2" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="435" spans="1:3" ht="30" customHeight="1">
       <c r="A435" s="2" t="s">
-        <v>379</v>
+        <v>6</v>
       </c>
       <c r="B435" s="2" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="436" spans="1:3" ht="30" customHeight="1">
       <c r="A436" s="2" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="B436" s="2" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="C436" s="2" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
     </row>
     <row r="437" spans="1:3" ht="30" customHeight="1">
       <c r="A437" s="2" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="B437" s="2" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="438" spans="1:3" ht="30" customHeight="1">
       <c r="A438" s="2" t="s">
-        <v>36</v>
+        <v>110</v>
       </c>
       <c r="B438" s="2" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C438" s="2" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="439" spans="1:3" ht="30" customHeight="1">
       <c r="A439" s="2" t="s">
-        <v>379</v>
+        <v>996</v>
       </c>
       <c r="B439" s="2" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
     </row>
     <row r="440" spans="1:3" ht="30" customHeight="1">
       <c r="A440" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B440" s="2" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="C440" s="2" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="441" spans="1:3" ht="30" customHeight="1">
       <c r="A441" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B441" s="2" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="442" spans="1:3" ht="30" customHeight="1">
       <c r="A442" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B442" s="2" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C442" s="2" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="443" spans="1:3" ht="30" customHeight="1">
       <c r="A443" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B443" s="2" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="C443" s="2" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="444" spans="1:3" ht="30" customHeight="1">
       <c r="A444" s="2" t="s">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="B444" s="2" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="C444" s="2" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="445" spans="1:3" ht="30" customHeight="1">
       <c r="A445" s="2" t="s">
-        <v>691</v>
+        <v>389</v>
       </c>
       <c r="B445" s="2" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="C445" s="2" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="446" spans="1:3" ht="30" customHeight="1">
       <c r="A446" s="2" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B446" s="2" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C446" s="2" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="447" spans="1:3" ht="30" customHeight="1">
       <c r="A447" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B447" s="2" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="C447" s="2" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="448" spans="1:3" ht="30" customHeight="1">
       <c r="A448" s="2" t="s">
-        <v>1012</v>
+        <v>6</v>
       </c>
       <c r="B448" s="2" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="C448" s="2" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="449" spans="1:3" ht="30" customHeight="1">
       <c r="A449" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B449" s="2" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="C449" s="2" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="450" spans="1:3" ht="30" customHeight="1">
       <c r="A450" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B450" s="2" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="451" spans="1:3" ht="30" customHeight="1">
       <c r="A451" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B451" s="2" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C451" s="2" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="452" spans="1:3" ht="30" customHeight="1">
       <c r="A452" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B452" s="2" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="C452" s="2" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="453" spans="1:3" ht="30" customHeight="1">
       <c r="A453" s="2" t="s">
-        <v>148</v>
+        <v>697</v>
       </c>
       <c r="B453" s="2" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="C453" s="2" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="454" spans="1:3" ht="30" customHeight="1">
       <c r="A454" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B454" s="2" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="C454" s="2" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="455" spans="1:3" ht="30" customHeight="1">
       <c r="A455" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B455" s="2" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="C455" s="2" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="456" spans="1:3" ht="30" customHeight="1">
       <c r="A456" s="2" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="B456" s="2" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="C456" s="2" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="457" spans="1:3" ht="30" customHeight="1">
       <c r="A457" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B457" s="2" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="C457" s="2" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="458" spans="1:3" ht="30" customHeight="1">
       <c r="A458" s="2" t="s">
-        <v>1034</v>
+        <v>6</v>
       </c>
       <c r="B458" s="2" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="C458" s="2" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="459" spans="1:3" ht="30" customHeight="1">
       <c r="A459" s="2" t="s">
-        <v>1037</v>
+        <v>6</v>
       </c>
       <c r="B459" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="C459" s="2" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="460" spans="1:3" ht="30" customHeight="1">
       <c r="A460" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B460" s="2" t="s">
         <v>1040</v>
       </c>
-      <c r="B460" s="2" t="s">
+      <c r="C460" s="2" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="461" spans="1:3" ht="30" customHeight="1">
       <c r="A461" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B461" s="2" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="C461" s="2" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="462" spans="1:3" ht="30" customHeight="1">
       <c r="A462" s="2" t="s">
-        <v>1045</v>
+        <v>48</v>
       </c>
       <c r="B462" s="2" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="C462" s="2" t="s">
-        <v>1047</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="463" spans="1:3" ht="30" customHeight="1">
       <c r="A463" s="2" t="s">
-        <v>104</v>
+        <v>33</v>
       </c>
       <c r="B463" s="2" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="C463" s="2" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="464" spans="1:3" ht="30" customHeight="1">
       <c r="A464" s="2" t="s">
-        <v>1050</v>
+        <v>6</v>
       </c>
       <c r="B464" s="2" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="C464" s="2" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="465" spans="1:3" ht="30" customHeight="1">
       <c r="A465" s="2" t="s">
-        <v>6</v>
+        <v>1050</v>
       </c>
       <c r="B465" s="2" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="466" spans="1:3" ht="30" customHeight="1">
       <c r="A466" s="2" t="s">
-        <v>1055</v>
+        <v>48</v>
       </c>
       <c r="B466" s="2" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="C466" s="2" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="467" spans="1:3" ht="30" customHeight="1">
       <c r="A467" s="2" t="s">
-        <v>17</v>
+        <v>1055</v>
       </c>
       <c r="B467" s="2" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="C467" s="2" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="468" spans="1:3" ht="30" customHeight="1">
       <c r="A468" s="2" t="s">
-        <v>36</v>
+        <v>1058</v>
       </c>
       <c r="B468" s="2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C468" s="2" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="469" spans="1:3" ht="30" customHeight="1">
       <c r="A469" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B469" s="2" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C469" s="2" t="s">
         <v>1062</v>
-      </c>
-[...4 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="470" spans="1:3" ht="30" customHeight="1">
       <c r="A470" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C470" s="2" t="s">
         <v>1065</v>
-      </c>
-[...4 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="471" spans="1:3" ht="30" customHeight="1">
       <c r="A471" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B471" s="2" t="s">
-        <v>1068</v>
+        <v>1066</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>1069</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="472" spans="1:3" ht="30" customHeight="1">
       <c r="A472" s="2" t="s">
-        <v>33</v>
+        <v>110</v>
       </c>
       <c r="B472" s="2" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="C472" s="2" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="473" spans="1:3" ht="30" customHeight="1">
       <c r="A473" s="2" t="s">
-        <v>6</v>
+        <v>1070</v>
       </c>
       <c r="B473" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C473" s="2" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="474" spans="1:3" ht="30" customHeight="1">
       <c r="A474" s="2" t="s">
-        <v>379</v>
+        <v>1073</v>
       </c>
       <c r="B474" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="C474" s="2" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="475" spans="1:3" ht="30" customHeight="1">
       <c r="A475" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B475" s="2" t="s">
         <v>1076</v>
       </c>
-      <c r="B475" s="2" t="s">
+      <c r="C475" s="2" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="476" spans="1:3" ht="30" customHeight="1">
       <c r="A476" s="2" t="s">
-        <v>6</v>
+        <v>1078</v>
       </c>
       <c r="B476" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="C476" s="2" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="477" spans="1:3" ht="30" customHeight="1">
       <c r="A477" s="2" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="B477" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="C477" s="2" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="478" spans="1:3" ht="30" customHeight="1">
       <c r="A478" s="2" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B478" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="C478" s="2" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="479" spans="1:3" ht="30" customHeight="1">
       <c r="A479" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B479" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="C479" s="2" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="480" spans="1:3" ht="30" customHeight="1">
       <c r="A480" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="B480" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="C480" s="2" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="481" spans="1:3" ht="30" customHeight="1">
       <c r="A481" s="2" t="s">
-        <v>6</v>
+        <v>1090</v>
       </c>
       <c r="B481" s="2" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="C481" s="2" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="482" spans="1:3" ht="30" customHeight="1">
       <c r="A482" s="2" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B482" s="2" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C482" s="2" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="483" spans="1:3" ht="30" customHeight="1">
       <c r="A483" s="2" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B483" s="2" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="C483" s="2" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="484" spans="1:3" ht="30" customHeight="1">
       <c r="A484" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B484" s="2" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="C484" s="2" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="485" spans="1:3" ht="30" customHeight="1">
       <c r="A485" s="2" t="s">
-        <v>1098</v>
+        <v>6</v>
       </c>
       <c r="B485" s="2" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="C485" s="2" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="486" spans="1:3" ht="30" customHeight="1">
       <c r="A486" s="2" t="s">
-        <v>379</v>
+        <v>1101</v>
       </c>
       <c r="B486" s="2" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C486" s="2" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="487" spans="1:3" ht="30" customHeight="1">
       <c r="A487" s="2" t="s">
-        <v>336</v>
+        <v>6</v>
       </c>
       <c r="B487" s="2" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="C487" s="2" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="488" spans="1:3" ht="30" customHeight="1">
       <c r="A488" s="2" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="B488" s="2" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="C488" s="2" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="489" spans="1:3" ht="30" customHeight="1">
       <c r="A489" s="2" t="s">
-        <v>1107</v>
+        <v>6</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="C489" s="2" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="490" spans="1:3" ht="30" customHeight="1">
       <c r="A490" s="2" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="B490" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="C490" s="2" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="491" spans="1:3" ht="30" customHeight="1">
       <c r="A491" s="2" t="s">
-        <v>259</v>
+        <v>1112</v>
       </c>
       <c r="B491" s="2" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="492" spans="1:3" ht="30" customHeight="1">
       <c r="A492" s="2" t="s">
-        <v>1114</v>
+        <v>6</v>
       </c>
       <c r="B492" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="C492" s="2" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="493" spans="1:3" ht="30" customHeight="1">
       <c r="A493" s="2" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="B493" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="C493" s="2" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="494" spans="1:3" ht="30" customHeight="1">
       <c r="A494" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B494" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="C494" s="2" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="495" spans="1:3" ht="30" customHeight="1">
       <c r="A495" s="2" t="s">
-        <v>392</v>
+        <v>1121</v>
       </c>
       <c r="B495" s="2" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="C495" s="2" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="496" spans="1:3" ht="30" customHeight="1">
       <c r="A496" s="2" t="s">
-        <v>101</v>
+        <v>211</v>
       </c>
       <c r="B496" s="2" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="C496" s="2" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="497" spans="1:3" ht="30" customHeight="1">
       <c r="A497" s="2" t="s">
-        <v>148</v>
+        <v>33</v>
       </c>
       <c r="B497" s="2" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="498" spans="1:3" ht="30" customHeight="1">
       <c r="A498" s="2" t="s">
-        <v>6</v>
+        <v>389</v>
       </c>
       <c r="B498" s="2" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="499" spans="1:3" ht="30" customHeight="1">
       <c r="A499" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B499" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C499" s="2" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="500" spans="1:3" ht="30" customHeight="1">
       <c r="A500" s="2" t="s">
-        <v>6</v>
+        <v>345</v>
       </c>
       <c r="B500" s="2" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="C500" s="2" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="501" spans="1:3" ht="30" customHeight="1">
       <c r="A501" s="2" t="s">
-        <v>1133</v>
+        <v>33</v>
       </c>
       <c r="B501" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="C501" s="2" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="502" spans="1:3" ht="30" customHeight="1">
       <c r="A502" s="2" t="s">
-        <v>6</v>
+        <v>1136</v>
       </c>
       <c r="B502" s="2" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C502" s="2" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="503" spans="1:3" ht="30" customHeight="1">
       <c r="A503" s="2" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B503" s="2" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="C503" s="2" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="504" spans="1:3" ht="30" customHeight="1">
       <c r="A504" s="2" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="B504" s="2" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C504" s="2" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="505" spans="1:3" ht="30" customHeight="1">
       <c r="A505" s="2" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="B505" s="2" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="C505" s="2" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="506" spans="1:3" ht="30" customHeight="1">
       <c r="A506" s="2" t="s">
-        <v>54</v>
+        <v>158</v>
       </c>
       <c r="B506" s="2" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="C506" s="2" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="507" spans="1:3" ht="30" customHeight="1">
       <c r="A507" s="2" t="s">
-        <v>1147</v>
+        <v>158</v>
       </c>
       <c r="B507" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="C507" s="2" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="508" spans="1:3" ht="30" customHeight="1">
       <c r="A508" s="2" t="s">
-        <v>330</v>
+        <v>406</v>
       </c>
       <c r="B508" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="C508" s="2" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="509" spans="1:3" ht="30" customHeight="1">
       <c r="A509" s="2" t="s">
-        <v>17</v>
+        <v>107</v>
       </c>
       <c r="B509" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="C509" s="2" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="510" spans="1:3" ht="30" customHeight="1">
       <c r="A510" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B510" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="C510" s="2" t="s">
         <v>1155</v>
       </c>
     </row>
     <row r="511" spans="1:3" ht="30" customHeight="1">
       <c r="A511" s="2" t="s">
-        <v>952</v>
+        <v>6</v>
       </c>
       <c r="B511" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="C511" s="2" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="512" spans="1:3" ht="30" customHeight="1">
       <c r="A512" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B512" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="C512" s="2" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="513" spans="1:3" ht="30" customHeight="1">
       <c r="A513" s="2" t="s">
-        <v>979</v>
+        <v>850</v>
       </c>
       <c r="B513" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="C513" s="2" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="514" spans="1:3" ht="30" customHeight="1">
       <c r="A514" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B514" s="2" t="s">
         <v>1162</v>
       </c>
-      <c r="B514" s="2" t="s">
+      <c r="C514" s="2" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
     </row>
     <row r="515" spans="1:3" ht="30" customHeight="1">
       <c r="A515" s="2" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B515" s="2" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C515" s="2" t="s">
         <v>1165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="516" spans="1:3" ht="30" customHeight="1">
       <c r="A516" s="2" t="s">
-        <v>148</v>
+        <v>1166</v>
       </c>
       <c r="B516" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="C516" s="2" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="517" spans="1:3" ht="30" customHeight="1">
       <c r="A517" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B517" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="C517" s="2" t="s">
         <v>1170</v>
       </c>
     </row>
     <row r="518" spans="1:3" ht="30" customHeight="1">
       <c r="A518" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B518" s="2" t="s">
         <v>1171</v>
       </c>
-      <c r="B518" s="2" t="s">
+      <c r="C518" s="2" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="519" spans="1:3" ht="30" customHeight="1">
       <c r="A519" s="2" t="s">
-        <v>101</v>
+        <v>1173</v>
       </c>
       <c r="B519" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="C519" s="2" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="520" spans="1:3" ht="30" customHeight="1">
       <c r="A520" s="2" t="s">
-        <v>6</v>
+        <v>339</v>
       </c>
       <c r="B520" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="C520" s="2" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="521" spans="1:3" ht="30" customHeight="1">
       <c r="A521" s="2" t="s">
-        <v>330</v>
+        <v>48</v>
       </c>
       <c r="B521" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="C521" s="2" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="522" spans="1:3" ht="30" customHeight="1">
       <c r="A522" s="2" t="s">
-        <v>66</v>
+        <v>971</v>
       </c>
       <c r="B522" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="C522" s="2" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="523" spans="1:3" ht="30" customHeight="1">
       <c r="A523" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B523" s="2" t="s">
         <v>1182</v>
       </c>
       <c r="C523" s="2" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="524" spans="1:3" ht="30" customHeight="1">
       <c r="A524" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="B524" s="2" t="s">
         <v>1184</v>
       </c>
-      <c r="B524" s="2" t="s">
+      <c r="C524" s="2" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="525" spans="1:3" ht="30" customHeight="1">
       <c r="A525" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B525" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C525" s="2" t="s">
         <v>1187</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188</v>
       </c>
     </row>
     <row r="526" spans="1:3" ht="30" customHeight="1">
       <c r="A526" s="2" t="s">
-        <v>148</v>
+        <v>6</v>
       </c>
       <c r="B526" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C526" s="2" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="527" spans="1:3" ht="30" customHeight="1">
       <c r="A527" s="2" t="s">
-        <v>148</v>
+        <v>1190</v>
       </c>
       <c r="B527" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="C527" s="2" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="528" spans="1:3" ht="30" customHeight="1">
       <c r="A528" s="2" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="B528" s="2" t="s">
         <v>1193</v>
       </c>
       <c r="C528" s="2" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="529" spans="1:3" ht="30" customHeight="1">
       <c r="A529" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B529" s="2" t="s">
         <v>1195</v>
       </c>
       <c r="C529" s="2" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="530" spans="1:3" ht="30" customHeight="1">
       <c r="A530" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B530" s="2" t="s">
         <v>1197</v>
       </c>
-      <c r="B530" s="2" t="s">
+      <c r="C530" s="2" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="531" spans="1:3" ht="30" customHeight="1">
       <c r="A531" s="2" t="s">
-        <v>148</v>
+        <v>1199</v>
       </c>
       <c r="B531" s="2" t="s">
         <v>1200</v>
       </c>
       <c r="C531" s="2" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="532" spans="1:3" ht="30" customHeight="1">
       <c r="A532" s="2" t="s">
-        <v>283</v>
+        <v>107</v>
       </c>
       <c r="B532" s="2" t="s">
         <v>1202</v>
       </c>
       <c r="C532" s="2" t="s">
         <v>1203</v>
       </c>
     </row>
     <row r="533" spans="1:3" ht="30" customHeight="1">
       <c r="A533" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B533" s="2" t="s">
         <v>1204</v>
       </c>
       <c r="C533" s="2" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="534" spans="1:3" ht="30" customHeight="1">
       <c r="A534" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B534" s="2" t="s">
         <v>1206</v>
       </c>
-      <c r="B534" s="2" t="s">
+      <c r="C534" s="2" t="s">
         <v>1207</v>
-      </c>
-[...1 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="535" spans="1:3" ht="30" customHeight="1">
       <c r="A535" s="2" t="s">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="B535" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C535" s="2" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="536" spans="1:3" ht="30" customHeight="1">
       <c r="A536" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B536" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C536" s="2" t="s">
         <v>1211</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="537" spans="1:3" ht="30" customHeight="1">
       <c r="A537" s="2" t="s">
-        <v>330</v>
+        <v>1212</v>
       </c>
       <c r="B537" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="C537" s="2" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="538" spans="1:3" ht="30" customHeight="1">
       <c r="A538" s="2" t="s">
-        <v>36</v>
+        <v>158</v>
       </c>
       <c r="B538" s="2" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="C538" s="2" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="539" spans="1:3" ht="30" customHeight="1">
       <c r="A539" s="2" t="s">
-        <v>646</v>
+        <v>6</v>
       </c>
       <c r="B539" s="2" t="s">
-        <v>1217</v>
+        <v>1215</v>
       </c>
       <c r="C539" s="2" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="540" spans="1:3" ht="30" customHeight="1">
       <c r="A540" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B540" s="2" t="s">
         <v>1219</v>
       </c>
-      <c r="B540" s="2" t="s">
+      <c r="C540" s="2" t="s">
         <v>1220</v>
-      </c>
-[...1 lines deleted...]
-        <v>1221</v>
       </c>
     </row>
     <row r="541" spans="1:3" ht="30" customHeight="1">
       <c r="A541" s="2" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="B541" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C541" s="2" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="542" spans="1:3" ht="30" customHeight="1">
       <c r="A542" s="2" t="s">
-        <v>857</v>
+        <v>6</v>
       </c>
       <c r="B542" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C542" s="2" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="543" spans="1:3" ht="30" customHeight="1">
       <c r="A543" s="2" t="s">
-        <v>213</v>
+        <v>1225</v>
       </c>
       <c r="B543" s="2" t="s">
         <v>1226</v>
       </c>
       <c r="C543" s="2" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="544" spans="1:3" ht="30" customHeight="1">
       <c r="A544" s="2" t="s">
         <v>1228</v>
       </c>
       <c r="B544" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="C544" s="2" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="545" spans="1:3" ht="30" customHeight="1">
       <c r="A545" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B545" s="2" t="s">
         <v>1231</v>
       </c>
-      <c r="B545" s="2" t="s">
+      <c r="C545" s="2" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="546" spans="1:3" ht="30" customHeight="1">
       <c r="A546" s="2" t="s">
-        <v>6</v>
+        <v>339</v>
       </c>
       <c r="B546" s="2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C546" s="2" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="547" spans="1:3" ht="30" customHeight="1">
       <c r="A547" s="2" t="s">
-        <v>208</v>
+        <v>33</v>
       </c>
       <c r="B547" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C547" s="2" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="548" spans="1:3" ht="30" customHeight="1">
       <c r="A548" s="2" t="s">
-        <v>6</v>
+        <v>650</v>
       </c>
       <c r="B548" s="2" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C548" s="2" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="549" spans="1:3" ht="30" customHeight="1">
       <c r="A549" s="2" t="s">
-        <v>6</v>
+        <v>1239</v>
       </c>
       <c r="B549" s="2" t="s">
         <v>1240</v>
       </c>
       <c r="C549" s="2" t="s">
         <v>1241</v>
       </c>
     </row>
     <row r="550" spans="1:3" ht="30" customHeight="1">
       <c r="A550" s="2" t="s">
-        <v>197</v>
+        <v>867</v>
       </c>
       <c r="B550" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="C550" s="2" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="551" spans="1:3" ht="30" customHeight="1">
       <c r="A551" s="2" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="B551" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="C551" s="2" t="s">
         <v>1245</v>
       </c>
     </row>
     <row r="552" spans="1:3" ht="30" customHeight="1">
       <c r="A552" s="2" t="s">
-        <v>36</v>
+        <v>223</v>
       </c>
       <c r="B552" s="2" t="s">
         <v>1246</v>
       </c>
       <c r="C552" s="2" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="553" spans="1:3" ht="30" customHeight="1">
       <c r="A553" s="2" t="s">
-        <v>6</v>
+        <v>1248</v>
       </c>
       <c r="B553" s="2" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="C553" s="2" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="554" spans="1:3" ht="30" customHeight="1">
       <c r="A554" s="2" t="s">
-        <v>6</v>
+        <v>1251</v>
       </c>
       <c r="B554" s="2" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="C554" s="2" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="555" spans="1:3" ht="30" customHeight="1">
       <c r="A555" s="2" t="s">
-        <v>213</v>
+        <v>6</v>
       </c>
       <c r="B555" s="2" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="C555" s="2" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="556" spans="1:3" ht="30" customHeight="1">
       <c r="A556" s="2" t="s">
-        <v>1254</v>
+        <v>216</v>
       </c>
       <c r="B556" s="2" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="C556" s="2" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="557" spans="1:3" ht="30" customHeight="1">
       <c r="A557" s="2" t="s">
-        <v>1257</v>
+        <v>199</v>
       </c>
       <c r="B557" s="2" t="s">
         <v>1258</v>
       </c>
       <c r="C557" s="2" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="558" spans="1:3" ht="30" customHeight="1">
       <c r="A558" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B558" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="C558" s="2" t="s">
         <v>1261</v>
       </c>
     </row>
     <row r="559" spans="1:3" ht="30" customHeight="1">
       <c r="A559" s="2" t="s">
-        <v>66</v>
+        <v>6</v>
       </c>
       <c r="B559" s="2" t="s">
         <v>1262</v>
       </c>
       <c r="C559" s="2" t="s">
         <v>1263</v>
       </c>
     </row>
     <row r="560" spans="1:3" ht="30" customHeight="1">
       <c r="A560" s="2" t="s">
-        <v>36</v>
+        <v>158</v>
       </c>
       <c r="B560" s="2" t="s">
         <v>1264</v>
       </c>
       <c r="C560" s="2" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="561" spans="1:3" ht="30" customHeight="1">
       <c r="A561" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B561" s="2" t="s">
         <v>1266</v>
       </c>
-      <c r="B561" s="2" t="s">
+      <c r="C561" s="2" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="562" spans="1:3" ht="30" customHeight="1">
       <c r="A562" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B562" s="2" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C562" s="2" t="s">
         <v>1269</v>
-      </c>
-[...4 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="563" spans="1:3" ht="30" customHeight="1">
       <c r="A563" s="2" t="s">
-        <v>6</v>
+        <v>158</v>
       </c>
       <c r="B563" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="C563" s="2" t="s">
         <v>1273</v>
       </c>
     </row>
     <row r="564" spans="1:3" ht="30" customHeight="1">
       <c r="A564" s="2" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B564" s="2" t="s">
-        <v>1274</v>
+        <v>1270</v>
       </c>
       <c r="C564" s="2" t="s">
-        <v>1275</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="565" spans="1:3" ht="30" customHeight="1">
       <c r="A565" s="2" t="s">
-        <v>6</v>
+        <v>1274</v>
       </c>
       <c r="B565" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C565" s="2" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="566" spans="1:3" ht="30" customHeight="1">
       <c r="A566" s="2" t="s">
-        <v>148</v>
+        <v>1277</v>
       </c>
       <c r="B566" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="C566" s="2" t="s">
         <v>1279</v>
       </c>
     </row>
     <row r="567" spans="1:3" ht="30" customHeight="1">
       <c r="A567" s="2" t="s">
-        <v>197</v>
+        <v>68</v>
       </c>
       <c r="B567" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="C567" s="2" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="568" spans="1:3" ht="30" customHeight="1">
       <c r="A568" s="2" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B568" s="2" t="s">
         <v>1282</v>
       </c>
       <c r="C568" s="2" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="569" spans="1:3" ht="30" customHeight="1">
       <c r="A569" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B569" s="2" t="s">
         <v>1284</v>
       </c>
-      <c r="B569" s="2" t="s">
+      <c r="C569" s="2" t="s">
         <v>1285</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="570" spans="1:3" ht="30" customHeight="1">
       <c r="A570" s="2" t="s">
-        <v>6</v>
+        <v>1286</v>
       </c>
       <c r="B570" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="C570" s="2" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="571" spans="1:3" ht="30" customHeight="1">
       <c r="A571" s="2" t="s">
-        <v>133</v>
+        <v>1289</v>
       </c>
       <c r="B571" s="2" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C571" s="2" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="572" spans="1:3" ht="30" customHeight="1">
       <c r="A572" s="2" t="s">
-        <v>197</v>
+        <v>6</v>
       </c>
       <c r="B572" s="2" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C572" s="2" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="573" spans="1:3" ht="30" customHeight="1">
       <c r="A573" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B573" s="2" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="C573" s="2" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="574" spans="1:3" ht="30" customHeight="1">
       <c r="A574" s="2" t="s">
-        <v>800</v>
+        <v>6</v>
       </c>
       <c r="B574" s="2" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="C574" s="2" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="575" spans="1:3" ht="30" customHeight="1">
       <c r="A575" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B575" s="2" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="C575" s="2" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="576" spans="1:3" ht="30" customHeight="1">
       <c r="A576" s="2" t="s">
-        <v>6</v>
+        <v>223</v>
       </c>
       <c r="B576" s="2" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="C576" s="2" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="577" spans="1:3" ht="30" customHeight="1">
       <c r="A577" s="2" t="s">
-        <v>661</v>
+        <v>158</v>
       </c>
       <c r="B577" s="2" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="C577" s="2" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="578" spans="1:3" ht="30" customHeight="1">
       <c r="A578" s="2" t="s">
-        <v>6</v>
+        <v>199</v>
       </c>
       <c r="B578" s="2" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="C578" s="2" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="579" spans="1:3" ht="30" customHeight="1">
       <c r="A579" s="2" t="s">
-        <v>6</v>
+        <v>1306</v>
       </c>
       <c r="B579" s="2" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="C579" s="2" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="580" spans="1:3" ht="30" customHeight="1">
       <c r="A580" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B580" s="2" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="C580" s="2" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="581" spans="1:3" ht="30" customHeight="1">
       <c r="A581" s="2" t="s">
-        <v>6</v>
+        <v>139</v>
       </c>
       <c r="B581" s="2" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="C581" s="2" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="582" spans="1:3" ht="30" customHeight="1">
       <c r="A582" s="2" t="s">
-        <v>1311</v>
+        <v>6</v>
       </c>
       <c r="B582" s="2" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="C582" s="2" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="583" spans="1:3" ht="30" customHeight="1">
       <c r="A583" s="2" t="s">
-        <v>6</v>
+        <v>199</v>
       </c>
       <c r="B583" s="2" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="C583" s="2" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="584" spans="1:3" ht="30" customHeight="1">
       <c r="A584" s="2" t="s">
-        <v>262</v>
+        <v>6</v>
       </c>
       <c r="B584" s="2" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="C584" s="2" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="585" spans="1:3" ht="30" customHeight="1">
       <c r="A585" s="2" t="s">
-        <v>661</v>
+        <v>801</v>
       </c>
       <c r="B585" s="2" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="C585" s="2" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="586" spans="1:3" ht="30" customHeight="1">
       <c r="A586" s="2" t="s">
-        <v>598</v>
+        <v>6</v>
       </c>
       <c r="B586" s="2" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="C586" s="2" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="587" spans="1:3" ht="30" customHeight="1">
       <c r="A587" s="2" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B587" s="2" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="C587" s="2" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="588" spans="1:3" ht="30" customHeight="1">
       <c r="A588" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B588" s="2" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="C588" s="2" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="589" spans="1:3" ht="30" customHeight="1">
       <c r="A589" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B589" s="2" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="C589" s="2" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="590" spans="1:3" ht="30" customHeight="1">
       <c r="A590" s="2" t="s">
-        <v>1328</v>
+        <v>6</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="C590" s="2" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="591" spans="1:3" ht="30" customHeight="1">
       <c r="A591" s="2" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="B591" s="2" t="s">
         <v>1331</v>
       </c>
       <c r="C591" s="2" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="592" spans="1:3" ht="30" customHeight="1">
       <c r="A592" s="2" t="s">
-        <v>6</v>
+        <v>1333</v>
       </c>
       <c r="B592" s="2" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="C592" s="2" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="593" spans="1:3" ht="30" customHeight="1">
       <c r="A593" s="2" t="s">
-        <v>1335</v>
+        <v>6</v>
       </c>
       <c r="B593" s="2" t="s">
         <v>1336</v>
       </c>
       <c r="C593" s="2" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="594" spans="1:3" ht="30" customHeight="1">
       <c r="A594" s="2" t="s">
-        <v>17</v>
+        <v>274</v>
       </c>
       <c r="B594" s="2" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C594" s="2" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="595" spans="1:3" ht="30" customHeight="1">
       <c r="A595" s="2" t="s">
-        <v>6</v>
+        <v>452</v>
       </c>
       <c r="B595" s="2" t="s">
-        <v>1340</v>
+        <v>1338</v>
       </c>
       <c r="C595" s="2" t="s">
-        <v>1341</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="596" spans="1:3" ht="30" customHeight="1">
       <c r="A596" s="2" t="s">
-        <v>6</v>
+        <v>665</v>
       </c>
       <c r="B596" s="2" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="C596" s="2" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="597" spans="1:3" ht="30" customHeight="1">
       <c r="A597" s="2" t="s">
-        <v>148</v>
+        <v>604</v>
       </c>
       <c r="B597" s="2" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
       <c r="C597" s="2" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="598" spans="1:3" ht="30" customHeight="1">
       <c r="A598" s="2" t="s">
-        <v>213</v>
+        <v>33</v>
       </c>
       <c r="B598" s="2" t="s">
-        <v>1346</v>
+        <v>1342</v>
       </c>
       <c r="C598" s="2" t="s">
-        <v>1347</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="599" spans="1:3" ht="30" customHeight="1">
       <c r="A599" s="2" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B599" s="2" t="s">
-        <v>1348</v>
+        <v>1344</v>
       </c>
       <c r="C599" s="2" t="s">
-        <v>1349</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="600" spans="1:3" ht="30" customHeight="1">
       <c r="A600" s="2" t="s">
-        <v>104</v>
+        <v>1352</v>
       </c>
       <c r="B600" s="2" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="C600" s="2" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="601" spans="1:3" ht="30" customHeight="1">
       <c r="A601" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B601" s="2" t="s">
-        <v>1352</v>
+        <v>1350</v>
       </c>
       <c r="C601" s="2" t="s">
-        <v>1353</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="602" spans="1:3" ht="30" customHeight="1">
       <c r="A602" s="2" t="s">
-        <v>6</v>
+        <v>110</v>
       </c>
       <c r="B602" s="2" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="C602" s="2" t="s">
-        <v>1355</v>
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3" ht="30" customHeight="1">
+      <c r="A603" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B603" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C603" s="2" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3" ht="30" customHeight="1">
+      <c r="A604" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B604" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C604" s="2" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3" ht="30" customHeight="1">
+      <c r="A605" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B605" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C605" s="2" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3" ht="30" customHeight="1">
+      <c r="A606" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B606" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C606" s="2" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3" ht="30" customHeight="1">
+      <c r="A607" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B607" s="2" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C607" s="2" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3" ht="30" customHeight="1">
+      <c r="A608" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B608" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C608" s="2" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3" ht="30" customHeight="1">
+      <c r="A609" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B609" s="2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C609" s="2" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3" ht="30" customHeight="1">
+      <c r="A610" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B610" s="2" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C610" s="2" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3" ht="30" customHeight="1">
+      <c r="A611" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B611" s="2" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C611" s="2" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3" ht="30" customHeight="1">
+      <c r="A612" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B612" s="2" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C612" s="2" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3" ht="30" customHeight="1">
+      <c r="A613" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B613" s="2" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C613" s="2" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3" ht="30" customHeight="1">
+      <c r="A614" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B614" s="2" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C614" s="2" t="s">
+        <v>1381</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>