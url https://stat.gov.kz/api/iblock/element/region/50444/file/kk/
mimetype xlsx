--- v0 (2026-04-14)
+++ v1 (2026-09-20)
@@ -98,53 +98,50 @@
   <si>
     <t>Жиһаздан басқа, ағаш және тығын бұйымдарын өндіру; сабаннан және тоқуға арналған материалдардан жасалған бұйымдар өндіру</t>
   </si>
   <si>
     <t>Химия өнеркәсібінің өнімдерін өндіру</t>
   </si>
   <si>
     <t>Өзге де бейметалл минералдық өнімдер өндіру</t>
   </si>
   <si>
     <t>Металлургия өндірісі</t>
   </si>
   <si>
     <t>Машиналар мен жабдықтардан басқа дайын металл бұйымдарын өндіру</t>
   </si>
   <si>
     <t>Басқа топтамаларға енгізілмеген машиналар мен жабдықтар өндіру</t>
   </si>
   <si>
     <t>Жиһаз өндіру</t>
   </si>
   <si>
     <t>Электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
-    <t>Сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
-[...1 lines deleted...]
-  <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>"-" - Статистикалық деректер жоқ.</t>
   </si>
   <si>
     <t>3,3 есе</t>
   </si>
   <si>
     <t>2,3 есе</t>
   </si>
   <si>
     <t>2,2 есе</t>
   </si>
   <si>
     <t>4,4 есе</t>
   </si>
   <si>
     <t>6,5 есе</t>
   </si>
   <si>
     <t>3,5 есе</t>
   </si>
   <si>
     <t>3,0 есе</t>
@@ -159,63 +156,66 @@
     <t>5,5 есе</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Ескерту</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">: 1990-2009 жылдардағы деректер Экономикалық қызмет түрлерінің жалпы жіктеуіші ЭҚЖЖ 2008 жылғы ВСТ 01 ред.2 сәйкес қайта есептелген. </t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">Сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -419,50 +419,57 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
@@ -678,51 +685,51 @@
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -845,68 +852,73 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="25"/>
     <cellStyle name="Плохой" xfId="18" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="19" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="20" builtinId="10" customBuiltin="1"/>
@@ -1222,149 +1234,150 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK22"/>
+  <dimension ref="A1:AL22"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="AC11" sqref="AC11"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1:AH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="5" customWidth="1"/>
     <col min="4" max="10" width="8.7109375" style="4" customWidth="1"/>
     <col min="11" max="18" width="8.7109375" style="2" customWidth="1"/>
     <col min="19" max="25" width="8.7109375" style="3" customWidth="1"/>
     <col min="26" max="34" width="8.7109375" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.5703125" style="3" customWidth="1"/>
     <col min="36" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:37" s="7" customFormat="1" ht="30.75" customHeight="1">
-      <c r="B1" s="65" t="s">
+    <row r="1" spans="2:38" s="7" customFormat="1" ht="30.75" customHeight="1">
+      <c r="B1" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="65"/>
-[...30 lines deleted...]
-      <c r="AH1" s="65"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
       <c r="AI1" s="6"/>
     </row>
-    <row r="2" spans="2:37" s="14" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="2:38" s="14" customFormat="1" ht="16.5" customHeight="1">
       <c r="B2" s="8"/>
       <c r="C2" s="9"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
-      <c r="H2" s="66"/>
-[...1 lines deleted...]
-      <c r="J2" s="66"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="12"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="13"/>
       <c r="Y2" s="13"/>
       <c r="Z2" s="11"/>
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
       <c r="AD2" s="11"/>
       <c r="AF2" s="62"/>
-      <c r="AG2" s="67" t="s">
+      <c r="AG2" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="AH2" s="68"/>
-[...2 lines deleted...]
-      <c r="AK2" s="68"/>
+      <c r="AH2" s="70"/>
+      <c r="AI2" s="70"/>
+      <c r="AJ2" s="70"/>
+      <c r="AK2" s="70"/>
+      <c r="AL2" s="70"/>
     </row>
-    <row r="3" spans="2:37" s="21" customFormat="1" ht="18.75" customHeight="1">
+    <row r="3" spans="2:38" s="21" customFormat="1" ht="18.75" customHeight="1">
       <c r="B3" s="15"/>
       <c r="C3" s="16">
         <v>1990</v>
       </c>
       <c r="D3" s="16">
         <v>1991</v>
       </c>
       <c r="E3" s="16">
         <v>1992</v>
       </c>
       <c r="F3" s="16">
         <v>1993</v>
       </c>
       <c r="G3" s="16">
         <v>1994</v>
       </c>
       <c r="H3" s="16">
         <v>1995</v>
       </c>
       <c r="I3" s="16">
         <v>1996</v>
       </c>
       <c r="J3" s="16">
         <v>1997</v>
       </c>
@@ -1427,52 +1440,55 @@
       </c>
       <c r="AD3" s="17">
         <v>2017</v>
       </c>
       <c r="AE3" s="17">
         <v>2018</v>
       </c>
       <c r="AF3" s="17">
         <v>2019</v>
       </c>
       <c r="AG3" s="17">
         <v>2020</v>
       </c>
       <c r="AH3" s="19">
         <v>2021</v>
       </c>
       <c r="AI3" s="20">
         <v>2022</v>
       </c>
       <c r="AJ3" s="20">
         <v>2023</v>
       </c>
       <c r="AK3" s="20">
         <v>2024</v>
       </c>
+      <c r="AL3" s="66">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="2:37" s="6" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="2:38" s="6" customFormat="1" ht="16.5" customHeight="1">
       <c r="B4" s="22" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="23">
         <v>96.2</v>
       </c>
       <c r="D4" s="63">
         <v>87.2</v>
       </c>
       <c r="E4" s="63">
         <v>60.5</v>
       </c>
       <c r="F4" s="63">
         <v>39.5</v>
       </c>
       <c r="G4" s="63">
         <v>49.7</v>
       </c>
       <c r="H4" s="63">
         <v>100.6</v>
       </c>
       <c r="I4" s="63">
         <v>49.1</v>
       </c>
       <c r="J4" s="63">
@@ -1534,55 +1550,58 @@
       </c>
       <c r="AC4" s="25" t="s">
         <v>1</v>
       </c>
       <c r="AD4" s="26">
         <v>103.6</v>
       </c>
       <c r="AE4" s="27">
         <v>101.8</v>
       </c>
       <c r="AF4" s="27">
         <v>106.8</v>
       </c>
       <c r="AG4" s="28">
         <v>103.3</v>
       </c>
       <c r="AH4" s="28">
         <v>106</v>
       </c>
       <c r="AI4" s="29">
         <v>110.5</v>
       </c>
       <c r="AJ4" s="30">
         <v>100.3</v>
       </c>
-      <c r="AK4" s="69">
+      <c r="AK4" s="64">
         <v>103.3</v>
       </c>
+      <c r="AL4" s="64">
+        <v>119.2</v>
+      </c>
     </row>
-    <row r="5" spans="2:37" s="6" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="2:38" s="6" customFormat="1" ht="27" customHeight="1">
       <c r="B5" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="63" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="63" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="63" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="63" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="63" t="s">
@@ -1644,55 +1663,58 @@
       </c>
       <c r="AC5" s="25" t="s">
         <v>2</v>
       </c>
       <c r="AD5" s="26">
         <v>112.8</v>
       </c>
       <c r="AE5" s="27">
         <v>105.3</v>
       </c>
       <c r="AF5" s="27">
         <v>114.5</v>
       </c>
       <c r="AG5" s="28">
         <v>100.8</v>
       </c>
       <c r="AH5" s="28">
         <v>100.6</v>
       </c>
       <c r="AI5" s="32">
         <v>98.4</v>
       </c>
       <c r="AJ5" s="30">
         <v>121.4</v>
       </c>
-      <c r="AK5" s="69">
+      <c r="AK5" s="64">
         <v>102.1</v>
       </c>
+      <c r="AL5" s="64">
+        <v>134.19999999999999</v>
+      </c>
     </row>
-    <row r="6" spans="2:37" s="6" customFormat="1" ht="13.5" customHeight="1">
+    <row r="6" spans="2:38" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="B6" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="23">
         <v>96.2</v>
       </c>
       <c r="D6" s="63">
         <v>87.2</v>
       </c>
       <c r="E6" s="63">
         <v>60.5</v>
       </c>
       <c r="F6" s="63">
         <v>39.4</v>
       </c>
       <c r="G6" s="63">
         <v>49.7</v>
       </c>
       <c r="H6" s="63">
         <v>100.3</v>
       </c>
       <c r="I6" s="63">
         <v>48.9</v>
       </c>
       <c r="J6" s="63">
@@ -1754,55 +1776,58 @@
       </c>
       <c r="AC6" s="25" t="s">
         <v>3</v>
       </c>
       <c r="AD6" s="26">
         <v>102.1</v>
       </c>
       <c r="AE6" s="27">
         <v>103.8</v>
       </c>
       <c r="AF6" s="27">
         <v>107.1</v>
       </c>
       <c r="AG6" s="28">
         <v>102.8</v>
       </c>
       <c r="AH6" s="28">
         <v>102.6</v>
       </c>
       <c r="AI6" s="29">
         <v>112.1</v>
       </c>
       <c r="AJ6" s="30">
         <v>95.7</v>
       </c>
-      <c r="AK6" s="69">
+      <c r="AK6" s="64">
         <v>99.5</v>
       </c>
+      <c r="AL6" s="64">
+        <v>118.4</v>
+      </c>
     </row>
-    <row r="7" spans="2:37" s="6" customFormat="1" ht="16.5" customHeight="1">
+    <row r="7" spans="2:38" s="6" customFormat="1" ht="16.5" customHeight="1">
       <c r="B7" s="34" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="35">
         <v>98.1</v>
       </c>
       <c r="D7" s="63">
         <v>89.9</v>
       </c>
       <c r="E7" s="63">
         <v>64.3</v>
       </c>
       <c r="F7" s="63">
         <v>87.1</v>
       </c>
       <c r="G7" s="63">
         <v>77.099999999999994</v>
       </c>
       <c r="H7" s="63">
         <v>59.7</v>
       </c>
       <c r="I7" s="63">
         <v>88.3</v>
       </c>
       <c r="J7" s="63">
@@ -1864,55 +1889,58 @@
       </c>
       <c r="AC7" s="23">
         <v>148.69999999999999</v>
       </c>
       <c r="AD7" s="23">
         <v>82.7</v>
       </c>
       <c r="AE7" s="24">
         <v>74.900000000000006</v>
       </c>
       <c r="AF7" s="24">
         <v>103.3</v>
       </c>
       <c r="AG7" s="63">
         <v>98.6</v>
       </c>
       <c r="AH7" s="38">
         <v>121.1</v>
       </c>
       <c r="AI7" s="29">
         <v>115.6</v>
       </c>
       <c r="AJ7" s="30">
         <v>98.3</v>
       </c>
-      <c r="AK7" s="69">
+      <c r="AK7" s="64">
         <v>101.4</v>
       </c>
+      <c r="AL7" s="64">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="8" spans="2:37" s="13" customFormat="1" ht="18" customHeight="1">
+    <row r="8" spans="2:38" s="13" customFormat="1" ht="18" customHeight="1">
       <c r="B8" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="23">
         <v>90.7</v>
       </c>
       <c r="D8" s="63">
         <v>68.400000000000006</v>
       </c>
       <c r="E8" s="63">
         <v>104.2</v>
       </c>
       <c r="F8" s="63">
         <v>103.6</v>
       </c>
       <c r="G8" s="63">
         <v>68.3</v>
       </c>
       <c r="H8" s="63">
         <v>55.4</v>
       </c>
       <c r="I8" s="63">
         <v>45.5</v>
       </c>
       <c r="J8" s="63">
@@ -1957,74 +1985,77 @@
       <c r="W8" s="33">
         <v>134.80000000000001</v>
       </c>
       <c r="X8" s="33">
         <v>112.9</v>
       </c>
       <c r="Y8" s="28">
         <v>94.6</v>
       </c>
       <c r="Z8" s="28">
         <v>133.5</v>
       </c>
       <c r="AA8" s="28">
         <v>62.3</v>
       </c>
       <c r="AB8" s="28">
         <v>76.2</v>
       </c>
       <c r="AC8" s="23">
         <v>2.1</v>
       </c>
       <c r="AD8" s="26">
         <v>226.5</v>
       </c>
       <c r="AE8" s="28" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AF8" s="27">
         <v>96.9</v>
       </c>
       <c r="AG8" s="28">
         <v>208.1</v>
       </c>
       <c r="AH8" s="28">
         <v>66.7</v>
       </c>
       <c r="AI8" s="36">
         <v>259.60000000000002</v>
       </c>
       <c r="AJ8" s="30">
         <v>110.4</v>
       </c>
-      <c r="AK8" s="69">
+      <c r="AK8" s="64">
         <v>86.7</v>
       </c>
+      <c r="AL8" s="64">
+        <v>89.4</v>
+      </c>
     </row>
-    <row r="9" spans="2:37" s="6" customFormat="1" ht="18.75" customHeight="1">
+    <row r="9" spans="2:38" s="6" customFormat="1" ht="18.75" customHeight="1">
       <c r="B9" s="34" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C9" s="35">
         <v>208</v>
       </c>
       <c r="D9" s="63">
         <v>81.900000000000006</v>
       </c>
       <c r="E9" s="63">
         <v>45.7</v>
       </c>
       <c r="F9" s="63">
         <v>124.6</v>
       </c>
       <c r="G9" s="63">
         <v>43.8</v>
       </c>
       <c r="H9" s="63">
         <v>99.2</v>
       </c>
       <c r="I9" s="63">
         <v>70.2</v>
       </c>
       <c r="J9" s="63">
         <v>16.899999999999999</v>
       </c>
@@ -2084,108 +2115,111 @@
       </c>
       <c r="AC9" s="23">
         <v>181.5</v>
       </c>
       <c r="AD9" s="23">
         <v>110.1</v>
       </c>
       <c r="AE9" s="24">
         <v>124.7</v>
       </c>
       <c r="AF9" s="24">
         <v>74.2</v>
       </c>
       <c r="AG9" s="63">
         <v>175.8</v>
       </c>
       <c r="AH9" s="38">
         <v>108.9</v>
       </c>
       <c r="AI9" s="29">
         <v>110.8</v>
       </c>
       <c r="AJ9" s="30">
         <v>111.1</v>
       </c>
-      <c r="AK9" s="69">
+      <c r="AK9" s="64">
         <v>79.099999999999994</v>
       </c>
+      <c r="AL9" s="64">
+        <v>127.5</v>
+      </c>
     </row>
-    <row r="10" spans="2:37" s="13" customFormat="1" ht="60" customHeight="1">
+    <row r="10" spans="2:38" s="13" customFormat="1" ht="60" customHeight="1">
       <c r="B10" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="23">
         <v>81.5</v>
       </c>
       <c r="D10" s="63">
         <v>55.6</v>
       </c>
       <c r="E10" s="63">
         <v>65.099999999999994</v>
       </c>
       <c r="F10" s="63">
         <v>35.5</v>
       </c>
       <c r="G10" s="63">
         <v>45.9</v>
       </c>
       <c r="H10" s="63">
         <v>60.3</v>
       </c>
       <c r="I10" s="63">
         <v>75.7</v>
       </c>
       <c r="J10" s="63">
         <v>67.900000000000006</v>
       </c>
       <c r="K10" s="33" t="s">
         <v>0</v>
       </c>
       <c r="L10" s="33" t="s">
         <v>0</v>
       </c>
       <c r="M10" s="33">
         <v>60</v>
       </c>
       <c r="N10" s="33">
         <v>16.7</v>
       </c>
       <c r="O10" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="P10" s="33" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="Q10" s="33">
         <v>47.9</v>
       </c>
       <c r="R10" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="S10" s="33" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="T10" s="33">
         <v>194.4</v>
       </c>
       <c r="U10" s="33">
         <v>11.1</v>
       </c>
       <c r="V10" s="33">
         <v>175.1</v>
       </c>
       <c r="W10" s="33">
         <v>30.2</v>
       </c>
       <c r="X10" s="33">
         <v>187</v>
       </c>
       <c r="Y10" s="28">
         <v>56.5</v>
       </c>
       <c r="Z10" s="28">
         <v>39.700000000000003</v>
       </c>
       <c r="AA10" s="28">
         <v>96.4</v>
       </c>
@@ -2194,55 +2228,58 @@
       </c>
       <c r="AC10" s="23">
         <v>123.1</v>
       </c>
       <c r="AD10" s="26">
         <v>100</v>
       </c>
       <c r="AE10" s="28">
         <v>61</v>
       </c>
       <c r="AF10" s="28">
         <v>131.1</v>
       </c>
       <c r="AG10" s="28">
         <v>139.6</v>
       </c>
       <c r="AH10" s="28">
         <v>51.4</v>
       </c>
       <c r="AI10" s="36">
         <v>120.2</v>
       </c>
       <c r="AJ10" s="30">
         <v>53.5</v>
       </c>
-      <c r="AK10" s="69">
+      <c r="AK10" s="64">
         <v>84.1</v>
       </c>
+      <c r="AL10" s="64">
+        <v>364.6</v>
+      </c>
     </row>
-    <row r="11" spans="2:37" s="6" customFormat="1" ht="27.75" customHeight="1">
+    <row r="11" spans="2:38" s="6" customFormat="1" ht="27.75" customHeight="1">
       <c r="B11" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="35">
         <v>95.9</v>
       </c>
       <c r="D11" s="63">
         <v>87.2</v>
       </c>
       <c r="E11" s="63">
         <v>60.5</v>
       </c>
       <c r="F11" s="63">
         <v>39.200000000000003</v>
       </c>
       <c r="G11" s="63">
         <v>49.5</v>
       </c>
       <c r="H11" s="63">
         <v>100.6</v>
       </c>
       <c r="I11" s="63">
         <v>48.8</v>
       </c>
       <c r="J11" s="63">
@@ -2304,84 +2341,87 @@
       </c>
       <c r="AC11" s="23">
         <v>72.8</v>
       </c>
       <c r="AD11" s="24">
         <v>145.80000000000001</v>
       </c>
       <c r="AE11" s="24">
         <v>123.2</v>
       </c>
       <c r="AF11" s="24">
         <v>115.6</v>
       </c>
       <c r="AG11" s="63">
         <v>105.5</v>
       </c>
       <c r="AH11" s="38">
         <v>95.8</v>
       </c>
       <c r="AI11" s="29">
         <v>120.8</v>
       </c>
       <c r="AJ11" s="30">
         <v>99</v>
       </c>
-      <c r="AK11" s="69">
+      <c r="AK11" s="64">
         <v>98.6</v>
       </c>
+      <c r="AL11" s="64">
+        <v>120.5</v>
+      </c>
     </row>
-    <row r="12" spans="2:37" s="6" customFormat="1" ht="28.5" customHeight="1">
+    <row r="12" spans="2:38" s="6" customFormat="1" ht="28.5" customHeight="1">
       <c r="B12" s="34" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="35">
         <v>75</v>
       </c>
       <c r="D12" s="63">
         <v>60</v>
       </c>
       <c r="E12" s="63">
         <v>50</v>
       </c>
       <c r="F12" s="63">
         <v>50</v>
       </c>
       <c r="G12" s="63">
         <v>133.30000000000001</v>
       </c>
       <c r="H12" s="63">
         <v>75</v>
       </c>
       <c r="I12" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="J12" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="J12" s="63" t="s">
+      <c r="K12" s="40" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="L12" s="23">
         <v>497.3</v>
       </c>
       <c r="M12" s="41">
         <v>51.7</v>
       </c>
       <c r="N12" s="23">
         <v>85.2</v>
       </c>
       <c r="O12" s="23">
         <v>140.5</v>
       </c>
       <c r="P12" s="23">
         <v>127.2</v>
       </c>
       <c r="Q12" s="23">
         <v>124.5</v>
       </c>
       <c r="R12" s="23">
         <v>152.4</v>
       </c>
       <c r="S12" s="23">
         <v>172.8</v>
       </c>
@@ -2414,90 +2454,93 @@
       </c>
       <c r="AC12" s="23">
         <v>106.2</v>
       </c>
       <c r="AD12" s="24">
         <v>112.2</v>
       </c>
       <c r="AE12" s="23">
         <v>98</v>
       </c>
       <c r="AF12" s="24">
         <v>108</v>
       </c>
       <c r="AG12" s="63">
         <v>118.2</v>
       </c>
       <c r="AH12" s="38">
         <v>95.3</v>
       </c>
       <c r="AI12" s="29">
         <v>93.8</v>
       </c>
       <c r="AJ12" s="30">
         <v>105.6</v>
       </c>
-      <c r="AK12" s="69">
+      <c r="AK12" s="64">
         <v>114.4</v>
       </c>
+      <c r="AL12" s="67">
+        <v>161.1</v>
+      </c>
     </row>
-    <row r="13" spans="2:37" s="13" customFormat="1" ht="21" customHeight="1">
+    <row r="13" spans="2:38" s="13" customFormat="1" ht="21" customHeight="1">
       <c r="B13" s="34" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="63" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="63" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="63" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="63" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="63" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="63" t="s">
         <v>0</v>
       </c>
       <c r="J13" s="63" t="s">
         <v>0</v>
       </c>
       <c r="K13" s="33">
         <v>115.3</v>
       </c>
       <c r="L13" s="33">
         <v>76.3</v>
       </c>
       <c r="M13" s="33" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N13" s="33">
         <v>104.6</v>
       </c>
       <c r="O13" s="33">
         <v>53.4</v>
       </c>
       <c r="P13" s="33">
         <v>85.5</v>
       </c>
       <c r="Q13" s="33">
         <v>100.7</v>
       </c>
       <c r="R13" s="33">
         <v>70.3</v>
       </c>
       <c r="S13" s="33">
         <v>77.400000000000006</v>
       </c>
       <c r="T13" s="33">
         <v>96.8</v>
       </c>
       <c r="U13" s="33">
         <v>149.9</v>
       </c>
@@ -2524,55 +2567,58 @@
       </c>
       <c r="AC13" s="23">
         <v>162.1</v>
       </c>
       <c r="AD13" s="26">
         <v>109.5</v>
       </c>
       <c r="AE13" s="27">
         <v>119.2</v>
       </c>
       <c r="AF13" s="27">
         <v>85.8</v>
       </c>
       <c r="AG13" s="28">
         <v>106.7</v>
       </c>
       <c r="AH13" s="28">
         <v>94.6</v>
       </c>
       <c r="AI13" s="36">
         <v>94.8</v>
       </c>
       <c r="AJ13" s="30">
         <v>89.3</v>
       </c>
-      <c r="AK13" s="69">
+      <c r="AK13" s="64">
         <v>95.2</v>
       </c>
+      <c r="AL13" s="64">
+        <v>93.6</v>
+      </c>
     </row>
-    <row r="14" spans="2:37" s="13" customFormat="1" ht="35.25" customHeight="1">
+    <row r="14" spans="2:38" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="B14" s="34" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="23">
         <v>76.400000000000006</v>
       </c>
       <c r="D14" s="63">
         <v>60.9</v>
       </c>
       <c r="E14" s="63">
         <v>45.7</v>
       </c>
       <c r="F14" s="63">
         <v>101.2</v>
       </c>
       <c r="G14" s="63">
         <v>64.099999999999994</v>
       </c>
       <c r="H14" s="63">
         <v>79.3</v>
       </c>
       <c r="I14" s="63">
         <v>96.2</v>
       </c>
       <c r="J14" s="63">
@@ -2634,55 +2680,58 @@
       </c>
       <c r="AC14" s="23">
         <v>69.599999999999994</v>
       </c>
       <c r="AD14" s="26">
         <v>110.1</v>
       </c>
       <c r="AE14" s="27">
         <v>59.1</v>
       </c>
       <c r="AF14" s="27">
         <v>144.19999999999999</v>
       </c>
       <c r="AG14" s="28">
         <v>115.2</v>
       </c>
       <c r="AH14" s="28">
         <v>99.6</v>
       </c>
       <c r="AI14" s="36">
         <v>139.9</v>
       </c>
       <c r="AJ14" s="30">
         <v>47.6</v>
       </c>
-      <c r="AK14" s="69">
+      <c r="AK14" s="64">
         <v>120.8</v>
       </c>
+      <c r="AL14" s="64">
+        <v>107</v>
+      </c>
     </row>
-    <row r="15" spans="2:37" s="13" customFormat="1" ht="35.25" customHeight="1">
+    <row r="15" spans="2:38" s="13" customFormat="1" ht="35.25" customHeight="1">
       <c r="B15" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="23">
         <v>78.8</v>
       </c>
       <c r="D15" s="63">
         <v>72.5</v>
       </c>
       <c r="E15" s="63">
         <v>97.7</v>
       </c>
       <c r="F15" s="63">
         <v>131.5</v>
       </c>
       <c r="G15" s="63">
         <v>74.900000000000006</v>
       </c>
       <c r="H15" s="63">
         <v>30.4</v>
       </c>
       <c r="I15" s="63">
         <v>55.3</v>
       </c>
       <c r="J15" s="63">
@@ -2730,69 +2779,72 @@
       <c r="X15" s="33">
         <v>100</v>
       </c>
       <c r="Y15" s="28">
         <v>133.30000000000001</v>
       </c>
       <c r="Z15" s="28">
         <v>36.4</v>
       </c>
       <c r="AA15" s="28">
         <v>100.9</v>
       </c>
       <c r="AB15" s="28" t="s">
         <v>0</v>
       </c>
       <c r="AC15" s="23" t="s">
         <v>0</v>
       </c>
       <c r="AD15" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AE15" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AF15" s="26" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AG15" s="26">
         <v>87.5</v>
       </c>
       <c r="AH15" s="26">
         <v>26.5</v>
       </c>
       <c r="AI15" s="36">
         <v>37.4</v>
       </c>
       <c r="AJ15" s="30">
         <v>263.10000000000002</v>
       </c>
-      <c r="AK15" s="69">
+      <c r="AK15" s="64">
         <v>197.7</v>
       </c>
+      <c r="AL15" s="64">
+        <v>78.900000000000006</v>
+      </c>
     </row>
-    <row r="16" spans="2:37" s="6" customFormat="1" ht="19.5" customHeight="1">
+    <row r="16" spans="2:38" s="6" customFormat="1" ht="19.5" customHeight="1">
       <c r="B16" s="34" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="35">
         <v>39.4</v>
       </c>
       <c r="D16" s="63">
         <v>72</v>
       </c>
       <c r="E16" s="63">
         <v>65.8</v>
       </c>
       <c r="F16" s="63">
         <v>84.8</v>
       </c>
       <c r="G16" s="63">
         <v>27.1</v>
       </c>
       <c r="H16" s="63">
         <v>87.2</v>
       </c>
       <c r="I16" s="63">
         <v>45.6</v>
       </c>
       <c r="J16" s="63">
@@ -2854,55 +2906,58 @@
       </c>
       <c r="AC16" s="23">
         <v>100.8</v>
       </c>
       <c r="AD16" s="24">
         <v>108.8</v>
       </c>
       <c r="AE16" s="23">
         <v>86.3</v>
       </c>
       <c r="AF16" s="24">
         <v>118.3</v>
       </c>
       <c r="AG16" s="23">
         <v>147.6</v>
       </c>
       <c r="AH16" s="38">
         <v>89.7</v>
       </c>
       <c r="AI16" s="29">
         <v>111.6</v>
       </c>
       <c r="AJ16" s="30">
         <v>159.1</v>
       </c>
-      <c r="AK16" s="69">
+      <c r="AK16" s="64">
         <v>78.7</v>
       </c>
+      <c r="AL16" s="64">
+        <v>275.39999999999998</v>
+      </c>
     </row>
-    <row r="17" spans="2:37" s="6" customFormat="1" ht="38.25" customHeight="1">
+    <row r="17" spans="2:38" s="6" customFormat="1" ht="38.25" customHeight="1">
       <c r="B17" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="35">
         <v>102</v>
       </c>
       <c r="D17" s="63">
         <v>97.2</v>
       </c>
       <c r="E17" s="63">
         <v>84.5</v>
       </c>
       <c r="F17" s="63">
         <v>62.8</v>
       </c>
       <c r="G17" s="63">
         <v>55.7</v>
       </c>
       <c r="H17" s="63">
         <v>166.5</v>
       </c>
       <c r="I17" s="63">
         <v>77.400000000000006</v>
       </c>
       <c r="J17" s="63">
@@ -2964,57 +3019,60 @@
       </c>
       <c r="AC17" s="25" t="s">
         <v>4</v>
       </c>
       <c r="AD17" s="26">
         <v>101.7</v>
       </c>
       <c r="AE17" s="27">
         <v>90.5</v>
       </c>
       <c r="AF17" s="27">
         <v>99.3</v>
       </c>
       <c r="AG17" s="28">
         <v>108.5</v>
       </c>
       <c r="AH17" s="28">
         <v>130.1</v>
       </c>
       <c r="AI17" s="29">
         <v>115.5</v>
       </c>
       <c r="AJ17" s="43">
         <v>91.9</v>
       </c>
-      <c r="AK17" s="69">
+      <c r="AK17" s="64">
         <v>118.7</v>
       </c>
+      <c r="AL17" s="64">
+        <v>107</v>
+      </c>
     </row>
-    <row r="18" spans="2:37" s="6" customFormat="1" ht="37.5" customHeight="1">
+    <row r="18" spans="2:38" s="6" customFormat="1" ht="37.5" customHeight="1">
       <c r="B18" s="44" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C18" s="45">
         <v>105.7</v>
       </c>
       <c r="D18" s="46">
         <v>106.5</v>
       </c>
       <c r="E18" s="46">
         <v>103.5</v>
       </c>
       <c r="F18" s="46">
         <v>106.6</v>
       </c>
       <c r="G18" s="46">
         <v>74.2</v>
       </c>
       <c r="H18" s="46">
         <v>90.6</v>
       </c>
       <c r="I18" s="46">
         <v>84.2</v>
       </c>
       <c r="J18" s="46">
         <v>80.8</v>
       </c>
@@ -3074,213 +3132,216 @@
       </c>
       <c r="AC18" s="50" t="s">
         <v>5</v>
       </c>
       <c r="AD18" s="49">
         <v>100.9</v>
       </c>
       <c r="AE18" s="48">
         <v>112.7</v>
       </c>
       <c r="AF18" s="48">
         <v>106.7</v>
       </c>
       <c r="AG18" s="51">
         <v>120.4</v>
       </c>
       <c r="AH18" s="51">
         <v>98.7</v>
       </c>
       <c r="AI18" s="52">
         <v>100.7</v>
       </c>
       <c r="AJ18" s="53">
         <v>89</v>
       </c>
-      <c r="AK18" s="70">
+      <c r="AK18" s="65">
         <v>113.4</v>
       </c>
+      <c r="AL18" s="65">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="19" spans="2:37" s="14" customFormat="1" ht="8.25" customHeight="1">
+    <row r="19" spans="2:38" s="14" customFormat="1" ht="8.25" customHeight="1">
       <c r="B19" s="54"/>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
       <c r="H19" s="23"/>
       <c r="I19" s="23"/>
       <c r="J19" s="23"/>
       <c r="K19" s="40"/>
       <c r="L19" s="40"/>
       <c r="M19" s="40"/>
       <c r="N19" s="40"/>
       <c r="O19" s="40"/>
       <c r="P19" s="40"/>
       <c r="Q19" s="40"/>
       <c r="R19" s="40"/>
       <c r="S19" s="40"/>
       <c r="T19" s="40"/>
       <c r="U19" s="40"/>
       <c r="V19" s="23"/>
       <c r="W19" s="23"/>
       <c r="X19" s="26"/>
       <c r="Y19" s="13"/>
       <c r="Z19" s="26"/>
       <c r="AA19" s="28"/>
       <c r="AB19" s="28"/>
       <c r="AC19" s="28"/>
       <c r="AD19" s="28"/>
       <c r="AE19" s="8"/>
       <c r="AF19" s="8"/>
       <c r="AG19" s="8"/>
       <c r="AH19" s="8"/>
       <c r="AI19" s="55"/>
       <c r="AJ19" s="56"/>
     </row>
-    <row r="20" spans="2:37" s="14" customFormat="1">
+    <row r="20" spans="2:38" s="14" customFormat="1">
       <c r="B20" s="6"/>
       <c r="C20" s="57"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="6"/>
       <c r="T20" s="6"/>
       <c r="U20" s="6"/>
       <c r="V20" s="6"/>
       <c r="W20" s="6"/>
       <c r="X20" s="6"/>
       <c r="Y20" s="6"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
       <c r="AB20" s="59"/>
       <c r="AC20" s="59"/>
       <c r="AD20" s="59"/>
       <c r="AE20" s="59"/>
       <c r="AF20" s="59"/>
       <c r="AG20" s="59"/>
       <c r="AH20" s="59"/>
       <c r="AI20" s="6"/>
     </row>
-    <row r="21" spans="2:37" s="14" customFormat="1">
-[...3 lines deleted...]
-      <c r="C21" s="64"/>
+    <row r="21" spans="2:38" s="14" customFormat="1">
+      <c r="B21" s="68" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="68"/>
       <c r="D21" s="60"/>
       <c r="E21" s="60"/>
       <c r="F21" s="60"/>
       <c r="G21" s="60"/>
       <c r="H21" s="60"/>
       <c r="I21" s="60"/>
       <c r="J21" s="60"/>
       <c r="K21" s="59"/>
       <c r="L21" s="59"/>
       <c r="M21" s="59"/>
       <c r="N21" s="59"/>
       <c r="O21" s="59"/>
       <c r="P21" s="59"/>
       <c r="Q21" s="59"/>
       <c r="R21" s="59"/>
       <c r="S21" s="6"/>
       <c r="T21" s="6"/>
       <c r="U21" s="6"/>
       <c r="V21" s="6"/>
       <c r="W21" s="6"/>
       <c r="X21" s="6"/>
       <c r="Y21" s="6"/>
       <c r="Z21" s="59"/>
       <c r="AA21" s="61"/>
       <c r="AB21" s="61"/>
       <c r="AC21" s="61"/>
       <c r="AD21" s="61"/>
       <c r="AE21" s="61"/>
       <c r="AF21" s="61"/>
       <c r="AG21" s="61"/>
       <c r="AH21" s="61"/>
       <c r="AI21" s="61"/>
       <c r="AJ21" s="55"/>
       <c r="AK21" s="56"/>
     </row>
-    <row r="22" spans="2:37" s="14" customFormat="1">
-[...34 lines deleted...]
-      <c r="AH22" s="64"/>
+    <row r="22" spans="2:38" s="14" customFormat="1">
+      <c r="B22" s="68" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
+      <c r="Z22" s="68"/>
+      <c r="AA22" s="68"/>
+      <c r="AB22" s="68"/>
+      <c r="AC22" s="68"/>
+      <c r="AD22" s="68"/>
+      <c r="AE22" s="68"/>
+      <c r="AF22" s="68"/>
+      <c r="AG22" s="68"/>
+      <c r="AH22" s="68"/>
       <c r="AI22" s="6"/>
       <c r="AJ22" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:AH22"/>
     <mergeCell ref="B1:AH1"/>
     <mergeCell ref="H2:J2"/>
-    <mergeCell ref="AG2:AK2"/>
+    <mergeCell ref="AG2:AL2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="37" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 