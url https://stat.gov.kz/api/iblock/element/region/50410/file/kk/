--- v0 (2026-04-14)
+++ v1 (2026-06-23)
@@ -1,395 +1,1157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="150" yWindow="6525" windowWidth="21840" windowHeight="6060" tabRatio="839" activeTab="8"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13980" windowHeight="11505" tabRatio="839" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="3" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="Қыздар коэффициенті" sheetId="8" r:id="rId9"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
+    <sheet name="1991-1999 жж." sheetId="8" r:id="rId3"/>
+    <sheet name="2000-2025 жж." sheetId="3" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3857" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1458" uniqueCount="132">
+  <si>
+    <t>-</t>
+  </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
-    <t>1000 адамға</t>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
+    </r>
   </si>
   <si>
-    <t>Ерлер арасындағы жалпы өлім-жітім коэффициенті</t>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2000-2008 жылдарға деректер Оңтүстік Қазақстан облысы бойынша.</t>
+    </r>
   </si>
   <si>
-    <t>Әйелдер арасындағы жалпы өлім-жітім коэффициенті</t>
+    <t>Ерлер</t>
   </si>
   <si>
-    <t>Түркістан қ.</t>
+    <t>Әйелдер</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/328174/file/ru/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>Есеп айырысу</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасында қайтыс болғандардың статистикасы қайтыс болу туралы актілерді азаматтық хал туралы актілерді тіркеу органдарында тіркеуге негізделеді</t>
+  </si>
+  <si>
+    <t>Өлім статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
+  </si>
+  <si>
+    <t>Деректер өлім туралы актілерді тіркеу күні бойынша қалыптастырылды</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>СКК коды - 612201</t>
+  </si>
+  <si>
+    <t>110000000</t>
+  </si>
+  <si>
+    <t>150000000</t>
+  </si>
+  <si>
+    <t>190000000</t>
+  </si>
+  <si>
+    <t>230000000</t>
+  </si>
+  <si>
+    <t>270000000</t>
+  </si>
+  <si>
+    <t>310000000</t>
+  </si>
+  <si>
+    <t>330000000</t>
+  </si>
+  <si>
+    <t>350000000</t>
+  </si>
+  <si>
+    <t>390000000</t>
+  </si>
+  <si>
+    <t>430000000</t>
+  </si>
+  <si>
+    <t>470000000</t>
+  </si>
+  <si>
+    <t>550000000</t>
+  </si>
+  <si>
+    <t>590000000</t>
+  </si>
+  <si>
+    <t>610000000</t>
+  </si>
+  <si>
+    <t>620000000</t>
+  </si>
+  <si>
+    <t>630000000</t>
+  </si>
+  <si>
+    <t>710000000</t>
+  </si>
+  <si>
+    <t>750000000</t>
+  </si>
+  <si>
+    <t>790000000</t>
+  </si>
+  <si>
+    <t>АӘЖҚ</t>
+  </si>
+  <si>
+    <t>Өңірлер бойынша қайтыс болғандардың саны</t>
+  </si>
+  <si>
+    <t>Қайтыс болғандар саны</t>
+  </si>
+  <si>
+    <t>Оңтүстік Қазақстан</t>
+  </si>
+  <si>
+    <t>1991 жылдан бастап</t>
+  </si>
+  <si>
+    <t>al.mansurova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>+7 7252 39-01-68</t>
+  </si>
+  <si>
+    <t>Мансурова Альфия Рифовна</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>510000000</t>
+  </si>
+  <si>
+    <t>511000000</t>
+  </si>
+  <si>
+    <t>511600000</t>
+  </si>
+  <si>
+    <t>512000000</t>
+  </si>
+  <si>
+    <t>512600000</t>
+  </si>
+  <si>
+    <t>513600000</t>
+  </si>
+  <si>
+    <t>514000000</t>
+  </si>
+  <si>
+    <t>514400000</t>
+  </si>
+  <si>
+    <t>514600000</t>
+  </si>
+  <si>
+    <t>514800000</t>
+  </si>
+  <si>
+    <t>515200000</t>
+  </si>
+  <si>
+    <t>515600000</t>
+  </si>
+  <si>
+    <t>515800000</t>
+  </si>
+  <si>
+    <t>516000000</t>
+  </si>
+  <si>
+    <t>516400000</t>
+  </si>
+  <si>
+    <t>Шымкент қ</t>
   </si>
   <si>
     <t>Арыс қ.ә.</t>
   </si>
   <si>
     <t>Кентау қ.ә.</t>
   </si>
   <si>
-    <t>Бәйдібек ауданы</t>
+    <t>Түркістан қ.ә.</t>
   </si>
   <si>
-    <t>Жетісай ауданы</t>
+    <t xml:space="preserve">Бәйдібек </t>
   </si>
   <si>
-    <t>Келес ауданы</t>
+    <t xml:space="preserve">Қазығұрт </t>
   </si>
   <si>
-    <t>Қазығұрт ауданы</t>
+    <t xml:space="preserve">Мақтаарал </t>
   </si>
   <si>
-    <t>Мақтаарал ауданы</t>
+    <t xml:space="preserve">Ордабасы  </t>
   </si>
   <si>
-    <t>Ордабасы ауданы</t>
+    <t xml:space="preserve">Отырар </t>
   </si>
   <si>
-    <t>Отырар ауданы</t>
+    <t xml:space="preserve">Сайрам </t>
   </si>
   <si>
-    <t>Сайрам ауданы</t>
+    <t xml:space="preserve">Сарыағаш </t>
   </si>
   <si>
-    <t>Сарыағаш ауданы</t>
+    <t xml:space="preserve">Созақ </t>
   </si>
   <si>
-    <t>Сауран ауданы</t>
+    <t xml:space="preserve">Төлеби </t>
   </si>
   <si>
-    <t>Созақ ауданы</t>
+    <t xml:space="preserve">Түлкібас </t>
   </si>
   <si>
-    <t>Төле би ауданы</t>
-[...35 lines deleted...]
-    <t>-</t>
+    <t xml:space="preserve">Шардара </t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
+    <t>ұлдар</t>
+  </si>
+  <si>
+    <t>қыздар</t>
+  </si>
+  <si>
+    <t>611000000</t>
+  </si>
+  <si>
+    <t>611600000</t>
+  </si>
+  <si>
+    <t>612000000</t>
+  </si>
+  <si>
+    <t>613600000</t>
+  </si>
+  <si>
+    <t>613800000</t>
+  </si>
+  <si>
+    <t>613900000</t>
+  </si>
+  <si>
+    <t>614000000</t>
+  </si>
+  <si>
+    <t>614400000</t>
+  </si>
+  <si>
+    <t>614600000</t>
+  </si>
+  <si>
+    <t>614800000</t>
+  </si>
+  <si>
+    <t>615200000</t>
+  </si>
+  <si>
+    <t>615400000</t>
+  </si>
+  <si>
+    <t>615500000</t>
+  </si>
+  <si>
+    <t>615600000</t>
+  </si>
+  <si>
+    <t>615800000</t>
+  </si>
+  <si>
+    <t>616000000</t>
+  </si>
+  <si>
+    <t>616400000</t>
+  </si>
+  <si>
+    <t>Түркістан облысы</t>
+  </si>
+  <si>
+    <t>Түркістан қ.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жетісай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Келес </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сауран </t>
+  </si>
+  <si>
+    <t>Оңтүстік Қазақстанның қайтыс болғандар саны</t>
+  </si>
+  <si>
+    <t>Түркістан облысының қайтыс болғандар саны</t>
+  </si>
+  <si>
     <r>
-      <t>2008</t>
+      <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="8"/>
+        <sz val="9"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>*2000-2008 жылдарға Оңтүстік Қазақстан облысы бойынша деректер .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="63" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...15 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
-      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="1"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
+      <u/>
       <sz val="10"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...23 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
-      <sz val="8"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -437,392 +1199,4077 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top/>
-      <bottom/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="1759">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="23" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="33" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="33" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="34" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="124">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1631" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="1631" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="1631" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="1631" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1631" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1631" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1717" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1717" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1717" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1718" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1717" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1718" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1716" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1716" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="1715" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="35" fillId="35" borderId="1" xfId="1757" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="35" borderId="1" xfId="1757" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="35" borderId="4" xfId="1757" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1749" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1749" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1749" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="1" xfId="1750" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="1" xfId="1750" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="1749" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="1715" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="1631" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1631" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="60" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="61" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="61" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="61" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="61" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="61" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="61" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="58" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1631" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1717" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...249 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="1759">
+    <cellStyle name="20% - Акцент1 2" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="52"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="53"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="54"/>
+    <cellStyle name="20% - Акцент1 3" xfId="55"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="56"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="57"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="58"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="59"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="61"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="62"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="63"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="64"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="65"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="66"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="67"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="68"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="69"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="70"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="71"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="72"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="73"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="74"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="75"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="76"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="77"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="78"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="79"/>
+    <cellStyle name="20% - Акцент1 4" xfId="80"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="81"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="82"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="83"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="84"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="85"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="86"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="87"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="88"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="89"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="90"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="91"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="92"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="93"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="94"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="95"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="96"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="97"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="98"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="99"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="100"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="101"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="102"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="103"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="104"/>
+    <cellStyle name="20% - Акцент1 5" xfId="105"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="106"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="107"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="108"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="109"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="110"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="111"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="112"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="113"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="114"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="115"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="116"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="117"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="118"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="119"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="120"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="121"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="122"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="123"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="124"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="125"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="126"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="127"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="128"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="129"/>
+    <cellStyle name="20% - Акцент1 6" xfId="130"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="131"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="132"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="133"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="134"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="135"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="136"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="137"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="138"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="139"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="140"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="141"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="142"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="143"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="144"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="145"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="146"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="147"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="148"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="149"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="150"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="151"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="152"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="153"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="154"/>
+    <cellStyle name="20% - Акцент1 7" xfId="155"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="156"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="157"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="158"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="159"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="160"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="161"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="162"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="163"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="164"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="165"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="166"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="167"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="168"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="169"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="170"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="171"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="172"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="173"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="174"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="175"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="176"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="177"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="178"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="179"/>
+    <cellStyle name="20% - Акцент1 8" xfId="180"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="181"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="182"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="183"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="184"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="185"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="186"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="187"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="188"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="189"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="190"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="191"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="192"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="193"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="194"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="195"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="196"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="197"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="198"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="199"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="200"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="201"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="202"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="203"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="204"/>
+    <cellStyle name="20% - Акцент1 9" xfId="205"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="206"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="207"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="208"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="209"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="210"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="211"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="212"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="213"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="214"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="215"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="216"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="217"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="218"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="219"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="220"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="221"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="222"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="223"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="224"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="225"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="226"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="227"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="228"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="229"/>
+    <cellStyle name="20% - Акцент2 2" xfId="230"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="231"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="232"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="233"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="234"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="235"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="236"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="237"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="238"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="239"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="240"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="241"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="242"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="243"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="244"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="245"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="246"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="247"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="248"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="249"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="250"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="251"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="252"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="253"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="254"/>
+    <cellStyle name="20% - Акцент2 3" xfId="255"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="256"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="257"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="258"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="259"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="260"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="261"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="262"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="263"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="264"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="265"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="266"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="267"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="268"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="269"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="270"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="271"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="272"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="273"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="274"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="275"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="276"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="277"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="278"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="279"/>
+    <cellStyle name="20% - Акцент2 4" xfId="280"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="281"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="282"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="283"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="284"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="285"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="286"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="287"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="288"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="289"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="290"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="291"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="292"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="293"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="294"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="295"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="296"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="297"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="298"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="299"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="300"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="301"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="302"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="303"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="304"/>
+    <cellStyle name="20% - Акцент2 5" xfId="305"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="306"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="307"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="308"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="309"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="310"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="311"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="312"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="313"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="314"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="315"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="316"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="317"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="318"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="319"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="320"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="321"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="322"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="323"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="324"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="325"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="326"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="327"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="328"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="329"/>
+    <cellStyle name="20% - Акцент2 6" xfId="330"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="331"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="332"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="333"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="334"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="335"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="336"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="337"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="338"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="339"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="340"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="341"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="342"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="343"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="344"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="345"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="346"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="347"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="348"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="349"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="350"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="351"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="352"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="353"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="354"/>
+    <cellStyle name="20% - Акцент2 7" xfId="355"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="356"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="357"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="358"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="359"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="360"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="361"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="362"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="363"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="364"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="365"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="366"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="367"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="368"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="369"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="370"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="371"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="372"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="373"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="374"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="375"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="376"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="377"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="378"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="379"/>
+    <cellStyle name="20% - Акцент2 8" xfId="380"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="381"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="382"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="383"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="384"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="385"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="386"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="387"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="388"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="389"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="390"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="391"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="392"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="393"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="394"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="395"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="396"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="397"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="398"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="399"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="400"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="401"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="402"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="403"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="404"/>
+    <cellStyle name="20% - Акцент2 9" xfId="405"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="406"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="407"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="408"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="409"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="410"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="411"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="412"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="413"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="414"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="415"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="416"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="417"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="418"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="419"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="420"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="421"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="422"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="423"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="424"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="425"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="426"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="427"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="428"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="429"/>
+    <cellStyle name="20% - Акцент3 2" xfId="430"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="431"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="432"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="433"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="434"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="435"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="436"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="437"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="438"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="439"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="440"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="441"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="442"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="443"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="444"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="445"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="446"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="447"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="448"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="449"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="450"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="451"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="452"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="453"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="454"/>
+    <cellStyle name="20% - Акцент3 3" xfId="455"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="456"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="457"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="458"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="459"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="460"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="461"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="462"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="463"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="464"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="465"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="466"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="467"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="468"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="469"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="470"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="471"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="472"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="473"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="474"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="475"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="476"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="477"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="478"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="479"/>
+    <cellStyle name="20% - Акцент3 4" xfId="480"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="481"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="482"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="483"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="484"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="485"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="486"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="487"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="488"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="489"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="490"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="491"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="492"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="493"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="494"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="495"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="496"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="497"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="498"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="499"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="500"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="501"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="502"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="503"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="504"/>
+    <cellStyle name="20% - Акцент3 5" xfId="505"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="506"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="507"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="508"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="509"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="510"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="511"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="512"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="513"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="514"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="515"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="516"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="517"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="518"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="519"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="520"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="521"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="522"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="523"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="524"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="525"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="526"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="527"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="528"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="529"/>
+    <cellStyle name="20% - Акцент3 6" xfId="530"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="531"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="532"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="533"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="534"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="535"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="536"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="537"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="538"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="539"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="540"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="541"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="542"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="543"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="544"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="545"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="546"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="547"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="548"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="549"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="550"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="551"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="552"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="553"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="554"/>
+    <cellStyle name="20% - Акцент3 7" xfId="555"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="556"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="557"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="558"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="559"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="560"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="561"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="562"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="563"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="564"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="565"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="566"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="567"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="568"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="569"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="570"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="571"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="572"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="573"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="574"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="575"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="576"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="577"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="578"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="579"/>
+    <cellStyle name="20% - Акцент3 8" xfId="580"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="581"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="582"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="583"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="584"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="585"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="586"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="587"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="588"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="589"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="590"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="591"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="592"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="593"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="594"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="595"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="596"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="597"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="598"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="599"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="600"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="601"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="602"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="603"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="604"/>
+    <cellStyle name="20% - Акцент3 9" xfId="605"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="606"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="607"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="608"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="609"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="610"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="611"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="612"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="613"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="614"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="615"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="616"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="617"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="618"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="619"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="620"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="621"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="622"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="623"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="624"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="625"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="626"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="627"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="628"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="629"/>
+    <cellStyle name="20% - Акцент4 2" xfId="630"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="631"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="632"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="633"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="634"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="635"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="636"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="637"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="638"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="639"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="640"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="641"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="642"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="643"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="644"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="645"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="646"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="647"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="648"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="649"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="650"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="651"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="652"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="653"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="654"/>
+    <cellStyle name="20% - Акцент4 3" xfId="655"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="656"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="657"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="658"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="659"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="660"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="661"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="662"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="663"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="664"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="665"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="666"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="667"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="668"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="669"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="670"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="671"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="672"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="673"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="674"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="675"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="676"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="677"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="678"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="679"/>
+    <cellStyle name="20% - Акцент4 4" xfId="680"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="681"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="682"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="683"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="684"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="685"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="686"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="687"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="688"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="689"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="690"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="691"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="692"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="693"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="694"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="695"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="696"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="697"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="698"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="699"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="700"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="701"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="702"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="703"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="704"/>
+    <cellStyle name="20% - Акцент4 5" xfId="705"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="706"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="707"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="708"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="709"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="710"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="711"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="712"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="713"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="714"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="715"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="716"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="717"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="718"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="719"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="720"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="721"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="722"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="723"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="724"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="725"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="726"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="727"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="728"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="729"/>
+    <cellStyle name="20% - Акцент4 6" xfId="730"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="731"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="732"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="733"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="734"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="735"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="736"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="737"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="738"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="739"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="740"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="741"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="742"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="743"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="744"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="745"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="746"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="747"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="748"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="749"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="750"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="751"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="752"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="753"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="754"/>
+    <cellStyle name="20% - Акцент4 7" xfId="755"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="756"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="757"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="758"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="759"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="760"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="761"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="762"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="763"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="764"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="765"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="766"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="767"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="768"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="769"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="770"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="771"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="772"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="773"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="774"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="775"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="776"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="777"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="778"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="779"/>
+    <cellStyle name="20% - Акцент4 8" xfId="780"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="781"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="782"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="783"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="784"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="785"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="786"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="787"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="788"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="789"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="790"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="791"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="792"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="793"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="794"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="795"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="796"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="797"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="798"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="799"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="800"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="801"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="802"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="803"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="804"/>
+    <cellStyle name="20% - Акцент4 9" xfId="805"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="806"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="807"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="808"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="809"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="810"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="811"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="812"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="813"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="814"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="815"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="816"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="817"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="818"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="819"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="820"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="821"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="822"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="823"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="824"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="825"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="826"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="827"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="828"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="829"/>
+    <cellStyle name="20% - Акцент5 2" xfId="1719"/>
+    <cellStyle name="20% - Акцент6 2" xfId="1720"/>
+    <cellStyle name="40% - Акцент1 2" xfId="1721"/>
+    <cellStyle name="40% - Акцент2 2" xfId="1722"/>
+    <cellStyle name="40% - Акцент3 2" xfId="830"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="831"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="832"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="833"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="834"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="835"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="836"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="837"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="838"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="839"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="840"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="841"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="842"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="843"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="844"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="845"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="846"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="847"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="848"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="849"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="850"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="851"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="852"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="853"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="854"/>
+    <cellStyle name="40% - Акцент3 3" xfId="855"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="856"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="857"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="858"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="859"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="860"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="861"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="862"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="863"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="864"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="865"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="866"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="867"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="868"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="869"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="870"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="871"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="872"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="873"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="874"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="875"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="876"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="877"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="878"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="879"/>
+    <cellStyle name="40% - Акцент3 4" xfId="880"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="881"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="882"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="883"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="884"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="885"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="886"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="887"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="888"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="889"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="890"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="891"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="892"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="893"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="894"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="895"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="896"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="897"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="898"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="899"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="900"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="901"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="902"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="903"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="904"/>
+    <cellStyle name="40% - Акцент3 5" xfId="905"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="906"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="907"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="908"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="909"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="910"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="911"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="912"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="913"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="914"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="915"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="916"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="917"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="918"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="919"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="920"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="921"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="922"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="923"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="924"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="925"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="926"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="927"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="928"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="929"/>
+    <cellStyle name="40% - Акцент3 6" xfId="930"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="931"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="932"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="933"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="934"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="935"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="936"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="937"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="938"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="939"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="940"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="941"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="942"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="943"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="944"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="945"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="946"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="947"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="948"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="949"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="950"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="951"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="952"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="953"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="954"/>
+    <cellStyle name="40% - Акцент3 7" xfId="955"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="956"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="957"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="958"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="959"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="960"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="961"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="962"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="963"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="964"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="965"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="966"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="967"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="968"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="969"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="970"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="971"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="972"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="973"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="974"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="975"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="976"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="977"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="978"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="979"/>
+    <cellStyle name="40% - Акцент3 8" xfId="980"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="981"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="982"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="983"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="984"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="985"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="986"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="987"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="988"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="989"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="990"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="991"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="992"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="993"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="994"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="995"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="996"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="997"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="998"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="999"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1014"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1015"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1016"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1017"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1018"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1019"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1020"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1021"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1022"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1023"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1024"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1026"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1027"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1028"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1029"/>
+    <cellStyle name="40% - Акцент4 2" xfId="1723"/>
+    <cellStyle name="40% - Акцент5 2" xfId="1724"/>
+    <cellStyle name="40% - Акцент6 2" xfId="1725"/>
+    <cellStyle name="60% - Акцент1 2" xfId="1726"/>
+    <cellStyle name="60% - Акцент2 2" xfId="1727"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1214"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1215"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1216"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1217"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1218"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1219"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1220"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1221"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1222"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1223"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1224"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1225"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1226"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1227"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1228"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1229"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1414"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1415"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1416"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1417"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1418"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1419"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1420"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1421"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1422"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1423"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1424"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1425"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1428"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1429"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1728"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1614"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1615"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1616"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1617"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1618"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1619"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1620"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1621"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1622"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1623"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1624"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1625"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1626"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1627"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1628"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1629"/>
+    <cellStyle name="Акцент1" xfId="24" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент1 2" xfId="1729"/>
+    <cellStyle name="Акцент2" xfId="25" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент2 2" xfId="1730"/>
+    <cellStyle name="Акцент3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент3 2" xfId="1731"/>
+    <cellStyle name="Акцент4" xfId="27" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент4 2" xfId="1732"/>
+    <cellStyle name="Акцент5" xfId="28" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент5 2" xfId="1733"/>
+    <cellStyle name="Акцент6" xfId="29" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Акцент6 2" xfId="1734"/>
+    <cellStyle name="Ввод " xfId="16" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Ввод  2" xfId="1735"/>
+    <cellStyle name="Вывод" xfId="17" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вывод 2" xfId="1736"/>
+    <cellStyle name="Вычисление" xfId="18" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Вычисление 2" xfId="1737"/>
+    <cellStyle name="Гиперссылка" xfId="1715" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="1630"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="1753"/>
+    <cellStyle name="Гиперссылка 3" xfId="1750"/>
+    <cellStyle name="Заголовок 1" xfId="9" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 1 2" xfId="1738"/>
+    <cellStyle name="Заголовок 2" xfId="10" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2 2" xfId="1739"/>
+    <cellStyle name="Заголовок 3" xfId="11" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3 2" xfId="1740"/>
+    <cellStyle name="Заголовок 4" xfId="12" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4 2" xfId="1741"/>
+    <cellStyle name="Итог" xfId="23" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Итог 2" xfId="1742"/>
+    <cellStyle name="Контрольная ячейка" xfId="20" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1743"/>
     <cellStyle name="Название 2" xfId="2"/>
+    <cellStyle name="Название 2 2" xfId="1713"/>
+    <cellStyle name="Нейтральный" xfId="15" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Нейтральный 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10 2 2" xfId="1758"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1631"/>
+    <cellStyle name="Обычный 2 3" xfId="1632"/>
+    <cellStyle name="Обычный 2 4" xfId="1752"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1756"/>
+    <cellStyle name="Обычный 2 4 3" xfId="1754"/>
+    <cellStyle name="Обычный 2 5" xfId="1716"/>
+    <cellStyle name="Обычный 3" xfId="1712"/>
+    <cellStyle name="Обычный 3 2" xfId="1714"/>
+    <cellStyle name="Обычный 3 2 2" xfId="1717"/>
     <cellStyle name="Обычный 4" xfId="5"/>
+    <cellStyle name="Обычный 4 2" xfId="1718"/>
+    <cellStyle name="Обычный 5" xfId="1751"/>
+    <cellStyle name="Обычный 5 2" xfId="1755"/>
+    <cellStyle name="Обычный 6" xfId="1749"/>
+    <cellStyle name="Обычный_9903" xfId="1757"/>
+    <cellStyle name="Плохой" xfId="14" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Плохой 2" xfId="1744"/>
+    <cellStyle name="Пояснение" xfId="22" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Пояснение 2" xfId="1745"/>
     <cellStyle name="Примечание 2" xfId="6"/>
+    <cellStyle name="Примечание 2 10" xfId="1633"/>
+    <cellStyle name="Примечание 2 2" xfId="1634"/>
+    <cellStyle name="Примечание 2 3" xfId="1635"/>
+    <cellStyle name="Примечание 2 4" xfId="1636"/>
+    <cellStyle name="Примечание 2 5" xfId="1637"/>
+    <cellStyle name="Примечание 2 6" xfId="1638"/>
+    <cellStyle name="Примечание 2 7" xfId="1639"/>
+    <cellStyle name="Примечание 2 8" xfId="1640"/>
+    <cellStyle name="Примечание 2 9" xfId="1641"/>
     <cellStyle name="Примечание 3" xfId="7"/>
+    <cellStyle name="Примечание 3 10" xfId="1643"/>
+    <cellStyle name="Примечание 3 11" xfId="1644"/>
+    <cellStyle name="Примечание 3 12" xfId="1645"/>
+    <cellStyle name="Примечание 3 13" xfId="1646"/>
+    <cellStyle name="Примечание 3 14" xfId="1647"/>
+    <cellStyle name="Примечание 3 15" xfId="1648"/>
+    <cellStyle name="Примечание 3 16" xfId="1649"/>
+    <cellStyle name="Примечание 3 17" xfId="1650"/>
+    <cellStyle name="Примечание 3 18" xfId="1651"/>
+    <cellStyle name="Примечание 3 19" xfId="1652"/>
+    <cellStyle name="Примечание 3 2" xfId="1653"/>
+    <cellStyle name="Примечание 3 20" xfId="1654"/>
+    <cellStyle name="Примечание 3 21" xfId="1655"/>
+    <cellStyle name="Примечание 3 22" xfId="1656"/>
+    <cellStyle name="Примечание 3 23" xfId="1657"/>
+    <cellStyle name="Примечание 3 24" xfId="1658"/>
+    <cellStyle name="Примечание 3 25" xfId="1659"/>
+    <cellStyle name="Примечание 3 26" xfId="1660"/>
+    <cellStyle name="Примечание 3 27" xfId="1661"/>
+    <cellStyle name="Примечание 3 28" xfId="1662"/>
+    <cellStyle name="Примечание 3 29" xfId="1663"/>
+    <cellStyle name="Примечание 3 3" xfId="1664"/>
+    <cellStyle name="Примечание 3 30" xfId="1665"/>
+    <cellStyle name="Примечание 3 31" xfId="1666"/>
+    <cellStyle name="Примечание 3 32" xfId="1667"/>
+    <cellStyle name="Примечание 3 33" xfId="1668"/>
+    <cellStyle name="Примечание 3 34" xfId="1669"/>
+    <cellStyle name="Примечание 3 35" xfId="1670"/>
+    <cellStyle name="Примечание 3 36" xfId="1642"/>
+    <cellStyle name="Примечание 3 4" xfId="1671"/>
+    <cellStyle name="Примечание 3 5" xfId="1672"/>
+    <cellStyle name="Примечание 3 6" xfId="1673"/>
+    <cellStyle name="Примечание 3 7" xfId="1674"/>
+    <cellStyle name="Примечание 3 8" xfId="1675"/>
+    <cellStyle name="Примечание 3 9" xfId="1676"/>
     <cellStyle name="Примечание 4" xfId="8"/>
+    <cellStyle name="Примечание 4 10" xfId="1678"/>
+    <cellStyle name="Примечание 4 11" xfId="1679"/>
+    <cellStyle name="Примечание 4 12" xfId="1680"/>
+    <cellStyle name="Примечание 4 13" xfId="1681"/>
+    <cellStyle name="Примечание 4 14" xfId="1682"/>
+    <cellStyle name="Примечание 4 15" xfId="1683"/>
+    <cellStyle name="Примечание 4 16" xfId="1684"/>
+    <cellStyle name="Примечание 4 17" xfId="1685"/>
+    <cellStyle name="Примечание 4 18" xfId="1686"/>
+    <cellStyle name="Примечание 4 19" xfId="1687"/>
+    <cellStyle name="Примечание 4 2" xfId="1688"/>
+    <cellStyle name="Примечание 4 20" xfId="1689"/>
+    <cellStyle name="Примечание 4 21" xfId="1690"/>
+    <cellStyle name="Примечание 4 22" xfId="1691"/>
+    <cellStyle name="Примечание 4 23" xfId="1692"/>
+    <cellStyle name="Примечание 4 24" xfId="1693"/>
+    <cellStyle name="Примечание 4 25" xfId="1694"/>
+    <cellStyle name="Примечание 4 26" xfId="1695"/>
+    <cellStyle name="Примечание 4 27" xfId="1696"/>
+    <cellStyle name="Примечание 4 28" xfId="1697"/>
+    <cellStyle name="Примечание 4 29" xfId="1698"/>
+    <cellStyle name="Примечание 4 3" xfId="1699"/>
+    <cellStyle name="Примечание 4 30" xfId="1700"/>
+    <cellStyle name="Примечание 4 31" xfId="1701"/>
+    <cellStyle name="Примечание 4 32" xfId="1702"/>
+    <cellStyle name="Примечание 4 33" xfId="1703"/>
+    <cellStyle name="Примечание 4 34" xfId="1704"/>
+    <cellStyle name="Примечание 4 35" xfId="1705"/>
+    <cellStyle name="Примечание 4 36" xfId="1677"/>
+    <cellStyle name="Примечание 4 4" xfId="1706"/>
+    <cellStyle name="Примечание 4 5" xfId="1707"/>
+    <cellStyle name="Примечание 4 6" xfId="1708"/>
+    <cellStyle name="Примечание 4 7" xfId="1709"/>
+    <cellStyle name="Примечание 4 8" xfId="1710"/>
+    <cellStyle name="Примечание 4 9" xfId="1711"/>
+    <cellStyle name="Связанная ячейка" xfId="19" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Связанная ячейка 2" xfId="1746"/>
+    <cellStyle name="Текст предупреждения" xfId="21" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения 2" xfId="1747"/>
+    <cellStyle name="Хороший" xfId="13" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Хороший 2" xfId="1748"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1067,39530 +5514,15924 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:al.mansurova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA56"/>
+  <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="N58" sqref="N58"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.5703125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="22" max="22" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="35.85546875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="98.42578125" style="11" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="11"/>
+    <col min="257" max="257" width="44.28515625" style="11" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="11" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="11"/>
+    <col min="513" max="513" width="44.28515625" style="11" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="11" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="11"/>
+    <col min="769" max="769" width="44.28515625" style="11" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="11" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="11"/>
+    <col min="1025" max="1025" width="44.28515625" style="11" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="11" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="11"/>
+    <col min="1281" max="1281" width="44.28515625" style="11" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="11" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="11"/>
+    <col min="1537" max="1537" width="44.28515625" style="11" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="11" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="11"/>
+    <col min="1793" max="1793" width="44.28515625" style="11" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="11" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="11"/>
+    <col min="2049" max="2049" width="44.28515625" style="11" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="11" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="11"/>
+    <col min="2305" max="2305" width="44.28515625" style="11" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="11" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="11"/>
+    <col min="2561" max="2561" width="44.28515625" style="11" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="11" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="11"/>
+    <col min="2817" max="2817" width="44.28515625" style="11" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="11" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="11"/>
+    <col min="3073" max="3073" width="44.28515625" style="11" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="11" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="11"/>
+    <col min="3329" max="3329" width="44.28515625" style="11" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="11" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="11"/>
+    <col min="3585" max="3585" width="44.28515625" style="11" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="11" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="11"/>
+    <col min="3841" max="3841" width="44.28515625" style="11" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="11" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="11"/>
+    <col min="4097" max="4097" width="44.28515625" style="11" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="11" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="11"/>
+    <col min="4353" max="4353" width="44.28515625" style="11" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="11" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="11"/>
+    <col min="4609" max="4609" width="44.28515625" style="11" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="11" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="11"/>
+    <col min="4865" max="4865" width="44.28515625" style="11" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="11" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="11"/>
+    <col min="5121" max="5121" width="44.28515625" style="11" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="11" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="11"/>
+    <col min="5377" max="5377" width="44.28515625" style="11" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="11" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="11"/>
+    <col min="5633" max="5633" width="44.28515625" style="11" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="11" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="11"/>
+    <col min="5889" max="5889" width="44.28515625" style="11" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="11" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="11"/>
+    <col min="6145" max="6145" width="44.28515625" style="11" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="11" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="11"/>
+    <col min="6401" max="6401" width="44.28515625" style="11" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="11" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="11"/>
+    <col min="6657" max="6657" width="44.28515625" style="11" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="11" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="11"/>
+    <col min="6913" max="6913" width="44.28515625" style="11" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="11" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="11"/>
+    <col min="7169" max="7169" width="44.28515625" style="11" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="11" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="11"/>
+    <col min="7425" max="7425" width="44.28515625" style="11" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="11" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="11"/>
+    <col min="7681" max="7681" width="44.28515625" style="11" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="11" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="11"/>
+    <col min="7937" max="7937" width="44.28515625" style="11" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="11" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="11"/>
+    <col min="8193" max="8193" width="44.28515625" style="11" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="11" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="11"/>
+    <col min="8449" max="8449" width="44.28515625" style="11" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="11" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="11"/>
+    <col min="8705" max="8705" width="44.28515625" style="11" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="11" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="11"/>
+    <col min="8961" max="8961" width="44.28515625" style="11" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="11" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="11"/>
+    <col min="9217" max="9217" width="44.28515625" style="11" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="11" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="11"/>
+    <col min="9473" max="9473" width="44.28515625" style="11" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="11" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="11"/>
+    <col min="9729" max="9729" width="44.28515625" style="11" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="11" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="11"/>
+    <col min="9985" max="9985" width="44.28515625" style="11" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="11" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="11"/>
+    <col min="10241" max="10241" width="44.28515625" style="11" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="11" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="11"/>
+    <col min="10497" max="10497" width="44.28515625" style="11" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="11" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="11"/>
+    <col min="10753" max="10753" width="44.28515625" style="11" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="11" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="11"/>
+    <col min="11009" max="11009" width="44.28515625" style="11" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="11" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="11"/>
+    <col min="11265" max="11265" width="44.28515625" style="11" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="11" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="11"/>
+    <col min="11521" max="11521" width="44.28515625" style="11" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="11" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="11"/>
+    <col min="11777" max="11777" width="44.28515625" style="11" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="11" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="11"/>
+    <col min="12033" max="12033" width="44.28515625" style="11" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="11" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="11"/>
+    <col min="12289" max="12289" width="44.28515625" style="11" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="11" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="11"/>
+    <col min="12545" max="12545" width="44.28515625" style="11" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="11" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="11"/>
+    <col min="12801" max="12801" width="44.28515625" style="11" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="11" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="11"/>
+    <col min="13057" max="13057" width="44.28515625" style="11" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="11" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="11"/>
+    <col min="13313" max="13313" width="44.28515625" style="11" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="11" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="11"/>
+    <col min="13569" max="13569" width="44.28515625" style="11" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="11" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="11"/>
+    <col min="13825" max="13825" width="44.28515625" style="11" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="11" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="11"/>
+    <col min="14081" max="14081" width="44.28515625" style="11" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="11" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="11"/>
+    <col min="14337" max="14337" width="44.28515625" style="11" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="11" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="11"/>
+    <col min="14593" max="14593" width="44.28515625" style="11" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="11" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="11"/>
+    <col min="14849" max="14849" width="44.28515625" style="11" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="11" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="11"/>
+    <col min="15105" max="15105" width="44.28515625" style="11" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="11" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="11"/>
+    <col min="15361" max="15361" width="44.28515625" style="11" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="11" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="11"/>
+    <col min="15617" max="15617" width="44.28515625" style="11" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="11" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="11"/>
+    <col min="15873" max="15873" width="44.28515625" style="11" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="11" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="11"/>
+    <col min="16129" max="16129" width="44.28515625" style="11" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="11" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="113" t="s">
+    <row r="1" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="108"/>
+      <c r="B1" s="108"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="42">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="113"/>
-[...1632 lines deleted...]
-      <c r="A25" s="24" t="s">
+      <c r="B16" s="47">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="47">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="36">
-[...2359 lines deleted...]
-      <c r="Z56" s="10"/>
+      <c r="B19" s="51" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="15"/>
+      <c r="B22" s="15"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="15"/>
+      <c r="B23" s="15"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="15"/>
+      <c r="B24" s="15"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="15"/>
+      <c r="B25" s="15"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="15"/>
+      <c r="B26" s="15"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="15"/>
+      <c r="B27" s="15"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="15"/>
+      <c r="B28" s="15"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="16"/>
+      <c r="B29" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A55:X55"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA55"/>
+  <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A45" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A55" sqref="A55:X55"/>
+      <selection activeCell="K34" sqref="K34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.5703125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="18"/>
+    <col min="4" max="4" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="19"/>
+    <col min="257" max="257" width="4.5703125" style="19" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="19" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="19"/>
+    <col min="260" max="260" width="51.7109375" style="19" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="19"/>
+    <col min="513" max="513" width="4.5703125" style="19" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="19" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="19"/>
+    <col min="516" max="516" width="51.7109375" style="19" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="19"/>
+    <col min="769" max="769" width="4.5703125" style="19" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="19" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="19"/>
+    <col min="772" max="772" width="51.7109375" style="19" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="19"/>
+    <col min="1025" max="1025" width="4.5703125" style="19" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="19"/>
+    <col min="1028" max="1028" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="19"/>
+    <col min="1281" max="1281" width="4.5703125" style="19" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="19"/>
+    <col min="1284" max="1284" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="19"/>
+    <col min="1537" max="1537" width="4.5703125" style="19" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="19"/>
+    <col min="1540" max="1540" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="19"/>
+    <col min="1793" max="1793" width="4.5703125" style="19" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="19"/>
+    <col min="1796" max="1796" width="51.7109375" style="19" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="19"/>
+    <col min="2049" max="2049" width="4.5703125" style="19" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="19"/>
+    <col min="2052" max="2052" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="19"/>
+    <col min="2305" max="2305" width="4.5703125" style="19" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="19"/>
+    <col min="2308" max="2308" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="19"/>
+    <col min="2561" max="2561" width="4.5703125" style="19" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="19"/>
+    <col min="2564" max="2564" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="19"/>
+    <col min="2817" max="2817" width="4.5703125" style="19" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="19"/>
+    <col min="2820" max="2820" width="51.7109375" style="19" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="19"/>
+    <col min="3073" max="3073" width="4.5703125" style="19" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="19"/>
+    <col min="3076" max="3076" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="19"/>
+    <col min="3329" max="3329" width="4.5703125" style="19" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="19"/>
+    <col min="3332" max="3332" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="19"/>
+    <col min="3585" max="3585" width="4.5703125" style="19" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="19"/>
+    <col min="3588" max="3588" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="19"/>
+    <col min="3841" max="3841" width="4.5703125" style="19" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="19"/>
+    <col min="3844" max="3844" width="51.7109375" style="19" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="19"/>
+    <col min="4097" max="4097" width="4.5703125" style="19" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="19"/>
+    <col min="4100" max="4100" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="19"/>
+    <col min="4353" max="4353" width="4.5703125" style="19" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="19"/>
+    <col min="4356" max="4356" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="19"/>
+    <col min="4609" max="4609" width="4.5703125" style="19" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="19"/>
+    <col min="4612" max="4612" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="19"/>
+    <col min="4865" max="4865" width="4.5703125" style="19" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="19"/>
+    <col min="4868" max="4868" width="51.7109375" style="19" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="19"/>
+    <col min="5121" max="5121" width="4.5703125" style="19" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="19"/>
+    <col min="5124" max="5124" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="19"/>
+    <col min="5377" max="5377" width="4.5703125" style="19" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="19"/>
+    <col min="5380" max="5380" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="19"/>
+    <col min="5633" max="5633" width="4.5703125" style="19" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="19"/>
+    <col min="5636" max="5636" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="19"/>
+    <col min="5889" max="5889" width="4.5703125" style="19" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="19"/>
+    <col min="5892" max="5892" width="51.7109375" style="19" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="19"/>
+    <col min="6145" max="6145" width="4.5703125" style="19" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="19"/>
+    <col min="6148" max="6148" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="19"/>
+    <col min="6401" max="6401" width="4.5703125" style="19" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="19"/>
+    <col min="6404" max="6404" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="19"/>
+    <col min="6657" max="6657" width="4.5703125" style="19" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="19"/>
+    <col min="6660" max="6660" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="19"/>
+    <col min="6913" max="6913" width="4.5703125" style="19" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="19"/>
+    <col min="6916" max="6916" width="51.7109375" style="19" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="19"/>
+    <col min="7169" max="7169" width="4.5703125" style="19" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="19"/>
+    <col min="7172" max="7172" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="19"/>
+    <col min="7425" max="7425" width="4.5703125" style="19" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="19"/>
+    <col min="7428" max="7428" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="19"/>
+    <col min="7681" max="7681" width="4.5703125" style="19" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="19"/>
+    <col min="7684" max="7684" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="19"/>
+    <col min="7937" max="7937" width="4.5703125" style="19" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="19"/>
+    <col min="7940" max="7940" width="51.7109375" style="19" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="19"/>
+    <col min="8193" max="8193" width="4.5703125" style="19" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="19"/>
+    <col min="8196" max="8196" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="19"/>
+    <col min="8449" max="8449" width="4.5703125" style="19" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="19"/>
+    <col min="8452" max="8452" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="19"/>
+    <col min="8705" max="8705" width="4.5703125" style="19" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="19"/>
+    <col min="8708" max="8708" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="19"/>
+    <col min="8961" max="8961" width="4.5703125" style="19" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="19"/>
+    <col min="8964" max="8964" width="51.7109375" style="19" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="19"/>
+    <col min="9217" max="9217" width="4.5703125" style="19" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="19"/>
+    <col min="9220" max="9220" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="19"/>
+    <col min="9473" max="9473" width="4.5703125" style="19" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="19"/>
+    <col min="9476" max="9476" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="19"/>
+    <col min="9729" max="9729" width="4.5703125" style="19" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="19"/>
+    <col min="9732" max="9732" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="19"/>
+    <col min="9985" max="9985" width="4.5703125" style="19" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="19"/>
+    <col min="9988" max="9988" width="51.7109375" style="19" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="19"/>
+    <col min="10241" max="10241" width="4.5703125" style="19" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="19"/>
+    <col min="10244" max="10244" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="19"/>
+    <col min="10497" max="10497" width="4.5703125" style="19" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="19"/>
+    <col min="10500" max="10500" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="19"/>
+    <col min="10753" max="10753" width="4.5703125" style="19" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="19"/>
+    <col min="10756" max="10756" width="51.7109375" style="19" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="19"/>
+    <col min="11009" max="11009" width="4.5703125" style="19" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="19"/>
+    <col min="11012" max="11012" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="19"/>
+    <col min="11265" max="11265" width="4.5703125" style="19" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="19"/>
+    <col min="11268" max="11268" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="19"/>
+    <col min="11521" max="11521" width="4.5703125" style="19" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="19"/>
+    <col min="11524" max="11524" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="19"/>
+    <col min="11777" max="11777" width="4.5703125" style="19" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="19"/>
+    <col min="11780" max="11780" width="51.7109375" style="19" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="19"/>
+    <col min="12033" max="12033" width="4.5703125" style="19" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="19"/>
+    <col min="12036" max="12036" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="19"/>
+    <col min="12289" max="12289" width="4.5703125" style="19" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="19"/>
+    <col min="12292" max="12292" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="19"/>
+    <col min="12545" max="12545" width="4.5703125" style="19" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="19"/>
+    <col min="12548" max="12548" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="19"/>
+    <col min="12801" max="12801" width="4.5703125" style="19" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="19"/>
+    <col min="12804" max="12804" width="51.7109375" style="19" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="19"/>
+    <col min="13057" max="13057" width="4.5703125" style="19" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="19"/>
+    <col min="13060" max="13060" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="19"/>
+    <col min="13313" max="13313" width="4.5703125" style="19" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="19"/>
+    <col min="13316" max="13316" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="19"/>
+    <col min="13569" max="13569" width="4.5703125" style="19" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="19"/>
+    <col min="13572" max="13572" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="19"/>
+    <col min="13825" max="13825" width="4.5703125" style="19" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="19"/>
+    <col min="13828" max="13828" width="51.7109375" style="19" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="19"/>
+    <col min="14081" max="14081" width="4.5703125" style="19" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="19"/>
+    <col min="14084" max="14084" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="19"/>
+    <col min="14337" max="14337" width="4.5703125" style="19" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="19"/>
+    <col min="14340" max="14340" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="19"/>
+    <col min="14593" max="14593" width="4.5703125" style="19" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="19"/>
+    <col min="14596" max="14596" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="19"/>
+    <col min="14849" max="14849" width="4.5703125" style="19" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="19"/>
+    <col min="14852" max="14852" width="51.7109375" style="19" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="19"/>
+    <col min="15105" max="15105" width="4.5703125" style="19" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="19"/>
+    <col min="15108" max="15108" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="19"/>
+    <col min="15361" max="15361" width="4.5703125" style="19" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="19"/>
+    <col min="15364" max="15364" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="19"/>
+    <col min="15617" max="15617" width="4.5703125" style="19" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="19"/>
+    <col min="15620" max="15620" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="19"/>
+    <col min="15873" max="15873" width="4.5703125" style="19" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="19"/>
+    <col min="15876" max="15876" width="51.7109375" style="19" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="19"/>
+    <col min="16129" max="16129" width="4.5703125" style="19" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="19" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="19"/>
+    <col min="16132" max="16132" width="51.7109375" style="19" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...609 lines deleted...]
-      <c r="B12" s="26" t="s">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A1" s="17"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A3" s="17"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A4" s="17"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="21"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A5" s="17"/>
+      <c r="B5" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="20"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A6" s="17"/>
+      <c r="B6" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="20"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A7" s="17"/>
+      <c r="B7" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="C12" s="26" t="s">
-[...1242 lines deleted...]
-      <c r="B28" s="22" t="s">
+      <c r="C7" s="20"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A8" s="17"/>
+      <c r="B8" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="22" t="s">
-[...2156 lines deleted...]
-      <c r="Y55" s="6"/>
+      <c r="C8" s="20"/>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A9" s="17"/>
+      <c r="B9" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="20"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A10" s="17"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="23"/>
+    </row>
+    <row r="11" spans="1:24" ht="51" x14ac:dyDescent="0.2">
+      <c r="A11" s="17"/>
+      <c r="B11" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="20"/>
+      <c r="D11" s="23"/>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A12" s="17"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="23"/>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A13" s="17"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="23"/>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B14" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="B15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="X15" s="18"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A19" s="109"/>
+      <c r="B19" s="109"/>
+      <c r="C19" s="109"/>
+      <c r="D19" s="109"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A55:X55"/>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z56"/>
+  <dimension ref="A1:R190"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A56" sqref="A56:X56"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B38" sqref="B38:K38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="22" style="36" customWidth="1"/>
+    <col min="2" max="2" width="29.140625" style="8" customWidth="1"/>
+    <col min="3" max="11" width="11.7109375" style="8" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" style="37"/>
+    <col min="13" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...288 lines deleted...]
-      <c r="E8" s="28">
+    <row r="1" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="110" t="s">
+        <v>129</v>
+      </c>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+    </row>
+    <row r="2" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="32" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="40">
+        <v>1991</v>
+      </c>
+      <c r="D3" s="40">
+        <v>1992</v>
+      </c>
+      <c r="E3" s="40">
+        <v>1993</v>
+      </c>
+      <c r="F3" s="40">
+        <v>1994</v>
+      </c>
+      <c r="G3" s="40">
+        <v>1995</v>
+      </c>
+      <c r="H3" s="40">
+        <v>1996</v>
+      </c>
+      <c r="I3" s="40">
+        <v>1997</v>
+      </c>
+      <c r="J3" s="40">
+        <v>1998</v>
+      </c>
+      <c r="K3" s="41">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="37" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="39"/>
+      <c r="B4" s="111" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="111"/>
+      <c r="D4" s="111"/>
+      <c r="E4" s="111"/>
+      <c r="F4" s="111"/>
+      <c r="G4" s="111"/>
+      <c r="H4" s="111"/>
+      <c r="I4" s="111"/>
+      <c r="J4" s="111"/>
+      <c r="K4" s="111"/>
+    </row>
+    <row r="5" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="60">
+        <v>13197</v>
+      </c>
+      <c r="D5" s="60">
+        <v>13345</v>
+      </c>
+      <c r="E5" s="60">
+        <v>14522</v>
+      </c>
+      <c r="F5" s="60">
+        <v>14639</v>
+      </c>
+      <c r="G5" s="60">
+        <v>15676</v>
+      </c>
+      <c r="H5" s="60">
+        <v>15613</v>
+      </c>
+      <c r="I5" s="60">
+        <v>14809</v>
+      </c>
+      <c r="J5" s="60">
+        <v>14392</v>
+      </c>
+      <c r="K5" s="61">
+        <v>13612</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>89</v>
+      </c>
+      <c r="C6" s="61">
+        <v>3674</v>
+      </c>
+      <c r="D6" s="61">
+        <v>3624</v>
+      </c>
+      <c r="E6" s="61">
+        <v>3904</v>
+      </c>
+      <c r="F6" s="61">
+        <v>4003</v>
+      </c>
+      <c r="G6" s="61">
+        <v>4393</v>
+      </c>
+      <c r="H6" s="61">
+        <v>4739</v>
+      </c>
+      <c r="I6" s="61">
+        <v>4295</v>
+      </c>
+      <c r="J6" s="61">
+        <v>3986</v>
+      </c>
+      <c r="K6" s="61">
+        <v>3834</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C7" s="61">
+        <v>373</v>
+      </c>
+      <c r="D7" s="61">
+        <v>385</v>
+      </c>
+      <c r="E7" s="61">
+        <v>424</v>
+      </c>
+      <c r="F7" s="61">
+        <v>434</v>
+      </c>
+      <c r="G7" s="61">
+        <v>487</v>
+      </c>
+      <c r="H7" s="61">
+        <v>431</v>
+      </c>
+      <c r="I7" s="61">
+        <v>432</v>
+      </c>
+      <c r="J7" s="61">
+        <v>432</v>
+      </c>
+      <c r="K7" s="61">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C8" s="61">
+        <v>694</v>
+      </c>
+      <c r="D8" s="61">
+        <v>778</v>
+      </c>
+      <c r="E8" s="61">
+        <v>762</v>
+      </c>
+      <c r="F8" s="61">
+        <v>794</v>
+      </c>
+      <c r="G8" s="61">
+        <v>792</v>
+      </c>
+      <c r="H8" s="61">
+        <v>825</v>
+      </c>
+      <c r="I8" s="61">
+        <v>772</v>
+      </c>
+      <c r="J8" s="61">
+        <v>746</v>
+      </c>
+      <c r="K8" s="61">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>92</v>
+      </c>
+      <c r="C9" s="61">
+        <v>907</v>
+      </c>
+      <c r="D9" s="61">
+        <v>954</v>
+      </c>
+      <c r="E9" s="61">
+        <v>1120</v>
+      </c>
+      <c r="F9" s="61">
+        <v>1070</v>
+      </c>
+      <c r="G9" s="61">
+        <v>1145</v>
+      </c>
+      <c r="H9" s="61">
+        <v>1191</v>
+      </c>
+      <c r="I9" s="61">
+        <v>1045</v>
+      </c>
+      <c r="J9" s="61">
+        <v>1061</v>
+      </c>
+      <c r="K9" s="61">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C10" s="61">
+        <v>417</v>
+      </c>
+      <c r="D10" s="61">
+        <v>376</v>
+      </c>
+      <c r="E10" s="61">
+        <v>434</v>
+      </c>
+      <c r="F10" s="61">
+        <v>367</v>
+      </c>
+      <c r="G10" s="61">
+        <v>409</v>
+      </c>
+      <c r="H10" s="61">
+        <v>381</v>
+      </c>
+      <c r="I10" s="61">
+        <v>372</v>
+      </c>
+      <c r="J10" s="61">
+        <v>385</v>
+      </c>
+      <c r="K10" s="61">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C11" s="61">
+        <v>476</v>
+      </c>
+      <c r="D11" s="61">
+        <v>481</v>
+      </c>
+      <c r="E11" s="61">
+        <v>521</v>
+      </c>
+      <c r="F11" s="61">
+        <v>573</v>
+      </c>
+      <c r="G11" s="61">
+        <v>551</v>
+      </c>
+      <c r="H11" s="61">
+        <v>575</v>
+      </c>
+      <c r="I11" s="61">
+        <v>531</v>
+      </c>
+      <c r="J11" s="61">
+        <v>555</v>
+      </c>
+      <c r="K11" s="61">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="53" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" s="61">
+        <v>1257</v>
+      </c>
+      <c r="D12" s="61">
+        <v>1297</v>
+      </c>
+      <c r="E12" s="61">
+        <v>1384</v>
+      </c>
+      <c r="F12" s="61">
+        <v>1445</v>
+      </c>
+      <c r="G12" s="61">
+        <v>1545</v>
+      </c>
+      <c r="H12" s="61">
+        <v>1430</v>
+      </c>
+      <c r="I12" s="61">
+        <v>1315</v>
+      </c>
+      <c r="J12" s="61">
+        <v>1385</v>
+      </c>
+      <c r="K12" s="61">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="53" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>96</v>
+      </c>
+      <c r="C13" s="61">
+        <v>411</v>
+      </c>
+      <c r="D13" s="61">
+        <v>451</v>
+      </c>
+      <c r="E13" s="61">
+        <v>580</v>
+      </c>
+      <c r="F13" s="61">
+        <v>583</v>
+      </c>
+      <c r="G13" s="61">
+        <v>575</v>
+      </c>
+      <c r="H13" s="61">
+        <v>504</v>
+      </c>
+      <c r="I13" s="61">
+        <v>576</v>
+      </c>
+      <c r="J13" s="61">
+        <v>502</v>
+      </c>
+      <c r="K13" s="61">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C14" s="61">
+        <v>369</v>
+      </c>
+      <c r="D14" s="61">
+        <v>336</v>
+      </c>
+      <c r="E14" s="61">
+        <v>354</v>
+      </c>
+      <c r="F14" s="61">
+        <v>380</v>
+      </c>
+      <c r="G14" s="61">
+        <v>384</v>
+      </c>
+      <c r="H14" s="61">
+        <v>352</v>
+      </c>
+      <c r="I14" s="61">
+        <v>361</v>
+      </c>
+      <c r="J14" s="61">
+        <v>345</v>
+      </c>
+      <c r="K14" s="61">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="53" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" s="61">
+        <v>1151</v>
+      </c>
+      <c r="D15" s="61">
+        <v>1177</v>
+      </c>
+      <c r="E15" s="61">
+        <v>1307</v>
+      </c>
+      <c r="F15" s="61">
+        <v>1175</v>
+      </c>
+      <c r="G15" s="61">
+        <v>1342</v>
+      </c>
+      <c r="H15" s="61">
+        <v>1339</v>
+      </c>
+      <c r="I15" s="61">
+        <v>1364</v>
+      </c>
+      <c r="J15" s="61">
+        <v>1353</v>
+      </c>
+      <c r="K15" s="61">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="55">
+        <v>515400000</v>
+      </c>
+      <c r="B16" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C16" s="61">
+        <v>1216</v>
+      </c>
+      <c r="D16" s="61">
+        <v>1246</v>
+      </c>
+      <c r="E16" s="61">
+        <v>1296</v>
+      </c>
+      <c r="F16" s="61">
+        <v>1363</v>
+      </c>
+      <c r="G16" s="61">
+        <v>1563</v>
+      </c>
+      <c r="H16" s="61">
+        <v>1421</v>
+      </c>
+      <c r="I16" s="61">
+        <v>1427</v>
+      </c>
+      <c r="J16" s="61">
+        <v>1344</v>
+      </c>
+      <c r="K16" s="61">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="53" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="C17" s="61">
+        <v>357</v>
+      </c>
+      <c r="D17" s="61">
+        <v>360</v>
+      </c>
+      <c r="E17" s="61">
+        <v>343</v>
+      </c>
+      <c r="F17" s="61">
+        <v>383</v>
+      </c>
+      <c r="G17" s="61">
+        <v>365</v>
+      </c>
+      <c r="H17" s="61">
+        <v>361</v>
+      </c>
+      <c r="I17" s="61">
+        <v>358</v>
+      </c>
+      <c r="J17" s="61">
+        <v>323</v>
+      </c>
+      <c r="K17" s="61">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" s="61">
+        <v>840</v>
+      </c>
+      <c r="D18" s="61">
+        <v>768</v>
+      </c>
+      <c r="E18" s="61">
+        <v>865</v>
+      </c>
+      <c r="F18" s="61">
+        <v>913</v>
+      </c>
+      <c r="G18" s="61">
+        <v>904</v>
+      </c>
+      <c r="H18" s="61">
+        <v>916</v>
+      </c>
+      <c r="I18" s="61">
+        <v>825</v>
+      </c>
+      <c r="J18" s="61">
+        <v>860</v>
+      </c>
+      <c r="K18" s="61">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="56" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C19" s="62">
+        <v>729</v>
+      </c>
+      <c r="D19" s="62">
+        <v>740</v>
+      </c>
+      <c r="E19" s="62">
+        <v>803</v>
+      </c>
+      <c r="F19" s="62">
+        <v>756</v>
+      </c>
+      <c r="G19" s="62">
+        <v>785</v>
+      </c>
+      <c r="H19" s="62">
+        <v>736</v>
+      </c>
+      <c r="I19" s="62">
+        <v>771</v>
+      </c>
+      <c r="J19" s="62">
+        <v>711</v>
+      </c>
+      <c r="K19" s="62">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>103</v>
+      </c>
+      <c r="C20" s="62">
+        <v>326</v>
+      </c>
+      <c r="D20" s="62">
+        <v>372</v>
+      </c>
+      <c r="E20" s="62">
+        <v>425</v>
+      </c>
+      <c r="F20" s="62">
+        <v>400</v>
+      </c>
+      <c r="G20" s="62">
+        <v>436</v>
+      </c>
+      <c r="H20" s="62">
+        <v>412</v>
+      </c>
+      <c r="I20" s="62">
+        <v>365</v>
+      </c>
+      <c r="J20" s="62">
+        <v>404</v>
+      </c>
+      <c r="K20" s="62">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="111" t="s">
+        <v>105</v>
+      </c>
+      <c r="C21" s="111"/>
+      <c r="D21" s="111"/>
+      <c r="E21" s="111"/>
+      <c r="F21" s="111"/>
+      <c r="G21" s="111"/>
+      <c r="H21" s="111"/>
+      <c r="I21" s="111"/>
+      <c r="J21" s="111"/>
+      <c r="K21" s="111"/>
+    </row>
+    <row r="22" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" s="63">
+        <v>7206</v>
+      </c>
+      <c r="D22" s="63">
+        <v>7172</v>
+      </c>
+      <c r="E22" s="63">
+        <v>7653</v>
+      </c>
+      <c r="F22" s="63">
+        <v>7597</v>
+      </c>
+      <c r="G22" s="63">
+        <v>8372</v>
+      </c>
+      <c r="H22" s="63">
+        <v>8322</v>
+      </c>
+      <c r="I22" s="63">
+        <v>7901</v>
+      </c>
+      <c r="J22" s="63">
+        <v>7906</v>
+      </c>
+      <c r="K22" s="63">
+        <v>7314</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="58" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" s="63">
+        <v>1895</v>
+      </c>
+      <c r="E23" s="63">
+        <v>2078</v>
+      </c>
+      <c r="F23" s="63">
+        <v>2126</v>
+      </c>
+      <c r="G23" s="63">
+        <v>2401</v>
+      </c>
+      <c r="H23" s="63">
+        <v>2585</v>
+      </c>
+      <c r="I23" s="63">
+        <v>2382</v>
+      </c>
+      <c r="J23" s="63">
+        <v>2277</v>
+      </c>
+      <c r="K23" s="63">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C24" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" s="63">
+        <v>221</v>
+      </c>
+      <c r="E24" s="63">
+        <v>222</v>
+      </c>
+      <c r="F24" s="63">
+        <v>222</v>
+      </c>
+      <c r="G24" s="63">
+        <v>268</v>
+      </c>
+      <c r="H24" s="63">
+        <v>240</v>
+      </c>
+      <c r="I24" s="63">
+        <v>236</v>
+      </c>
+      <c r="J24" s="63">
+        <v>241</v>
+      </c>
+      <c r="K24" s="63">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C25" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" s="63">
+        <v>398</v>
+      </c>
+      <c r="E25" s="63">
+        <v>403</v>
+      </c>
+      <c r="F25" s="63">
+        <v>414</v>
+      </c>
+      <c r="G25" s="63">
+        <v>415</v>
+      </c>
+      <c r="H25" s="63">
+        <v>429</v>
+      </c>
+      <c r="I25" s="63">
+        <v>433</v>
+      </c>
+      <c r="J25" s="63">
+        <v>405</v>
+      </c>
+      <c r="K25" s="63">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="58" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D26" s="63">
+        <v>516</v>
+      </c>
+      <c r="E26" s="63">
+        <v>564</v>
+      </c>
+      <c r="F26" s="63">
+        <v>560</v>
+      </c>
+      <c r="G26" s="63">
+        <v>584</v>
+      </c>
+      <c r="H26" s="63">
+        <v>632</v>
+      </c>
+      <c r="I26" s="63">
+        <v>557</v>
+      </c>
+      <c r="J26" s="63">
+        <v>566</v>
+      </c>
+      <c r="K26" s="63">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" s="63">
+        <v>185</v>
+      </c>
+      <c r="E27" s="63">
+        <v>208</v>
+      </c>
+      <c r="F27" s="63">
+        <v>197</v>
+      </c>
+      <c r="G27" s="63">
+        <v>218</v>
+      </c>
+      <c r="H27" s="63">
+        <v>208</v>
+      </c>
+      <c r="I27" s="63">
+        <v>177</v>
+      </c>
+      <c r="J27" s="63">
+        <v>221</v>
+      </c>
+      <c r="K27" s="63">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="63">
+        <v>271</v>
+      </c>
+      <c r="E28" s="63">
+        <v>285</v>
+      </c>
+      <c r="F28" s="63">
+        <v>267</v>
+      </c>
+      <c r="G28" s="63">
+        <v>270</v>
+      </c>
+      <c r="H28" s="63">
+        <v>295</v>
+      </c>
+      <c r="I28" s="63">
+        <v>291</v>
+      </c>
+      <c r="J28" s="63">
+        <v>310</v>
+      </c>
+      <c r="K28" s="63">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="53" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" s="63">
+        <v>723</v>
+      </c>
+      <c r="E29" s="63">
+        <v>736</v>
+      </c>
+      <c r="F29" s="63">
+        <v>763</v>
+      </c>
+      <c r="G29" s="63">
+        <v>832</v>
+      </c>
+      <c r="H29" s="63">
+        <v>736</v>
+      </c>
+      <c r="I29" s="63">
+        <v>677</v>
+      </c>
+      <c r="J29" s="63">
+        <v>752</v>
+      </c>
+      <c r="K29" s="63">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="53" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="58" t="s">
+        <v>96</v>
+      </c>
+      <c r="C30" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" s="63">
+        <v>230</v>
+      </c>
+      <c r="E30" s="63">
+        <v>315</v>
+      </c>
+      <c r="F30" s="63">
+        <v>282</v>
+      </c>
+      <c r="G30" s="63">
+        <v>302</v>
+      </c>
+      <c r="H30" s="63">
+        <v>252</v>
+      </c>
+      <c r="I30" s="63">
+        <v>292</v>
+      </c>
+      <c r="J30" s="63">
+        <v>276</v>
+      </c>
+      <c r="K30" s="63">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D31" s="63">
+        <v>177</v>
+      </c>
+      <c r="E31" s="63">
+        <v>173</v>
+      </c>
+      <c r="F31" s="63">
+        <v>190</v>
+      </c>
+      <c r="G31" s="63">
+        <v>199</v>
+      </c>
+      <c r="H31" s="63">
+        <v>168</v>
+      </c>
+      <c r="I31" s="63">
+        <v>181</v>
+      </c>
+      <c r="J31" s="63">
+        <v>171</v>
+      </c>
+      <c r="K31" s="7">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="53" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D32" s="7">
+        <v>608</v>
+      </c>
+      <c r="E32" s="7">
+        <v>708</v>
+      </c>
+      <c r="F32" s="7">
+        <v>581</v>
+      </c>
+      <c r="G32" s="7">
+        <v>723</v>
+      </c>
+      <c r="H32" s="7">
+        <v>699</v>
+      </c>
+      <c r="I32" s="7">
+        <v>722</v>
+      </c>
+      <c r="J32" s="7">
+        <v>718</v>
+      </c>
+      <c r="K32" s="64">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="55">
+        <v>515400000</v>
+      </c>
+      <c r="B33" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C33" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" s="64">
+        <v>743</v>
+      </c>
+      <c r="E33" s="64">
+        <v>681</v>
+      </c>
+      <c r="F33" s="64">
+        <v>731</v>
+      </c>
+      <c r="G33" s="64">
+        <v>814</v>
+      </c>
+      <c r="H33" s="64">
+        <v>768</v>
+      </c>
+      <c r="I33" s="64">
+        <v>744</v>
+      </c>
+      <c r="J33" s="64">
+        <v>712</v>
+      </c>
+      <c r="K33" s="64">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="53" t="s">
+        <v>85</v>
+      </c>
+      <c r="B34" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="C34" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D34" s="64">
+        <v>184</v>
+      </c>
+      <c r="E34" s="64">
+        <v>171</v>
+      </c>
+      <c r="F34" s="64">
+        <v>210</v>
+      </c>
+      <c r="G34" s="64">
+        <v>195</v>
+      </c>
+      <c r="H34" s="64">
+        <v>192</v>
+      </c>
+      <c r="I34" s="64">
+        <v>176</v>
+      </c>
+      <c r="J34" s="64">
+        <v>178</v>
+      </c>
+      <c r="K34" s="64">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D35" s="64">
+        <v>396</v>
+      </c>
+      <c r="E35" s="64">
+        <v>453</v>
+      </c>
+      <c r="F35" s="64">
+        <v>476</v>
+      </c>
+      <c r="G35" s="64">
         <v>496</v>
       </c>
-      <c r="F8" s="28">
-[...2 lines deleted...]
-      <c r="G8" s="28">
+      <c r="H35" s="64">
+        <v>491</v>
+      </c>
+      <c r="I35" s="64">
+        <v>422</v>
+      </c>
+      <c r="J35" s="64">
+        <v>460</v>
+      </c>
+      <c r="K35" s="64">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="56" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C36" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D36" s="64">
+        <v>404</v>
+      </c>
+      <c r="E36" s="64">
+        <v>384</v>
+      </c>
+      <c r="F36" s="64">
+        <v>380</v>
+      </c>
+      <c r="G36" s="64">
+        <v>406</v>
+      </c>
+      <c r="H36" s="64">
+        <v>392</v>
+      </c>
+      <c r="I36" s="64">
+        <v>411</v>
+      </c>
+      <c r="J36" s="64">
+        <v>374</v>
+      </c>
+      <c r="K36" s="63">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="56" t="s">
+        <v>88</v>
+      </c>
+      <c r="B37" s="59" t="s">
+        <v>103</v>
+      </c>
+      <c r="C37" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D37" s="63">
+        <v>221</v>
+      </c>
+      <c r="E37" s="63">
+        <v>272</v>
+      </c>
+      <c r="F37" s="63">
+        <v>198</v>
+      </c>
+      <c r="G37" s="63">
+        <v>249</v>
+      </c>
+      <c r="H37" s="63">
+        <v>232</v>
+      </c>
+      <c r="I37" s="63">
+        <v>200</v>
+      </c>
+      <c r="J37" s="63">
+        <v>245</v>
+      </c>
+      <c r="K37" s="65">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="111" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="111"/>
+      <c r="D38" s="111"/>
+      <c r="E38" s="111"/>
+      <c r="F38" s="111"/>
+      <c r="G38" s="111"/>
+      <c r="H38" s="111"/>
+      <c r="I38" s="111"/>
+      <c r="J38" s="111"/>
+      <c r="K38" s="111"/>
+    </row>
+    <row r="39" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B39" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" s="63">
+        <v>5991</v>
+      </c>
+      <c r="D39" s="65">
+        <v>6173</v>
+      </c>
+      <c r="E39" s="63">
+        <v>6869</v>
+      </c>
+      <c r="F39" s="63">
+        <v>7042</v>
+      </c>
+      <c r="G39" s="63">
+        <v>7304</v>
+      </c>
+      <c r="H39" s="63">
+        <v>7291</v>
+      </c>
+      <c r="I39" s="63">
+        <v>6908</v>
+      </c>
+      <c r="J39" s="63">
+        <v>6486</v>
+      </c>
+      <c r="K39" s="63">
+        <v>6298</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" s="37" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B40" s="58" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D40" s="63">
+        <v>1729</v>
+      </c>
+      <c r="E40" s="63">
+        <v>1826</v>
+      </c>
+      <c r="F40" s="63">
+        <v>1877</v>
+      </c>
+      <c r="G40" s="63">
+        <v>1992</v>
+      </c>
+      <c r="H40" s="63">
+        <v>2154</v>
+      </c>
+      <c r="I40" s="63">
+        <v>1912</v>
+      </c>
+      <c r="J40" s="63">
+        <v>1709</v>
+      </c>
+      <c r="K40" s="63">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B41" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C41" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D41" s="63">
+        <v>164</v>
+      </c>
+      <c r="E41" s="63">
+        <v>202</v>
+      </c>
+      <c r="F41" s="63">
+        <v>212</v>
+      </c>
+      <c r="G41" s="63">
+        <v>219</v>
+      </c>
+      <c r="H41" s="63">
+        <v>191</v>
+      </c>
+      <c r="I41" s="63">
+        <v>196</v>
+      </c>
+      <c r="J41" s="63">
+        <v>191</v>
+      </c>
+      <c r="K41" s="63">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B42" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D42" s="63">
+        <v>380</v>
+      </c>
+      <c r="E42" s="63">
+        <v>359</v>
+      </c>
+      <c r="F42" s="63">
+        <v>380</v>
+      </c>
+      <c r="G42" s="63">
+        <v>377</v>
+      </c>
+      <c r="H42" s="63">
+        <v>396</v>
+      </c>
+      <c r="I42" s="63">
+        <v>339</v>
+      </c>
+      <c r="J42" s="63">
+        <v>341</v>
+      </c>
+      <c r="K42" s="63">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B43" s="58" t="s">
+        <v>92</v>
+      </c>
+      <c r="C43" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D43" s="63">
+        <v>438</v>
+      </c>
+      <c r="E43" s="63">
+        <v>556</v>
+      </c>
+      <c r="F43" s="63">
         <v>510</v>
       </c>
-      <c r="H8" s="28">
-[...5 lines deleted...]
-      <c r="J8" s="28">
+      <c r="G43" s="63">
+        <v>561</v>
+      </c>
+      <c r="H43" s="63">
+        <v>559</v>
+      </c>
+      <c r="I43" s="63">
+        <v>488</v>
+      </c>
+      <c r="J43" s="63">
+        <v>495</v>
+      </c>
+      <c r="K43" s="63">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B44" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C44" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D44" s="63">
+        <v>191</v>
+      </c>
+      <c r="E44" s="63">
+        <v>226</v>
+      </c>
+      <c r="F44" s="63">
+        <v>170</v>
+      </c>
+      <c r="G44" s="63">
+        <v>191</v>
+      </c>
+      <c r="H44" s="63">
+        <v>173</v>
+      </c>
+      <c r="I44" s="63">
+        <v>195</v>
+      </c>
+      <c r="J44" s="63">
+        <v>164</v>
+      </c>
+      <c r="K44" s="63">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="B45" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C45" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D45" s="63">
+        <v>210</v>
+      </c>
+      <c r="E45" s="63">
+        <v>236</v>
+      </c>
+      <c r="F45" s="63">
+        <v>306</v>
+      </c>
+      <c r="G45" s="63">
+        <v>281</v>
+      </c>
+      <c r="H45" s="63">
+        <v>280</v>
+      </c>
+      <c r="I45" s="63">
+        <v>240</v>
+      </c>
+      <c r="J45" s="63">
+        <v>245</v>
+      </c>
+      <c r="K45" s="63">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="53" t="s">
+        <v>81</v>
+      </c>
+      <c r="B46" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C46" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D46" s="63">
+        <v>574</v>
+      </c>
+      <c r="E46" s="63">
+        <v>648</v>
+      </c>
+      <c r="F46" s="63">
+        <v>682</v>
+      </c>
+      <c r="G46" s="63">
+        <v>713</v>
+      </c>
+      <c r="H46" s="63">
+        <v>691</v>
+      </c>
+      <c r="I46" s="63">
+        <v>638</v>
+      </c>
+      <c r="J46" s="63">
+        <v>633</v>
+      </c>
+      <c r="K46" s="63">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="53" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" s="58" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D47" s="63">
+        <v>221</v>
+      </c>
+      <c r="E47" s="63">
+        <v>265</v>
+      </c>
+      <c r="F47" s="63">
+        <v>301</v>
+      </c>
+      <c r="G47" s="63">
+        <v>273</v>
+      </c>
+      <c r="H47" s="63">
+        <v>252</v>
+      </c>
+      <c r="I47" s="63">
+        <v>284</v>
+      </c>
+      <c r="J47" s="63">
+        <v>226</v>
+      </c>
+      <c r="K47" s="63">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B48" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C48" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D48" s="63">
+        <v>159</v>
+      </c>
+      <c r="E48" s="63">
+        <v>181</v>
+      </c>
+      <c r="F48" s="63">
+        <v>190</v>
+      </c>
+      <c r="G48" s="7">
+        <v>185</v>
+      </c>
+      <c r="H48" s="63">
+        <v>184</v>
+      </c>
+      <c r="I48" s="63">
+        <v>180</v>
+      </c>
+      <c r="J48" s="63">
+        <v>174</v>
+      </c>
+      <c r="K48" s="7">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="53" t="s">
+        <v>84</v>
+      </c>
+      <c r="B49" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D49" s="63">
+        <v>569</v>
+      </c>
+      <c r="E49" s="7">
         <v>599</v>
       </c>
-      <c r="K8" s="100">
+      <c r="F49" s="7">
+        <v>594</v>
+      </c>
+      <c r="G49" s="64">
+        <v>619</v>
+      </c>
+      <c r="H49" s="7">
+        <v>640</v>
+      </c>
+      <c r="I49" s="7">
+        <v>642</v>
+      </c>
+      <c r="J49" s="7">
+        <v>635</v>
+      </c>
+      <c r="K49" s="64">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="55">
+        <v>515400000</v>
+      </c>
+      <c r="B50" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C50" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D50" s="7">
+        <v>503</v>
+      </c>
+      <c r="E50" s="64">
+        <v>615</v>
+      </c>
+      <c r="F50" s="64">
+        <v>632</v>
+      </c>
+      <c r="G50" s="64">
+        <v>749</v>
+      </c>
+      <c r="H50" s="64">
+        <v>653</v>
+      </c>
+      <c r="I50" s="64">
+        <v>683</v>
+      </c>
+      <c r="J50" s="64">
+        <v>632</v>
+      </c>
+      <c r="K50" s="64">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="53" t="s">
+        <v>85</v>
+      </c>
+      <c r="B51" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="C51" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D51" s="64">
+        <v>176</v>
+      </c>
+      <c r="E51" s="64">
+        <v>172</v>
+      </c>
+      <c r="F51" s="64">
+        <v>173</v>
+      </c>
+      <c r="G51" s="64">
+        <v>170</v>
+      </c>
+      <c r="H51" s="64">
+        <v>169</v>
+      </c>
+      <c r="I51" s="64">
+        <v>182</v>
+      </c>
+      <c r="J51" s="64">
+        <v>145</v>
+      </c>
+      <c r="K51" s="64">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="B52" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C52" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D52" s="64">
+        <v>372</v>
+      </c>
+      <c r="E52" s="64">
+        <v>412</v>
+      </c>
+      <c r="F52" s="64">
+        <v>437</v>
+      </c>
+      <c r="G52" s="64">
         <v>408</v>
       </c>
-      <c r="L8" s="100">
+      <c r="H52" s="64">
+        <v>425</v>
+      </c>
+      <c r="I52" s="64">
+        <v>403</v>
+      </c>
+      <c r="J52" s="64">
+        <v>400</v>
+      </c>
+      <c r="K52" s="64">
         <v>335</v>
       </c>
-      <c r="M8" s="100">
-[...46 lines deleted...]
-      <c r="B9" s="28">
+    </row>
+    <row r="53" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="B53" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D53" s="64">
+        <v>336</v>
+      </c>
+      <c r="E53" s="64">
+        <v>419</v>
+      </c>
+      <c r="F53" s="64">
+        <v>376</v>
+      </c>
+      <c r="G53" s="63">
+        <v>379</v>
+      </c>
+      <c r="H53" s="64">
+        <v>344</v>
+      </c>
+      <c r="I53" s="64">
+        <v>360</v>
+      </c>
+      <c r="J53" s="64">
+        <v>337</v>
+      </c>
+      <c r="K53" s="63">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="66" t="s">
+        <v>88</v>
+      </c>
+      <c r="B54" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="C54" s="67" t="s">
+        <v>104</v>
+      </c>
+      <c r="D54" s="68">
+        <v>151</v>
+      </c>
+      <c r="E54" s="67">
+        <v>153</v>
+      </c>
+      <c r="F54" s="67">
+        <v>202</v>
+      </c>
+      <c r="G54" s="69">
+        <v>187</v>
+      </c>
+      <c r="H54" s="67">
+        <v>180</v>
+      </c>
+      <c r="I54" s="67">
+        <v>165</v>
+      </c>
+      <c r="J54" s="67">
         <v>159</v>
       </c>
-      <c r="C9" s="28">
-[...50 lines deleted...]
-      <c r="T9" s="100">
+      <c r="K54" s="69">
         <v>157</v>
       </c>
-      <c r="U9" s="100">
-[...1934 lines deleted...]
-      <c r="P34" s="100">
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A55" s="39"/>
+      <c r="B55" s="34"/>
+      <c r="C55" s="35"/>
+      <c r="D55" s="35"/>
+      <c r="E55" s="35"/>
+      <c r="F55" s="35"/>
+      <c r="G55" s="35"/>
+      <c r="H55" s="35"/>
+      <c r="I55" s="35"/>
+      <c r="J55" s="35"/>
+      <c r="K55" s="35"/>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A56" s="39"/>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A57" s="39"/>
+      <c r="H57" s="37"/>
+      <c r="I57" s="39"/>
+      <c r="J57" s="37"/>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="H58" s="37"/>
+      <c r="I58" s="39"/>
+      <c r="J58" s="37"/>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="H59" s="37"/>
+      <c r="J59" s="37"/>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="H60" s="37"/>
+      <c r="J60" s="37"/>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="H61" s="37"/>
+      <c r="J61" s="37"/>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="H62" s="37"/>
+      <c r="J62" s="37"/>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="H63" s="37"/>
+      <c r="J63" s="37"/>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="H64" s="37"/>
+      <c r="J64" s="37"/>
+    </row>
+    <row r="65" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H65" s="37"/>
+      <c r="J65" s="37"/>
+    </row>
+    <row r="66" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H66" s="37"/>
+      <c r="J66" s="37"/>
+    </row>
+    <row r="67" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H67" s="37"/>
+      <c r="J67" s="37"/>
+    </row>
+    <row r="68" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H68" s="37"/>
+      <c r="J68" s="37"/>
+    </row>
+    <row r="69" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H69" s="37"/>
+      <c r="J69" s="37"/>
+    </row>
+    <row r="70" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H70" s="37"/>
+      <c r="J70" s="37"/>
+    </row>
+    <row r="71" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H71" s="37"/>
+      <c r="J71" s="37"/>
+    </row>
+    <row r="72" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H72" s="37"/>
+      <c r="J72" s="37"/>
+    </row>
+    <row r="73" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H73" s="37"/>
+      <c r="J73" s="37"/>
+    </row>
+    <row r="74" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H74" s="37"/>
+      <c r="J74" s="37"/>
+    </row>
+    <row r="75" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H75" s="37"/>
+      <c r="J75" s="37"/>
+    </row>
+    <row r="76" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H76" s="37"/>
+      <c r="J76" s="37"/>
+    </row>
+    <row r="77" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H77" s="37"/>
+      <c r="J77" s="37"/>
+    </row>
+    <row r="78" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H78" s="37"/>
+      <c r="I78" s="37"/>
+      <c r="J78" s="37"/>
+    </row>
+    <row r="79" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H79" s="37"/>
+      <c r="I79" s="37"/>
+      <c r="J79" s="37"/>
+    </row>
+    <row r="80" spans="8:10" x14ac:dyDescent="0.2">
+      <c r="H80" s="37"/>
+      <c r="I80" s="37"/>
+      <c r="J80" s="37"/>
+    </row>
+    <row r="81" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H81" s="37"/>
+      <c r="I81" s="39"/>
+      <c r="J81" s="37"/>
+    </row>
+    <row r="82" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H82" s="37"/>
+      <c r="I82" s="39"/>
+      <c r="J82" s="37"/>
+    </row>
+    <row r="83" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H83" s="37"/>
+      <c r="I83" s="39">
+        <v>100000000</v>
+      </c>
+      <c r="J83" s="37"/>
+    </row>
+    <row r="84" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H84" s="37"/>
+      <c r="I84" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="J84" s="37"/>
+    </row>
+    <row r="85" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H85" s="37"/>
+      <c r="I85" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="J85" s="37"/>
+    </row>
+    <row r="86" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H86" s="37"/>
+      <c r="I86" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="J86" s="37"/>
+    </row>
+    <row r="87" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H87" s="37"/>
+      <c r="I87" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="J87" s="37"/>
+      <c r="R87" s="36"/>
+    </row>
+    <row r="88" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H88" s="37"/>
+      <c r="I88" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="J88" s="37"/>
+      <c r="R88" s="36"/>
+    </row>
+    <row r="89" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H89" s="37"/>
+      <c r="I89" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="J89" s="37"/>
+      <c r="R89" s="36"/>
+    </row>
+    <row r="90" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H90" s="37"/>
+      <c r="I90" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="J90" s="37"/>
+      <c r="R90" s="36"/>
+    </row>
+    <row r="91" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H91" s="37"/>
+      <c r="I91" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="J91" s="37"/>
+      <c r="R91" s="36"/>
+    </row>
+    <row r="92" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H92" s="37"/>
+      <c r="I92" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="J92" s="37"/>
+      <c r="R92" s="36"/>
+    </row>
+    <row r="93" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H93" s="37"/>
+      <c r="I93" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="J93" s="37"/>
+      <c r="R93" s="36"/>
+    </row>
+    <row r="94" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H94" s="37"/>
+      <c r="I94" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="Q34" s="100">
-[...386 lines deleted...]
-      <c r="N40" s="100">
+      <c r="J94" s="37"/>
+      <c r="R94" s="36"/>
+    </row>
+    <row r="95" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H95" s="37"/>
+      <c r="I95" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="J95" s="37"/>
+      <c r="R95" s="36"/>
+    </row>
+    <row r="96" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H96" s="37"/>
+      <c r="I96" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="J96" s="37"/>
+      <c r="R96" s="36"/>
+    </row>
+    <row r="97" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="H97" s="37"/>
+      <c r="I97" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="J97" s="37"/>
+      <c r="R97" s="36"/>
+    </row>
+    <row r="98" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I98" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="R98" s="36"/>
+    </row>
+    <row r="99" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I99" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="R99" s="36"/>
+    </row>
+    <row r="100" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I100" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="R100" s="36"/>
+    </row>
+    <row r="101" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I101" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="R101" s="36"/>
+    </row>
+    <row r="102" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I102" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="R102" s="36"/>
+    </row>
+    <row r="103" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I103" s="36"/>
+      <c r="R103" s="36"/>
+    </row>
+    <row r="104" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I104" s="36"/>
+      <c r="R104" s="36"/>
+    </row>
+    <row r="105" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I105" s="36">
+        <v>100000000</v>
+      </c>
+      <c r="R105" s="36"/>
+    </row>
+    <row r="106" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I106" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="R106" s="36"/>
+    </row>
+    <row r="107" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I107" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="R107" s="36"/>
+    </row>
+    <row r="108" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I108" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="R108" s="36"/>
+    </row>
+    <row r="109" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I109" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="R109" s="36"/>
+    </row>
+    <row r="110" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I110" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="R110" s="36"/>
+    </row>
+    <row r="111" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I111" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="R111" s="36"/>
+    </row>
+    <row r="112" spans="8:18" x14ac:dyDescent="0.2">
+      <c r="I112" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="O40" s="100">
+      <c r="R112" s="36"/>
+    </row>
+    <row r="113" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I113" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="R113" s="36"/>
+    </row>
+    <row r="114" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I114" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="R114" s="36"/>
+    </row>
+    <row r="115" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I115" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="R115" s="36"/>
+    </row>
+    <row r="116" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I116" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="R116" s="36"/>
+    </row>
+    <row r="117" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I117" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="R117" s="36"/>
+    </row>
+    <row r="118" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I118" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="R118" s="36"/>
+    </row>
+    <row r="119" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I119" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="R119" s="36"/>
+    </row>
+    <row r="120" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I120" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="R120" s="36"/>
+    </row>
+    <row r="121" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I121" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="P40" s="100">
-[...2 lines deleted...]
-      <c r="Q40" s="100">
+      <c r="R121" s="36"/>
+    </row>
+    <row r="122" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I122" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="R122" s="36"/>
+    </row>
+    <row r="123" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I123" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="R123" s="36"/>
+    </row>
+    <row r="124" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I124" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="R40" s="100">
-[...1254 lines deleted...]
-      <c r="Y56" s="6"/>
+      <c r="R124" s="36"/>
+    </row>
+    <row r="125" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I125" s="36"/>
+      <c r="R125" s="36"/>
+    </row>
+    <row r="126" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I126" s="36"/>
+      <c r="R126" s="36"/>
+    </row>
+    <row r="127" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I127" s="36"/>
+      <c r="R127" s="36"/>
+    </row>
+    <row r="128" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I128" s="36"/>
+      <c r="R128" s="36"/>
+    </row>
+    <row r="129" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I129" s="36"/>
+      <c r="R129" s="36"/>
+    </row>
+    <row r="130" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I130" s="36"/>
+      <c r="R130" s="36"/>
+    </row>
+    <row r="131" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I131" s="36"/>
+      <c r="R131" s="36"/>
+    </row>
+    <row r="132" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I132" s="36"/>
+      <c r="R132" s="36"/>
+    </row>
+    <row r="133" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I133" s="36"/>
+      <c r="R133" s="36"/>
+    </row>
+    <row r="134" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I134" s="36"/>
+      <c r="R134" s="36"/>
+    </row>
+    <row r="135" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I135" s="36"/>
+      <c r="R135" s="36"/>
+    </row>
+    <row r="136" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I136" s="36"/>
+      <c r="R136" s="36"/>
+    </row>
+    <row r="137" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I137" s="36"/>
+      <c r="R137" s="36"/>
+    </row>
+    <row r="138" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I138" s="36"/>
+      <c r="R138" s="36"/>
+    </row>
+    <row r="139" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I139" s="36"/>
+      <c r="R139" s="36"/>
+    </row>
+    <row r="140" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I140" s="36"/>
+      <c r="R140" s="36"/>
+    </row>
+    <row r="141" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I141" s="36"/>
+      <c r="R141" s="36"/>
+    </row>
+    <row r="142" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I142" s="36"/>
+      <c r="R142" s="36"/>
+    </row>
+    <row r="143" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="I143" s="36"/>
+      <c r="R143" s="36"/>
+    </row>
+    <row r="144" spans="9:18" x14ac:dyDescent="0.2">
+      <c r="R144" s="36"/>
+    </row>
+    <row r="145" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R145" s="36"/>
+    </row>
+    <row r="146" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R146" s="36"/>
+    </row>
+    <row r="147" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R147" s="36"/>
+    </row>
+    <row r="148" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R148" s="36"/>
+    </row>
+    <row r="149" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R149" s="36"/>
+    </row>
+    <row r="150" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R150" s="36"/>
+    </row>
+    <row r="151" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R151" s="36"/>
+    </row>
+    <row r="152" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R152" s="36"/>
+    </row>
+    <row r="153" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R153" s="36"/>
+    </row>
+    <row r="154" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R154" s="36"/>
+    </row>
+    <row r="155" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R155" s="36"/>
+    </row>
+    <row r="156" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R156" s="36"/>
+    </row>
+    <row r="157" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R157" s="36"/>
+    </row>
+    <row r="158" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R158" s="36"/>
+    </row>
+    <row r="159" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R159" s="36"/>
+    </row>
+    <row r="160" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R160" s="36"/>
+    </row>
+    <row r="161" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R161" s="36"/>
+    </row>
+    <row r="162" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R162" s="36"/>
+    </row>
+    <row r="163" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R163" s="36"/>
+    </row>
+    <row r="164" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R164" s="36"/>
+    </row>
+    <row r="165" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R165" s="36"/>
+    </row>
+    <row r="166" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R166" s="36"/>
+    </row>
+    <row r="167" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R167" s="36"/>
+    </row>
+    <row r="168" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R168" s="36"/>
+    </row>
+    <row r="169" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R169" s="36"/>
+    </row>
+    <row r="170" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R170" s="36"/>
+    </row>
+    <row r="171" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R171" s="36"/>
+    </row>
+    <row r="172" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R172" s="36"/>
+    </row>
+    <row r="173" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R173" s="36"/>
+    </row>
+    <row r="174" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R174" s="36"/>
+    </row>
+    <row r="175" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R175" s="36"/>
+    </row>
+    <row r="176" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R176" s="36"/>
+    </row>
+    <row r="177" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R177" s="36"/>
+    </row>
+    <row r="178" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R178" s="36"/>
+    </row>
+    <row r="179" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R179" s="36"/>
+    </row>
+    <row r="180" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R180" s="36"/>
+    </row>
+    <row r="181" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R181" s="36"/>
+    </row>
+    <row r="182" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R182" s="36"/>
+    </row>
+    <row r="183" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R183" s="36"/>
+    </row>
+    <row r="184" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R184" s="36"/>
+    </row>
+    <row r="185" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R185" s="36"/>
+    </row>
+    <row r="186" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R186" s="36"/>
+    </row>
+    <row r="187" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R187" s="36"/>
+    </row>
+    <row r="188" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R188" s="36"/>
+    </row>
+    <row r="189" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R189" s="36"/>
+    </row>
+    <row r="190" spans="18:18" x14ac:dyDescent="0.2">
+      <c r="R190" s="36"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="A56:X56"/>
+  <mergeCells count="4">
+    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="B4:K4"/>
+    <mergeCell ref="B21:K21"/>
+    <mergeCell ref="B38:K38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z57"/>
+  <dimension ref="A2:AC159"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A55" sqref="A55:X55"/>
+    <sheetView tabSelected="1" topLeftCell="N1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="A202" sqref="A202"/>
+      <selection pane="bottomLeft" activeCell="T10" sqref="T10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="26" width="9.85546875" customWidth="1"/>
+    <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24.85546875" style="3" customWidth="1"/>
+    <col min="3" max="22" width="9.140625" style="3"/>
+    <col min="23" max="23" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="9.140625" style="1"/>
+    <col min="26" max="26" width="9.140625" style="8"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...58 lines deleted...]
-      <c r="A4" s="2"/>
+    <row r="2" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="115" t="s">
+        <v>130</v>
+      </c>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
+      <c r="K2" s="115"/>
+      <c r="L2" s="115"/>
+      <c r="M2" s="115"/>
+      <c r="N2" s="115"/>
+      <c r="O2" s="115"/>
+      <c r="P2" s="115"/>
+      <c r="Q2" s="115"/>
+      <c r="R2" s="115"/>
+      <c r="S2" s="115"/>
+      <c r="T2" s="115"/>
+      <c r="U2" s="115"/>
+      <c r="V2" s="115"/>
+      <c r="W2" s="115"/>
+      <c r="X2" s="115"/>
+      <c r="Y2" s="115"/>
+      <c r="Z2" s="115"/>
+      <c r="AA2" s="115"/>
+      <c r="AB2" s="115"/>
+    </row>
+    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
-      <c r="C4" s="2"/>
-[...22 lines deleted...]
-      <c r="Z4" s="89" t="s">
+    </row>
+    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="AB5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="20">
+    <row r="6" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A6" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" s="6"/>
+      <c r="C6" s="119">
         <v>2000</v>
       </c>
-      <c r="C5" s="20">
+      <c r="D6" s="119">
         <v>2001</v>
       </c>
-      <c r="D5" s="20">
+      <c r="E6" s="119">
         <v>2002</v>
       </c>
-      <c r="E5" s="20">
+      <c r="F6" s="119">
         <v>2003</v>
       </c>
-      <c r="F5" s="20">
+      <c r="G6" s="119">
         <v>2004</v>
       </c>
-      <c r="G5" s="20">
+      <c r="H6" s="119">
         <v>2005</v>
       </c>
-      <c r="H5" s="20">
+      <c r="I6" s="119">
         <v>2006</v>
       </c>
-      <c r="I5" s="20">
+      <c r="J6" s="119">
         <v>2007</v>
       </c>
-      <c r="J5" s="16">
+      <c r="K6" s="119">
         <v>2008</v>
       </c>
-      <c r="K5" s="20">
-[...2 lines deleted...]
-      <c r="L5" s="20">
+      <c r="L6" s="119" t="s">
+        <v>131</v>
+      </c>
+      <c r="M6" s="119">
         <v>2010</v>
       </c>
-      <c r="M5" s="20">
+      <c r="N6" s="119">
         <v>2011</v>
       </c>
-      <c r="N5" s="20">
+      <c r="O6" s="119">
         <v>2012</v>
       </c>
-      <c r="O5" s="20">
+      <c r="P6" s="119">
         <v>2013</v>
       </c>
-      <c r="P5" s="20">
+      <c r="Q6" s="119">
         <v>2014</v>
       </c>
-      <c r="Q5" s="20">
+      <c r="R6" s="119">
         <v>2015</v>
       </c>
-      <c r="R5" s="72">
+      <c r="S6" s="120">
         <v>2016</v>
       </c>
-      <c r="S5" s="16">
+      <c r="T6" s="119">
         <v>2017</v>
       </c>
-      <c r="T5" s="20">
+      <c r="U6" s="119">
         <v>2018</v>
       </c>
-      <c r="U5" s="72">
+      <c r="V6" s="120">
         <v>2019</v>
       </c>
-      <c r="V5" s="73">
+      <c r="W6" s="121">
         <v>2020</v>
       </c>
-      <c r="W5" s="73">
+      <c r="X6" s="121">
         <v>2021</v>
       </c>
-      <c r="X5" s="84">
+      <c r="Y6" s="122">
         <v>2022</v>
       </c>
-      <c r="Y5" s="20">
+      <c r="Z6" s="121">
         <v>2023</v>
       </c>
-      <c r="Z5" s="20">
+      <c r="AA6" s="122">
         <v>2024</v>
       </c>
-    </row>
-[...52 lines deleted...]
-      <c r="H7" s="49">
+      <c r="AB6" s="123">
+        <v>2025</v>
+      </c>
+      <c r="AC6" s="48"/>
+    </row>
+    <row r="7" spans="1:29" s="7" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="116" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="116"/>
+      <c r="D7" s="116"/>
+      <c r="E7" s="116"/>
+      <c r="F7" s="116"/>
+      <c r="G7" s="116"/>
+      <c r="H7" s="116"/>
+      <c r="I7" s="116"/>
+      <c r="J7" s="116"/>
+      <c r="K7" s="116"/>
+      <c r="L7" s="116"/>
+      <c r="M7" s="116"/>
+      <c r="N7" s="116"/>
+      <c r="O7" s="116"/>
+      <c r="P7" s="116"/>
+      <c r="Q7" s="116"/>
+      <c r="R7" s="116"/>
+      <c r="S7" s="116"/>
+      <c r="T7" s="116"/>
+      <c r="U7" s="116"/>
+      <c r="V7" s="116"/>
+      <c r="W7" s="116"/>
+      <c r="X7" s="116"/>
+      <c r="Y7" s="116"/>
+      <c r="Z7" s="116"/>
+      <c r="AA7" s="116"/>
+      <c r="AB7" s="116"/>
+    </row>
+    <row r="8" spans="1:29" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A8" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="C8" s="72">
+        <v>13909</v>
+      </c>
+      <c r="D8" s="72">
+        <v>14142</v>
+      </c>
+      <c r="E8" s="72">
+        <v>14795</v>
+      </c>
+      <c r="F8" s="72">
+        <v>15334</v>
+      </c>
+      <c r="G8" s="72">
+        <v>14865</v>
+      </c>
+      <c r="H8" s="72">
+        <v>15751</v>
+      </c>
+      <c r="I8" s="72">
+        <v>15777</v>
+      </c>
+      <c r="J8" s="72">
+        <v>16343</v>
+      </c>
+      <c r="K8" s="72">
+        <v>16526</v>
+      </c>
+      <c r="L8" s="73">
+        <v>10551</v>
+      </c>
+      <c r="M8" s="73">
+        <v>10809</v>
+      </c>
+      <c r="N8" s="73">
+        <v>10871</v>
+      </c>
+      <c r="O8" s="73">
+        <v>10752</v>
+      </c>
+      <c r="P8" s="73">
+        <v>10536</v>
+      </c>
+      <c r="Q8" s="73">
+        <v>10493</v>
+      </c>
+      <c r="R8" s="73">
+        <v>10521</v>
+      </c>
+      <c r="S8" s="73">
+        <v>10205</v>
+      </c>
+      <c r="T8" s="73">
+        <v>10184</v>
+      </c>
+      <c r="U8" s="73">
+        <v>9799</v>
+      </c>
+      <c r="V8" s="73">
+        <v>10261</v>
+      </c>
+      <c r="W8" s="73">
+        <v>12848</v>
+      </c>
+      <c r="X8" s="73">
+        <v>13468</v>
+      </c>
+      <c r="Y8" s="73">
+        <v>9746</v>
+      </c>
+      <c r="Z8" s="73">
+        <v>10070</v>
+      </c>
+      <c r="AA8" s="74">
+        <v>10106</v>
+      </c>
+      <c r="AB8" s="75">
+        <v>10412</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A9" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C9" s="72">
+        <v>1099</v>
+      </c>
+      <c r="D9" s="72">
+        <v>1108</v>
+      </c>
+      <c r="E9" s="72">
+        <v>1093</v>
+      </c>
+      <c r="F9" s="72">
+        <v>1113</v>
+      </c>
+      <c r="G9" s="72">
+        <v>1055</v>
+      </c>
+      <c r="H9" s="72">
+        <v>1142</v>
+      </c>
+      <c r="I9" s="72">
+        <v>1154</v>
+      </c>
+      <c r="J9" s="72">
+        <v>1169</v>
+      </c>
+      <c r="K9" s="72">
+        <v>1420</v>
+      </c>
+      <c r="L9" s="73">
+        <v>917</v>
+      </c>
+      <c r="M9" s="73">
+        <v>786</v>
+      </c>
+      <c r="N9" s="73">
+        <v>776</v>
+      </c>
+      <c r="O9" s="73">
+        <v>827</v>
+      </c>
+      <c r="P9" s="73">
+        <v>891</v>
+      </c>
+      <c r="Q9" s="73">
+        <v>855</v>
+      </c>
+      <c r="R9" s="73">
+        <v>861</v>
+      </c>
+      <c r="S9" s="73">
+        <v>887</v>
+      </c>
+      <c r="T9" s="73">
+        <v>849</v>
+      </c>
+      <c r="U9" s="73">
+        <v>831</v>
+      </c>
+      <c r="V9" s="73">
+        <v>796</v>
+      </c>
+      <c r="W9" s="73">
+        <v>1206</v>
+      </c>
+      <c r="X9" s="73">
+        <v>1143</v>
+      </c>
+      <c r="Y9" s="73">
+        <v>871</v>
+      </c>
+      <c r="Z9" s="73">
+        <v>929</v>
+      </c>
+      <c r="AA9" s="74">
+        <v>892</v>
+      </c>
+      <c r="AB9" s="75">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A10" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C10" s="72">
+        <v>372</v>
+      </c>
+      <c r="D10" s="72">
+        <v>410</v>
+      </c>
+      <c r="E10" s="72">
+        <v>416</v>
+      </c>
+      <c r="F10" s="72">
+        <v>470</v>
+      </c>
+      <c r="G10" s="72">
+        <v>437</v>
+      </c>
+      <c r="H10" s="72">
+        <v>421</v>
+      </c>
+      <c r="I10" s="72">
+        <v>420</v>
+      </c>
+      <c r="J10" s="72">
+        <v>422</v>
+      </c>
+      <c r="K10" s="72">
+        <v>455</v>
+      </c>
+      <c r="L10" s="73">
+        <v>441</v>
+      </c>
+      <c r="M10" s="73">
+        <v>434</v>
+      </c>
+      <c r="N10" s="73">
+        <v>454</v>
+      </c>
+      <c r="O10" s="73">
+        <v>396</v>
+      </c>
+      <c r="P10" s="73">
+        <v>410</v>
+      </c>
+      <c r="Q10" s="73">
+        <v>415</v>
+      </c>
+      <c r="R10" s="73">
+        <v>406</v>
+      </c>
+      <c r="S10" s="73">
+        <v>386</v>
+      </c>
+      <c r="T10" s="73">
+        <v>472</v>
+      </c>
+      <c r="U10" s="73">
+        <v>392</v>
+      </c>
+      <c r="V10" s="73">
+        <v>416</v>
+      </c>
+      <c r="W10" s="73">
+        <v>507</v>
+      </c>
+      <c r="X10" s="73">
+        <v>536</v>
+      </c>
+      <c r="Y10" s="73">
+        <v>386</v>
+      </c>
+      <c r="Z10" s="73">
+        <v>451</v>
+      </c>
+      <c r="AA10" s="74">
+        <v>424</v>
+      </c>
+      <c r="AB10" s="75">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A11" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B11" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C11" s="72">
+        <v>661</v>
+      </c>
+      <c r="D11" s="72">
+        <v>678</v>
+      </c>
+      <c r="E11" s="72">
+        <v>712</v>
+      </c>
+      <c r="F11" s="72">
+        <v>637</v>
+      </c>
+      <c r="G11" s="72">
+        <v>680</v>
+      </c>
+      <c r="H11" s="72">
+        <v>653</v>
+      </c>
+      <c r="I11" s="72">
+        <v>675</v>
+      </c>
+      <c r="J11" s="72">
+        <v>733</v>
+      </c>
+      <c r="K11" s="72">
+        <v>683</v>
+      </c>
+      <c r="L11" s="73">
+        <v>618</v>
+      </c>
+      <c r="M11" s="73">
+        <v>563</v>
+      </c>
+      <c r="N11" s="73">
+        <v>639</v>
+      </c>
+      <c r="O11" s="73">
+        <v>657</v>
+      </c>
+      <c r="P11" s="73">
+        <v>593</v>
+      </c>
+      <c r="Q11" s="73">
+        <v>594</v>
+      </c>
+      <c r="R11" s="73">
+        <v>558</v>
+      </c>
+      <c r="S11" s="73">
+        <v>555</v>
+      </c>
+      <c r="T11" s="73">
+        <v>553</v>
+      </c>
+      <c r="U11" s="73">
+        <v>566</v>
+      </c>
+      <c r="V11" s="73">
+        <v>668</v>
+      </c>
+      <c r="W11" s="73">
+        <v>767</v>
+      </c>
+      <c r="X11" s="73">
+        <v>870</v>
+      </c>
+      <c r="Y11" s="73">
+        <v>595</v>
+      </c>
+      <c r="Z11" s="73">
+        <v>546</v>
+      </c>
+      <c r="AA11" s="74">
+        <v>535</v>
+      </c>
+      <c r="AB11" s="75">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A12" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C12" s="72">
+        <v>369</v>
+      </c>
+      <c r="D12" s="72">
+        <v>308</v>
+      </c>
+      <c r="E12" s="72">
+        <v>329</v>
+      </c>
+      <c r="F12" s="72">
+        <v>330</v>
+      </c>
+      <c r="G12" s="72">
+        <v>301</v>
+      </c>
+      <c r="H12" s="72">
+        <v>306</v>
+      </c>
+      <c r="I12" s="72">
+        <v>336</v>
+      </c>
+      <c r="J12" s="72">
+        <v>332</v>
+      </c>
+      <c r="K12" s="72">
+        <v>345</v>
+      </c>
+      <c r="L12" s="73">
+        <v>314</v>
+      </c>
+      <c r="M12" s="73">
+        <v>334</v>
+      </c>
+      <c r="N12" s="73">
+        <v>369</v>
+      </c>
+      <c r="O12" s="73">
+        <v>336</v>
+      </c>
+      <c r="P12" s="73">
+        <v>291</v>
+      </c>
+      <c r="Q12" s="73">
+        <v>310</v>
+      </c>
+      <c r="R12" s="73">
+        <v>300</v>
+      </c>
+      <c r="S12" s="73">
+        <v>339</v>
+      </c>
+      <c r="T12" s="73">
+        <v>300</v>
+      </c>
+      <c r="U12" s="73">
+        <v>290</v>
+      </c>
+      <c r="V12" s="73">
+        <v>284</v>
+      </c>
+      <c r="W12" s="73">
+        <v>365</v>
+      </c>
+      <c r="X12" s="73">
+        <v>409</v>
+      </c>
+      <c r="Y12" s="73">
+        <v>322</v>
+      </c>
+      <c r="Z12" s="73">
+        <v>306</v>
+      </c>
+      <c r="AA12" s="74">
+        <v>302</v>
+      </c>
+      <c r="AB12" s="75">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A13" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="73">
+        <v>930</v>
+      </c>
+      <c r="M13" s="73">
+        <v>974</v>
+      </c>
+      <c r="N13" s="73">
+        <v>990</v>
+      </c>
+      <c r="O13" s="73">
+        <v>936</v>
+      </c>
+      <c r="P13" s="73">
+        <v>1006</v>
+      </c>
+      <c r="Q13" s="73">
+        <v>986</v>
+      </c>
+      <c r="R13" s="73">
+        <v>981</v>
+      </c>
+      <c r="S13" s="73">
+        <v>878</v>
+      </c>
+      <c r="T13" s="73">
+        <v>942</v>
+      </c>
+      <c r="U13" s="73">
+        <v>891</v>
+      </c>
+      <c r="V13" s="73">
+        <v>805</v>
+      </c>
+      <c r="W13" s="73">
+        <v>1052</v>
+      </c>
+      <c r="X13" s="73">
+        <v>1159</v>
+      </c>
+      <c r="Y13" s="73">
+        <v>864</v>
+      </c>
+      <c r="Z13" s="73">
+        <v>810</v>
+      </c>
+      <c r="AA13" s="74">
+        <v>892</v>
+      </c>
+      <c r="AB13" s="75">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A14" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L14" s="73">
+        <v>540</v>
+      </c>
+      <c r="M14" s="73">
+        <v>655</v>
+      </c>
+      <c r="N14" s="73">
+        <v>647</v>
+      </c>
+      <c r="O14" s="73">
+        <v>621</v>
+      </c>
+      <c r="P14" s="73">
+        <v>632</v>
+      </c>
+      <c r="Q14" s="73">
+        <v>533</v>
+      </c>
+      <c r="R14" s="73">
+        <v>575</v>
+      </c>
+      <c r="S14" s="73">
+        <v>555</v>
+      </c>
+      <c r="T14" s="73">
+        <v>539</v>
+      </c>
+      <c r="U14" s="73">
+        <v>600</v>
+      </c>
+      <c r="V14" s="73">
+        <v>604</v>
+      </c>
+      <c r="W14" s="73">
+        <v>778</v>
+      </c>
+      <c r="X14" s="73">
+        <v>743</v>
+      </c>
+      <c r="Y14" s="73">
+        <v>557</v>
+      </c>
+      <c r="Z14" s="73">
+        <v>612</v>
+      </c>
+      <c r="AA14" s="74">
+        <v>575</v>
+      </c>
+      <c r="AB14" s="75">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A15" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" s="72">
+        <v>577</v>
+      </c>
+      <c r="D15" s="77">
+        <v>474</v>
+      </c>
+      <c r="E15" s="77">
+        <v>564</v>
+      </c>
+      <c r="F15" s="77">
+        <v>547</v>
+      </c>
+      <c r="G15" s="77">
+        <v>544</v>
+      </c>
+      <c r="H15" s="77">
+        <v>574</v>
+      </c>
+      <c r="I15" s="77">
+        <v>573</v>
+      </c>
+      <c r="J15" s="78">
+        <v>661</v>
+      </c>
+      <c r="K15" s="77">
+        <v>641</v>
+      </c>
+      <c r="L15" s="73">
+        <v>674</v>
+      </c>
+      <c r="M15" s="73">
+        <v>623</v>
+      </c>
+      <c r="N15" s="73">
+        <v>633</v>
+      </c>
+      <c r="O15" s="73">
+        <v>650</v>
+      </c>
+      <c r="P15" s="73">
+        <v>630</v>
+      </c>
+      <c r="Q15" s="73">
+        <v>631</v>
+      </c>
+      <c r="R15" s="73">
+        <v>623</v>
+      </c>
+      <c r="S15" s="73">
+        <v>630</v>
+      </c>
+      <c r="T15" s="73">
+        <v>564</v>
+      </c>
+      <c r="U15" s="73">
+        <v>623</v>
+      </c>
+      <c r="V15" s="73">
+        <v>599</v>
+      </c>
+      <c r="W15" s="73">
+        <v>725</v>
+      </c>
+      <c r="X15" s="73">
+        <v>820</v>
+      </c>
+      <c r="Y15" s="73">
+        <v>548</v>
+      </c>
+      <c r="Z15" s="73">
+        <v>504</v>
+      </c>
+      <c r="AA15" s="74">
+        <v>615</v>
+      </c>
+      <c r="AB15" s="75">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A16" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C16" s="72">
+        <v>1352</v>
+      </c>
+      <c r="D16" s="79">
+        <v>1480</v>
+      </c>
+      <c r="E16" s="79">
+        <v>1384</v>
+      </c>
+      <c r="F16" s="79">
+        <v>1528</v>
+      </c>
+      <c r="G16" s="79">
+        <v>1456</v>
+      </c>
+      <c r="H16" s="79">
+        <v>1571</v>
+      </c>
+      <c r="I16" s="79">
+        <v>1520</v>
+      </c>
+      <c r="J16" s="80">
+        <v>1580</v>
+      </c>
+      <c r="K16" s="79">
+        <v>1686</v>
+      </c>
+      <c r="L16" s="73">
+        <v>606</v>
+      </c>
+      <c r="M16" s="73">
+        <v>653</v>
+      </c>
+      <c r="N16" s="73">
+        <v>667</v>
+      </c>
+      <c r="O16" s="73">
+        <v>637</v>
+      </c>
+      <c r="P16" s="73">
+        <v>580</v>
+      </c>
+      <c r="Q16" s="73">
+        <v>588</v>
+      </c>
+      <c r="R16" s="73">
+        <v>619</v>
+      </c>
+      <c r="S16" s="73">
+        <v>554</v>
+      </c>
+      <c r="T16" s="73">
+        <v>613</v>
+      </c>
+      <c r="U16" s="73">
+        <v>560</v>
+      </c>
+      <c r="V16" s="73">
+        <v>674</v>
+      </c>
+      <c r="W16" s="73">
+        <v>730</v>
+      </c>
+      <c r="X16" s="73">
+        <v>767</v>
+      </c>
+      <c r="Y16" s="73">
+        <v>578</v>
+      </c>
+      <c r="Z16" s="73">
+        <v>608</v>
+      </c>
+      <c r="AA16" s="74">
+        <v>573</v>
+      </c>
+      <c r="AB16" s="75">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A17" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B17" s="58" t="s">
+        <v>96</v>
+      </c>
+      <c r="C17" s="72">
+        <v>490</v>
+      </c>
+      <c r="D17" s="77">
+        <v>528</v>
+      </c>
+      <c r="E17" s="77">
+        <v>516</v>
+      </c>
+      <c r="F17" s="77">
+        <v>547</v>
+      </c>
+      <c r="G17" s="77">
+        <v>543</v>
+      </c>
+      <c r="H17" s="77">
+        <v>536</v>
+      </c>
+      <c r="I17" s="77">
+        <v>598</v>
+      </c>
+      <c r="J17" s="78">
+        <v>650</v>
+      </c>
+      <c r="K17" s="77">
+        <v>625</v>
+      </c>
+      <c r="L17" s="73">
+        <v>655</v>
+      </c>
+      <c r="M17" s="73">
+        <v>662</v>
+      </c>
+      <c r="N17" s="73">
+        <v>711</v>
+      </c>
+      <c r="O17" s="73">
+        <v>692</v>
+      </c>
+      <c r="P17" s="73">
+        <v>673</v>
+      </c>
+      <c r="Q17" s="73">
+        <v>626</v>
+      </c>
+      <c r="R17" s="73">
+        <v>672</v>
+      </c>
+      <c r="S17" s="73">
+        <v>623</v>
+      </c>
+      <c r="T17" s="73">
+        <v>608</v>
+      </c>
+      <c r="U17" s="73">
+        <v>590</v>
+      </c>
+      <c r="V17" s="73">
+        <v>690</v>
+      </c>
+      <c r="W17" s="73">
+        <v>789</v>
+      </c>
+      <c r="X17" s="73">
+        <v>823</v>
+      </c>
+      <c r="Y17" s="73">
+        <v>592</v>
+      </c>
+      <c r="Z17" s="73">
+        <v>636</v>
+      </c>
+      <c r="AA17" s="74">
+        <v>662</v>
+      </c>
+      <c r="AB17" s="75">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A18" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B18" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" s="72">
+        <v>293</v>
+      </c>
+      <c r="D18" s="77">
+        <v>352</v>
+      </c>
+      <c r="E18" s="77">
+        <v>334</v>
+      </c>
+      <c r="F18" s="77">
+        <v>312</v>
+      </c>
+      <c r="G18" s="77">
+        <v>331</v>
+      </c>
+      <c r="H18" s="77">
+        <v>299</v>
+      </c>
+      <c r="I18" s="77">
+        <v>309</v>
+      </c>
+      <c r="J18" s="78">
+        <v>349</v>
+      </c>
+      <c r="K18" s="77">
+        <v>368</v>
+      </c>
+      <c r="L18" s="73">
+        <v>318</v>
+      </c>
+      <c r="M18" s="73">
+        <v>310</v>
+      </c>
+      <c r="N18" s="73">
+        <v>302</v>
+      </c>
+      <c r="O18" s="73">
+        <v>303</v>
+      </c>
+      <c r="P18" s="73">
+        <v>282</v>
+      </c>
+      <c r="Q18" s="73">
+        <v>288</v>
+      </c>
+      <c r="R18" s="73">
+        <v>304</v>
+      </c>
+      <c r="S18" s="73">
+        <v>289</v>
+      </c>
+      <c r="T18" s="73">
+        <v>310</v>
+      </c>
+      <c r="U18" s="73">
+        <v>273</v>
+      </c>
+      <c r="V18" s="73">
+        <v>292</v>
+      </c>
+      <c r="W18" s="73">
+        <v>358</v>
+      </c>
+      <c r="X18" s="73">
+        <v>355</v>
+      </c>
+      <c r="Y18" s="73">
+        <v>240</v>
+      </c>
+      <c r="Z18" s="73">
+        <v>300</v>
+      </c>
+      <c r="AA18" s="74">
+        <v>271</v>
+      </c>
+      <c r="AB18" s="75">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A19" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C19" s="72">
+        <v>1306</v>
+      </c>
+      <c r="D19" s="79">
+        <v>1321</v>
+      </c>
+      <c r="E19" s="79">
+        <v>1415</v>
+      </c>
+      <c r="F19" s="79">
+        <v>1463</v>
+      </c>
+      <c r="G19" s="79">
+        <v>1380</v>
+      </c>
+      <c r="H19" s="79">
+        <v>1471</v>
+      </c>
+      <c r="I19" s="79">
+        <v>1547</v>
+      </c>
+      <c r="J19" s="80">
+        <v>1533</v>
+      </c>
+      <c r="K19" s="79">
+        <v>1552</v>
+      </c>
+      <c r="L19" s="73">
+        <v>987</v>
+      </c>
+      <c r="M19" s="73">
+        <v>1059</v>
+      </c>
+      <c r="N19" s="73">
+        <v>1035</v>
+      </c>
+      <c r="O19" s="73">
+        <v>1037</v>
+      </c>
+      <c r="P19" s="73">
+        <v>955</v>
+      </c>
+      <c r="Q19" s="73">
+        <v>1041</v>
+      </c>
+      <c r="R19" s="73">
+        <v>992</v>
+      </c>
+      <c r="S19" s="73">
+        <v>1016</v>
+      </c>
+      <c r="T19" s="73">
+        <v>953</v>
+      </c>
+      <c r="U19" s="73">
+        <v>978</v>
+      </c>
+      <c r="V19" s="73">
+        <v>1031</v>
+      </c>
+      <c r="W19" s="73">
+        <v>1384</v>
+      </c>
+      <c r="X19" s="73">
+        <v>1370</v>
+      </c>
+      <c r="Y19" s="73">
+        <v>977</v>
+      </c>
+      <c r="Z19" s="73">
+        <v>1004</v>
+      </c>
+      <c r="AA19" s="74">
+        <v>1029</v>
+      </c>
+      <c r="AB19" s="75">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A20" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C20" s="72">
+        <v>1281</v>
+      </c>
+      <c r="D20" s="79">
+        <v>1468</v>
+      </c>
+      <c r="E20" s="79">
+        <v>1469</v>
+      </c>
+      <c r="F20" s="79">
+        <v>1533</v>
+      </c>
+      <c r="G20" s="79">
+        <v>1447</v>
+      </c>
+      <c r="H20" s="79">
+        <v>1617</v>
+      </c>
+      <c r="I20" s="79">
+        <v>1531</v>
+      </c>
+      <c r="J20" s="80">
+        <v>1692</v>
+      </c>
+      <c r="K20" s="79">
+        <v>1604</v>
+      </c>
+      <c r="L20" s="73">
+        <v>1048</v>
+      </c>
+      <c r="M20" s="73">
+        <v>1008</v>
+      </c>
+      <c r="N20" s="73">
+        <v>1090</v>
+      </c>
+      <c r="O20" s="73">
+        <v>1084</v>
+      </c>
+      <c r="P20" s="73">
+        <v>1031</v>
+      </c>
+      <c r="Q20" s="73">
+        <v>1054</v>
+      </c>
+      <c r="R20" s="73">
+        <v>1089</v>
+      </c>
+      <c r="S20" s="73">
+        <v>1027</v>
+      </c>
+      <c r="T20" s="73">
+        <v>995</v>
+      </c>
+      <c r="U20" s="73">
+        <v>921</v>
+      </c>
+      <c r="V20" s="73">
+        <v>990</v>
+      </c>
+      <c r="W20" s="73">
+        <v>1267</v>
+      </c>
+      <c r="X20" s="73">
+        <v>1392</v>
+      </c>
+      <c r="Y20" s="73">
+        <v>875</v>
+      </c>
+      <c r="Z20" s="73">
+        <v>1024</v>
+      </c>
+      <c r="AA20" s="74">
+        <v>944</v>
+      </c>
+      <c r="AB20" s="75">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A21" s="53" t="s">
+        <v>119</v>
+      </c>
+      <c r="B21" s="58" t="s">
+        <v>128</v>
+      </c>
+      <c r="C21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="73">
+        <v>302</v>
+      </c>
+      <c r="M21" s="73">
+        <v>404</v>
+      </c>
+      <c r="N21" s="73">
+        <v>378</v>
+      </c>
+      <c r="O21" s="73">
+        <v>347</v>
+      </c>
+      <c r="P21" s="73">
+        <v>367</v>
+      </c>
+      <c r="Q21" s="73">
+        <v>434</v>
+      </c>
+      <c r="R21" s="73">
+        <v>393</v>
+      </c>
+      <c r="S21" s="73">
+        <v>350</v>
+      </c>
+      <c r="T21" s="73">
+        <v>425</v>
+      </c>
+      <c r="U21" s="73">
+        <v>303</v>
+      </c>
+      <c r="V21" s="73">
+        <v>343</v>
+      </c>
+      <c r="W21" s="73">
+        <v>533</v>
+      </c>
+      <c r="X21" s="73">
+        <v>409</v>
+      </c>
+      <c r="Y21" s="73">
+        <v>377</v>
+      </c>
+      <c r="Z21" s="73">
+        <v>393</v>
+      </c>
+      <c r="AA21" s="74">
+        <v>403</v>
+      </c>
+      <c r="AB21" s="75">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A22" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="B22" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="C22" s="72">
+        <v>326</v>
+      </c>
+      <c r="D22" s="77">
+        <v>309</v>
+      </c>
+      <c r="E22" s="77">
+        <v>334</v>
+      </c>
+      <c r="F22" s="77">
+        <v>342</v>
+      </c>
+      <c r="G22" s="77">
+        <v>323</v>
+      </c>
+      <c r="H22" s="77">
+        <v>321</v>
+      </c>
+      <c r="I22" s="77">
+        <v>333</v>
+      </c>
+      <c r="J22" s="78">
+        <v>338</v>
+      </c>
+      <c r="K22" s="77">
+        <v>340</v>
+      </c>
+      <c r="L22" s="73">
+        <v>345</v>
+      </c>
+      <c r="M22" s="73">
+        <v>325</v>
+      </c>
+      <c r="N22" s="73">
+        <v>287</v>
+      </c>
+      <c r="O22" s="73">
+        <v>341</v>
+      </c>
+      <c r="P22" s="73">
+        <v>336</v>
+      </c>
+      <c r="Q22" s="73">
+        <v>305</v>
+      </c>
+      <c r="R22" s="73">
+        <v>300</v>
+      </c>
+      <c r="S22" s="73">
+        <v>326</v>
+      </c>
+      <c r="T22" s="73">
+        <v>305</v>
+      </c>
+      <c r="U22" s="73">
+        <v>279</v>
+      </c>
+      <c r="V22" s="73">
+        <v>325</v>
+      </c>
+      <c r="W22" s="73">
+        <v>364</v>
+      </c>
+      <c r="X22" s="73">
+        <v>398</v>
+      </c>
+      <c r="Y22" s="73">
+        <v>292</v>
+      </c>
+      <c r="Z22" s="73">
+        <v>333</v>
+      </c>
+      <c r="AA22" s="74">
+        <v>311</v>
+      </c>
+      <c r="AB22" s="75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A23" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B23" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C23" s="72">
+        <v>860</v>
+      </c>
+      <c r="D23" s="77">
+        <v>820</v>
+      </c>
+      <c r="E23" s="77">
+        <v>863</v>
+      </c>
+      <c r="F23" s="77">
+        <v>857</v>
+      </c>
+      <c r="G23" s="77">
+        <v>810</v>
+      </c>
+      <c r="H23" s="77">
+        <v>871</v>
+      </c>
+      <c r="I23" s="77">
+        <v>925</v>
+      </c>
+      <c r="J23" s="78">
+        <v>974</v>
+      </c>
+      <c r="K23" s="77">
+        <v>899</v>
+      </c>
+      <c r="L23" s="73">
+        <v>765</v>
+      </c>
+      <c r="M23" s="73">
+        <v>849</v>
+      </c>
+      <c r="N23" s="73">
+        <v>774</v>
+      </c>
+      <c r="O23" s="73">
+        <v>827</v>
+      </c>
+      <c r="P23" s="73">
+        <v>761</v>
+      </c>
+      <c r="Q23" s="73">
+        <v>734</v>
+      </c>
+      <c r="R23" s="73">
+        <v>750</v>
+      </c>
+      <c r="S23" s="73">
+        <v>680</v>
+      </c>
+      <c r="T23" s="73">
+        <v>727</v>
+      </c>
+      <c r="U23" s="73">
+        <v>720</v>
+      </c>
+      <c r="V23" s="73">
+        <v>703</v>
+      </c>
+      <c r="W23" s="73">
+        <v>819</v>
+      </c>
+      <c r="X23" s="73">
+        <v>929</v>
+      </c>
+      <c r="Y23" s="73">
+        <v>647</v>
+      </c>
+      <c r="Z23" s="73">
+        <v>632</v>
+      </c>
+      <c r="AA23" s="74">
+        <v>695</v>
+      </c>
+      <c r="AB23" s="75">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A24" s="53" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C24" s="72">
+        <v>674</v>
+      </c>
+      <c r="D24" s="77">
+        <v>703</v>
+      </c>
+      <c r="E24" s="77">
+        <v>690</v>
+      </c>
+      <c r="F24" s="77">
+        <v>745</v>
+      </c>
+      <c r="G24" s="77">
+        <v>712</v>
+      </c>
+      <c r="H24" s="77">
+        <v>746</v>
+      </c>
+      <c r="I24" s="77">
+        <v>701</v>
+      </c>
+      <c r="J24" s="78">
+        <v>721</v>
+      </c>
+      <c r="K24" s="77">
+        <v>675</v>
+      </c>
+      <c r="L24" s="73">
+        <v>682</v>
+      </c>
+      <c r="M24" s="73">
+        <v>714</v>
+      </c>
+      <c r="N24" s="73">
+        <v>696</v>
+      </c>
+      <c r="O24" s="73">
+        <v>639</v>
+      </c>
+      <c r="P24" s="73">
+        <v>683</v>
+      </c>
+      <c r="Q24" s="73">
+        <v>709</v>
+      </c>
+      <c r="R24" s="73">
+        <v>696</v>
+      </c>
+      <c r="S24" s="73">
+        <v>715</v>
+      </c>
+      <c r="T24" s="73">
+        <v>636</v>
+      </c>
+      <c r="U24" s="73">
+        <v>626</v>
+      </c>
+      <c r="V24" s="73">
+        <v>670</v>
+      </c>
+      <c r="W24" s="73">
+        <v>762</v>
+      </c>
+      <c r="X24" s="73">
+        <v>856</v>
+      </c>
+      <c r="Y24" s="73">
+        <v>646</v>
+      </c>
+      <c r="Z24" s="73">
+        <v>601</v>
+      </c>
+      <c r="AA24" s="74">
+        <v>616</v>
+      </c>
+      <c r="AB24" s="75">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A25" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B25" s="58" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" s="72">
+        <v>411</v>
+      </c>
+      <c r="D25" s="77">
+        <v>404</v>
+      </c>
+      <c r="E25" s="77">
+        <v>412</v>
+      </c>
+      <c r="F25" s="77">
+        <v>440</v>
+      </c>
+      <c r="G25" s="77">
+        <v>412</v>
+      </c>
+      <c r="H25" s="77">
+        <v>432</v>
+      </c>
+      <c r="I25" s="81">
+        <v>432</v>
+      </c>
+      <c r="J25" s="78">
+        <v>460</v>
+      </c>
+      <c r="K25" s="81">
+        <v>470</v>
+      </c>
+      <c r="L25" s="73">
+        <v>409</v>
+      </c>
+      <c r="M25" s="73">
+        <v>456</v>
+      </c>
+      <c r="N25" s="73">
+        <v>423</v>
+      </c>
+      <c r="O25" s="73">
+        <v>422</v>
+      </c>
+      <c r="P25" s="73">
+        <v>415</v>
+      </c>
+      <c r="Q25" s="73">
+        <v>390</v>
+      </c>
+      <c r="R25" s="73">
+        <v>402</v>
+      </c>
+      <c r="S25" s="73">
+        <v>395</v>
+      </c>
+      <c r="T25" s="73">
+        <v>393</v>
+      </c>
+      <c r="U25" s="73">
+        <v>356</v>
+      </c>
+      <c r="V25" s="73">
+        <v>371</v>
+      </c>
+      <c r="W25" s="73">
+        <v>442</v>
+      </c>
+      <c r="X25" s="73">
+        <v>489</v>
+      </c>
+      <c r="Y25" s="73">
+        <v>379</v>
+      </c>
+      <c r="Z25" s="73">
+        <v>381</v>
+      </c>
+      <c r="AA25" s="74">
+        <v>367</v>
+      </c>
+      <c r="AB25" s="75">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A26" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="107" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" s="82">
+        <v>3838</v>
+      </c>
+      <c r="D26" s="83">
+        <v>3779</v>
+      </c>
+      <c r="E26" s="83">
+        <v>4264</v>
+      </c>
+      <c r="F26" s="83">
+        <v>4470</v>
+      </c>
+      <c r="G26" s="83">
+        <v>4446</v>
+      </c>
+      <c r="H26" s="83">
+        <v>4791</v>
+      </c>
+      <c r="I26" s="83">
+        <v>4724</v>
+      </c>
+      <c r="J26" s="83">
+        <v>4729</v>
+      </c>
+      <c r="K26" s="83">
+        <v>4763</v>
+      </c>
+      <c r="L26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="M26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="O26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="P26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="R26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="S26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="T26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="U26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="V26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="W26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="X26" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="76" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B27" s="117" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="49">
-[...13866 lines deleted...]
-      <c r="B27" s="117"/>
       <c r="C27" s="117"/>
       <c r="D27" s="117"/>
       <c r="E27" s="117"/>
       <c r="F27" s="117"/>
       <c r="G27" s="117"/>
       <c r="H27" s="117"/>
       <c r="I27" s="117"/>
       <c r="J27" s="117"/>
       <c r="K27" s="117"/>
       <c r="L27" s="117"/>
       <c r="M27" s="117"/>
       <c r="N27" s="117"/>
       <c r="O27" s="117"/>
       <c r="P27" s="117"/>
       <c r="Q27" s="117"/>
       <c r="R27" s="117"/>
       <c r="S27" s="117"/>
       <c r="T27" s="117"/>
       <c r="U27" s="117"/>
       <c r="V27" s="117"/>
       <c r="W27" s="117"/>
       <c r="X27" s="117"/>
-      <c r="Y27" s="6"/>
-[...83 lines deleted...]
-      <c r="A29" s="24" t="s">
+      <c r="Y27" s="117"/>
+      <c r="Z27" s="117"/>
+      <c r="AA27" s="117"/>
+      <c r="AB27" s="117"/>
+    </row>
+    <row r="28" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A28" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="C28" s="85">
+        <v>7670</v>
+      </c>
+      <c r="D28" s="85">
+        <v>7881</v>
+      </c>
+      <c r="E28" s="85">
+        <v>8145</v>
+      </c>
+      <c r="F28" s="85">
+        <v>8580</v>
+      </c>
+      <c r="G28" s="85">
+        <v>8529</v>
+      </c>
+      <c r="H28" s="85">
+        <v>8893</v>
+      </c>
+      <c r="I28" s="85">
+        <v>8964</v>
+      </c>
+      <c r="J28" s="85">
+        <v>9343</v>
+      </c>
+      <c r="K28" s="85">
+        <v>9285</v>
+      </c>
+      <c r="L28" s="72">
+        <v>5886</v>
+      </c>
+      <c r="M28" s="85">
+        <v>6082</v>
+      </c>
+      <c r="N28" s="85">
+        <v>6243</v>
+      </c>
+      <c r="O28" s="85">
+        <v>6083</v>
+      </c>
+      <c r="P28" s="85">
+        <v>6048</v>
+      </c>
+      <c r="Q28" s="85">
+        <v>6091</v>
+      </c>
+      <c r="R28" s="85">
+        <v>6025</v>
+      </c>
+      <c r="S28" s="85">
+        <v>5778</v>
+      </c>
+      <c r="T28" s="85">
+        <v>5759</v>
+      </c>
+      <c r="U28" s="85">
+        <v>5596</v>
+      </c>
+      <c r="V28" s="85">
+        <v>5823</v>
+      </c>
+      <c r="W28" s="85">
+        <v>7343</v>
+      </c>
+      <c r="X28" s="86">
+        <v>7598</v>
+      </c>
+      <c r="Y28" s="87">
+        <v>5527</v>
+      </c>
+      <c r="Z28" s="87">
+        <v>5768</v>
+      </c>
+      <c r="AA28" s="88">
+        <v>5868</v>
+      </c>
+      <c r="AB28" s="75">
+        <v>5927</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A29" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C29" s="85">
+        <v>605</v>
+      </c>
+      <c r="D29" s="85">
+        <v>607</v>
+      </c>
+      <c r="E29" s="85">
+        <v>579</v>
+      </c>
+      <c r="F29" s="85">
+        <v>617</v>
+      </c>
+      <c r="G29" s="85">
+        <v>604</v>
+      </c>
+      <c r="H29" s="85">
+        <v>632</v>
+      </c>
+      <c r="I29" s="85">
+        <v>678</v>
+      </c>
+      <c r="J29" s="85">
+        <v>675</v>
+      </c>
+      <c r="K29" s="85">
+        <v>821</v>
+      </c>
+      <c r="L29" s="72">
+        <v>509</v>
+      </c>
+      <c r="M29" s="85">
+        <v>451</v>
+      </c>
+      <c r="N29" s="85">
+        <v>466</v>
+      </c>
+      <c r="O29" s="85">
+        <v>445</v>
+      </c>
+      <c r="P29" s="85">
+        <v>505</v>
+      </c>
+      <c r="Q29" s="85">
+        <v>503</v>
+      </c>
+      <c r="R29" s="85">
+        <v>499</v>
+      </c>
+      <c r="S29" s="85">
+        <v>523</v>
+      </c>
+      <c r="T29" s="85">
+        <v>498</v>
+      </c>
+      <c r="U29" s="85">
+        <v>481</v>
+      </c>
+      <c r="V29" s="85">
+        <v>470</v>
+      </c>
+      <c r="W29" s="85">
+        <v>678</v>
+      </c>
+      <c r="X29" s="86">
+        <v>626</v>
+      </c>
+      <c r="Y29" s="87">
+        <v>493</v>
+      </c>
+      <c r="Z29" s="89">
+        <v>514</v>
+      </c>
+      <c r="AA29" s="75">
+        <v>531</v>
+      </c>
+      <c r="AB29" s="75">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A30" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C30" s="85">
+        <v>213</v>
+      </c>
+      <c r="D30" s="85">
+        <v>241</v>
+      </c>
+      <c r="E30" s="85">
+        <v>228</v>
+      </c>
+      <c r="F30" s="85">
+        <v>242</v>
+      </c>
+      <c r="G30" s="85">
+        <v>260</v>
+      </c>
+      <c r="H30" s="85">
+        <v>218</v>
+      </c>
+      <c r="I30" s="85">
+        <v>251</v>
+      </c>
+      <c r="J30" s="85">
+        <v>220</v>
+      </c>
+      <c r="K30" s="85">
+        <v>247</v>
+      </c>
+      <c r="L30" s="90">
+        <v>252</v>
+      </c>
+      <c r="M30" s="91">
+        <v>230</v>
+      </c>
+      <c r="N30" s="91">
+        <v>245</v>
+      </c>
+      <c r="O30" s="91">
+        <v>219</v>
+      </c>
+      <c r="P30" s="91">
+        <v>234</v>
+      </c>
+      <c r="Q30" s="85">
+        <v>249</v>
+      </c>
+      <c r="R30" s="85">
+        <v>227</v>
+      </c>
+      <c r="S30" s="85">
+        <v>217</v>
+      </c>
+      <c r="T30" s="91">
+        <v>265</v>
+      </c>
+      <c r="U30" s="85">
+        <v>235</v>
+      </c>
+      <c r="V30" s="91">
+        <v>240</v>
+      </c>
+      <c r="W30" s="85">
+        <v>286</v>
+      </c>
+      <c r="X30" s="86">
+        <v>317</v>
+      </c>
+      <c r="Y30" s="87">
+        <v>207</v>
+      </c>
+      <c r="Z30" s="89">
+        <v>260</v>
+      </c>
+      <c r="AA30" s="75">
+        <v>251</v>
+      </c>
+      <c r="AB30" s="75">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A31" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C31" s="85">
+        <v>353</v>
+      </c>
+      <c r="D31" s="85">
+        <v>381</v>
+      </c>
+      <c r="E31" s="85">
+        <v>398</v>
+      </c>
+      <c r="F31" s="85">
+        <v>351</v>
+      </c>
+      <c r="G31" s="85">
+        <v>351</v>
+      </c>
+      <c r="H31" s="85">
+        <v>364</v>
+      </c>
+      <c r="I31" s="85">
+        <v>392</v>
+      </c>
+      <c r="J31" s="85">
+        <v>425</v>
+      </c>
+      <c r="K31" s="85">
+        <v>401</v>
+      </c>
+      <c r="L31" s="90">
+        <v>343</v>
+      </c>
+      <c r="M31" s="91">
+        <v>312</v>
+      </c>
+      <c r="N31" s="91">
+        <v>362</v>
+      </c>
+      <c r="O31" s="91">
+        <v>384</v>
+      </c>
+      <c r="P31" s="91">
+        <v>314</v>
+      </c>
+      <c r="Q31" s="85">
+        <v>360</v>
+      </c>
+      <c r="R31" s="85">
+        <v>320</v>
+      </c>
+      <c r="S31" s="85">
+        <v>303</v>
+      </c>
+      <c r="T31" s="91">
+        <v>294</v>
+      </c>
+      <c r="U31" s="85">
+        <v>311</v>
+      </c>
+      <c r="V31" s="91">
+        <v>365</v>
+      </c>
+      <c r="W31" s="85">
+        <v>423</v>
+      </c>
+      <c r="X31" s="86">
+        <v>464</v>
+      </c>
+      <c r="Y31" s="87">
+        <v>308</v>
+      </c>
+      <c r="Z31" s="89">
+        <v>312</v>
+      </c>
+      <c r="AA31" s="75">
+        <v>323</v>
+      </c>
+      <c r="AB31" s="75">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A32" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="B32" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="85">
+        <v>182</v>
+      </c>
+      <c r="D32" s="85">
+        <v>157</v>
+      </c>
+      <c r="E32" s="85">
+        <v>195</v>
+      </c>
+      <c r="F32" s="85">
+        <v>169</v>
+      </c>
+      <c r="G32" s="85">
+        <v>175</v>
+      </c>
+      <c r="H32" s="85">
+        <v>154</v>
+      </c>
+      <c r="I32" s="85">
+        <v>187</v>
+      </c>
+      <c r="J32" s="85">
+        <v>187</v>
+      </c>
+      <c r="K32" s="85">
+        <v>203</v>
+      </c>
+      <c r="L32" s="90">
+        <v>163</v>
+      </c>
+      <c r="M32" s="91">
+        <v>180</v>
+      </c>
+      <c r="N32" s="91">
+        <v>205</v>
+      </c>
+      <c r="O32" s="91">
+        <v>183</v>
+      </c>
+      <c r="P32" s="91">
+        <v>167</v>
+      </c>
+      <c r="Q32" s="85">
+        <v>180</v>
+      </c>
+      <c r="R32" s="85">
+        <v>167</v>
+      </c>
+      <c r="S32" s="85">
+        <v>181</v>
+      </c>
+      <c r="T32" s="91">
+        <v>173</v>
+      </c>
+      <c r="U32" s="85">
+        <v>164</v>
+      </c>
+      <c r="V32" s="91">
+        <v>154</v>
+      </c>
+      <c r="W32" s="85">
+        <v>223</v>
+      </c>
+      <c r="X32" s="86">
+        <v>236</v>
+      </c>
+      <c r="Y32" s="87">
+        <v>189</v>
+      </c>
+      <c r="Z32" s="89">
+        <v>163</v>
+      </c>
+      <c r="AA32" s="75">
+        <v>164</v>
+      </c>
+      <c r="AB32" s="75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A33" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B33" s="58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D33" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E33" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F33" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H33" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I33" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J33" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K33" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L33" s="90">
+        <v>515</v>
+      </c>
+      <c r="M33" s="91">
+        <v>529</v>
+      </c>
+      <c r="N33" s="91">
+        <v>551</v>
+      </c>
+      <c r="O33" s="91">
+        <v>537</v>
+      </c>
+      <c r="P33" s="91">
+        <v>586</v>
+      </c>
+      <c r="Q33" s="85">
+        <v>586</v>
+      </c>
+      <c r="R33" s="85">
+        <v>581</v>
+      </c>
+      <c r="S33" s="85">
+        <v>494</v>
+      </c>
+      <c r="T33" s="91">
+        <v>532</v>
+      </c>
+      <c r="U33" s="85">
+        <v>511</v>
+      </c>
+      <c r="V33" s="91">
+        <v>462</v>
+      </c>
+      <c r="W33" s="85">
+        <v>621</v>
+      </c>
+      <c r="X33" s="86">
+        <v>677</v>
+      </c>
+      <c r="Y33" s="87">
+        <v>489</v>
+      </c>
+      <c r="Z33" s="89">
+        <v>478</v>
+      </c>
+      <c r="AA33" s="75">
+        <v>502</v>
+      </c>
+      <c r="AB33" s="75">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A34" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="B34" s="58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C34" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F34" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H34" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I34" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J34" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K34" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L34" s="90">
+        <v>304</v>
+      </c>
+      <c r="M34" s="91">
+        <v>366</v>
+      </c>
+      <c r="N34" s="91">
+        <v>364</v>
+      </c>
+      <c r="O34" s="91">
+        <v>331</v>
+      </c>
+      <c r="P34" s="91">
+        <v>370</v>
+      </c>
+      <c r="Q34" s="85">
+        <v>293</v>
+      </c>
+      <c r="R34" s="85">
+        <v>332</v>
+      </c>
+      <c r="S34" s="85">
+        <v>315</v>
+      </c>
+      <c r="T34" s="91">
+        <v>300</v>
+      </c>
+      <c r="U34" s="85">
+        <v>349</v>
+      </c>
+      <c r="V34" s="91">
+        <v>340</v>
+      </c>
+      <c r="W34" s="85">
+        <v>436</v>
+      </c>
+      <c r="X34" s="86">
+        <v>419</v>
+      </c>
+      <c r="Y34" s="87">
+        <v>341</v>
+      </c>
+      <c r="Z34" s="89">
+        <v>352</v>
+      </c>
+      <c r="AA34" s="75">
+        <v>334</v>
+      </c>
+      <c r="AB34" s="75">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A35" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" s="85">
+        <v>319</v>
+      </c>
+      <c r="D35" s="85">
+        <v>261</v>
+      </c>
+      <c r="E35" s="85">
+        <v>309</v>
+      </c>
+      <c r="F35" s="85">
+        <v>306</v>
+      </c>
+      <c r="G35" s="85">
+        <v>295</v>
+      </c>
+      <c r="H35" s="85">
+        <v>323</v>
+      </c>
+      <c r="I35" s="85">
+        <v>319</v>
+      </c>
+      <c r="J35" s="85">
+        <v>403</v>
+      </c>
+      <c r="K35" s="85">
+        <v>383</v>
+      </c>
+      <c r="L35" s="90">
+        <v>381</v>
+      </c>
+      <c r="M35" s="91">
+        <v>377</v>
+      </c>
+      <c r="N35" s="91">
+        <v>354</v>
+      </c>
+      <c r="O35" s="91">
+        <v>371</v>
+      </c>
+      <c r="P35" s="91">
+        <v>376</v>
+      </c>
+      <c r="Q35" s="85">
+        <v>378</v>
+      </c>
+      <c r="R35" s="85">
+        <v>351</v>
+      </c>
+      <c r="S35" s="85">
+        <v>362</v>
+      </c>
+      <c r="T35" s="91">
+        <v>328</v>
+      </c>
+      <c r="U35" s="85">
+        <v>358</v>
+      </c>
+      <c r="V35" s="91">
+        <v>352</v>
+      </c>
+      <c r="W35" s="85">
+        <v>430</v>
+      </c>
+      <c r="X35" s="86">
+        <v>470</v>
+      </c>
+      <c r="Y35" s="87">
+        <v>317</v>
+      </c>
+      <c r="Z35" s="89">
+        <v>293</v>
+      </c>
+      <c r="AA35" s="75">
+        <v>351</v>
+      </c>
+      <c r="AB35" s="75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A36" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B36" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="85">
+        <v>748</v>
+      </c>
+      <c r="D36" s="85">
+        <v>847</v>
+      </c>
+      <c r="E36" s="85">
+        <v>755</v>
+      </c>
+      <c r="F36" s="85">
+        <v>836</v>
+      </c>
+      <c r="G36" s="85">
+        <v>790</v>
+      </c>
+      <c r="H36" s="85">
+        <v>814</v>
+      </c>
+      <c r="I36" s="85">
+        <v>841</v>
+      </c>
+      <c r="J36" s="85">
+        <v>874</v>
+      </c>
+      <c r="K36" s="85">
+        <v>935</v>
+      </c>
+      <c r="L36" s="72">
+        <v>318</v>
+      </c>
+      <c r="M36" s="85">
+        <v>361</v>
+      </c>
+      <c r="N36" s="85">
+        <v>378</v>
+      </c>
+      <c r="O36" s="85">
+        <v>348</v>
+      </c>
+      <c r="P36" s="85">
+        <v>330</v>
+      </c>
+      <c r="Q36" s="85">
+        <v>361</v>
+      </c>
+      <c r="R36" s="85">
+        <v>336</v>
+      </c>
+      <c r="S36" s="85">
+        <v>299</v>
+      </c>
+      <c r="T36" s="85">
+        <v>340</v>
+      </c>
+      <c r="U36" s="85">
+        <v>304</v>
+      </c>
+      <c r="V36" s="85">
+        <v>394</v>
+      </c>
+      <c r="W36" s="85">
+        <v>434</v>
+      </c>
+      <c r="X36" s="86">
+        <v>438</v>
+      </c>
+      <c r="Y36" s="87">
+        <v>328</v>
+      </c>
+      <c r="Z36" s="89">
+        <v>344</v>
+      </c>
+      <c r="AA36" s="75">
+        <v>340</v>
+      </c>
+      <c r="AB36" s="75">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A37" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B37" s="58" t="s">
+        <v>96</v>
+      </c>
+      <c r="C37" s="85">
+        <v>273</v>
+      </c>
+      <c r="D37" s="85">
+        <v>271</v>
+      </c>
+      <c r="E37" s="85">
+        <v>287</v>
+      </c>
+      <c r="F37" s="85">
+        <v>295</v>
+      </c>
+      <c r="G37" s="85">
+        <v>308</v>
+      </c>
+      <c r="H37" s="85">
+        <v>305</v>
+      </c>
+      <c r="I37" s="85">
+        <v>325</v>
+      </c>
+      <c r="J37" s="85">
+        <v>387</v>
+      </c>
+      <c r="K37" s="85">
+        <v>350</v>
+      </c>
+      <c r="L37" s="90">
+        <v>378</v>
+      </c>
+      <c r="M37" s="91">
+        <v>360</v>
+      </c>
+      <c r="N37" s="91">
+        <v>420</v>
+      </c>
+      <c r="O37" s="91">
+        <v>411</v>
+      </c>
+      <c r="P37" s="91">
+        <v>397</v>
+      </c>
+      <c r="Q37" s="85">
+        <v>362</v>
+      </c>
+      <c r="R37" s="85">
+        <v>386</v>
+      </c>
+      <c r="S37" s="85">
+        <v>367</v>
+      </c>
+      <c r="T37" s="91">
+        <v>358</v>
+      </c>
+      <c r="U37" s="85">
+        <v>334</v>
+      </c>
+      <c r="V37" s="91">
+        <v>401</v>
+      </c>
+      <c r="W37" s="85">
+        <v>464</v>
+      </c>
+      <c r="X37" s="86">
+        <v>461</v>
+      </c>
+      <c r="Y37" s="87">
+        <v>364</v>
+      </c>
+      <c r="Z37" s="89">
+        <v>348</v>
+      </c>
+      <c r="AA37" s="75">
+        <v>396</v>
+      </c>
+      <c r="AB37" s="75">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A38" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B38" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C38" s="85">
+        <v>157</v>
+      </c>
+      <c r="D38" s="85">
+        <v>187</v>
+      </c>
+      <c r="E38" s="85">
+        <v>179</v>
+      </c>
+      <c r="F38" s="85">
+        <v>172</v>
+      </c>
+      <c r="G38" s="85">
+        <v>194</v>
+      </c>
+      <c r="H38" s="85">
+        <v>167</v>
+      </c>
+      <c r="I38" s="85">
+        <v>171</v>
+      </c>
+      <c r="J38" s="85">
+        <v>207</v>
+      </c>
+      <c r="K38" s="85">
+        <v>207</v>
+      </c>
+      <c r="L38" s="90">
+        <v>175</v>
+      </c>
+      <c r="M38" s="91">
+        <v>164</v>
+      </c>
+      <c r="N38" s="91">
+        <v>176</v>
+      </c>
+      <c r="O38" s="91">
+        <v>184</v>
+      </c>
+      <c r="P38" s="91">
+        <v>168</v>
+      </c>
+      <c r="Q38" s="85">
+        <v>174</v>
+      </c>
+      <c r="R38" s="85">
+        <v>172</v>
+      </c>
+      <c r="S38" s="85">
+        <v>173</v>
+      </c>
+      <c r="T38" s="91">
+        <v>174</v>
+      </c>
+      <c r="U38" s="85">
+        <v>162</v>
+      </c>
+      <c r="V38" s="91">
+        <v>159</v>
+      </c>
+      <c r="W38" s="85">
+        <v>212</v>
+      </c>
+      <c r="X38" s="86">
+        <v>204</v>
+      </c>
+      <c r="Y38" s="87">
+        <v>147</v>
+      </c>
+      <c r="Z38" s="89">
+        <v>160</v>
+      </c>
+      <c r="AA38" s="75">
+        <v>157</v>
+      </c>
+      <c r="AB38" s="75">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A39" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B39" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" s="85">
+        <v>722</v>
+      </c>
+      <c r="D39" s="85">
+        <v>713</v>
+      </c>
+      <c r="E39" s="85">
+        <v>791</v>
+      </c>
+      <c r="F39" s="85">
+        <v>813</v>
+      </c>
+      <c r="G39" s="85">
+        <v>780</v>
+      </c>
+      <c r="H39" s="85">
+        <v>814</v>
+      </c>
+      <c r="I39" s="85">
+        <v>860</v>
+      </c>
+      <c r="J39" s="85">
+        <v>887</v>
+      </c>
+      <c r="K39" s="85">
+        <v>880</v>
+      </c>
+      <c r="L39" s="90">
+        <v>549</v>
+      </c>
+      <c r="M39" s="91">
+        <v>599</v>
+      </c>
+      <c r="N39" s="91">
+        <v>613</v>
+      </c>
+      <c r="O39" s="91">
+        <v>610</v>
+      </c>
+      <c r="P39" s="91">
+        <v>516</v>
+      </c>
+      <c r="Q39" s="85">
+        <v>584</v>
+      </c>
+      <c r="R39" s="85">
+        <v>575</v>
+      </c>
+      <c r="S39" s="85">
+        <v>594</v>
+      </c>
+      <c r="T39" s="91">
+        <v>517</v>
+      </c>
+      <c r="U39" s="85">
+        <v>539</v>
+      </c>
+      <c r="V39" s="91">
+        <v>573</v>
+      </c>
+      <c r="W39" s="85">
+        <v>769</v>
+      </c>
+      <c r="X39" s="86">
+        <v>765</v>
+      </c>
+      <c r="Y39" s="87">
+        <v>524</v>
+      </c>
+      <c r="Z39" s="89">
+        <v>572</v>
+      </c>
+      <c r="AA39" s="75">
+        <v>619</v>
+      </c>
+      <c r="AB39" s="75">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A40" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" s="85">
+        <v>693</v>
+      </c>
+      <c r="D40" s="85">
+        <v>834</v>
+      </c>
+      <c r="E40" s="85">
+        <v>787</v>
+      </c>
+      <c r="F40" s="85">
+        <v>877</v>
+      </c>
+      <c r="G40" s="85">
+        <v>817</v>
+      </c>
+      <c r="H40" s="85">
+        <v>939</v>
+      </c>
+      <c r="I40" s="85">
+        <v>899</v>
+      </c>
+      <c r="J40" s="85">
+        <v>958</v>
+      </c>
+      <c r="K40" s="85">
+        <v>891</v>
+      </c>
+      <c r="L40" s="90">
+        <v>605</v>
+      </c>
+      <c r="M40" s="91">
+        <v>588</v>
+      </c>
+      <c r="N40" s="91">
+        <v>630</v>
+      </c>
+      <c r="O40" s="91">
+        <v>635</v>
+      </c>
+      <c r="P40" s="91">
+        <v>606</v>
+      </c>
+      <c r="Q40" s="85">
+        <v>595</v>
+      </c>
+      <c r="R40" s="85">
+        <v>639</v>
+      </c>
+      <c r="S40" s="85">
+        <v>589</v>
+      </c>
+      <c r="T40" s="91">
+        <v>565</v>
+      </c>
+      <c r="U40" s="85">
+        <v>541</v>
+      </c>
+      <c r="V40" s="91">
+        <v>575</v>
+      </c>
+      <c r="W40" s="85">
+        <v>695</v>
+      </c>
+      <c r="X40" s="86">
+        <v>764</v>
+      </c>
+      <c r="Y40" s="87">
+        <v>512</v>
+      </c>
+      <c r="Z40" s="89">
+        <v>597</v>
+      </c>
+      <c r="AA40" s="75">
+        <v>542</v>
+      </c>
+      <c r="AB40" s="75">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A41" s="53" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="58" t="s">
+        <v>128</v>
+      </c>
+      <c r="C41" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F41" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H41" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J41" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L41" s="76">
+        <v>157</v>
+      </c>
+      <c r="M41" s="91">
+        <v>222</v>
+      </c>
+      <c r="N41" s="91">
+        <v>202</v>
+      </c>
+      <c r="O41" s="91">
+        <v>189</v>
+      </c>
+      <c r="P41" s="91">
+        <v>215</v>
+      </c>
+      <c r="Q41" s="85">
+        <v>241</v>
+      </c>
+      <c r="R41" s="85">
+        <v>212</v>
+      </c>
+      <c r="S41" s="85">
+        <v>180</v>
+      </c>
+      <c r="T41" s="91">
+        <v>247</v>
+      </c>
+      <c r="U41" s="85">
+        <v>169</v>
+      </c>
+      <c r="V41" s="91">
+        <v>191</v>
+      </c>
+      <c r="W41" s="85">
+        <v>313</v>
+      </c>
+      <c r="X41" s="86">
+        <v>231</v>
+      </c>
+      <c r="Y41" s="87">
+        <v>203</v>
+      </c>
+      <c r="Z41" s="89">
+        <v>220</v>
+      </c>
+      <c r="AA41" s="75">
+        <v>241</v>
+      </c>
+      <c r="AB41" s="75">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A42" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="C42" s="85">
+        <v>178</v>
+      </c>
+      <c r="D42" s="85">
+        <v>185</v>
+      </c>
+      <c r="E42" s="85">
+        <v>186</v>
+      </c>
+      <c r="F42" s="85">
+        <v>199</v>
+      </c>
+      <c r="G42" s="85">
+        <v>196</v>
+      </c>
+      <c r="H42" s="85">
+        <v>178</v>
+      </c>
+      <c r="I42" s="85">
+        <v>190</v>
+      </c>
+      <c r="J42" s="85">
+        <v>190</v>
+      </c>
+      <c r="K42" s="85">
+        <v>179</v>
+      </c>
+      <c r="L42" s="90">
+        <v>197</v>
+      </c>
+      <c r="M42" s="91">
+        <v>175</v>
+      </c>
+      <c r="N42" s="91">
+        <v>171</v>
+      </c>
+      <c r="O42" s="91">
+        <v>203</v>
+      </c>
+      <c r="P42" s="91">
+        <v>201</v>
+      </c>
+      <c r="Q42" s="85">
+        <v>182</v>
+      </c>
+      <c r="R42" s="4">
+        <v>180</v>
+      </c>
+      <c r="S42" s="85">
+        <v>177</v>
+      </c>
+      <c r="T42" s="91">
+        <v>175</v>
+      </c>
+      <c r="U42" s="85">
+        <v>161</v>
+      </c>
+      <c r="V42" s="91">
+        <v>181</v>
+      </c>
+      <c r="W42" s="85">
+        <v>212</v>
+      </c>
+      <c r="X42" s="86">
+        <v>231</v>
+      </c>
+      <c r="Y42" s="87">
+        <v>166</v>
+      </c>
+      <c r="Z42" s="89">
+        <v>214</v>
+      </c>
+      <c r="AA42" s="75">
+        <v>182</v>
+      </c>
+      <c r="AB42" s="75">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A43" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C43" s="4">
+        <v>459</v>
+      </c>
+      <c r="D43" s="4">
+        <v>458</v>
+      </c>
+      <c r="E43" s="4">
+        <v>475</v>
+      </c>
+      <c r="F43" s="4">
+        <v>482</v>
+      </c>
+      <c r="G43" s="4">
+        <v>476</v>
+      </c>
+      <c r="H43" s="4">
+        <v>488</v>
+      </c>
+      <c r="I43" s="4">
+        <v>491</v>
+      </c>
+      <c r="J43" s="4">
+        <v>554</v>
+      </c>
+      <c r="K43" s="4">
+        <v>516</v>
+      </c>
+      <c r="L43" s="4">
+        <v>435</v>
+      </c>
+      <c r="M43" s="4">
+        <v>486</v>
+      </c>
+      <c r="N43" s="4">
+        <v>455</v>
+      </c>
+      <c r="O43" s="4">
+        <v>449</v>
+      </c>
+      <c r="P43" s="4">
+        <v>448</v>
+      </c>
+      <c r="Q43" s="4">
+        <v>415</v>
+      </c>
+      <c r="R43" s="85">
+        <v>423</v>
+      </c>
+      <c r="S43" s="4">
+        <v>403</v>
+      </c>
+      <c r="T43" s="4">
+        <v>398</v>
+      </c>
+      <c r="U43" s="4">
+        <v>407</v>
+      </c>
+      <c r="V43" s="4">
+        <v>397</v>
+      </c>
+      <c r="W43" s="7">
+        <v>459</v>
+      </c>
+      <c r="X43" s="7">
+        <v>520</v>
+      </c>
+      <c r="Y43" s="7">
+        <v>355</v>
+      </c>
+      <c r="Z43" s="89">
+        <v>379</v>
+      </c>
+      <c r="AA43" s="75">
+        <v>389</v>
+      </c>
+      <c r="AB43" s="75">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A44" s="53" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" s="85">
+        <v>381</v>
+      </c>
+      <c r="D44" s="85">
+        <v>388</v>
+      </c>
+      <c r="E44" s="85">
+        <v>369</v>
+      </c>
+      <c r="F44" s="85">
+        <v>406</v>
+      </c>
+      <c r="G44" s="85">
+        <v>382</v>
+      </c>
+      <c r="H44" s="85">
+        <v>409</v>
+      </c>
+      <c r="I44" s="85">
+        <v>372</v>
+      </c>
+      <c r="J44" s="85">
+        <v>409</v>
+      </c>
+      <c r="K44" s="85">
+        <v>354</v>
+      </c>
+      <c r="L44" s="90">
+        <v>375</v>
+      </c>
+      <c r="M44" s="91">
+        <v>411</v>
+      </c>
+      <c r="N44" s="91">
+        <v>401</v>
+      </c>
+      <c r="O44" s="91">
+        <v>346</v>
+      </c>
+      <c r="P44" s="91">
+        <v>374</v>
+      </c>
+      <c r="Q44" s="85">
+        <v>393</v>
+      </c>
+      <c r="R44" s="85">
+        <v>383</v>
+      </c>
+      <c r="S44" s="85">
+        <v>387</v>
+      </c>
+      <c r="T44" s="91">
+        <v>357</v>
+      </c>
+      <c r="U44" s="85">
+        <v>345</v>
+      </c>
+      <c r="V44" s="91">
+        <v>357</v>
+      </c>
+      <c r="W44" s="85">
+        <v>426</v>
+      </c>
+      <c r="X44" s="86">
+        <v>491</v>
+      </c>
+      <c r="Y44" s="87">
+        <v>379</v>
+      </c>
+      <c r="Z44" s="89">
+        <v>340</v>
+      </c>
+      <c r="AA44" s="75">
+        <v>346</v>
+      </c>
+      <c r="AB44" s="75">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A45" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45" s="58" t="s">
+        <v>103</v>
+      </c>
+      <c r="C45" s="85">
+        <v>250</v>
+      </c>
+      <c r="D45" s="85">
+        <v>219</v>
+      </c>
+      <c r="E45" s="85">
+        <v>221</v>
+      </c>
+      <c r="F45" s="85">
+        <v>228</v>
+      </c>
+      <c r="G45" s="85">
+        <v>251</v>
+      </c>
+      <c r="H45" s="85">
+        <v>243</v>
+      </c>
+      <c r="I45" s="85">
+        <v>255</v>
+      </c>
+      <c r="J45" s="85">
+        <v>280</v>
+      </c>
+      <c r="K45" s="85">
+        <v>259</v>
+      </c>
+      <c r="L45" s="90">
+        <v>230</v>
+      </c>
+      <c r="M45" s="91">
+        <v>271</v>
+      </c>
+      <c r="N45" s="91">
+        <v>250</v>
+      </c>
+      <c r="O45" s="91">
+        <v>238</v>
+      </c>
+      <c r="P45" s="91">
+        <v>241</v>
+      </c>
+      <c r="Q45" s="85">
+        <v>235</v>
+      </c>
+      <c r="R45" s="4">
+        <v>242</v>
+      </c>
+      <c r="S45" s="85">
+        <v>214</v>
+      </c>
+      <c r="T45" s="91">
+        <v>238</v>
+      </c>
+      <c r="U45" s="85">
+        <v>225</v>
+      </c>
+      <c r="V45" s="91">
+        <v>212</v>
+      </c>
+      <c r="W45" s="85">
+        <v>262</v>
+      </c>
+      <c r="X45" s="86">
+        <v>284</v>
+      </c>
+      <c r="Y45" s="87">
+        <v>205</v>
+      </c>
+      <c r="Z45" s="89">
+        <v>222</v>
+      </c>
+      <c r="AA45" s="75">
+        <v>200</v>
+      </c>
+      <c r="AB45" s="75">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A46" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46" s="107" t="s">
+        <v>89</v>
+      </c>
+      <c r="C46" s="85">
+        <v>2137</v>
+      </c>
+      <c r="D46" s="85">
+        <v>2132</v>
+      </c>
+      <c r="E46" s="85">
+        <v>2386</v>
+      </c>
+      <c r="F46" s="85">
+        <v>2587</v>
+      </c>
+      <c r="G46" s="85">
+        <v>2648</v>
+      </c>
+      <c r="H46" s="85">
+        <v>2845</v>
+      </c>
+      <c r="I46" s="85">
+        <v>2732</v>
+      </c>
+      <c r="J46" s="85">
+        <v>2687</v>
+      </c>
+      <c r="K46" s="85">
+        <v>2659</v>
+      </c>
+      <c r="L46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="M46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="N46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="P46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="R46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="S46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="T46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="U46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="V46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="W46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="X46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="91" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B47" s="117" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="117"/>
+      <c r="D47" s="117"/>
+      <c r="E47" s="117"/>
+      <c r="F47" s="117"/>
+      <c r="G47" s="117"/>
+      <c r="H47" s="117"/>
+      <c r="I47" s="117"/>
+      <c r="J47" s="117"/>
+      <c r="K47" s="117"/>
+      <c r="L47" s="117"/>
+      <c r="M47" s="117"/>
+      <c r="N47" s="117"/>
+      <c r="O47" s="117"/>
+      <c r="P47" s="117"/>
+      <c r="Q47" s="117"/>
+      <c r="R47" s="117"/>
+      <c r="S47" s="117"/>
+      <c r="T47" s="117"/>
+      <c r="U47" s="117"/>
+      <c r="V47" s="117"/>
+      <c r="W47" s="117"/>
+      <c r="X47" s="117"/>
+      <c r="Y47" s="117"/>
+      <c r="Z47" s="117"/>
+      <c r="AA47" s="117"/>
+      <c r="AB47" s="117"/>
+    </row>
+    <row r="48" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A48" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="B48" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="C48" s="85">
+        <v>6239</v>
+      </c>
+      <c r="D48" s="85">
+        <v>6261</v>
+      </c>
+      <c r="E48" s="85">
+        <v>6650</v>
+      </c>
+      <c r="F48" s="85">
+        <v>6754</v>
+      </c>
+      <c r="G48" s="85">
+        <v>6336</v>
+      </c>
+      <c r="H48" s="85">
+        <v>6858</v>
+      </c>
+      <c r="I48" s="85">
+        <v>6813</v>
+      </c>
+      <c r="J48" s="85">
+        <v>7000</v>
+      </c>
+      <c r="K48" s="85">
+        <v>7241</v>
+      </c>
+      <c r="L48" s="91">
+        <v>4665</v>
+      </c>
+      <c r="M48" s="91">
+        <v>4727</v>
+      </c>
+      <c r="N48" s="91">
+        <v>4628</v>
+      </c>
+      <c r="O48" s="91">
+        <v>4669</v>
+      </c>
+      <c r="P48" s="91">
+        <v>4488</v>
+      </c>
+      <c r="Q48" s="85">
+        <v>4402</v>
+      </c>
+      <c r="R48" s="85">
+        <v>4496</v>
+      </c>
+      <c r="S48" s="85">
+        <v>4427</v>
+      </c>
+      <c r="T48" s="91">
+        <v>4425</v>
+      </c>
+      <c r="U48" s="85">
+        <v>4203</v>
+      </c>
+      <c r="V48" s="91">
+        <v>4438</v>
+      </c>
+      <c r="W48" s="85">
+        <v>5505</v>
+      </c>
+      <c r="X48" s="86">
+        <v>5870</v>
+      </c>
+      <c r="Y48" s="87">
+        <v>4219</v>
+      </c>
+      <c r="Z48" s="87">
+        <v>4302</v>
+      </c>
+      <c r="AA48" s="88">
+        <v>4238</v>
+      </c>
+      <c r="AB48" s="75">
+        <v>4485</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A49" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C49" s="85">
+        <v>494</v>
+      </c>
+      <c r="D49" s="85">
+        <v>501</v>
+      </c>
+      <c r="E49" s="85">
+        <v>514</v>
+      </c>
+      <c r="F49" s="85">
+        <v>496</v>
+      </c>
+      <c r="G49" s="85">
+        <v>451</v>
+      </c>
+      <c r="H49" s="85">
+        <v>510</v>
+      </c>
+      <c r="I49" s="85">
+        <v>476</v>
+      </c>
+      <c r="J49" s="85">
+        <v>494</v>
+      </c>
+      <c r="K49" s="85">
+        <v>599</v>
+      </c>
+      <c r="L49" s="72">
+        <v>408</v>
+      </c>
+      <c r="M49" s="85">
+        <v>335</v>
+      </c>
+      <c r="N49" s="85">
+        <v>310</v>
+      </c>
+      <c r="O49" s="85">
+        <v>382</v>
+      </c>
+      <c r="P49" s="85">
+        <v>386</v>
+      </c>
+      <c r="Q49" s="85">
+        <v>352</v>
+      </c>
+      <c r="R49" s="85">
+        <v>362</v>
+      </c>
+      <c r="S49" s="85">
+        <v>364</v>
+      </c>
+      <c r="T49" s="85">
+        <v>351</v>
+      </c>
+      <c r="U49" s="85">
+        <v>350</v>
+      </c>
+      <c r="V49" s="85">
+        <v>326</v>
+      </c>
+      <c r="W49" s="85">
+        <v>528</v>
+      </c>
+      <c r="X49" s="86">
+        <v>517</v>
+      </c>
+      <c r="Y49" s="89">
+        <v>378</v>
+      </c>
+      <c r="Z49" s="89">
+        <v>415</v>
+      </c>
+      <c r="AA49" s="75">
+        <v>361</v>
+      </c>
+      <c r="AB49" s="75">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A50" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B50" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C50" s="85">
+        <v>159</v>
+      </c>
+      <c r="D50" s="85">
+        <v>169</v>
+      </c>
+      <c r="E50" s="85">
+        <v>188</v>
+      </c>
+      <c r="F50" s="85">
+        <v>228</v>
+      </c>
+      <c r="G50" s="85">
+        <v>177</v>
+      </c>
+      <c r="H50" s="85">
+        <v>203</v>
+      </c>
+      <c r="I50" s="85">
+        <v>169</v>
+      </c>
+      <c r="J50" s="85">
+        <v>202</v>
+      </c>
+      <c r="K50" s="85">
+        <v>208</v>
+      </c>
+      <c r="L50" s="90">
+        <v>189</v>
+      </c>
+      <c r="M50" s="91">
+        <v>204</v>
+      </c>
+      <c r="N50" s="91">
+        <v>209</v>
+      </c>
+      <c r="O50" s="91">
+        <v>177</v>
+      </c>
+      <c r="P50" s="91">
+        <v>176</v>
+      </c>
+      <c r="Q50" s="85">
+        <v>166</v>
+      </c>
+      <c r="R50" s="85">
+        <v>179</v>
+      </c>
+      <c r="S50" s="85">
+        <v>169</v>
+      </c>
+      <c r="T50" s="91">
+        <v>207</v>
+      </c>
+      <c r="U50" s="85">
+        <v>157</v>
+      </c>
+      <c r="V50" s="91">
+        <v>176</v>
+      </c>
+      <c r="W50" s="85">
+        <v>221</v>
+      </c>
+      <c r="X50" s="86">
+        <v>219</v>
+      </c>
+      <c r="Y50" s="89">
+        <v>179</v>
+      </c>
+      <c r="Z50" s="89">
+        <v>191</v>
+      </c>
+      <c r="AA50" s="75">
+        <v>173</v>
+      </c>
+      <c r="AB50" s="75">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A51" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B51" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C51" s="85">
+        <v>308</v>
+      </c>
+      <c r="D51" s="85">
+        <v>297</v>
+      </c>
+      <c r="E51" s="85">
+        <v>314</v>
+      </c>
+      <c r="F51" s="85">
+        <v>286</v>
+      </c>
+      <c r="G51" s="85">
+        <v>329</v>
+      </c>
+      <c r="H51" s="85">
+        <v>289</v>
+      </c>
+      <c r="I51" s="85">
+        <v>283</v>
+      </c>
+      <c r="J51" s="85">
+        <v>308</v>
+      </c>
+      <c r="K51" s="85">
+        <v>282</v>
+      </c>
+      <c r="L51" s="90">
+        <v>275</v>
+      </c>
+      <c r="M51" s="91">
+        <v>251</v>
+      </c>
+      <c r="N51" s="91">
+        <v>277</v>
+      </c>
+      <c r="O51" s="91">
+        <v>273</v>
+      </c>
+      <c r="P51" s="91">
+        <v>279</v>
+      </c>
+      <c r="Q51" s="85">
+        <v>234</v>
+      </c>
+      <c r="R51" s="85">
+        <v>238</v>
+      </c>
+      <c r="S51" s="85">
+        <v>252</v>
+      </c>
+      <c r="T51" s="91">
+        <v>259</v>
+      </c>
+      <c r="U51" s="85">
+        <v>255</v>
+      </c>
+      <c r="V51" s="91">
+        <v>303</v>
+      </c>
+      <c r="W51" s="85">
+        <v>344</v>
+      </c>
+      <c r="X51" s="86">
+        <v>406</v>
+      </c>
+      <c r="Y51" s="89">
+        <v>287</v>
+      </c>
+      <c r="Z51" s="89">
+        <v>234</v>
+      </c>
+      <c r="AA51" s="75">
+        <v>212</v>
+      </c>
+      <c r="AB51" s="75">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A52" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="B52" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C52" s="85">
+        <v>187</v>
+      </c>
+      <c r="D52" s="85">
+        <v>151</v>
+      </c>
+      <c r="E52" s="85">
+        <v>134</v>
+      </c>
+      <c r="F52" s="85">
+        <v>161</v>
+      </c>
+      <c r="G52" s="85">
+        <v>126</v>
+      </c>
+      <c r="H52" s="85">
+        <v>152</v>
+      </c>
+      <c r="I52" s="85">
+        <v>149</v>
+      </c>
+      <c r="J52" s="85">
+        <v>145</v>
+      </c>
+      <c r="K52" s="85">
+        <v>142</v>
+      </c>
+      <c r="L52" s="90">
+        <v>151</v>
+      </c>
+      <c r="M52" s="91">
+        <v>154</v>
+      </c>
+      <c r="N52" s="91">
+        <v>164</v>
+      </c>
+      <c r="O52" s="91">
+        <v>153</v>
+      </c>
+      <c r="P52" s="91">
+        <v>124</v>
+      </c>
+      <c r="Q52" s="85">
+        <v>130</v>
+      </c>
+      <c r="R52" s="85">
+        <v>133</v>
+      </c>
+      <c r="S52" s="85">
+        <v>158</v>
+      </c>
+      <c r="T52" s="91">
+        <v>127</v>
+      </c>
+      <c r="U52" s="85">
+        <v>126</v>
+      </c>
+      <c r="V52" s="91">
+        <v>130</v>
+      </c>
+      <c r="W52" s="85">
+        <v>142</v>
+      </c>
+      <c r="X52" s="86">
+        <v>173</v>
+      </c>
+      <c r="Y52" s="89">
+        <v>133</v>
+      </c>
+      <c r="Z52" s="89">
+        <v>143</v>
+      </c>
+      <c r="AA52" s="75">
+        <v>138</v>
+      </c>
+      <c r="AB52" s="75">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A53" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" s="58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C53" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K53" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L53" s="90">
+        <v>415</v>
+      </c>
+      <c r="M53" s="91">
+        <v>445</v>
+      </c>
+      <c r="N53" s="91">
+        <v>439</v>
+      </c>
+      <c r="O53" s="91">
+        <v>399</v>
+      </c>
+      <c r="P53" s="91">
+        <v>420</v>
+      </c>
+      <c r="Q53" s="85">
+        <v>400</v>
+      </c>
+      <c r="R53" s="85">
+        <v>400</v>
+      </c>
+      <c r="S53" s="85">
+        <v>384</v>
+      </c>
+      <c r="T53" s="91">
+        <v>410</v>
+      </c>
+      <c r="U53" s="85">
+        <v>380</v>
+      </c>
+      <c r="V53" s="91">
+        <v>343</v>
+      </c>
+      <c r="W53" s="85">
+        <v>431</v>
+      </c>
+      <c r="X53" s="86">
+        <v>482</v>
+      </c>
+      <c r="Y53" s="89">
+        <v>375</v>
+      </c>
+      <c r="Z53" s="89">
+        <v>332</v>
+      </c>
+      <c r="AA53" s="75">
+        <v>390</v>
+      </c>
+      <c r="AB53" s="75">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A54" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C54" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E54" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F54" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H54" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I54" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J54" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K54" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L54" s="90">
+        <v>236</v>
+      </c>
+      <c r="M54" s="91">
+        <v>289</v>
+      </c>
+      <c r="N54" s="91">
+        <v>283</v>
+      </c>
+      <c r="O54" s="91">
+        <v>290</v>
+      </c>
+      <c r="P54" s="91">
+        <v>262</v>
+      </c>
+      <c r="Q54" s="85">
+        <v>240</v>
+      </c>
+      <c r="R54" s="85">
+        <v>243</v>
+      </c>
+      <c r="S54" s="85">
+        <v>240</v>
+      </c>
+      <c r="T54" s="91">
+        <v>239</v>
+      </c>
+      <c r="U54" s="85">
+        <v>251</v>
+      </c>
+      <c r="V54" s="91">
+        <v>264</v>
+      </c>
+      <c r="W54" s="85">
+        <v>342</v>
+      </c>
+      <c r="X54" s="86">
+        <v>324</v>
+      </c>
+      <c r="Y54" s="89">
+        <v>217</v>
+      </c>
+      <c r="Z54" s="89">
+        <v>260</v>
+      </c>
+      <c r="AA54" s="75">
+        <v>241</v>
+      </c>
+      <c r="AB54" s="75">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="55" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A55" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B55" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C55" s="85">
+        <v>258</v>
+      </c>
+      <c r="D55" s="85">
+        <v>213</v>
+      </c>
+      <c r="E55" s="85">
+        <v>255</v>
+      </c>
+      <c r="F55" s="85">
+        <v>241</v>
+      </c>
+      <c r="G55" s="85">
+        <v>249</v>
+      </c>
+      <c r="H55" s="85">
+        <v>251</v>
+      </c>
+      <c r="I55" s="85">
+        <v>254</v>
+      </c>
+      <c r="J55" s="85">
+        <v>258</v>
+      </c>
+      <c r="K55" s="85">
+        <v>258</v>
+      </c>
+      <c r="L55" s="90">
+        <v>293</v>
+      </c>
+      <c r="M55" s="91">
+        <v>246</v>
+      </c>
+      <c r="N55" s="91">
+        <v>279</v>
+      </c>
+      <c r="O55" s="91">
+        <v>279</v>
+      </c>
+      <c r="P55" s="91">
+        <v>254</v>
+      </c>
+      <c r="Q55" s="85">
+        <v>253</v>
+      </c>
+      <c r="R55" s="85">
+        <v>272</v>
+      </c>
+      <c r="S55" s="85">
+        <v>268</v>
+      </c>
+      <c r="T55" s="91">
+        <v>236</v>
+      </c>
+      <c r="U55" s="85">
+        <v>265</v>
+      </c>
+      <c r="V55" s="91">
+        <v>247</v>
+      </c>
+      <c r="W55" s="85">
+        <v>295</v>
+      </c>
+      <c r="X55" s="86">
+        <v>350</v>
+      </c>
+      <c r="Y55" s="89">
+        <v>231</v>
+      </c>
+      <c r="Z55" s="89">
+        <v>211</v>
+      </c>
+      <c r="AA55" s="75">
+        <v>264</v>
+      </c>
+      <c r="AB55" s="75">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A56" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B56" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C56" s="85">
+        <v>604</v>
+      </c>
+      <c r="D56" s="85">
+        <v>633</v>
+      </c>
+      <c r="E56" s="85">
+        <v>629</v>
+      </c>
+      <c r="F56" s="85">
+        <v>692</v>
+      </c>
+      <c r="G56" s="85">
+        <v>666</v>
+      </c>
+      <c r="H56" s="85">
+        <v>757</v>
+      </c>
+      <c r="I56" s="85">
+        <v>679</v>
+      </c>
+      <c r="J56" s="85">
+        <v>706</v>
+      </c>
+      <c r="K56" s="85">
+        <v>751</v>
+      </c>
+      <c r="L56" s="72">
+        <v>288</v>
+      </c>
+      <c r="M56" s="85">
+        <v>292</v>
+      </c>
+      <c r="N56" s="85">
+        <v>289</v>
+      </c>
+      <c r="O56" s="85">
+        <v>289</v>
+      </c>
+      <c r="P56" s="85">
+        <v>250</v>
+      </c>
+      <c r="Q56" s="85">
+        <v>227</v>
+      </c>
+      <c r="R56" s="85">
+        <v>283</v>
+      </c>
+      <c r="S56" s="85">
+        <v>255</v>
+      </c>
+      <c r="T56" s="85">
+        <v>273</v>
+      </c>
+      <c r="U56" s="85">
+        <v>256</v>
+      </c>
+      <c r="V56" s="85">
+        <v>280</v>
+      </c>
+      <c r="W56" s="85">
+        <v>296</v>
+      </c>
+      <c r="X56" s="86">
+        <v>329</v>
+      </c>
+      <c r="Y56" s="89">
+        <v>250</v>
+      </c>
+      <c r="Z56" s="89">
+        <v>264</v>
+      </c>
+      <c r="AA56" s="75">
+        <v>233</v>
+      </c>
+      <c r="AB56" s="75">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="57" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A57" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B57" s="58" t="s">
+        <v>96</v>
+      </c>
+      <c r="C57" s="85">
+        <v>217</v>
+      </c>
+      <c r="D57" s="85">
+        <v>257</v>
+      </c>
+      <c r="E57" s="85">
+        <v>229</v>
+      </c>
+      <c r="F57" s="85">
+        <v>252</v>
+      </c>
+      <c r="G57" s="85">
+        <v>235</v>
+      </c>
+      <c r="H57" s="85">
+        <v>231</v>
+      </c>
+      <c r="I57" s="85">
+        <v>273</v>
+      </c>
+      <c r="J57" s="85">
+        <v>263</v>
+      </c>
+      <c r="K57" s="85">
+        <v>275</v>
+      </c>
+      <c r="L57" s="90">
+        <v>277</v>
+      </c>
+      <c r="M57" s="91">
+        <v>302</v>
+      </c>
+      <c r="N57" s="91">
+        <v>291</v>
+      </c>
+      <c r="O57" s="91">
+        <v>281</v>
+      </c>
+      <c r="P57" s="91">
+        <v>276</v>
+      </c>
+      <c r="Q57" s="85">
+        <v>264</v>
+      </c>
+      <c r="R57" s="85">
+        <v>286</v>
+      </c>
+      <c r="S57" s="85">
+        <v>256</v>
+      </c>
+      <c r="T57" s="91">
+        <v>250</v>
+      </c>
+      <c r="U57" s="85">
+        <v>256</v>
+      </c>
+      <c r="V57" s="91">
+        <v>289</v>
+      </c>
+      <c r="W57" s="85">
+        <v>325</v>
+      </c>
+      <c r="X57" s="86">
+        <v>362</v>
+      </c>
+      <c r="Y57" s="89">
+        <v>228</v>
+      </c>
+      <c r="Z57" s="89">
+        <v>288</v>
+      </c>
+      <c r="AA57" s="75">
+        <v>266</v>
+      </c>
+      <c r="AB57" s="75">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="58" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A58" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B58" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C58" s="85">
+        <v>136</v>
+      </c>
+      <c r="D58" s="85">
+        <v>165</v>
+      </c>
+      <c r="E58" s="85">
+        <v>155</v>
+      </c>
+      <c r="F58" s="85">
+        <v>140</v>
+      </c>
+      <c r="G58" s="85">
+        <v>137</v>
+      </c>
+      <c r="H58" s="85">
+        <v>132</v>
+      </c>
+      <c r="I58" s="85">
+        <v>138</v>
+      </c>
+      <c r="J58" s="85">
+        <v>142</v>
+      </c>
+      <c r="K58" s="85">
+        <v>161</v>
+      </c>
+      <c r="L58" s="90">
+        <v>143</v>
+      </c>
+      <c r="M58" s="91">
+        <v>146</v>
+      </c>
+      <c r="N58" s="91">
+        <v>126</v>
+      </c>
+      <c r="O58" s="91">
+        <v>119</v>
+      </c>
+      <c r="P58" s="91">
+        <v>114</v>
+      </c>
+      <c r="Q58" s="85">
+        <v>114</v>
+      </c>
+      <c r="R58" s="85">
+        <v>132</v>
+      </c>
+      <c r="S58" s="85">
+        <v>116</v>
+      </c>
+      <c r="T58" s="91">
+        <v>136</v>
+      </c>
+      <c r="U58" s="85">
+        <v>111</v>
+      </c>
+      <c r="V58" s="91">
+        <v>133</v>
+      </c>
+      <c r="W58" s="85">
+        <v>146</v>
+      </c>
+      <c r="X58" s="86">
+        <v>151</v>
+      </c>
+      <c r="Y58" s="89">
+        <v>93</v>
+      </c>
+      <c r="Z58" s="89">
+        <v>140</v>
+      </c>
+      <c r="AA58" s="75">
+        <v>114</v>
+      </c>
+      <c r="AB58" s="75">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A59" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B59" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C59" s="85">
+        <v>584</v>
+      </c>
+      <c r="D59" s="85">
+        <v>608</v>
+      </c>
+      <c r="E59" s="85">
+        <v>624</v>
+      </c>
+      <c r="F59" s="85">
+        <v>650</v>
+      </c>
+      <c r="G59" s="85">
+        <v>589</v>
+      </c>
+      <c r="H59" s="85">
+        <v>657</v>
+      </c>
+      <c r="I59" s="85">
+        <v>687</v>
+      </c>
+      <c r="J59" s="85">
+        <v>646</v>
+      </c>
+      <c r="K59" s="85">
+        <v>672</v>
+      </c>
+      <c r="L59" s="90">
+        <v>438</v>
+      </c>
+      <c r="M59" s="91">
+        <v>460</v>
+      </c>
+      <c r="N59" s="91">
+        <v>422</v>
+      </c>
+      <c r="O59" s="91">
+        <v>427</v>
+      </c>
+      <c r="P59" s="91">
+        <v>439</v>
+      </c>
+      <c r="Q59" s="85">
+        <v>457</v>
+      </c>
+      <c r="R59" s="85">
+        <v>417</v>
+      </c>
+      <c r="S59" s="85">
+        <v>422</v>
+      </c>
+      <c r="T59" s="91">
+        <v>436</v>
+      </c>
+      <c r="U59" s="85">
+        <v>439</v>
+      </c>
+      <c r="V59" s="91">
+        <v>458</v>
+      </c>
+      <c r="W59" s="85">
+        <v>615</v>
+      </c>
+      <c r="X59" s="86">
+        <v>605</v>
+      </c>
+      <c r="Y59" s="89">
+        <v>453</v>
+      </c>
+      <c r="Z59" s="89">
+        <v>432</v>
+      </c>
+      <c r="AA59" s="75">
+        <v>410</v>
+      </c>
+      <c r="AB59" s="75">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="60" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A60" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B60" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C60" s="85">
+        <v>588</v>
+      </c>
+      <c r="D60" s="85">
+        <v>634</v>
+      </c>
+      <c r="E60" s="85">
+        <v>682</v>
+      </c>
+      <c r="F60" s="85">
+        <v>656</v>
+      </c>
+      <c r="G60" s="85">
+        <v>630</v>
+      </c>
+      <c r="H60" s="85">
+        <v>678</v>
+      </c>
+      <c r="I60" s="85">
+        <v>632</v>
+      </c>
+      <c r="J60" s="85">
+        <v>734</v>
+      </c>
+      <c r="K60" s="85">
+        <v>713</v>
+      </c>
+      <c r="L60" s="90">
+        <v>443</v>
+      </c>
+      <c r="M60" s="91">
+        <v>420</v>
+      </c>
+      <c r="N60" s="91">
+        <v>460</v>
+      </c>
+      <c r="O60" s="91">
+        <v>449</v>
+      </c>
+      <c r="P60" s="91">
+        <v>425</v>
+      </c>
+      <c r="Q60" s="85">
+        <v>459</v>
+      </c>
+      <c r="R60" s="85">
+        <v>450</v>
+      </c>
+      <c r="S60" s="85">
+        <v>438</v>
+      </c>
+      <c r="T60" s="91">
+        <v>430</v>
+      </c>
+      <c r="U60" s="85">
+        <v>380</v>
+      </c>
+      <c r="V60" s="91">
+        <v>415</v>
+      </c>
+      <c r="W60" s="85">
+        <v>572</v>
+      </c>
+      <c r="X60" s="86">
+        <v>628</v>
+      </c>
+      <c r="Y60" s="89">
+        <v>363</v>
+      </c>
+      <c r="Z60" s="89">
+        <v>427</v>
+      </c>
+      <c r="AA60" s="75">
+        <v>402</v>
+      </c>
+      <c r="AB60" s="75">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A61" s="53" t="s">
+        <v>119</v>
+      </c>
+      <c r="B61" s="58" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D61" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E61" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F61" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G61" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H61" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I61" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J61" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K61" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L61" s="4">
+        <v>145</v>
+      </c>
+      <c r="M61" s="91">
+        <v>182</v>
+      </c>
+      <c r="N61" s="91">
+        <v>176</v>
+      </c>
+      <c r="O61" s="91">
+        <v>158</v>
+      </c>
+      <c r="P61" s="91">
+        <v>152</v>
+      </c>
+      <c r="Q61" s="85">
+        <v>193</v>
+      </c>
+      <c r="R61" s="85">
+        <v>181</v>
+      </c>
+      <c r="S61" s="85">
+        <v>173</v>
+      </c>
+      <c r="T61" s="91">
+        <v>178</v>
+      </c>
+      <c r="U61" s="85">
+        <v>134</v>
+      </c>
+      <c r="V61" s="91">
+        <v>152</v>
+      </c>
+      <c r="W61" s="85">
+        <v>220</v>
+      </c>
+      <c r="X61" s="86">
+        <v>178</v>
+      </c>
+      <c r="Y61" s="89">
+        <v>174</v>
+      </c>
+      <c r="Z61" s="89">
+        <v>173</v>
+      </c>
+      <c r="AA61" s="75">
+        <v>162</v>
+      </c>
+      <c r="AB61" s="75">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="62" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A62" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="B62" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="C62" s="85">
+        <v>148</v>
+      </c>
+      <c r="D62" s="85">
+        <v>124</v>
+      </c>
+      <c r="E62" s="85">
+        <v>148</v>
+      </c>
+      <c r="F62" s="85">
+        <v>143</v>
+      </c>
+      <c r="G62" s="85">
+        <v>127</v>
+      </c>
+      <c r="H62" s="85">
+        <v>143</v>
+      </c>
+      <c r="I62" s="85">
+        <v>143</v>
+      </c>
+      <c r="J62" s="85">
+        <v>148</v>
+      </c>
+      <c r="K62" s="85">
+        <v>161</v>
+      </c>
+      <c r="L62" s="76">
+        <v>148</v>
+      </c>
+      <c r="M62" s="91">
+        <v>150</v>
+      </c>
+      <c r="N62" s="91">
+        <v>116</v>
+      </c>
+      <c r="O62" s="4">
+        <v>138</v>
+      </c>
+      <c r="P62" s="91">
+        <v>135</v>
+      </c>
+      <c r="Q62" s="85">
+        <v>123</v>
+      </c>
+      <c r="R62" s="85">
+        <v>120</v>
+      </c>
+      <c r="S62" s="85">
+        <v>146</v>
+      </c>
+      <c r="T62" s="91">
+        <v>130</v>
+      </c>
+      <c r="U62" s="85">
+        <v>118</v>
+      </c>
+      <c r="V62" s="91">
+        <v>144</v>
+      </c>
+      <c r="W62" s="85">
+        <v>152</v>
+      </c>
+      <c r="X62" s="86">
+        <v>167</v>
+      </c>
+      <c r="Y62" s="89">
+        <v>126</v>
+      </c>
+      <c r="Z62" s="89">
+        <v>119</v>
+      </c>
+      <c r="AA62" s="75">
+        <v>129</v>
+      </c>
+      <c r="AB62" s="75">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A63" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B63" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C63" s="4">
+        <v>401</v>
+      </c>
+      <c r="D63" s="4">
+        <v>362</v>
+      </c>
+      <c r="E63" s="4">
+        <v>388</v>
+      </c>
+      <c r="F63" s="4">
+        <v>375</v>
+      </c>
+      <c r="G63" s="4">
+        <v>334</v>
+      </c>
+      <c r="H63" s="4">
+        <v>383</v>
+      </c>
+      <c r="I63" s="4">
+        <v>434</v>
+      </c>
+      <c r="J63" s="4">
+        <v>420</v>
+      </c>
+      <c r="K63" s="4">
+        <v>383</v>
+      </c>
+      <c r="L63" s="90">
+        <v>330</v>
+      </c>
+      <c r="M63" s="4">
+        <v>363</v>
+      </c>
+      <c r="N63" s="4">
+        <v>319</v>
+      </c>
+      <c r="O63" s="85">
+        <v>378</v>
+      </c>
+      <c r="P63" s="4">
+        <v>313</v>
+      </c>
+      <c r="Q63" s="4">
+        <v>319</v>
+      </c>
+      <c r="R63" s="4">
+        <v>327</v>
+      </c>
+      <c r="S63" s="4">
+        <v>277</v>
+      </c>
+      <c r="T63" s="4">
+        <v>329</v>
+      </c>
+      <c r="U63" s="4">
+        <v>313</v>
+      </c>
+      <c r="V63" s="4">
+        <v>306</v>
+      </c>
+      <c r="W63" s="7">
+        <v>360</v>
+      </c>
+      <c r="X63" s="7">
+        <v>409</v>
+      </c>
+      <c r="Y63" s="89">
+        <v>292</v>
+      </c>
+      <c r="Z63" s="89">
+        <v>253</v>
+      </c>
+      <c r="AA63" s="75">
+        <v>306</v>
+      </c>
+      <c r="AB63" s="75">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="64" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A64" s="53" t="s">
+        <v>122</v>
+      </c>
+      <c r="B64" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C64" s="85">
+        <v>293</v>
+      </c>
+      <c r="D64" s="85">
+        <v>315</v>
+      </c>
+      <c r="E64" s="85">
+        <v>321</v>
+      </c>
+      <c r="F64" s="85">
+        <v>339</v>
+      </c>
+      <c r="G64" s="85">
+        <v>330</v>
+      </c>
+      <c r="H64" s="85">
+        <v>337</v>
+      </c>
+      <c r="I64" s="85">
+        <v>329</v>
+      </c>
+      <c r="J64" s="85">
+        <v>312</v>
+      </c>
+      <c r="K64" s="85">
+        <v>321</v>
+      </c>
+      <c r="L64" s="4">
+        <v>307</v>
+      </c>
+      <c r="M64" s="85">
+        <v>303</v>
+      </c>
+      <c r="N64" s="85">
+        <v>295</v>
+      </c>
+      <c r="O64" s="91">
+        <v>293</v>
+      </c>
+      <c r="P64" s="85">
+        <v>309</v>
+      </c>
+      <c r="Q64" s="85">
+        <v>316</v>
+      </c>
+      <c r="R64" s="85">
+        <v>313</v>
+      </c>
+      <c r="S64" s="85">
+        <v>328</v>
+      </c>
+      <c r="T64" s="85">
+        <v>279</v>
+      </c>
+      <c r="U64" s="85">
+        <v>281</v>
+      </c>
+      <c r="V64" s="85">
+        <v>313</v>
+      </c>
+      <c r="W64" s="85">
+        <v>336</v>
+      </c>
+      <c r="X64" s="86">
+        <v>365</v>
+      </c>
+      <c r="Y64" s="89">
+        <v>267</v>
+      </c>
+      <c r="Z64" s="89">
+        <v>261</v>
+      </c>
+      <c r="AA64" s="75">
+        <v>270</v>
+      </c>
+      <c r="AB64" s="75">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="65" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A65" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B65" s="58" t="s">
+        <v>103</v>
+      </c>
+      <c r="C65" s="85">
+        <v>161</v>
+      </c>
+      <c r="D65" s="85">
+        <v>185</v>
+      </c>
+      <c r="E65" s="85">
+        <v>191</v>
+      </c>
+      <c r="F65" s="85">
+        <v>212</v>
+      </c>
+      <c r="G65" s="85">
+        <v>161</v>
+      </c>
+      <c r="H65" s="85">
+        <v>189</v>
+      </c>
+      <c r="I65" s="85">
+        <v>177</v>
+      </c>
+      <c r="J65" s="85">
+        <v>180</v>
+      </c>
+      <c r="K65" s="85">
+        <v>211</v>
+      </c>
+      <c r="L65" s="72">
+        <v>179</v>
+      </c>
+      <c r="M65" s="91">
+        <v>185</v>
+      </c>
+      <c r="N65" s="91">
+        <v>173</v>
+      </c>
+      <c r="O65" s="85">
+        <v>184</v>
+      </c>
+      <c r="P65" s="91">
+        <v>174</v>
+      </c>
+      <c r="Q65" s="85">
+        <v>155</v>
+      </c>
+      <c r="R65" s="85">
+        <v>160</v>
+      </c>
+      <c r="S65" s="85">
+        <v>181</v>
+      </c>
+      <c r="T65" s="91">
+        <v>155</v>
+      </c>
+      <c r="U65" s="85">
+        <v>131</v>
+      </c>
+      <c r="V65" s="91">
+        <v>159</v>
+      </c>
+      <c r="W65" s="85">
+        <v>180</v>
+      </c>
+      <c r="X65" s="86">
+        <v>205</v>
+      </c>
+      <c r="Y65" s="89">
+        <v>173</v>
+      </c>
+      <c r="Z65" s="89">
+        <v>159</v>
+      </c>
+      <c r="AA65" s="75">
+        <v>167</v>
+      </c>
+      <c r="AB65" s="75">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="66" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A66" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="B66" s="107" t="s">
+        <v>89</v>
+      </c>
+      <c r="C66" s="85">
+        <v>1701</v>
+      </c>
+      <c r="D66" s="85">
+        <v>1647</v>
+      </c>
+      <c r="E66" s="85">
+        <v>1878</v>
+      </c>
+      <c r="F66" s="85">
+        <v>1883</v>
+      </c>
+      <c r="G66" s="85">
+        <v>1797</v>
+      </c>
+      <c r="H66" s="85">
+        <v>1946</v>
+      </c>
+      <c r="I66" s="85">
+        <v>1992</v>
+      </c>
+      <c r="J66" s="85">
+        <v>2042</v>
+      </c>
+      <c r="K66" s="85">
+        <v>2104</v>
+      </c>
+      <c r="L66" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="M66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="N66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="O66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="P66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="R66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="S66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="T66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="U66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="V66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="W66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="X66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA66" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB66" s="91" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:28" s="7" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="118" t="s">
+        <v>2</v>
+      </c>
+      <c r="C67" s="118"/>
+      <c r="D67" s="118"/>
+      <c r="E67" s="118"/>
+      <c r="F67" s="118"/>
+      <c r="G67" s="118"/>
+      <c r="H67" s="118"/>
+      <c r="I67" s="118"/>
+      <c r="J67" s="118"/>
+      <c r="K67" s="118"/>
+      <c r="L67" s="118"/>
+      <c r="M67" s="118"/>
+      <c r="N67" s="118"/>
+      <c r="O67" s="118"/>
+      <c r="P67" s="118"/>
+      <c r="Q67" s="118"/>
+      <c r="R67" s="118"/>
+      <c r="S67" s="118"/>
+      <c r="T67" s="118"/>
+      <c r="U67" s="118"/>
+      <c r="V67" s="118"/>
+      <c r="W67" s="118"/>
+      <c r="X67" s="118"/>
+      <c r="Y67" s="118"/>
+      <c r="Z67" s="118"/>
+      <c r="AA67" s="118"/>
+      <c r="AB67" s="118"/>
+    </row>
+    <row r="68" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A68" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="C68" s="83">
+        <v>6530</v>
+      </c>
+      <c r="D68" s="83">
+        <v>6641</v>
+      </c>
+      <c r="E68" s="72">
+        <v>7055</v>
+      </c>
+      <c r="F68" s="72">
+        <v>7593</v>
+      </c>
+      <c r="G68" s="72">
+        <v>7326</v>
+      </c>
+      <c r="H68" s="83">
+        <v>7813</v>
+      </c>
+      <c r="I68" s="72">
+        <v>7872</v>
+      </c>
+      <c r="J68" s="72">
+        <v>7766</v>
+      </c>
+      <c r="K68" s="72">
+        <v>7852</v>
+      </c>
+      <c r="L68" s="90">
+        <v>2836</v>
+      </c>
+      <c r="M68" s="90">
+        <v>2493</v>
+      </c>
+      <c r="N68" s="90">
+        <v>2696</v>
+      </c>
+      <c r="O68" s="90">
+        <v>2591</v>
+      </c>
+      <c r="P68" s="90">
+        <v>2638</v>
+      </c>
+      <c r="Q68" s="72">
+        <v>2573</v>
+      </c>
+      <c r="R68" s="72">
+        <v>2675</v>
+      </c>
+      <c r="S68" s="72">
+        <v>2547</v>
+      </c>
+      <c r="T68" s="72">
+        <v>2492</v>
+      </c>
+      <c r="U68" s="72">
+        <v>2431</v>
+      </c>
+      <c r="V68" s="90">
+        <v>2585</v>
+      </c>
+      <c r="W68" s="85">
+        <v>3314</v>
+      </c>
+      <c r="X68" s="86">
+        <v>3493</v>
+      </c>
+      <c r="Y68" s="74">
+        <v>2478</v>
+      </c>
+      <c r="Z68" s="92">
+        <v>2455</v>
+      </c>
+      <c r="AA68" s="93">
+        <v>2451</v>
+      </c>
+      <c r="AB68" s="7">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="69" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A69" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B69" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C69" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D69" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E69" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F69" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G69" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H69" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I69" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J69" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K69" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L69" s="90">
+        <v>917</v>
+      </c>
+      <c r="M69" s="90">
+        <v>786</v>
+      </c>
+      <c r="N69" s="90">
+        <v>776</v>
+      </c>
+      <c r="O69" s="90">
+        <v>827</v>
+      </c>
+      <c r="P69" s="90">
+        <v>891</v>
+      </c>
+      <c r="Q69" s="72">
+        <v>855</v>
+      </c>
+      <c r="R69" s="72">
+        <v>861</v>
+      </c>
+      <c r="S69" s="72">
+        <v>887</v>
+      </c>
+      <c r="T69" s="72">
+        <v>849</v>
+      </c>
+      <c r="U69" s="72">
+        <v>831</v>
+      </c>
+      <c r="V69" s="90">
+        <v>796</v>
+      </c>
+      <c r="W69" s="85">
+        <v>1206</v>
+      </c>
+      <c r="X69" s="86">
+        <v>1143</v>
+      </c>
+      <c r="Y69" s="94">
+        <v>871</v>
+      </c>
+      <c r="Z69" s="89">
+        <v>929</v>
+      </c>
+      <c r="AA69" s="93">
+        <v>892</v>
+      </c>
+      <c r="AB69" s="7">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="70" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A70" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B70" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C70" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D70" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E70" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F70" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G70" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H70" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I70" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J70" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K70" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L70" s="90">
+        <v>288</v>
+      </c>
+      <c r="M70" s="90">
+        <v>254</v>
+      </c>
+      <c r="N70" s="90">
+        <v>287</v>
+      </c>
+      <c r="O70" s="90">
+        <v>260</v>
+      </c>
+      <c r="P70" s="90">
+        <v>276</v>
+      </c>
+      <c r="Q70" s="72">
+        <v>265</v>
+      </c>
+      <c r="R70" s="72">
+        <v>257</v>
+      </c>
+      <c r="S70" s="72">
+        <v>238</v>
+      </c>
+      <c r="T70" s="72">
+        <v>305</v>
+      </c>
+      <c r="U70" s="72">
+        <v>253</v>
+      </c>
+      <c r="V70" s="90">
+        <v>270</v>
+      </c>
+      <c r="W70" s="85">
+        <v>338</v>
+      </c>
+      <c r="X70" s="86">
+        <v>349</v>
+      </c>
+      <c r="Y70" s="94">
+        <v>269</v>
+      </c>
+      <c r="Z70" s="89">
+        <v>318</v>
+      </c>
+      <c r="AA70" s="93">
+        <v>301</v>
+      </c>
+      <c r="AB70" s="7">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="71" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A71" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B71" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C71" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D71" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E71" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F71" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G71" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H71" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I71" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J71" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K71" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L71" s="90">
+        <v>513</v>
+      </c>
+      <c r="M71" s="90">
+        <v>446</v>
+      </c>
+      <c r="N71" s="90">
+        <v>516</v>
+      </c>
+      <c r="O71" s="90">
+        <v>509</v>
+      </c>
+      <c r="P71" s="90">
+        <v>505</v>
+      </c>
+      <c r="Q71" s="72">
+        <v>493</v>
+      </c>
+      <c r="R71" s="72">
+        <v>455</v>
+      </c>
+      <c r="S71" s="72">
+        <v>448</v>
+      </c>
+      <c r="T71" s="72">
+        <v>427</v>
+      </c>
+      <c r="U71" s="72">
+        <v>461</v>
+      </c>
+      <c r="V71" s="90">
+        <v>544</v>
+      </c>
+      <c r="W71" s="85">
+        <v>586</v>
+      </c>
+      <c r="X71" s="86">
+        <v>721</v>
+      </c>
+      <c r="Y71" s="94">
+        <v>460</v>
+      </c>
+      <c r="Z71" s="89">
+        <v>410</v>
+      </c>
+      <c r="AA71" s="93">
+        <v>407</v>
+      </c>
+      <c r="AB71" s="7">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="72" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A72" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B72" s="58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C72" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D72" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E72" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F72" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G72" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H72" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I72" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J72" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K72" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L72" s="90">
+        <v>255</v>
+      </c>
+      <c r="M72" s="90">
+        <v>250</v>
+      </c>
+      <c r="N72" s="90">
+        <v>258</v>
+      </c>
+      <c r="O72" s="90">
+        <v>242</v>
+      </c>
+      <c r="P72" s="90">
+        <v>251</v>
+      </c>
+      <c r="Q72" s="72">
+        <v>236</v>
+      </c>
+      <c r="R72" s="72">
+        <v>257</v>
+      </c>
+      <c r="S72" s="72">
+        <v>242</v>
+      </c>
+      <c r="T72" s="72">
+        <v>215</v>
+      </c>
+      <c r="U72" s="72">
+        <v>217</v>
+      </c>
+      <c r="V72" s="90">
+        <v>217</v>
+      </c>
+      <c r="W72" s="85">
+        <v>278</v>
+      </c>
+      <c r="X72" s="86">
+        <v>297</v>
+      </c>
+      <c r="Y72" s="94">
+        <v>210</v>
+      </c>
+      <c r="Z72" s="89">
+        <v>188</v>
+      </c>
+      <c r="AA72" s="93">
+        <v>187</v>
+      </c>
+      <c r="AB72" s="7">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="73" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A73" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B73" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C73" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D73" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E73" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F73" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G73" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H73" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I73" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J73" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K73" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L73" s="90"/>
+      <c r="M73" s="90"/>
+      <c r="N73" s="90"/>
+      <c r="O73" s="90"/>
+      <c r="P73" s="90"/>
+      <c r="Q73" s="72"/>
+      <c r="R73" s="4"/>
+      <c r="S73" s="72"/>
+      <c r="T73" s="72"/>
+      <c r="U73" s="72"/>
+      <c r="V73" s="90"/>
+      <c r="W73" s="85"/>
+      <c r="Y73" s="94"/>
+    </row>
+    <row r="74" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A74" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B74" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C74" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D74" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E74" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F74" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G74" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H74" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I74" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J74" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K74" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L74" s="90">
+        <v>409</v>
+      </c>
+      <c r="M74" s="90">
+        <v>301</v>
+      </c>
+      <c r="N74" s="90">
+        <v>346</v>
+      </c>
+      <c r="O74" s="90">
+        <v>322</v>
+      </c>
+      <c r="P74" s="90">
+        <v>286</v>
+      </c>
+      <c r="Q74" s="72">
+        <v>344</v>
+      </c>
+      <c r="R74" s="72">
+        <v>400</v>
+      </c>
+      <c r="S74" s="72">
+        <v>351</v>
+      </c>
+      <c r="T74" s="72">
+        <v>283</v>
+      </c>
+      <c r="U74" s="72">
+        <v>266</v>
+      </c>
+      <c r="V74" s="90">
+        <v>344</v>
+      </c>
+      <c r="W74" s="85">
+        <v>428</v>
+      </c>
+      <c r="X74" s="86">
+        <v>486</v>
+      </c>
+      <c r="Y74" s="94">
+        <v>280</v>
+      </c>
+      <c r="Z74" s="89">
+        <v>251</v>
+      </c>
+      <c r="AA74" s="93">
+        <v>275</v>
+      </c>
+      <c r="AB74" s="7">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="75" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A75" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B75" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C75" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D75" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E75" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F75" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G75" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H75" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I75" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J75" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K75" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L75" s="72">
+        <v>258</v>
+      </c>
+      <c r="M75" s="72">
+        <v>257</v>
+      </c>
+      <c r="N75" s="72">
+        <v>258</v>
+      </c>
+      <c r="O75" s="72">
+        <v>246</v>
+      </c>
+      <c r="P75" s="72">
+        <v>222</v>
+      </c>
+      <c r="Q75" s="72">
+        <v>206</v>
+      </c>
+      <c r="R75" s="72">
+        <v>261</v>
+      </c>
+      <c r="S75" s="72">
+        <v>188</v>
+      </c>
+      <c r="T75" s="72">
+        <v>203</v>
+      </c>
+      <c r="U75" s="72">
+        <v>222</v>
+      </c>
+      <c r="V75" s="72">
+        <v>218</v>
+      </c>
+      <c r="W75" s="72">
+        <v>251</v>
+      </c>
+      <c r="X75" s="86">
+        <v>259</v>
+      </c>
+      <c r="Y75" s="94">
+        <v>197</v>
+      </c>
+      <c r="Z75" s="89">
+        <v>192</v>
+      </c>
+      <c r="AA75" s="93">
+        <v>195</v>
+      </c>
+      <c r="AB75" s="7">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="76" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A76" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B76" s="58" t="s">
+        <v>103</v>
+      </c>
+      <c r="C76" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D76" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E76" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F76" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G76" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H76" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I76" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J76" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K76" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L76" s="90">
+        <v>196</v>
+      </c>
+      <c r="M76" s="90">
+        <v>199</v>
+      </c>
+      <c r="N76" s="90">
+        <v>255</v>
+      </c>
+      <c r="O76" s="90">
+        <v>185</v>
+      </c>
+      <c r="P76" s="90">
+        <v>207</v>
+      </c>
+      <c r="Q76" s="72">
+        <v>174</v>
+      </c>
+      <c r="R76" s="72">
+        <v>184</v>
+      </c>
+      <c r="S76" s="72">
+        <v>193</v>
+      </c>
+      <c r="T76" s="72">
+        <v>210</v>
+      </c>
+      <c r="U76" s="72">
+        <v>181</v>
+      </c>
+      <c r="V76" s="90">
+        <v>196</v>
+      </c>
+      <c r="W76" s="85">
+        <v>227</v>
+      </c>
+      <c r="X76" s="72">
+        <v>238</v>
+      </c>
+      <c r="Y76" s="94">
+        <v>191</v>
+      </c>
+      <c r="Z76" s="89">
+        <v>167</v>
+      </c>
+      <c r="AA76" s="93">
+        <v>194</v>
+      </c>
+      <c r="AB76" s="7">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A77" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="B77" s="107" t="s">
+        <v>89</v>
+      </c>
+      <c r="C77" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D77" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E77" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F77" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G77" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H77" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I77" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J77" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K77" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="M77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="N77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="O77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="P77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="R77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="S77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="T77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="U77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="V77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="W77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="X77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA77" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB77" s="90" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B78" s="117" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="54" t="s">
-[...76 lines deleted...]
-      <c r="A30" s="24" t="s">
+      <c r="C78" s="117"/>
+      <c r="D78" s="117"/>
+      <c r="E78" s="117"/>
+      <c r="F78" s="117"/>
+      <c r="G78" s="117"/>
+      <c r="H78" s="117"/>
+      <c r="I78" s="117"/>
+      <c r="J78" s="117"/>
+      <c r="K78" s="117"/>
+      <c r="L78" s="117"/>
+      <c r="M78" s="117"/>
+      <c r="N78" s="117"/>
+      <c r="O78" s="117"/>
+      <c r="P78" s="117"/>
+      <c r="Q78" s="117"/>
+      <c r="R78" s="117"/>
+      <c r="S78" s="117"/>
+      <c r="T78" s="117"/>
+      <c r="U78" s="117"/>
+      <c r="V78" s="117"/>
+      <c r="W78" s="117"/>
+      <c r="X78" s="117"/>
+      <c r="Y78" s="117"/>
+      <c r="Z78" s="117"/>
+      <c r="AA78" s="117"/>
+      <c r="AB78" s="117"/>
+    </row>
+    <row r="79" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A79" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="B79" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="C79" s="85">
+        <v>3660</v>
+      </c>
+      <c r="D79" s="85">
+        <v>3777</v>
+      </c>
+      <c r="E79" s="85">
+        <v>3903</v>
+      </c>
+      <c r="F79" s="85">
+        <v>4344</v>
+      </c>
+      <c r="G79" s="85">
+        <v>4289</v>
+      </c>
+      <c r="H79" s="85">
+        <v>4548</v>
+      </c>
+      <c r="I79" s="85">
+        <v>4588</v>
+      </c>
+      <c r="J79" s="85">
+        <v>4480</v>
+      </c>
+      <c r="K79" s="85">
+        <v>4412</v>
+      </c>
+      <c r="L79" s="91">
+        <v>1623</v>
+      </c>
+      <c r="M79" s="91">
+        <v>1437</v>
+      </c>
+      <c r="N79" s="91">
+        <v>1547</v>
+      </c>
+      <c r="O79" s="91">
+        <v>1459</v>
+      </c>
+      <c r="P79" s="91">
+        <v>1477</v>
+      </c>
+      <c r="Q79" s="85">
+        <v>1516</v>
+      </c>
+      <c r="R79" s="85">
+        <v>1557</v>
+      </c>
+      <c r="S79" s="85">
+        <v>1440</v>
+      </c>
+      <c r="T79" s="85">
+        <v>1423</v>
+      </c>
+      <c r="U79" s="85">
+        <v>1418</v>
+      </c>
+      <c r="V79" s="91">
+        <v>1488</v>
+      </c>
+      <c r="W79" s="85">
+        <v>1840</v>
+      </c>
+      <c r="X79" s="86">
+        <v>1923</v>
+      </c>
+      <c r="Y79" s="87">
+        <v>1356</v>
+      </c>
+      <c r="Z79" s="87">
+        <v>1381</v>
+      </c>
+      <c r="AA79" s="88">
+        <v>1408</v>
+      </c>
+      <c r="AB79" s="7">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="80" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A80" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B80" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C80" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D80" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E80" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F80" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G80" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H80" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I80" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J80" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K80" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L80" s="85">
+        <v>509</v>
+      </c>
+      <c r="M80" s="85">
+        <v>451</v>
+      </c>
+      <c r="N80" s="85">
+        <v>466</v>
+      </c>
+      <c r="O80" s="85">
+        <v>445</v>
+      </c>
+      <c r="P80" s="85">
+        <v>505</v>
+      </c>
+      <c r="Q80" s="85">
+        <v>503</v>
+      </c>
+      <c r="R80" s="85">
+        <v>499</v>
+      </c>
+      <c r="S80" s="85">
+        <v>523</v>
+      </c>
+      <c r="T80" s="85">
+        <v>498</v>
+      </c>
+      <c r="U80" s="85">
+        <v>481</v>
+      </c>
+      <c r="V80" s="85">
+        <v>470</v>
+      </c>
+      <c r="W80" s="85">
+        <v>678</v>
+      </c>
+      <c r="X80" s="86">
+        <v>626</v>
+      </c>
+      <c r="Y80" s="87">
+        <v>493</v>
+      </c>
+      <c r="Z80" s="89">
+        <v>514</v>
+      </c>
+      <c r="AA80" s="88">
+        <v>531</v>
+      </c>
+      <c r="AB80" s="7">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="81" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A81" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B81" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C81" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D81" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E81" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F81" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G81" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H81" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I81" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J81" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K81" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L81" s="91">
+        <v>169</v>
+      </c>
+      <c r="M81" s="91">
+        <v>138</v>
+      </c>
+      <c r="N81" s="91">
+        <v>153</v>
+      </c>
+      <c r="O81" s="91">
+        <v>135</v>
+      </c>
+      <c r="P81" s="91">
+        <v>161</v>
+      </c>
+      <c r="Q81" s="85">
+        <v>155</v>
+      </c>
+      <c r="R81" s="85">
+        <v>142</v>
+      </c>
+      <c r="S81" s="85">
+        <v>124</v>
+      </c>
+      <c r="T81" s="85">
+        <v>165</v>
+      </c>
+      <c r="U81" s="85">
+        <v>148</v>
+      </c>
+      <c r="V81" s="91">
+        <v>153</v>
+      </c>
+      <c r="W81" s="85">
+        <v>188</v>
+      </c>
+      <c r="X81" s="86">
+        <v>208</v>
+      </c>
+      <c r="Y81" s="87">
+        <v>144</v>
+      </c>
+      <c r="Z81" s="89">
+        <v>182</v>
+      </c>
+      <c r="AA81" s="88">
+        <v>184</v>
+      </c>
+      <c r="AB81" s="7">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="82" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A82" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B82" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C82" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D82" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E82" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F82" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G82" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H82" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I82" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J82" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K82" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L82" s="91">
+        <v>287</v>
+      </c>
+      <c r="M82" s="91">
+        <v>255</v>
+      </c>
+      <c r="N82" s="91">
+        <v>289</v>
+      </c>
+      <c r="O82" s="91">
+        <v>301</v>
+      </c>
+      <c r="P82" s="91">
+        <v>266</v>
+      </c>
+      <c r="Q82" s="85">
+        <v>296</v>
+      </c>
+      <c r="R82" s="85">
+        <v>264</v>
+      </c>
+      <c r="S82" s="85">
+        <v>244</v>
+      </c>
+      <c r="T82" s="85">
+        <v>232</v>
+      </c>
+      <c r="U82" s="85">
+        <v>254</v>
+      </c>
+      <c r="V82" s="91">
+        <v>288</v>
+      </c>
+      <c r="W82" s="85">
+        <v>321</v>
+      </c>
+      <c r="X82" s="86">
+        <v>379</v>
+      </c>
+      <c r="Y82" s="87">
+        <v>233</v>
+      </c>
+      <c r="Z82" s="89">
+        <v>232</v>
+      </c>
+      <c r="AA82" s="88">
+        <v>242</v>
+      </c>
+      <c r="AB82" s="7">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="83" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A83" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B83" s="58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C83" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D83" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E83" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F83" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G83" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H83" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I83" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J83" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K83" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L83" s="91">
+        <v>148</v>
+      </c>
+      <c r="M83" s="91">
+        <v>153</v>
+      </c>
+      <c r="N83" s="91">
+        <v>128</v>
+      </c>
+      <c r="O83" s="91">
+        <v>133</v>
+      </c>
+      <c r="P83" s="91">
+        <v>139</v>
+      </c>
+      <c r="Q83" s="85">
+        <v>144</v>
+      </c>
+      <c r="R83" s="85">
+        <v>151</v>
+      </c>
+      <c r="S83" s="85">
+        <v>123</v>
+      </c>
+      <c r="T83" s="85">
+        <v>124</v>
+      </c>
+      <c r="U83" s="85">
+        <v>141</v>
+      </c>
+      <c r="V83" s="91">
+        <v>129</v>
+      </c>
+      <c r="W83" s="85">
+        <v>156</v>
+      </c>
+      <c r="X83" s="86">
+        <v>183</v>
+      </c>
+      <c r="Y83" s="87">
+        <v>116</v>
+      </c>
+      <c r="Z83" s="89">
+        <v>96</v>
+      </c>
+      <c r="AA83" s="7">
+        <v>96</v>
+      </c>
+      <c r="AB83" s="7">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="84" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A84" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B84" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C84" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D84" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E84" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F84" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G84" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H84" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I84" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J84" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K84" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="M84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="N84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="O84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="P84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="R84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="S84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="T84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="U84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="V84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="W84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="X84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA84" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB84" s="91" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A85" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B85" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C85" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D85" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E85" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F85" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G85" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H85" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I85" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J85" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K85" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L85" s="91">
+        <v>248</v>
+      </c>
+      <c r="M85" s="91">
+        <v>185</v>
+      </c>
+      <c r="N85" s="91">
+        <v>218</v>
+      </c>
+      <c r="O85" s="91">
+        <v>205</v>
+      </c>
+      <c r="P85" s="91">
+        <v>166</v>
+      </c>
+      <c r="Q85" s="85">
+        <v>187</v>
+      </c>
+      <c r="R85" s="85">
+        <v>242</v>
+      </c>
+      <c r="S85" s="85">
+        <v>204</v>
+      </c>
+      <c r="T85" s="85">
+        <v>169</v>
+      </c>
+      <c r="U85" s="85">
+        <v>148</v>
+      </c>
+      <c r="V85" s="91">
+        <v>205</v>
+      </c>
+      <c r="W85" s="85">
+        <v>238</v>
+      </c>
+      <c r="X85" s="86">
+        <v>253</v>
+      </c>
+      <c r="Y85" s="87">
+        <v>158</v>
+      </c>
+      <c r="Z85" s="89">
+        <v>144</v>
+      </c>
+      <c r="AA85" s="88">
+        <v>155</v>
+      </c>
+      <c r="AB85" s="7">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="86" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A86" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B86" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C86" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D86" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E86" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F86" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G86" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H86" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I86" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J86" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K86" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L86" s="91">
+        <v>145</v>
+      </c>
+      <c r="M86" s="91">
+        <v>139</v>
+      </c>
+      <c r="N86" s="91">
+        <v>151</v>
+      </c>
+      <c r="O86" s="91">
+        <v>135</v>
+      </c>
+      <c r="P86" s="91">
+        <v>122</v>
+      </c>
+      <c r="Q86" s="85">
+        <v>113</v>
+      </c>
+      <c r="R86" s="85">
+        <v>150</v>
+      </c>
+      <c r="S86" s="85">
+        <v>112</v>
+      </c>
+      <c r="T86" s="85">
+        <v>105</v>
+      </c>
+      <c r="U86" s="85">
+        <v>132</v>
+      </c>
+      <c r="V86" s="91">
+        <v>126</v>
+      </c>
+      <c r="W86" s="85">
+        <v>133</v>
+      </c>
+      <c r="X86" s="86">
+        <v>142</v>
+      </c>
+      <c r="Y86" s="87">
+        <v>108</v>
+      </c>
+      <c r="Z86" s="89">
+        <v>119</v>
+      </c>
+      <c r="AA86" s="88">
+        <v>104</v>
+      </c>
+      <c r="AB86" s="7">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="87" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A87" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B87" s="58" t="s">
+        <v>103</v>
+      </c>
+      <c r="C87" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D87" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E87" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F87" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G87" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H87" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I87" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J87" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K87" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L87" s="85">
+        <v>117</v>
+      </c>
+      <c r="M87" s="85">
+        <v>116</v>
+      </c>
+      <c r="N87" s="85">
+        <v>142</v>
+      </c>
+      <c r="O87" s="85">
+        <v>105</v>
+      </c>
+      <c r="P87" s="85">
+        <v>118</v>
+      </c>
+      <c r="Q87" s="85">
+        <v>118</v>
+      </c>
+      <c r="R87" s="85">
+        <v>109</v>
+      </c>
+      <c r="S87" s="85">
+        <v>110</v>
+      </c>
+      <c r="T87" s="85">
+        <v>130</v>
+      </c>
+      <c r="U87" s="85">
+        <v>114</v>
+      </c>
+      <c r="V87" s="85">
+        <v>117</v>
+      </c>
+      <c r="W87" s="85">
+        <v>126</v>
+      </c>
+      <c r="X87" s="86">
+        <v>132</v>
+      </c>
+      <c r="Y87" s="87">
+        <v>104</v>
+      </c>
+      <c r="Z87" s="89">
+        <v>94</v>
+      </c>
+      <c r="AA87" s="88">
+        <v>96</v>
+      </c>
+      <c r="AB87" s="7">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="88" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A88" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="B88" s="107" t="s">
+        <v>89</v>
+      </c>
+      <c r="C88" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D88" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E88" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F88" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G88" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H88" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I88" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J88" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K88" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="M88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="N88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="O88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="P88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="R88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="S88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="T88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="U88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="V88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="W88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="X88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA88" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB88" s="91" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="B89" s="117" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="54" t="s">
-[...744 lines deleted...]
-      <c r="A40" s="24" t="s">
+      <c r="C89" s="117"/>
+      <c r="D89" s="117"/>
+      <c r="E89" s="117"/>
+      <c r="F89" s="117"/>
+      <c r="G89" s="117"/>
+      <c r="H89" s="117"/>
+      <c r="I89" s="117"/>
+      <c r="J89" s="117"/>
+      <c r="K89" s="117"/>
+      <c r="L89" s="117"/>
+      <c r="M89" s="117"/>
+      <c r="N89" s="117"/>
+      <c r="O89" s="117"/>
+      <c r="P89" s="117"/>
+      <c r="Q89" s="117"/>
+      <c r="R89" s="117"/>
+      <c r="S89" s="117"/>
+      <c r="T89" s="117"/>
+      <c r="U89" s="117"/>
+      <c r="V89" s="117"/>
+      <c r="W89" s="117"/>
+      <c r="X89" s="117"/>
+      <c r="Y89" s="117"/>
+      <c r="Z89" s="117"/>
+      <c r="AA89" s="117"/>
+      <c r="AB89" s="117"/>
+    </row>
+    <row r="90" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A90" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="B90" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="C90" s="85">
+        <v>2870</v>
+      </c>
+      <c r="D90" s="85">
+        <v>2864</v>
+      </c>
+      <c r="E90" s="85">
+        <v>3152</v>
+      </c>
+      <c r="F90" s="85">
+        <v>3249</v>
+      </c>
+      <c r="G90" s="85">
+        <v>3037</v>
+      </c>
+      <c r="H90" s="85">
+        <v>3265</v>
+      </c>
+      <c r="I90" s="85">
+        <v>3284</v>
+      </c>
+      <c r="J90" s="85">
+        <v>3286</v>
+      </c>
+      <c r="K90" s="85">
+        <v>3440</v>
+      </c>
+      <c r="L90" s="91">
+        <v>1213</v>
+      </c>
+      <c r="M90" s="91">
+        <v>1056</v>
+      </c>
+      <c r="N90" s="91">
+        <v>1149</v>
+      </c>
+      <c r="O90" s="91">
+        <v>1132</v>
+      </c>
+      <c r="P90" s="91">
+        <v>1161</v>
+      </c>
+      <c r="Q90" s="85">
+        <v>1057</v>
+      </c>
+      <c r="R90" s="85">
+        <v>1118</v>
+      </c>
+      <c r="S90" s="85">
+        <v>1107</v>
+      </c>
+      <c r="T90" s="85">
+        <v>1069</v>
+      </c>
+      <c r="U90" s="85">
+        <v>1013</v>
+      </c>
+      <c r="V90" s="91">
+        <v>1097</v>
+      </c>
+      <c r="W90" s="85">
+        <v>1474</v>
+      </c>
+      <c r="X90" s="86">
+        <v>1570</v>
+      </c>
+      <c r="Y90" s="87">
+        <v>1122</v>
+      </c>
+      <c r="Z90" s="87">
+        <v>1074</v>
+      </c>
+      <c r="AA90" s="88">
+        <v>1043</v>
+      </c>
+      <c r="AB90" s="7">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="91" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A91" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B91" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C91" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D91" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E91" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F91" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G91" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H91" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I91" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J91" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K91" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L91" s="85">
+        <v>408</v>
+      </c>
+      <c r="M91" s="85">
+        <v>335</v>
+      </c>
+      <c r="N91" s="85">
+        <v>310</v>
+      </c>
+      <c r="O91" s="85">
+        <v>382</v>
+      </c>
+      <c r="P91" s="85">
+        <v>386</v>
+      </c>
+      <c r="Q91" s="85">
+        <v>352</v>
+      </c>
+      <c r="R91" s="85">
+        <v>362</v>
+      </c>
+      <c r="S91" s="85">
+        <v>364</v>
+      </c>
+      <c r="T91" s="85">
+        <v>351</v>
+      </c>
+      <c r="U91" s="85">
+        <v>350</v>
+      </c>
+      <c r="V91" s="85">
+        <v>326</v>
+      </c>
+      <c r="W91" s="85">
+        <v>528</v>
+      </c>
+      <c r="X91" s="86">
+        <v>517</v>
+      </c>
+      <c r="Y91" s="87">
+        <v>378</v>
+      </c>
+      <c r="Z91" s="89">
+        <v>415</v>
+      </c>
+      <c r="AA91" s="88">
+        <v>361</v>
+      </c>
+      <c r="AB91" s="7">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="92" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A92" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B92" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C92" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D92" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E92" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F92" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G92" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H92" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I92" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J92" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K92" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L92" s="91">
+        <v>119</v>
+      </c>
+      <c r="M92" s="91">
+        <v>116</v>
+      </c>
+      <c r="N92" s="91">
+        <v>134</v>
+      </c>
+      <c r="O92" s="91">
+        <v>125</v>
+      </c>
+      <c r="P92" s="91">
+        <v>115</v>
+      </c>
+      <c r="Q92" s="85">
+        <v>110</v>
+      </c>
+      <c r="R92" s="85">
+        <v>115</v>
+      </c>
+      <c r="S92" s="85">
+        <v>114</v>
+      </c>
+      <c r="T92" s="85">
+        <v>140</v>
+      </c>
+      <c r="U92" s="85">
+        <v>105</v>
+      </c>
+      <c r="V92" s="91">
+        <v>117</v>
+      </c>
+      <c r="W92" s="85">
+        <v>150</v>
+      </c>
+      <c r="X92" s="86">
+        <v>141</v>
+      </c>
+      <c r="Y92" s="87">
+        <v>125</v>
+      </c>
+      <c r="Z92" s="89">
+        <v>136</v>
+      </c>
+      <c r="AA92" s="88">
+        <v>117</v>
+      </c>
+      <c r="AB92" s="7">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="93" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A93" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B93" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C93" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D93" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E93" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F93" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G93" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H93" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I93" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J93" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K93" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L93" s="91">
+        <v>226</v>
+      </c>
+      <c r="M93" s="91">
+        <v>191</v>
+      </c>
+      <c r="N93" s="91">
+        <v>227</v>
+      </c>
+      <c r="O93" s="91">
+        <v>208</v>
+      </c>
+      <c r="P93" s="91">
+        <v>239</v>
+      </c>
+      <c r="Q93" s="85">
+        <v>197</v>
+      </c>
+      <c r="R93" s="85">
+        <v>191</v>
+      </c>
+      <c r="S93" s="85">
+        <v>204</v>
+      </c>
+      <c r="T93" s="85">
+        <v>195</v>
+      </c>
+      <c r="U93" s="85">
+        <v>207</v>
+      </c>
+      <c r="V93" s="91">
+        <v>256</v>
+      </c>
+      <c r="W93" s="85">
+        <v>265</v>
+      </c>
+      <c r="X93" s="86">
+        <v>342</v>
+      </c>
+      <c r="Y93" s="87">
+        <v>227</v>
+      </c>
+      <c r="Z93" s="89">
+        <v>178</v>
+      </c>
+      <c r="AA93" s="88">
+        <v>165</v>
+      </c>
+      <c r="AB93" s="7">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="94" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A94" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B94" s="58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C94" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D94" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E94" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F94" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G94" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H94" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I94" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J94" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K94" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L94" s="91">
+        <v>107</v>
+      </c>
+      <c r="M94" s="91">
+        <v>97</v>
+      </c>
+      <c r="N94" s="91">
+        <v>130</v>
+      </c>
+      <c r="O94" s="91">
+        <v>109</v>
+      </c>
+      <c r="P94" s="91">
+        <v>112</v>
+      </c>
+      <c r="Q94" s="85">
+        <v>92</v>
+      </c>
+      <c r="R94" s="85">
+        <v>106</v>
+      </c>
+      <c r="S94" s="85">
+        <v>119</v>
+      </c>
+      <c r="T94" s="85">
+        <v>91</v>
+      </c>
+      <c r="U94" s="85">
+        <v>76</v>
+      </c>
+      <c r="V94" s="91">
+        <v>88</v>
+      </c>
+      <c r="W94" s="85">
+        <v>122</v>
+      </c>
+      <c r="X94" s="86">
+        <v>114</v>
+      </c>
+      <c r="Y94" s="87">
+        <v>94</v>
+      </c>
+      <c r="Z94" s="89">
+        <v>92</v>
+      </c>
+      <c r="AA94" s="88">
+        <v>91</v>
+      </c>
+      <c r="AB94" s="7">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="95" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A95" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B95" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C95" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D95" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E95" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F95" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G95" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H95" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I95" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J95" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K95" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="M95" s="91"/>
+      <c r="N95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="O95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="P95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="4"/>
+      <c r="R95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="S95" s="91"/>
+      <c r="T95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="U95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="V95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="W95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="X95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y95" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z95" s="91" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A96" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B96" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C96" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D96" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E96" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F96" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G96" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H96" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I96" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J96" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K96" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L96" s="91">
+        <v>161</v>
+      </c>
+      <c r="M96" s="91">
+        <v>116</v>
+      </c>
+      <c r="N96" s="91">
+        <v>128</v>
+      </c>
+      <c r="O96" s="91">
+        <v>117</v>
+      </c>
+      <c r="P96" s="91">
+        <v>120</v>
+      </c>
+      <c r="Q96" s="91">
+        <v>157</v>
+      </c>
+      <c r="R96" s="85">
+        <v>158</v>
+      </c>
+      <c r="S96" s="85">
+        <v>147</v>
+      </c>
+      <c r="T96" s="85">
+        <v>114</v>
+      </c>
+      <c r="U96" s="85">
+        <v>118</v>
+      </c>
+      <c r="V96" s="91">
+        <v>139</v>
+      </c>
+      <c r="W96" s="85">
+        <v>190</v>
+      </c>
+      <c r="X96" s="86">
+        <v>233</v>
+      </c>
+      <c r="Y96" s="87">
+        <v>122</v>
+      </c>
+      <c r="Z96" s="89">
+        <v>107</v>
+      </c>
+      <c r="AA96" s="88">
+        <v>120</v>
+      </c>
+      <c r="AB96" s="7">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="97" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A97" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B97" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C97" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D97" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E97" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F97" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G97" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H97" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I97" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J97" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K97" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L97" s="91">
+        <v>113</v>
+      </c>
+      <c r="M97" s="91">
+        <v>118</v>
+      </c>
+      <c r="N97" s="91">
+        <v>107</v>
+      </c>
+      <c r="O97" s="91">
+        <v>111</v>
+      </c>
+      <c r="P97" s="91">
+        <v>100</v>
+      </c>
+      <c r="Q97" s="85">
+        <v>93</v>
+      </c>
+      <c r="R97" s="85">
+        <v>111</v>
+      </c>
+      <c r="S97" s="85">
+        <v>76</v>
+      </c>
+      <c r="T97" s="85">
+        <v>98</v>
+      </c>
+      <c r="U97" s="85">
+        <v>90</v>
+      </c>
+      <c r="V97" s="91">
+        <v>92</v>
+      </c>
+      <c r="W97" s="85">
+        <v>118</v>
+      </c>
+      <c r="X97" s="86">
+        <v>117</v>
+      </c>
+      <c r="Y97" s="87">
+        <v>89</v>
+      </c>
+      <c r="Z97" s="89">
+        <v>73</v>
+      </c>
+      <c r="AA97" s="88">
+        <v>91</v>
+      </c>
+      <c r="AB97" s="7">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="98" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A98" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B98" s="58" t="s">
+        <v>103</v>
+      </c>
+      <c r="C98" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D98" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E98" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F98" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G98" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H98" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I98" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J98" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K98" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L98" s="85">
+        <v>79</v>
+      </c>
+      <c r="M98" s="85">
+        <v>83</v>
+      </c>
+      <c r="N98" s="85">
+        <v>113</v>
+      </c>
+      <c r="O98" s="85">
+        <v>80</v>
+      </c>
+      <c r="P98" s="85">
+        <v>89</v>
+      </c>
+      <c r="Q98" s="85">
+        <v>56</v>
+      </c>
+      <c r="R98" s="85">
+        <v>75</v>
+      </c>
+      <c r="S98" s="85">
+        <v>83</v>
+      </c>
+      <c r="T98" s="85">
+        <v>80</v>
+      </c>
+      <c r="U98" s="85">
+        <v>67</v>
+      </c>
+      <c r="V98" s="85">
+        <v>79</v>
+      </c>
+      <c r="W98" s="85">
+        <v>101</v>
+      </c>
+      <c r="X98" s="86">
+        <v>106</v>
+      </c>
+      <c r="Y98" s="87">
+        <v>87</v>
+      </c>
+      <c r="Z98" s="89">
+        <v>73</v>
+      </c>
+      <c r="AA98" s="88">
+        <v>98</v>
+      </c>
+      <c r="AB98" s="7">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="99" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A99" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="B99" s="107" t="s">
+        <v>89</v>
+      </c>
+      <c r="C99" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D99" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E99" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F99" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G99" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H99" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I99" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J99" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K99" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="M99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="N99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="O99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="P99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="R99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="S99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="T99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="U99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="V99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="W99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="X99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA99" s="91" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB99" s="91" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:28" s="7" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="118" t="s">
+        <v>3</v>
+      </c>
+      <c r="C100" s="118"/>
+      <c r="D100" s="118"/>
+      <c r="E100" s="118"/>
+      <c r="F100" s="118"/>
+      <c r="G100" s="118"/>
+      <c r="H100" s="118"/>
+      <c r="I100" s="118"/>
+      <c r="J100" s="118"/>
+      <c r="K100" s="118"/>
+      <c r="L100" s="118"/>
+      <c r="M100" s="118"/>
+      <c r="N100" s="118"/>
+      <c r="O100" s="118"/>
+      <c r="P100" s="118"/>
+      <c r="Q100" s="118"/>
+      <c r="R100" s="118"/>
+      <c r="S100" s="118"/>
+      <c r="T100" s="118"/>
+      <c r="U100" s="118"/>
+      <c r="V100" s="118"/>
+      <c r="W100" s="118"/>
+      <c r="X100" s="118"/>
+      <c r="Y100" s="118"/>
+      <c r="Z100" s="118"/>
+      <c r="AA100" s="118"/>
+      <c r="AB100" s="118"/>
+    </row>
+    <row r="101" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A101" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="B101" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="C101" s="83">
+        <v>7379</v>
+      </c>
+      <c r="D101" s="83">
+        <v>7501</v>
+      </c>
+      <c r="E101" s="83">
+        <v>7740</v>
+      </c>
+      <c r="F101" s="83">
+        <v>7741</v>
+      </c>
+      <c r="G101" s="83">
+        <v>7539</v>
+      </c>
+      <c r="H101" s="83">
+        <v>7938</v>
+      </c>
+      <c r="I101" s="83">
+        <v>7905</v>
+      </c>
+      <c r="J101" s="83">
+        <v>8577</v>
+      </c>
+      <c r="K101" s="83">
+        <v>8674</v>
+      </c>
+      <c r="L101" s="95">
+        <v>7715</v>
+      </c>
+      <c r="M101" s="95">
+        <v>8316</v>
+      </c>
+      <c r="N101" s="95">
+        <v>8175</v>
+      </c>
+      <c r="O101" s="95">
+        <v>8161</v>
+      </c>
+      <c r="P101" s="95">
+        <v>7898</v>
+      </c>
+      <c r="Q101" s="83">
+        <v>7920</v>
+      </c>
+      <c r="R101" s="83">
+        <v>7846</v>
+      </c>
+      <c r="S101" s="83">
+        <v>7658</v>
+      </c>
+      <c r="T101" s="95">
+        <v>7692</v>
+      </c>
+      <c r="U101" s="83">
+        <v>7368</v>
+      </c>
+      <c r="V101" s="95">
+        <v>7676</v>
+      </c>
+      <c r="W101" s="96">
+        <v>9534</v>
+      </c>
+      <c r="X101" s="97">
+        <v>9975</v>
+      </c>
+      <c r="Y101" s="98">
+        <v>7268</v>
+      </c>
+      <c r="Z101" s="93">
+        <v>7615</v>
+      </c>
+      <c r="AA101" s="93">
+        <v>7655</v>
+      </c>
+      <c r="AB101" s="75">
+        <v>7836</v>
+      </c>
+    </row>
+    <row r="102" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A102" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B102" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C102" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D102" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E102" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F102" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G102" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H102" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I102" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J102" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K102" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="O102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="P102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="R102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="S102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="T102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="U102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="V102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="W102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="X102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA102" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB102" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A103" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B103" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C103" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D103" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E103" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F103" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G103" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H103" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I103" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J103" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K103" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L103" s="95">
+        <v>153</v>
+      </c>
+      <c r="M103" s="95">
+        <v>180</v>
+      </c>
+      <c r="N103" s="95">
+        <v>167</v>
+      </c>
+      <c r="O103" s="95">
+        <v>136</v>
+      </c>
+      <c r="P103" s="95">
+        <v>134</v>
+      </c>
+      <c r="Q103" s="83">
+        <v>150</v>
+      </c>
+      <c r="R103" s="83">
+        <v>149</v>
+      </c>
+      <c r="S103" s="83">
+        <v>148</v>
+      </c>
+      <c r="T103" s="95">
+        <v>167</v>
+      </c>
+      <c r="U103" s="83">
+        <v>139</v>
+      </c>
+      <c r="V103" s="95">
+        <v>146</v>
+      </c>
+      <c r="W103" s="85">
+        <v>169</v>
+      </c>
+      <c r="X103" s="86">
+        <v>187</v>
+      </c>
+      <c r="Y103" s="99">
+        <v>117</v>
+      </c>
+      <c r="Z103" s="89">
+        <v>133</v>
+      </c>
+      <c r="AA103" s="93">
+        <v>123</v>
+      </c>
+      <c r="AB103" s="75">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="104" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A104" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B104" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C104" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D104" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E104" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F104" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G104" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H104" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I104" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J104" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K104" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L104" s="95">
+        <v>105</v>
+      </c>
+      <c r="M104" s="95">
+        <v>117</v>
+      </c>
+      <c r="N104" s="95">
+        <v>123</v>
+      </c>
+      <c r="O104" s="95">
+        <v>148</v>
+      </c>
+      <c r="P104" s="95">
+        <v>88</v>
+      </c>
+      <c r="Q104" s="83">
+        <v>101</v>
+      </c>
+      <c r="R104" s="83">
+        <v>106</v>
+      </c>
+      <c r="S104" s="83">
+        <v>107</v>
+      </c>
+      <c r="T104" s="95">
+        <v>126</v>
+      </c>
+      <c r="U104" s="83">
+        <v>105</v>
+      </c>
+      <c r="V104" s="95">
+        <v>124</v>
+      </c>
+      <c r="W104" s="85">
+        <v>181</v>
+      </c>
+      <c r="X104" s="86">
+        <v>149</v>
+      </c>
+      <c r="Y104" s="99">
+        <v>135</v>
+      </c>
+      <c r="Z104" s="89">
+        <v>136</v>
+      </c>
+      <c r="AA104" s="93">
+        <v>128</v>
+      </c>
+      <c r="AB104" s="75">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="105" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A105" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="B105" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C105" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D105" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E105" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F105" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G105" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H105" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I105" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J105" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K105" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L105" s="95">
+        <v>314</v>
+      </c>
+      <c r="M105" s="95">
+        <v>334</v>
+      </c>
+      <c r="N105" s="95">
+        <v>369</v>
+      </c>
+      <c r="O105" s="95">
+        <v>336</v>
+      </c>
+      <c r="P105" s="95">
+        <v>291</v>
+      </c>
+      <c r="Q105" s="83">
+        <v>310</v>
+      </c>
+      <c r="R105" s="83">
+        <v>300</v>
+      </c>
+      <c r="S105" s="83">
+        <v>339</v>
+      </c>
+      <c r="T105" s="95">
+        <v>300</v>
+      </c>
+      <c r="U105" s="83">
+        <v>290</v>
+      </c>
+      <c r="V105" s="95">
+        <v>284</v>
+      </c>
+      <c r="W105" s="85">
+        <v>365</v>
+      </c>
+      <c r="X105" s="86">
+        <v>409</v>
+      </c>
+      <c r="Y105" s="99">
+        <v>322</v>
+      </c>
+      <c r="Z105" s="89">
+        <v>306</v>
+      </c>
+      <c r="AA105" s="93">
+        <v>302</v>
+      </c>
+      <c r="AB105" s="75">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="106" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A106" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B106" s="58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C106" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D106" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E106" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F106" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G106" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H106" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I106" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J106" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K106" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L106" s="95">
+        <v>675</v>
+      </c>
+      <c r="M106" s="95">
+        <v>725</v>
+      </c>
+      <c r="N106" s="95">
+        <v>732</v>
+      </c>
+      <c r="O106" s="95">
+        <v>694</v>
+      </c>
+      <c r="P106" s="95">
+        <v>755</v>
+      </c>
+      <c r="Q106" s="83">
+        <v>750</v>
+      </c>
+      <c r="R106" s="83">
+        <v>724</v>
+      </c>
+      <c r="S106" s="83">
+        <v>636</v>
+      </c>
+      <c r="T106" s="95">
+        <v>727</v>
+      </c>
+      <c r="U106" s="83">
+        <v>674</v>
+      </c>
+      <c r="V106" s="95">
+        <v>588</v>
+      </c>
+      <c r="W106" s="85">
+        <v>774</v>
+      </c>
+      <c r="X106" s="7">
+        <v>862</v>
+      </c>
+      <c r="Y106" s="99">
+        <v>654</v>
+      </c>
+      <c r="Z106" s="89">
+        <v>622</v>
+      </c>
+      <c r="AA106" s="93">
+        <v>705</v>
+      </c>
+      <c r="AB106" s="75">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="107" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A107" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="B107" s="58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C107" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D107" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E107" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F107" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G107" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H107" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I107" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J107" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K107" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L107" s="95">
+        <v>540</v>
+      </c>
+      <c r="M107" s="95">
+        <v>655</v>
+      </c>
+      <c r="N107" s="95">
+        <v>647</v>
+      </c>
+      <c r="O107" s="95">
+        <v>621</v>
+      </c>
+      <c r="P107" s="95">
+        <v>632</v>
+      </c>
+      <c r="Q107" s="83">
+        <v>533</v>
+      </c>
+      <c r="R107" s="83">
+        <v>575</v>
+      </c>
+      <c r="S107" s="83">
+        <v>555</v>
+      </c>
+      <c r="T107" s="95">
+        <v>539</v>
+      </c>
+      <c r="U107" s="83">
+        <v>600</v>
+      </c>
+      <c r="V107" s="95">
+        <v>604</v>
+      </c>
+      <c r="W107" s="85">
+        <v>778</v>
+      </c>
+      <c r="X107" s="7">
+        <v>743</v>
+      </c>
+      <c r="Y107" s="99">
+        <v>557</v>
+      </c>
+      <c r="Z107" s="89">
+        <v>612</v>
+      </c>
+      <c r="AA107" s="93">
+        <v>575</v>
+      </c>
+      <c r="AB107" s="75">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="108" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A108" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B108" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C108" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D108" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E108" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F108" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G108" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H108" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I108" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J108" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K108" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L108" s="95">
+        <v>674</v>
+      </c>
+      <c r="M108" s="95">
+        <v>623</v>
+      </c>
+      <c r="N108" s="95">
+        <v>633</v>
+      </c>
+      <c r="O108" s="95">
+        <v>650</v>
+      </c>
+      <c r="P108" s="95">
+        <v>630</v>
+      </c>
+      <c r="Q108" s="83">
+        <v>631</v>
+      </c>
+      <c r="R108" s="83">
+        <v>623</v>
+      </c>
+      <c r="S108" s="83">
+        <v>630</v>
+      </c>
+      <c r="T108" s="95">
+        <v>564</v>
+      </c>
+      <c r="U108" s="83">
+        <v>623</v>
+      </c>
+      <c r="V108" s="95">
+        <v>599</v>
+      </c>
+      <c r="W108" s="85">
+        <v>725</v>
+      </c>
+      <c r="X108" s="86">
+        <v>820</v>
+      </c>
+      <c r="Y108" s="99">
+        <v>548</v>
+      </c>
+      <c r="Z108" s="89">
+        <v>504</v>
+      </c>
+      <c r="AA108" s="93">
+        <v>615</v>
+      </c>
+      <c r="AB108" s="75">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="109" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A109" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B109" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C109" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D109" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E109" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F109" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G109" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H109" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I109" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J109" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K109" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L109" s="95">
+        <v>606</v>
+      </c>
+      <c r="M109" s="95">
+        <v>653</v>
+      </c>
+      <c r="N109" s="95">
+        <v>667</v>
+      </c>
+      <c r="O109" s="95">
+        <v>637</v>
+      </c>
+      <c r="P109" s="95">
+        <v>580</v>
+      </c>
+      <c r="Q109" s="83">
+        <v>588</v>
+      </c>
+      <c r="R109" s="83">
+        <v>619</v>
+      </c>
+      <c r="S109" s="83">
+        <v>554</v>
+      </c>
+      <c r="T109" s="95">
+        <v>613</v>
+      </c>
+      <c r="U109" s="83">
+        <v>560</v>
+      </c>
+      <c r="V109" s="95">
+        <v>674</v>
+      </c>
+      <c r="W109" s="85">
+        <v>730</v>
+      </c>
+      <c r="X109" s="86">
+        <v>767</v>
+      </c>
+      <c r="Y109" s="99">
+        <v>578</v>
+      </c>
+      <c r="Z109" s="89">
+        <v>608</v>
+      </c>
+      <c r="AA109" s="93">
+        <v>573</v>
+      </c>
+      <c r="AB109" s="75">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="110" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A110" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B110" s="58" t="s">
+        <v>96</v>
+      </c>
+      <c r="C110" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D110" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E110" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F110" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G110" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H110" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I110" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J110" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K110" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L110" s="95">
+        <v>655</v>
+      </c>
+      <c r="M110" s="95">
+        <v>662</v>
+      </c>
+      <c r="N110" s="95">
+        <v>711</v>
+      </c>
+      <c r="O110" s="95">
+        <v>692</v>
+      </c>
+      <c r="P110" s="95">
+        <v>673</v>
+      </c>
+      <c r="Q110" s="83">
+        <v>626</v>
+      </c>
+      <c r="R110" s="83">
+        <v>672</v>
+      </c>
+      <c r="S110" s="83">
+        <v>623</v>
+      </c>
+      <c r="T110" s="95">
+        <v>608</v>
+      </c>
+      <c r="U110" s="83">
+        <v>590</v>
+      </c>
+      <c r="V110" s="95">
+        <v>590</v>
+      </c>
+      <c r="W110" s="85">
+        <v>789</v>
+      </c>
+      <c r="X110" s="86">
+        <v>823</v>
+      </c>
+      <c r="Y110" s="99">
+        <v>592</v>
+      </c>
+      <c r="Z110" s="89">
+        <v>636</v>
+      </c>
+      <c r="AA110" s="93">
+        <v>662</v>
+      </c>
+      <c r="AB110" s="75">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="111" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A111" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B111" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C111" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D111" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E111" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F111" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G111" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H111" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I111" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J111" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K111" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L111" s="95">
+        <v>318</v>
+      </c>
+      <c r="M111" s="95">
+        <v>310</v>
+      </c>
+      <c r="N111" s="95">
+        <v>302</v>
+      </c>
+      <c r="O111" s="95">
+        <v>303</v>
+      </c>
+      <c r="P111" s="95">
+        <v>282</v>
+      </c>
+      <c r="Q111" s="83">
+        <v>288</v>
+      </c>
+      <c r="R111" s="83">
+        <v>304</v>
+      </c>
+      <c r="S111" s="83">
+        <v>289</v>
+      </c>
+      <c r="T111" s="95">
+        <v>310</v>
+      </c>
+      <c r="U111" s="83">
+        <v>273</v>
+      </c>
+      <c r="V111" s="95">
+        <v>292</v>
+      </c>
+      <c r="W111" s="85">
+        <v>358</v>
+      </c>
+      <c r="X111" s="86">
+        <v>355</v>
+      </c>
+      <c r="Y111" s="99">
+        <v>240</v>
+      </c>
+      <c r="Z111" s="89">
+        <v>300</v>
+      </c>
+      <c r="AA111" s="93">
+        <v>271</v>
+      </c>
+      <c r="AB111" s="75">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="112" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A112" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B112" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C112" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D112" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E112" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F112" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G112" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H112" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I112" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J112" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K112" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L112" s="95">
+        <v>987</v>
+      </c>
+      <c r="M112" s="95">
+        <v>159</v>
+      </c>
+      <c r="N112" s="95">
+        <v>1035</v>
+      </c>
+      <c r="O112" s="95">
+        <v>1037</v>
+      </c>
+      <c r="P112" s="95">
+        <v>955</v>
+      </c>
+      <c r="Q112" s="83">
+        <v>1041</v>
+      </c>
+      <c r="R112" s="83">
+        <v>992</v>
+      </c>
+      <c r="S112" s="83">
+        <v>1016</v>
+      </c>
+      <c r="T112" s="95">
+        <v>953</v>
+      </c>
+      <c r="U112" s="83">
+        <v>978</v>
+      </c>
+      <c r="V112" s="95">
+        <v>1031</v>
+      </c>
+      <c r="W112" s="85">
+        <v>1384</v>
+      </c>
+      <c r="X112" s="86">
+        <v>1370</v>
+      </c>
+      <c r="Y112" s="99">
+        <v>977</v>
+      </c>
+      <c r="Z112" s="89">
+        <v>1004</v>
+      </c>
+      <c r="AA112" s="93">
+        <v>1029</v>
+      </c>
+      <c r="AB112" s="75">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="113" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A113" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B113" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C113" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D113" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E113" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F113" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G113" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H113" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I113" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J113" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K113" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L113" s="95">
+        <v>639</v>
+      </c>
+      <c r="M113" s="95">
+        <v>707</v>
+      </c>
+      <c r="N113" s="95">
+        <v>744</v>
+      </c>
+      <c r="O113" s="95">
+        <v>762</v>
+      </c>
+      <c r="P113" s="95">
+        <v>745</v>
+      </c>
+      <c r="Q113" s="83">
+        <v>710</v>
+      </c>
+      <c r="R113" s="83">
+        <v>689</v>
+      </c>
+      <c r="S113" s="83">
+        <v>676</v>
+      </c>
+      <c r="T113" s="95">
+        <v>712</v>
+      </c>
+      <c r="U113" s="83">
+        <v>655</v>
+      </c>
+      <c r="V113" s="95">
+        <v>646</v>
+      </c>
+      <c r="W113" s="85">
+        <v>839</v>
+      </c>
+      <c r="X113" s="86">
+        <v>906</v>
+      </c>
+      <c r="Y113" s="99">
+        <v>595</v>
+      </c>
+      <c r="Z113" s="89">
+        <v>773</v>
+      </c>
+      <c r="AA113" s="93">
+        <v>669</v>
+      </c>
+      <c r="AB113" s="75">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="114" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A114" s="53" t="s">
+        <v>119</v>
+      </c>
+      <c r="B114" s="58" t="s">
+        <v>128</v>
+      </c>
+      <c r="C114" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D114" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F114" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H114" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I114" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J114" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K114" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L114" s="95">
+        <v>302</v>
+      </c>
+      <c r="M114" s="95">
+        <v>404</v>
+      </c>
+      <c r="N114" s="95">
+        <v>378</v>
+      </c>
+      <c r="O114" s="95">
+        <v>347</v>
+      </c>
+      <c r="P114" s="95">
+        <v>367</v>
+      </c>
+      <c r="Q114" s="83">
+        <v>434</v>
+      </c>
+      <c r="R114" s="83">
+        <v>393</v>
+      </c>
+      <c r="S114" s="83">
+        <v>350</v>
+      </c>
+      <c r="T114" s="95">
+        <v>425</v>
+      </c>
+      <c r="U114" s="83">
+        <v>303</v>
+      </c>
+      <c r="V114" s="95">
+        <v>343</v>
+      </c>
+      <c r="W114" s="85">
+        <v>533</v>
+      </c>
+      <c r="X114" s="86">
+        <v>409</v>
+      </c>
+      <c r="Y114" s="99">
+        <v>377</v>
+      </c>
+      <c r="Z114" s="89">
+        <v>393</v>
+      </c>
+      <c r="AA114" s="93">
+        <v>403</v>
+      </c>
+      <c r="AB114" s="75">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="115" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A115" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="B115" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="C115" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D115" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E115" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F115" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G115" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H115" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I115" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J115" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K115" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L115" s="95">
+        <v>345</v>
+      </c>
+      <c r="M115" s="95">
+        <v>325</v>
+      </c>
+      <c r="N115" s="95">
+        <v>287</v>
+      </c>
+      <c r="O115" s="95">
+        <v>341</v>
+      </c>
+      <c r="P115" s="95">
+        <v>336</v>
+      </c>
+      <c r="Q115" s="83">
+        <v>305</v>
+      </c>
+      <c r="R115" s="83">
+        <v>300</v>
+      </c>
+      <c r="S115" s="83">
+        <v>326</v>
+      </c>
+      <c r="T115" s="95">
+        <v>305</v>
+      </c>
+      <c r="U115" s="83">
+        <v>279</v>
+      </c>
+      <c r="V115" s="95">
+        <v>325</v>
+      </c>
+      <c r="W115" s="85">
+        <v>364</v>
+      </c>
+      <c r="X115" s="86">
+        <v>398</v>
+      </c>
+      <c r="Y115" s="99">
+        <v>292</v>
+      </c>
+      <c r="Z115" s="89">
+        <v>333</v>
+      </c>
+      <c r="AA115" s="93">
+        <v>311</v>
+      </c>
+      <c r="AB115" s="75">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="116" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A116" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B116" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C116" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D116" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E116" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F116" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G116" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H116" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I116" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J116" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K116" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L116" s="72">
+        <v>507</v>
+      </c>
+      <c r="M116" s="72">
+        <v>592</v>
+      </c>
+      <c r="N116" s="72">
+        <v>516</v>
+      </c>
+      <c r="O116" s="72">
+        <v>581</v>
+      </c>
+      <c r="P116" s="72">
+        <v>539</v>
+      </c>
+      <c r="Q116" s="72">
+        <v>528</v>
+      </c>
+      <c r="R116" s="72">
+        <v>489</v>
+      </c>
+      <c r="S116" s="72">
+        <v>492</v>
+      </c>
+      <c r="T116" s="72">
+        <v>524</v>
+      </c>
+      <c r="U116" s="72">
+        <v>498</v>
+      </c>
+      <c r="V116" s="72">
+        <v>485</v>
+      </c>
+      <c r="W116" s="72">
+        <v>568</v>
+      </c>
+      <c r="X116" s="72">
+        <v>670</v>
+      </c>
+      <c r="Y116" s="99">
+        <v>450</v>
+      </c>
+      <c r="Z116" s="89">
+        <v>440</v>
+      </c>
+      <c r="AA116" s="93">
+        <v>500</v>
+      </c>
+      <c r="AB116" s="75">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="117" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A117" s="53" t="s">
+        <v>122</v>
+      </c>
+      <c r="B117" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C117" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D117" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E117" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F117" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G117" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H117" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I117" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J117" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K117" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L117" s="72">
+        <v>682</v>
+      </c>
+      <c r="M117" s="72">
+        <v>714</v>
+      </c>
+      <c r="N117" s="72">
+        <v>696</v>
+      </c>
+      <c r="O117" s="72">
+        <v>639</v>
+      </c>
+      <c r="P117" s="72">
+        <v>683</v>
+      </c>
+      <c r="Q117" s="72">
+        <v>709</v>
+      </c>
+      <c r="R117" s="72">
+        <v>696</v>
+      </c>
+      <c r="S117" s="72">
+        <v>715</v>
+      </c>
+      <c r="T117" s="72">
+        <v>636</v>
+      </c>
+      <c r="U117" s="72">
+        <v>626</v>
+      </c>
+      <c r="V117" s="72">
+        <v>671</v>
+      </c>
+      <c r="W117" s="72">
+        <v>762</v>
+      </c>
+      <c r="X117" s="72">
+        <v>856</v>
+      </c>
+      <c r="Y117" s="99">
+        <v>646</v>
+      </c>
+      <c r="Z117" s="89">
+        <v>601</v>
+      </c>
+      <c r="AA117" s="93">
+        <v>616</v>
+      </c>
+      <c r="AB117" s="75">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="118" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A118" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B118" s="58" t="s">
+        <v>103</v>
+      </c>
+      <c r="C118" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D118" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E118" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F118" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G118" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H118" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I118" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J118" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K118" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L118" s="72">
+        <v>213</v>
+      </c>
+      <c r="M118" s="72">
+        <v>257</v>
+      </c>
+      <c r="N118" s="72">
+        <v>168</v>
+      </c>
+      <c r="O118" s="72">
+        <v>237</v>
+      </c>
+      <c r="P118" s="72">
+        <v>208</v>
+      </c>
+      <c r="Q118" s="72">
+        <v>216</v>
+      </c>
+      <c r="R118" s="72">
+        <v>218</v>
+      </c>
+      <c r="S118" s="72">
+        <v>202</v>
+      </c>
+      <c r="T118" s="72">
+        <v>183</v>
+      </c>
+      <c r="U118" s="72">
+        <v>175</v>
+      </c>
+      <c r="V118" s="72">
+        <v>175</v>
+      </c>
+      <c r="W118" s="72">
+        <v>215</v>
+      </c>
+      <c r="X118" s="72">
+        <v>251</v>
+      </c>
+      <c r="Y118" s="99">
+        <v>188</v>
+      </c>
+      <c r="Z118" s="89">
+        <v>214</v>
+      </c>
+      <c r="AA118" s="93">
+        <v>173</v>
+      </c>
+      <c r="AB118" s="75">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="119" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A119" s="71"/>
+      <c r="B119" s="117" t="s">
         <v>7</v>
       </c>
-      <c r="B40" s="57" t="s">
-[...76 lines deleted...]
-      <c r="A41" s="24" t="s">
+      <c r="C119" s="117"/>
+      <c r="D119" s="117"/>
+      <c r="E119" s="117"/>
+      <c r="F119" s="117"/>
+      <c r="G119" s="117"/>
+      <c r="H119" s="117"/>
+      <c r="I119" s="117"/>
+      <c r="J119" s="117"/>
+      <c r="K119" s="117"/>
+      <c r="L119" s="117"/>
+      <c r="M119" s="117"/>
+      <c r="N119" s="117"/>
+      <c r="O119" s="117"/>
+      <c r="P119" s="117"/>
+      <c r="Q119" s="117"/>
+      <c r="R119" s="117"/>
+      <c r="S119" s="117"/>
+      <c r="T119" s="117"/>
+      <c r="U119" s="117"/>
+      <c r="V119" s="117"/>
+      <c r="W119" s="117"/>
+      <c r="X119" s="117"/>
+      <c r="Y119" s="117"/>
+      <c r="Z119" s="117"/>
+      <c r="AA119" s="117"/>
+      <c r="AB119" s="117"/>
+    </row>
+    <row r="120" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A120" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="B120" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="C120" s="96">
+        <v>4010</v>
+      </c>
+      <c r="D120" s="96">
+        <v>4104</v>
+      </c>
+      <c r="E120" s="96">
+        <v>4242</v>
+      </c>
+      <c r="F120" s="96">
+        <v>4236</v>
+      </c>
+      <c r="G120" s="96">
+        <v>4240</v>
+      </c>
+      <c r="H120" s="96">
+        <v>4345</v>
+      </c>
+      <c r="I120" s="96">
+        <v>4376</v>
+      </c>
+      <c r="J120" s="96">
+        <v>4863</v>
+      </c>
+      <c r="K120" s="96">
+        <v>4873</v>
+      </c>
+      <c r="L120" s="100">
+        <v>4263</v>
+      </c>
+      <c r="M120" s="100">
+        <v>4645</v>
+      </c>
+      <c r="N120" s="100">
+        <v>4696</v>
+      </c>
+      <c r="O120" s="100">
+        <v>4624</v>
+      </c>
+      <c r="P120" s="100">
+        <v>4571</v>
+      </c>
+      <c r="Q120" s="96">
+        <v>4575</v>
+      </c>
+      <c r="R120" s="96">
+        <v>4468</v>
+      </c>
+      <c r="S120" s="96">
+        <v>4338</v>
+      </c>
+      <c r="T120" s="100">
+        <v>4336</v>
+      </c>
+      <c r="U120" s="96">
+        <v>4178</v>
+      </c>
+      <c r="V120" s="100">
+        <v>4335</v>
+      </c>
+      <c r="W120" s="96">
+        <v>5503</v>
+      </c>
+      <c r="X120" s="97">
+        <v>5675</v>
+      </c>
+      <c r="Y120" s="88">
+        <v>4171</v>
+      </c>
+      <c r="Z120" s="88">
+        <v>4387</v>
+      </c>
+      <c r="AA120" s="88">
+        <v>4460</v>
+      </c>
+      <c r="AB120" s="75">
+        <v>4443</v>
+      </c>
+    </row>
+    <row r="121" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A121" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B121" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C121" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D121" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E121" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F121" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G121" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H121" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I121" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J121" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K121" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L121" s="96"/>
+      <c r="M121" s="96"/>
+      <c r="N121" s="96"/>
+      <c r="O121" s="96"/>
+      <c r="P121" s="96"/>
+      <c r="Q121" s="96"/>
+      <c r="R121" s="96"/>
+      <c r="S121" s="96"/>
+      <c r="T121" s="96"/>
+      <c r="U121" s="96"/>
+      <c r="V121" s="96"/>
+      <c r="W121" s="96"/>
+      <c r="X121" s="97"/>
+      <c r="Y121" s="88"/>
+      <c r="Z121" s="7">
+        <v>0</v>
+      </c>
+      <c r="AA121" s="88"/>
+    </row>
+    <row r="122" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A122" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B122" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C122" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D122" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E122" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F122" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G122" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H122" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I122" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J122" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K122" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L122" s="100">
+        <v>83</v>
+      </c>
+      <c r="M122" s="100">
+        <v>92</v>
+      </c>
+      <c r="N122" s="100">
+        <v>92</v>
+      </c>
+      <c r="O122" s="100">
+        <v>84</v>
+      </c>
+      <c r="P122" s="100">
+        <v>73</v>
+      </c>
+      <c r="Q122" s="96">
+        <v>94</v>
+      </c>
+      <c r="R122" s="96">
+        <v>85</v>
+      </c>
+      <c r="S122" s="96">
+        <v>93</v>
+      </c>
+      <c r="T122" s="100">
+        <v>100</v>
+      </c>
+      <c r="U122" s="96">
+        <v>87</v>
+      </c>
+      <c r="V122" s="100">
+        <v>87</v>
+      </c>
+      <c r="W122" s="96">
+        <v>98</v>
+      </c>
+      <c r="X122" s="97">
+        <v>109</v>
+      </c>
+      <c r="Y122" s="88">
+        <v>63</v>
+      </c>
+      <c r="Z122" s="88">
+        <v>78</v>
+      </c>
+      <c r="AA122" s="75">
+        <v>67</v>
+      </c>
+      <c r="AB122" s="75">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="123" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A123" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B123" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C123" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D123" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E123" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F123" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G123" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H123" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I123" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J123" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K123" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L123" s="100">
+        <v>56</v>
+      </c>
+      <c r="M123" s="100">
+        <v>57</v>
+      </c>
+      <c r="N123" s="100">
+        <v>73</v>
+      </c>
+      <c r="O123" s="100">
+        <v>83</v>
+      </c>
+      <c r="P123" s="100">
+        <v>48</v>
+      </c>
+      <c r="Q123" s="96">
+        <v>64</v>
+      </c>
+      <c r="R123" s="96">
+        <v>56</v>
+      </c>
+      <c r="S123" s="96">
+        <v>59</v>
+      </c>
+      <c r="T123" s="100">
+        <v>62</v>
+      </c>
+      <c r="U123" s="96">
+        <v>57</v>
+      </c>
+      <c r="V123" s="100">
+        <v>77</v>
+      </c>
+      <c r="W123" s="96">
+        <v>102</v>
+      </c>
+      <c r="X123" s="97">
+        <v>85</v>
+      </c>
+      <c r="Y123" s="88">
+        <v>75</v>
+      </c>
+      <c r="Z123" s="88">
+        <v>80</v>
+      </c>
+      <c r="AA123" s="75">
+        <v>81</v>
+      </c>
+      <c r="AB123" s="75">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="124" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A124" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="B124" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C124" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D124" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E124" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F124" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G124" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H124" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I124" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J124" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K124" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L124" s="100">
+        <v>163</v>
+      </c>
+      <c r="M124" s="100">
+        <v>180</v>
+      </c>
+      <c r="N124" s="100">
+        <v>205</v>
+      </c>
+      <c r="O124" s="100">
+        <v>183</v>
+      </c>
+      <c r="P124" s="100">
+        <v>167</v>
+      </c>
+      <c r="Q124" s="96">
+        <v>180</v>
+      </c>
+      <c r="R124" s="96">
+        <v>167</v>
+      </c>
+      <c r="S124" s="96">
+        <v>181</v>
+      </c>
+      <c r="T124" s="100">
+        <v>173</v>
+      </c>
+      <c r="U124" s="96">
+        <v>164</v>
+      </c>
+      <c r="V124" s="100">
+        <v>154</v>
+      </c>
+      <c r="W124" s="96">
+        <v>223</v>
+      </c>
+      <c r="X124" s="97">
+        <v>236</v>
+      </c>
+      <c r="Y124" s="88">
+        <v>189</v>
+      </c>
+      <c r="Z124" s="89">
+        <v>163</v>
+      </c>
+      <c r="AA124" s="75">
+        <v>164</v>
+      </c>
+      <c r="AB124" s="75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="125" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A125" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B125" s="58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C125" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D125" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E125" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F125" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G125" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H125" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I125" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J125" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K125" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L125" s="100">
+        <v>367</v>
+      </c>
+      <c r="M125" s="100">
+        <v>376</v>
+      </c>
+      <c r="N125" s="100">
+        <v>423</v>
+      </c>
+      <c r="O125" s="100">
+        <v>404</v>
+      </c>
+      <c r="P125" s="100">
+        <v>447</v>
+      </c>
+      <c r="Q125" s="96">
+        <v>442</v>
+      </c>
+      <c r="R125" s="96">
+        <v>430</v>
+      </c>
+      <c r="S125" s="96">
+        <v>371</v>
+      </c>
+      <c r="T125" s="100">
+        <v>408</v>
+      </c>
+      <c r="U125" s="96">
+        <v>370</v>
+      </c>
+      <c r="V125" s="100">
+        <v>333</v>
+      </c>
+      <c r="W125" s="96">
+        <v>465</v>
+      </c>
+      <c r="X125" s="97">
+        <v>494</v>
+      </c>
+      <c r="Y125" s="88">
+        <v>373</v>
+      </c>
+      <c r="Z125" s="89">
+        <v>382</v>
+      </c>
+      <c r="AA125" s="75">
+        <v>406</v>
+      </c>
+      <c r="AB125" s="75">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="126" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A126" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="B126" s="58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C126" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D126" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E126" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F126" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G126" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H126" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I126" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J126" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K126" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L126" s="100">
+        <v>304</v>
+      </c>
+      <c r="M126" s="100">
+        <v>366</v>
+      </c>
+      <c r="N126" s="100">
+        <v>364</v>
+      </c>
+      <c r="O126" s="100">
+        <v>331</v>
+      </c>
+      <c r="P126" s="100">
+        <v>370</v>
+      </c>
+      <c r="Q126" s="96">
+        <v>293</v>
+      </c>
+      <c r="R126" s="96">
+        <v>332</v>
+      </c>
+      <c r="S126" s="96">
+        <v>315</v>
+      </c>
+      <c r="T126" s="100">
+        <v>300</v>
+      </c>
+      <c r="U126" s="96">
+        <v>349</v>
+      </c>
+      <c r="V126" s="100">
+        <v>340</v>
+      </c>
+      <c r="W126" s="96">
+        <v>436</v>
+      </c>
+      <c r="X126" s="97">
+        <v>419</v>
+      </c>
+      <c r="Y126" s="88">
+        <v>340</v>
+      </c>
+      <c r="Z126" s="89">
+        <v>352</v>
+      </c>
+      <c r="AA126" s="75">
+        <v>334</v>
+      </c>
+      <c r="AB126" s="75">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="127" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A127" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B127" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C127" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D127" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E127" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F127" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G127" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H127" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I127" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J127" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K127" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L127" s="100">
+        <v>381</v>
+      </c>
+      <c r="M127" s="100">
+        <v>377</v>
+      </c>
+      <c r="N127" s="100">
+        <v>378</v>
+      </c>
+      <c r="O127" s="100">
+        <v>371</v>
+      </c>
+      <c r="P127" s="100">
+        <v>376</v>
+      </c>
+      <c r="Q127" s="96">
+        <v>378</v>
+      </c>
+      <c r="R127" s="96">
+        <v>351</v>
+      </c>
+      <c r="S127" s="96">
+        <v>362</v>
+      </c>
+      <c r="T127" s="100">
+        <v>328</v>
+      </c>
+      <c r="U127" s="96">
+        <v>358</v>
+      </c>
+      <c r="V127" s="100">
+        <v>352</v>
+      </c>
+      <c r="W127" s="96">
+        <v>430</v>
+      </c>
+      <c r="X127" s="97">
+        <v>470</v>
+      </c>
+      <c r="Y127" s="88">
+        <v>317</v>
+      </c>
+      <c r="Z127" s="89">
+        <v>293</v>
+      </c>
+      <c r="AA127" s="75">
+        <v>351</v>
+      </c>
+      <c r="AB127" s="75">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="128" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A128" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B128" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C128" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D128" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E128" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F128" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G128" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H128" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I128" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J128" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K128" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L128" s="96">
+        <v>318</v>
+      </c>
+      <c r="M128" s="96">
+        <v>361</v>
+      </c>
+      <c r="N128" s="4">
+        <v>354</v>
+      </c>
+      <c r="O128" s="96">
+        <v>348</v>
+      </c>
+      <c r="P128" s="96">
+        <v>330</v>
+      </c>
+      <c r="Q128" s="96">
+        <v>361</v>
+      </c>
+      <c r="R128" s="96">
+        <v>336</v>
+      </c>
+      <c r="S128" s="96">
+        <v>299</v>
+      </c>
+      <c r="T128" s="96">
+        <v>340</v>
+      </c>
+      <c r="U128" s="96">
+        <v>304</v>
+      </c>
+      <c r="V128" s="96">
+        <v>394</v>
+      </c>
+      <c r="W128" s="96">
+        <v>434</v>
+      </c>
+      <c r="X128" s="97">
+        <v>438</v>
+      </c>
+      <c r="Y128" s="88">
+        <v>328</v>
+      </c>
+      <c r="Z128" s="89">
+        <v>344</v>
+      </c>
+      <c r="AA128" s="75">
+        <v>340</v>
+      </c>
+      <c r="AB128" s="75">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="129" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A129" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B129" s="58" t="s">
+        <v>96</v>
+      </c>
+      <c r="C129" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D129" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E129" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F129" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G129" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H129" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I129" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J129" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K129" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L129" s="100">
+        <v>378</v>
+      </c>
+      <c r="M129" s="100">
+        <v>360</v>
+      </c>
+      <c r="N129" s="96">
+        <v>420</v>
+      </c>
+      <c r="O129" s="100">
+        <v>411</v>
+      </c>
+      <c r="P129" s="100">
+        <v>397</v>
+      </c>
+      <c r="Q129" s="96">
+        <v>362</v>
+      </c>
+      <c r="R129" s="96">
+        <v>386</v>
+      </c>
+      <c r="S129" s="96">
+        <v>367</v>
+      </c>
+      <c r="T129" s="100">
+        <v>358</v>
+      </c>
+      <c r="U129" s="96">
+        <v>334</v>
+      </c>
+      <c r="V129" s="100">
+        <v>401</v>
+      </c>
+      <c r="W129" s="96">
+        <v>464</v>
+      </c>
+      <c r="X129" s="97">
+        <v>461</v>
+      </c>
+      <c r="Y129" s="88">
+        <v>364</v>
+      </c>
+      <c r="Z129" s="89">
+        <v>348</v>
+      </c>
+      <c r="AA129" s="75">
+        <v>396</v>
+      </c>
+      <c r="AB129" s="75">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="130" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A130" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B130" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C130" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D130" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E130" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F130" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G130" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H130" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I130" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J130" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K130" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L130" s="100">
+        <v>175</v>
+      </c>
+      <c r="M130" s="100">
+        <v>164</v>
+      </c>
+      <c r="N130" s="100">
+        <v>176</v>
+      </c>
+      <c r="O130" s="100">
+        <v>184</v>
+      </c>
+      <c r="P130" s="100">
+        <v>168</v>
+      </c>
+      <c r="Q130" s="96">
+        <v>174</v>
+      </c>
+      <c r="R130" s="96">
+        <v>172</v>
+      </c>
+      <c r="S130" s="96">
+        <v>173</v>
+      </c>
+      <c r="T130" s="100">
+        <v>174</v>
+      </c>
+      <c r="U130" s="96">
+        <v>162</v>
+      </c>
+      <c r="V130" s="100">
+        <v>159</v>
+      </c>
+      <c r="W130" s="96">
+        <v>212</v>
+      </c>
+      <c r="X130" s="97">
+        <v>204</v>
+      </c>
+      <c r="Y130" s="88">
+        <v>147</v>
+      </c>
+      <c r="Z130" s="89">
+        <v>160</v>
+      </c>
+      <c r="AA130" s="75">
+        <v>157</v>
+      </c>
+      <c r="AB130" s="75">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="131" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A131" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B131" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C131" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D131" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E131" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F131" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G131" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H131" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I131" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J131" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K131" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L131" s="100">
+        <v>549</v>
+      </c>
+      <c r="M131" s="100">
+        <v>599</v>
+      </c>
+      <c r="N131" s="100">
+        <v>613</v>
+      </c>
+      <c r="O131" s="100">
+        <v>610</v>
+      </c>
+      <c r="P131" s="100">
+        <v>516</v>
+      </c>
+      <c r="Q131" s="96">
+        <v>584</v>
+      </c>
+      <c r="R131" s="96">
+        <v>575</v>
+      </c>
+      <c r="S131" s="96">
+        <v>594</v>
+      </c>
+      <c r="T131" s="100">
+        <v>517</v>
+      </c>
+      <c r="U131" s="96">
+        <v>539</v>
+      </c>
+      <c r="V131" s="100">
+        <v>573</v>
+      </c>
+      <c r="W131" s="96">
+        <v>769</v>
+      </c>
+      <c r="X131" s="97">
+        <v>765</v>
+      </c>
+      <c r="Y131" s="88">
+        <v>524</v>
+      </c>
+      <c r="Z131" s="89">
+        <v>572</v>
+      </c>
+      <c r="AA131" s="75">
+        <v>619</v>
+      </c>
+      <c r="AB131" s="75">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="132" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A132" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B132" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C132" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D132" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E132" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F132" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G132" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H132" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I132" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J132" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K132" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L132" s="100">
+        <v>357</v>
+      </c>
+      <c r="M132" s="100">
+        <v>403</v>
+      </c>
+      <c r="N132" s="100">
+        <v>412</v>
+      </c>
+      <c r="O132" s="100">
+        <v>430</v>
+      </c>
+      <c r="P132" s="100">
+        <v>440</v>
+      </c>
+      <c r="Q132" s="96">
+        <v>408</v>
+      </c>
+      <c r="R132" s="96">
+        <v>397</v>
+      </c>
+      <c r="S132" s="96">
+        <v>385</v>
+      </c>
+      <c r="T132" s="100">
+        <v>396</v>
+      </c>
+      <c r="U132" s="96">
+        <v>393</v>
+      </c>
+      <c r="V132" s="100">
+        <v>370</v>
+      </c>
+      <c r="W132" s="96">
+        <v>457</v>
+      </c>
+      <c r="X132" s="97">
+        <v>511</v>
+      </c>
+      <c r="Y132" s="88">
+        <v>354</v>
+      </c>
+      <c r="Z132" s="89">
+        <v>453</v>
+      </c>
+      <c r="AA132" s="75">
+        <v>387</v>
+      </c>
+      <c r="AB132" s="75">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="133" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A133" s="53" t="s">
+        <v>119</v>
+      </c>
+      <c r="B133" s="58" t="s">
+        <v>128</v>
+      </c>
+      <c r="C133" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="D133" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E133" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="F133" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="G133" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="H133" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="I133" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="J133" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="K133" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="L133" s="100">
+        <v>157</v>
+      </c>
+      <c r="M133" s="100">
+        <v>222</v>
+      </c>
+      <c r="N133" s="100">
+        <v>202</v>
+      </c>
+      <c r="O133" s="100">
+        <v>189</v>
+      </c>
+      <c r="P133" s="100">
+        <v>215</v>
+      </c>
+      <c r="Q133" s="96">
+        <v>241</v>
+      </c>
+      <c r="R133" s="96">
+        <v>212</v>
+      </c>
+      <c r="S133" s="96">
+        <v>177</v>
+      </c>
+      <c r="T133" s="100">
+        <v>247</v>
+      </c>
+      <c r="U133" s="96">
+        <v>169</v>
+      </c>
+      <c r="V133" s="100">
+        <v>191</v>
+      </c>
+      <c r="W133" s="96">
+        <v>313</v>
+      </c>
+      <c r="X133" s="97">
+        <v>231</v>
+      </c>
+      <c r="Y133" s="88">
+        <v>203</v>
+      </c>
+      <c r="Z133" s="89">
+        <v>220</v>
+      </c>
+      <c r="AA133" s="75">
+        <v>241</v>
+      </c>
+      <c r="AB133" s="75">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="134" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A134" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="B134" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="C134" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D134" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E134" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F134" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G134" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H134" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I134" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J134" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K134" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L134" s="100">
+        <v>197</v>
+      </c>
+      <c r="M134" s="100">
+        <v>175</v>
+      </c>
+      <c r="N134" s="100">
+        <v>171</v>
+      </c>
+      <c r="O134" s="100">
+        <v>203</v>
+      </c>
+      <c r="P134" s="100">
+        <v>201</v>
+      </c>
+      <c r="Q134" s="96">
+        <v>182</v>
+      </c>
+      <c r="R134" s="96">
+        <v>180</v>
+      </c>
+      <c r="S134" s="96">
+        <v>180</v>
+      </c>
+      <c r="T134" s="100">
+        <v>175</v>
+      </c>
+      <c r="U134" s="96">
+        <v>161</v>
+      </c>
+      <c r="V134" s="100">
+        <v>181</v>
+      </c>
+      <c r="W134" s="96">
+        <v>212</v>
+      </c>
+      <c r="X134" s="7">
+        <v>231</v>
+      </c>
+      <c r="Y134" s="88">
+        <v>166</v>
+      </c>
+      <c r="Z134" s="89">
+        <v>214</v>
+      </c>
+      <c r="AA134" s="75">
+        <v>182</v>
+      </c>
+      <c r="AB134" s="75">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="135" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A135" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B135" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C135" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D135" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E135" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F135" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G135" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H135" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I135" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J135" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K135" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L135" s="4">
+        <v>290</v>
+      </c>
+      <c r="M135" s="4">
+        <v>347</v>
+      </c>
+      <c r="N135" s="100">
+        <v>304</v>
+      </c>
+      <c r="O135" s="4">
+        <v>314</v>
+      </c>
+      <c r="P135" s="4">
+        <v>326</v>
+      </c>
+      <c r="Q135" s="4">
+        <v>302</v>
+      </c>
+      <c r="R135" s="4">
+        <v>273</v>
+      </c>
+      <c r="S135" s="4">
+        <v>291</v>
+      </c>
+      <c r="T135" s="4">
+        <v>293</v>
+      </c>
+      <c r="U135" s="4">
+        <v>275</v>
+      </c>
+      <c r="V135" s="4">
+        <v>271</v>
+      </c>
+      <c r="W135" s="7">
+        <v>326</v>
+      </c>
+      <c r="X135" s="97">
+        <v>378</v>
+      </c>
+      <c r="Y135" s="7">
+        <v>247</v>
+      </c>
+      <c r="Z135" s="89">
+        <v>260</v>
+      </c>
+      <c r="AA135" s="75">
+        <v>285</v>
+      </c>
+      <c r="AB135" s="75">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="136" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A136" s="53" t="s">
+        <v>122</v>
+      </c>
+      <c r="B136" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C136" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D136" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E136" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F136" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G136" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H136" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I136" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J136" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K136" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L136" s="96">
+        <v>375</v>
+      </c>
+      <c r="M136" s="96">
+        <v>411</v>
+      </c>
+      <c r="N136" s="4">
+        <v>401</v>
+      </c>
+      <c r="O136" s="96">
+        <v>346</v>
+      </c>
+      <c r="P136" s="96">
+        <v>374</v>
+      </c>
+      <c r="Q136" s="96">
+        <v>393</v>
+      </c>
+      <c r="R136" s="96">
+        <v>383</v>
+      </c>
+      <c r="S136" s="96">
+        <v>387</v>
+      </c>
+      <c r="T136" s="96">
+        <v>357</v>
+      </c>
+      <c r="U136" s="96">
+        <v>345</v>
+      </c>
+      <c r="V136" s="96">
+        <v>357</v>
+      </c>
+      <c r="W136" s="96">
+        <v>426</v>
+      </c>
+      <c r="X136" s="97">
+        <v>491</v>
+      </c>
+      <c r="Y136" s="88">
+        <v>379</v>
+      </c>
+      <c r="Z136" s="89">
+        <v>340</v>
+      </c>
+      <c r="AA136" s="75">
+        <v>346</v>
+      </c>
+      <c r="AB136" s="75">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="137" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A137" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B137" s="58" t="s">
+        <v>103</v>
+      </c>
+      <c r="C137" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D137" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E137" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F137" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G137" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H137" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I137" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J137" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K137" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L137" s="100">
+        <v>113</v>
+      </c>
+      <c r="M137" s="100">
+        <v>155</v>
+      </c>
+      <c r="N137" s="96">
+        <v>108</v>
+      </c>
+      <c r="O137" s="100">
+        <v>133</v>
+      </c>
+      <c r="P137" s="100">
+        <v>123</v>
+      </c>
+      <c r="Q137" s="96">
+        <v>117</v>
+      </c>
+      <c r="R137" s="96">
+        <v>133</v>
+      </c>
+      <c r="S137" s="96">
+        <v>104</v>
+      </c>
+      <c r="T137" s="100">
+        <v>108</v>
+      </c>
+      <c r="U137" s="96">
+        <v>111</v>
+      </c>
+      <c r="V137" s="100">
+        <v>95</v>
+      </c>
+      <c r="W137" s="96">
+        <v>136</v>
+      </c>
+      <c r="X137" s="97">
+        <v>152</v>
+      </c>
+      <c r="Y137" s="88">
+        <v>102</v>
+      </c>
+      <c r="Z137" s="89">
+        <v>128</v>
+      </c>
+      <c r="AA137" s="75">
+        <v>104</v>
+      </c>
+      <c r="AB137" s="75">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="138" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A138" s="71"/>
+      <c r="B138" s="117" t="s">
         <v>8</v>
       </c>
-      <c r="B41" s="57" t="s">
-[...1302 lines deleted...]
-      <c r="Y57" s="8"/>
+      <c r="C138" s="117"/>
+      <c r="D138" s="117"/>
+      <c r="E138" s="117"/>
+      <c r="F138" s="117"/>
+      <c r="G138" s="117"/>
+      <c r="H138" s="117"/>
+      <c r="I138" s="117"/>
+      <c r="J138" s="117"/>
+      <c r="K138" s="117"/>
+      <c r="L138" s="117"/>
+      <c r="M138" s="117"/>
+      <c r="N138" s="117"/>
+      <c r="O138" s="117"/>
+      <c r="P138" s="117"/>
+      <c r="Q138" s="117"/>
+      <c r="R138" s="117"/>
+      <c r="S138" s="117"/>
+      <c r="T138" s="117"/>
+      <c r="U138" s="117"/>
+      <c r="V138" s="117"/>
+      <c r="W138" s="117"/>
+      <c r="X138" s="117"/>
+      <c r="Y138" s="117"/>
+      <c r="Z138" s="117"/>
+      <c r="AA138" s="117"/>
+      <c r="AB138" s="117"/>
+    </row>
+    <row r="139" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A139" s="71" t="s">
+        <v>59</v>
+      </c>
+      <c r="B139" s="57" t="s">
+        <v>124</v>
+      </c>
+      <c r="C139" s="85">
+        <v>3369</v>
+      </c>
+      <c r="D139" s="85">
+        <v>3397</v>
+      </c>
+      <c r="E139" s="85">
+        <v>3498</v>
+      </c>
+      <c r="F139" s="85">
+        <v>3505</v>
+      </c>
+      <c r="G139" s="85">
+        <v>3299</v>
+      </c>
+      <c r="H139" s="85">
+        <v>3593</v>
+      </c>
+      <c r="I139" s="85">
+        <v>3529</v>
+      </c>
+      <c r="J139" s="85">
+        <v>3714</v>
+      </c>
+      <c r="K139" s="85">
+        <v>3801</v>
+      </c>
+      <c r="L139" s="91">
+        <v>3452</v>
+      </c>
+      <c r="M139" s="91">
+        <v>3671</v>
+      </c>
+      <c r="N139" s="91">
+        <v>3479</v>
+      </c>
+      <c r="O139" s="91">
+        <v>3537</v>
+      </c>
+      <c r="P139" s="91">
+        <v>3327</v>
+      </c>
+      <c r="Q139" s="85">
+        <v>3345</v>
+      </c>
+      <c r="R139" s="85">
+        <v>3378</v>
+      </c>
+      <c r="S139" s="85">
+        <v>3320</v>
+      </c>
+      <c r="T139" s="91">
+        <v>3356</v>
+      </c>
+      <c r="U139" s="85">
+        <v>3190</v>
+      </c>
+      <c r="V139" s="100">
+        <v>3341</v>
+      </c>
+      <c r="W139" s="85">
+        <v>4031</v>
+      </c>
+      <c r="X139" s="86">
+        <v>4300</v>
+      </c>
+      <c r="Y139" s="87">
+        <v>3097</v>
+      </c>
+      <c r="Z139" s="87">
+        <v>3228</v>
+      </c>
+      <c r="AA139" s="88">
+        <v>3195</v>
+      </c>
+      <c r="AB139" s="75">
+        <v>3393</v>
+      </c>
+    </row>
+    <row r="140" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A140" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B140" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="C140" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D140" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E140" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F140" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G140" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H140" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I140" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J140" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K140" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="O140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="P140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="R140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="S140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="T140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="U140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="V140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="W140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="X140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA140" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB140" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A141" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="B141" s="58" t="s">
+        <v>90</v>
+      </c>
+      <c r="C141" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D141" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E141" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F141" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G141" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H141" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I141" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J141" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K141" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L141" s="96">
+        <v>70</v>
+      </c>
+      <c r="M141" s="91">
+        <v>88</v>
+      </c>
+      <c r="N141" s="91">
+        <v>75</v>
+      </c>
+      <c r="O141" s="91">
+        <v>52</v>
+      </c>
+      <c r="P141" s="91">
+        <v>61</v>
+      </c>
+      <c r="Q141" s="85">
+        <v>56</v>
+      </c>
+      <c r="R141" s="85">
+        <v>64</v>
+      </c>
+      <c r="S141" s="85">
+        <v>55</v>
+      </c>
+      <c r="T141" s="91">
+        <v>67</v>
+      </c>
+      <c r="U141" s="85">
+        <v>52</v>
+      </c>
+      <c r="V141" s="91">
+        <v>59</v>
+      </c>
+      <c r="W141" s="85">
+        <v>71</v>
+      </c>
+      <c r="X141" s="86">
+        <v>78</v>
+      </c>
+      <c r="Y141" s="87">
+        <v>54</v>
+      </c>
+      <c r="Z141" s="88">
+        <v>55</v>
+      </c>
+      <c r="AA141" s="75">
+        <v>56</v>
+      </c>
+      <c r="AB141" s="75">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="142" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A142" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B142" s="58" t="s">
+        <v>91</v>
+      </c>
+      <c r="C142" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D142" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E142" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F142" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G142" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H142" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I142" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J142" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K142" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L142" s="91">
+        <v>49</v>
+      </c>
+      <c r="M142" s="91">
+        <v>60</v>
+      </c>
+      <c r="N142" s="91">
+        <v>50</v>
+      </c>
+      <c r="O142" s="91">
+        <v>65</v>
+      </c>
+      <c r="P142" s="91">
+        <v>40</v>
+      </c>
+      <c r="Q142" s="85">
+        <v>37</v>
+      </c>
+      <c r="R142" s="85">
+        <v>47</v>
+      </c>
+      <c r="S142" s="85">
+        <v>48</v>
+      </c>
+      <c r="T142" s="91">
+        <v>64</v>
+      </c>
+      <c r="U142" s="85">
+        <v>48</v>
+      </c>
+      <c r="V142" s="91">
+        <v>47</v>
+      </c>
+      <c r="W142" s="85">
+        <v>79</v>
+      </c>
+      <c r="X142" s="86">
+        <v>64</v>
+      </c>
+      <c r="Y142" s="87">
+        <v>60</v>
+      </c>
+      <c r="Z142" s="87">
+        <v>56</v>
+      </c>
+      <c r="AA142" s="75">
+        <v>47</v>
+      </c>
+      <c r="AB142" s="75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="143" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A143" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="B143" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C143" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D143" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E143" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F143" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G143" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H143" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I143" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J143" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K143" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L143" s="91">
+        <v>151</v>
+      </c>
+      <c r="M143" s="91">
+        <v>154</v>
+      </c>
+      <c r="N143" s="91">
+        <v>164</v>
+      </c>
+      <c r="O143" s="91">
+        <v>153</v>
+      </c>
+      <c r="P143" s="91">
+        <v>124</v>
+      </c>
+      <c r="Q143" s="85">
+        <v>130</v>
+      </c>
+      <c r="R143" s="85">
+        <v>133</v>
+      </c>
+      <c r="S143" s="85">
+        <v>158</v>
+      </c>
+      <c r="T143" s="91">
+        <v>127</v>
+      </c>
+      <c r="U143" s="85">
+        <v>126</v>
+      </c>
+      <c r="V143" s="91">
+        <v>130</v>
+      </c>
+      <c r="W143" s="85">
+        <v>142</v>
+      </c>
+      <c r="X143" s="86">
+        <v>173</v>
+      </c>
+      <c r="Y143" s="87">
+        <v>133</v>
+      </c>
+      <c r="Z143" s="89">
+        <v>143</v>
+      </c>
+      <c r="AA143" s="75">
+        <v>138</v>
+      </c>
+      <c r="AB143" s="75">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="144" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A144" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B144" s="58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C144" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D144" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E144" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F144" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G144" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H144" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I144" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J144" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K144" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L144" s="91">
+        <v>308</v>
+      </c>
+      <c r="M144" s="91">
+        <v>348</v>
+      </c>
+      <c r="N144" s="91">
+        <v>309</v>
+      </c>
+      <c r="O144" s="91">
+        <v>290</v>
+      </c>
+      <c r="P144" s="91">
+        <v>308</v>
+      </c>
+      <c r="Q144" s="85">
+        <v>308</v>
+      </c>
+      <c r="R144" s="85">
+        <v>294</v>
+      </c>
+      <c r="S144" s="85">
+        <v>265</v>
+      </c>
+      <c r="T144" s="91">
+        <v>319</v>
+      </c>
+      <c r="U144" s="85">
+        <v>304</v>
+      </c>
+      <c r="V144" s="91">
+        <v>255</v>
+      </c>
+      <c r="W144" s="85">
+        <v>309</v>
+      </c>
+      <c r="X144" s="86">
+        <v>368</v>
+      </c>
+      <c r="Y144" s="87">
+        <v>281</v>
+      </c>
+      <c r="Z144" s="89">
+        <v>240</v>
+      </c>
+      <c r="AA144" s="75">
+        <v>299</v>
+      </c>
+      <c r="AB144" s="75">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="145" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A145" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="B145" s="58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C145" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D145" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E145" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F145" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G145" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H145" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I145" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J145" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K145" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L145" s="91">
+        <v>236</v>
+      </c>
+      <c r="M145" s="91">
+        <v>289</v>
+      </c>
+      <c r="N145" s="91">
+        <v>283</v>
+      </c>
+      <c r="O145" s="91">
+        <v>290</v>
+      </c>
+      <c r="P145" s="91">
+        <v>262</v>
+      </c>
+      <c r="Q145" s="85">
+        <v>240</v>
+      </c>
+      <c r="R145" s="85">
+        <v>243</v>
+      </c>
+      <c r="S145" s="85">
+        <v>240</v>
+      </c>
+      <c r="T145" s="91">
+        <v>239</v>
+      </c>
+      <c r="U145" s="85">
+        <v>251</v>
+      </c>
+      <c r="V145" s="91">
+        <v>264</v>
+      </c>
+      <c r="W145" s="85">
+        <v>342</v>
+      </c>
+      <c r="X145" s="86">
+        <v>324</v>
+      </c>
+      <c r="Y145" s="87">
+        <v>217</v>
+      </c>
+      <c r="Z145" s="89">
+        <v>260</v>
+      </c>
+      <c r="AA145" s="75">
+        <v>241</v>
+      </c>
+      <c r="AB145" s="75">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="146" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A146" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B146" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C146" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D146" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E146" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F146" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G146" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H146" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I146" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J146" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K146" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L146" s="91">
+        <v>293</v>
+      </c>
+      <c r="M146" s="91">
+        <v>246</v>
+      </c>
+      <c r="N146" s="91">
+        <v>279</v>
+      </c>
+      <c r="O146" s="91">
+        <v>279</v>
+      </c>
+      <c r="P146" s="91">
+        <v>254</v>
+      </c>
+      <c r="Q146" s="85">
+        <v>253</v>
+      </c>
+      <c r="R146" s="85">
+        <v>272</v>
+      </c>
+      <c r="S146" s="85">
+        <v>268</v>
+      </c>
+      <c r="T146" s="91">
+        <v>236</v>
+      </c>
+      <c r="U146" s="85">
+        <v>265</v>
+      </c>
+      <c r="V146" s="91">
+        <v>247</v>
+      </c>
+      <c r="W146" s="85">
+        <v>295</v>
+      </c>
+      <c r="X146" s="86">
+        <v>350</v>
+      </c>
+      <c r="Y146" s="87">
+        <v>231</v>
+      </c>
+      <c r="Z146" s="89">
+        <v>211</v>
+      </c>
+      <c r="AA146" s="75">
+        <v>264</v>
+      </c>
+      <c r="AB146" s="75">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="147" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A147" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="B147" s="58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C147" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D147" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E147" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F147" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G147" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H147" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I147" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J147" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K147" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L147" s="91">
+        <v>288</v>
+      </c>
+      <c r="M147" s="85">
+        <v>292</v>
+      </c>
+      <c r="N147" s="85">
+        <v>289</v>
+      </c>
+      <c r="O147" s="85">
+        <v>289</v>
+      </c>
+      <c r="P147" s="85">
+        <v>250</v>
+      </c>
+      <c r="Q147" s="85">
+        <v>227</v>
+      </c>
+      <c r="R147" s="85">
+        <v>283</v>
+      </c>
+      <c r="S147" s="85">
+        <v>255</v>
+      </c>
+      <c r="T147" s="85">
+        <v>273</v>
+      </c>
+      <c r="U147" s="85">
+        <v>256</v>
+      </c>
+      <c r="V147" s="85">
+        <v>280</v>
+      </c>
+      <c r="W147" s="85">
+        <v>296</v>
+      </c>
+      <c r="X147" s="86">
+        <v>329</v>
+      </c>
+      <c r="Y147" s="87">
+        <v>250</v>
+      </c>
+      <c r="Z147" s="89">
+        <v>264</v>
+      </c>
+      <c r="AA147" s="75">
+        <v>233</v>
+      </c>
+      <c r="AB147" s="75">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="148" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A148" s="53" t="s">
+        <v>115</v>
+      </c>
+      <c r="B148" s="58" t="s">
+        <v>96</v>
+      </c>
+      <c r="C148" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D148" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E148" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F148" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G148" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H148" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I148" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J148" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K148" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L148" s="85">
+        <v>277</v>
+      </c>
+      <c r="M148" s="91">
+        <v>302</v>
+      </c>
+      <c r="N148" s="91">
+        <v>291</v>
+      </c>
+      <c r="O148" s="91">
+        <v>281</v>
+      </c>
+      <c r="P148" s="91">
+        <v>276</v>
+      </c>
+      <c r="Q148" s="85">
+        <v>264</v>
+      </c>
+      <c r="R148" s="85">
+        <v>286</v>
+      </c>
+      <c r="S148" s="85">
+        <v>256</v>
+      </c>
+      <c r="T148" s="91">
+        <v>250</v>
+      </c>
+      <c r="U148" s="85">
+        <v>256</v>
+      </c>
+      <c r="V148" s="91">
+        <v>289</v>
+      </c>
+      <c r="W148" s="85">
+        <v>325</v>
+      </c>
+      <c r="X148" s="86">
+        <v>362</v>
+      </c>
+      <c r="Y148" s="87">
+        <v>228</v>
+      </c>
+      <c r="Z148" s="89">
+        <v>288</v>
+      </c>
+      <c r="AA148" s="75">
+        <v>266</v>
+      </c>
+      <c r="AB148" s="75">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="149" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A149" s="53" t="s">
+        <v>116</v>
+      </c>
+      <c r="B149" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C149" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D149" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E149" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F149" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G149" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H149" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I149" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J149" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K149" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L149" s="91">
+        <v>143</v>
+      </c>
+      <c r="M149" s="91">
+        <v>146</v>
+      </c>
+      <c r="N149" s="91">
+        <v>126</v>
+      </c>
+      <c r="O149" s="91">
+        <v>119</v>
+      </c>
+      <c r="P149" s="91">
+        <v>114</v>
+      </c>
+      <c r="Q149" s="85">
+        <v>114</v>
+      </c>
+      <c r="R149" s="85">
+        <v>132</v>
+      </c>
+      <c r="S149" s="85">
+        <v>116</v>
+      </c>
+      <c r="T149" s="91">
+        <v>136</v>
+      </c>
+      <c r="U149" s="85">
+        <v>111</v>
+      </c>
+      <c r="V149" s="91">
+        <v>133</v>
+      </c>
+      <c r="W149" s="85">
+        <v>146</v>
+      </c>
+      <c r="X149" s="86">
+        <v>151</v>
+      </c>
+      <c r="Y149" s="87">
+        <v>93</v>
+      </c>
+      <c r="Z149" s="89">
+        <v>140</v>
+      </c>
+      <c r="AA149" s="75">
+        <v>114</v>
+      </c>
+      <c r="AB149" s="75">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="150" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A150" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B150" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C150" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D150" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E150" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F150" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G150" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H150" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I150" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J150" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K150" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L150" s="91">
+        <v>438</v>
+      </c>
+      <c r="M150" s="91">
+        <v>460</v>
+      </c>
+      <c r="N150" s="91">
+        <v>422</v>
+      </c>
+      <c r="O150" s="91">
+        <v>427</v>
+      </c>
+      <c r="P150" s="91">
+        <v>439</v>
+      </c>
+      <c r="Q150" s="85">
+        <v>457</v>
+      </c>
+      <c r="R150" s="85">
+        <v>417</v>
+      </c>
+      <c r="S150" s="85">
+        <v>422</v>
+      </c>
+      <c r="T150" s="91">
+        <v>436</v>
+      </c>
+      <c r="U150" s="85">
+        <v>439</v>
+      </c>
+      <c r="V150" s="91">
+        <v>458</v>
+      </c>
+      <c r="W150" s="85">
+        <v>315</v>
+      </c>
+      <c r="X150" s="86">
+        <v>605</v>
+      </c>
+      <c r="Y150" s="87">
+        <v>453</v>
+      </c>
+      <c r="Z150" s="89">
+        <v>432</v>
+      </c>
+      <c r="AA150" s="75">
+        <v>410</v>
+      </c>
+      <c r="AB150" s="75">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="151" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A151" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="B151" s="58" t="s">
+        <v>99</v>
+      </c>
+      <c r="C151" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D151" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E151" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F151" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G151" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H151" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I151" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J151" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K151" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L151" s="91">
+        <v>282</v>
+      </c>
+      <c r="M151" s="91">
+        <v>304</v>
+      </c>
+      <c r="N151" s="91">
+        <v>332</v>
+      </c>
+      <c r="O151" s="91">
+        <v>332</v>
+      </c>
+      <c r="P151" s="4">
+        <v>305</v>
+      </c>
+      <c r="Q151" s="85">
+        <v>302</v>
+      </c>
+      <c r="R151" s="85">
+        <v>292</v>
+      </c>
+      <c r="S151" s="85">
+        <v>291</v>
+      </c>
+      <c r="T151" s="91">
+        <v>316</v>
+      </c>
+      <c r="U151" s="85">
+        <v>262</v>
+      </c>
+      <c r="V151" s="91">
+        <v>276</v>
+      </c>
+      <c r="W151" s="85">
+        <v>382</v>
+      </c>
+      <c r="X151" s="86">
+        <v>395</v>
+      </c>
+      <c r="Y151" s="87">
+        <v>241</v>
+      </c>
+      <c r="Z151" s="89">
+        <v>320</v>
+      </c>
+      <c r="AA151" s="75">
+        <v>282</v>
+      </c>
+      <c r="AB151" s="75">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="152" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A152" s="53" t="s">
+        <v>119</v>
+      </c>
+      <c r="B152" s="58" t="s">
+        <v>128</v>
+      </c>
+      <c r="C152" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D152" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E152" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F152" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G152" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H152" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I152" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J152" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K152" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L152" s="91">
+        <v>145</v>
+      </c>
+      <c r="M152" s="91">
+        <v>182</v>
+      </c>
+      <c r="N152" s="91">
+        <v>176</v>
+      </c>
+      <c r="O152" s="91">
+        <v>158</v>
+      </c>
+      <c r="P152" s="91">
+        <v>152</v>
+      </c>
+      <c r="Q152" s="85">
+        <v>193</v>
+      </c>
+      <c r="R152" s="85">
+        <v>181</v>
+      </c>
+      <c r="S152" s="85">
+        <v>173</v>
+      </c>
+      <c r="T152" s="91">
+        <v>178</v>
+      </c>
+      <c r="U152" s="85">
+        <v>134</v>
+      </c>
+      <c r="V152" s="91">
+        <v>152</v>
+      </c>
+      <c r="W152" s="85">
+        <v>220</v>
+      </c>
+      <c r="X152" s="86">
+        <v>178</v>
+      </c>
+      <c r="Y152" s="87">
+        <v>174</v>
+      </c>
+      <c r="Z152" s="89">
+        <v>173</v>
+      </c>
+      <c r="AA152" s="75">
+        <v>162</v>
+      </c>
+      <c r="AB152" s="75">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="153" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A153" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="B153" s="58" t="s">
+        <v>100</v>
+      </c>
+      <c r="C153" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D153" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E153" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F153" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G153" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H153" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I153" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J153" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K153" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L153" s="91">
+        <v>148</v>
+      </c>
+      <c r="M153" s="91">
+        <v>150</v>
+      </c>
+      <c r="N153" s="91">
+        <v>116</v>
+      </c>
+      <c r="O153" s="91">
+        <v>138</v>
+      </c>
+      <c r="P153" s="91">
+        <v>135</v>
+      </c>
+      <c r="Q153" s="85">
+        <v>123</v>
+      </c>
+      <c r="R153" s="85">
+        <v>120</v>
+      </c>
+      <c r="S153" s="85">
+        <v>146</v>
+      </c>
+      <c r="T153" s="91">
+        <v>130</v>
+      </c>
+      <c r="U153" s="85">
+        <v>118</v>
+      </c>
+      <c r="V153" s="100">
+        <v>144</v>
+      </c>
+      <c r="W153" s="85">
+        <v>152</v>
+      </c>
+      <c r="X153" s="86">
+        <v>167</v>
+      </c>
+      <c r="Y153" s="87">
+        <v>126</v>
+      </c>
+      <c r="Z153" s="89">
+        <v>119</v>
+      </c>
+      <c r="AA153" s="75">
+        <v>129</v>
+      </c>
+      <c r="AB153" s="75">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="154" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A154" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B154" s="58" t="s">
+        <v>101</v>
+      </c>
+      <c r="C154" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D154" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E154" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F154" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G154" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H154" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I154" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J154" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K154" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L154" s="91">
+        <v>217</v>
+      </c>
+      <c r="M154" s="4">
+        <v>245</v>
+      </c>
+      <c r="N154" s="4">
+        <v>212</v>
+      </c>
+      <c r="O154" s="4">
+        <v>267</v>
+      </c>
+      <c r="P154" s="91">
+        <v>213</v>
+      </c>
+      <c r="Q154" s="4">
+        <v>226</v>
+      </c>
+      <c r="R154" s="4">
+        <v>216</v>
+      </c>
+      <c r="S154" s="4">
+        <v>201</v>
+      </c>
+      <c r="T154" s="4">
+        <v>231</v>
+      </c>
+      <c r="U154" s="4">
+        <v>223</v>
+      </c>
+      <c r="V154" s="4">
+        <v>214</v>
+      </c>
+      <c r="W154" s="7">
+        <v>242</v>
+      </c>
+      <c r="X154" s="7">
+        <v>292</v>
+      </c>
+      <c r="Y154" s="7">
+        <v>203</v>
+      </c>
+      <c r="Z154" s="89">
+        <v>180</v>
+      </c>
+      <c r="AA154" s="75">
+        <v>215</v>
+      </c>
+      <c r="AB154" s="75">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="155" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A155" s="53" t="s">
+        <v>122</v>
+      </c>
+      <c r="B155" s="58" t="s">
+        <v>102</v>
+      </c>
+      <c r="C155" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="D155" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="E155" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="F155" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="G155" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="H155" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="I155" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="J155" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="K155" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="L155" s="4">
+        <v>307</v>
+      </c>
+      <c r="M155" s="85">
+        <v>303</v>
+      </c>
+      <c r="N155" s="85">
+        <v>295</v>
+      </c>
+      <c r="O155" s="85">
+        <v>293</v>
+      </c>
+      <c r="P155" s="4">
+        <v>309</v>
+      </c>
+      <c r="Q155" s="85">
+        <v>316</v>
+      </c>
+      <c r="R155" s="85">
+        <v>313</v>
+      </c>
+      <c r="S155" s="85">
+        <v>328</v>
+      </c>
+      <c r="T155" s="85">
+        <v>279</v>
+      </c>
+      <c r="U155" s="85">
+        <v>281</v>
+      </c>
+      <c r="V155" s="85">
+        <v>213</v>
+      </c>
+      <c r="W155" s="85">
+        <v>336</v>
+      </c>
+      <c r="X155" s="86">
+        <v>365</v>
+      </c>
+      <c r="Y155" s="87">
+        <v>267</v>
+      </c>
+      <c r="Z155" s="89">
+        <v>261</v>
+      </c>
+      <c r="AA155" s="75">
+        <v>270</v>
+      </c>
+      <c r="AB155" s="75">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="156" spans="1:28" s="7" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A156" s="66" t="s">
+        <v>123</v>
+      </c>
+      <c r="B156" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="C156" s="101" t="s">
+        <v>104</v>
+      </c>
+      <c r="D156" s="101" t="s">
+        <v>104</v>
+      </c>
+      <c r="E156" s="101" t="s">
+        <v>104</v>
+      </c>
+      <c r="F156" s="101" t="s">
+        <v>104</v>
+      </c>
+      <c r="G156" s="101" t="s">
+        <v>104</v>
+      </c>
+      <c r="H156" s="101" t="s">
+        <v>104</v>
+      </c>
+      <c r="I156" s="101" t="s">
+        <v>104</v>
+      </c>
+      <c r="J156" s="101" t="s">
+        <v>104</v>
+      </c>
+      <c r="K156" s="101" t="s">
+        <v>104</v>
+      </c>
+      <c r="L156" s="102">
+        <v>100</v>
+      </c>
+      <c r="M156" s="103">
+        <v>102</v>
+      </c>
+      <c r="N156" s="103">
+        <v>60</v>
+      </c>
+      <c r="O156" s="103">
+        <v>104</v>
+      </c>
+      <c r="P156" s="102">
+        <v>85</v>
+      </c>
+      <c r="Q156" s="102">
+        <v>99</v>
+      </c>
+      <c r="R156" s="102">
+        <v>85</v>
+      </c>
+      <c r="S156" s="102">
+        <v>98</v>
+      </c>
+      <c r="T156" s="103">
+        <v>75</v>
+      </c>
+      <c r="U156" s="102">
+        <v>64</v>
+      </c>
+      <c r="V156" s="103">
+        <v>80</v>
+      </c>
+      <c r="W156" s="102">
+        <v>79</v>
+      </c>
+      <c r="X156" s="104">
+        <v>99</v>
+      </c>
+      <c r="Y156" s="105">
+        <v>86</v>
+      </c>
+      <c r="Z156" s="68">
+        <v>86</v>
+      </c>
+      <c r="AA156" s="106">
+        <v>69</v>
+      </c>
+      <c r="AB156" s="106">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="157" spans="1:28" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="29"/>
+      <c r="B157" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="C157" s="114"/>
+      <c r="D157" s="114"/>
+      <c r="E157" s="114"/>
+      <c r="F157" s="114"/>
+      <c r="G157" s="114"/>
+      <c r="H157" s="114"/>
+      <c r="I157" s="9"/>
+      <c r="J157" s="9"/>
+      <c r="K157" s="9"/>
+      <c r="L157" s="9"/>
+      <c r="M157" s="9"/>
+      <c r="N157" s="9"/>
+      <c r="O157" s="9"/>
+      <c r="P157" s="9"/>
+      <c r="Q157" s="9"/>
+      <c r="R157" s="9"/>
+      <c r="S157" s="9"/>
+      <c r="T157" s="9"/>
+      <c r="U157" s="9"/>
+      <c r="V157" s="9"/>
+      <c r="W157" s="9"/>
+      <c r="X157" s="9"/>
+      <c r="Y157" s="9"/>
+      <c r="Z157" s="8"/>
+    </row>
+    <row r="158" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="29"/>
+      <c r="B158" s="112" t="s">
+        <v>6</v>
+      </c>
+      <c r="C158" s="112"/>
+      <c r="D158" s="112"/>
+      <c r="E158" s="112"/>
+      <c r="F158" s="112"/>
+      <c r="G158" s="10"/>
+      <c r="H158" s="10"/>
+    </row>
+    <row r="159" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A159" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="W4:Z4"/>
+  <mergeCells count="12">
+    <mergeCell ref="B158:F158"/>
+    <mergeCell ref="B157:H157"/>
+    <mergeCell ref="B2:AB2"/>
+    <mergeCell ref="B7:AB7"/>
+    <mergeCell ref="B27:AB27"/>
+    <mergeCell ref="B47:AB47"/>
+    <mergeCell ref="B138:AB138"/>
+    <mergeCell ref="B67:AB67"/>
+    <mergeCell ref="B78:AB78"/>
+    <mergeCell ref="B89:AB89"/>
+    <mergeCell ref="B100:AB100"/>
+    <mergeCell ref="B119:AB119"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-</worksheet>
-[...10864 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
-[...8 lines deleted...]
-      <vt:lpstr>Қыздар коэффициенті</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>1991-1999 жж.</vt:lpstr>
+      <vt:lpstr>2000-2025 жж.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>