--- v4 (2026-08-11)
+++ v5 (2026-09-20)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="92">
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t>Көрсеткішті анықтау</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
@@ -440,51 +440,51 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -612,63 +612,50 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -677,57 +664,81 @@
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -764,106 +775,112 @@
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
@@ -1059,488 +1076,491 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.kuandyk@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:B20"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="101.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="55">
+      <c r="B1" s="41">
         <v>61230101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="54" t="s">
+      <c r="A3" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="54" t="s">
+      <c r="A5" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="29" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="54" t="s">
+      <c r="A7" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="54" t="s">
+      <c r="A8" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="56" t="s">
+      <c r="B8" s="42" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A9" s="54" t="s">
+      <c r="A9" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="54" t="s">
+      <c r="A13" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="54" t="s">
+      <c r="A14" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="54" t="s">
+      <c r="A15" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="17">
-        <v>46239</v>
+        <v>46272</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="54" t="s">
+      <c r="A16" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="54" t="s">
+      <c r="A17" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="54" t="s">
+      <c r="A18" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="54" t="s">
+      <c r="A20" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="57" t="s">
+      <c r="B20" s="43" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="66" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="194.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="13" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AI983"/>
+  <dimension ref="A1:AJ983"/>
   <sheetViews>
     <sheetView topLeftCell="I1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A32" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AI7" sqref="AI7"/>
+      <pane ySplit="7" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AJ40" sqref="AJ40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.42578125" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" customWidth="1"/>
     <col min="24" max="24" width="9.140625" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="23" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.5703125" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" customWidth="1"/>
     <col min="33" max="33" width="7.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.7109375" customWidth="1"/>
-    <col min="35" max="35" width="11.140625" customWidth="1"/>
+    <col min="35" max="35" width="8.42578125" customWidth="1"/>
+    <col min="36" max="36" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:36" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
     </row>
-    <row r="2" spans="1:35" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="9"/>
-      <c r="B2" s="40" t="s">
+      <c r="B2" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="41"/>
-[...17 lines deleted...]
-      <c r="U2" s="41"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
     </row>
-    <row r="3" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:36" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
     </row>
-    <row r="4" spans="1:35" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:36" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
     </row>
-    <row r="5" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="20"/>
       <c r="P5" s="20"/>
       <c r="Q5" s="20"/>
       <c r="R5" s="21"/>
       <c r="S5" s="22"/>
       <c r="T5" s="22"/>
       <c r="U5" s="22"/>
       <c r="X5" s="34"/>
       <c r="Y5" s="34"/>
       <c r="Z5" s="34"/>
-      <c r="AD5" s="48" t="s">
+      <c r="AD5" s="53" t="s">
         <v>88</v>
       </c>
-      <c r="AE5" s="48"/>
-[...6 lines deleted...]
-      <c r="A6" s="49" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+    </row>
+    <row r="6" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A6" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="42"/>
-      <c r="C6" s="44">
+      <c r="B6" s="47"/>
+      <c r="C6" s="49">
         <v>2024</v>
       </c>
-      <c r="D6" s="45"/>
-[...10 lines deleted...]
-      <c r="O6" s="51">
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="56">
         <v>2025</v>
       </c>
-      <c r="P6" s="47"/>
-[...13 lines deleted...]
-      <c r="AD6" s="46">
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="57"/>
+      <c r="AA6" s="57"/>
+      <c r="AB6" s="57"/>
+      <c r="AC6" s="57"/>
+      <c r="AD6" s="51">
         <v>2026</v>
       </c>
-      <c r="AE6" s="47"/>
-[...7 lines deleted...]
-      <c r="B7" s="43"/>
+      <c r="AE6" s="52"/>
+      <c r="AF6" s="52"/>
+      <c r="AG6" s="52"/>
+      <c r="AH6" s="52"/>
+      <c r="AI6" s="52"/>
+      <c r="AJ6" s="52"/>
+    </row>
+    <row r="7" spans="1:36" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="55"/>
+      <c r="B7" s="48"/>
       <c r="C7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>37</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1590,88 +1610,91 @@
       </c>
       <c r="AB7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="AC7" s="31" t="s">
         <v>44</v>
       </c>
       <c r="AD7" s="36" t="s">
         <v>29</v>
       </c>
       <c r="AE7" s="37" t="s">
         <v>34</v>
       </c>
       <c r="AF7" s="36" t="s">
         <v>35</v>
       </c>
       <c r="AG7" s="36" t="s">
         <v>36</v>
       </c>
       <c r="AH7" s="38" t="s">
         <v>37</v>
       </c>
       <c r="AI7" s="39" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="52" t="s">
+      <c r="AJ7" s="44" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="52"/>
-[...31 lines deleted...]
-    <row r="9" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="58"/>
+      <c r="Z8" s="58"/>
+      <c r="AA8" s="58"/>
+      <c r="AB8" s="58"/>
+      <c r="AC8" s="58"/>
+      <c r="AD8" s="58"/>
+      <c r="AE8" s="58"/>
+      <c r="AF8" s="58"/>
+      <c r="AG8" s="58"/>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="18">
         <v>21.34</v>
       </c>
       <c r="D9" s="18">
         <v>20.94</v>
       </c>
       <c r="E9" s="18">
         <v>19.91</v>
       </c>
       <c r="F9" s="18">
         <v>20.260000000000002</v>
       </c>
       <c r="G9" s="18">
         <v>20.34</v>
       </c>
       <c r="H9" s="18">
         <v>20.11</v>
       </c>
       <c r="I9" s="18">
@@ -1731,52 +1754,55 @@
       </c>
       <c r="AB9" s="18">
         <v>17.28</v>
       </c>
       <c r="AC9" s="18">
         <v>17.13</v>
       </c>
       <c r="AD9" s="18">
         <v>16.350000000000001</v>
       </c>
       <c r="AE9" s="18">
         <v>15.72</v>
       </c>
       <c r="AF9" s="18">
         <v>15.42</v>
       </c>
       <c r="AG9" s="18">
         <v>15.3</v>
       </c>
       <c r="AH9" s="18">
         <v>14.92</v>
       </c>
       <c r="AI9" s="18">
         <v>15.01</v>
       </c>
-    </row>
-    <row r="10" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ9" s="18">
+        <v>15.06</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="18">
         <v>24.9</v>
       </c>
       <c r="D10" s="18">
         <v>24.69</v>
       </c>
       <c r="E10" s="18">
         <v>23.36</v>
       </c>
       <c r="F10" s="18">
         <v>23.5</v>
       </c>
       <c r="G10" s="18">
         <v>23.14</v>
       </c>
       <c r="H10" s="18">
         <v>22.83</v>
       </c>
       <c r="I10" s="18">
@@ -1836,52 +1862,55 @@
       </c>
       <c r="AB10" s="18">
         <v>20.43</v>
       </c>
       <c r="AC10" s="18">
         <v>20.399999999999999</v>
       </c>
       <c r="AD10" s="18">
         <v>20.39</v>
       </c>
       <c r="AE10" s="18">
         <v>18.510000000000002</v>
       </c>
       <c r="AF10" s="18">
         <v>18.579999999999998</v>
       </c>
       <c r="AG10" s="18">
         <v>18.440000000000001</v>
       </c>
       <c r="AH10" s="18">
         <v>17.62</v>
       </c>
       <c r="AI10" s="18">
         <v>18.03</v>
       </c>
-    </row>
-    <row r="11" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ10" s="18">
+        <v>18.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="18">
         <v>18.54</v>
       </c>
       <c r="D11" s="18">
         <v>18.420000000000002</v>
       </c>
       <c r="E11" s="18">
         <v>19.14</v>
       </c>
       <c r="F11" s="18">
         <v>19.190000000000001</v>
       </c>
       <c r="G11" s="18">
         <v>19.52</v>
       </c>
       <c r="H11" s="18">
         <v>19.57</v>
       </c>
       <c r="I11" s="18">
@@ -1941,52 +1970,55 @@
       </c>
       <c r="AB11" s="18">
         <v>15.42</v>
       </c>
       <c r="AC11" s="18">
         <v>15.07</v>
       </c>
       <c r="AD11" s="18">
         <v>18.32</v>
       </c>
       <c r="AE11" s="18">
         <v>14.86</v>
       </c>
       <c r="AF11" s="18">
         <v>14.55</v>
       </c>
       <c r="AG11" s="18">
         <v>14.23</v>
       </c>
       <c r="AH11" s="18">
         <v>13.44</v>
       </c>
       <c r="AI11" s="18">
         <v>13.07</v>
       </c>
-    </row>
-    <row r="12" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ11" s="18">
+        <v>13.49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="18">
         <v>16.55</v>
       </c>
       <c r="D12" s="18">
         <v>16.88</v>
       </c>
       <c r="E12" s="18">
         <v>15.2</v>
       </c>
       <c r="F12" s="18">
         <v>14.61</v>
       </c>
       <c r="G12" s="18">
         <v>15.44</v>
       </c>
       <c r="H12" s="18">
         <v>15.46</v>
       </c>
       <c r="I12" s="18">
@@ -2046,52 +2078,55 @@
       </c>
       <c r="AB12" s="18">
         <v>12.49</v>
       </c>
       <c r="AC12" s="18">
         <v>12.42</v>
       </c>
       <c r="AD12" s="18">
         <v>11.96</v>
       </c>
       <c r="AE12" s="18">
         <v>12.57</v>
       </c>
       <c r="AF12" s="18">
         <v>12.13</v>
       </c>
       <c r="AG12" s="18">
         <v>12.05</v>
       </c>
       <c r="AH12" s="18">
         <v>12.14</v>
       </c>
       <c r="AI12" s="18">
         <v>11.82</v>
       </c>
-    </row>
-    <row r="13" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ12" s="18">
+        <v>11.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="18">
         <v>14.41</v>
       </c>
       <c r="D13" s="18">
         <v>14.08</v>
       </c>
       <c r="E13" s="18">
         <v>14.6</v>
       </c>
       <c r="F13" s="18">
         <v>13.9</v>
       </c>
       <c r="G13" s="18">
         <v>13.93</v>
       </c>
       <c r="H13" s="18">
         <v>13.48</v>
       </c>
       <c r="I13" s="18">
@@ -2151,52 +2186,55 @@
       </c>
       <c r="AB13" s="18">
         <v>11.86</v>
       </c>
       <c r="AC13" s="18">
         <v>11.69</v>
       </c>
       <c r="AD13" s="18">
         <v>12.12</v>
       </c>
       <c r="AE13" s="18">
         <v>11.15</v>
       </c>
       <c r="AF13" s="18">
         <v>11.42</v>
       </c>
       <c r="AG13" s="18">
         <v>10.7</v>
       </c>
       <c r="AH13" s="18">
         <v>9.7200000000000006</v>
       </c>
       <c r="AI13" s="18">
         <v>9.56</v>
       </c>
-    </row>
-    <row r="14" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ13" s="18">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="18">
         <v>22.17</v>
       </c>
       <c r="D14" s="18">
         <v>20.85</v>
       </c>
       <c r="E14" s="18">
         <v>18.55</v>
       </c>
       <c r="F14" s="18">
         <v>18.989999999999998</v>
       </c>
       <c r="G14" s="18">
         <v>19.07</v>
       </c>
       <c r="H14" s="18">
         <v>19.05</v>
       </c>
       <c r="I14" s="18">
@@ -2256,52 +2294,55 @@
       </c>
       <c r="AB14" s="18">
         <v>16.940000000000001</v>
       </c>
       <c r="AC14" s="18">
         <v>16.88</v>
       </c>
       <c r="AD14" s="18">
         <v>15.46</v>
       </c>
       <c r="AE14" s="18">
         <v>15.74</v>
       </c>
       <c r="AF14" s="18">
         <v>15.3</v>
       </c>
       <c r="AG14" s="18">
         <v>14.74</v>
       </c>
       <c r="AH14" s="18">
         <v>14.62</v>
       </c>
       <c r="AI14" s="18">
         <v>14.48</v>
       </c>
-    </row>
-    <row r="15" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ14" s="18">
+        <v>14.41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="18">
         <v>24.14</v>
       </c>
       <c r="D15" s="18">
         <v>22.81</v>
       </c>
       <c r="E15" s="18">
         <v>22.04</v>
       </c>
       <c r="F15" s="18">
         <v>21.97</v>
       </c>
       <c r="G15" s="18">
         <v>21.56</v>
       </c>
       <c r="H15" s="18">
         <v>21.05</v>
       </c>
       <c r="I15" s="18">
@@ -2361,52 +2402,55 @@
       </c>
       <c r="AB15" s="18">
         <v>19.22</v>
       </c>
       <c r="AC15" s="18">
         <v>18.899999999999999</v>
       </c>
       <c r="AD15" s="18">
         <v>14.2</v>
       </c>
       <c r="AE15" s="18">
         <v>14.9</v>
       </c>
       <c r="AF15" s="18">
         <v>15.21</v>
       </c>
       <c r="AG15" s="18">
         <v>15.48</v>
       </c>
       <c r="AH15" s="18">
         <v>15.1</v>
       </c>
       <c r="AI15" s="18">
         <v>14.99</v>
       </c>
-    </row>
-    <row r="16" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ15" s="18">
+        <v>15.02</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="18">
         <v>25.41</v>
       </c>
       <c r="D16" s="18">
         <v>24.04</v>
       </c>
       <c r="E16" s="18">
         <v>23.53</v>
       </c>
       <c r="F16" s="18">
         <v>24.1</v>
       </c>
       <c r="G16" s="18">
         <v>24.23</v>
       </c>
       <c r="H16" s="18">
         <v>24.06</v>
       </c>
       <c r="I16" s="18">
@@ -2466,52 +2510,55 @@
       </c>
       <c r="AB16" s="18">
         <v>21.09</v>
       </c>
       <c r="AC16" s="18">
         <v>20.69</v>
       </c>
       <c r="AD16" s="18">
         <v>16.52</v>
       </c>
       <c r="AE16" s="18">
         <v>15.81</v>
       </c>
       <c r="AF16" s="18">
         <v>15.68</v>
       </c>
       <c r="AG16" s="18">
         <v>15.49</v>
       </c>
       <c r="AH16" s="18">
         <v>15.35</v>
       </c>
       <c r="AI16" s="18">
         <v>15.01</v>
       </c>
-    </row>
-    <row r="17" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ16" s="18">
+        <v>14.98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="18">
         <v>20.54</v>
       </c>
       <c r="D17" s="18">
         <v>21.66</v>
       </c>
       <c r="E17" s="18">
         <v>20.39</v>
       </c>
       <c r="F17" s="18">
         <v>21.63</v>
       </c>
       <c r="G17" s="18">
         <v>21.38</v>
       </c>
       <c r="H17" s="18">
         <v>21.15</v>
       </c>
       <c r="I17" s="18">
@@ -2571,52 +2618,55 @@
       </c>
       <c r="AB17" s="18">
         <v>17.39</v>
       </c>
       <c r="AC17" s="18">
         <v>17.09</v>
       </c>
       <c r="AD17" s="18">
         <v>16.93</v>
       </c>
       <c r="AE17" s="18">
         <v>16.46</v>
       </c>
       <c r="AF17" s="18">
         <v>16.170000000000002</v>
       </c>
       <c r="AG17" s="18">
         <v>15.76</v>
       </c>
       <c r="AH17" s="18">
         <v>15.47</v>
       </c>
       <c r="AI17" s="18">
         <v>16.23</v>
       </c>
-    </row>
-    <row r="18" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ17" s="18">
+        <v>16.329999999999998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="18">
         <v>22.15</v>
       </c>
       <c r="D18" s="18">
         <v>22.29</v>
       </c>
       <c r="E18" s="18">
         <v>19.850000000000001</v>
       </c>
       <c r="F18" s="18">
         <v>18.87</v>
       </c>
       <c r="G18" s="18">
         <v>18.7</v>
       </c>
       <c r="H18" s="18">
         <v>18</v>
       </c>
       <c r="I18" s="18">
@@ -2676,52 +2726,55 @@
       </c>
       <c r="AB18" s="18">
         <v>15.3</v>
       </c>
       <c r="AC18" s="18">
         <v>15.25</v>
       </c>
       <c r="AD18" s="18">
         <v>17.07</v>
       </c>
       <c r="AE18" s="18">
         <v>14.69</v>
       </c>
       <c r="AF18" s="18">
         <v>14.37</v>
       </c>
       <c r="AG18" s="18">
         <v>14.15</v>
       </c>
       <c r="AH18" s="18">
         <v>13.38</v>
       </c>
       <c r="AI18" s="18">
         <v>13.29</v>
       </c>
-    </row>
-    <row r="19" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ18" s="18">
+        <v>13.27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="18">
         <v>16.010000000000002</v>
       </c>
       <c r="D19" s="18">
         <v>16.54</v>
       </c>
       <c r="E19" s="18">
         <v>16.73</v>
       </c>
       <c r="F19" s="18">
         <v>16.64</v>
       </c>
       <c r="G19" s="18">
         <v>16.52</v>
       </c>
       <c r="H19" s="18">
         <v>15.37</v>
       </c>
       <c r="I19" s="18">
@@ -2781,52 +2834,55 @@
       </c>
       <c r="AB19" s="18">
         <v>11.54</v>
       </c>
       <c r="AC19" s="18">
         <v>11.44</v>
       </c>
       <c r="AD19" s="18">
         <v>12.92</v>
       </c>
       <c r="AE19" s="18">
         <v>11.52</v>
       </c>
       <c r="AF19" s="18">
         <v>10.199999999999999</v>
       </c>
       <c r="AG19" s="18">
         <v>9.74</v>
       </c>
       <c r="AH19" s="18">
         <v>9.4499999999999993</v>
       </c>
       <c r="AI19" s="18">
         <v>9.93</v>
       </c>
-    </row>
-    <row r="20" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AJ19" s="18">
+        <v>10.18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="18">
         <v>22.39</v>
       </c>
       <c r="D20" s="18">
         <v>21.43</v>
       </c>
       <c r="E20" s="18">
         <v>21.33</v>
       </c>
       <c r="F20" s="18">
         <v>22.81</v>
       </c>
       <c r="G20" s="18">
         <v>23.74</v>
       </c>
       <c r="H20" s="18">
         <v>24.12</v>
       </c>
       <c r="I20" s="18">
@@ -2886,52 +2942,55 @@
       </c>
       <c r="AB20" s="18">
         <v>22.32</v>
       </c>
       <c r="AC20" s="18">
         <v>22.11</v>
       </c>
       <c r="AD20" s="18">
         <v>20.66</v>
       </c>
       <c r="AE20" s="18">
         <v>20.76</v>
       </c>
       <c r="AF20" s="18">
         <v>19.559999999999999</v>
       </c>
       <c r="AG20" s="18">
         <v>19.97</v>
       </c>
       <c r="AH20" s="18">
         <v>19.63</v>
       </c>
       <c r="AI20" s="18">
         <v>20.14</v>
       </c>
-    </row>
-    <row r="21" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ20" s="18">
+        <v>20.58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="18">
         <v>24.59</v>
       </c>
       <c r="D21" s="18">
         <v>24.83</v>
       </c>
       <c r="E21" s="18">
         <v>23.71</v>
       </c>
       <c r="F21" s="18">
         <v>24.35</v>
       </c>
       <c r="G21" s="18">
         <v>23.68</v>
       </c>
       <c r="H21" s="18">
         <v>23.36</v>
       </c>
       <c r="I21" s="18">
@@ -2991,52 +3050,55 @@
       </c>
       <c r="AB21" s="18">
         <v>18.57</v>
       </c>
       <c r="AC21" s="18">
         <v>18.350000000000001</v>
       </c>
       <c r="AD21" s="18">
         <v>17.52</v>
       </c>
       <c r="AE21" s="18">
         <v>17.46</v>
       </c>
       <c r="AF21" s="18">
         <v>16.72</v>
       </c>
       <c r="AG21" s="18">
         <v>16.28</v>
       </c>
       <c r="AH21" s="18">
         <v>15.93</v>
       </c>
       <c r="AI21" s="18">
         <v>15.73</v>
       </c>
-    </row>
-    <row r="22" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ21" s="18">
+        <v>15.64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="18">
         <v>21.19</v>
       </c>
       <c r="D22" s="18">
         <v>19.05</v>
       </c>
       <c r="E22" s="18">
         <v>18.57</v>
       </c>
       <c r="F22" s="18">
         <v>18.47</v>
       </c>
       <c r="G22" s="18">
         <v>18.29</v>
       </c>
       <c r="H22" s="18">
         <v>17.77</v>
       </c>
       <c r="I22" s="18">
@@ -3096,52 +3158,55 @@
       </c>
       <c r="AB22" s="18">
         <v>16.62</v>
       </c>
       <c r="AC22" s="18">
         <v>16.55</v>
       </c>
       <c r="AD22" s="18">
         <v>17.78</v>
       </c>
       <c r="AE22" s="18">
         <v>18.2</v>
       </c>
       <c r="AF22" s="18">
         <v>17.88</v>
       </c>
       <c r="AG22" s="18">
         <v>17.3</v>
       </c>
       <c r="AH22" s="18">
         <v>16.260000000000002</v>
       </c>
       <c r="AI22" s="18">
         <v>16.12</v>
       </c>
-    </row>
-    <row r="23" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ22" s="18">
+        <v>15.98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="18">
         <v>20.45</v>
       </c>
       <c r="D23" s="18">
         <v>20.010000000000002</v>
       </c>
       <c r="E23" s="18">
         <v>18.48</v>
       </c>
       <c r="F23" s="18">
         <v>19.14</v>
       </c>
       <c r="G23" s="18">
         <v>19.88</v>
       </c>
       <c r="H23" s="18">
         <v>19.22</v>
       </c>
       <c r="I23" s="18">
@@ -3201,52 +3266,55 @@
       </c>
       <c r="AB23" s="18">
         <v>15.71</v>
       </c>
       <c r="AC23" s="18">
         <v>15.78</v>
       </c>
       <c r="AD23" s="18">
         <v>17.96</v>
       </c>
       <c r="AE23" s="18">
         <v>14.27</v>
       </c>
       <c r="AF23" s="18">
         <v>13.42</v>
       </c>
       <c r="AG23" s="18">
         <v>14.4</v>
       </c>
       <c r="AH23" s="18">
         <v>14.17</v>
       </c>
       <c r="AI23" s="18">
         <v>14.36</v>
       </c>
-    </row>
-    <row r="24" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ23" s="18">
+        <v>14.02</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="18">
         <v>18.04</v>
       </c>
       <c r="D24" s="18">
         <v>16.440000000000001</v>
       </c>
       <c r="E24" s="18">
         <v>16.100000000000001</v>
       </c>
       <c r="F24" s="18">
         <v>16.12</v>
       </c>
       <c r="G24" s="18">
         <v>17.37</v>
       </c>
       <c r="H24" s="18">
         <v>17.690000000000001</v>
       </c>
       <c r="I24" s="18">
@@ -3306,52 +3374,55 @@
       </c>
       <c r="AB24" s="18">
         <v>13.61</v>
       </c>
       <c r="AC24" s="18">
         <v>13.57</v>
       </c>
       <c r="AD24" s="18">
         <v>13.51</v>
       </c>
       <c r="AE24" s="18">
         <v>12.75</v>
       </c>
       <c r="AF24" s="18">
         <v>13.27</v>
       </c>
       <c r="AG24" s="18">
         <v>12.76</v>
       </c>
       <c r="AH24" s="18">
         <v>13.23</v>
       </c>
       <c r="AI24" s="18">
         <v>13.54</v>
       </c>
-    </row>
-    <row r="25" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ24" s="18">
+        <v>13.76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="18">
         <v>14.17</v>
       </c>
       <c r="D25" s="18">
         <v>15.45</v>
       </c>
       <c r="E25" s="18">
         <v>13.6</v>
       </c>
       <c r="F25" s="18">
         <v>14.88</v>
       </c>
       <c r="G25" s="18">
         <v>14.76</v>
       </c>
       <c r="H25" s="18">
         <v>14.24</v>
       </c>
       <c r="I25" s="18">
@@ -3411,52 +3482,55 @@
       </c>
       <c r="AB25" s="18">
         <v>11.3</v>
       </c>
       <c r="AC25" s="18">
         <v>11.16</v>
       </c>
       <c r="AD25" s="18">
         <v>7.92</v>
       </c>
       <c r="AE25" s="18">
         <v>9.11</v>
       </c>
       <c r="AF25" s="18">
         <v>8.36</v>
       </c>
       <c r="AG25" s="18">
         <v>9.09</v>
       </c>
       <c r="AH25" s="18">
         <v>9.1999999999999993</v>
       </c>
       <c r="AI25" s="18">
         <v>9.1999999999999993</v>
       </c>
-    </row>
-    <row r="26" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ25" s="18">
+        <v>9.2200000000000006</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="18">
         <v>18.07</v>
       </c>
       <c r="D26" s="18">
         <v>18.82</v>
       </c>
       <c r="E26" s="18">
         <v>17.649999999999999</v>
       </c>
       <c r="F26" s="18">
         <v>17.21</v>
       </c>
       <c r="G26" s="18">
         <v>17.05</v>
       </c>
       <c r="H26" s="18">
         <v>16.75</v>
       </c>
       <c r="I26" s="18">
@@ -3516,90 +3590,94 @@
       </c>
       <c r="AB26" s="18">
         <v>14.22</v>
       </c>
       <c r="AC26" s="18">
         <v>14.27</v>
       </c>
       <c r="AD26" s="18">
         <v>11.04</v>
       </c>
       <c r="AE26" s="18">
         <v>9.75</v>
       </c>
       <c r="AF26" s="18">
         <v>11.46</v>
       </c>
       <c r="AG26" s="18">
         <v>11.64</v>
       </c>
       <c r="AH26" s="18">
         <v>11.04</v>
       </c>
       <c r="AI26" s="18">
         <v>11.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="53" t="s">
+      <c r="AJ26" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:36" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="C27" s="53"/>
-[...29 lines deleted...]
-      <c r="AG27" s="53"/>
+      <c r="C27" s="59"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="59"/>
+      <c r="H27" s="59"/>
+      <c r="I27" s="59"/>
+      <c r="J27" s="59"/>
+      <c r="K27" s="59"/>
+      <c r="L27" s="59"/>
+      <c r="M27" s="59"/>
+      <c r="N27" s="59"/>
+      <c r="O27" s="59"/>
+      <c r="P27" s="59"/>
+      <c r="Q27" s="59"/>
+      <c r="R27" s="59"/>
+      <c r="S27" s="59"/>
+      <c r="T27" s="59"/>
+      <c r="U27" s="59"/>
+      <c r="V27" s="59"/>
+      <c r="W27" s="59"/>
+      <c r="X27" s="59"/>
+      <c r="Y27" s="59"/>
+      <c r="Z27" s="59"/>
+      <c r="AA27" s="59"/>
+      <c r="AB27" s="59"/>
+      <c r="AC27" s="59"/>
+      <c r="AD27" s="59"/>
+      <c r="AE27" s="59"/>
+      <c r="AF27" s="59"/>
+      <c r="AG27" s="59"/>
       <c r="AH27" s="35"/>
       <c r="AI27" s="18"/>
-    </row>
-    <row r="28" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ27" s="18"/>
+    </row>
+    <row r="28" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="18">
         <v>22.14</v>
       </c>
       <c r="D28" s="18">
         <v>22.06</v>
       </c>
       <c r="E28" s="18">
         <v>21.19</v>
       </c>
       <c r="F28" s="18">
         <v>21.36</v>
       </c>
       <c r="G28" s="18">
         <v>21.49</v>
       </c>
       <c r="H28" s="18">
         <v>21.33</v>
       </c>
       <c r="I28" s="18">
@@ -3659,52 +3737,55 @@
       </c>
       <c r="AB28" s="18">
         <v>18</v>
       </c>
       <c r="AC28" s="18">
         <v>17.95</v>
       </c>
       <c r="AD28" s="18">
         <v>17.55</v>
       </c>
       <c r="AE28" s="18">
         <v>16.059999999999999</v>
       </c>
       <c r="AF28" s="18">
         <v>16.2</v>
       </c>
       <c r="AG28" s="18">
         <v>15.85</v>
       </c>
       <c r="AH28" s="18">
         <v>15.42</v>
       </c>
       <c r="AI28" s="18">
         <v>15.43</v>
       </c>
-    </row>
-    <row r="29" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ28" s="18">
+        <v>15.48</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="26" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="18">
         <v>24.9</v>
       </c>
       <c r="D29" s="18">
         <v>24.69</v>
       </c>
       <c r="E29" s="18">
         <v>23.36</v>
       </c>
       <c r="F29" s="18">
         <v>23.5</v>
       </c>
       <c r="G29" s="18">
         <v>23.14</v>
       </c>
       <c r="H29" s="18">
         <v>22.83</v>
       </c>
       <c r="I29" s="18">
@@ -3764,52 +3845,55 @@
       </c>
       <c r="AB29" s="18">
         <v>20.43</v>
       </c>
       <c r="AC29" s="18">
         <v>20.399999999999999</v>
       </c>
       <c r="AD29" s="18">
         <v>20.39</v>
       </c>
       <c r="AE29" s="18">
         <v>18.510000000000002</v>
       </c>
       <c r="AF29" s="18">
         <v>18.579999999999998</v>
       </c>
       <c r="AG29" s="18">
         <v>18.440000000000001</v>
       </c>
       <c r="AH29" s="18">
         <v>17.62</v>
       </c>
       <c r="AI29" s="18">
         <v>18.03</v>
       </c>
-    </row>
-    <row r="30" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ29" s="18">
+        <v>18.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="18">
         <v>19.93</v>
       </c>
       <c r="D30" s="18">
         <v>19.260000000000002</v>
       </c>
       <c r="E30" s="18">
         <v>20.190000000000001</v>
       </c>
       <c r="F30" s="18">
         <v>20.96</v>
       </c>
       <c r="G30" s="18">
         <v>21.58</v>
       </c>
       <c r="H30" s="18">
         <v>22.01</v>
       </c>
       <c r="I30" s="18">
@@ -3869,52 +3953,55 @@
       </c>
       <c r="AB30" s="18">
         <v>16.71</v>
       </c>
       <c r="AC30" s="18">
         <v>16.37</v>
       </c>
       <c r="AD30" s="18">
         <v>20.94</v>
       </c>
       <c r="AE30" s="18">
         <v>17.29</v>
       </c>
       <c r="AF30" s="18">
         <v>16.64</v>
       </c>
       <c r="AG30" s="18">
         <v>15.47</v>
       </c>
       <c r="AH30" s="18">
         <v>14.84</v>
       </c>
       <c r="AI30" s="18">
         <v>14.06</v>
       </c>
-    </row>
-    <row r="31" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ30" s="18">
+        <v>14.51</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="18">
         <v>17.07</v>
       </c>
       <c r="D31" s="18">
         <v>17.55</v>
       </c>
       <c r="E31" s="18">
         <v>15.72</v>
       </c>
       <c r="F31" s="18">
         <v>14.89</v>
       </c>
       <c r="G31" s="18">
         <v>15.61</v>
       </c>
       <c r="H31" s="18">
         <v>15.52</v>
       </c>
       <c r="I31" s="18">
@@ -3974,52 +4061,55 @@
       </c>
       <c r="AB31" s="18">
         <v>12.36</v>
       </c>
       <c r="AC31" s="18">
         <v>12.41</v>
       </c>
       <c r="AD31" s="18">
         <v>10.76</v>
       </c>
       <c r="AE31" s="18">
         <v>11.75</v>
       </c>
       <c r="AF31" s="18">
         <v>11.98</v>
       </c>
       <c r="AG31" s="18">
         <v>12.02</v>
       </c>
       <c r="AH31" s="18">
         <v>11.99</v>
       </c>
       <c r="AI31" s="18">
         <v>11.51</v>
       </c>
-    </row>
-    <row r="32" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ31" s="18">
+        <v>11.04</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="18">
         <v>21.2</v>
       </c>
       <c r="D32" s="18">
         <v>20.74</v>
       </c>
       <c r="E32" s="18">
         <v>19.309999999999999</v>
       </c>
       <c r="F32" s="18">
         <v>19.88</v>
       </c>
       <c r="G32" s="18">
         <v>19.940000000000001</v>
       </c>
       <c r="H32" s="18">
         <v>20.190000000000001</v>
       </c>
       <c r="I32" s="18">
@@ -4079,52 +4169,55 @@
       </c>
       <c r="AB32" s="18">
         <v>17.12</v>
       </c>
       <c r="AC32" s="18">
         <v>16.95</v>
       </c>
       <c r="AD32" s="18">
         <v>11.92</v>
       </c>
       <c r="AE32" s="18">
         <v>12.37</v>
       </c>
       <c r="AF32" s="18">
         <v>13.83</v>
       </c>
       <c r="AG32" s="18">
         <v>13.56</v>
       </c>
       <c r="AH32" s="18">
         <v>13.39</v>
       </c>
       <c r="AI32" s="18">
         <v>13.19</v>
       </c>
-    </row>
-    <row r="33" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ32" s="18">
+        <v>12.79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="18">
         <v>19.84</v>
       </c>
       <c r="D33" s="18">
         <v>21.71</v>
       </c>
       <c r="E33" s="18">
         <v>22.91</v>
       </c>
       <c r="F33" s="18">
         <v>23.85</v>
       </c>
       <c r="G33" s="18">
         <v>24.62</v>
       </c>
       <c r="H33" s="18">
         <v>24.06</v>
       </c>
       <c r="I33" s="18">
@@ -4184,52 +4277,55 @@
       </c>
       <c r="AB33" s="18">
         <v>19.61</v>
       </c>
       <c r="AC33" s="18">
         <v>19.47</v>
       </c>
       <c r="AD33" s="18">
         <v>20.85</v>
       </c>
       <c r="AE33" s="18">
         <v>17.100000000000001</v>
       </c>
       <c r="AF33" s="18">
         <v>16.04</v>
       </c>
       <c r="AG33" s="18">
         <v>15.38</v>
       </c>
       <c r="AH33" s="18">
         <v>15.35</v>
       </c>
       <c r="AI33" s="18">
         <v>14.77</v>
       </c>
-    </row>
-    <row r="34" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ33" s="18">
+        <v>14.52</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="18">
         <v>21.65</v>
       </c>
       <c r="D34" s="18">
         <v>18.29</v>
       </c>
       <c r="E34" s="18">
         <v>18.77</v>
       </c>
       <c r="F34" s="18">
         <v>19.21</v>
       </c>
       <c r="G34" s="18">
         <v>19.93</v>
       </c>
       <c r="H34" s="18">
         <v>20.6</v>
       </c>
       <c r="I34" s="18">
@@ -4289,52 +4385,55 @@
       </c>
       <c r="AB34" s="18">
         <v>13.24</v>
       </c>
       <c r="AC34" s="18">
         <v>13.58</v>
       </c>
       <c r="AD34" s="18">
         <v>11.16</v>
       </c>
       <c r="AE34" s="18">
         <v>12.07</v>
       </c>
       <c r="AF34" s="18">
         <v>11.78</v>
       </c>
       <c r="AG34" s="18">
         <v>10.83</v>
       </c>
       <c r="AH34" s="18">
         <v>12.08</v>
       </c>
       <c r="AI34" s="18">
         <v>12.52</v>
       </c>
-    </row>
-    <row r="35" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ34" s="18">
+        <v>12.98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="18">
         <v>23.72</v>
       </c>
       <c r="D35" s="18">
         <v>24.51</v>
       </c>
       <c r="E35" s="18">
         <v>21.74</v>
       </c>
       <c r="F35" s="18">
         <v>21.06</v>
       </c>
       <c r="G35" s="18">
         <v>20.79</v>
       </c>
       <c r="H35" s="18">
         <v>19.899999999999999</v>
       </c>
       <c r="I35" s="18">
@@ -4394,90 +4493,94 @@
       </c>
       <c r="AB35" s="18">
         <v>17.96</v>
       </c>
       <c r="AC35" s="18">
         <v>18.100000000000001</v>
       </c>
       <c r="AD35" s="18">
         <v>13.04</v>
       </c>
       <c r="AE35" s="18">
         <v>11.89</v>
       </c>
       <c r="AF35" s="18">
         <v>14.74</v>
       </c>
       <c r="AG35" s="18">
         <v>14.56</v>
       </c>
       <c r="AH35" s="18">
         <v>13.47</v>
       </c>
       <c r="AI35" s="18">
         <v>13.87</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" s="52" t="s">
+      <c r="AJ35" s="18">
+        <v>13.45</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="C36" s="52"/>
-[...29 lines deleted...]
-      <c r="AG36" s="52"/>
+      <c r="C36" s="58"/>
+      <c r="D36" s="58"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="58"/>
+      <c r="G36" s="58"/>
+      <c r="H36" s="58"/>
+      <c r="I36" s="58"/>
+      <c r="J36" s="58"/>
+      <c r="K36" s="58"/>
+      <c r="L36" s="58"/>
+      <c r="M36" s="58"/>
+      <c r="N36" s="58"/>
+      <c r="O36" s="58"/>
+      <c r="P36" s="58"/>
+      <c r="Q36" s="58"/>
+      <c r="R36" s="58"/>
+      <c r="S36" s="58"/>
+      <c r="T36" s="58"/>
+      <c r="U36" s="58"/>
+      <c r="V36" s="58"/>
+      <c r="W36" s="58"/>
+      <c r="X36" s="58"/>
+      <c r="Y36" s="58"/>
+      <c r="Z36" s="58"/>
+      <c r="AA36" s="58"/>
+      <c r="AB36" s="58"/>
+      <c r="AC36" s="58"/>
+      <c r="AD36" s="58"/>
+      <c r="AE36" s="58"/>
+      <c r="AF36" s="58"/>
+      <c r="AG36" s="58"/>
       <c r="AH36" s="35"/>
       <c r="AI36" s="18"/>
-    </row>
-    <row r="37" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ36" s="18"/>
+    </row>
+    <row r="37" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="18">
         <v>21.07</v>
       </c>
       <c r="D37" s="24">
         <v>20.57</v>
       </c>
       <c r="E37" s="18">
         <v>19.489999999999998</v>
       </c>
       <c r="F37" s="18">
         <v>19.88</v>
       </c>
       <c r="G37" s="24">
         <v>19.95</v>
       </c>
       <c r="H37" s="18">
         <v>19.71</v>
       </c>
       <c r="I37" s="18">
@@ -4537,52 +4640,55 @@
       </c>
       <c r="AB37" s="24">
         <v>17.04</v>
       </c>
       <c r="AC37" s="24">
         <v>16.850000000000001</v>
       </c>
       <c r="AD37" s="24">
         <v>15.94</v>
       </c>
       <c r="AE37" s="24">
         <v>15.61</v>
       </c>
       <c r="AF37" s="24">
         <v>15.16</v>
       </c>
       <c r="AG37" s="24">
         <v>15.11</v>
       </c>
       <c r="AH37" s="24">
         <v>14.75</v>
       </c>
       <c r="AI37" s="18">
         <v>14.87</v>
       </c>
-    </row>
-    <row r="38" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ37" s="18">
+        <v>14.91</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="18">
         <v>15.84</v>
       </c>
       <c r="D38" s="24">
         <v>16.8</v>
       </c>
       <c r="E38" s="18">
         <v>17.13</v>
       </c>
       <c r="F38" s="18">
         <v>15.8</v>
       </c>
       <c r="G38" s="24">
         <v>15.53</v>
       </c>
       <c r="H38" s="18">
         <v>14.83</v>
       </c>
       <c r="I38" s="18">
@@ -4642,52 +4748,55 @@
       </c>
       <c r="AB38" s="24">
         <v>12.2</v>
       </c>
       <c r="AC38" s="24">
         <v>11.87</v>
       </c>
       <c r="AD38" s="24">
         <v>11.68</v>
       </c>
       <c r="AE38" s="24">
         <v>8.68</v>
       </c>
       <c r="AF38" s="24">
         <v>9.27</v>
       </c>
       <c r="AG38" s="24">
         <v>11.13</v>
       </c>
       <c r="AH38" s="24">
         <v>9.93</v>
       </c>
       <c r="AI38" s="18">
         <v>10.59</v>
       </c>
-    </row>
-    <row r="39" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ38" s="18">
+        <v>10.88</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="18">
         <v>14.99</v>
       </c>
       <c r="D39" s="24">
         <v>14.85</v>
       </c>
       <c r="E39" s="18">
         <v>13.65</v>
       </c>
       <c r="F39" s="18">
         <v>13.75</v>
       </c>
       <c r="G39" s="24">
         <v>14.95</v>
       </c>
       <c r="H39" s="18">
         <v>15.3</v>
       </c>
       <c r="I39" s="18">
@@ -4747,52 +4856,55 @@
       </c>
       <c r="AB39" s="24">
         <v>12.85</v>
       </c>
       <c r="AC39" s="24">
         <v>12.45</v>
       </c>
       <c r="AD39" s="24">
         <v>15.48</v>
       </c>
       <c r="AE39" s="24">
         <v>14.98</v>
       </c>
       <c r="AF39" s="24">
         <v>12.54</v>
       </c>
       <c r="AG39" s="24">
         <v>12.17</v>
       </c>
       <c r="AH39" s="24">
         <v>12.56</v>
       </c>
       <c r="AI39" s="18">
         <v>12.73</v>
       </c>
-    </row>
-    <row r="40" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ39" s="18">
+        <v>12.45</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="18">
         <v>14.41</v>
       </c>
       <c r="D40" s="24">
         <v>14.08</v>
       </c>
       <c r="E40" s="18">
         <v>14.6</v>
       </c>
       <c r="F40" s="18">
         <v>13.9</v>
       </c>
       <c r="G40" s="24">
         <v>13.93</v>
       </c>
       <c r="H40" s="18">
         <v>13.48</v>
       </c>
       <c r="I40" s="18">
@@ -4852,52 +4964,55 @@
       </c>
       <c r="AB40" s="24">
         <v>11.86</v>
       </c>
       <c r="AC40" s="24">
         <v>11.69</v>
       </c>
       <c r="AD40" s="24">
         <v>12.12</v>
       </c>
       <c r="AE40" s="24">
         <v>11.15</v>
       </c>
       <c r="AF40" s="24">
         <v>11.42</v>
       </c>
       <c r="AG40" s="24">
         <v>10.7</v>
       </c>
       <c r="AH40" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="AI40" s="18">
         <v>9.56</v>
       </c>
-    </row>
-    <row r="41" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ40" s="18">
+        <v>8.8699999999999992</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="18">
         <v>22.48</v>
       </c>
       <c r="D41" s="24">
         <v>20.9</v>
       </c>
       <c r="E41" s="18">
         <v>18.32</v>
       </c>
       <c r="F41" s="18">
         <v>18.7</v>
       </c>
       <c r="G41" s="24">
         <v>18.79</v>
       </c>
       <c r="H41" s="18">
         <v>18.690000000000001</v>
       </c>
       <c r="I41" s="18">
@@ -4957,52 +5072,55 @@
       </c>
       <c r="AB41" s="24">
         <v>16.89</v>
       </c>
       <c r="AC41" s="24">
         <v>16.850000000000001</v>
       </c>
       <c r="AD41" s="24">
         <v>16.53</v>
       </c>
       <c r="AE41" s="24">
         <v>16.77</v>
       </c>
       <c r="AF41" s="24">
         <v>15.73</v>
       </c>
       <c r="AG41" s="24">
         <v>15.09</v>
       </c>
       <c r="AH41" s="24">
         <v>14.99</v>
       </c>
       <c r="AI41" s="18">
         <v>14.87</v>
       </c>
-    </row>
-    <row r="42" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ41" s="18">
+        <v>14.9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="28" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="18">
         <v>24.14</v>
       </c>
       <c r="D42" s="24">
         <v>22.81</v>
       </c>
       <c r="E42" s="18">
         <v>22.04</v>
       </c>
       <c r="F42" s="18">
         <v>21.97</v>
       </c>
       <c r="G42" s="24">
         <v>21.56</v>
       </c>
       <c r="H42" s="18">
         <v>21.05</v>
       </c>
       <c r="I42" s="18">
@@ -5062,52 +5180,55 @@
       </c>
       <c r="AB42" s="24">
         <v>19.22</v>
       </c>
       <c r="AC42" s="24">
         <v>18.899999999999999</v>
       </c>
       <c r="AD42" s="24">
         <v>14.2</v>
       </c>
       <c r="AE42" s="24">
         <v>14.9</v>
       </c>
       <c r="AF42" s="24">
         <v>15.21</v>
       </c>
       <c r="AG42" s="24">
         <v>15.48</v>
       </c>
       <c r="AH42" s="24">
         <v>15.1</v>
       </c>
       <c r="AI42" s="18">
         <v>14.99</v>
       </c>
-    </row>
-    <row r="43" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ42" s="18">
+        <v>15.02</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="28" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="18">
         <v>25.41</v>
       </c>
       <c r="D43" s="24">
         <v>24.04</v>
       </c>
       <c r="E43" s="18">
         <v>23.53</v>
       </c>
       <c r="F43" s="18">
         <v>24.1</v>
       </c>
       <c r="G43" s="24">
         <v>24.23</v>
       </c>
       <c r="H43" s="18">
         <v>24.06</v>
       </c>
       <c r="I43" s="18">
@@ -5167,52 +5288,55 @@
       </c>
       <c r="AB43" s="24">
         <v>21.09</v>
       </c>
       <c r="AC43" s="24">
         <v>20.69</v>
       </c>
       <c r="AD43" s="24">
         <v>16.52</v>
       </c>
       <c r="AE43" s="24">
         <v>15.81</v>
       </c>
       <c r="AF43" s="24">
         <v>15.68</v>
       </c>
       <c r="AG43" s="24">
         <v>15.49</v>
       </c>
       <c r="AH43" s="24">
         <v>15.35</v>
       </c>
       <c r="AI43" s="18">
         <v>15.01</v>
       </c>
-    </row>
-    <row r="44" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ43" s="18">
+        <v>14.98</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="18">
         <v>20.54</v>
       </c>
       <c r="D44" s="24">
         <v>21.66</v>
       </c>
       <c r="E44" s="18">
         <v>20.39</v>
       </c>
       <c r="F44" s="18">
         <v>21.63</v>
       </c>
       <c r="G44" s="24">
         <v>21.38</v>
       </c>
       <c r="H44" s="18">
         <v>21.15</v>
       </c>
       <c r="I44" s="18">
@@ -5272,52 +5396,55 @@
       </c>
       <c r="AB44" s="24">
         <v>17.39</v>
       </c>
       <c r="AC44" s="24">
         <v>17.09</v>
       </c>
       <c r="AD44" s="24">
         <v>16.93</v>
       </c>
       <c r="AE44" s="24">
         <v>16.46</v>
       </c>
       <c r="AF44" s="24">
         <v>16.170000000000002</v>
       </c>
       <c r="AG44" s="24">
         <v>15.76</v>
       </c>
       <c r="AH44" s="24">
         <v>15.47</v>
       </c>
       <c r="AI44" s="18">
         <v>16.23</v>
       </c>
-    </row>
-    <row r="45" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ44" s="18">
+        <v>16.329999999999998</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="18">
         <v>22.15</v>
       </c>
       <c r="D45" s="24">
         <v>22.29</v>
       </c>
       <c r="E45" s="18">
         <v>19.850000000000001</v>
       </c>
       <c r="F45" s="18">
         <v>18.87</v>
       </c>
       <c r="G45" s="24">
         <v>18.7</v>
       </c>
       <c r="H45" s="18">
         <v>18</v>
       </c>
       <c r="I45" s="18">
@@ -5377,52 +5504,55 @@
       </c>
       <c r="AB45" s="24">
         <v>15.3</v>
       </c>
       <c r="AC45" s="24">
         <v>15.25</v>
       </c>
       <c r="AD45" s="24">
         <v>17.07</v>
       </c>
       <c r="AE45" s="24">
         <v>14.69</v>
       </c>
       <c r="AF45" s="24">
         <v>14.37</v>
       </c>
       <c r="AG45" s="24">
         <v>14.15</v>
       </c>
       <c r="AH45" s="24">
         <v>13.38</v>
       </c>
       <c r="AI45" s="18">
         <v>13.29</v>
       </c>
-    </row>
-    <row r="46" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ45" s="18">
+        <v>13.27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="18">
         <v>16.010000000000002</v>
       </c>
       <c r="D46" s="24">
         <v>16.54</v>
       </c>
       <c r="E46" s="18">
         <v>16.73</v>
       </c>
       <c r="F46" s="18">
         <v>16.64</v>
       </c>
       <c r="G46" s="24">
         <v>16.52</v>
       </c>
       <c r="H46" s="18">
         <v>15.37</v>
       </c>
       <c r="I46" s="18">
@@ -5482,52 +5612,55 @@
       </c>
       <c r="AB46" s="24">
         <v>11.54</v>
       </c>
       <c r="AC46" s="24">
         <v>11.44</v>
       </c>
       <c r="AD46" s="24">
         <v>12.92</v>
       </c>
       <c r="AE46" s="24">
         <v>11.52</v>
       </c>
       <c r="AF46" s="24">
         <v>10.199999999999999</v>
       </c>
       <c r="AG46" s="24">
         <v>9.74</v>
       </c>
       <c r="AH46" s="24">
         <v>9.4499999999999993</v>
       </c>
       <c r="AI46" s="18">
         <v>9.93</v>
       </c>
-    </row>
-    <row r="47" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ46" s="18">
+        <v>10.18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="18">
         <v>22.39</v>
       </c>
       <c r="D47" s="24">
         <v>21.43</v>
       </c>
       <c r="E47" s="18">
         <v>21.33</v>
       </c>
       <c r="F47" s="18">
         <v>22.81</v>
       </c>
       <c r="G47" s="24">
         <v>23.74</v>
       </c>
       <c r="H47" s="18">
         <v>24.12</v>
       </c>
       <c r="I47" s="18">
@@ -5587,52 +5720,55 @@
       </c>
       <c r="AB47" s="24">
         <v>22.32</v>
       </c>
       <c r="AC47" s="24">
         <v>22.11</v>
       </c>
       <c r="AD47" s="24">
         <v>20.66</v>
       </c>
       <c r="AE47" s="24">
         <v>20.76</v>
       </c>
       <c r="AF47" s="24">
         <v>19.559999999999999</v>
       </c>
       <c r="AG47" s="24">
         <v>19.97</v>
       </c>
       <c r="AH47" s="24">
         <v>19.63</v>
       </c>
       <c r="AI47" s="18">
         <v>20.14</v>
       </c>
-    </row>
-    <row r="48" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ47" s="18">
+        <v>20.58</v>
+      </c>
+    </row>
+    <row r="48" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="18">
         <v>26.43</v>
       </c>
       <c r="D48" s="24">
         <v>26.05</v>
       </c>
       <c r="E48" s="18">
         <v>24.02</v>
       </c>
       <c r="F48" s="18">
         <v>24.54</v>
       </c>
       <c r="G48" s="24">
         <v>23.33</v>
       </c>
       <c r="H48" s="18">
         <v>23.09</v>
       </c>
       <c r="I48" s="18">
@@ -5692,52 +5828,55 @@
       </c>
       <c r="AB48" s="24">
         <v>18.170000000000002</v>
       </c>
       <c r="AC48" s="24">
         <v>17.920000000000002</v>
       </c>
       <c r="AD48" s="24">
         <v>16.239999999999998</v>
       </c>
       <c r="AE48" s="24">
         <v>17.600000000000001</v>
       </c>
       <c r="AF48" s="24">
         <v>16.97</v>
       </c>
       <c r="AG48" s="24">
         <v>16.64</v>
       </c>
       <c r="AH48" s="24">
         <v>16.149999999999999</v>
       </c>
       <c r="AI48" s="18">
         <v>16.100000000000001</v>
       </c>
-    </row>
-    <row r="49" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ48" s="18">
+        <v>16.079999999999998</v>
+      </c>
+    </row>
+    <row r="49" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="18">
         <v>21.19</v>
       </c>
       <c r="D49" s="24">
         <v>19.05</v>
       </c>
       <c r="E49" s="18">
         <v>18.57</v>
       </c>
       <c r="F49" s="18">
         <v>18.47</v>
       </c>
       <c r="G49" s="24">
         <v>18.29</v>
       </c>
       <c r="H49" s="18">
         <v>17.77</v>
       </c>
       <c r="I49" s="18">
@@ -5797,52 +5936,55 @@
       </c>
       <c r="AB49" s="24">
         <v>16.62</v>
       </c>
       <c r="AC49" s="24">
         <v>16.55</v>
       </c>
       <c r="AD49" s="24">
         <v>17.78</v>
       </c>
       <c r="AE49" s="24">
         <v>18.2</v>
       </c>
       <c r="AF49" s="24">
         <v>17.88</v>
       </c>
       <c r="AG49" s="24">
         <v>17.3</v>
       </c>
       <c r="AH49" s="24">
         <v>16.260000000000002</v>
       </c>
       <c r="AI49" s="18">
         <v>16.12</v>
       </c>
-    </row>
-    <row r="50" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ49" s="18">
+        <v>15.98</v>
+      </c>
+    </row>
+    <row r="50" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="18">
         <v>20.45</v>
       </c>
       <c r="D50" s="24">
         <v>20.010000000000002</v>
       </c>
       <c r="E50" s="18">
         <v>18.48</v>
       </c>
       <c r="F50" s="18">
         <v>19.14</v>
       </c>
       <c r="G50" s="24">
         <v>19.88</v>
       </c>
       <c r="H50" s="18">
         <v>19.22</v>
       </c>
       <c r="I50" s="18">
@@ -5902,52 +6044,55 @@
       </c>
       <c r="AB50" s="24">
         <v>15.71</v>
       </c>
       <c r="AC50" s="24">
         <v>15.78</v>
       </c>
       <c r="AD50" s="24">
         <v>17.96</v>
       </c>
       <c r="AE50" s="24">
         <v>14.27</v>
       </c>
       <c r="AF50" s="24">
         <v>13.42</v>
       </c>
       <c r="AG50" s="24">
         <v>14.4</v>
       </c>
       <c r="AH50" s="24">
         <v>14.17</v>
       </c>
       <c r="AI50" s="18">
         <v>14.36</v>
       </c>
-    </row>
-    <row r="51" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ50" s="18">
+        <v>14.02</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C51" s="18">
         <v>16.62</v>
       </c>
       <c r="D51" s="24">
         <v>15.71</v>
       </c>
       <c r="E51" s="18">
         <v>15.05</v>
       </c>
       <c r="F51" s="18">
         <v>14.92</v>
       </c>
       <c r="G51" s="24">
         <v>16.37</v>
       </c>
       <c r="H51" s="18">
         <v>16.559999999999999</v>
       </c>
       <c r="I51" s="18">
@@ -6007,52 +6152,55 @@
       </c>
       <c r="AB51" s="24">
         <v>13.75</v>
       </c>
       <c r="AC51" s="24">
         <v>13.56</v>
       </c>
       <c r="AD51" s="24">
         <v>14.42</v>
       </c>
       <c r="AE51" s="24">
         <v>13.01</v>
       </c>
       <c r="AF51" s="24">
         <v>13.84</v>
       </c>
       <c r="AG51" s="24">
         <v>13.51</v>
       </c>
       <c r="AH51" s="24">
         <v>13.67</v>
       </c>
       <c r="AI51" s="18">
         <v>13.93</v>
       </c>
-    </row>
-    <row r="52" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ51" s="18">
+        <v>14.05</v>
+      </c>
+    </row>
+    <row r="52" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C52" s="18">
         <v>14.17</v>
       </c>
       <c r="D52" s="24">
         <v>15.45</v>
       </c>
       <c r="E52" s="18">
         <v>13.6</v>
       </c>
       <c r="F52" s="18">
         <v>14.88</v>
       </c>
       <c r="G52" s="24">
         <v>14.76</v>
       </c>
       <c r="H52" s="18">
         <v>14.24</v>
       </c>
       <c r="I52" s="18">
@@ -6112,52 +6260,55 @@
       </c>
       <c r="AB52" s="24">
         <v>11.3</v>
       </c>
       <c r="AC52" s="24">
         <v>11.16</v>
       </c>
       <c r="AD52" s="24">
         <v>7.92</v>
       </c>
       <c r="AE52" s="24">
         <v>9.11</v>
       </c>
       <c r="AF52" s="24">
         <v>8.36</v>
       </c>
       <c r="AG52" s="24">
         <v>9.09</v>
       </c>
       <c r="AH52" s="24">
         <v>9.1999999999999993</v>
       </c>
       <c r="AI52" s="18">
         <v>9.1999999999999993</v>
       </c>
-    </row>
-    <row r="53" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ52" s="18">
+        <v>9.2200000000000006</v>
+      </c>
+    </row>
+    <row r="53" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="19">
         <v>14.65</v>
       </c>
       <c r="D53" s="19">
         <v>15.34</v>
       </c>
       <c r="E53" s="19">
         <v>15.16</v>
       </c>
       <c r="F53" s="19">
         <v>14.87</v>
       </c>
       <c r="G53" s="19">
         <v>14.77</v>
       </c>
       <c r="H53" s="19">
         <v>14.82</v>
       </c>
       <c r="I53" s="19">
@@ -6217,345 +6368,348 @@
       </c>
       <c r="AB53" s="19">
         <v>11.92</v>
       </c>
       <c r="AC53" s="19">
         <v>11.93</v>
       </c>
       <c r="AD53" s="19">
         <v>9.82</v>
       </c>
       <c r="AE53" s="19">
         <v>8.44</v>
       </c>
       <c r="AF53" s="19">
         <v>9.4600000000000009</v>
       </c>
       <c r="AG53" s="19">
         <v>9.86</v>
       </c>
       <c r="AH53" s="19">
         <v>9.5500000000000007</v>
       </c>
       <c r="AI53" s="19">
         <v>9.4499999999999993</v>
       </c>
-    </row>
-    <row r="54" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AJ53" s="19">
+        <v>9.51</v>
+      </c>
+    </row>
+    <row r="54" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="11"/>
       <c r="B54" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="1"/>
       <c r="AB54" s="1"/>
     </row>
-    <row r="55" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
       <c r="AB55" s="1"/>
     </row>
-    <row r="56" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
       <c r="AA56" s="1"/>
       <c r="AB56" s="1"/>
     </row>
-    <row r="57" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1"/>
       <c r="AB57" s="1"/>
     </row>
-    <row r="58" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="1"/>
       <c r="AB58" s="1"/>
     </row>
-    <row r="59" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
       <c r="AA59" s="1"/>
       <c r="AB59" s="1"/>
     </row>
-    <row r="60" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
       <c r="AA60" s="1"/>
       <c r="AB60" s="1"/>
     </row>
-    <row r="61" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
       <c r="AB61" s="1"/>
     </row>
-    <row r="62" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
       <c r="AA62" s="1"/>
       <c r="AB62" s="1"/>
     </row>
-    <row r="63" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
       <c r="AB63" s="1"/>
     </row>
-    <row r="64" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
@@ -33201,52 +33355,52 @@
       <c r="O983" s="1"/>
       <c r="P983" s="1"/>
       <c r="Q983" s="1"/>
       <c r="R983" s="1"/>
       <c r="S983" s="1"/>
       <c r="T983" s="1"/>
       <c r="U983" s="1"/>
       <c r="V983" s="1"/>
       <c r="W983" s="1"/>
       <c r="X983" s="1"/>
       <c r="Y983" s="1"/>
       <c r="Z983" s="1"/>
       <c r="AA983" s="1"/>
       <c r="AB983" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:AC6"/>
     <mergeCell ref="B8:AG8"/>
     <mergeCell ref="B27:AG27"/>
     <mergeCell ref="B36:AG36"/>
     <mergeCell ref="B2:U2"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
-    <mergeCell ref="AD6:AI6"/>
-    <mergeCell ref="AD5:AI5"/>
+    <mergeCell ref="AD6:AJ6"/>
+    <mergeCell ref="AD5:AJ5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>