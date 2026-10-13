--- v5 (2026-09-20)
+++ v6 (2026-10-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="92">
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t>Көрсеткішті анықтау</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
@@ -440,51 +440,51 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -612,133 +612,92 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...2 lines deleted...]
-      <top style="thin">
         <color indexed="64"/>
-      </top>
-[...5 lines deleted...]
-        <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
-[...10 lines deleted...]
-      <top style="thin">
         <color indexed="64"/>
-      </top>
-[...1 lines deleted...]
-        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...12 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -775,110 +734,99 @@
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1086,481 +1034,483 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="101.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="41">
+      <c r="B1" s="37">
         <v>61230101</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="40" t="s">
+      <c r="A3" s="36" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="40" t="s">
+      <c r="A5" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="29" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="40" t="s">
+      <c r="A6" s="36" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="40" t="s">
+      <c r="A8" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="42" t="s">
+      <c r="B8" s="38" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A9" s="40" t="s">
+      <c r="A9" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="42" t="s">
+      <c r="B9" s="38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="40" t="s">
+      <c r="A10" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="40" t="s">
+      <c r="A11" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="40" t="s">
+      <c r="A12" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="40" t="s">
+      <c r="A13" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="40" t="s">
+      <c r="A14" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="40" t="s">
+      <c r="A15" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="17">
-        <v>46272</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="40" t="s">
+      <c r="A16" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
-        <v>46300</v>
+        <v>46332</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="40" t="s">
+      <c r="A17" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="40" t="s">
+      <c r="A18" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="40" t="s">
+      <c r="A19" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="40" t="s">
+      <c r="A20" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="43" t="s">
+      <c r="B20" s="39" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="66" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="194.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="13" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AJ983"/>
+  <dimension ref="A1:AK983"/>
   <sheetViews>
     <sheetView topLeftCell="I1" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AJ40" sqref="AJ40"/>
+      <pane ySplit="7" topLeftCell="A29" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="AM41" sqref="AL41:AM41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.42578125" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" customWidth="1"/>
     <col min="24" max="24" width="9.140625" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="23" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.5703125" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" customWidth="1"/>
     <col min="33" max="33" width="7.7109375" customWidth="1"/>
     <col min="34" max="34" width="9.7109375" customWidth="1"/>
     <col min="35" max="35" width="8.42578125" customWidth="1"/>
-    <col min="36" max="36" width="9.85546875" customWidth="1"/>
+    <col min="36" max="37" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
     </row>
-    <row r="2" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="9"/>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="46"/>
-[...17 lines deleted...]
-      <c r="U2" s="46"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
     </row>
-    <row r="3" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
     </row>
-    <row r="4" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
     </row>
-    <row r="5" spans="1:36" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:37" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="20"/>
       <c r="P5" s="20"/>
       <c r="Q5" s="20"/>
       <c r="R5" s="21"/>
       <c r="S5" s="22"/>
       <c r="T5" s="22"/>
       <c r="U5" s="22"/>
       <c r="X5" s="34"/>
       <c r="Y5" s="34"/>
       <c r="Z5" s="34"/>
       <c r="AD5" s="53" t="s">
         <v>88</v>
       </c>
       <c r="AE5" s="53"/>
       <c r="AF5" s="53"/>
       <c r="AG5" s="53"/>
       <c r="AH5" s="53"/>
       <c r="AI5" s="53"/>
       <c r="AJ5" s="53"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="54" t="s">
+      <c r="AK5" s="53"/>
+    </row>
+    <row r="6" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A6" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="47"/>
-      <c r="C6" s="49">
+      <c r="B6" s="49"/>
+      <c r="C6" s="51">
         <v>2024</v>
       </c>
-      <c r="D6" s="50"/>
-[...10 lines deleted...]
-      <c r="O6" s="56">
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="43">
         <v>2025</v>
       </c>
-      <c r="P6" s="57"/>
-[...13 lines deleted...]
-      <c r="AD6" s="51">
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
+      <c r="AA6" s="44"/>
+      <c r="AB6" s="44"/>
+      <c r="AC6" s="44"/>
+      <c r="AD6" s="54">
         <v>2026</v>
       </c>
-      <c r="AE6" s="52"/>
-[...8 lines deleted...]
-      <c r="B7" s="48"/>
+      <c r="AE6" s="44"/>
+      <c r="AF6" s="44"/>
+      <c r="AG6" s="44"/>
+      <c r="AH6" s="44"/>
+      <c r="AI6" s="44"/>
+      <c r="AJ6" s="44"/>
+      <c r="AK6" s="44"/>
+    </row>
+    <row r="7" spans="1:37" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="42"/>
+      <c r="B7" s="50"/>
       <c r="C7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>37</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -1592,109 +1542,112 @@
       </c>
       <c r="T7" s="31" t="s">
         <v>38</v>
       </c>
       <c r="U7" s="31" t="s">
         <v>39</v>
       </c>
       <c r="V7" s="31" t="s">
         <v>40</v>
       </c>
       <c r="W7" s="31" t="s">
         <v>41</v>
       </c>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
       <c r="AA7" s="31" t="s">
         <v>42</v>
       </c>
       <c r="AB7" s="31" t="s">
         <v>43</v>
       </c>
       <c r="AC7" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="AD7" s="36" t="s">
+      <c r="AD7" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="AE7" s="37" t="s">
+      <c r="AE7" s="32" t="s">
         <v>34</v>
       </c>
-      <c r="AF7" s="36" t="s">
+      <c r="AF7" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="AG7" s="36" t="s">
+      <c r="AG7" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="AH7" s="38" t="s">
+      <c r="AH7" s="33" t="s">
         <v>37</v>
       </c>
-      <c r="AI7" s="39" t="s">
+      <c r="AI7" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="AJ7" s="44" t="s">
+      <c r="AJ7" s="56" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="58" t="s">
+      <c r="AK7" s="31" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="58"/>
-[...31 lines deleted...]
-    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="45"/>
+      <c r="AB8" s="45"/>
+      <c r="AC8" s="45"/>
+      <c r="AD8" s="45"/>
+      <c r="AE8" s="45"/>
+      <c r="AF8" s="45"/>
+      <c r="AG8" s="45"/>
+    </row>
+    <row r="9" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="18">
         <v>21.34</v>
       </c>
       <c r="D9" s="18">
         <v>20.94</v>
       </c>
       <c r="E9" s="18">
         <v>19.91</v>
       </c>
       <c r="F9" s="18">
         <v>20.260000000000002</v>
       </c>
       <c r="G9" s="18">
         <v>20.34</v>
       </c>
       <c r="H9" s="18">
         <v>20.11</v>
       </c>
       <c r="I9" s="18">
@@ -1757,52 +1710,55 @@
       </c>
       <c r="AC9" s="18">
         <v>17.13</v>
       </c>
       <c r="AD9" s="18">
         <v>16.350000000000001</v>
       </c>
       <c r="AE9" s="18">
         <v>15.72</v>
       </c>
       <c r="AF9" s="18">
         <v>15.42</v>
       </c>
       <c r="AG9" s="18">
         <v>15.3</v>
       </c>
       <c r="AH9" s="18">
         <v>14.92</v>
       </c>
       <c r="AI9" s="18">
         <v>15.01</v>
       </c>
       <c r="AJ9" s="18">
         <v>15.06</v>
       </c>
-    </row>
-    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK9" s="18">
+        <v>14.99</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="18">
         <v>24.9</v>
       </c>
       <c r="D10" s="18">
         <v>24.69</v>
       </c>
       <c r="E10" s="18">
         <v>23.36</v>
       </c>
       <c r="F10" s="18">
         <v>23.5</v>
       </c>
       <c r="G10" s="18">
         <v>23.14</v>
       </c>
       <c r="H10" s="18">
         <v>22.83</v>
       </c>
       <c r="I10" s="18">
@@ -1865,52 +1821,55 @@
       </c>
       <c r="AC10" s="18">
         <v>20.399999999999999</v>
       </c>
       <c r="AD10" s="18">
         <v>20.39</v>
       </c>
       <c r="AE10" s="18">
         <v>18.510000000000002</v>
       </c>
       <c r="AF10" s="18">
         <v>18.579999999999998</v>
       </c>
       <c r="AG10" s="18">
         <v>18.440000000000001</v>
       </c>
       <c r="AH10" s="18">
         <v>17.62</v>
       </c>
       <c r="AI10" s="18">
         <v>18.03</v>
       </c>
       <c r="AJ10" s="18">
         <v>18.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK10" s="18">
+        <v>18.190000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="18">
         <v>18.54</v>
       </c>
       <c r="D11" s="18">
         <v>18.420000000000002</v>
       </c>
       <c r="E11" s="18">
         <v>19.14</v>
       </c>
       <c r="F11" s="18">
         <v>19.190000000000001</v>
       </c>
       <c r="G11" s="18">
         <v>19.52</v>
       </c>
       <c r="H11" s="18">
         <v>19.57</v>
       </c>
       <c r="I11" s="18">
@@ -1973,52 +1932,55 @@
       </c>
       <c r="AC11" s="18">
         <v>15.07</v>
       </c>
       <c r="AD11" s="18">
         <v>18.32</v>
       </c>
       <c r="AE11" s="18">
         <v>14.86</v>
       </c>
       <c r="AF11" s="18">
         <v>14.55</v>
       </c>
       <c r="AG11" s="18">
         <v>14.23</v>
       </c>
       <c r="AH11" s="18">
         <v>13.44</v>
       </c>
       <c r="AI11" s="18">
         <v>13.07</v>
       </c>
       <c r="AJ11" s="18">
         <v>13.49</v>
       </c>
-    </row>
-    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK11" s="18">
+        <v>13.68</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="18">
         <v>16.55</v>
       </c>
       <c r="D12" s="18">
         <v>16.88</v>
       </c>
       <c r="E12" s="18">
         <v>15.2</v>
       </c>
       <c r="F12" s="18">
         <v>14.61</v>
       </c>
       <c r="G12" s="18">
         <v>15.44</v>
       </c>
       <c r="H12" s="18">
         <v>15.46</v>
       </c>
       <c r="I12" s="18">
@@ -2081,52 +2043,55 @@
       </c>
       <c r="AC12" s="18">
         <v>12.42</v>
       </c>
       <c r="AD12" s="18">
         <v>11.96</v>
       </c>
       <c r="AE12" s="18">
         <v>12.57</v>
       </c>
       <c r="AF12" s="18">
         <v>12.13</v>
       </c>
       <c r="AG12" s="18">
         <v>12.05</v>
       </c>
       <c r="AH12" s="18">
         <v>12.14</v>
       </c>
       <c r="AI12" s="18">
         <v>11.82</v>
       </c>
       <c r="AJ12" s="18">
         <v>11.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK12" s="18">
+        <v>11.24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="18">
         <v>14.41</v>
       </c>
       <c r="D13" s="18">
         <v>14.08</v>
       </c>
       <c r="E13" s="18">
         <v>14.6</v>
       </c>
       <c r="F13" s="18">
         <v>13.9</v>
       </c>
       <c r="G13" s="18">
         <v>13.93</v>
       </c>
       <c r="H13" s="18">
         <v>13.48</v>
       </c>
       <c r="I13" s="18">
@@ -2189,52 +2154,55 @@
       </c>
       <c r="AC13" s="18">
         <v>11.69</v>
       </c>
       <c r="AD13" s="18">
         <v>12.12</v>
       </c>
       <c r="AE13" s="18">
         <v>11.15</v>
       </c>
       <c r="AF13" s="18">
         <v>11.42</v>
       </c>
       <c r="AG13" s="18">
         <v>10.7</v>
       </c>
       <c r="AH13" s="18">
         <v>9.7200000000000006</v>
       </c>
       <c r="AI13" s="18">
         <v>9.56</v>
       </c>
       <c r="AJ13" s="18">
         <v>8.8699999999999992</v>
       </c>
-    </row>
-    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK13" s="18">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="18">
         <v>22.17</v>
       </c>
       <c r="D14" s="18">
         <v>20.85</v>
       </c>
       <c r="E14" s="18">
         <v>18.55</v>
       </c>
       <c r="F14" s="18">
         <v>18.989999999999998</v>
       </c>
       <c r="G14" s="18">
         <v>19.07</v>
       </c>
       <c r="H14" s="18">
         <v>19.05</v>
       </c>
       <c r="I14" s="18">
@@ -2297,52 +2265,55 @@
       </c>
       <c r="AC14" s="18">
         <v>16.88</v>
       </c>
       <c r="AD14" s="18">
         <v>15.46</v>
       </c>
       <c r="AE14" s="18">
         <v>15.74</v>
       </c>
       <c r="AF14" s="18">
         <v>15.3</v>
       </c>
       <c r="AG14" s="18">
         <v>14.74</v>
       </c>
       <c r="AH14" s="18">
         <v>14.62</v>
       </c>
       <c r="AI14" s="18">
         <v>14.48</v>
       </c>
       <c r="AJ14" s="18">
         <v>14.41</v>
       </c>
-    </row>
-    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK14" s="18">
+        <v>14.47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="18">
         <v>24.14</v>
       </c>
       <c r="D15" s="18">
         <v>22.81</v>
       </c>
       <c r="E15" s="18">
         <v>22.04</v>
       </c>
       <c r="F15" s="18">
         <v>21.97</v>
       </c>
       <c r="G15" s="18">
         <v>21.56</v>
       </c>
       <c r="H15" s="18">
         <v>21.05</v>
       </c>
       <c r="I15" s="18">
@@ -2405,52 +2376,55 @@
       </c>
       <c r="AC15" s="18">
         <v>18.899999999999999</v>
       </c>
       <c r="AD15" s="18">
         <v>14.2</v>
       </c>
       <c r="AE15" s="18">
         <v>14.9</v>
       </c>
       <c r="AF15" s="18">
         <v>15.21</v>
       </c>
       <c r="AG15" s="18">
         <v>15.48</v>
       </c>
       <c r="AH15" s="18">
         <v>15.1</v>
       </c>
       <c r="AI15" s="18">
         <v>14.99</v>
       </c>
       <c r="AJ15" s="18">
         <v>15.02</v>
       </c>
-    </row>
-    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK15" s="18">
+        <v>15.63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="18">
         <v>25.41</v>
       </c>
       <c r="D16" s="18">
         <v>24.04</v>
       </c>
       <c r="E16" s="18">
         <v>23.53</v>
       </c>
       <c r="F16" s="18">
         <v>24.1</v>
       </c>
       <c r="G16" s="18">
         <v>24.23</v>
       </c>
       <c r="H16" s="18">
         <v>24.06</v>
       </c>
       <c r="I16" s="18">
@@ -2513,52 +2487,55 @@
       </c>
       <c r="AC16" s="18">
         <v>20.69</v>
       </c>
       <c r="AD16" s="18">
         <v>16.52</v>
       </c>
       <c r="AE16" s="18">
         <v>15.81</v>
       </c>
       <c r="AF16" s="18">
         <v>15.68</v>
       </c>
       <c r="AG16" s="18">
         <v>15.49</v>
       </c>
       <c r="AH16" s="18">
         <v>15.35</v>
       </c>
       <c r="AI16" s="18">
         <v>15.01</v>
       </c>
       <c r="AJ16" s="18">
         <v>14.98</v>
       </c>
-    </row>
-    <row r="17" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK16" s="18">
+        <v>15.29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="18">
         <v>20.54</v>
       </c>
       <c r="D17" s="18">
         <v>21.66</v>
       </c>
       <c r="E17" s="18">
         <v>20.39</v>
       </c>
       <c r="F17" s="18">
         <v>21.63</v>
       </c>
       <c r="G17" s="18">
         <v>21.38</v>
       </c>
       <c r="H17" s="18">
         <v>21.15</v>
       </c>
       <c r="I17" s="18">
@@ -2621,52 +2598,55 @@
       </c>
       <c r="AC17" s="18">
         <v>17.09</v>
       </c>
       <c r="AD17" s="18">
         <v>16.93</v>
       </c>
       <c r="AE17" s="18">
         <v>16.46</v>
       </c>
       <c r="AF17" s="18">
         <v>16.170000000000002</v>
       </c>
       <c r="AG17" s="18">
         <v>15.76</v>
       </c>
       <c r="AH17" s="18">
         <v>15.47</v>
       </c>
       <c r="AI17" s="18">
         <v>16.23</v>
       </c>
       <c r="AJ17" s="18">
         <v>16.329999999999998</v>
       </c>
-    </row>
-    <row r="18" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK17" s="18">
+        <v>16.38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="18">
         <v>22.15</v>
       </c>
       <c r="D18" s="18">
         <v>22.29</v>
       </c>
       <c r="E18" s="18">
         <v>19.850000000000001</v>
       </c>
       <c r="F18" s="18">
         <v>18.87</v>
       </c>
       <c r="G18" s="18">
         <v>18.7</v>
       </c>
       <c r="H18" s="18">
         <v>18</v>
       </c>
       <c r="I18" s="18">
@@ -2729,52 +2709,55 @@
       </c>
       <c r="AC18" s="18">
         <v>15.25</v>
       </c>
       <c r="AD18" s="18">
         <v>17.07</v>
       </c>
       <c r="AE18" s="18">
         <v>14.69</v>
       </c>
       <c r="AF18" s="18">
         <v>14.37</v>
       </c>
       <c r="AG18" s="18">
         <v>14.15</v>
       </c>
       <c r="AH18" s="18">
         <v>13.38</v>
       </c>
       <c r="AI18" s="18">
         <v>13.29</v>
       </c>
       <c r="AJ18" s="18">
         <v>13.27</v>
       </c>
-    </row>
-    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK18" s="18">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="18">
         <v>16.010000000000002</v>
       </c>
       <c r="D19" s="18">
         <v>16.54</v>
       </c>
       <c r="E19" s="18">
         <v>16.73</v>
       </c>
       <c r="F19" s="18">
         <v>16.64</v>
       </c>
       <c r="G19" s="18">
         <v>16.52</v>
       </c>
       <c r="H19" s="18">
         <v>15.37</v>
       </c>
       <c r="I19" s="18">
@@ -2837,52 +2820,55 @@
       </c>
       <c r="AC19" s="18">
         <v>11.44</v>
       </c>
       <c r="AD19" s="18">
         <v>12.92</v>
       </c>
       <c r="AE19" s="18">
         <v>11.52</v>
       </c>
       <c r="AF19" s="18">
         <v>10.199999999999999</v>
       </c>
       <c r="AG19" s="18">
         <v>9.74</v>
       </c>
       <c r="AH19" s="18">
         <v>9.4499999999999993</v>
       </c>
       <c r="AI19" s="18">
         <v>9.93</v>
       </c>
       <c r="AJ19" s="18">
         <v>10.18</v>
       </c>
-    </row>
-    <row r="20" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK19" s="18">
+        <v>10.039999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="18">
         <v>22.39</v>
       </c>
       <c r="D20" s="18">
         <v>21.43</v>
       </c>
       <c r="E20" s="18">
         <v>21.33</v>
       </c>
       <c r="F20" s="18">
         <v>22.81</v>
       </c>
       <c r="G20" s="18">
         <v>23.74</v>
       </c>
       <c r="H20" s="18">
         <v>24.12</v>
       </c>
       <c r="I20" s="18">
@@ -2945,52 +2931,55 @@
       </c>
       <c r="AC20" s="18">
         <v>22.11</v>
       </c>
       <c r="AD20" s="18">
         <v>20.66</v>
       </c>
       <c r="AE20" s="18">
         <v>20.76</v>
       </c>
       <c r="AF20" s="18">
         <v>19.559999999999999</v>
       </c>
       <c r="AG20" s="18">
         <v>19.97</v>
       </c>
       <c r="AH20" s="18">
         <v>19.63</v>
       </c>
       <c r="AI20" s="18">
         <v>20.14</v>
       </c>
       <c r="AJ20" s="18">
         <v>20.58</v>
       </c>
-    </row>
-    <row r="21" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK20" s="18">
+        <v>20.64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="18">
         <v>24.59</v>
       </c>
       <c r="D21" s="18">
         <v>24.83</v>
       </c>
       <c r="E21" s="18">
         <v>23.71</v>
       </c>
       <c r="F21" s="18">
         <v>24.35</v>
       </c>
       <c r="G21" s="18">
         <v>23.68</v>
       </c>
       <c r="H21" s="18">
         <v>23.36</v>
       </c>
       <c r="I21" s="18">
@@ -3053,52 +3042,55 @@
       </c>
       <c r="AC21" s="18">
         <v>18.350000000000001</v>
       </c>
       <c r="AD21" s="18">
         <v>17.52</v>
       </c>
       <c r="AE21" s="18">
         <v>17.46</v>
       </c>
       <c r="AF21" s="18">
         <v>16.72</v>
       </c>
       <c r="AG21" s="18">
         <v>16.28</v>
       </c>
       <c r="AH21" s="18">
         <v>15.93</v>
       </c>
       <c r="AI21" s="18">
         <v>15.73</v>
       </c>
       <c r="AJ21" s="18">
         <v>15.64</v>
       </c>
-    </row>
-    <row r="22" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK21" s="18">
+        <v>15.41</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="18">
         <v>21.19</v>
       </c>
       <c r="D22" s="18">
         <v>19.05</v>
       </c>
       <c r="E22" s="18">
         <v>18.57</v>
       </c>
       <c r="F22" s="18">
         <v>18.47</v>
       </c>
       <c r="G22" s="18">
         <v>18.29</v>
       </c>
       <c r="H22" s="18">
         <v>17.77</v>
       </c>
       <c r="I22" s="18">
@@ -3161,52 +3153,55 @@
       </c>
       <c r="AC22" s="18">
         <v>16.55</v>
       </c>
       <c r="AD22" s="18">
         <v>17.78</v>
       </c>
       <c r="AE22" s="18">
         <v>18.2</v>
       </c>
       <c r="AF22" s="18">
         <v>17.88</v>
       </c>
       <c r="AG22" s="18">
         <v>17.3</v>
       </c>
       <c r="AH22" s="18">
         <v>16.260000000000002</v>
       </c>
       <c r="AI22" s="18">
         <v>16.12</v>
       </c>
       <c r="AJ22" s="18">
         <v>15.98</v>
       </c>
-    </row>
-    <row r="23" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK22" s="18">
+        <v>15.78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C23" s="18">
         <v>20.45</v>
       </c>
       <c r="D23" s="18">
         <v>20.010000000000002</v>
       </c>
       <c r="E23" s="18">
         <v>18.48</v>
       </c>
       <c r="F23" s="18">
         <v>19.14</v>
       </c>
       <c r="G23" s="18">
         <v>19.88</v>
       </c>
       <c r="H23" s="18">
         <v>19.22</v>
       </c>
       <c r="I23" s="18">
@@ -3269,52 +3264,55 @@
       </c>
       <c r="AC23" s="18">
         <v>15.78</v>
       </c>
       <c r="AD23" s="18">
         <v>17.96</v>
       </c>
       <c r="AE23" s="18">
         <v>14.27</v>
       </c>
       <c r="AF23" s="18">
         <v>13.42</v>
       </c>
       <c r="AG23" s="18">
         <v>14.4</v>
       </c>
       <c r="AH23" s="18">
         <v>14.17</v>
       </c>
       <c r="AI23" s="18">
         <v>14.36</v>
       </c>
       <c r="AJ23" s="18">
         <v>14.02</v>
       </c>
-    </row>
-    <row r="24" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK23" s="18">
+        <v>13.11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C24" s="18">
         <v>18.04</v>
       </c>
       <c r="D24" s="18">
         <v>16.440000000000001</v>
       </c>
       <c r="E24" s="18">
         <v>16.100000000000001</v>
       </c>
       <c r="F24" s="18">
         <v>16.12</v>
       </c>
       <c r="G24" s="18">
         <v>17.37</v>
       </c>
       <c r="H24" s="18">
         <v>17.690000000000001</v>
       </c>
       <c r="I24" s="18">
@@ -3377,52 +3375,55 @@
       </c>
       <c r="AC24" s="18">
         <v>13.57</v>
       </c>
       <c r="AD24" s="18">
         <v>13.51</v>
       </c>
       <c r="AE24" s="18">
         <v>12.75</v>
       </c>
       <c r="AF24" s="18">
         <v>13.27</v>
       </c>
       <c r="AG24" s="18">
         <v>12.76</v>
       </c>
       <c r="AH24" s="18">
         <v>13.23</v>
       </c>
       <c r="AI24" s="18">
         <v>13.54</v>
       </c>
       <c r="AJ24" s="18">
         <v>13.76</v>
       </c>
-    </row>
-    <row r="25" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK24" s="18">
+        <v>13.27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="18">
         <v>14.17</v>
       </c>
       <c r="D25" s="18">
         <v>15.45</v>
       </c>
       <c r="E25" s="18">
         <v>13.6</v>
       </c>
       <c r="F25" s="18">
         <v>14.88</v>
       </c>
       <c r="G25" s="18">
         <v>14.76</v>
       </c>
       <c r="H25" s="18">
         <v>14.24</v>
       </c>
       <c r="I25" s="18">
@@ -3485,52 +3486,55 @@
       </c>
       <c r="AC25" s="18">
         <v>11.16</v>
       </c>
       <c r="AD25" s="18">
         <v>7.92</v>
       </c>
       <c r="AE25" s="18">
         <v>9.11</v>
       </c>
       <c r="AF25" s="18">
         <v>8.36</v>
       </c>
       <c r="AG25" s="18">
         <v>9.09</v>
       </c>
       <c r="AH25" s="18">
         <v>9.1999999999999993</v>
       </c>
       <c r="AI25" s="18">
         <v>9.1999999999999993</v>
       </c>
       <c r="AJ25" s="18">
         <v>9.2200000000000006</v>
       </c>
-    </row>
-    <row r="26" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK25" s="18">
+        <v>9.0500000000000007</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="18">
         <v>18.07</v>
       </c>
       <c r="D26" s="18">
         <v>18.82</v>
       </c>
       <c r="E26" s="18">
         <v>17.649999999999999</v>
       </c>
       <c r="F26" s="18">
         <v>17.21</v>
       </c>
       <c r="G26" s="18">
         <v>17.05</v>
       </c>
       <c r="H26" s="18">
         <v>16.75</v>
       </c>
       <c r="I26" s="18">
@@ -3593,91 +3597,95 @@
       </c>
       <c r="AC26" s="18">
         <v>14.27</v>
       </c>
       <c r="AD26" s="18">
         <v>11.04</v>
       </c>
       <c r="AE26" s="18">
         <v>9.75</v>
       </c>
       <c r="AF26" s="18">
         <v>11.46</v>
       </c>
       <c r="AG26" s="18">
         <v>11.64</v>
       </c>
       <c r="AH26" s="18">
         <v>11.04</v>
       </c>
       <c r="AI26" s="18">
         <v>11.12</v>
       </c>
       <c r="AJ26" s="18">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="59" t="s">
+      <c r="AK26" s="18">
+        <v>10.65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="C27" s="59"/>
-[...29 lines deleted...]
-      <c r="AG27" s="59"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="46"/>
+      <c r="L27" s="46"/>
+      <c r="M27" s="46"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="46"/>
+      <c r="R27" s="46"/>
+      <c r="S27" s="46"/>
+      <c r="T27" s="46"/>
+      <c r="U27" s="46"/>
+      <c r="V27" s="46"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="46"/>
+      <c r="Y27" s="46"/>
+      <c r="Z27" s="46"/>
+      <c r="AA27" s="46"/>
+      <c r="AB27" s="46"/>
+      <c r="AC27" s="46"/>
+      <c r="AD27" s="46"/>
+      <c r="AE27" s="46"/>
+      <c r="AF27" s="46"/>
+      <c r="AG27" s="46"/>
       <c r="AH27" s="35"/>
       <c r="AI27" s="18"/>
       <c r="AJ27" s="18"/>
-    </row>
-    <row r="28" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK27" s="40"/>
+    </row>
+    <row r="28" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="18">
         <v>22.14</v>
       </c>
       <c r="D28" s="18">
         <v>22.06</v>
       </c>
       <c r="E28" s="18">
         <v>21.19</v>
       </c>
       <c r="F28" s="18">
         <v>21.36</v>
       </c>
       <c r="G28" s="18">
         <v>21.49</v>
       </c>
       <c r="H28" s="18">
         <v>21.33</v>
       </c>
       <c r="I28" s="18">
@@ -3740,52 +3748,55 @@
       </c>
       <c r="AC28" s="18">
         <v>17.95</v>
       </c>
       <c r="AD28" s="18">
         <v>17.55</v>
       </c>
       <c r="AE28" s="18">
         <v>16.059999999999999</v>
       </c>
       <c r="AF28" s="18">
         <v>16.2</v>
       </c>
       <c r="AG28" s="18">
         <v>15.85</v>
       </c>
       <c r="AH28" s="18">
         <v>15.42</v>
       </c>
       <c r="AI28" s="18">
         <v>15.43</v>
       </c>
       <c r="AJ28" s="18">
         <v>15.48</v>
       </c>
-    </row>
-    <row r="29" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK28" s="18">
+        <v>15.39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="26" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="18">
         <v>24.9</v>
       </c>
       <c r="D29" s="18">
         <v>24.69</v>
       </c>
       <c r="E29" s="18">
         <v>23.36</v>
       </c>
       <c r="F29" s="18">
         <v>23.5</v>
       </c>
       <c r="G29" s="18">
         <v>23.14</v>
       </c>
       <c r="H29" s="18">
         <v>22.83</v>
       </c>
       <c r="I29" s="18">
@@ -3848,52 +3859,55 @@
       </c>
       <c r="AC29" s="18">
         <v>20.399999999999999</v>
       </c>
       <c r="AD29" s="18">
         <v>20.39</v>
       </c>
       <c r="AE29" s="18">
         <v>18.510000000000002</v>
       </c>
       <c r="AF29" s="18">
         <v>18.579999999999998</v>
       </c>
       <c r="AG29" s="18">
         <v>18.440000000000001</v>
       </c>
       <c r="AH29" s="18">
         <v>17.62</v>
       </c>
       <c r="AI29" s="18">
         <v>18.03</v>
       </c>
       <c r="AJ29" s="18">
         <v>18.3</v>
       </c>
-    </row>
-    <row r="30" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK29" s="18">
+        <v>18.190000000000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="18">
         <v>19.93</v>
       </c>
       <c r="D30" s="18">
         <v>19.260000000000002</v>
       </c>
       <c r="E30" s="18">
         <v>20.190000000000001</v>
       </c>
       <c r="F30" s="18">
         <v>20.96</v>
       </c>
       <c r="G30" s="18">
         <v>21.58</v>
       </c>
       <c r="H30" s="18">
         <v>22.01</v>
       </c>
       <c r="I30" s="18">
@@ -3956,52 +3970,55 @@
       </c>
       <c r="AC30" s="18">
         <v>16.37</v>
       </c>
       <c r="AD30" s="18">
         <v>20.94</v>
       </c>
       <c r="AE30" s="18">
         <v>17.29</v>
       </c>
       <c r="AF30" s="18">
         <v>16.64</v>
       </c>
       <c r="AG30" s="18">
         <v>15.47</v>
       </c>
       <c r="AH30" s="18">
         <v>14.84</v>
       </c>
       <c r="AI30" s="18">
         <v>14.06</v>
       </c>
       <c r="AJ30" s="18">
         <v>14.51</v>
       </c>
-    </row>
-    <row r="31" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK30" s="18">
+        <v>14.94</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="18">
         <v>17.07</v>
       </c>
       <c r="D31" s="18">
         <v>17.55</v>
       </c>
       <c r="E31" s="18">
         <v>15.72</v>
       </c>
       <c r="F31" s="18">
         <v>14.89</v>
       </c>
       <c r="G31" s="18">
         <v>15.61</v>
       </c>
       <c r="H31" s="18">
         <v>15.52</v>
       </c>
       <c r="I31" s="18">
@@ -4064,52 +4081,55 @@
       </c>
       <c r="AC31" s="18">
         <v>12.41</v>
       </c>
       <c r="AD31" s="18">
         <v>10.76</v>
       </c>
       <c r="AE31" s="18">
         <v>11.75</v>
       </c>
       <c r="AF31" s="18">
         <v>11.98</v>
       </c>
       <c r="AG31" s="18">
         <v>12.02</v>
       </c>
       <c r="AH31" s="18">
         <v>11.99</v>
       </c>
       <c r="AI31" s="18">
         <v>11.51</v>
       </c>
       <c r="AJ31" s="18">
         <v>11.04</v>
       </c>
-    </row>
-    <row r="32" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK31" s="18">
+        <v>10.88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="18">
         <v>21.2</v>
       </c>
       <c r="D32" s="18">
         <v>20.74</v>
       </c>
       <c r="E32" s="18">
         <v>19.309999999999999</v>
       </c>
       <c r="F32" s="18">
         <v>19.88</v>
       </c>
       <c r="G32" s="18">
         <v>19.940000000000001</v>
       </c>
       <c r="H32" s="18">
         <v>20.190000000000001</v>
       </c>
       <c r="I32" s="18">
@@ -4172,52 +4192,55 @@
       </c>
       <c r="AC32" s="18">
         <v>16.95</v>
       </c>
       <c r="AD32" s="18">
         <v>11.92</v>
       </c>
       <c r="AE32" s="18">
         <v>12.37</v>
       </c>
       <c r="AF32" s="18">
         <v>13.83</v>
       </c>
       <c r="AG32" s="18">
         <v>13.56</v>
       </c>
       <c r="AH32" s="18">
         <v>13.39</v>
       </c>
       <c r="AI32" s="18">
         <v>13.19</v>
       </c>
       <c r="AJ32" s="18">
         <v>12.79</v>
       </c>
-    </row>
-    <row r="33" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK32" s="18">
+        <v>12.83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="18">
         <v>19.84</v>
       </c>
       <c r="D33" s="18">
         <v>21.71</v>
       </c>
       <c r="E33" s="18">
         <v>22.91</v>
       </c>
       <c r="F33" s="18">
         <v>23.85</v>
       </c>
       <c r="G33" s="18">
         <v>24.62</v>
       </c>
       <c r="H33" s="18">
         <v>24.06</v>
       </c>
       <c r="I33" s="18">
@@ -4280,52 +4303,55 @@
       </c>
       <c r="AC33" s="18">
         <v>19.47</v>
       </c>
       <c r="AD33" s="18">
         <v>20.85</v>
       </c>
       <c r="AE33" s="18">
         <v>17.100000000000001</v>
       </c>
       <c r="AF33" s="18">
         <v>16.04</v>
       </c>
       <c r="AG33" s="18">
         <v>15.38</v>
       </c>
       <c r="AH33" s="18">
         <v>15.35</v>
       </c>
       <c r="AI33" s="18">
         <v>14.77</v>
       </c>
       <c r="AJ33" s="18">
         <v>14.52</v>
       </c>
-    </row>
-    <row r="34" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK33" s="18">
+        <v>14.33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="18">
         <v>21.65</v>
       </c>
       <c r="D34" s="18">
         <v>18.29</v>
       </c>
       <c r="E34" s="18">
         <v>18.77</v>
       </c>
       <c r="F34" s="18">
         <v>19.21</v>
       </c>
       <c r="G34" s="18">
         <v>19.93</v>
       </c>
       <c r="H34" s="18">
         <v>20.6</v>
       </c>
       <c r="I34" s="18">
@@ -4388,52 +4414,55 @@
       </c>
       <c r="AC34" s="18">
         <v>13.58</v>
       </c>
       <c r="AD34" s="18">
         <v>11.16</v>
       </c>
       <c r="AE34" s="18">
         <v>12.07</v>
       </c>
       <c r="AF34" s="18">
         <v>11.78</v>
       </c>
       <c r="AG34" s="18">
         <v>10.83</v>
       </c>
       <c r="AH34" s="18">
         <v>12.08</v>
       </c>
       <c r="AI34" s="18">
         <v>12.52</v>
       </c>
       <c r="AJ34" s="18">
         <v>12.98</v>
       </c>
-    </row>
-    <row r="35" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK34" s="18">
+        <v>12.51</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C35" s="18">
         <v>23.72</v>
       </c>
       <c r="D35" s="18">
         <v>24.51</v>
       </c>
       <c r="E35" s="18">
         <v>21.74</v>
       </c>
       <c r="F35" s="18">
         <v>21.06</v>
       </c>
       <c r="G35" s="18">
         <v>20.79</v>
       </c>
       <c r="H35" s="18">
         <v>19.899999999999999</v>
       </c>
       <c r="I35" s="18">
@@ -4496,91 +4525,95 @@
       </c>
       <c r="AC35" s="18">
         <v>18.100000000000001</v>
       </c>
       <c r="AD35" s="18">
         <v>13.04</v>
       </c>
       <c r="AE35" s="18">
         <v>11.89</v>
       </c>
       <c r="AF35" s="18">
         <v>14.74</v>
       </c>
       <c r="AG35" s="18">
         <v>14.56</v>
       </c>
       <c r="AH35" s="18">
         <v>13.47</v>
       </c>
       <c r="AI35" s="18">
         <v>13.87</v>
       </c>
       <c r="AJ35" s="18">
         <v>13.45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" s="58" t="s">
+      <c r="AK35" s="18">
+        <v>13.09</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="C36" s="58"/>
-[...29 lines deleted...]
-      <c r="AG36" s="58"/>
+      <c r="C36" s="45"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="45"/>
+      <c r="N36" s="45"/>
+      <c r="O36" s="45"/>
+      <c r="P36" s="45"/>
+      <c r="Q36" s="45"/>
+      <c r="R36" s="45"/>
+      <c r="S36" s="45"/>
+      <c r="T36" s="45"/>
+      <c r="U36" s="45"/>
+      <c r="V36" s="45"/>
+      <c r="W36" s="45"/>
+      <c r="X36" s="45"/>
+      <c r="Y36" s="45"/>
+      <c r="Z36" s="45"/>
+      <c r="AA36" s="45"/>
+      <c r="AB36" s="45"/>
+      <c r="AC36" s="45"/>
+      <c r="AD36" s="45"/>
+      <c r="AE36" s="45"/>
+      <c r="AF36" s="45"/>
+      <c r="AG36" s="45"/>
       <c r="AH36" s="35"/>
       <c r="AI36" s="18"/>
       <c r="AJ36" s="18"/>
-    </row>
-    <row r="37" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK36" s="40"/>
+    </row>
+    <row r="37" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C37" s="18">
         <v>21.07</v>
       </c>
       <c r="D37" s="24">
         <v>20.57</v>
       </c>
       <c r="E37" s="18">
         <v>19.489999999999998</v>
       </c>
       <c r="F37" s="18">
         <v>19.88</v>
       </c>
       <c r="G37" s="24">
         <v>19.95</v>
       </c>
       <c r="H37" s="18">
         <v>19.71</v>
       </c>
       <c r="I37" s="18">
@@ -4643,52 +4676,55 @@
       </c>
       <c r="AC37" s="24">
         <v>16.850000000000001</v>
       </c>
       <c r="AD37" s="24">
         <v>15.94</v>
       </c>
       <c r="AE37" s="24">
         <v>15.61</v>
       </c>
       <c r="AF37" s="24">
         <v>15.16</v>
       </c>
       <c r="AG37" s="24">
         <v>15.11</v>
       </c>
       <c r="AH37" s="24">
         <v>14.75</v>
       </c>
       <c r="AI37" s="18">
         <v>14.87</v>
       </c>
       <c r="AJ37" s="18">
         <v>14.91</v>
       </c>
-    </row>
-    <row r="38" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK37" s="18">
+        <v>14.86</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="18">
         <v>15.84</v>
       </c>
       <c r="D38" s="24">
         <v>16.8</v>
       </c>
       <c r="E38" s="18">
         <v>17.13</v>
       </c>
       <c r="F38" s="18">
         <v>15.8</v>
       </c>
       <c r="G38" s="24">
         <v>15.53</v>
       </c>
       <c r="H38" s="18">
         <v>14.83</v>
       </c>
       <c r="I38" s="18">
@@ -4751,52 +4787,55 @@
       </c>
       <c r="AC38" s="24">
         <v>11.87</v>
       </c>
       <c r="AD38" s="24">
         <v>11.68</v>
       </c>
       <c r="AE38" s="24">
         <v>8.68</v>
       </c>
       <c r="AF38" s="24">
         <v>9.27</v>
       </c>
       <c r="AG38" s="24">
         <v>11.13</v>
       </c>
       <c r="AH38" s="24">
         <v>9.93</v>
       </c>
       <c r="AI38" s="18">
         <v>10.59</v>
       </c>
       <c r="AJ38" s="18">
         <v>10.88</v>
       </c>
-    </row>
-    <row r="39" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK38" s="18">
+        <v>10.54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="18">
         <v>14.99</v>
       </c>
       <c r="D39" s="24">
         <v>14.85</v>
       </c>
       <c r="E39" s="18">
         <v>13.65</v>
       </c>
       <c r="F39" s="18">
         <v>13.75</v>
       </c>
       <c r="G39" s="24">
         <v>14.95</v>
       </c>
       <c r="H39" s="18">
         <v>15.3</v>
       </c>
       <c r="I39" s="18">
@@ -4859,52 +4898,55 @@
       </c>
       <c r="AC39" s="24">
         <v>12.45</v>
       </c>
       <c r="AD39" s="24">
         <v>15.48</v>
       </c>
       <c r="AE39" s="24">
         <v>14.98</v>
       </c>
       <c r="AF39" s="24">
         <v>12.54</v>
       </c>
       <c r="AG39" s="24">
         <v>12.17</v>
       </c>
       <c r="AH39" s="24">
         <v>12.56</v>
       </c>
       <c r="AI39" s="18">
         <v>12.73</v>
       </c>
       <c r="AJ39" s="18">
         <v>12.45</v>
       </c>
-    </row>
-    <row r="40" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK39" s="18">
+        <v>12.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B40" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="18">
         <v>14.41</v>
       </c>
       <c r="D40" s="24">
         <v>14.08</v>
       </c>
       <c r="E40" s="18">
         <v>14.6</v>
       </c>
       <c r="F40" s="18">
         <v>13.9</v>
       </c>
       <c r="G40" s="24">
         <v>13.93</v>
       </c>
       <c r="H40" s="18">
         <v>13.48</v>
       </c>
       <c r="I40" s="18">
@@ -4967,52 +5009,55 @@
       </c>
       <c r="AC40" s="24">
         <v>11.69</v>
       </c>
       <c r="AD40" s="24">
         <v>12.12</v>
       </c>
       <c r="AE40" s="24">
         <v>11.15</v>
       </c>
       <c r="AF40" s="24">
         <v>11.42</v>
       </c>
       <c r="AG40" s="24">
         <v>10.7</v>
       </c>
       <c r="AH40" s="24">
         <v>9.7200000000000006</v>
       </c>
       <c r="AI40" s="18">
         <v>9.56</v>
       </c>
       <c r="AJ40" s="18">
         <v>8.8699999999999992</v>
       </c>
-    </row>
-    <row r="41" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK40" s="18">
+        <v>8.77</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="28" t="s">
         <v>73</v>
       </c>
       <c r="B41" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="18">
         <v>22.48</v>
       </c>
       <c r="D41" s="24">
         <v>20.9</v>
       </c>
       <c r="E41" s="18">
         <v>18.32</v>
       </c>
       <c r="F41" s="18">
         <v>18.7</v>
       </c>
       <c r="G41" s="24">
         <v>18.79</v>
       </c>
       <c r="H41" s="18">
         <v>18.690000000000001</v>
       </c>
       <c r="I41" s="18">
@@ -5075,52 +5120,55 @@
       </c>
       <c r="AC41" s="24">
         <v>16.850000000000001</v>
       </c>
       <c r="AD41" s="24">
         <v>16.53</v>
       </c>
       <c r="AE41" s="24">
         <v>16.77</v>
       </c>
       <c r="AF41" s="24">
         <v>15.73</v>
       </c>
       <c r="AG41" s="24">
         <v>15.09</v>
       </c>
       <c r="AH41" s="24">
         <v>14.99</v>
       </c>
       <c r="AI41" s="18">
         <v>14.87</v>
       </c>
       <c r="AJ41" s="18">
         <v>14.9</v>
       </c>
-    </row>
-    <row r="42" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK41" s="18">
+        <v>14.96</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="28" t="s">
         <v>74</v>
       </c>
       <c r="B42" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="18">
         <v>24.14</v>
       </c>
       <c r="D42" s="24">
         <v>22.81</v>
       </c>
       <c r="E42" s="18">
         <v>22.04</v>
       </c>
       <c r="F42" s="18">
         <v>21.97</v>
       </c>
       <c r="G42" s="24">
         <v>21.56</v>
       </c>
       <c r="H42" s="18">
         <v>21.05</v>
       </c>
       <c r="I42" s="18">
@@ -5183,52 +5231,55 @@
       </c>
       <c r="AC42" s="24">
         <v>18.899999999999999</v>
       </c>
       <c r="AD42" s="24">
         <v>14.2</v>
       </c>
       <c r="AE42" s="24">
         <v>14.9</v>
       </c>
       <c r="AF42" s="24">
         <v>15.21</v>
       </c>
       <c r="AG42" s="24">
         <v>15.48</v>
       </c>
       <c r="AH42" s="24">
         <v>15.1</v>
       </c>
       <c r="AI42" s="18">
         <v>14.99</v>
       </c>
       <c r="AJ42" s="18">
         <v>15.02</v>
       </c>
-    </row>
-    <row r="43" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK42" s="18">
+        <v>15.63</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="28" t="s">
         <v>75</v>
       </c>
       <c r="B43" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="18">
         <v>25.41</v>
       </c>
       <c r="D43" s="24">
         <v>24.04</v>
       </c>
       <c r="E43" s="18">
         <v>23.53</v>
       </c>
       <c r="F43" s="18">
         <v>24.1</v>
       </c>
       <c r="G43" s="24">
         <v>24.23</v>
       </c>
       <c r="H43" s="18">
         <v>24.06</v>
       </c>
       <c r="I43" s="18">
@@ -5291,52 +5342,55 @@
       </c>
       <c r="AC43" s="24">
         <v>20.69</v>
       </c>
       <c r="AD43" s="24">
         <v>16.52</v>
       </c>
       <c r="AE43" s="24">
         <v>15.81</v>
       </c>
       <c r="AF43" s="24">
         <v>15.68</v>
       </c>
       <c r="AG43" s="24">
         <v>15.49</v>
       </c>
       <c r="AH43" s="24">
         <v>15.35</v>
       </c>
       <c r="AI43" s="18">
         <v>15.01</v>
       </c>
       <c r="AJ43" s="18">
         <v>14.98</v>
       </c>
-    </row>
-    <row r="44" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK43" s="18">
+        <v>15.29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="26" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="18">
         <v>20.54</v>
       </c>
       <c r="D44" s="24">
         <v>21.66</v>
       </c>
       <c r="E44" s="18">
         <v>20.39</v>
       </c>
       <c r="F44" s="18">
         <v>21.63</v>
       </c>
       <c r="G44" s="24">
         <v>21.38</v>
       </c>
       <c r="H44" s="18">
         <v>21.15</v>
       </c>
       <c r="I44" s="18">
@@ -5399,52 +5453,55 @@
       </c>
       <c r="AC44" s="24">
         <v>17.09</v>
       </c>
       <c r="AD44" s="24">
         <v>16.93</v>
       </c>
       <c r="AE44" s="24">
         <v>16.46</v>
       </c>
       <c r="AF44" s="24">
         <v>16.170000000000002</v>
       </c>
       <c r="AG44" s="24">
         <v>15.76</v>
       </c>
       <c r="AH44" s="24">
         <v>15.47</v>
       </c>
       <c r="AI44" s="18">
         <v>16.23</v>
       </c>
       <c r="AJ44" s="18">
         <v>16.329999999999998</v>
       </c>
-    </row>
-    <row r="45" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK44" s="18">
+        <v>16.38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="18">
         <v>22.15</v>
       </c>
       <c r="D45" s="24">
         <v>22.29</v>
       </c>
       <c r="E45" s="18">
         <v>19.850000000000001</v>
       </c>
       <c r="F45" s="18">
         <v>18.87</v>
       </c>
       <c r="G45" s="24">
         <v>18.7</v>
       </c>
       <c r="H45" s="18">
         <v>18</v>
       </c>
       <c r="I45" s="18">
@@ -5507,52 +5564,55 @@
       </c>
       <c r="AC45" s="24">
         <v>15.25</v>
       </c>
       <c r="AD45" s="24">
         <v>17.07</v>
       </c>
       <c r="AE45" s="24">
         <v>14.69</v>
       </c>
       <c r="AF45" s="24">
         <v>14.37</v>
       </c>
       <c r="AG45" s="24">
         <v>14.15</v>
       </c>
       <c r="AH45" s="24">
         <v>13.38</v>
       </c>
       <c r="AI45" s="18">
         <v>13.29</v>
       </c>
       <c r="AJ45" s="18">
         <v>13.27</v>
       </c>
-    </row>
-    <row r="46" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK45" s="18">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="26" t="s">
         <v>61</v>
       </c>
       <c r="C46" s="18">
         <v>16.010000000000002</v>
       </c>
       <c r="D46" s="24">
         <v>16.54</v>
       </c>
       <c r="E46" s="18">
         <v>16.73</v>
       </c>
       <c r="F46" s="18">
         <v>16.64</v>
       </c>
       <c r="G46" s="24">
         <v>16.52</v>
       </c>
       <c r="H46" s="18">
         <v>15.37</v>
       </c>
       <c r="I46" s="18">
@@ -5615,52 +5675,55 @@
       </c>
       <c r="AC46" s="24">
         <v>11.44</v>
       </c>
       <c r="AD46" s="24">
         <v>12.92</v>
       </c>
       <c r="AE46" s="24">
         <v>11.52</v>
       </c>
       <c r="AF46" s="24">
         <v>10.199999999999999</v>
       </c>
       <c r="AG46" s="24">
         <v>9.74</v>
       </c>
       <c r="AH46" s="24">
         <v>9.4499999999999993</v>
       </c>
       <c r="AI46" s="18">
         <v>9.93</v>
       </c>
       <c r="AJ46" s="18">
         <v>10.18</v>
       </c>
-    </row>
-    <row r="47" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK46" s="18">
+        <v>10.039999999999999</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="28" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="18">
         <v>22.39</v>
       </c>
       <c r="D47" s="24">
         <v>21.43</v>
       </c>
       <c r="E47" s="18">
         <v>21.33</v>
       </c>
       <c r="F47" s="18">
         <v>22.81</v>
       </c>
       <c r="G47" s="24">
         <v>23.74</v>
       </c>
       <c r="H47" s="18">
         <v>24.12</v>
       </c>
       <c r="I47" s="18">
@@ -5723,52 +5786,55 @@
       </c>
       <c r="AC47" s="24">
         <v>22.11</v>
       </c>
       <c r="AD47" s="24">
         <v>20.66</v>
       </c>
       <c r="AE47" s="24">
         <v>20.76</v>
       </c>
       <c r="AF47" s="24">
         <v>19.559999999999999</v>
       </c>
       <c r="AG47" s="24">
         <v>19.97</v>
       </c>
       <c r="AH47" s="24">
         <v>19.63</v>
       </c>
       <c r="AI47" s="18">
         <v>20.14</v>
       </c>
       <c r="AJ47" s="18">
         <v>20.58</v>
       </c>
-    </row>
-    <row r="48" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK47" s="18">
+        <v>20.64</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="28" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="18">
         <v>26.43</v>
       </c>
       <c r="D48" s="24">
         <v>26.05</v>
       </c>
       <c r="E48" s="18">
         <v>24.02</v>
       </c>
       <c r="F48" s="18">
         <v>24.54</v>
       </c>
       <c r="G48" s="24">
         <v>23.33</v>
       </c>
       <c r="H48" s="18">
         <v>23.09</v>
       </c>
       <c r="I48" s="18">
@@ -5831,52 +5897,55 @@
       </c>
       <c r="AC48" s="24">
         <v>17.920000000000002</v>
       </c>
       <c r="AD48" s="24">
         <v>16.239999999999998</v>
       </c>
       <c r="AE48" s="24">
         <v>17.600000000000001</v>
       </c>
       <c r="AF48" s="24">
         <v>16.97</v>
       </c>
       <c r="AG48" s="24">
         <v>16.64</v>
       </c>
       <c r="AH48" s="24">
         <v>16.149999999999999</v>
       </c>
       <c r="AI48" s="18">
         <v>16.100000000000001</v>
       </c>
       <c r="AJ48" s="18">
         <v>16.079999999999998</v>
       </c>
-    </row>
-    <row r="49" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK48" s="18">
+        <v>15.81</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="18">
         <v>21.19</v>
       </c>
       <c r="D49" s="24">
         <v>19.05</v>
       </c>
       <c r="E49" s="18">
         <v>18.57</v>
       </c>
       <c r="F49" s="18">
         <v>18.47</v>
       </c>
       <c r="G49" s="24">
         <v>18.29</v>
       </c>
       <c r="H49" s="18">
         <v>17.77</v>
       </c>
       <c r="I49" s="18">
@@ -5939,52 +6008,55 @@
       </c>
       <c r="AC49" s="24">
         <v>16.55</v>
       </c>
       <c r="AD49" s="24">
         <v>17.78</v>
       </c>
       <c r="AE49" s="24">
         <v>18.2</v>
       </c>
       <c r="AF49" s="24">
         <v>17.88</v>
       </c>
       <c r="AG49" s="24">
         <v>17.3</v>
       </c>
       <c r="AH49" s="24">
         <v>16.260000000000002</v>
       </c>
       <c r="AI49" s="18">
         <v>16.12</v>
       </c>
       <c r="AJ49" s="18">
         <v>15.98</v>
       </c>
-    </row>
-    <row r="50" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK49" s="18">
+        <v>15.78</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="28" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="26" t="s">
         <v>65</v>
       </c>
       <c r="C50" s="18">
         <v>20.45</v>
       </c>
       <c r="D50" s="24">
         <v>20.010000000000002</v>
       </c>
       <c r="E50" s="18">
         <v>18.48</v>
       </c>
       <c r="F50" s="18">
         <v>19.14</v>
       </c>
       <c r="G50" s="24">
         <v>19.88</v>
       </c>
       <c r="H50" s="18">
         <v>19.22</v>
       </c>
       <c r="I50" s="18">
@@ -6047,52 +6119,55 @@
       </c>
       <c r="AC50" s="24">
         <v>15.78</v>
       </c>
       <c r="AD50" s="24">
         <v>17.96</v>
       </c>
       <c r="AE50" s="24">
         <v>14.27</v>
       </c>
       <c r="AF50" s="24">
         <v>13.42</v>
       </c>
       <c r="AG50" s="24">
         <v>14.4</v>
       </c>
       <c r="AH50" s="24">
         <v>14.17</v>
       </c>
       <c r="AI50" s="18">
         <v>14.36</v>
       </c>
       <c r="AJ50" s="18">
         <v>14.02</v>
       </c>
-    </row>
-    <row r="51" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK50" s="18">
+        <v>13.11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C51" s="18">
         <v>16.62</v>
       </c>
       <c r="D51" s="24">
         <v>15.71</v>
       </c>
       <c r="E51" s="18">
         <v>15.05</v>
       </c>
       <c r="F51" s="18">
         <v>14.92</v>
       </c>
       <c r="G51" s="24">
         <v>16.37</v>
       </c>
       <c r="H51" s="18">
         <v>16.559999999999999</v>
       </c>
       <c r="I51" s="18">
@@ -6155,52 +6230,55 @@
       </c>
       <c r="AC51" s="24">
         <v>13.56</v>
       </c>
       <c r="AD51" s="24">
         <v>14.42</v>
       </c>
       <c r="AE51" s="24">
         <v>13.01</v>
       </c>
       <c r="AF51" s="24">
         <v>13.84</v>
       </c>
       <c r="AG51" s="24">
         <v>13.51</v>
       </c>
       <c r="AH51" s="24">
         <v>13.67</v>
       </c>
       <c r="AI51" s="18">
         <v>13.93</v>
       </c>
       <c r="AJ51" s="18">
         <v>14.05</v>
       </c>
-    </row>
-    <row r="52" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK51" s="18">
+        <v>13.57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="28" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C52" s="18">
         <v>14.17</v>
       </c>
       <c r="D52" s="24">
         <v>15.45</v>
       </c>
       <c r="E52" s="18">
         <v>13.6</v>
       </c>
       <c r="F52" s="18">
         <v>14.88</v>
       </c>
       <c r="G52" s="24">
         <v>14.76</v>
       </c>
       <c r="H52" s="18">
         <v>14.24</v>
       </c>
       <c r="I52" s="18">
@@ -6263,52 +6341,55 @@
       </c>
       <c r="AC52" s="24">
         <v>11.16</v>
       </c>
       <c r="AD52" s="24">
         <v>7.92</v>
       </c>
       <c r="AE52" s="24">
         <v>9.11</v>
       </c>
       <c r="AF52" s="24">
         <v>8.36</v>
       </c>
       <c r="AG52" s="24">
         <v>9.09</v>
       </c>
       <c r="AH52" s="24">
         <v>9.1999999999999993</v>
       </c>
       <c r="AI52" s="18">
         <v>9.1999999999999993</v>
       </c>
       <c r="AJ52" s="18">
         <v>9.2200000000000006</v>
       </c>
-    </row>
-    <row r="53" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK52" s="18">
+        <v>9.0500000000000007</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="19">
         <v>14.65</v>
       </c>
       <c r="D53" s="19">
         <v>15.34</v>
       </c>
       <c r="E53" s="19">
         <v>15.16</v>
       </c>
       <c r="F53" s="19">
         <v>14.87</v>
       </c>
       <c r="G53" s="19">
         <v>14.77</v>
       </c>
       <c r="H53" s="19">
         <v>14.82</v>
       </c>
       <c r="I53" s="19">
@@ -6371,345 +6452,348 @@
       </c>
       <c r="AC53" s="19">
         <v>11.93</v>
       </c>
       <c r="AD53" s="19">
         <v>9.82</v>
       </c>
       <c r="AE53" s="19">
         <v>8.44</v>
       </c>
       <c r="AF53" s="19">
         <v>9.4600000000000009</v>
       </c>
       <c r="AG53" s="19">
         <v>9.86</v>
       </c>
       <c r="AH53" s="19">
         <v>9.5500000000000007</v>
       </c>
       <c r="AI53" s="19">
         <v>9.4499999999999993</v>
       </c>
       <c r="AJ53" s="19">
         <v>9.51</v>
       </c>
-    </row>
-    <row r="54" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AK53" s="19">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="11"/>
       <c r="B54" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="1"/>
       <c r="AB54" s="1"/>
     </row>
-    <row r="55" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="1"/>
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
       <c r="AB55" s="1"/>
     </row>
-    <row r="56" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
       <c r="AA56" s="1"/>
       <c r="AB56" s="1"/>
     </row>
-    <row r="57" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1"/>
       <c r="AB57" s="1"/>
     </row>
-    <row r="58" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
       <c r="N58" s="1"/>
       <c r="O58" s="1"/>
       <c r="P58" s="1"/>
       <c r="Q58" s="1"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="1"/>
       <c r="AB58" s="1"/>
     </row>
-    <row r="59" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="1"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
       <c r="N59" s="1"/>
       <c r="O59" s="1"/>
       <c r="P59" s="1"/>
       <c r="Q59" s="1"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
       <c r="AA59" s="1"/>
       <c r="AB59" s="1"/>
     </row>
-    <row r="60" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
       <c r="N60" s="1"/>
       <c r="O60" s="1"/>
       <c r="P60" s="1"/>
       <c r="Q60" s="1"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
       <c r="AA60" s="1"/>
       <c r="AB60" s="1"/>
     </row>
-    <row r="61" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="1"/>
       <c r="C61" s="1"/>
       <c r="D61" s="1"/>
       <c r="E61" s="1"/>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
       <c r="I61" s="1"/>
       <c r="J61" s="1"/>
       <c r="K61" s="1"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
       <c r="N61" s="1"/>
       <c r="O61" s="1"/>
       <c r="P61" s="1"/>
       <c r="Q61" s="1"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
       <c r="AB61" s="1"/>
     </row>
-    <row r="62" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="1"/>
       <c r="O62" s="1"/>
       <c r="P62" s="1"/>
       <c r="Q62" s="1"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
       <c r="AA62" s="1"/>
       <c r="AB62" s="1"/>
     </row>
-    <row r="63" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="1"/>
       <c r="C63" s="1"/>
       <c r="D63" s="1"/>
       <c r="E63" s="1"/>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
       <c r="I63" s="1"/>
       <c r="J63" s="1"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
       <c r="AB63" s="1"/>
     </row>
-    <row r="64" spans="1:36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
@@ -33347,60 +33431,60 @@
       <c r="G983" s="1"/>
       <c r="H983" s="1"/>
       <c r="I983" s="1"/>
       <c r="J983" s="1"/>
       <c r="K983" s="1"/>
       <c r="L983" s="1"/>
       <c r="M983" s="1"/>
       <c r="N983" s="1"/>
       <c r="O983" s="1"/>
       <c r="P983" s="1"/>
       <c r="Q983" s="1"/>
       <c r="R983" s="1"/>
       <c r="S983" s="1"/>
       <c r="T983" s="1"/>
       <c r="U983" s="1"/>
       <c r="V983" s="1"/>
       <c r="W983" s="1"/>
       <c r="X983" s="1"/>
       <c r="Y983" s="1"/>
       <c r="Z983" s="1"/>
       <c r="AA983" s="1"/>
       <c r="AB983" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="B2:U2"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:N6"/>
+    <mergeCell ref="AD6:AK6"/>
+    <mergeCell ref="AD5:AK5"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="O6:AC6"/>
     <mergeCell ref="B8:AG8"/>
     <mergeCell ref="B27:AG27"/>
     <mergeCell ref="B36:AG36"/>
-    <mergeCell ref="B2:U2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AD5:AJ5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>