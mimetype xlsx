--- v0 (2026-04-23)
+++ v1 (2026-07-15)
@@ -1,189 +1,347 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\I.Konkobayeva\Desktop\Строительство\каз\районы\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zha.karimova\Desktop\ДИНАМИКА\2025\Строительство\строительство динамика каз\районы\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="15" yWindow="6270" windowWidth="20550" windowHeight="6390"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="58">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
   </si>
   <si>
     <t>Ақтөбе қаласы</t>
   </si>
   <si>
     <t>Ақтөбе облысы</t>
   </si>
   <si>
     <t>Алға</t>
   </si>
   <si>
     <t>Әйтеке би</t>
   </si>
   <si>
     <t>Байғанин</t>
   </si>
   <si>
     <t>Қарғалы</t>
   </si>
   <si>
     <t>Қобда</t>
   </si>
   <si>
     <t>Мәртөк</t>
   </si>
   <si>
     <t>Мұғалжар</t>
   </si>
   <si>
     <t>Ойыл</t>
   </si>
   <si>
     <t>Темір</t>
   </si>
   <si>
     <t>Хромтау</t>
   </si>
   <si>
     <t>Шалқар</t>
   </si>
   <si>
     <t>Ырғыз</t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>есеп айрысу</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады
+</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Құрылыс дайын өнімдері бойынша статистикалық ақпарат пайдалануға берілген нысандар туралы,соның ішінде жеке құрылысшылардан,ай сайынға және жыл сайынғы мерзімділіктегі жалпы мемлекеттік статистикалық бақылау негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/305554/file/kk/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Барлық үйдің тұрғын жайларының алаңы мен тұрғын емес жайлары алаңының жиынтығы, сондай-ақ, жалпы мүлік болып табылатын талданатын кезеңнің тұрғын үй бөлшектерінің алаңы өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939</t>
+  </si>
+  <si>
+    <t>14.07.2026ж.</t>
+  </si>
+  <si>
+    <t>12.07.2027ж.</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестиция статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t>+7 7132544434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>2006 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -193,159 +351,231 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -590,1243 +820,1552 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T20"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V8" sqref="V8"/>
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="39.7109375" customWidth="1"/>
+    <col min="2" max="2" width="128.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="31"/>
+      <c r="B1" s="31"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="33">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="36" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="40" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="42" t="s">
+        <v>49</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="102.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="43"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+    </row>
+    <row r="2" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="43"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+    </row>
+    <row r="3" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="43"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+    </row>
+    <row r="4" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="43"/>
+      <c r="B4" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="C4" s="44"/>
+    </row>
+    <row r="5" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="43"/>
+      <c r="B5" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="44"/>
+    </row>
+    <row r="6" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="43"/>
+      <c r="B6" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="44"/>
+    </row>
+    <row r="7" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="43"/>
+      <c r="B7" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" s="44"/>
+    </row>
+    <row r="8" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="43"/>
+      <c r="B8" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="44"/>
+    </row>
+    <row r="9" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="43"/>
+      <c r="B9" s="43"/>
+      <c r="C9" s="44"/>
+    </row>
+    <row r="10" spans="1:3" s="1" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="43"/>
+      <c r="B10" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="44"/>
+    </row>
+    <row r="11" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="43"/>
+      <c r="B11" s="43"/>
+      <c r="C11" s="44"/>
+    </row>
+    <row r="12" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="43"/>
+      <c r="B12" s="43"/>
+      <c r="C12" s="44"/>
+    </row>
+    <row r="13" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="43"/>
+      <c r="B13" s="43"/>
+      <c r="C13" s="43"/>
+    </row>
+    <row r="14" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="48"/>
+      <c r="C14" s="48"/>
+    </row>
+    <row r="15" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="43"/>
+      <c r="B15" s="43"/>
+      <c r="C15" s="43"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:C14"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:U19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="W19" sqref="W19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="2" customWidth="1"/>
     <col min="2" max="17" width="7.28515625" style="2" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="1" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:21" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="29"/>
-[...55 lines deleted...]
-      <c r="R3" s="25" t="s">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+    </row>
+    <row r="2" spans="1:21" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="4"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
+      <c r="R2" s="4"/>
+    </row>
+    <row r="3" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="S3" s="25"/>
-[...4 lines deleted...]
-      <c r="B4" s="26">
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+    </row>
+    <row r="4" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="27">
         <v>2006</v>
       </c>
-      <c r="C4" s="27">
+      <c r="C4" s="28">
         <v>2007</v>
       </c>
-      <c r="D4" s="31">
+      <c r="D4" s="25">
         <v>2008</v>
       </c>
-      <c r="E4" s="30">
+      <c r="E4" s="24">
         <v>2009</v>
       </c>
-      <c r="F4" s="30">
+      <c r="F4" s="24">
         <v>2010</v>
       </c>
-      <c r="G4" s="30">
+      <c r="G4" s="24">
         <v>2011</v>
       </c>
-      <c r="H4" s="30">
+      <c r="H4" s="24">
         <v>2012</v>
       </c>
-      <c r="I4" s="28">
+      <c r="I4" s="23">
         <v>2013</v>
       </c>
-      <c r="J4" s="28">
+      <c r="J4" s="23">
         <v>2014</v>
       </c>
-      <c r="K4" s="28">
+      <c r="K4" s="23">
         <v>2015</v>
       </c>
-      <c r="L4" s="28">
+      <c r="L4" s="23">
         <v>2016</v>
       </c>
-      <c r="M4" s="28">
+      <c r="M4" s="23">
         <v>2017</v>
       </c>
-      <c r="N4" s="28">
+      <c r="N4" s="23">
         <v>2018</v>
       </c>
-      <c r="O4" s="30">
+      <c r="O4" s="24">
         <v>2019</v>
       </c>
-      <c r="P4" s="30">
+      <c r="P4" s="24">
         <v>2020</v>
       </c>
-      <c r="Q4" s="30">
+      <c r="Q4" s="24">
         <v>2021</v>
       </c>
-      <c r="R4" s="30">
+      <c r="R4" s="24">
         <v>2022</v>
       </c>
-      <c r="S4" s="24">
+      <c r="S4" s="26">
         <v>2023</v>
       </c>
       <c r="T4" s="24">
         <v>2024</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="A6" s="18" t="s">
+      <c r="U4" s="30">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A5" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="19">
+      <c r="B5" s="18">
         <v>141.69999999999999</v>
       </c>
-      <c r="C6" s="20">
+      <c r="C5" s="19">
         <v>83.8</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D5" s="19">
         <v>105.1</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E5" s="5">
         <v>103.3</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F5" s="5">
         <v>105.7</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G5" s="5">
         <v>101.6</v>
       </c>
-      <c r="H6" s="10">
+      <c r="H5" s="9">
         <v>106.1</v>
       </c>
-      <c r="I6" s="10">
+      <c r="I5" s="9">
         <v>105.8</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J5" s="9">
         <v>103.2</v>
       </c>
-      <c r="K6" s="10">
+      <c r="K5" s="9">
         <v>112.6</v>
       </c>
-      <c r="L6" s="10">
+      <c r="L5" s="9">
         <v>114.99531920765935</v>
       </c>
-      <c r="M6" s="10">
+      <c r="M5" s="9">
         <v>128.5</v>
       </c>
+      <c r="N5" s="9">
+        <v>114.7</v>
+      </c>
+      <c r="O5" s="20">
+        <v>112.4</v>
+      </c>
+      <c r="P5" s="20">
+        <v>101.8</v>
+      </c>
+      <c r="Q5" s="20">
+        <v>113.6</v>
+      </c>
+      <c r="R5" s="10">
+        <v>106</v>
+      </c>
+      <c r="S5" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="T5" s="22">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="U5" s="29">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="7">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="C6" s="7">
+        <v>84.3</v>
+      </c>
+      <c r="D6" s="8">
+        <v>92.5</v>
+      </c>
+      <c r="E6" s="7">
+        <v>100</v>
+      </c>
+      <c r="F6" s="9">
+        <v>107</v>
+      </c>
+      <c r="G6" s="9">
+        <v>103.2</v>
+      </c>
+      <c r="H6" s="9">
+        <v>108.9</v>
+      </c>
+      <c r="I6" s="9">
+        <v>109.4</v>
+      </c>
+      <c r="J6" s="9">
+        <v>100</v>
+      </c>
+      <c r="K6" s="9">
+        <v>114.5</v>
+      </c>
+      <c r="L6" s="9">
+        <v>116.9</v>
+      </c>
+      <c r="M6" s="9">
+        <v>129</v>
+      </c>
       <c r="N6" s="10">
-        <v>114.7</v>
-[...7 lines deleted...]
-      <c r="Q6" s="21">
+        <v>114.4</v>
+      </c>
+      <c r="O6" s="10">
+        <v>111.5</v>
+      </c>
+      <c r="P6" s="10">
+        <v>100.5</v>
+      </c>
+      <c r="Q6" s="10">
+        <v>114.4</v>
+      </c>
+      <c r="R6" s="10">
+        <v>107.3</v>
+      </c>
+      <c r="S6" s="21">
+        <v>100</v>
+      </c>
+      <c r="T6" s="10">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="U6" s="29">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7">
+        <v>438.1</v>
+      </c>
+      <c r="C7" s="7">
+        <v>68</v>
+      </c>
+      <c r="D7" s="8">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="E7" s="7">
+        <v>151</v>
+      </c>
+      <c r="F7" s="9">
+        <v>79.5</v>
+      </c>
+      <c r="G7" s="9">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="H7" s="9">
+        <v>150.5</v>
+      </c>
+      <c r="I7" s="9">
+        <v>105.6</v>
+      </c>
+      <c r="J7" s="9">
+        <v>100.4</v>
+      </c>
+      <c r="K7" s="9">
+        <v>100.1</v>
+      </c>
+      <c r="L7" s="9">
+        <v>101</v>
+      </c>
+      <c r="M7" s="9">
+        <v>163.19999999999999</v>
+      </c>
+      <c r="N7" s="10">
+        <v>132.1</v>
+      </c>
+      <c r="O7" s="10">
+        <v>118.8</v>
+      </c>
+      <c r="P7" s="10">
+        <v>101.6</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>116.6</v>
+      </c>
+      <c r="R7" s="10">
+        <v>100.3</v>
+      </c>
+      <c r="S7" s="5">
+        <v>104.1</v>
+      </c>
+      <c r="T7" s="10">
+        <v>72.3</v>
+      </c>
+      <c r="U7" s="29">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7">
+        <v>582.9</v>
+      </c>
+      <c r="C8" s="7">
+        <v>59.3</v>
+      </c>
+      <c r="D8" s="8">
+        <v>165</v>
+      </c>
+      <c r="E8" s="7">
+        <v>106.3</v>
+      </c>
+      <c r="F8" s="9">
+        <v>100.1</v>
+      </c>
+      <c r="G8" s="9">
+        <v>99.6</v>
+      </c>
+      <c r="H8" s="9">
+        <v>104.9</v>
+      </c>
+      <c r="I8" s="9">
+        <v>114</v>
+      </c>
+      <c r="J8" s="9">
+        <v>101.7</v>
+      </c>
+      <c r="K8" s="9">
+        <v>109.7</v>
+      </c>
+      <c r="L8" s="9">
+        <v>102.3</v>
+      </c>
+      <c r="M8" s="9">
+        <v>122.5</v>
+      </c>
+      <c r="N8" s="10">
+        <v>108.5</v>
+      </c>
+      <c r="O8" s="10">
+        <v>105.4</v>
+      </c>
+      <c r="P8" s="10">
+        <v>110.7</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>101.6</v>
+      </c>
+      <c r="R8" s="10">
+        <v>103.8</v>
+      </c>
+      <c r="S8" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="T8" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="U8" s="29">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="7">
+        <v>193.6</v>
+      </c>
+      <c r="C9" s="7">
+        <v>103.3</v>
+      </c>
+      <c r="D9" s="8">
+        <v>162.9</v>
+      </c>
+      <c r="E9" s="7">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="F9" s="9">
+        <v>85.1</v>
+      </c>
+      <c r="G9" s="9">
+        <v>103.7</v>
+      </c>
+      <c r="H9" s="9">
+        <v>101.1</v>
+      </c>
+      <c r="I9" s="9">
+        <v>95.9</v>
+      </c>
+      <c r="J9" s="9">
+        <v>108</v>
+      </c>
+      <c r="K9" s="9">
+        <v>108.4</v>
+      </c>
+      <c r="L9" s="9">
+        <v>100.5</v>
+      </c>
+      <c r="M9" s="9">
+        <v>120.5</v>
+      </c>
+      <c r="N9" s="10">
+        <v>113.9</v>
+      </c>
+      <c r="O9" s="10">
+        <v>117.6</v>
+      </c>
+      <c r="P9" s="10">
+        <v>120.6</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="R9" s="10">
+        <v>101.1</v>
+      </c>
+      <c r="S9" s="5">
+        <v>103.9</v>
+      </c>
+      <c r="T9" s="10">
+        <v>100.6</v>
+      </c>
+      <c r="U9" s="29">
+        <v>90.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A10" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="7">
+        <v>31.1</v>
+      </c>
+      <c r="C10" s="7">
+        <v>361.4</v>
+      </c>
+      <c r="D10" s="8">
+        <v>164.7</v>
+      </c>
+      <c r="E10" s="7">
+        <v>146.4</v>
+      </c>
+      <c r="F10" s="9">
+        <v>73.5</v>
+      </c>
+      <c r="G10" s="9">
+        <v>138.80000000000001</v>
+      </c>
+      <c r="H10" s="9">
+        <v>62</v>
+      </c>
+      <c r="I10" s="9">
+        <v>90.6</v>
+      </c>
+      <c r="J10" s="9">
+        <v>136.1</v>
+      </c>
+      <c r="K10" s="9">
+        <v>115.6</v>
+      </c>
+      <c r="L10" s="9">
+        <v>121</v>
+      </c>
+      <c r="M10" s="9">
+        <v>125.2</v>
+      </c>
+      <c r="N10" s="10">
+        <v>165.9</v>
+      </c>
+      <c r="O10" s="10">
+        <v>105.5</v>
+      </c>
+      <c r="P10" s="10">
+        <v>105.8</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>157</v>
+      </c>
+      <c r="R10" s="10">
+        <v>103.5</v>
+      </c>
+      <c r="S10" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="T10" s="10">
+        <v>102.9</v>
+      </c>
+      <c r="U10" s="29">
+        <v>102.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7">
+        <v>179.1</v>
+      </c>
+      <c r="C11" s="7">
+        <v>88.9</v>
+      </c>
+      <c r="D11" s="8">
+        <v>154.4</v>
+      </c>
+      <c r="E11" s="7">
+        <v>110.2</v>
+      </c>
+      <c r="F11" s="9">
+        <v>110.3</v>
+      </c>
+      <c r="G11" s="9">
+        <v>103.9</v>
+      </c>
+      <c r="H11" s="9">
+        <v>86.3</v>
+      </c>
+      <c r="I11" s="9">
+        <v>108.9</v>
+      </c>
+      <c r="J11" s="9">
+        <v>118.9</v>
+      </c>
+      <c r="K11" s="9">
+        <v>114</v>
+      </c>
+      <c r="L11" s="9">
+        <v>134.9</v>
+      </c>
+      <c r="M11" s="9">
+        <v>107.8</v>
+      </c>
+      <c r="N11" s="10">
+        <v>107.1</v>
+      </c>
+      <c r="O11" s="10">
+        <v>115.8</v>
+      </c>
+      <c r="P11" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>100.5</v>
+      </c>
+      <c r="R11" s="10">
+        <v>100.8</v>
+      </c>
+      <c r="S11" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="T11" s="10">
+        <v>102.2</v>
+      </c>
+      <c r="U11" s="29">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="7">
+        <v>191.4</v>
+      </c>
+      <c r="C12" s="7">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="D12" s="8">
+        <v>107.4</v>
+      </c>
+      <c r="E12" s="7">
+        <v>190.1</v>
+      </c>
+      <c r="F12" s="9">
+        <v>82.7</v>
+      </c>
+      <c r="G12" s="9">
+        <v>109.6</v>
+      </c>
+      <c r="H12" s="9">
+        <v>100.5</v>
+      </c>
+      <c r="I12" s="9">
+        <v>92.7</v>
+      </c>
+      <c r="J12" s="9">
+        <v>100.2</v>
+      </c>
+      <c r="K12" s="9">
+        <v>119.2</v>
+      </c>
+      <c r="L12" s="9">
+        <v>100.4</v>
+      </c>
+      <c r="M12" s="9">
+        <v>115.3</v>
+      </c>
+      <c r="N12" s="10">
+        <v>110.2</v>
+      </c>
+      <c r="O12" s="10">
+        <v>121.4</v>
+      </c>
+      <c r="P12" s="10">
+        <v>108.8</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>109.9</v>
+      </c>
+      <c r="R12" s="10">
+        <v>100.7</v>
+      </c>
+      <c r="S12" s="5">
+        <v>102.2</v>
+      </c>
+      <c r="T12" s="10">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="U12" s="29">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="7">
+        <v>320.2</v>
+      </c>
+      <c r="C13" s="7">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="D13" s="8">
+        <v>172.8</v>
+      </c>
+      <c r="E13" s="7">
+        <v>65.7</v>
+      </c>
+      <c r="F13" s="9">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="G13" s="9">
+        <v>121.5</v>
+      </c>
+      <c r="H13" s="9">
+        <v>107.2</v>
+      </c>
+      <c r="I13" s="9">
+        <v>77.3</v>
+      </c>
+      <c r="J13" s="9">
+        <v>161.5</v>
+      </c>
+      <c r="K13" s="9">
+        <v>102.6</v>
+      </c>
+      <c r="L13" s="9">
+        <v>100.1</v>
+      </c>
+      <c r="M13" s="9">
+        <v>111.4</v>
+      </c>
+      <c r="N13" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="O13" s="10">
+        <v>123.5</v>
+      </c>
+      <c r="P13" s="10">
+        <v>103</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>103.2</v>
+      </c>
+      <c r="R13" s="10">
+        <v>101</v>
+      </c>
+      <c r="S13" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="T13" s="10">
+        <v>100.5</v>
+      </c>
+      <c r="U13" s="29">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="7">
+        <v>113.9</v>
+      </c>
+      <c r="C14" s="7">
+        <v>118.5</v>
+      </c>
+      <c r="D14" s="8">
+        <v>142</v>
+      </c>
+      <c r="E14" s="7">
+        <v>155.1</v>
+      </c>
+      <c r="F14" s="9">
+        <v>75.2</v>
+      </c>
+      <c r="G14" s="9">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="H14" s="9">
+        <v>100.4</v>
+      </c>
+      <c r="I14" s="9">
+        <v>86.9</v>
+      </c>
+      <c r="J14" s="9">
+        <v>109.7</v>
+      </c>
+      <c r="K14" s="9">
+        <v>102.1</v>
+      </c>
+      <c r="L14" s="9">
+        <v>120.5</v>
+      </c>
+      <c r="M14" s="9">
+        <v>129.5</v>
+      </c>
+      <c r="N14" s="10">
+        <v>106.8</v>
+      </c>
+      <c r="O14" s="10">
+        <v>113.1</v>
+      </c>
+      <c r="P14" s="10">
+        <v>105.6</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>112</v>
+      </c>
+      <c r="R14" s="10">
+        <v>100.1</v>
+      </c>
+      <c r="S14" s="5">
+        <v>101.1</v>
+      </c>
+      <c r="T14" s="10">
+        <v>160.69999999999999</v>
+      </c>
+      <c r="U14" s="29">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="7">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="C15" s="7">
+        <v>107.1</v>
+      </c>
+      <c r="D15" s="8">
+        <v>126.8</v>
+      </c>
+      <c r="E15" s="7">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="F15" s="9">
+        <v>91.5</v>
+      </c>
+      <c r="G15" s="9">
+        <v>108.8</v>
+      </c>
+      <c r="H15" s="9">
+        <v>108.3</v>
+      </c>
+      <c r="I15" s="9">
+        <v>97.4</v>
+      </c>
+      <c r="J15" s="9">
+        <v>102.8</v>
+      </c>
+      <c r="K15" s="9">
+        <v>105.4</v>
+      </c>
+      <c r="L15" s="9">
+        <v>100.2</v>
+      </c>
+      <c r="M15" s="9">
+        <v>103.4</v>
+      </c>
+      <c r="N15" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="O15" s="10">
+        <v>107.1</v>
+      </c>
+      <c r="P15" s="10">
+        <v>116.3</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>104.1</v>
+      </c>
+      <c r="R15" s="10">
+        <v>102.8</v>
+      </c>
+      <c r="S15" s="5">
+        <v>116.3</v>
+      </c>
+      <c r="T15" s="10">
+        <v>74.8</v>
+      </c>
+      <c r="U15" s="29">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="7">
+        <v>205.8</v>
+      </c>
+      <c r="C16" s="7">
+        <v>59.7</v>
+      </c>
+      <c r="D16" s="8">
+        <v>389.6</v>
+      </c>
+      <c r="E16" s="7">
+        <v>63.5</v>
+      </c>
+      <c r="F16" s="9">
+        <v>249.6</v>
+      </c>
+      <c r="G16" s="9">
+        <v>55.5</v>
+      </c>
+      <c r="H16" s="9">
+        <v>62.5</v>
+      </c>
+      <c r="I16" s="9">
+        <v>96.5</v>
+      </c>
+      <c r="J16" s="9">
+        <v>127.6</v>
+      </c>
+      <c r="K16" s="9">
+        <v>107</v>
+      </c>
+      <c r="L16" s="9">
+        <v>112.1</v>
+      </c>
+      <c r="M16" s="9">
+        <v>186.2</v>
+      </c>
+      <c r="N16" s="10">
+        <v>127.4</v>
+      </c>
+      <c r="O16" s="10">
+        <v>117</v>
+      </c>
+      <c r="P16" s="10">
+        <v>101.4</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>113.7</v>
+      </c>
+      <c r="R16" s="10">
+        <v>100.4</v>
+      </c>
+      <c r="S16" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="T16" s="10">
+        <v>44</v>
+      </c>
+      <c r="U16" s="29">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="7">
+        <v>185.8</v>
+      </c>
+      <c r="C17" s="7">
+        <v>111.1</v>
+      </c>
+      <c r="D17" s="8">
+        <v>143</v>
+      </c>
+      <c r="E17" s="7">
+        <v>166.5</v>
+      </c>
+      <c r="F17" s="9">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="G17" s="9">
+        <v>100.5</v>
+      </c>
+      <c r="H17" s="9">
+        <v>100.5</v>
+      </c>
+      <c r="I17" s="9">
+        <v>88.9</v>
+      </c>
+      <c r="J17" s="9">
+        <v>111.8</v>
+      </c>
+      <c r="K17" s="9">
+        <v>109.3</v>
+      </c>
+      <c r="L17" s="9">
+        <v>134.5</v>
+      </c>
+      <c r="M17" s="9">
+        <v>115</v>
+      </c>
+      <c r="N17" s="10">
+        <v>110</v>
+      </c>
+      <c r="O17" s="10">
+        <v>111.1</v>
+      </c>
+      <c r="P17" s="10">
+        <v>106.2</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>107</v>
+      </c>
+      <c r="R17" s="10">
+        <v>101.2</v>
+      </c>
+      <c r="S17" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="T17" s="10">
+        <v>109.3</v>
+      </c>
+      <c r="U17" s="29">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A18" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="12">
+        <v>280.2</v>
+      </c>
+      <c r="C18" s="12">
+        <v>78.2</v>
+      </c>
+      <c r="D18" s="13">
+        <v>162.9</v>
+      </c>
+      <c r="E18" s="12">
+        <v>139.19999999999999</v>
+      </c>
+      <c r="F18" s="14">
+        <v>101.7</v>
+      </c>
+      <c r="G18" s="14">
+        <v>114.1</v>
+      </c>
+      <c r="H18" s="14">
+        <v>100.2</v>
+      </c>
+      <c r="I18" s="14">
+        <v>113.8</v>
+      </c>
+      <c r="J18" s="14">
+        <v>100</v>
+      </c>
+      <c r="K18" s="14">
+        <v>100.1</v>
+      </c>
+      <c r="L18" s="14">
+        <v>107</v>
+      </c>
+      <c r="M18" s="14">
+        <v>111.2</v>
+      </c>
+      <c r="N18" s="15">
+        <v>104.3</v>
+      </c>
+      <c r="O18" s="15">
+        <v>117.6</v>
+      </c>
+      <c r="P18" s="15">
         <v>113.6</v>
       </c>
-      <c r="R6" s="11">
+      <c r="Q18" s="15">
+        <v>113</v>
+      </c>
+      <c r="R18" s="15">
+        <v>106.9</v>
+      </c>
+      <c r="S18" s="16">
+        <v>100.2</v>
+      </c>
+      <c r="T18" s="15">
         <v>106</v>
       </c>
-      <c r="S6" s="6">
-[...813 lines deleted...]
-      <c r="A20" s="4"/>
+      <c r="U18" s="15">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A19" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...21 lines deleted...]
-    <mergeCell ref="K4:K5"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A3:U3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD11C06A-5B56-4B49-822D-AB775B36E791}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25597EED-3AE1-470A-9E13-1819709F568C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C463B51-F606-419B-8269-E8F7F461DD60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>