--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -1,123 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамические ряды инвестиции и строительство_годовые для сайта-по 2024 год-не готово\Инвестиции\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zha.karimova\Desktop\Динамические ряды инвестиции и строительство_годовые для сайта-по 2025 год-\Инвестиции-переделать\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CF73ED50-1EE1-439A-8B22-8F6668548D31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3870" yWindow="1200" windowWidth="14625" windowHeight="14040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="17580" windowHeight="12945"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
   <si>
     <t>Индексы физического объема инвестиций в жилищное строительство</t>
-  </si>
-[...1 lines deleted...]
-    <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>Актюбинская область</t>
   </si>
   <si>
     <t xml:space="preserve">г. Актобе </t>
   </si>
   <si>
     <t xml:space="preserve">Алгинский </t>
   </si>
   <si>
     <t>Айтекебийский</t>
   </si>
   <si>
     <t>Байганинский</t>
   </si>
   <si>
     <t>Каргалинский</t>
   </si>
   <si>
     <t xml:space="preserve">Мартукский </t>
   </si>
   <si>
     <t xml:space="preserve">Мугалжарский </t>
   </si>
   <si>
     <t>Уилский</t>
   </si>
   <si>
     <t>Темирский</t>
   </si>
   <si>
     <t>Хромтауский</t>
   </si>
   <si>
     <t>Шалкарский</t>
   </si>
   <si>
     <t>Иргизский</t>
   </si>
   <si>
     <t>Кобдинский</t>
   </si>
+  <si>
+    <t xml:space="preserve">в процентах к предыдущему году   </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -177,118 +176,126 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Финансовый_Лист1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный_Лист1" xfId="1"/>
+    <cellStyle name="Финансовый_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -339,119 +346,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -587,144 +560,147 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U20"/>
+  <dimension ref="A1:V26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="U5" sqref="U5:U18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AA19" sqref="AA19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="8" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="2" customWidth="1"/>
     <col min="8" max="9" width="7.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="2" customWidth="1"/>
-    <col min="13" max="16384" width="9.140625" style="2"/>
+    <col min="13" max="20" width="9.140625" style="2"/>
+    <col min="21" max="22" width="9.140625" style="2" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="28"/>
-[...62 lines deleted...]
-    <row r="4" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+    </row>
+    <row r="2" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="27"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+    </row>
+    <row r="3" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+    </row>
+    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
       <c r="B4" s="4">
         <v>2005</v>
       </c>
       <c r="C4" s="4">
         <v>2006</v>
       </c>
       <c r="D4" s="4">
         <v>2007</v>
       </c>
       <c r="E4" s="5">
         <v>2008</v>
       </c>
       <c r="F4" s="6">
         <v>2009</v>
       </c>
       <c r="G4" s="6">
         <v>2010</v>
       </c>
       <c r="H4" s="6">
         <v>2011</v>
       </c>
       <c r="I4" s="4">
         <v>2012</v>
       </c>
@@ -736,60 +712,63 @@
       </c>
       <c r="L4" s="7">
         <v>2015</v>
       </c>
       <c r="M4" s="7">
         <v>2016</v>
       </c>
       <c r="N4" s="7">
         <v>2017</v>
       </c>
       <c r="O4" s="7">
         <v>2018</v>
       </c>
       <c r="P4" s="8">
         <v>2019</v>
       </c>
       <c r="Q4" s="8">
         <v>2020</v>
       </c>
       <c r="R4" s="8">
         <v>2021</v>
       </c>
       <c r="S4" s="8">
         <v>2022</v>
       </c>
-      <c r="T4" s="27">
+      <c r="T4" s="26">
         <v>2023</v>
       </c>
-      <c r="U4" s="27">
+      <c r="U4" s="26">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V4" s="26">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B5" s="9">
         <v>292.3</v>
       </c>
       <c r="C5" s="9">
         <v>122.9</v>
       </c>
       <c r="D5" s="10">
         <v>123.2</v>
       </c>
       <c r="E5" s="11">
         <v>71.099999999999994</v>
       </c>
       <c r="F5" s="12">
         <v>85.4</v>
       </c>
       <c r="G5" s="13">
         <v>124.6</v>
       </c>
       <c r="H5" s="14">
         <v>118.2</v>
       </c>
       <c r="I5" s="14">
         <v>128.5</v>
       </c>
@@ -807,54 +786,57 @@
       </c>
       <c r="N5" s="15">
         <v>113.7</v>
       </c>
       <c r="O5" s="15">
         <v>107.6</v>
       </c>
       <c r="P5" s="16">
         <v>126.8</v>
       </c>
       <c r="Q5" s="16">
         <v>112</v>
       </c>
       <c r="R5" s="16">
         <v>94.9</v>
       </c>
       <c r="S5" s="15">
         <v>95.6</v>
       </c>
       <c r="T5" s="15">
         <v>172.7</v>
       </c>
       <c r="U5" s="2">
         <v>63.2</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V5" s="30">
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A6" s="20" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B6" s="12">
         <v>278.10000000000002</v>
       </c>
       <c r="C6" s="12">
         <v>122.1</v>
       </c>
       <c r="D6" s="17">
         <v>121.4</v>
       </c>
       <c r="E6" s="12">
         <v>62.1</v>
       </c>
       <c r="F6" s="12">
         <v>76.3</v>
       </c>
       <c r="G6" s="18">
         <v>132.4</v>
       </c>
       <c r="H6" s="18">
         <v>122.7</v>
       </c>
       <c r="I6" s="18">
         <v>138.6</v>
       </c>
@@ -872,54 +854,57 @@
       </c>
       <c r="N6" s="15">
         <v>109.9</v>
       </c>
       <c r="O6" s="15">
         <v>107.5</v>
       </c>
       <c r="P6" s="15">
         <v>128.80000000000001</v>
       </c>
       <c r="Q6" s="15">
         <v>110.8</v>
       </c>
       <c r="R6" s="15">
         <v>88.6</v>
       </c>
       <c r="S6" s="15">
         <v>92.3</v>
       </c>
       <c r="T6" s="15">
         <v>192</v>
       </c>
       <c r="U6" s="2">
         <v>55.1</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V6" s="30">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" s="12">
         <v>2632.5</v>
       </c>
       <c r="C7" s="12">
         <v>44.7</v>
       </c>
       <c r="D7" s="17">
         <v>137.6</v>
       </c>
       <c r="E7" s="12">
         <v>281.60000000000002</v>
       </c>
       <c r="F7" s="12">
         <v>96.3</v>
       </c>
       <c r="G7" s="18">
         <v>130.69999999999999</v>
       </c>
       <c r="H7" s="18">
         <v>145.1</v>
       </c>
       <c r="I7" s="18">
         <v>149.9</v>
       </c>
@@ -937,54 +922,57 @@
       </c>
       <c r="N7" s="15">
         <v>266.60000000000002</v>
       </c>
       <c r="O7" s="15">
         <v>102.6</v>
       </c>
       <c r="P7" s="15">
         <v>156.9</v>
       </c>
       <c r="Q7" s="15">
         <v>118</v>
       </c>
       <c r="R7" s="15">
         <v>159.5</v>
       </c>
       <c r="S7" s="15">
         <v>117.5</v>
       </c>
       <c r="T7" s="15">
         <v>110.2</v>
       </c>
       <c r="U7" s="2">
         <v>71.8</v>
       </c>
-    </row>
-    <row r="8" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V7" s="30">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B8" s="12">
         <v>563.20000000000005</v>
       </c>
       <c r="C8" s="12">
         <v>524.70000000000005</v>
       </c>
       <c r="D8" s="17">
         <v>42.7</v>
       </c>
       <c r="E8" s="12">
         <v>158.80000000000001</v>
       </c>
       <c r="F8" s="12">
         <v>125.1</v>
       </c>
       <c r="G8" s="18">
         <v>112</v>
       </c>
       <c r="H8" s="18">
         <v>83.7</v>
       </c>
       <c r="I8" s="18">
         <v>211.8</v>
       </c>
@@ -1002,54 +990,57 @@
       </c>
       <c r="N8" s="15">
         <v>113.4</v>
       </c>
       <c r="O8" s="15">
         <v>89.2</v>
       </c>
       <c r="P8" s="15">
         <v>112.4</v>
       </c>
       <c r="Q8" s="15">
         <v>95.5</v>
       </c>
       <c r="R8" s="15">
         <v>131.30000000000001</v>
       </c>
       <c r="S8" s="15">
         <v>76.8</v>
       </c>
       <c r="T8" s="15">
         <v>126.5</v>
       </c>
       <c r="U8" s="2">
         <v>159.9</v>
       </c>
-    </row>
-    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V8" s="30">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B9" s="12">
         <v>1717.1</v>
       </c>
       <c r="C9" s="12">
         <v>130.19999999999999</v>
       </c>
       <c r="D9" s="17">
         <v>61.3</v>
       </c>
       <c r="E9" s="12">
         <v>336.3</v>
       </c>
       <c r="F9" s="12">
         <v>183.7</v>
       </c>
       <c r="G9" s="18">
         <v>69.900000000000006</v>
       </c>
       <c r="H9" s="18">
         <v>120.7</v>
       </c>
       <c r="I9" s="18">
         <v>94.3</v>
       </c>
@@ -1067,54 +1058,57 @@
       </c>
       <c r="N9" s="15">
         <v>210.4</v>
       </c>
       <c r="O9" s="15">
         <v>109.9</v>
       </c>
       <c r="P9" s="15">
         <v>90.2</v>
       </c>
       <c r="Q9" s="15">
         <v>132.80000000000001</v>
       </c>
       <c r="R9" s="15">
         <v>92.5</v>
       </c>
       <c r="S9" s="15">
         <v>178.6</v>
       </c>
       <c r="T9" s="15">
         <v>124.7</v>
       </c>
       <c r="U9" s="2">
         <v>103</v>
       </c>
-    </row>
-    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V9" s="30">
+        <v>115.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B10" s="12">
         <v>1066.0999999999999</v>
       </c>
       <c r="C10" s="12">
         <v>42.6</v>
       </c>
       <c r="D10" s="17">
         <v>159.6</v>
       </c>
       <c r="E10" s="12">
         <v>234.2</v>
       </c>
       <c r="F10" s="12">
         <v>157.1</v>
       </c>
       <c r="G10" s="18">
         <v>69.8</v>
       </c>
       <c r="H10" s="18">
         <v>144.4</v>
       </c>
       <c r="I10" s="18">
         <v>48.1</v>
       </c>
@@ -1132,54 +1126,57 @@
       </c>
       <c r="N10" s="15">
         <v>153.6</v>
       </c>
       <c r="O10" s="15">
         <v>78.099999999999994</v>
       </c>
       <c r="P10" s="15">
         <v>135</v>
       </c>
       <c r="Q10" s="15">
         <v>156.5</v>
       </c>
       <c r="R10" s="15">
         <v>81.3</v>
       </c>
       <c r="S10" s="15">
         <v>129.4</v>
       </c>
       <c r="T10" s="15">
         <v>86.4</v>
       </c>
       <c r="U10" s="2">
         <v>202.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V10" s="30">
+        <v>127.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B11" s="12">
         <v>5070.8</v>
       </c>
       <c r="C11" s="12">
         <v>44.7</v>
       </c>
       <c r="D11" s="17">
         <v>181.7</v>
       </c>
       <c r="E11" s="12">
         <v>161.4</v>
       </c>
       <c r="F11" s="12">
         <v>270.5</v>
       </c>
       <c r="G11" s="18">
         <v>40.6</v>
       </c>
       <c r="H11" s="18">
         <v>83.3</v>
       </c>
       <c r="I11" s="18">
         <v>95.5</v>
       </c>
@@ -1197,54 +1194,57 @@
       </c>
       <c r="N11" s="15">
         <v>89.3</v>
       </c>
       <c r="O11" s="15">
         <v>132.69999999999999</v>
       </c>
       <c r="P11" s="15">
         <v>184.9</v>
       </c>
       <c r="Q11" s="15">
         <v>38.799999999999997</v>
       </c>
       <c r="R11" s="15">
         <v>206.5</v>
       </c>
       <c r="S11" s="15">
         <v>198.1</v>
       </c>
       <c r="T11" s="15">
         <v>104.1</v>
       </c>
       <c r="U11" s="2">
         <v>360.8</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V11" s="30">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B12" s="12">
         <v>975.9</v>
       </c>
       <c r="C12" s="12">
         <v>95.7</v>
       </c>
       <c r="D12" s="17">
         <v>152.69999999999999</v>
       </c>
       <c r="E12" s="12">
         <v>163.5</v>
       </c>
       <c r="F12" s="12">
         <v>149.69999999999999</v>
       </c>
       <c r="G12" s="18">
         <v>90.8</v>
       </c>
       <c r="H12" s="18">
         <v>172</v>
       </c>
       <c r="I12" s="18">
         <v>142.19999999999999</v>
       </c>
@@ -1262,54 +1262,57 @@
       </c>
       <c r="N12" s="15">
         <v>121.2</v>
       </c>
       <c r="O12" s="15">
         <v>130.1</v>
       </c>
       <c r="P12" s="15">
         <v>245.2</v>
       </c>
       <c r="Q12" s="15">
         <v>112.5</v>
       </c>
       <c r="R12" s="15">
         <v>160.4</v>
       </c>
       <c r="S12" s="15">
         <v>99.7</v>
       </c>
       <c r="T12" s="15">
         <v>107.1</v>
       </c>
       <c r="U12" s="2">
         <v>62.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V12" s="30">
+        <v>216.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B13" s="12">
         <v>1401.3</v>
       </c>
       <c r="C13" s="12">
         <v>215</v>
       </c>
       <c r="D13" s="17">
         <v>223.4</v>
       </c>
       <c r="E13" s="12">
         <v>154.9</v>
       </c>
       <c r="F13" s="12">
         <v>116</v>
       </c>
       <c r="G13" s="18">
         <v>56.1</v>
       </c>
       <c r="H13" s="18">
         <v>118.7</v>
       </c>
       <c r="I13" s="18">
         <v>93.7</v>
       </c>
@@ -1327,54 +1330,57 @@
       </c>
       <c r="N13" s="15">
         <v>155.4</v>
       </c>
       <c r="O13" s="15">
         <v>76.7</v>
       </c>
       <c r="P13" s="15">
         <v>136.1</v>
       </c>
       <c r="Q13" s="15">
         <v>103.7</v>
       </c>
       <c r="R13" s="15">
         <v>114.6</v>
       </c>
       <c r="S13" s="15">
         <v>99.5</v>
       </c>
       <c r="T13" s="15">
         <v>77.900000000000006</v>
       </c>
       <c r="U13" s="2">
         <v>126.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V13" s="30">
+        <v>83.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B14" s="12">
         <v>2519.1</v>
       </c>
       <c r="C14" s="12">
         <v>90.5</v>
       </c>
       <c r="D14" s="17">
         <v>118.4</v>
       </c>
       <c r="E14" s="12">
         <v>211.9</v>
       </c>
       <c r="F14" s="12">
         <v>94.3</v>
       </c>
       <c r="G14" s="18">
         <v>94.3</v>
       </c>
       <c r="H14" s="18">
         <v>149.9</v>
       </c>
       <c r="I14" s="18">
         <v>134</v>
       </c>
@@ -1392,54 +1398,57 @@
       </c>
       <c r="N14" s="15">
         <v>144</v>
       </c>
       <c r="O14" s="15">
         <v>152.19999999999999</v>
       </c>
       <c r="P14" s="15">
         <v>104.4</v>
       </c>
       <c r="Q14" s="15">
         <v>114.5</v>
       </c>
       <c r="R14" s="15">
         <v>116.3</v>
       </c>
       <c r="S14" s="15">
         <v>96.2</v>
       </c>
       <c r="T14" s="15">
         <v>86.9</v>
       </c>
       <c r="U14" s="2">
         <v>97.7</v>
       </c>
-    </row>
-    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V14" s="30">
+        <v>212.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B15" s="12">
         <v>292.3</v>
       </c>
       <c r="C15" s="12">
         <v>300.60000000000002</v>
       </c>
       <c r="D15" s="17">
         <v>104.8</v>
       </c>
       <c r="E15" s="12">
         <v>120</v>
       </c>
       <c r="F15" s="12">
         <v>137.6</v>
       </c>
       <c r="G15" s="18">
         <v>104.9</v>
       </c>
       <c r="H15" s="18">
         <v>139.4</v>
       </c>
       <c r="I15" s="18">
         <v>103.9</v>
       </c>
@@ -1457,54 +1466,57 @@
       </c>
       <c r="N15" s="15">
         <v>146.1</v>
       </c>
       <c r="O15" s="15">
         <v>91.7</v>
       </c>
       <c r="P15" s="15">
         <v>113.1</v>
       </c>
       <c r="Q15" s="15">
         <v>102.3</v>
       </c>
       <c r="R15" s="15">
         <v>116</v>
       </c>
       <c r="S15" s="15">
         <v>128.30000000000001</v>
       </c>
       <c r="T15" s="15">
         <v>116.3</v>
       </c>
       <c r="U15" s="2">
         <v>129.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V15" s="30">
+        <v>96.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B16" s="12">
         <v>483.3</v>
       </c>
       <c r="C16" s="12">
         <v>292.2</v>
       </c>
       <c r="D16" s="17">
         <v>194.4</v>
       </c>
       <c r="E16" s="12">
         <v>146.4</v>
       </c>
       <c r="F16" s="12">
         <v>95</v>
       </c>
       <c r="G16" s="18">
         <v>266</v>
       </c>
       <c r="H16" s="18">
         <v>60.3</v>
       </c>
       <c r="I16" s="18">
         <v>18.100000000000001</v>
       </c>
@@ -1522,54 +1534,57 @@
       </c>
       <c r="N16" s="15">
         <v>81.2</v>
       </c>
       <c r="O16" s="15">
         <v>144.30000000000001</v>
       </c>
       <c r="P16" s="15">
         <v>61.4</v>
       </c>
       <c r="Q16" s="15">
         <v>236.7</v>
       </c>
       <c r="R16" s="15">
         <v>125.4</v>
       </c>
       <c r="S16" s="15">
         <v>92.2</v>
       </c>
       <c r="T16" s="15">
         <v>140.30000000000001</v>
       </c>
       <c r="U16" s="2">
         <v>51.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V16" s="30">
+        <v>216.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B17" s="12">
         <v>503.8</v>
       </c>
       <c r="C17" s="12">
         <v>133.30000000000001</v>
       </c>
       <c r="D17" s="17">
         <v>126.9</v>
       </c>
       <c r="E17" s="12">
         <v>469.4</v>
       </c>
       <c r="F17" s="12">
         <v>90.7</v>
       </c>
       <c r="G17" s="18">
         <v>79.7</v>
       </c>
       <c r="H17" s="18">
         <v>134</v>
       </c>
       <c r="I17" s="18">
         <v>76.900000000000006</v>
       </c>
@@ -1587,54 +1602,57 @@
       </c>
       <c r="N17" s="15">
         <v>137.9</v>
       </c>
       <c r="O17" s="15">
         <v>103.4</v>
       </c>
       <c r="P17" s="15">
         <v>108</v>
       </c>
       <c r="Q17" s="15">
         <v>108.8</v>
       </c>
       <c r="R17" s="15">
         <v>97.6</v>
       </c>
       <c r="S17" s="15">
         <v>97.8</v>
       </c>
       <c r="T17" s="15">
         <v>104.2</v>
       </c>
       <c r="U17" s="2">
         <v>98.9</v>
       </c>
-    </row>
-    <row r="18" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V17" s="30">
+        <v>165.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A18" s="21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B18" s="22">
         <v>162.4</v>
       </c>
       <c r="C18" s="22">
         <v>113.7</v>
       </c>
       <c r="D18" s="23">
         <v>93.4</v>
       </c>
       <c r="E18" s="22">
         <v>391</v>
       </c>
       <c r="F18" s="22">
         <v>150.5</v>
       </c>
       <c r="G18" s="24">
         <v>99.7</v>
       </c>
       <c r="H18" s="24">
         <v>110.4</v>
       </c>
       <c r="I18" s="24">
         <v>120</v>
       </c>
@@ -1652,61 +1670,84 @@
       </c>
       <c r="N18" s="25">
         <v>129.69999999999999</v>
       </c>
       <c r="O18" s="25">
         <v>102</v>
       </c>
       <c r="P18" s="25">
         <v>108.7</v>
       </c>
       <c r="Q18" s="25">
         <v>115.8</v>
       </c>
       <c r="R18" s="25">
         <v>122.6</v>
       </c>
       <c r="S18" s="25">
         <v>95.7</v>
       </c>
       <c r="T18" s="25">
         <v>94</v>
       </c>
       <c r="U18" s="23">
         <v>234.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V18" s="31">
+        <v>117.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
       <c r="F19" s="1"/>
-    </row>
-    <row r="20" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="V19" s="29"/>
+    </row>
+    <row r="20" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
       <c r="F20" s="1"/>
+      <c r="V20" s="28"/>
+    </row>
+    <row r="21" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="V23"/>
+    </row>
+    <row r="24" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="V26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:R1"/>
-    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A3:V3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="91" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>