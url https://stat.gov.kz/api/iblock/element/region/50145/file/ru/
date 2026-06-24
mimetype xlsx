--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="22">
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Среднегодовая численность населения области Абай</t>
   </si>
   <si>
     <t>Область Абай</t>
   </si>
   <si>
     <t>Семей городская администрация</t>
   </si>
   <si>
@@ -81,106 +81,139 @@
   <si>
     <t>район Жаңасемей</t>
   </si>
   <si>
     <t>Жарминский район</t>
   </si>
   <si>
     <t>Кокпектинский район</t>
   </si>
   <si>
     <t>район Мақаншы</t>
   </si>
   <si>
     <t>Урджарский район</t>
   </si>
   <si>
     <t>область Абай</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="8"/>
+        <sz val="9"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -297,104 +330,97 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...11 lines deleted...]
-      <sz val="8"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="8"/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="16">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -435,101 +461,88 @@
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thin">
-[...11 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -612,314 +625,308 @@
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="5"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="31">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="26"/>
     <cellStyle name="Нейтральный 2" xfId="27"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="29"/>
     <cellStyle name="Обычный 3" xfId="24"/>
     <cellStyle name="Обычный 3 2" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="30"/>
     <cellStyle name="Обычный 5" xfId="25"/>
     <cellStyle name="Плохой" xfId="9" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="28"/>
     <cellStyle name="Связанная ячейка" xfId="13" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="15" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="8" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>59532</xdr:colOff>
+      <xdr:colOff>19049</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>83344</xdr:rowOff>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>2583656</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>5344</xdr:rowOff>
+      <xdr:colOff>2657474</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3" descr="Group 17068"/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="59532" y="83344"/>
-          <a:ext cx="2524124" cy="684000"/>
+          <a:off x="19049" y="95250"/>
+          <a:ext cx="2638425" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln>
-[...1 lines deleted...]
-        </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
-          </a:ext>
-[...8 lines deleted...]
-            </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1176,1946 +1183,2075 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R42"/>
+  <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="G11" sqref="G11"/>
+      <selection activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.140625" style="1" customWidth="1"/>
-    <col min="2" max="11" width="9.7109375" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="10.5703125" style="4" customWidth="1"/>
+    <col min="2" max="4" width="9.7109375" style="17" customWidth="1"/>
+    <col min="5" max="11" width="8.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.5703125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="10.5703125" style="6" customWidth="1"/>
     <col min="15" max="17" width="10.5703125" style="1" customWidth="1"/>
-    <col min="18" max="18" width="14.28515625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...17 lines deleted...]
-      <c r="Q2" s="5"/>
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
+      <c r="N2" s="16"/>
+      <c r="O2" s="16"/>
+      <c r="P2" s="16"/>
+      <c r="Q2" s="16"/>
       <c r="R2" s="7"/>
     </row>
-    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="45" t="s">
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="45"/>
-[...40 lines deleted...]
-      <c r="Q5" s="13" t="s">
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="2"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+    </row>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="3"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="2"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2"/>
+      <c r="R5" s="2"/>
+    </row>
+    <row r="6" spans="1:18" s="43" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="R6" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="13"/>
-[...3 lines deleted...]
-      <c r="B6" s="15" t="s">
+    </row>
+    <row r="7" spans="1:18" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30"/>
+      <c r="B7" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C7" s="32">
         <v>2010</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D7" s="32">
         <v>2011</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E7" s="32">
         <v>2012</v>
       </c>
-      <c r="F6" s="16">
+      <c r="F7" s="32">
         <v>2013</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G7" s="32">
         <v>2014</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H7" s="32">
         <v>2015</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I7" s="32">
         <v>2016</v>
       </c>
-      <c r="J6" s="16">
+      <c r="J7" s="32">
         <v>2017</v>
       </c>
-      <c r="K6" s="16">
+      <c r="K7" s="32">
         <v>2018</v>
       </c>
-      <c r="L6" s="16">
+      <c r="L7" s="32">
         <v>2019</v>
       </c>
-      <c r="M6" s="17">
+      <c r="M7" s="33">
         <v>2020</v>
       </c>
-      <c r="N6" s="18">
+      <c r="N7" s="34">
         <v>2021</v>
       </c>
-      <c r="O6" s="16">
+      <c r="O7" s="32">
         <v>2022</v>
       </c>
-      <c r="P6" s="17">
+      <c r="P7" s="33">
         <v>2023</v>
       </c>
-      <c r="Q6" s="19">
+      <c r="Q7" s="33">
         <v>2024</v>
       </c>
-      <c r="R6" s="20"/>
-[...2 lines deleted...]
-      <c r="A7" s="22" t="s">
+      <c r="R7" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="22"/>
-[...18 lines deleted...]
-      <c r="A8" s="24" t="s">
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="42"/>
+      <c r="P8" s="42"/>
+      <c r="Q8" s="42"/>
+      <c r="R8" s="42"/>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B9" s="22">
         <v>654230</v>
       </c>
-      <c r="C8" s="26">
+      <c r="C9" s="21">
         <v>654991.5</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D9" s="21">
         <v>654860.5</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E9" s="22">
         <v>654675</v>
       </c>
-      <c r="F8" s="25">
+      <c r="F9" s="22">
         <v>654747</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G9" s="22">
         <v>655117</v>
       </c>
-      <c r="H8" s="25">
+      <c r="H9" s="22">
         <v>655869</v>
       </c>
-      <c r="I8" s="25">
+      <c r="I9" s="22">
         <v>653954</v>
       </c>
-      <c r="J8" s="26">
+      <c r="J9" s="21">
         <v>649881.5</v>
       </c>
-      <c r="K8" s="26">
+      <c r="K9" s="21">
         <v>647035.5</v>
       </c>
-      <c r="L8" s="27">
+      <c r="L9" s="23">
         <v>644238</v>
       </c>
-      <c r="M8" s="27">
+      <c r="M9" s="23">
         <v>640962</v>
       </c>
-      <c r="N8" s="27">
+      <c r="N9" s="23">
         <v>638130</v>
       </c>
-      <c r="O8" s="27">
+      <c r="O9" s="23">
         <v>611043</v>
       </c>
-      <c r="P8" s="27">
+      <c r="P9" s="23">
         <v>608893</v>
       </c>
-      <c r="Q8" s="27">
+      <c r="Q9" s="23">
         <v>605211</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="R9" s="21">
+        <v>599276</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B10" s="21">
         <v>325781</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C10" s="21">
         <v>328281.5</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D10" s="21">
         <v>330522.5</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E10" s="21">
         <v>333764.5</v>
       </c>
-      <c r="F9" s="26">
+      <c r="F10" s="21">
         <v>336918</v>
       </c>
-      <c r="G9" s="26">
+      <c r="G10" s="21">
         <v>338816.5</v>
       </c>
-      <c r="H9" s="26">
+      <c r="H10" s="21">
         <v>341767.5</v>
       </c>
-      <c r="I9" s="26">
+      <c r="I10" s="21">
         <v>344285.5</v>
       </c>
-      <c r="J9" s="26">
+      <c r="J10" s="21">
         <v>346086</v>
       </c>
-      <c r="K9" s="26">
+      <c r="K10" s="21">
         <v>348351.5</v>
       </c>
-      <c r="L9" s="27">
+      <c r="L10" s="23">
         <v>349710</v>
       </c>
-      <c r="M9" s="27">
+      <c r="M10" s="23">
         <v>350371.5</v>
       </c>
-      <c r="N9" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O9" s="27">
+      <c r="N10" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O10" s="23">
         <v>306928</v>
       </c>
-      <c r="P9" s="27">
+      <c r="P10" s="23">
         <v>309311.5</v>
       </c>
-      <c r="Q9" s="27">
+      <c r="Q10" s="23">
         <v>312038.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="28" t="s">
+      <c r="R10" s="21">
+        <v>314458.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="26">
+      <c r="B11" s="21">
         <v>10282</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C11" s="21">
         <v>10751.5</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D11" s="21">
         <v>11202.5</v>
       </c>
-      <c r="E10" s="26">
+      <c r="E11" s="21">
         <v>11441</v>
       </c>
-      <c r="F10" s="26">
+      <c r="F11" s="21">
         <v>11623.5</v>
       </c>
-      <c r="G10" s="26">
+      <c r="G11" s="21">
         <v>11916</v>
       </c>
-      <c r="H10" s="26">
+      <c r="H11" s="21">
         <v>12220.5</v>
       </c>
-      <c r="I10" s="26">
+      <c r="I11" s="21">
         <v>12368.5</v>
       </c>
-      <c r="J10" s="26">
+      <c r="J11" s="21">
         <v>12419.5</v>
       </c>
-      <c r="K10" s="26">
+      <c r="K11" s="21">
         <v>12428</v>
       </c>
-      <c r="L10" s="27">
+      <c r="L11" s="23">
         <v>12393.5</v>
       </c>
-      <c r="M10" s="27">
+      <c r="M11" s="23">
         <v>12395.5</v>
       </c>
-      <c r="N10" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O10" s="27">
+      <c r="N11" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O11" s="23">
         <v>10440</v>
       </c>
-      <c r="P10" s="27">
+      <c r="P11" s="23">
         <v>10402</v>
       </c>
-      <c r="Q10" s="27">
+      <c r="Q11" s="23">
         <v>10198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="29" t="s">
+      <c r="R11" s="21">
+        <v>9949.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B12" s="21">
         <v>15261</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C12" s="21">
         <v>15321</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D12" s="21">
         <v>15364</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E12" s="21">
         <v>15293</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F12" s="21">
         <v>15273</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G12" s="21">
         <v>15343.5</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H12" s="21">
         <v>15306</v>
       </c>
-      <c r="I11" s="26">
+      <c r="I12" s="21">
         <v>15123.5</v>
       </c>
-      <c r="J11" s="26">
+      <c r="J12" s="21">
         <v>14753.5</v>
       </c>
-      <c r="K11" s="26">
+      <c r="K12" s="21">
         <v>14458.5</v>
       </c>
-      <c r="L11" s="27">
+      <c r="L12" s="23">
         <v>14260.5</v>
       </c>
-      <c r="M11" s="27">
+      <c r="M12" s="23">
         <v>14060.5</v>
       </c>
-      <c r="N11" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O11" s="27">
+      <c r="N12" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O12" s="23">
         <v>14123.5</v>
       </c>
-      <c r="P11" s="27">
+      <c r="P12" s="23">
         <v>13937</v>
       </c>
-      <c r="Q11" s="27">
+      <c r="Q12" s="23">
         <v>13665.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="29" t="s">
+      <c r="R12" s="21">
+        <v>13325.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B13" s="21">
         <v>21085</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C13" s="21">
         <v>20843</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D13" s="21">
         <v>20517.5</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E13" s="21">
         <v>20089.5</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F13" s="21">
         <v>19879.5</v>
       </c>
-      <c r="G12" s="26">
+      <c r="G13" s="21">
         <v>19751.5</v>
       </c>
-      <c r="H12" s="26">
+      <c r="H13" s="21">
         <v>19342</v>
       </c>
-      <c r="I12" s="26">
+      <c r="I13" s="21">
         <v>18711.5</v>
       </c>
-      <c r="J12" s="26">
+      <c r="J13" s="21">
         <v>18068.5</v>
       </c>
-      <c r="K12" s="26">
+      <c r="K13" s="21">
         <v>17564.5</v>
       </c>
-      <c r="L12" s="27">
+      <c r="L13" s="23">
         <v>17314.5</v>
       </c>
-      <c r="M12" s="27">
+      <c r="M13" s="23">
         <v>17174.5</v>
       </c>
-      <c r="N12" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O12" s="27">
+      <c r="N13" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O13" s="23">
         <v>19831</v>
       </c>
-      <c r="P12" s="27">
+      <c r="P13" s="23">
         <v>19533</v>
       </c>
-      <c r="Q12" s="27">
+      <c r="Q13" s="23">
         <v>19101.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="29" t="s">
+      <c r="R13" s="21">
+        <v>18484</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="26">
+      <c r="B14" s="21">
         <v>74431.5</v>
       </c>
-      <c r="C13" s="26">
+      <c r="C14" s="21">
         <v>74338</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D14" s="21">
         <v>73939.5</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E14" s="21">
         <v>73444</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F14" s="21">
         <v>73336</v>
       </c>
-      <c r="G13" s="26">
+      <c r="G14" s="21">
         <v>73615.5</v>
       </c>
-      <c r="H13" s="26">
+      <c r="H14" s="21">
         <v>73883.5</v>
       </c>
-      <c r="I13" s="26">
+      <c r="I14" s="21">
         <v>73852</v>
       </c>
-      <c r="J13" s="26">
+      <c r="J14" s="21">
         <v>73290.5</v>
       </c>
-      <c r="K13" s="26">
+      <c r="K14" s="21">
         <v>72673</v>
       </c>
-      <c r="L13" s="27">
+      <c r="L14" s="23">
         <v>71999</v>
       </c>
-      <c r="M13" s="27">
+      <c r="M14" s="23">
         <v>71280</v>
       </c>
-      <c r="N13" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O13" s="27">
+      <c r="N14" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O14" s="23">
         <v>66528</v>
       </c>
-      <c r="P13" s="27">
+      <c r="P14" s="23">
         <v>65834</v>
       </c>
-      <c r="Q13" s="27">
+      <c r="Q14" s="23">
         <v>64683</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="29" t="s">
+      <c r="R14" s="21">
+        <v>62904</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B15" s="21">
         <v>22077.5</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C15" s="21">
         <v>21780.5</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D15" s="21">
         <v>21475.5</v>
       </c>
-      <c r="E14" s="26">
+      <c r="E15" s="21">
         <v>21178</v>
       </c>
-      <c r="F14" s="26">
+      <c r="F15" s="21">
         <v>20900</v>
       </c>
-      <c r="G14" s="26">
+      <c r="G15" s="21">
         <v>20675.5</v>
       </c>
-      <c r="H14" s="26">
+      <c r="H15" s="21">
         <v>20327.5</v>
       </c>
-      <c r="I14" s="26">
+      <c r="I15" s="21">
         <v>19807</v>
       </c>
-      <c r="J14" s="26">
+      <c r="J15" s="21">
         <v>19268</v>
       </c>
-      <c r="K14" s="26">
+      <c r="K15" s="21">
         <v>18832</v>
       </c>
-      <c r="L14" s="27">
+      <c r="L15" s="23">
         <v>18454</v>
       </c>
-      <c r="M14" s="27">
+      <c r="M15" s="23">
         <v>18093.5</v>
       </c>
-      <c r="N14" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O14" s="27">
+      <c r="N15" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O15" s="23">
         <v>18026.5</v>
       </c>
-      <c r="P14" s="27">
+      <c r="P15" s="23">
         <v>17738.5</v>
       </c>
-      <c r="Q14" s="27">
+      <c r="Q15" s="23">
         <v>17383.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="29" t="s">
+      <c r="R15" s="21">
+        <v>16920</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="26">
+      <c r="B16" s="21">
         <v>39900</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C16" s="21">
         <v>39333.5</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D16" s="21">
         <v>38758.5</v>
       </c>
-      <c r="E15" s="26">
+      <c r="E16" s="21">
         <v>38164</v>
       </c>
-      <c r="F15" s="26">
+      <c r="F16" s="21">
         <v>37576.5</v>
       </c>
-      <c r="G15" s="26">
+      <c r="G16" s="21">
         <v>37230.5</v>
       </c>
-      <c r="H15" s="26">
+      <c r="H16" s="21">
         <v>36968</v>
       </c>
-      <c r="I15" s="26">
+      <c r="I16" s="21">
         <v>36650.5</v>
       </c>
-      <c r="J15" s="26">
+      <c r="J16" s="21">
         <v>36404</v>
       </c>
-      <c r="K15" s="26">
+      <c r="K16" s="21">
         <v>36088</v>
       </c>
-      <c r="L15" s="27">
+      <c r="L16" s="23">
         <v>35634</v>
       </c>
-      <c r="M15" s="27">
+      <c r="M16" s="23">
         <v>35161</v>
       </c>
-      <c r="N15" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O15" s="27">
+      <c r="N16" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O16" s="23">
         <v>33507</v>
       </c>
-      <c r="P15" s="27">
+      <c r="P16" s="23">
         <v>32943</v>
       </c>
-      <c r="Q15" s="27">
+      <c r="Q16" s="23">
         <v>32346</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="R16" s="21">
+        <v>31763.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="27" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="27">
+      <c r="B17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="M17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="N17" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O17" s="23">
         <v>20747</v>
       </c>
-      <c r="P16" s="27">
+      <c r="P17" s="23">
         <v>20512.5</v>
       </c>
-      <c r="Q16" s="27">
+      <c r="Q17" s="23">
         <v>20021.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="29" t="s">
+      <c r="R17" s="21">
+        <v>19462.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="26">
+      <c r="B18" s="21">
         <v>44616.5</v>
       </c>
-      <c r="C17" s="26">
+      <c r="C18" s="21">
         <v>44471.5</v>
       </c>
-      <c r="D17" s="26">
+      <c r="D18" s="21">
         <v>44070.5</v>
       </c>
-      <c r="E17" s="26">
+      <c r="E18" s="21">
         <v>43362</v>
       </c>
-      <c r="F17" s="26">
+      <c r="F18" s="21">
         <v>42494</v>
       </c>
-      <c r="G17" s="26">
+      <c r="G18" s="21">
         <v>41862.5</v>
       </c>
-      <c r="H17" s="26">
+      <c r="H18" s="21">
         <v>41230.5</v>
       </c>
-      <c r="I17" s="26">
+      <c r="I18" s="21">
         <v>40127.5</v>
       </c>
-      <c r="J17" s="26">
+      <c r="J18" s="21">
         <v>38961</v>
       </c>
-      <c r="K17" s="26">
+      <c r="K18" s="21">
         <v>38129.5</v>
       </c>
-      <c r="L17" s="27">
+      <c r="L18" s="23">
         <v>37304.5</v>
       </c>
-      <c r="M17" s="27">
+      <c r="M18" s="23">
         <v>36542.5</v>
       </c>
-      <c r="N17" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O17" s="27">
+      <c r="N18" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O18" s="23">
         <v>36907.5</v>
       </c>
-      <c r="P17" s="27">
+      <c r="P18" s="23">
         <v>36082.5</v>
       </c>
-      <c r="Q17" s="27">
+      <c r="Q18" s="23">
         <v>34898</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="29" t="s">
+      <c r="R18" s="21">
+        <v>33452.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="26">
+      <c r="B19" s="21">
         <v>18161</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C19" s="21">
         <v>17807</v>
       </c>
-      <c r="D18" s="26">
+      <c r="D19" s="21">
         <v>17263</v>
       </c>
-      <c r="E18" s="26">
+      <c r="E19" s="21">
         <v>16779.5</v>
       </c>
-      <c r="F18" s="26">
+      <c r="F19" s="21">
         <v>16531</v>
       </c>
-      <c r="G18" s="26">
+      <c r="G19" s="21">
         <v>16373.5</v>
       </c>
-      <c r="H18" s="26">
+      <c r="H19" s="21">
         <v>16136.5</v>
       </c>
-      <c r="I18" s="26">
+      <c r="I19" s="21">
         <v>15654.5</v>
       </c>
-      <c r="J18" s="26">
+      <c r="J19" s="21">
         <v>15077.5</v>
       </c>
-      <c r="K18" s="26">
+      <c r="K19" s="21">
         <v>14591</v>
       </c>
-      <c r="L18" s="27">
+      <c r="L19" s="23">
         <v>14248</v>
       </c>
-      <c r="M18" s="27">
+      <c r="M19" s="23">
         <v>13970</v>
       </c>
-      <c r="N18" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O18" s="27">
+      <c r="N19" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O19" s="23">
         <v>13741</v>
       </c>
-      <c r="P18" s="27">
+      <c r="P19" s="23">
         <v>13525.5</v>
       </c>
-      <c r="Q18" s="27">
+      <c r="Q19" s="23">
         <v>13223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="29" t="s">
+      <c r="R19" s="21">
+        <v>12832.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="27" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="27">
+      <c r="B20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="F20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="H20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="J20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="K20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="L20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="M20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="N20" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O20" s="23">
         <v>27141</v>
       </c>
-      <c r="P19" s="27">
+      <c r="P20" s="23">
         <v>26647</v>
       </c>
-      <c r="Q19" s="27">
+      <c r="Q20" s="23">
         <v>25992.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="29" t="s">
+      <c r="R20" s="21">
+        <v>25175.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="26">
+      <c r="B21" s="21">
         <v>82634.5</v>
       </c>
-      <c r="C20" s="26">
+      <c r="C21" s="21">
         <v>82064</v>
       </c>
-      <c r="D20" s="26">
+      <c r="D21" s="21">
         <v>81747</v>
       </c>
-      <c r="E20" s="26">
+      <c r="E21" s="21">
         <v>81159.5</v>
       </c>
-      <c r="F20" s="26">
+      <c r="F21" s="21">
         <v>80215.5</v>
       </c>
-      <c r="G20" s="26">
+      <c r="G21" s="21">
         <v>79532</v>
       </c>
-      <c r="H20" s="26">
+      <c r="H21" s="21">
         <v>78687</v>
       </c>
-      <c r="I20" s="26">
+      <c r="I21" s="21">
         <v>77373.5</v>
       </c>
-      <c r="J20" s="26">
+      <c r="J21" s="21">
         <v>75553</v>
       </c>
-      <c r="K20" s="26">
+      <c r="K21" s="21">
         <v>73919.5</v>
       </c>
-      <c r="L20" s="27">
+      <c r="L21" s="23">
         <v>72920</v>
       </c>
-      <c r="M20" s="27">
+      <c r="M21" s="23">
         <v>71912.5</v>
       </c>
-      <c r="N20" s="27" t="s">
-[...2 lines deleted...]
-      <c r="O20" s="27">
+      <c r="N21" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="O21" s="23">
         <v>43122.5</v>
       </c>
-      <c r="P20" s="27">
+      <c r="P21" s="23">
         <v>42426.5</v>
       </c>
-      <c r="Q20" s="27">
+      <c r="Q21" s="23">
         <v>41659.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="30" t="s">
+      <c r="R21" s="21">
+        <v>40548</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="30"/>
-[...17 lines deleted...]
-      <c r="A22" s="24" t="s">
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="41"/>
+      <c r="R22" s="41"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="31">
+      <c r="B23" s="27">
         <v>360168.5</v>
       </c>
-      <c r="C22" s="31">
+      <c r="C23" s="27">
         <v>362798.5</v>
       </c>
-      <c r="D22" s="25">
+      <c r="D23" s="22">
         <v>365188</v>
       </c>
-      <c r="E22" s="25">
+      <c r="E23" s="22">
         <v>368308</v>
       </c>
-      <c r="F22" s="25">
+      <c r="F23" s="22">
         <v>371487</v>
       </c>
-      <c r="G22" s="31">
+      <c r="G23" s="27">
         <v>373873.5</v>
       </c>
-      <c r="H22" s="25">
+      <c r="H23" s="22">
         <v>377446</v>
       </c>
-      <c r="I22" s="25">
+      <c r="I23" s="22">
         <v>380223</v>
       </c>
-      <c r="J22" s="31">
+      <c r="J23" s="27">
         <v>381970.5</v>
       </c>
-      <c r="K22" s="31">
+      <c r="K23" s="27">
         <v>384100.5</v>
       </c>
-      <c r="L22" s="32">
+      <c r="L23" s="24">
         <v>385091</v>
       </c>
-      <c r="M22" s="32">
+      <c r="M23" s="24">
         <v>385610</v>
       </c>
-      <c r="N22" s="32">
+      <c r="N23" s="24">
         <v>386398</v>
       </c>
-      <c r="O22" s="32">
+      <c r="O23" s="24">
         <v>369655</v>
       </c>
-      <c r="P22" s="32">
+      <c r="P23" s="24">
         <v>371651</v>
       </c>
-      <c r="Q22" s="32">
+      <c r="Q23" s="24">
         <v>373393</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="28" t="s">
+      <c r="R23" s="21">
+        <v>374364.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B23" s="31">
+      <c r="B24" s="27">
         <v>304263.5</v>
       </c>
-      <c r="C23" s="31">
+      <c r="C24" s="27">
         <v>306507</v>
       </c>
-      <c r="D23" s="31">
+      <c r="D24" s="27">
         <v>308668.5</v>
       </c>
-      <c r="E23" s="31">
+      <c r="E24" s="27">
         <v>311899.5</v>
       </c>
-      <c r="F23" s="31">
+      <c r="F24" s="27">
         <v>315054.5</v>
       </c>
-      <c r="G23" s="31">
+      <c r="G24" s="27">
         <v>316972.5</v>
       </c>
-      <c r="H23" s="31">
+      <c r="H24" s="27">
         <v>319952.5</v>
       </c>
-      <c r="I23" s="31">
+      <c r="I24" s="27">
         <v>322491</v>
       </c>
-      <c r="J23" s="31">
+      <c r="J24" s="27">
         <v>324374.5</v>
       </c>
-      <c r="K23" s="31">
+      <c r="K24" s="27">
         <v>326570</v>
       </c>
-      <c r="L23" s="32">
+      <c r="L24" s="24">
         <v>327719.5</v>
       </c>
-      <c r="M23" s="32">
+      <c r="M24" s="24">
         <v>328426</v>
       </c>
-      <c r="N23" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O23" s="32">
+      <c r="N24" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O24" s="24">
         <v>306928</v>
       </c>
-      <c r="P23" s="32">
+      <c r="P24" s="24">
         <v>309311.5</v>
       </c>
-      <c r="Q23" s="32">
+      <c r="Q24" s="24">
         <v>312038.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="28" t="s">
+      <c r="R24" s="21">
+        <v>314458.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B24" s="31">
+      <c r="B25" s="27">
         <v>10282</v>
       </c>
-      <c r="C24" s="31">
+      <c r="C25" s="27">
         <v>10751.5</v>
       </c>
-      <c r="D24" s="31">
+      <c r="D25" s="27">
         <v>11202.5</v>
       </c>
-      <c r="E24" s="31">
+      <c r="E25" s="27">
         <v>11441</v>
       </c>
-      <c r="F24" s="31">
+      <c r="F25" s="27">
         <v>11623.5</v>
       </c>
-      <c r="G24" s="31">
+      <c r="G25" s="27">
         <v>11916</v>
       </c>
-      <c r="H24" s="31">
+      <c r="H25" s="27">
         <v>12220.5</v>
       </c>
-      <c r="I24" s="31">
+      <c r="I25" s="27">
         <v>12368.5</v>
       </c>
-      <c r="J24" s="31">
+      <c r="J25" s="27">
         <v>12419.5</v>
       </c>
-      <c r="K24" s="31">
+      <c r="K25" s="27">
         <v>12428</v>
       </c>
-      <c r="L24" s="32">
+      <c r="L25" s="24">
         <v>12393.5</v>
       </c>
-      <c r="M24" s="32">
+      <c r="M25" s="24">
         <v>12395.5</v>
       </c>
-      <c r="N24" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O24" s="32">
+      <c r="N25" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O25" s="24">
         <v>10440</v>
       </c>
-      <c r="P24" s="32">
+      <c r="P25" s="24">
         <v>10402</v>
       </c>
-      <c r="Q24" s="32">
+      <c r="Q25" s="24">
         <v>10198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="29" t="s">
+      <c r="R25" s="21">
+        <v>9949.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="31">
+      <c r="B26" s="27">
         <v>37486</v>
       </c>
-      <c r="C25" s="31">
+      <c r="C26" s="27">
         <v>37508</v>
       </c>
-      <c r="D25" s="31">
+      <c r="D26" s="27">
         <v>37394.5</v>
       </c>
-      <c r="E25" s="31">
+      <c r="E26" s="27">
         <v>37131.5</v>
       </c>
-      <c r="F25" s="31">
+      <c r="F26" s="27">
         <v>37064.5</v>
       </c>
-      <c r="G25" s="31">
+      <c r="G26" s="27">
         <v>37332</v>
       </c>
-      <c r="H25" s="31">
+      <c r="H26" s="27">
         <v>37760.5</v>
       </c>
-      <c r="I25" s="31">
+      <c r="I26" s="27">
         <v>38122.5</v>
       </c>
-      <c r="J25" s="31">
+      <c r="J26" s="27">
         <v>38209.5</v>
       </c>
-      <c r="K25" s="31">
+      <c r="K26" s="27">
         <v>38290.5</v>
       </c>
-      <c r="L25" s="32">
+      <c r="L26" s="24">
         <v>38322</v>
       </c>
-      <c r="M25" s="32">
+      <c r="M26" s="24">
         <v>38276</v>
       </c>
-      <c r="N25" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O25" s="32">
+      <c r="N26" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O26" s="24">
         <v>42315.5</v>
       </c>
-      <c r="P25" s="32">
+      <c r="P26" s="24">
         <v>42140</v>
       </c>
-      <c r="Q25" s="32">
+      <c r="Q26" s="24">
         <v>41624</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="29" t="s">
+      <c r="R26" s="21">
+        <v>40703</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="32" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="32">
+      <c r="B27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="I27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="J27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="K27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="L27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="M27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="N27" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O27" s="24">
         <v>3352.5</v>
       </c>
-      <c r="P26" s="32">
+      <c r="P27" s="24">
         <v>3323</v>
       </c>
-      <c r="Q26" s="32">
+      <c r="Q27" s="24">
         <v>3288.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="29" t="s">
+      <c r="R27" s="21">
+        <v>3274</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="31">
+      <c r="B28" s="27">
         <v>8137</v>
       </c>
-      <c r="C27" s="31">
+      <c r="C28" s="27">
         <v>8032</v>
       </c>
-      <c r="D27" s="31">
+      <c r="D28" s="27">
         <v>7922.5</v>
       </c>
-      <c r="E27" s="31">
+      <c r="E28" s="27">
         <v>7836</v>
       </c>
-      <c r="F27" s="31">
+      <c r="F28" s="27">
         <v>7744.5</v>
       </c>
-      <c r="G27" s="31">
+      <c r="G28" s="27">
         <v>7653</v>
       </c>
-      <c r="H27" s="31">
+      <c r="H28" s="27">
         <v>7512.5</v>
       </c>
-      <c r="I27" s="31">
+      <c r="I28" s="27">
         <v>7241</v>
       </c>
-      <c r="J27" s="31">
+      <c r="J28" s="27">
         <v>6967</v>
       </c>
-      <c r="K27" s="31">
+      <c r="K28" s="27">
         <v>6812</v>
       </c>
-      <c r="L27" s="32">
+      <c r="L28" s="24">
         <v>6656</v>
       </c>
-      <c r="M27" s="32">
+      <c r="M28" s="24">
         <v>6512.5</v>
       </c>
-      <c r="N27" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O27" s="32">
+      <c r="N28" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O28" s="24">
         <v>6619</v>
       </c>
-      <c r="P27" s="32">
+      <c r="P28" s="24">
         <v>6474.5</v>
       </c>
-      <c r="Q27" s="32">
+      <c r="Q28" s="24">
         <v>6243.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="30" t="s">
+      <c r="R28" s="21">
+        <v>5979.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="30"/>
-[...17 lines deleted...]
-      <c r="A29" s="33" t="s">
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="41"/>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B29" s="31">
+      <c r="B30" s="27">
         <v>294061.5</v>
       </c>
-      <c r="C29" s="31">
+      <c r="C30" s="27">
         <v>292193</v>
       </c>
-      <c r="D29" s="31">
+      <c r="D30" s="27">
         <v>289672.5</v>
       </c>
-      <c r="E29" s="25">
+      <c r="E30" s="22">
         <v>286367</v>
       </c>
-      <c r="F29" s="25">
+      <c r="F30" s="22">
         <v>283260</v>
       </c>
-      <c r="G29" s="31">
+      <c r="G30" s="27">
         <v>281243.5</v>
       </c>
-      <c r="H29" s="25">
+      <c r="H30" s="22">
         <v>278423</v>
       </c>
-      <c r="I29" s="25">
+      <c r="I30" s="22">
         <v>273731</v>
       </c>
-      <c r="J29" s="25">
+      <c r="J30" s="22">
         <v>267911</v>
       </c>
-      <c r="K29" s="25">
+      <c r="K30" s="22">
         <v>262935</v>
       </c>
-      <c r="L29" s="32">
+      <c r="L30" s="24">
         <v>259147</v>
       </c>
-      <c r="M29" s="32">
+      <c r="M30" s="24">
         <v>255352</v>
       </c>
-      <c r="N29" s="32">
+      <c r="N30" s="24">
         <v>251732</v>
       </c>
-      <c r="O29" s="32">
+      <c r="O30" s="24">
         <v>241388</v>
       </c>
-      <c r="P29" s="32">
+      <c r="P30" s="24">
         <v>237242</v>
       </c>
-      <c r="Q29" s="27">
+      <c r="Q30" s="23">
         <v>231818</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="28" t="s">
+      <c r="R30" s="21">
+        <v>224911.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="31">
+      <c r="B31" s="27">
         <v>21517.5</v>
       </c>
-      <c r="C30" s="31">
+      <c r="C31" s="27">
         <v>21774.5</v>
       </c>
-      <c r="D30" s="31">
+      <c r="D31" s="27">
         <v>21854</v>
       </c>
-      <c r="E30" s="31">
+      <c r="E31" s="27">
         <v>21865</v>
       </c>
-      <c r="F30" s="31">
+      <c r="F31" s="27">
         <v>21863.5</v>
       </c>
-      <c r="G30" s="31">
+      <c r="G31" s="27">
         <v>21844</v>
       </c>
-      <c r="H30" s="31">
+      <c r="H31" s="27">
         <v>21815</v>
       </c>
-      <c r="I30" s="31">
+      <c r="I31" s="27">
         <v>21794.5</v>
       </c>
-      <c r="J30" s="31">
+      <c r="J31" s="27">
         <v>21711.5</v>
       </c>
-      <c r="K30" s="31">
+      <c r="K31" s="27">
         <v>21781.5</v>
       </c>
-      <c r="L30" s="32">
+      <c r="L31" s="24">
         <v>21990.5</v>
       </c>
-      <c r="M30" s="32">
+      <c r="M31" s="24">
         <v>21945.5</v>
       </c>
-      <c r="N30" s="32" t="s">
-[...13 lines deleted...]
-      <c r="A31" s="29" t="s">
+      <c r="N31" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O31" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="P31" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q31" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="R31" s="23" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="31">
+      <c r="B32" s="27">
         <v>15261</v>
       </c>
-      <c r="C31" s="31">
+      <c r="C32" s="27">
         <v>15321</v>
       </c>
-      <c r="D31" s="31">
+      <c r="D32" s="27">
         <v>15364</v>
       </c>
-      <c r="E31" s="31">
+      <c r="E32" s="27">
         <v>15293</v>
       </c>
-      <c r="F31" s="31">
+      <c r="F32" s="27">
         <v>15273</v>
       </c>
-      <c r="G31" s="31">
+      <c r="G32" s="27">
         <v>15343.5</v>
       </c>
-      <c r="H31" s="31">
+      <c r="H32" s="27">
         <v>15306</v>
       </c>
-      <c r="I31" s="31">
+      <c r="I32" s="27">
         <v>15123.5</v>
       </c>
-      <c r="J31" s="31">
+      <c r="J32" s="27">
         <v>14753.5</v>
       </c>
-      <c r="K31" s="31">
+      <c r="K32" s="27">
         <v>14458.5</v>
       </c>
-      <c r="L31" s="32">
+      <c r="L32" s="24">
         <v>14260.5</v>
       </c>
-      <c r="M31" s="32">
+      <c r="M32" s="24">
         <v>14060.5</v>
       </c>
-      <c r="N31" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O31" s="34">
+      <c r="N32" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O32" s="28">
         <v>14123.5</v>
       </c>
-      <c r="P31" s="34">
+      <c r="P32" s="28">
         <v>13937</v>
       </c>
-      <c r="Q31" s="35">
+      <c r="Q32" s="25">
         <v>13665.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="29" t="s">
+      <c r="R32" s="21">
+        <v>13325.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B32" s="31">
+      <c r="B33" s="27">
         <v>21085</v>
       </c>
-      <c r="C32" s="31">
+      <c r="C33" s="27">
         <v>20843</v>
       </c>
-      <c r="D32" s="31">
+      <c r="D33" s="27">
         <v>20517.5</v>
       </c>
-      <c r="E32" s="31">
+      <c r="E33" s="27">
         <v>20089.5</v>
       </c>
-      <c r="F32" s="31">
+      <c r="F33" s="27">
         <v>19879.5</v>
       </c>
-      <c r="G32" s="31">
+      <c r="G33" s="27">
         <v>19751.5</v>
       </c>
-      <c r="H32" s="31">
+      <c r="H33" s="27">
         <v>19342</v>
       </c>
-      <c r="I32" s="31">
+      <c r="I33" s="27">
         <v>18711.5</v>
       </c>
-      <c r="J32" s="31">
+      <c r="J33" s="27">
         <v>18068.5</v>
       </c>
-      <c r="K32" s="31">
+      <c r="K33" s="27">
         <v>17564.5</v>
       </c>
-      <c r="L32" s="32">
+      <c r="L33" s="24">
         <v>17314.5</v>
       </c>
-      <c r="M32" s="32">
+      <c r="M33" s="24">
         <v>17174.5</v>
       </c>
-      <c r="N32" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O32" s="34">
+      <c r="N33" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O33" s="28">
         <v>19831</v>
       </c>
-      <c r="P32" s="34">
+      <c r="P33" s="28">
         <v>19533</v>
       </c>
-      <c r="Q32" s="35">
+      <c r="Q33" s="25">
         <v>19101.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="29" t="s">
+      <c r="R33" s="21">
+        <v>18484</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B33" s="31">
+      <c r="B34" s="27">
         <v>36945.5</v>
       </c>
-      <c r="C33" s="31">
+      <c r="C34" s="27">
         <v>36830</v>
       </c>
-      <c r="D33" s="31">
+      <c r="D34" s="27">
         <v>36545</v>
       </c>
-      <c r="E33" s="31">
+      <c r="E34" s="27">
         <v>36312.5</v>
       </c>
-      <c r="F33" s="31">
+      <c r="F34" s="27">
         <v>36271.5</v>
       </c>
-      <c r="G33" s="31">
+      <c r="G34" s="27">
         <v>36283.5</v>
       </c>
-      <c r="H33" s="31">
+      <c r="H34" s="27">
         <v>36123</v>
       </c>
-      <c r="I33" s="31">
+      <c r="I34" s="27">
         <v>35729.5</v>
       </c>
-      <c r="J33" s="31">
+      <c r="J34" s="27">
         <v>35081</v>
       </c>
-      <c r="K33" s="31">
+      <c r="K34" s="27">
         <v>34382.5</v>
       </c>
-      <c r="L33" s="32">
+      <c r="L34" s="24">
         <v>33677</v>
       </c>
-      <c r="M33" s="32">
+      <c r="M34" s="24">
         <v>33004</v>
       </c>
-      <c r="N33" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O33" s="34">
+      <c r="N34" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O34" s="28">
         <v>24212.5</v>
       </c>
-      <c r="P33" s="34">
+      <c r="P34" s="28">
         <v>23694</v>
       </c>
-      <c r="Q33" s="35">
+      <c r="Q34" s="25">
         <v>23059</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="29" t="s">
+      <c r="R34" s="21">
+        <v>22201</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B34" s="31">
+      <c r="B35" s="27">
         <v>22077.5</v>
       </c>
-      <c r="C34" s="31">
+      <c r="C35" s="27">
         <v>21780.5</v>
       </c>
-      <c r="D34" s="31">
+      <c r="D35" s="27">
         <v>21475.5</v>
       </c>
-      <c r="E34" s="31">
+      <c r="E35" s="27">
         <v>21178</v>
       </c>
-      <c r="F34" s="31">
+      <c r="F35" s="27">
         <v>20900</v>
       </c>
-      <c r="G34" s="31">
+      <c r="G35" s="27">
         <v>20675.5</v>
       </c>
-      <c r="H34" s="31">
+      <c r="H35" s="27">
         <v>20327.5</v>
       </c>
-      <c r="I34" s="31">
+      <c r="I35" s="27">
         <v>19807</v>
       </c>
-      <c r="J34" s="31">
+      <c r="J35" s="27">
         <v>19268</v>
       </c>
-      <c r="K34" s="31">
+      <c r="K35" s="27">
         <v>18832</v>
       </c>
-      <c r="L34" s="32">
+      <c r="L35" s="24">
         <v>18454</v>
       </c>
-      <c r="M34" s="32">
+      <c r="M35" s="24">
         <v>18093.5</v>
       </c>
-      <c r="N34" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O34" s="34">
+      <c r="N35" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O35" s="28">
         <v>18026.5</v>
       </c>
-      <c r="P34" s="34">
+      <c r="P35" s="28">
         <v>17738.5</v>
       </c>
-      <c r="Q34" s="35">
+      <c r="Q35" s="25">
         <v>17383.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="29" t="s">
+      <c r="R35" s="21">
+        <v>16920</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B35" s="31">
+      <c r="B36" s="27">
         <v>39900</v>
       </c>
-      <c r="C35" s="31">
+      <c r="C36" s="27">
         <v>39333.5</v>
       </c>
-      <c r="D35" s="31">
+      <c r="D36" s="27">
         <v>38758.5</v>
       </c>
-      <c r="E35" s="31">
+      <c r="E36" s="27">
         <v>38164</v>
       </c>
-      <c r="F35" s="31">
+      <c r="F36" s="27">
         <v>37576.5</v>
       </c>
-      <c r="G35" s="31">
+      <c r="G36" s="27">
         <v>37230.5</v>
       </c>
-      <c r="H35" s="31">
+      <c r="H36" s="27">
         <v>36968</v>
       </c>
-      <c r="I35" s="31">
+      <c r="I36" s="27">
         <v>36650.5</v>
       </c>
-      <c r="J35" s="31">
+      <c r="J36" s="27">
         <v>36404</v>
       </c>
-      <c r="K35" s="31">
+      <c r="K36" s="27">
         <v>36088</v>
       </c>
-      <c r="L35" s="32">
+      <c r="L36" s="24">
         <v>35634</v>
       </c>
-      <c r="M35" s="32">
+      <c r="M36" s="24">
         <v>35161</v>
       </c>
-      <c r="N35" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O35" s="34">
+      <c r="N36" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O36" s="28">
         <v>33507</v>
       </c>
-      <c r="P35" s="34">
+      <c r="P36" s="28">
         <v>32943</v>
       </c>
-      <c r="Q35" s="35">
+      <c r="Q36" s="25">
         <v>32346</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="29" t="s">
+      <c r="R36" s="21">
+        <v>31763.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="B36" s="32" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="34">
+      <c r="B37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="I37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="J37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="K37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="L37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="M37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="N37" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O37" s="28">
         <v>17394.5</v>
       </c>
-      <c r="P36" s="34">
+      <c r="P37" s="28">
         <v>17189.5</v>
       </c>
-      <c r="Q36" s="35">
+      <c r="Q37" s="25">
         <v>16733</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="29" t="s">
+      <c r="R37" s="21">
+        <v>16188.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="B37" s="31">
+      <c r="B38" s="27">
         <v>36479.5</v>
       </c>
-      <c r="C37" s="31">
+      <c r="C38" s="27">
         <v>36439.5</v>
       </c>
-      <c r="D37" s="31">
+      <c r="D38" s="27">
         <v>36148</v>
       </c>
-      <c r="E37" s="31">
+      <c r="E38" s="27">
         <v>35526</v>
       </c>
-      <c r="F37" s="31">
+      <c r="F38" s="27">
         <v>34749.5</v>
       </c>
-      <c r="G37" s="31">
+      <c r="G38" s="27">
         <v>34209.5</v>
       </c>
-      <c r="H37" s="31">
+      <c r="H38" s="27">
         <v>33718</v>
       </c>
-      <c r="I37" s="31">
+      <c r="I38" s="27">
         <v>32886.5</v>
       </c>
-      <c r="J37" s="31">
+      <c r="J38" s="27">
         <v>31994</v>
       </c>
-      <c r="K37" s="31">
+      <c r="K38" s="27">
         <v>31317.5</v>
       </c>
-      <c r="L37" s="32">
+      <c r="L38" s="24">
         <v>30648.5</v>
       </c>
-      <c r="M37" s="32">
+      <c r="M38" s="24">
         <v>30030</v>
       </c>
-      <c r="N37" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O37" s="34">
+      <c r="N38" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O38" s="28">
         <v>30288.5</v>
       </c>
-      <c r="P37" s="34">
+      <c r="P38" s="28">
         <v>29608</v>
       </c>
-      <c r="Q37" s="35">
+      <c r="Q38" s="25">
         <v>28654.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="29" t="s">
+      <c r="R38" s="21">
+        <v>27473</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="31">
+      <c r="B39" s="27">
         <v>18161</v>
       </c>
-      <c r="C38" s="31">
+      <c r="C39" s="27">
         <v>17807</v>
       </c>
-      <c r="D38" s="31">
+      <c r="D39" s="27">
         <v>17263</v>
       </c>
-      <c r="E38" s="31">
+      <c r="E39" s="27">
         <v>16779.5</v>
       </c>
-      <c r="F38" s="31">
+      <c r="F39" s="27">
         <v>16531</v>
       </c>
-      <c r="G38" s="31">
+      <c r="G39" s="27">
         <v>16373.5</v>
       </c>
-      <c r="H38" s="31">
+      <c r="H39" s="27">
         <v>16136.5</v>
       </c>
-      <c r="I38" s="31">
+      <c r="I39" s="27">
         <v>15654.5</v>
       </c>
-      <c r="J38" s="31">
+      <c r="J39" s="27">
         <v>15077.5</v>
       </c>
-      <c r="K38" s="31">
+      <c r="K39" s="27">
         <v>14591</v>
       </c>
-      <c r="L38" s="32">
+      <c r="L39" s="24">
         <v>14248</v>
       </c>
-      <c r="M38" s="32">
+      <c r="M39" s="24">
         <v>13970</v>
       </c>
-      <c r="N38" s="32" t="s">
-[...2 lines deleted...]
-      <c r="O38" s="34">
+      <c r="N39" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O39" s="28">
         <v>13741</v>
       </c>
-      <c r="P38" s="34">
+      <c r="P39" s="28">
         <v>13525.5</v>
       </c>
-      <c r="Q38" s="35">
+      <c r="Q39" s="25">
         <v>13223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="29" t="s">
+      <c r="R39" s="21">
+        <v>12832.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="32" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="34">
+      <c r="B40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="I40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="J40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="K40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="L40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="M40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="N40" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="O40" s="28">
         <v>27141</v>
       </c>
-      <c r="P39" s="34">
+      <c r="P40" s="28">
         <v>26647</v>
       </c>
-      <c r="Q39" s="35">
+      <c r="Q40" s="25">
         <v>25992.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="36" t="s">
+      <c r="R40" s="21">
+        <v>25175.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B40" s="31">
+      <c r="B41" s="27">
         <v>82634.5</v>
       </c>
-      <c r="C40" s="31">
+      <c r="C41" s="27">
         <v>82064</v>
       </c>
-      <c r="D40" s="31">
+      <c r="D41" s="27">
         <v>81747</v>
       </c>
-      <c r="E40" s="31">
+      <c r="E41" s="27">
         <v>81159.5</v>
       </c>
-      <c r="F40" s="31">
+      <c r="F41" s="27">
         <v>80215.5</v>
       </c>
-      <c r="G40" s="31">
+      <c r="G41" s="27">
         <v>79532</v>
       </c>
-      <c r="H40" s="31">
+      <c r="H41" s="27">
         <v>78687</v>
       </c>
-      <c r="I40" s="31">
+      <c r="I41" s="27">
         <v>77373.5</v>
       </c>
-      <c r="J40" s="31">
+      <c r="J41" s="27">
         <v>75553</v>
       </c>
-      <c r="K40" s="31">
+      <c r="K41" s="27">
         <v>73919.5</v>
       </c>
-      <c r="L40" s="37">
+      <c r="L41" s="29">
         <v>72920</v>
       </c>
-      <c r="M40" s="37">
+      <c r="M41" s="29">
         <v>71912.5</v>
       </c>
-      <c r="N40" s="37" t="s">
-[...2 lines deleted...]
-      <c r="O40" s="37">
+      <c r="N41" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="O41" s="29">
         <v>43122.5</v>
       </c>
-      <c r="P40" s="37">
+      <c r="P41" s="29">
         <v>42426.5</v>
       </c>
-      <c r="Q40" s="38">
+      <c r="Q41" s="26">
         <v>41659.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="39" t="s">
+      <c r="R41" s="38">
+        <v>40548</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="37" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="39"/>
-[...33 lines deleted...]
-      <c r="Q42" s="43"/>
+      <c r="B42" s="40"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="40"/>
+      <c r="F42" s="40"/>
+      <c r="G42" s="40"/>
+      <c r="H42" s="40"/>
+      <c r="I42" s="40"/>
+      <c r="J42" s="40"/>
+      <c r="K42" s="40"/>
+      <c r="L42" s="40"/>
+      <c r="M42" s="40"/>
+      <c r="N42" s="40"/>
+      <c r="O42" s="40"/>
+      <c r="P42" s="36"/>
+      <c r="Q42" s="36"/>
+    </row>
+    <row r="43" spans="1:18" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="8"/>
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="20"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="20"/>
+      <c r="K43" s="20"/>
+      <c r="L43" s="9"/>
+      <c r="M43" s="9"/>
+      <c r="N43" s="9"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B3:Q3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A42:O42"/>
+    <mergeCell ref="A22:R22"/>
+    <mergeCell ref="A8:R8"/>
+    <mergeCell ref="A29:R29"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>