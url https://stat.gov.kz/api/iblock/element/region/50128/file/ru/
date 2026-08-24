--- v0 (2026-04-14)
+++ v1 (2026-08-24)
@@ -1,422 +1,624 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\7 ТПЗ рус,каз,анг\7 ТПЗ рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="240" yWindow="570" windowWidth="28455" windowHeight="11955"/>
+    <workbookView xWindow="540" yWindow="-270" windowWidth="12120" windowHeight="9120" tabRatio="596" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="2" r:id="rId1"/>
-    <sheet name="Женщины" sheetId="3" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Показатели" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725" calcMode="manual"/>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Показатели!#REF!</definedName>
+  </definedNames>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="21">
-[...44 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="45">
   <si>
     <t>Численность пострадавших при несчастных случаях</t>
   </si>
   <si>
-    <t>Численность пострадавших женщин при несчастных случаях</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">                                                                                                                                                         </t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>с 2003 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>агрегированный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методологические положения по статистике 2018 год.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>О травматизме, связанном с трудовой деятельностью, и профессиональных заболеваниях в Республике Казахстан</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/489106/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 71327540073</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">КАТО </t>
+  </si>
+  <si>
+    <t>Актюбинская область</t>
+  </si>
+  <si>
+    <t>код КСП 634101</t>
   </si>
   <si>
     <t>человек</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color indexed="8"/>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -548,1599 +750,971 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:W2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.42578125" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="48.42578125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="105.7109375" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="26" t="s">
+    <row r="1" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="42">
+        <v>634101</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+    </row>
+    <row r="12" spans="1:13" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="26"/>
-[...23 lines deleted...]
-      <c r="A4" s="24" t="s">
+      <c r="B12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="11"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="11"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A14" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="14"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="11"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="24"/>
-[...582 lines deleted...]
-      <c r="C17" s="11">
+      <c r="B15" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="D17" s="11">
-[...116 lines deleted...]
-      </c>
+      <c r="B16" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="11"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="15">
+        <v>45801</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="15">
+        <v>46166</v>
+      </c>
+      <c r="M18" s="17"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M20" s="17"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="M22" s="17"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A23" s="20"/>
+      <c r="B23" s="21"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A24" s="22"/>
+      <c r="B24" s="22"/>
+      <c r="M24" s="17"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A25" s="22"/>
+      <c r="B25" s="22"/>
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A26" s="22"/>
+      <c r="B26" s="22"/>
+      <c r="M26" s="17"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A27" s="22"/>
+      <c r="B27" s="22"/>
+      <c r="M27" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A41" sqref="A41"/>
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.42578125" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="111.85546875" style="6" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-[...55 lines deleted...]
-      <c r="B6" s="7">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="23"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="24" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:Y31"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.28515625" style="44" customWidth="1"/>
+    <col min="2" max="2" width="20.5703125" style="30" customWidth="1"/>
+    <col min="3" max="3" width="9" style="30" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="9" style="30" bestFit="1" customWidth="1"/>
+    <col min="8" max="10" width="9.5703125" style="30" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.42578125" style="30" customWidth="1"/>
+    <col min="12" max="12" width="9.85546875" style="30" customWidth="1"/>
+    <col min="13" max="13" width="9.42578125" style="30" customWidth="1"/>
+    <col min="14" max="17" width="9.140625" style="30"/>
+    <col min="18" max="18" width="9.7109375" style="30" customWidth="1"/>
+    <col min="19" max="19" width="10.140625" style="30" customWidth="1"/>
+    <col min="20" max="20" width="9.85546875" style="30" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:25" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+    </row>
+    <row r="3" spans="1:25" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+    </row>
+    <row r="4" spans="1:25" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
+      <c r="I4" s="31"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31"/>
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="43" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="29"/>
+      <c r="C5" s="33">
+        <v>2003</v>
+      </c>
+      <c r="D5" s="33">
+        <v>2004</v>
+      </c>
+      <c r="E5" s="33">
+        <v>2005</v>
+      </c>
+      <c r="F5" s="33">
+        <v>2006</v>
+      </c>
+      <c r="G5" s="34">
+        <v>2007</v>
+      </c>
+      <c r="H5" s="33">
+        <v>2008</v>
+      </c>
+      <c r="I5" s="33">
+        <v>2009</v>
+      </c>
+      <c r="J5" s="33">
+        <v>2010</v>
+      </c>
+      <c r="K5" s="33">
+        <v>2011</v>
+      </c>
+      <c r="L5" s="33">
+        <v>2012</v>
+      </c>
+      <c r="M5" s="33">
+        <v>2013</v>
+      </c>
+      <c r="N5" s="33">
+        <v>2014</v>
+      </c>
+      <c r="O5" s="33">
+        <v>2015</v>
+      </c>
+      <c r="P5" s="34">
+        <v>2016</v>
+      </c>
+      <c r="Q5" s="35">
         <v>2017</v>
       </c>
-      <c r="C6" s="7">
+      <c r="R5" s="33">
         <v>2018</v>
       </c>
-      <c r="D6" s="7">
+      <c r="S5" s="33">
         <v>2019</v>
       </c>
-      <c r="E6" s="7">
+      <c r="T5" s="33">
         <v>2020</v>
       </c>
-      <c r="F6" s="8">
+      <c r="U5" s="33">
         <v>2021</v>
       </c>
-      <c r="G6" s="9">
+      <c r="V5" s="33">
         <v>2022</v>
       </c>
-      <c r="H6" s="10">
+      <c r="W5" s="33">
         <v>2023</v>
       </c>
-      <c r="I6" s="6"/>
-[...12 lines deleted...]
-      <c r="V6" s="7">
+      <c r="X5" s="33">
         <v>2024</v>
       </c>
-      <c r="X6" s="1"/>
-[...643 lines deleted...]
-      <c r="V21" s="6"/>
+      <c r="Y5" s="32">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="45">
+        <v>150000000</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="36">
+        <v>130</v>
+      </c>
+      <c r="D6" s="36">
+        <v>118</v>
+      </c>
+      <c r="E6" s="36">
+        <v>125</v>
+      </c>
+      <c r="F6" s="36">
+        <v>126</v>
+      </c>
+      <c r="G6" s="36">
+        <v>122</v>
+      </c>
+      <c r="H6" s="37">
+        <v>129</v>
+      </c>
+      <c r="I6" s="37">
+        <v>118</v>
+      </c>
+      <c r="J6" s="37">
+        <v>109</v>
+      </c>
+      <c r="K6" s="38">
+        <v>124</v>
+      </c>
+      <c r="L6" s="36">
+        <v>122</v>
+      </c>
+      <c r="M6" s="39">
+        <v>124</v>
+      </c>
+      <c r="N6" s="39">
+        <v>154</v>
+      </c>
+      <c r="O6" s="38">
+        <v>91</v>
+      </c>
+      <c r="P6" s="36">
+        <v>109</v>
+      </c>
+      <c r="Q6" s="37">
+        <v>104</v>
+      </c>
+      <c r="R6" s="32">
+        <v>110</v>
+      </c>
+      <c r="S6" s="32">
+        <v>103</v>
+      </c>
+      <c r="T6" s="32">
+        <v>118</v>
+      </c>
+      <c r="U6" s="32">
+        <v>129</v>
+      </c>
+      <c r="V6" s="32">
+        <v>149</v>
+      </c>
+      <c r="W6" s="32">
+        <v>118</v>
+      </c>
+      <c r="X6" s="32">
+        <v>123</v>
+      </c>
+      <c r="Y6" s="32">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" s="40" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="46"/>
+    </row>
+    <row r="8" spans="1:25" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46"/>
+      <c r="C8" s="41"/>
+    </row>
+    <row r="9" spans="1:25" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="46"/>
+    </row>
+    <row r="10" spans="1:25" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="46"/>
+    </row>
+    <row r="11" spans="1:25" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="46"/>
+    </row>
+    <row r="12" spans="1:25" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="46"/>
+    </row>
+    <row r="13" spans="1:25" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="46"/>
+    </row>
+    <row r="14" spans="1:25" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="46"/>
+    </row>
+    <row r="15" spans="1:25" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="46"/>
+    </row>
+    <row r="16" spans="1:25" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="46"/>
+    </row>
+    <row r="17" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="46"/>
+    </row>
+    <row r="18" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="46"/>
+    </row>
+    <row r="19" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="46"/>
+    </row>
+    <row r="20" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="46"/>
+    </row>
+    <row r="21" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="46"/>
+    </row>
+    <row r="22" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="46"/>
+    </row>
+    <row r="23" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="46"/>
+    </row>
+    <row r="24" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="46"/>
+    </row>
+    <row r="25" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="46"/>
+    </row>
+    <row r="26" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="46"/>
+    </row>
+    <row r="27" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="46"/>
+    </row>
+    <row r="28" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="46"/>
+    </row>
+    <row r="29" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="46"/>
+    </row>
+    <row r="30" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="46"/>
+    </row>
+    <row r="31" spans="1:1" s="40" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="46"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A2:V2"/>
+  <mergeCells count="1">
+    <mergeCell ref="A2:Y2"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <phoneticPr fontId="1" type="noConversion"/>
+  <pageMargins left="0.2" right="0.21" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007AF6C6964F1AD24599052726759DB83C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0956c948d8fe7ef46c887ce27a44f7ce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4D40CB-937F-4C1F-951B-A55F92E20D19}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F33122A-5D26-4D66-B55A-CBAB878D2E72}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C3C4AAB-825A-41C3-A540-ED7B9248CDA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Женщины</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатели</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Apache POI</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
+    <vt:lpwstr>Документ</vt:lpwstr>
+  </property>
+</Properties>
+</file>