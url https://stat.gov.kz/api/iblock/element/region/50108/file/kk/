--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4740" yWindow="585" windowWidth="19410" windowHeight="8025"/>
+    <workbookView xWindow="5580" yWindow="2955" windowWidth="19410" windowHeight="8025" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="20">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
@@ -332,73 +332,73 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -673,94 +673,94 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I31" sqref="I31"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="20"/>
-[...10 lines deleted...]
-      <c r="M1" s="20"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="21"/>
-[...10 lines deleted...]
-      <c r="M2" s="21"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="14" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
@@ -931,106 +931,108 @@
         <v>539592</v>
       </c>
       <c r="J7" s="3">
         <v>545044</v>
       </c>
       <c r="K7" s="8">
         <v>546554</v>
       </c>
       <c r="L7" s="8">
         <v>593183</v>
       </c>
       <c r="M7" s="8">
         <v>587609</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="15">
         <v>2026</v>
       </c>
       <c r="B8" s="8">
         <v>517648</v>
       </c>
       <c r="C8" s="8">
         <v>518849</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="20">
         <v>577736</v>
       </c>
-      <c r="E8" s="9"/>
+      <c r="E8" s="8">
+        <v>744809</v>
+      </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="20"/>
-[...10 lines deleted...]
-      <c r="M1" s="20"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="10"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="12"/>
       <c r="B3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>10</v>
@@ -1045,65 +1047,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="14" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="14" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="23" t="s">
+      <c r="A4" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="24"/>
-[...10 lines deleted...]
-      <c r="M4" s="25"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="26"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="15">
         <v>2022</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="5">
         <v>87.2</v>
       </c>
       <c r="H5" s="5">
         <v>92.5</v>
@@ -1238,76 +1240,78 @@
         <v>101</v>
       </c>
       <c r="K8" s="5">
         <v>98.7</v>
       </c>
       <c r="L8" s="5">
         <v>106.5</v>
       </c>
       <c r="M8" s="5">
         <v>99.1</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="15">
         <v>2026</v>
       </c>
       <c r="B9" s="5">
         <v>88.1</v>
       </c>
       <c r="C9" s="5">
         <v>99.2</v>
       </c>
       <c r="D9" s="5">
         <v>108.4</v>
       </c>
-      <c r="E9" s="5"/>
+      <c r="E9" s="5">
+        <v>125.8</v>
+      </c>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="26" t="s">
+      <c r="A10" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="26"/>
-[...10 lines deleted...]
-      <c r="M10" s="26"/>
+      <c r="B10" s="27"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="16">
         <v>2022</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="5">
         <v>250.1</v>
       </c>
       <c r="H11" s="5">
         <v>267.39999999999998</v>
@@ -1442,76 +1446,78 @@
         <v>177.3</v>
       </c>
       <c r="K14" s="5">
         <v>156.9</v>
       </c>
       <c r="L14" s="5">
         <v>144.5</v>
       </c>
       <c r="M14" s="6">
         <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="16">
         <v>2026</v>
       </c>
       <c r="B15" s="5">
         <v>293.8</v>
       </c>
       <c r="C15" s="5">
         <v>172</v>
       </c>
       <c r="D15" s="5">
         <v>262.39999999999998</v>
       </c>
-      <c r="E15" s="5"/>
+      <c r="E15" s="5">
+        <v>343.7</v>
+      </c>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="26"/>
-[...10 lines deleted...]
-      <c r="M16" s="26"/>
+      <c r="B16" s="27"/>
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="15">
         <v>2022</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="5">
         <v>73.2</v>
       </c>
       <c r="H17" s="5">
         <v>79.599999999999994</v>
@@ -1646,51 +1652,53 @@
         <v>176.7</v>
       </c>
       <c r="K20" s="9">
         <v>173.9</v>
       </c>
       <c r="L20" s="9">
         <v>169.4</v>
       </c>
       <c r="M20" s="7">
         <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="15">
         <v>2026</v>
       </c>
       <c r="B21" s="9">
         <v>293.8</v>
       </c>
       <c r="C21" s="9">
         <v>216.8</v>
       </c>
       <c r="D21" s="7">
         <v>231</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="9">
+        <v>257.8</v>
+      </c>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>