--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5580" yWindow="2955" windowWidth="19410" windowHeight="8025" activeTab="1"/>
+    <workbookView xWindow="5580" yWindow="2955" windowWidth="19410" windowHeight="8025"/>
   </bookViews>
   <sheets>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="20">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
@@ -673,52 +673,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
@@ -937,75 +937,77 @@
         <v>546554</v>
       </c>
       <c r="L7" s="8">
         <v>593183</v>
       </c>
       <c r="M7" s="8">
         <v>587609</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="15">
         <v>2026</v>
       </c>
       <c r="B8" s="8">
         <v>517648</v>
       </c>
       <c r="C8" s="8">
         <v>518849</v>
       </c>
       <c r="D8" s="20">
         <v>577736</v>
       </c>
       <c r="E8" s="8">
         <v>744809</v>
       </c>
-      <c r="F8" s="9"/>
+      <c r="F8" s="8">
+        <v>527055</v>
+      </c>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
@@ -1243,51 +1245,53 @@
         <v>98.7</v>
       </c>
       <c r="L8" s="5">
         <v>106.5</v>
       </c>
       <c r="M8" s="5">
         <v>99.1</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="15">
         <v>2026</v>
       </c>
       <c r="B9" s="5">
         <v>88.1</v>
       </c>
       <c r="C9" s="5">
         <v>99.2</v>
       </c>
       <c r="D9" s="5">
         <v>108.4</v>
       </c>
       <c r="E9" s="5">
         <v>125.8</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="5">
+        <v>68.400000000000006</v>
+      </c>
       <c r="G9" s="5"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
     </row>
@@ -1449,51 +1453,53 @@
         <v>156.9</v>
       </c>
       <c r="L14" s="5">
         <v>144.5</v>
       </c>
       <c r="M14" s="6">
         <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="16">
         <v>2026</v>
       </c>
       <c r="B15" s="5">
         <v>293.8</v>
       </c>
       <c r="C15" s="5">
         <v>172</v>
       </c>
       <c r="D15" s="5">
         <v>262.39999999999998</v>
       </c>
       <c r="E15" s="5">
         <v>343.7</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="5">
+        <v>143.9</v>
+      </c>
       <c r="G15" s="5"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
     </row>
@@ -1655,51 +1661,53 @@
         <v>173.9</v>
       </c>
       <c r="L20" s="9">
         <v>169.4</v>
       </c>
       <c r="M20" s="7">
         <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="15">
         <v>2026</v>
       </c>
       <c r="B21" s="9">
         <v>293.8</v>
       </c>
       <c r="C21" s="9">
         <v>216.8</v>
       </c>
       <c r="D21" s="7">
         <v>231</v>
       </c>
       <c r="E21" s="9">
         <v>257.8</v>
       </c>
-      <c r="F21" s="9"/>
+      <c r="F21" s="9">
+        <v>226</v>
+      </c>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>