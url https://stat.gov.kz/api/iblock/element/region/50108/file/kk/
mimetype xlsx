--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -674,51 +674,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
@@ -940,74 +940,76 @@
         <v>593183</v>
       </c>
       <c r="M7" s="8">
         <v>587609</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="15">
         <v>2026</v>
       </c>
       <c r="B8" s="8">
         <v>517648</v>
       </c>
       <c r="C8" s="8">
         <v>518849</v>
       </c>
       <c r="D8" s="20">
         <v>577736</v>
       </c>
       <c r="E8" s="8">
         <v>744809</v>
       </c>
       <c r="F8" s="8">
         <v>527055</v>
       </c>
-      <c r="G8" s="9"/>
+      <c r="G8" s="20">
+        <v>1091840</v>
+      </c>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="I34" sqref="I34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
@@ -1248,51 +1250,53 @@
         <v>106.5</v>
       </c>
       <c r="M8" s="5">
         <v>99.1</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="15">
         <v>2026</v>
       </c>
       <c r="B9" s="5">
         <v>88.1</v>
       </c>
       <c r="C9" s="5">
         <v>99.2</v>
       </c>
       <c r="D9" s="5">
         <v>108.4</v>
       </c>
       <c r="E9" s="5">
         <v>125.8</v>
       </c>
       <c r="F9" s="5">
         <v>68.400000000000006</v>
       </c>
-      <c r="G9" s="5"/>
+      <c r="G9" s="5">
+        <v>207.2</v>
+      </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
     </row>
     <row r="11" spans="1:13">
@@ -1456,51 +1460,53 @@
         <v>144.5</v>
       </c>
       <c r="M14" s="6">
         <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="16">
         <v>2026</v>
       </c>
       <c r="B15" s="5">
         <v>293.8</v>
       </c>
       <c r="C15" s="5">
         <v>172</v>
       </c>
       <c r="D15" s="5">
         <v>262.39999999999998</v>
       </c>
       <c r="E15" s="5">
         <v>343.7</v>
       </c>
       <c r="F15" s="5">
         <v>143.9</v>
       </c>
-      <c r="G15" s="5"/>
+      <c r="G15" s="5">
+        <v>161.30000000000001</v>
+      </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
     </row>
     <row r="17" spans="1:13">
@@ -1661,54 +1667,56 @@
         <v>173.9</v>
       </c>
       <c r="L20" s="9">
         <v>169.4</v>
       </c>
       <c r="M20" s="7">
         <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="15">
         <v>2026</v>
       </c>
       <c r="B21" s="9">
         <v>293.8</v>
       </c>
       <c r="C21" s="9">
         <v>216.8</v>
       </c>
       <c r="D21" s="7">
         <v>231</v>
       </c>
       <c r="E21" s="9">
         <v>257.8</v>
       </c>
-      <c r="F21" s="9">
+      <c r="F21" s="7">
         <v>226</v>
       </c>
-      <c r="G21" s="9"/>
+      <c r="G21" s="9">
+        <v>204.6</v>
+      </c>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>