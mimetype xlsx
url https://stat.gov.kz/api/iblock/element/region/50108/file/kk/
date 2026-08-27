--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5580" yWindow="2955" windowWidth="19410" windowHeight="8025"/>
+    <workbookView xWindow="5580" yWindow="2955" windowWidth="19410" windowHeight="8025" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="20">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
@@ -283,51 +283,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -355,50 +355,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -673,52 +676,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
@@ -943,73 +946,75 @@
         <v>587609</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="15">
         <v>2026</v>
       </c>
       <c r="B8" s="8">
         <v>517648</v>
       </c>
       <c r="C8" s="8">
         <v>518849</v>
       </c>
       <c r="D8" s="20">
         <v>577736</v>
       </c>
       <c r="E8" s="8">
         <v>744809</v>
       </c>
       <c r="F8" s="8">
         <v>527055</v>
       </c>
       <c r="G8" s="20">
         <v>1091840</v>
       </c>
-      <c r="H8" s="9"/>
+      <c r="H8" s="28">
+        <v>1087162</v>
+      </c>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
@@ -1253,51 +1258,53 @@
         <v>99.1</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="15">
         <v>2026</v>
       </c>
       <c r="B9" s="5">
         <v>88.1</v>
       </c>
       <c r="C9" s="5">
         <v>99.2</v>
       </c>
       <c r="D9" s="5">
         <v>108.4</v>
       </c>
       <c r="E9" s="5">
         <v>125.8</v>
       </c>
       <c r="F9" s="5">
         <v>68.400000000000006</v>
       </c>
       <c r="G9" s="5">
         <v>207.2</v>
       </c>
-      <c r="H9" s="6"/>
+      <c r="H9" s="6">
+        <v>97.9</v>
+      </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="16">
@@ -1463,51 +1470,53 @@
         <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="16">
         <v>2026</v>
       </c>
       <c r="B15" s="5">
         <v>293.8</v>
       </c>
       <c r="C15" s="5">
         <v>172</v>
       </c>
       <c r="D15" s="5">
         <v>262.39999999999998</v>
       </c>
       <c r="E15" s="5">
         <v>343.7</v>
       </c>
       <c r="F15" s="5">
         <v>143.9</v>
       </c>
       <c r="G15" s="5">
         <v>161.30000000000001</v>
       </c>
-      <c r="H15" s="6"/>
+      <c r="H15" s="6">
+        <v>164.4</v>
+      </c>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="6"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="15">
@@ -1673,51 +1682,53 @@
         <v>163</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="15">
         <v>2026</v>
       </c>
       <c r="B21" s="9">
         <v>293.8</v>
       </c>
       <c r="C21" s="9">
         <v>216.8</v>
       </c>
       <c r="D21" s="7">
         <v>231</v>
       </c>
       <c r="E21" s="9">
         <v>257.8</v>
       </c>
       <c r="F21" s="7">
         <v>226</v>
       </c>
       <c r="G21" s="9">
         <v>204.6</v>
       </c>
-      <c r="H21" s="9"/>
+      <c r="H21" s="9">
+        <v>194.6</v>
+      </c>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
       <c r="M21" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">