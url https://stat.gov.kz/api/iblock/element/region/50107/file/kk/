--- v4 (2026-08-27)
+++ v5 (2026-10-06)
@@ -3,529 +3,405 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4350" yWindow="555" windowWidth="19410" windowHeight="10680" activeTab="2"/>
+    <workbookView xWindow="4350" yWindow="555" windowWidth="19410" windowHeight="10680"/>
   </bookViews>
   <sheets>
-    <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="көлемі және НКИ аудандар бойынш" sheetId="6" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="609" uniqueCount="98">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="60">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
   <si>
-    <t xml:space="preserve">мың. теңге </t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
-    <t>1 650 361</t>
-[...1 lines deleted...]
-  <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>өткен айға</t>
   </si>
   <si>
     <t>өткен жылғы тиісті айға</t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге</t>
   </si>
   <si>
-    <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері және НКИ аудандар бөлісінде*</t>
-[...224 lines deleted...]
-    <t>2026 жылғы қаңтар-желтоқсан</t>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Азық-түлік пен сусындармен қамтамасыз ету және қамтамасыз ету жөніндегі қызметтерді өткізу көлемі өз аспаздық өнімдерін (ыдыс-аяқ, аспаздық бұйымдар, жартылай фабрикаттар) және сатып алынған тауарларды аспаздық өңдеусіз (ұн, кондитерлік және нан-тоқаш өнімдері, жемістер, алкоголь және алкогольсіз сусындар және басқа да тауарлар) сату орындарында тұтыну үшін халыққа сатудан түсетін түсімді білдіреді (көп жағдайда және жеке кәсіпкерлерге халықтың әртүрлі контингенттерін тамақтандыруды ұйымдастыру үшін.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Қоғамдық тамақтандыру кәсіпорындары үшін көрсетілген қызметтердің көлемі оның тауар айналымына, оның ішінде дайын тамақ жеткізіліміне теңестіріледі. Сатылған сусындар мен өнімдер материалдық шығындар болып табылады және өндірілген өнім көлеміне қосылады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>(2-сауда, кзеңділігі-айлық) Абай облысындағы тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
+  </si>
+  <si>
+    <t>Сауда және қызмет көрсету статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Каттебаева Мадина Куатовна</t>
+  </si>
+  <si>
+    <t>+7 7222362612</t>
+  </si>
+  <si>
+    <t>m.kattebaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2022 жылдан бастап</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
-      <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -554,366 +430,182 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...51 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...204 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1171,6324 +863,1057 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.kattebaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y9"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="36.85546875" customWidth="1"/>
+    <col min="2" max="2" width="114.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...35 lines deleted...]
-      <c r="B3" s="19" t="s">
+    <row r="1" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A1" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="18">
+        <v>171501</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A2" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="20" t="s">
-[...267 lines deleted...]
-      <c r="M9" s="11"/>
+    </row>
+    <row r="3" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A3" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A4" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A5" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="19" customFormat="1" ht="72" customHeight="1">
+      <c r="A6" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="19" customFormat="1" ht="42" customHeight="1">
+      <c r="A8" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="19" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="19" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="23"/>
+    </row>
+    <row r="11" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A12" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A13" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="31">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="31">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A18" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>50</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...2 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId5"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B5:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="92.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="32" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="32" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="32" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="32" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="32" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="32"/>
+    </row>
+    <row r="11" spans="2:2" ht="43.5" customHeight="1">
+      <c r="B11" s="33" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="32"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="32"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="34" t="s">
+        <v>58</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A2" s="6"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="L3" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="M3" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A4" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="38"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="39"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="11">
+        <v>2022</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="80"/>
-[...91 lines deleted...]
-      </c>
       <c r="C5" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G5" s="2">
         <v>115.9</v>
       </c>
       <c r="H5" s="2">
         <v>88.2</v>
       </c>
       <c r="I5" s="2">
         <v>103.2</v>
       </c>
       <c r="J5" s="2">
         <v>97.3</v>
       </c>
       <c r="K5" s="2">
         <v>99.3</v>
       </c>
       <c r="L5" s="2">
         <v>95.8</v>
       </c>
       <c r="M5" s="2">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="21">
+      <c r="A6" s="11">
         <v>2023</v>
       </c>
       <c r="B6" s="2">
         <v>107.9</v>
       </c>
       <c r="C6" s="2">
         <v>114.5</v>
       </c>
       <c r="D6" s="2">
         <v>103.5</v>
       </c>
       <c r="E6" s="2">
         <v>97.5</v>
       </c>
       <c r="F6" s="2">
         <v>109.4</v>
       </c>
       <c r="G6" s="2">
         <v>112.5</v>
       </c>
       <c r="H6" s="3">
         <v>102.4</v>
       </c>
       <c r="I6" s="3">
         <v>98.4</v>
       </c>
       <c r="J6" s="3">
         <v>114.6</v>
       </c>
       <c r="K6" s="3">
         <v>87.3</v>
       </c>
       <c r="L6" s="3">
         <v>113.9</v>
       </c>
       <c r="M6" s="3">
         <v>91.3</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="22">
+      <c r="A7" s="12">
         <v>2024</v>
       </c>
       <c r="B7" s="2">
         <v>97.4</v>
       </c>
       <c r="C7" s="2">
         <v>108.4</v>
       </c>
       <c r="D7" s="2">
         <v>99.5</v>
       </c>
       <c r="E7" s="2">
         <v>106</v>
       </c>
       <c r="F7" s="2">
         <v>100.1</v>
       </c>
       <c r="G7" s="2">
         <v>157.30000000000001</v>
       </c>
       <c r="H7" s="3">
         <v>98.3</v>
       </c>
       <c r="I7" s="3">
         <v>104.2</v>
       </c>
       <c r="J7" s="3">
         <v>100.2</v>
       </c>
       <c r="K7" s="3">
         <v>102.5</v>
       </c>
       <c r="L7" s="3">
         <v>99.8</v>
       </c>
       <c r="M7" s="3">
         <v>100.7</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="22">
+      <c r="A8" s="12">
         <v>2025</v>
       </c>
       <c r="B8" s="2">
         <v>53.6</v>
       </c>
       <c r="C8" s="2">
         <v>104.8</v>
       </c>
       <c r="D8" s="2">
         <v>101.5</v>
       </c>
       <c r="E8" s="2">
         <v>106.6</v>
       </c>
       <c r="F8" s="2">
         <v>98.2</v>
       </c>
       <c r="G8" s="2">
         <v>208.2</v>
       </c>
       <c r="H8" s="3">
         <v>94.6</v>
       </c>
       <c r="I8" s="3">
         <v>93.3</v>
       </c>
       <c r="J8" s="3">
         <v>108.4</v>
       </c>
       <c r="K8" s="3">
         <v>96.6</v>
       </c>
       <c r="L8" s="3">
         <v>98.8</v>
       </c>
       <c r="M8" s="3">
         <v>98.9</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="21">
+      <c r="A9" s="11">
         <v>2026</v>
       </c>
       <c r="B9" s="2">
         <v>46.3</v>
       </c>
       <c r="C9" s="2">
         <v>98.6</v>
       </c>
       <c r="D9" s="2">
         <v>118.7</v>
       </c>
       <c r="E9" s="2">
         <v>104.5</v>
       </c>
       <c r="F9" s="2">
         <v>97.1</v>
       </c>
       <c r="G9" s="2">
         <v>273.8</v>
       </c>
       <c r="H9" s="3">
         <v>93</v>
       </c>
-      <c r="I9" s="3"/>
+      <c r="I9" s="3">
+        <v>98</v>
+      </c>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="86" t="s">
-[...13 lines deleted...]
-      <c r="M10" s="88"/>
+      <c r="A10" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="42"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="23">
+      <c r="A11" s="13">
         <v>2022</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G11" s="2">
         <v>98.2</v>
       </c>
       <c r="H11" s="2">
         <v>106.4</v>
       </c>
       <c r="I11" s="2">
         <v>109.4</v>
       </c>
       <c r="J11" s="2">
         <v>88.7</v>
       </c>
       <c r="K11" s="2">
         <v>103.8</v>
       </c>
       <c r="L11" s="2">
         <v>95.5</v>
       </c>
       <c r="M11" s="2">
         <v>81.8</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="23">
+      <c r="A12" s="13">
         <v>2023</v>
       </c>
       <c r="B12" s="2">
         <v>104.5</v>
       </c>
       <c r="C12" s="2">
         <v>105.9</v>
       </c>
       <c r="D12" s="2">
         <v>112.3</v>
       </c>
       <c r="E12" s="2">
         <v>127.1</v>
       </c>
       <c r="F12" s="2">
         <v>120.3</v>
       </c>
       <c r="G12" s="2">
         <v>116.9</v>
       </c>
       <c r="H12" s="3">
         <v>135.69999999999999</v>
       </c>
       <c r="I12" s="3">
         <v>129.19999999999999</v>
       </c>
       <c r="J12" s="3">
         <v>152.30000000000001</v>
       </c>
       <c r="K12" s="3">
         <v>133.9</v>
       </c>
       <c r="L12" s="3">
         <v>159.19999999999999</v>
       </c>
       <c r="M12" s="3">
         <v>143.9</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="23">
+      <c r="A13" s="13">
         <v>2024</v>
       </c>
       <c r="B13" s="2">
         <v>134.1</v>
       </c>
       <c r="C13" s="2">
         <v>137.19999999999999</v>
       </c>
       <c r="D13" s="2">
         <v>131.9</v>
       </c>
       <c r="E13" s="2">
         <v>143.30000000000001</v>
       </c>
       <c r="F13" s="2">
         <v>131.1</v>
       </c>
       <c r="G13" s="2">
         <v>183.2</v>
       </c>
       <c r="H13" s="3">
         <v>176</v>
       </c>
       <c r="I13" s="3">
         <v>186.4</v>
       </c>
       <c r="J13" s="3">
         <v>162.5</v>
       </c>
       <c r="K13" s="3">
         <v>190.9</v>
       </c>
       <c r="L13" s="3">
         <v>167.4</v>
       </c>
       <c r="M13" s="3">
         <v>184.7</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="59">
+      <c r="A14" s="14">
         <v>2025</v>
       </c>
       <c r="B14" s="2">
         <v>101.7</v>
       </c>
       <c r="C14" s="2">
         <v>98.4</v>
       </c>
       <c r="D14" s="2">
         <v>100.4</v>
       </c>
       <c r="E14" s="2">
         <v>100.9</v>
       </c>
       <c r="F14" s="2">
         <v>99.1</v>
       </c>
       <c r="G14" s="2">
         <v>131.19999999999999</v>
       </c>
       <c r="H14" s="3">
         <v>126.2</v>
       </c>
       <c r="I14" s="3">
         <v>113</v>
       </c>
       <c r="J14" s="3">
         <v>122.5</v>
       </c>
       <c r="K14" s="3">
         <v>115.5</v>
       </c>
       <c r="L14" s="3">
         <v>114.2</v>
       </c>
       <c r="M14" s="3">
         <v>112.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="23">
+      <c r="A15" s="13">
         <v>2026</v>
       </c>
       <c r="B15" s="2">
         <v>96.9</v>
       </c>
       <c r="C15" s="2">
         <v>91.2</v>
       </c>
       <c r="D15" s="2">
         <v>106.7</v>
       </c>
       <c r="E15" s="2">
         <v>104.6</v>
       </c>
       <c r="F15" s="2">
         <v>103.4</v>
       </c>
       <c r="G15" s="2">
         <v>135.9</v>
       </c>
       <c r="H15" s="3">
         <v>133.6</v>
       </c>
-      <c r="I15" s="3"/>
+      <c r="I15" s="3">
+        <v>140.4</v>
+      </c>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="86" t="s">
-[...13 lines deleted...]
-      <c r="M16" s="88"/>
+      <c r="A16" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="42"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="21">
+      <c r="A17" s="11">
         <v>2022</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G17" s="2">
         <v>90.2</v>
       </c>
       <c r="H17" s="2">
         <v>92.3</v>
       </c>
       <c r="I17" s="2">
         <v>94.3</v>
       </c>
       <c r="J17" s="2">
         <v>93.7</v>
       </c>
       <c r="K17" s="2">
         <v>94.6</v>
       </c>
       <c r="L17" s="2">
         <v>94.7</v>
       </c>
       <c r="M17" s="2">
         <v>93.4</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="21">
+      <c r="A18" s="11">
         <v>2023</v>
       </c>
       <c r="B18" s="2">
         <v>107.9</v>
       </c>
       <c r="C18" s="2">
         <v>111.1</v>
       </c>
       <c r="D18" s="2">
         <v>111.5</v>
       </c>
       <c r="E18" s="2">
         <v>115.2</v>
       </c>
       <c r="F18" s="2">
         <v>116.3</v>
       </c>
       <c r="G18" s="2">
         <v>116.2</v>
       </c>
       <c r="H18" s="3">
         <v>119.1</v>
       </c>
       <c r="I18" s="3">
         <v>120.3</v>
       </c>
       <c r="J18" s="3">
         <v>123.9</v>
       </c>
       <c r="K18" s="3">
         <v>124.9</v>
       </c>
       <c r="L18" s="3">
         <v>127.9</v>
       </c>
       <c r="M18" s="3">
         <v>129.30000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="21">
+      <c r="A19" s="11">
         <v>2024</v>
       </c>
-      <c r="B19" s="11">
+      <c r="B19" s="4">
         <v>134.1</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="4">
         <v>135.69999999999999</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D19" s="4">
         <v>134.4</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="4">
         <v>136.6</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="4">
         <v>135.4</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="4">
         <v>145.19999999999999</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="4">
         <v>150.4</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I19" s="4">
         <v>155.6</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="4">
         <v>156.6</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="4">
         <v>160.5</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="4">
         <v>161.30000000000001</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M19" s="4">
         <v>163.6</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="21">
+      <c r="A20" s="11">
         <v>2025</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B20" s="4">
         <v>101.7</v>
       </c>
-      <c r="C20" s="60">
+      <c r="C20" s="15">
         <v>100</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D20" s="4">
         <v>100.2</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="4">
         <v>100.4</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="4">
         <v>100.1</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="4">
         <v>107.9</v>
       </c>
       <c r="H20" s="2">
         <v>111.6</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I20" s="4">
         <v>112.1</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="4">
         <v>113.9</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="4">
         <v>114.3</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="4">
         <v>114.4</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M20" s="4">
         <v>114.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="21">
+      <c r="A21" s="11">
         <v>2026</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B21" s="4">
         <v>96.9</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="4">
         <v>93.9</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D21" s="4">
         <v>98.3</v>
       </c>
-      <c r="E21" s="76">
+      <c r="E21" s="16">
         <v>100</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="4">
         <v>100.7</v>
       </c>
-      <c r="G21" s="76">
+      <c r="G21" s="16">
         <v>112</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="4">
         <v>116.9</v>
       </c>
-      <c r="I21" s="11"/>
-[...3 lines deleted...]
-      <c r="M21" s="11"/>
+      <c r="I21" s="4">
+        <v>120.9</v>
+      </c>
+      <c r="J21" s="4"/>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4"/>
+      <c r="M21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-</worksheet>
-[...5180 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>көлемі және НКИ аудандар бойынш</vt:lpstr>
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>