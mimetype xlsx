--- v5 (2026-10-06)
+++ v6 (2026-10-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4350" yWindow="555" windowWidth="19410" windowHeight="10680"/>
+    <workbookView xWindow="4350" yWindow="555" windowWidth="19410" windowHeight="10680" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="60">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
@@ -874,51 +874,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.kattebaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36.85546875" customWidth="1"/>
     <col min="2" max="2" width="114.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="18">
         <v>171501</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="19" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="18" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1120,52 +1120,52 @@
     <row r="11" spans="2:2" ht="43.5" customHeight="1">
       <c r="B11" s="33" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="32"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="32"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="34" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G31" sqref="G31"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
@@ -1413,51 +1413,53 @@
       </c>
       <c r="B9" s="2">
         <v>46.3</v>
       </c>
       <c r="C9" s="2">
         <v>98.6</v>
       </c>
       <c r="D9" s="2">
         <v>118.7</v>
       </c>
       <c r="E9" s="2">
         <v>104.5</v>
       </c>
       <c r="F9" s="2">
         <v>97.1</v>
       </c>
       <c r="G9" s="2">
         <v>273.8</v>
       </c>
       <c r="H9" s="3">
         <v>93</v>
       </c>
       <c r="I9" s="3">
         <v>98</v>
       </c>
-      <c r="J9" s="3"/>
+      <c r="J9" s="3">
+        <v>100.9</v>
+      </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="42"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="13">
         <v>2022</v>
       </c>
@@ -1627,51 +1629,53 @@
       </c>
       <c r="B15" s="2">
         <v>96.9</v>
       </c>
       <c r="C15" s="2">
         <v>91.2</v>
       </c>
       <c r="D15" s="2">
         <v>106.7</v>
       </c>
       <c r="E15" s="2">
         <v>104.6</v>
       </c>
       <c r="F15" s="2">
         <v>103.4</v>
       </c>
       <c r="G15" s="2">
         <v>135.9</v>
       </c>
       <c r="H15" s="3">
         <v>133.6</v>
       </c>
       <c r="I15" s="3">
         <v>140.4</v>
       </c>
-      <c r="J15" s="3"/>
+      <c r="J15" s="3">
+        <v>130.69999999999999</v>
+      </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
       <c r="A16" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="41"/>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="41"/>
       <c r="L16" s="41"/>
       <c r="M16" s="42"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="11">
         <v>2022</v>
       </c>
@@ -1841,51 +1845,53 @@
       </c>
       <c r="B21" s="4">
         <v>96.9</v>
       </c>
       <c r="C21" s="4">
         <v>93.9</v>
       </c>
       <c r="D21" s="4">
         <v>98.3</v>
       </c>
       <c r="E21" s="16">
         <v>100</v>
       </c>
       <c r="F21" s="4">
         <v>100.7</v>
       </c>
       <c r="G21" s="16">
         <v>112</v>
       </c>
       <c r="H21" s="4">
         <v>116.9</v>
       </c>
       <c r="I21" s="4">
         <v>120.9</v>
       </c>
-      <c r="J21" s="4"/>
+      <c r="J21" s="4">
+        <v>122.4</v>
+      </c>
       <c r="K21" s="4"/>
       <c r="L21" s="4"/>
       <c r="M21" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>