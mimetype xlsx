--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4245" yWindow="1680" windowWidth="19410" windowHeight="9165" activeTab="2"/>
+    <workbookView xWindow="10305" yWindow="855" windowWidth="19410" windowHeight="10680" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="көлемі және НКИ аудандар бойынш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="597" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="98">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -613,51 +613,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -809,93 +809,103 @@
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1172,96 +1182,96 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="J22" sqref="J22:J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="75" t="s">
+      <c r="A1" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="75"/>
-[...10 lines deleted...]
-      <c r="M1" s="75"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="76"/>
-[...10 lines deleted...]
-      <c r="M2" s="76"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="19" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="20" t="s">
@@ -1473,104 +1483,106 @@
         <v>3391680</v>
       </c>
       <c r="J8" s="6">
         <v>3711723</v>
       </c>
       <c r="K8" s="12">
         <v>3656105</v>
       </c>
       <c r="L8" s="12">
         <v>3612604</v>
       </c>
       <c r="M8" s="12">
         <v>3630709</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="21">
         <v>2026</v>
       </c>
       <c r="B9" s="12">
         <v>1680514</v>
       </c>
       <c r="C9" s="12">
         <v>1667411</v>
       </c>
-      <c r="D9" s="89">
+      <c r="D9" s="75">
         <v>1979315</v>
       </c>
-      <c r="E9" s="11"/>
+      <c r="E9" s="12">
+        <v>2077755</v>
+      </c>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M33" sqref="M33"/>
+      <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="75"/>
-[...10 lines deleted...]
-      <c r="M1" s="75"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="16"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>11</v>
@@ -1585,65 +1597,65 @@
         <v>8</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="19" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="20" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="L3" s="19" t="s">
         <v>2</v>
       </c>
       <c r="M3" s="19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="78" t="s">
+      <c r="A4" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="79"/>
-[...10 lines deleted...]
-      <c r="M4" s="80"/>
+      <c r="B4" s="80"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="81"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="21">
         <v>2022</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>115.9</v>
       </c>
       <c r="H5" s="2">
         <v>88.2</v>
@@ -1778,76 +1790,78 @@
         <v>108.4</v>
       </c>
       <c r="K8" s="3">
         <v>96.6</v>
       </c>
       <c r="L8" s="3">
         <v>98.8</v>
       </c>
       <c r="M8" s="3">
         <v>98.9</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="21">
         <v>2026</v>
       </c>
       <c r="B9" s="2">
         <v>46.3</v>
       </c>
       <c r="C9" s="2">
         <v>98.6</v>
       </c>
       <c r="D9" s="2">
         <v>118.7</v>
       </c>
-      <c r="E9" s="2"/>
+      <c r="E9" s="2">
+        <v>104.5</v>
+      </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="81" t="s">
+      <c r="A10" s="82" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="82"/>
-[...10 lines deleted...]
-      <c r="M10" s="83"/>
+      <c r="B10" s="83"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="83"/>
+      <c r="E10" s="83"/>
+      <c r="F10" s="83"/>
+      <c r="G10" s="83"/>
+      <c r="H10" s="83"/>
+      <c r="I10" s="83"/>
+      <c r="J10" s="83"/>
+      <c r="K10" s="83"/>
+      <c r="L10" s="83"/>
+      <c r="M10" s="84"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="23">
         <v>2022</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="2">
         <v>98.2</v>
       </c>
       <c r="H11" s="2">
         <v>106.4</v>
@@ -1982,76 +1996,78 @@
         <v>122.5</v>
       </c>
       <c r="K14" s="3">
         <v>115.5</v>
       </c>
       <c r="L14" s="3">
         <v>114.2</v>
       </c>
       <c r="M14" s="3">
         <v>112.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="23">
         <v>2026</v>
       </c>
       <c r="B15" s="2">
         <v>96.9</v>
       </c>
       <c r="C15" s="2">
         <v>91.2</v>
       </c>
       <c r="D15" s="2">
         <v>106.7</v>
       </c>
-      <c r="E15" s="2"/>
+      <c r="E15" s="2">
+        <v>104.6</v>
+      </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="81" t="s">
+      <c r="A16" s="82" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="82"/>
-[...10 lines deleted...]
-      <c r="M16" s="83"/>
+      <c r="B16" s="83"/>
+      <c r="C16" s="83"/>
+      <c r="D16" s="83"/>
+      <c r="E16" s="83"/>
+      <c r="F16" s="83"/>
+      <c r="G16" s="83"/>
+      <c r="H16" s="83"/>
+      <c r="I16" s="83"/>
+      <c r="J16" s="83"/>
+      <c r="K16" s="83"/>
+      <c r="L16" s="83"/>
+      <c r="M16" s="84"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="21">
         <v>2022</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="2">
         <v>90.2</v>
       </c>
       <c r="H17" s="2">
         <v>92.3</v>
@@ -2186,167 +2202,169 @@
         <v>113.9</v>
       </c>
       <c r="K20" s="11">
         <v>114.3</v>
       </c>
       <c r="L20" s="11">
         <v>114.4</v>
       </c>
       <c r="M20" s="11">
         <v>114.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="21">
         <v>2026</v>
       </c>
       <c r="B21" s="11">
         <v>96.9</v>
       </c>
       <c r="C21" s="11">
         <v>93.9</v>
       </c>
       <c r="D21" s="11">
         <v>98.3</v>
       </c>
-      <c r="E21" s="11"/>
+      <c r="E21" s="90">
+        <v>100</v>
+      </c>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB84"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A58" workbookViewId="0">
-      <selection activeCell="H87" sqref="H87"/>
+      <selection activeCell="K78" sqref="K78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
-      <c r="D1" s="84" t="s">
+      <c r="D1" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="E1" s="84"/>
-[...22 lines deleted...]
-      <c r="AB1" s="84"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
+      <c r="R1" s="89"/>
+      <c r="S1" s="89"/>
+      <c r="T1" s="89"/>
+      <c r="U1" s="89"/>
+      <c r="V1" s="89"/>
+      <c r="W1" s="89"/>
+      <c r="X1" s="89"/>
+      <c r="Y1" s="89"/>
+      <c r="Z1" s="89"/>
+      <c r="AA1" s="89"/>
+      <c r="AB1" s="89"/>
     </row>
     <row r="3" spans="1:28" s="27" customFormat="1" ht="22.15" customHeight="1">
-      <c r="A3" s="85"/>
-      <c r="B3" s="87" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="87"/>
-      <c r="D3" s="87" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85" t="s">
         <v>35</v>
       </c>
-      <c r="E3" s="87"/>
-      <c r="F3" s="87" t="s">
+      <c r="E3" s="85"/>
+      <c r="F3" s="85" t="s">
         <v>36</v>
       </c>
-      <c r="G3" s="88"/>
-      <c r="H3" s="87" t="s">
+      <c r="G3" s="86"/>
+      <c r="H3" s="85" t="s">
         <v>37</v>
       </c>
-      <c r="I3" s="87"/>
-      <c r="J3" s="87" t="s">
+      <c r="I3" s="85"/>
+      <c r="J3" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="K3" s="87"/>
-      <c r="L3" s="87" t="s">
+      <c r="K3" s="85"/>
+      <c r="L3" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="M3" s="88"/>
-      <c r="N3" s="87" t="s">
+      <c r="M3" s="86"/>
+      <c r="N3" s="85" t="s">
         <v>40</v>
       </c>
-      <c r="O3" s="88"/>
-      <c r="P3" s="87" t="s">
+      <c r="O3" s="86"/>
+      <c r="P3" s="85" t="s">
         <v>41</v>
       </c>
-      <c r="Q3" s="88"/>
-      <c r="R3" s="87" t="s">
+      <c r="Q3" s="86"/>
+      <c r="R3" s="85" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="88"/>
-      <c r="T3" s="87" t="s">
+      <c r="S3" s="86"/>
+      <c r="T3" s="85" t="s">
         <v>43</v>
       </c>
-      <c r="U3" s="87"/>
-      <c r="V3" s="87" t="s">
+      <c r="U3" s="85"/>
+      <c r="V3" s="85" t="s">
         <v>44</v>
       </c>
-      <c r="W3" s="87"/>
-      <c r="X3" s="87" t="s">
+      <c r="W3" s="85"/>
+      <c r="X3" s="85" t="s">
         <v>45</v>
       </c>
-      <c r="Y3" s="87"/>
+      <c r="Y3" s="85"/>
     </row>
     <row r="4" spans="1:28" s="27" customFormat="1" ht="45">
-      <c r="A4" s="86"/>
+      <c r="A4" s="88"/>
       <c r="B4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="28" t="s">
@@ -3224,102 +3242,102 @@
         <v>160361</v>
       </c>
       <c r="S15" s="34">
         <v>121.8</v>
       </c>
       <c r="T15" s="38">
         <v>165160</v>
       </c>
       <c r="U15" s="32">
         <v>100.2</v>
       </c>
       <c r="V15" s="38">
         <v>169959</v>
       </c>
       <c r="W15" s="32">
         <v>85.7</v>
       </c>
       <c r="X15" s="38">
         <v>174758</v>
       </c>
       <c r="Y15" s="32">
         <v>75.3</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="27" customFormat="1" ht="22.15" customHeight="1">
-      <c r="A19" s="85"/>
-      <c r="B19" s="87" t="s">
+      <c r="A19" s="87"/>
+      <c r="B19" s="85" t="s">
         <v>59</v>
       </c>
-      <c r="C19" s="87"/>
-      <c r="D19" s="87" t="s">
+      <c r="C19" s="85"/>
+      <c r="D19" s="85" t="s">
         <v>60</v>
       </c>
-      <c r="E19" s="87"/>
-      <c r="F19" s="87" t="s">
+      <c r="E19" s="85"/>
+      <c r="F19" s="85" t="s">
         <v>61</v>
       </c>
-      <c r="G19" s="88"/>
-      <c r="H19" s="87" t="s">
+      <c r="G19" s="86"/>
+      <c r="H19" s="85" t="s">
         <v>62</v>
       </c>
-      <c r="I19" s="87"/>
-      <c r="J19" s="87" t="s">
+      <c r="I19" s="85"/>
+      <c r="J19" s="85" t="s">
         <v>63</v>
       </c>
-      <c r="K19" s="87"/>
-      <c r="L19" s="87" t="s">
+      <c r="K19" s="85"/>
+      <c r="L19" s="85" t="s">
         <v>64</v>
       </c>
-      <c r="M19" s="88"/>
-      <c r="N19" s="87" t="s">
+      <c r="M19" s="86"/>
+      <c r="N19" s="85" t="s">
         <v>65</v>
       </c>
-      <c r="O19" s="88"/>
-      <c r="P19" s="87" t="s">
+      <c r="O19" s="86"/>
+      <c r="P19" s="85" t="s">
         <v>66</v>
       </c>
-      <c r="Q19" s="88"/>
-      <c r="R19" s="87" t="s">
+      <c r="Q19" s="86"/>
+      <c r="R19" s="85" t="s">
         <v>67</v>
       </c>
-      <c r="S19" s="88"/>
-      <c r="T19" s="87" t="s">
+      <c r="S19" s="86"/>
+      <c r="T19" s="85" t="s">
         <v>68</v>
       </c>
-      <c r="U19" s="87"/>
-      <c r="V19" s="87" t="s">
+      <c r="U19" s="85"/>
+      <c r="V19" s="85" t="s">
         <v>69</v>
       </c>
-      <c r="W19" s="87"/>
-      <c r="X19" s="87" t="s">
+      <c r="W19" s="85"/>
+      <c r="X19" s="85" t="s">
         <v>70</v>
       </c>
-      <c r="Y19" s="87"/>
+      <c r="Y19" s="85"/>
     </row>
     <row r="20" spans="1:25" s="27" customFormat="1" ht="45">
-      <c r="A20" s="86"/>
+      <c r="A20" s="88"/>
       <c r="B20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="28" t="s">
@@ -4197,102 +4215,102 @@
         <v>167035</v>
       </c>
       <c r="S31" s="32">
         <v>93.2</v>
       </c>
       <c r="T31" s="38">
         <v>202795</v>
       </c>
       <c r="U31" s="32">
         <v>110.8</v>
       </c>
       <c r="V31" s="38">
         <v>237552</v>
       </c>
       <c r="W31" s="32">
         <v>127.2</v>
       </c>
       <c r="X31" s="38">
         <v>274317</v>
       </c>
       <c r="Y31" s="32">
         <v>143.5</v>
       </c>
     </row>
     <row r="35" spans="1:25" ht="21" customHeight="1">
-      <c r="A35" s="85"/>
-      <c r="B35" s="87" t="s">
+      <c r="A35" s="87"/>
+      <c r="B35" s="85" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="87"/>
-      <c r="D35" s="87" t="s">
+      <c r="C35" s="85"/>
+      <c r="D35" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="E35" s="87"/>
-      <c r="F35" s="87" t="s">
+      <c r="E35" s="85"/>
+      <c r="F35" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="G35" s="88"/>
-      <c r="H35" s="87" t="s">
+      <c r="G35" s="86"/>
+      <c r="H35" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="I35" s="87"/>
-      <c r="J35" s="87" t="s">
+      <c r="I35" s="85"/>
+      <c r="J35" s="85" t="s">
         <v>27</v>
       </c>
-      <c r="K35" s="87"/>
-      <c r="L35" s="87" t="s">
+      <c r="K35" s="85"/>
+      <c r="L35" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="M35" s="88"/>
-      <c r="N35" s="87" t="s">
+      <c r="M35" s="86"/>
+      <c r="N35" s="85" t="s">
         <v>29</v>
       </c>
-      <c r="O35" s="88"/>
-      <c r="P35" s="87" t="s">
+      <c r="O35" s="86"/>
+      <c r="P35" s="85" t="s">
         <v>30</v>
       </c>
-      <c r="Q35" s="88"/>
-      <c r="R35" s="87" t="s">
+      <c r="Q35" s="86"/>
+      <c r="R35" s="85" t="s">
         <v>31</v>
       </c>
-      <c r="S35" s="88"/>
-      <c r="T35" s="87" t="s">
+      <c r="S35" s="86"/>
+      <c r="T35" s="85" t="s">
         <v>71</v>
       </c>
-      <c r="U35" s="87"/>
-      <c r="V35" s="87" t="s">
+      <c r="U35" s="85"/>
+      <c r="V35" s="85" t="s">
         <v>72</v>
       </c>
-      <c r="W35" s="87"/>
-      <c r="X35" s="87" t="s">
+      <c r="W35" s="85"/>
+      <c r="X35" s="85" t="s">
         <v>73</v>
       </c>
-      <c r="Y35" s="87"/>
+      <c r="Y35" s="85"/>
     </row>
     <row r="36" spans="1:25" ht="45">
-      <c r="A36" s="86"/>
+      <c r="A36" s="88"/>
       <c r="B36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="28" t="s">
@@ -5324,102 +5342,102 @@
         <v>322291</v>
       </c>
       <c r="S49" s="34">
         <v>258.60000000000002</v>
       </c>
       <c r="T49" s="52">
         <v>398950</v>
       </c>
       <c r="U49" s="53">
         <v>263.39999999999998</v>
       </c>
       <c r="V49" s="52">
         <v>474607</v>
       </c>
       <c r="W49" s="53">
         <v>266.8</v>
       </c>
       <c r="X49" s="38">
         <v>553405</v>
       </c>
       <c r="Y49" s="32">
         <v>269.39999999999998</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="21" customHeight="1">
-      <c r="A53" s="85"/>
-      <c r="B53" s="87" t="s">
+      <c r="A53" s="87"/>
+      <c r="B53" s="85" t="s">
         <v>74</v>
       </c>
-      <c r="C53" s="87"/>
-      <c r="D53" s="87" t="s">
+      <c r="C53" s="85"/>
+      <c r="D53" s="85" t="s">
         <v>75</v>
       </c>
-      <c r="E53" s="87"/>
-      <c r="F53" s="87" t="s">
+      <c r="E53" s="85"/>
+      <c r="F53" s="85" t="s">
         <v>76</v>
       </c>
-      <c r="G53" s="88"/>
-      <c r="H53" s="87" t="s">
+      <c r="G53" s="86"/>
+      <c r="H53" s="85" t="s">
         <v>77</v>
       </c>
-      <c r="I53" s="87"/>
-      <c r="J53" s="87" t="s">
+      <c r="I53" s="85"/>
+      <c r="J53" s="85" t="s">
         <v>78</v>
       </c>
-      <c r="K53" s="87"/>
-      <c r="L53" s="87" t="s">
+      <c r="K53" s="85"/>
+      <c r="L53" s="85" t="s">
         <v>79</v>
       </c>
-      <c r="M53" s="88"/>
-      <c r="N53" s="87" t="s">
+      <c r="M53" s="86"/>
+      <c r="N53" s="85" t="s">
         <v>80</v>
       </c>
-      <c r="O53" s="88"/>
-      <c r="P53" s="87" t="s">
+      <c r="O53" s="86"/>
+      <c r="P53" s="85" t="s">
         <v>81</v>
       </c>
-      <c r="Q53" s="88"/>
-      <c r="R53" s="87" t="s">
+      <c r="Q53" s="86"/>
+      <c r="R53" s="85" t="s">
         <v>82</v>
       </c>
-      <c r="S53" s="88"/>
-      <c r="T53" s="87" t="s">
+      <c r="S53" s="86"/>
+      <c r="T53" s="85" t="s">
         <v>83</v>
       </c>
-      <c r="U53" s="87"/>
-      <c r="V53" s="87" t="s">
+      <c r="U53" s="85"/>
+      <c r="V53" s="85" t="s">
         <v>84</v>
       </c>
-      <c r="W53" s="87"/>
-      <c r="X53" s="87" t="s">
+      <c r="W53" s="85"/>
+      <c r="X53" s="85" t="s">
         <v>85</v>
       </c>
-      <c r="Y53" s="87"/>
+      <c r="Y53" s="85"/>
     </row>
     <row r="54" spans="1:25" ht="45">
-      <c r="A54" s="86"/>
+      <c r="A54" s="88"/>
       <c r="B54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="D54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="E54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="F54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="G54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="H54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="I54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="57" t="s">
@@ -6451,102 +6469,102 @@
         <v>165309</v>
       </c>
       <c r="S67" s="66">
         <v>47.2</v>
       </c>
       <c r="T67" s="52">
         <v>201691</v>
       </c>
       <c r="U67" s="53">
         <v>46.3</v>
       </c>
       <c r="V67" s="52">
         <v>238706</v>
       </c>
       <c r="W67" s="53">
         <v>45.8</v>
       </c>
       <c r="X67" s="38">
         <v>275825</v>
       </c>
       <c r="Y67" s="32">
         <v>45.3</v>
       </c>
     </row>
     <row r="70" spans="1:25" ht="21" customHeight="1">
-      <c r="A70" s="85"/>
-      <c r="B70" s="87" t="s">
+      <c r="A70" s="87"/>
+      <c r="B70" s="85" t="s">
         <v>86</v>
       </c>
-      <c r="C70" s="87"/>
-      <c r="D70" s="87" t="s">
+      <c r="C70" s="85"/>
+      <c r="D70" s="85" t="s">
         <v>87</v>
       </c>
-      <c r="E70" s="87"/>
-      <c r="F70" s="87" t="s">
+      <c r="E70" s="85"/>
+      <c r="F70" s="85" t="s">
         <v>88</v>
       </c>
-      <c r="G70" s="88"/>
-      <c r="H70" s="87" t="s">
+      <c r="G70" s="86"/>
+      <c r="H70" s="85" t="s">
         <v>89</v>
       </c>
-      <c r="I70" s="87"/>
-      <c r="J70" s="87" t="s">
+      <c r="I70" s="85"/>
+      <c r="J70" s="85" t="s">
         <v>90</v>
       </c>
-      <c r="K70" s="87"/>
-      <c r="L70" s="87" t="s">
+      <c r="K70" s="85"/>
+      <c r="L70" s="85" t="s">
         <v>91</v>
       </c>
-      <c r="M70" s="88"/>
-      <c r="N70" s="87" t="s">
+      <c r="M70" s="86"/>
+      <c r="N70" s="85" t="s">
         <v>92</v>
       </c>
-      <c r="O70" s="88"/>
-      <c r="P70" s="87" t="s">
+      <c r="O70" s="86"/>
+      <c r="P70" s="85" t="s">
         <v>93</v>
       </c>
-      <c r="Q70" s="88"/>
-      <c r="R70" s="87" t="s">
+      <c r="Q70" s="86"/>
+      <c r="R70" s="85" t="s">
         <v>94</v>
       </c>
-      <c r="S70" s="88"/>
-      <c r="T70" s="87" t="s">
+      <c r="S70" s="86"/>
+      <c r="T70" s="85" t="s">
         <v>95</v>
       </c>
-      <c r="U70" s="87"/>
-      <c r="V70" s="87" t="s">
+      <c r="U70" s="85"/>
+      <c r="V70" s="85" t="s">
         <v>96</v>
       </c>
-      <c r="W70" s="87"/>
-      <c r="X70" s="87" t="s">
+      <c r="W70" s="85"/>
+      <c r="X70" s="85" t="s">
         <v>97</v>
       </c>
-      <c r="Y70" s="87"/>
+      <c r="Y70" s="85"/>
     </row>
     <row r="71" spans="1:25" ht="45">
-      <c r="A71" s="86"/>
+      <c r="A71" s="88"/>
       <c r="B71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="C71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="D71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="E71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="F71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="G71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="H71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="I71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="73" t="s">
@@ -6598,629 +6616,681 @@
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B72" s="37">
         <v>1680514</v>
       </c>
       <c r="C72" s="30">
         <v>96.9</v>
       </c>
       <c r="D72" s="39">
         <v>3347925</v>
       </c>
       <c r="E72" s="62">
         <v>93.9</v>
       </c>
       <c r="F72" s="37">
         <v>5327240</v>
       </c>
       <c r="G72" s="30">
         <v>98.3</v>
       </c>
-      <c r="H72" s="37"/>
-      <c r="I72" s="30"/>
+      <c r="H72" s="91">
+        <v>7404995</v>
+      </c>
+      <c r="I72" s="92">
+        <v>100</v>
+      </c>
       <c r="J72" s="37"/>
       <c r="K72" s="30"/>
       <c r="L72" s="37"/>
       <c r="M72" s="27"/>
       <c r="N72" s="8"/>
       <c r="O72" s="31"/>
       <c r="P72" s="37"/>
       <c r="Q72" s="30"/>
       <c r="R72" s="67"/>
       <c r="S72" s="68"/>
       <c r="T72" s="47"/>
       <c r="U72" s="48"/>
       <c r="V72" s="54"/>
       <c r="W72" s="56"/>
       <c r="X72" s="37"/>
       <c r="Y72" s="30"/>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B73" s="37">
         <v>1117874</v>
       </c>
       <c r="C73" s="30">
         <v>103.6</v>
       </c>
       <c r="D73" s="39">
         <v>2220213</v>
       </c>
       <c r="E73" s="62">
         <v>97.8</v>
       </c>
       <c r="F73" s="37">
         <v>3613146</v>
       </c>
       <c r="G73" s="30">
         <v>103.7</v>
       </c>
-      <c r="H73" s="37"/>
-      <c r="I73" s="30"/>
+      <c r="H73" s="91">
+        <v>5106488</v>
+      </c>
+      <c r="I73" s="92">
+        <v>105.6</v>
+      </c>
       <c r="J73" s="37"/>
       <c r="K73" s="30"/>
       <c r="L73" s="37"/>
       <c r="M73" s="27"/>
       <c r="N73" s="8"/>
       <c r="O73" s="31"/>
       <c r="P73" s="37"/>
       <c r="Q73" s="30"/>
       <c r="R73" s="69"/>
       <c r="S73" s="70"/>
       <c r="T73" s="49"/>
       <c r="U73" s="50"/>
       <c r="V73" s="54"/>
       <c r="W73" s="56"/>
       <c r="X73" s="37"/>
       <c r="Y73" s="30"/>
     </row>
     <row r="74" spans="1:25">
       <c r="A74" s="35" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="40">
         <v>4402</v>
       </c>
       <c r="C74" s="30">
         <v>76.099999999999994</v>
       </c>
       <c r="D74" s="41">
         <v>8221</v>
       </c>
       <c r="E74" s="63">
         <v>63.7</v>
       </c>
       <c r="F74" s="40">
         <v>22353</v>
       </c>
       <c r="G74" s="30">
         <v>120.5</v>
       </c>
-      <c r="H74" s="40"/>
-      <c r="I74" s="30"/>
+      <c r="H74" s="91">
+        <v>40078</v>
+      </c>
+      <c r="I74" s="92">
+        <v>144.1</v>
+      </c>
       <c r="J74" s="40"/>
       <c r="K74" s="30"/>
       <c r="L74" s="40"/>
       <c r="M74" s="42"/>
       <c r="N74" s="8"/>
       <c r="O74" s="44"/>
       <c r="P74" s="40"/>
       <c r="Q74" s="30"/>
       <c r="R74" s="69"/>
       <c r="S74" s="71"/>
       <c r="T74" s="51"/>
       <c r="U74" s="51"/>
       <c r="V74" s="55"/>
       <c r="W74" s="55"/>
       <c r="X74" s="37"/>
       <c r="Y74" s="30"/>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="35" t="s">
         <v>49</v>
       </c>
       <c r="B75" s="37">
         <v>13007</v>
       </c>
       <c r="C75" s="30">
         <v>84.8</v>
       </c>
       <c r="D75" s="39">
         <v>26207</v>
       </c>
       <c r="E75" s="62">
         <v>85.8</v>
       </c>
       <c r="F75" s="37">
         <v>40517</v>
       </c>
       <c r="G75" s="30">
         <v>89.8</v>
       </c>
-      <c r="H75" s="37"/>
-      <c r="I75" s="30"/>
+      <c r="H75" s="91">
+        <v>53567</v>
+      </c>
+      <c r="I75" s="92">
+        <v>90.3</v>
+      </c>
       <c r="J75" s="37"/>
       <c r="K75" s="30"/>
       <c r="L75" s="37"/>
       <c r="M75" s="27"/>
       <c r="N75" s="8"/>
       <c r="O75" s="31"/>
       <c r="P75" s="37"/>
       <c r="Q75" s="30"/>
       <c r="R75" s="69"/>
       <c r="S75" s="70"/>
       <c r="T75" s="49"/>
       <c r="U75" s="50"/>
       <c r="V75" s="54"/>
       <c r="W75" s="56"/>
       <c r="X75" s="37"/>
       <c r="Y75" s="30"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="37">
         <v>3610</v>
       </c>
       <c r="C76" s="30">
         <v>70.400000000000006</v>
       </c>
       <c r="D76" s="39">
         <v>7410</v>
       </c>
       <c r="E76" s="62">
         <v>72.8</v>
       </c>
       <c r="F76" s="37">
         <v>10980</v>
       </c>
       <c r="G76" s="30">
         <v>79.599999999999994</v>
       </c>
-      <c r="H76" s="37"/>
-      <c r="I76" s="30"/>
+      <c r="H76" s="91">
+        <v>14595</v>
+      </c>
+      <c r="I76" s="92">
+        <v>82.7</v>
+      </c>
       <c r="J76" s="37"/>
       <c r="K76" s="30"/>
       <c r="L76" s="37"/>
       <c r="M76" s="27"/>
       <c r="N76" s="8"/>
       <c r="O76" s="31"/>
       <c r="P76" s="37"/>
       <c r="Q76" s="30"/>
       <c r="R76" s="69"/>
       <c r="S76" s="70"/>
       <c r="T76" s="49"/>
       <c r="U76" s="50"/>
       <c r="V76" s="54"/>
       <c r="W76" s="56"/>
       <c r="X76" s="37"/>
       <c r="Y76" s="30"/>
     </row>
     <row r="77" spans="1:25">
       <c r="A77" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="37">
         <v>45221</v>
       </c>
       <c r="C77" s="30">
         <v>80.599999999999994</v>
       </c>
       <c r="D77" s="39">
         <v>89508</v>
       </c>
       <c r="E77" s="62">
         <v>84.7</v>
       </c>
       <c r="F77" s="37">
         <v>134585</v>
       </c>
       <c r="G77" s="30">
         <v>85.2</v>
       </c>
-      <c r="H77" s="37"/>
-      <c r="I77" s="30"/>
+      <c r="H77" s="91">
+        <v>179172</v>
+      </c>
+      <c r="I77" s="92">
+        <v>85.3</v>
+      </c>
       <c r="J77" s="37"/>
       <c r="K77" s="30"/>
       <c r="L77" s="37"/>
       <c r="M77" s="27"/>
       <c r="N77" s="8"/>
       <c r="O77" s="31"/>
       <c r="P77" s="37"/>
       <c r="Q77" s="30"/>
       <c r="R77" s="69"/>
       <c r="S77" s="70"/>
       <c r="T77" s="49"/>
       <c r="U77" s="50"/>
       <c r="V77" s="54"/>
       <c r="W77" s="56"/>
       <c r="X77" s="37"/>
       <c r="Y77" s="30"/>
     </row>
     <row r="78" spans="1:25">
       <c r="A78" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E78" s="63" t="s">
         <v>16</v>
       </c>
       <c r="F78" s="40" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="H78" s="40"/>
-      <c r="I78" s="30"/>
+      <c r="H78" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" s="93" t="s">
+        <v>16</v>
+      </c>
       <c r="J78" s="40"/>
       <c r="K78" s="30"/>
       <c r="L78" s="40"/>
       <c r="M78" s="42"/>
       <c r="N78" s="8"/>
       <c r="O78" s="44"/>
       <c r="P78" s="40"/>
       <c r="Q78" s="30"/>
       <c r="R78" s="69"/>
       <c r="S78" s="71"/>
       <c r="T78" s="72"/>
       <c r="U78" s="51"/>
       <c r="V78" s="55"/>
       <c r="W78" s="55"/>
       <c r="X78" s="37"/>
       <c r="Y78" s="30"/>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B79" s="37">
         <v>98805</v>
       </c>
       <c r="C79" s="30">
         <v>86.5</v>
       </c>
       <c r="D79" s="39">
         <v>199818</v>
       </c>
       <c r="E79" s="62">
         <v>88.7</v>
       </c>
       <c r="F79" s="37">
         <v>310845</v>
       </c>
       <c r="G79" s="30">
         <v>91.5</v>
       </c>
-      <c r="H79" s="37"/>
-      <c r="I79" s="30"/>
+      <c r="H79" s="91">
+        <v>420758</v>
+      </c>
+      <c r="I79" s="92">
+        <v>94.2</v>
+      </c>
       <c r="J79" s="37"/>
       <c r="K79" s="30"/>
       <c r="L79" s="37"/>
       <c r="M79" s="27"/>
       <c r="N79" s="8"/>
       <c r="O79" s="31"/>
       <c r="P79" s="37"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="69"/>
       <c r="S79" s="70"/>
       <c r="T79" s="49"/>
       <c r="U79" s="50"/>
       <c r="V79" s="54"/>
       <c r="W79" s="56"/>
       <c r="X79" s="37"/>
       <c r="Y79" s="30"/>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B80" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E80" s="63" t="s">
         <v>16</v>
       </c>
       <c r="F80" s="40" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="H80" s="40"/>
-      <c r="I80" s="30"/>
+      <c r="H80" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="I80" s="93" t="s">
+        <v>16</v>
+      </c>
       <c r="J80" s="40"/>
       <c r="K80" s="30"/>
       <c r="L80" s="40"/>
       <c r="M80" s="42"/>
       <c r="N80" s="44"/>
       <c r="O80" s="44"/>
       <c r="P80" s="40"/>
       <c r="Q80" s="30"/>
       <c r="R80" s="71"/>
       <c r="S80" s="71"/>
       <c r="T80" s="51"/>
       <c r="U80" s="51"/>
       <c r="V80" s="55"/>
       <c r="W80" s="55"/>
       <c r="X80" s="37"/>
       <c r="Y80" s="30"/>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B81" s="37">
         <v>388729</v>
       </c>
       <c r="C81" s="30">
         <v>86.7</v>
       </c>
       <c r="D81" s="39">
         <v>778745</v>
       </c>
       <c r="E81" s="62">
         <v>87.6</v>
       </c>
       <c r="F81" s="37">
         <v>1168039</v>
       </c>
       <c r="G81" s="30">
         <v>87.9</v>
       </c>
-      <c r="H81" s="37"/>
-      <c r="I81" s="30"/>
+      <c r="H81" s="91">
+        <v>1554857</v>
+      </c>
+      <c r="I81" s="92">
+        <v>88.1</v>
+      </c>
       <c r="J81" s="37"/>
       <c r="K81" s="30"/>
       <c r="L81" s="37"/>
       <c r="M81" s="27"/>
       <c r="N81" s="8"/>
       <c r="O81" s="31"/>
       <c r="P81" s="37"/>
       <c r="Q81" s="30"/>
       <c r="R81" s="69"/>
       <c r="S81" s="70"/>
       <c r="T81" s="49"/>
       <c r="U81" s="50"/>
       <c r="V81" s="54"/>
       <c r="W81" s="56"/>
       <c r="X81" s="37"/>
       <c r="Y81" s="30"/>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B82" s="37">
         <v>3823</v>
       </c>
       <c r="C82" s="30">
         <v>86.9</v>
       </c>
       <c r="D82" s="39">
         <v>7573</v>
       </c>
       <c r="E82" s="62">
         <v>89.4</v>
       </c>
       <c r="F82" s="37">
         <v>11223</v>
       </c>
       <c r="G82" s="30">
         <v>86.9</v>
       </c>
-      <c r="H82" s="37"/>
-      <c r="I82" s="30"/>
+      <c r="H82" s="69">
+        <v>14941</v>
+      </c>
+      <c r="I82" s="70">
+        <v>86.4</v>
+      </c>
       <c r="J82" s="37"/>
       <c r="K82" s="30"/>
       <c r="L82" s="37"/>
       <c r="M82" s="27"/>
       <c r="N82" s="8"/>
       <c r="O82" s="31"/>
       <c r="P82" s="37"/>
       <c r="Q82" s="30"/>
       <c r="R82" s="69"/>
       <c r="S82" s="70"/>
       <c r="T82" s="49"/>
       <c r="U82" s="50"/>
       <c r="V82" s="54"/>
       <c r="W82" s="56"/>
       <c r="X82" s="37"/>
       <c r="Y82" s="30"/>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B83" s="40">
         <v>1423</v>
       </c>
       <c r="C83" s="30">
         <v>82.2</v>
       </c>
       <c r="D83" s="41">
         <v>2923</v>
       </c>
       <c r="E83" s="63">
         <v>90.1</v>
       </c>
       <c r="F83" s="40">
         <v>4483</v>
       </c>
       <c r="G83" s="30">
         <v>92.2</v>
       </c>
-      <c r="H83" s="37"/>
-      <c r="I83" s="30"/>
+      <c r="H83" s="69">
+        <v>5939</v>
+      </c>
+      <c r="I83" s="70">
+        <v>92.1</v>
+      </c>
       <c r="J83" s="37"/>
       <c r="K83" s="30"/>
       <c r="L83" s="37"/>
       <c r="M83" s="27"/>
       <c r="N83" s="8"/>
       <c r="O83" s="31"/>
       <c r="P83" s="37"/>
       <c r="Q83" s="30"/>
       <c r="R83" s="69"/>
       <c r="S83" s="70"/>
       <c r="T83" s="49"/>
       <c r="U83" s="50"/>
       <c r="V83" s="54"/>
       <c r="W83" s="56"/>
       <c r="X83" s="37"/>
       <c r="Y83" s="30"/>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B84" s="38">
         <v>3620</v>
       </c>
       <c r="C84" s="32">
         <v>83</v>
       </c>
       <c r="D84" s="43">
         <v>7307</v>
       </c>
       <c r="E84" s="64">
         <v>88.1</v>
       </c>
       <c r="F84" s="38">
         <v>11069</v>
       </c>
       <c r="G84" s="32">
         <v>89.1</v>
       </c>
-      <c r="H84" s="38"/>
-      <c r="I84" s="32"/>
+      <c r="H84" s="65">
+        <v>14600</v>
+      </c>
+      <c r="I84" s="66">
+        <v>88.9</v>
+      </c>
       <c r="J84" s="38"/>
       <c r="K84" s="32"/>
       <c r="L84" s="38"/>
       <c r="M84" s="33"/>
       <c r="N84" s="45"/>
       <c r="O84" s="34"/>
       <c r="P84" s="38"/>
       <c r="Q84" s="32"/>
       <c r="R84" s="65"/>
       <c r="S84" s="66"/>
       <c r="T84" s="52"/>
       <c r="U84" s="53"/>
       <c r="V84" s="52"/>
       <c r="W84" s="53"/>
       <c r="X84" s="38"/>
       <c r="Y84" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T70:U70"/>
-[...50 lines deleted...]
-    <mergeCell ref="H19:I19"/>
     <mergeCell ref="D1:AB1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="T53:U53"/>
+    <mergeCell ref="V53:W53"/>
+    <mergeCell ref="X53:Y53"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="P53:Q53"/>
+    <mergeCell ref="R53:S53"/>
+    <mergeCell ref="A70:A71"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="T70:U70"/>
+    <mergeCell ref="V70:W70"/>
+    <mergeCell ref="X70:Y70"/>
+    <mergeCell ref="J70:K70"/>
+    <mergeCell ref="L70:M70"/>
+    <mergeCell ref="N70:O70"/>
+    <mergeCell ref="P70:Q70"/>
+    <mergeCell ref="R70:S70"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>көлемі және НКИ аудандар бойынш</vt:lpstr>