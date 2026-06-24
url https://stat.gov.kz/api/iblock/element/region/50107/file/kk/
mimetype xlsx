--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10305" yWindow="855" windowWidth="19410" windowHeight="10680" activeTab="2"/>
+    <workbookView xWindow="4350" yWindow="555" windowWidth="19410" windowHeight="10680" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="көлемі және НКИ аудандар бойынш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="605" uniqueCount="98">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -812,101 +812,101 @@
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1182,96 +1182,96 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="J22" sqref="J22:J23"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="76"/>
-[...10 lines deleted...]
-      <c r="M1" s="76"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="81" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="77"/>
-[...10 lines deleted...]
-      <c r="M2" s="77"/>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="19" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="19" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="19" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="20" t="s">
@@ -1489,100 +1489,102 @@
         <v>3656105</v>
       </c>
       <c r="L8" s="12">
         <v>3612604</v>
       </c>
       <c r="M8" s="12">
         <v>3630709</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="21">
         <v>2026</v>
       </c>
       <c r="B9" s="12">
         <v>1680514</v>
       </c>
       <c r="C9" s="12">
         <v>1667411</v>
       </c>
       <c r="D9" s="75">
         <v>1979315</v>
       </c>
       <c r="E9" s="12">
         <v>2077755</v>
       </c>
-      <c r="F9" s="11"/>
+      <c r="F9" s="12">
+        <v>2038145</v>
+      </c>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K29" sqref="K29"/>
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="76"/>
-[...10 lines deleted...]
-      <c r="M1" s="76"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="16"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="18"/>
       <c r="B3" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>11</v>
@@ -1597,65 +1599,65 @@
         <v>8</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="19" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="20" t="s">
         <v>5</v>
       </c>
       <c r="J3" s="19" t="s">
         <v>4</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="L3" s="19" t="s">
         <v>2</v>
       </c>
       <c r="M3" s="19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="80"/>
-[...10 lines deleted...]
-      <c r="M4" s="81"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="85"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="21">
         <v>2022</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>115.9</v>
       </c>
       <c r="H5" s="2">
         <v>88.2</v>
@@ -1793,75 +1795,77 @@
         <v>96.6</v>
       </c>
       <c r="L8" s="3">
         <v>98.8</v>
       </c>
       <c r="M8" s="3">
         <v>98.9</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="21">
         <v>2026</v>
       </c>
       <c r="B9" s="2">
         <v>46.3</v>
       </c>
       <c r="C9" s="2">
         <v>98.6</v>
       </c>
       <c r="D9" s="2">
         <v>118.7</v>
       </c>
       <c r="E9" s="2">
         <v>104.5</v>
       </c>
-      <c r="F9" s="2"/>
+      <c r="F9" s="2">
+        <v>97.1</v>
+      </c>
       <c r="G9" s="2"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="82" t="s">
+      <c r="A10" s="86" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="83"/>
-[...10 lines deleted...]
-      <c r="M10" s="84"/>
+      <c r="B10" s="87"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="87"/>
+      <c r="E10" s="87"/>
+      <c r="F10" s="87"/>
+      <c r="G10" s="87"/>
+      <c r="H10" s="87"/>
+      <c r="I10" s="87"/>
+      <c r="J10" s="87"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="87"/>
+      <c r="M10" s="88"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="23">
         <v>2022</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="2">
         <v>98.2</v>
       </c>
       <c r="H11" s="2">
         <v>106.4</v>
@@ -1999,75 +2003,77 @@
         <v>115.5</v>
       </c>
       <c r="L14" s="3">
         <v>114.2</v>
       </c>
       <c r="M14" s="3">
         <v>112.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="23">
         <v>2026</v>
       </c>
       <c r="B15" s="2">
         <v>96.9</v>
       </c>
       <c r="C15" s="2">
         <v>91.2</v>
       </c>
       <c r="D15" s="2">
         <v>106.7</v>
       </c>
       <c r="E15" s="2">
         <v>104.6</v>
       </c>
-      <c r="F15" s="2"/>
+      <c r="F15" s="2">
+        <v>103.4</v>
+      </c>
       <c r="G15" s="2"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="82" t="s">
+      <c r="A16" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="83"/>
-[...10 lines deleted...]
-      <c r="M16" s="84"/>
+      <c r="B16" s="87"/>
+      <c r="C16" s="87"/>
+      <c r="D16" s="87"/>
+      <c r="E16" s="87"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="87"/>
+      <c r="H16" s="87"/>
+      <c r="I16" s="87"/>
+      <c r="J16" s="87"/>
+      <c r="K16" s="87"/>
+      <c r="L16" s="87"/>
+      <c r="M16" s="88"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="21">
         <v>2022</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="2">
         <v>90.2</v>
       </c>
       <c r="H17" s="2">
         <v>92.3</v>
@@ -2202,169 +2208,171 @@
         <v>113.9</v>
       </c>
       <c r="K20" s="11">
         <v>114.3</v>
       </c>
       <c r="L20" s="11">
         <v>114.4</v>
       </c>
       <c r="M20" s="11">
         <v>114.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="21">
         <v>2026</v>
       </c>
       <c r="B21" s="11">
         <v>96.9</v>
       </c>
       <c r="C21" s="11">
         <v>93.9</v>
       </c>
       <c r="D21" s="11">
         <v>98.3</v>
       </c>
-      <c r="E21" s="90">
+      <c r="E21" s="76">
         <v>100</v>
       </c>
-      <c r="F21" s="11"/>
+      <c r="F21" s="11">
+        <v>100.7</v>
+      </c>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB84"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A58" workbookViewId="0">
-      <selection activeCell="K78" sqref="K78"/>
+      <selection activeCell="L77" sqref="L77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="D1" s="89" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="89"/>
       <c r="F1" s="89"/>
       <c r="G1" s="89"/>
       <c r="H1" s="89"/>
       <c r="I1" s="89"/>
       <c r="J1" s="89"/>
       <c r="K1" s="89"/>
       <c r="L1" s="89"/>
       <c r="M1" s="89"/>
       <c r="N1" s="89"/>
       <c r="O1" s="89"/>
       <c r="P1" s="89"/>
       <c r="Q1" s="89"/>
       <c r="R1" s="89"/>
       <c r="S1" s="89"/>
       <c r="T1" s="89"/>
       <c r="U1" s="89"/>
       <c r="V1" s="89"/>
       <c r="W1" s="89"/>
       <c r="X1" s="89"/>
       <c r="Y1" s="89"/>
       <c r="Z1" s="89"/>
       <c r="AA1" s="89"/>
       <c r="AB1" s="89"/>
     </row>
     <row r="3" spans="1:28" s="27" customFormat="1" ht="22.15" customHeight="1">
-      <c r="A3" s="87"/>
-      <c r="B3" s="85" t="s">
+      <c r="A3" s="90"/>
+      <c r="B3" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="85"/>
-      <c r="D3" s="85" t="s">
+      <c r="C3" s="92"/>
+      <c r="D3" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="E3" s="85"/>
-      <c r="F3" s="85" t="s">
+      <c r="E3" s="92"/>
+      <c r="F3" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="G3" s="86"/>
-      <c r="H3" s="85" t="s">
+      <c r="G3" s="93"/>
+      <c r="H3" s="92" t="s">
         <v>37</v>
       </c>
-      <c r="I3" s="85"/>
-      <c r="J3" s="85" t="s">
+      <c r="I3" s="92"/>
+      <c r="J3" s="92" t="s">
         <v>38</v>
       </c>
-      <c r="K3" s="85"/>
-      <c r="L3" s="85" t="s">
+      <c r="K3" s="92"/>
+      <c r="L3" s="92" t="s">
         <v>39</v>
       </c>
-      <c r="M3" s="86"/>
-      <c r="N3" s="85" t="s">
+      <c r="M3" s="93"/>
+      <c r="N3" s="92" t="s">
         <v>40</v>
       </c>
-      <c r="O3" s="86"/>
-      <c r="P3" s="85" t="s">
+      <c r="O3" s="93"/>
+      <c r="P3" s="92" t="s">
         <v>41</v>
       </c>
-      <c r="Q3" s="86"/>
-      <c r="R3" s="85" t="s">
+      <c r="Q3" s="93"/>
+      <c r="R3" s="92" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="86"/>
-      <c r="T3" s="85" t="s">
+      <c r="S3" s="93"/>
+      <c r="T3" s="92" t="s">
         <v>43</v>
       </c>
-      <c r="U3" s="85"/>
-      <c r="V3" s="85" t="s">
+      <c r="U3" s="92"/>
+      <c r="V3" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="W3" s="85"/>
-      <c r="X3" s="85" t="s">
+      <c r="W3" s="92"/>
+      <c r="X3" s="92" t="s">
         <v>45</v>
       </c>
-      <c r="Y3" s="85"/>
+      <c r="Y3" s="92"/>
     </row>
     <row r="4" spans="1:28" s="27" customFormat="1" ht="45">
-      <c r="A4" s="88"/>
+      <c r="A4" s="91"/>
       <c r="B4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="28" t="s">
@@ -3242,102 +3250,102 @@
         <v>160361</v>
       </c>
       <c r="S15" s="34">
         <v>121.8</v>
       </c>
       <c r="T15" s="38">
         <v>165160</v>
       </c>
       <c r="U15" s="32">
         <v>100.2</v>
       </c>
       <c r="V15" s="38">
         <v>169959</v>
       </c>
       <c r="W15" s="32">
         <v>85.7</v>
       </c>
       <c r="X15" s="38">
         <v>174758</v>
       </c>
       <c r="Y15" s="32">
         <v>75.3</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="27" customFormat="1" ht="22.15" customHeight="1">
-      <c r="A19" s="87"/>
-      <c r="B19" s="85" t="s">
+      <c r="A19" s="90"/>
+      <c r="B19" s="92" t="s">
         <v>59</v>
       </c>
-      <c r="C19" s="85"/>
-      <c r="D19" s="85" t="s">
+      <c r="C19" s="92"/>
+      <c r="D19" s="92" t="s">
         <v>60</v>
       </c>
-      <c r="E19" s="85"/>
-      <c r="F19" s="85" t="s">
+      <c r="E19" s="92"/>
+      <c r="F19" s="92" t="s">
         <v>61</v>
       </c>
-      <c r="G19" s="86"/>
-      <c r="H19" s="85" t="s">
+      <c r="G19" s="93"/>
+      <c r="H19" s="92" t="s">
         <v>62</v>
       </c>
-      <c r="I19" s="85"/>
-      <c r="J19" s="85" t="s">
+      <c r="I19" s="92"/>
+      <c r="J19" s="92" t="s">
         <v>63</v>
       </c>
-      <c r="K19" s="85"/>
-      <c r="L19" s="85" t="s">
+      <c r="K19" s="92"/>
+      <c r="L19" s="92" t="s">
         <v>64</v>
       </c>
-      <c r="M19" s="86"/>
-      <c r="N19" s="85" t="s">
+      <c r="M19" s="93"/>
+      <c r="N19" s="92" t="s">
         <v>65</v>
       </c>
-      <c r="O19" s="86"/>
-      <c r="P19" s="85" t="s">
+      <c r="O19" s="93"/>
+      <c r="P19" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="Q19" s="86"/>
-      <c r="R19" s="85" t="s">
+      <c r="Q19" s="93"/>
+      <c r="R19" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="S19" s="86"/>
-      <c r="T19" s="85" t="s">
+      <c r="S19" s="93"/>
+      <c r="T19" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="U19" s="85"/>
-      <c r="V19" s="85" t="s">
+      <c r="U19" s="92"/>
+      <c r="V19" s="92" t="s">
         <v>69</v>
       </c>
-      <c r="W19" s="85"/>
-      <c r="X19" s="85" t="s">
+      <c r="W19" s="92"/>
+      <c r="X19" s="92" t="s">
         <v>70</v>
       </c>
-      <c r="Y19" s="85"/>
+      <c r="Y19" s="92"/>
     </row>
     <row r="20" spans="1:25" s="27" customFormat="1" ht="45">
-      <c r="A20" s="88"/>
+      <c r="A20" s="91"/>
       <c r="B20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="28" t="s">
@@ -4215,102 +4223,102 @@
         <v>167035</v>
       </c>
       <c r="S31" s="32">
         <v>93.2</v>
       </c>
       <c r="T31" s="38">
         <v>202795</v>
       </c>
       <c r="U31" s="32">
         <v>110.8</v>
       </c>
       <c r="V31" s="38">
         <v>237552</v>
       </c>
       <c r="W31" s="32">
         <v>127.2</v>
       </c>
       <c r="X31" s="38">
         <v>274317</v>
       </c>
       <c r="Y31" s="32">
         <v>143.5</v>
       </c>
     </row>
     <row r="35" spans="1:25" ht="21" customHeight="1">
-      <c r="A35" s="87"/>
-      <c r="B35" s="85" t="s">
+      <c r="A35" s="90"/>
+      <c r="B35" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="85"/>
-      <c r="D35" s="85" t="s">
+      <c r="C35" s="92"/>
+      <c r="D35" s="92" t="s">
         <v>24</v>
       </c>
-      <c r="E35" s="85"/>
-      <c r="F35" s="85" t="s">
+      <c r="E35" s="92"/>
+      <c r="F35" s="92" t="s">
         <v>25</v>
       </c>
-      <c r="G35" s="86"/>
-      <c r="H35" s="85" t="s">
+      <c r="G35" s="93"/>
+      <c r="H35" s="92" t="s">
         <v>26</v>
       </c>
-      <c r="I35" s="85"/>
-      <c r="J35" s="85" t="s">
+      <c r="I35" s="92"/>
+      <c r="J35" s="92" t="s">
         <v>27</v>
       </c>
-      <c r="K35" s="85"/>
-      <c r="L35" s="85" t="s">
+      <c r="K35" s="92"/>
+      <c r="L35" s="92" t="s">
         <v>28</v>
       </c>
-      <c r="M35" s="86"/>
-      <c r="N35" s="85" t="s">
+      <c r="M35" s="93"/>
+      <c r="N35" s="92" t="s">
         <v>29</v>
       </c>
-      <c r="O35" s="86"/>
-      <c r="P35" s="85" t="s">
+      <c r="O35" s="93"/>
+      <c r="P35" s="92" t="s">
         <v>30</v>
       </c>
-      <c r="Q35" s="86"/>
-      <c r="R35" s="85" t="s">
+      <c r="Q35" s="93"/>
+      <c r="R35" s="92" t="s">
         <v>31</v>
       </c>
-      <c r="S35" s="86"/>
-      <c r="T35" s="85" t="s">
+      <c r="S35" s="93"/>
+      <c r="T35" s="92" t="s">
         <v>71</v>
       </c>
-      <c r="U35" s="85"/>
-      <c r="V35" s="85" t="s">
+      <c r="U35" s="92"/>
+      <c r="V35" s="92" t="s">
         <v>72</v>
       </c>
-      <c r="W35" s="85"/>
-      <c r="X35" s="85" t="s">
+      <c r="W35" s="92"/>
+      <c r="X35" s="92" t="s">
         <v>73</v>
       </c>
-      <c r="Y35" s="85"/>
+      <c r="Y35" s="92"/>
     </row>
     <row r="36" spans="1:25" ht="45">
-      <c r="A36" s="88"/>
+      <c r="A36" s="91"/>
       <c r="B36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="28" t="s">
@@ -5342,102 +5350,102 @@
         <v>322291</v>
       </c>
       <c r="S49" s="34">
         <v>258.60000000000002</v>
       </c>
       <c r="T49" s="52">
         <v>398950</v>
       </c>
       <c r="U49" s="53">
         <v>263.39999999999998</v>
       </c>
       <c r="V49" s="52">
         <v>474607</v>
       </c>
       <c r="W49" s="53">
         <v>266.8</v>
       </c>
       <c r="X49" s="38">
         <v>553405</v>
       </c>
       <c r="Y49" s="32">
         <v>269.39999999999998</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="21" customHeight="1">
-      <c r="A53" s="87"/>
-      <c r="B53" s="85" t="s">
+      <c r="A53" s="90"/>
+      <c r="B53" s="92" t="s">
         <v>74</v>
       </c>
-      <c r="C53" s="85"/>
-      <c r="D53" s="85" t="s">
+      <c r="C53" s="92"/>
+      <c r="D53" s="92" t="s">
         <v>75</v>
       </c>
-      <c r="E53" s="85"/>
-      <c r="F53" s="85" t="s">
+      <c r="E53" s="92"/>
+      <c r="F53" s="92" t="s">
         <v>76</v>
       </c>
-      <c r="G53" s="86"/>
-      <c r="H53" s="85" t="s">
+      <c r="G53" s="93"/>
+      <c r="H53" s="92" t="s">
         <v>77</v>
       </c>
-      <c r="I53" s="85"/>
-      <c r="J53" s="85" t="s">
+      <c r="I53" s="92"/>
+      <c r="J53" s="92" t="s">
         <v>78</v>
       </c>
-      <c r="K53" s="85"/>
-      <c r="L53" s="85" t="s">
+      <c r="K53" s="92"/>
+      <c r="L53" s="92" t="s">
         <v>79</v>
       </c>
-      <c r="M53" s="86"/>
-      <c r="N53" s="85" t="s">
+      <c r="M53" s="93"/>
+      <c r="N53" s="92" t="s">
         <v>80</v>
       </c>
-      <c r="O53" s="86"/>
-      <c r="P53" s="85" t="s">
+      <c r="O53" s="93"/>
+      <c r="P53" s="92" t="s">
         <v>81</v>
       </c>
-      <c r="Q53" s="86"/>
-      <c r="R53" s="85" t="s">
+      <c r="Q53" s="93"/>
+      <c r="R53" s="92" t="s">
         <v>82</v>
       </c>
-      <c r="S53" s="86"/>
-      <c r="T53" s="85" t="s">
+      <c r="S53" s="93"/>
+      <c r="T53" s="92" t="s">
         <v>83</v>
       </c>
-      <c r="U53" s="85"/>
-      <c r="V53" s="85" t="s">
+      <c r="U53" s="92"/>
+      <c r="V53" s="92" t="s">
         <v>84</v>
       </c>
-      <c r="W53" s="85"/>
-      <c r="X53" s="85" t="s">
+      <c r="W53" s="92"/>
+      <c r="X53" s="92" t="s">
         <v>85</v>
       </c>
-      <c r="Y53" s="85"/>
+      <c r="Y53" s="92"/>
     </row>
     <row r="54" spans="1:25" ht="45">
-      <c r="A54" s="88"/>
+      <c r="A54" s="91"/>
       <c r="B54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="D54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="E54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="F54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="G54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="H54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="I54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="57" t="s">
@@ -6469,102 +6477,102 @@
         <v>165309</v>
       </c>
       <c r="S67" s="66">
         <v>47.2</v>
       </c>
       <c r="T67" s="52">
         <v>201691</v>
       </c>
       <c r="U67" s="53">
         <v>46.3</v>
       </c>
       <c r="V67" s="52">
         <v>238706</v>
       </c>
       <c r="W67" s="53">
         <v>45.8</v>
       </c>
       <c r="X67" s="38">
         <v>275825</v>
       </c>
       <c r="Y67" s="32">
         <v>45.3</v>
       </c>
     </row>
     <row r="70" spans="1:25" ht="21" customHeight="1">
-      <c r="A70" s="87"/>
-      <c r="B70" s="85" t="s">
+      <c r="A70" s="90"/>
+      <c r="B70" s="92" t="s">
         <v>86</v>
       </c>
-      <c r="C70" s="85"/>
-      <c r="D70" s="85" t="s">
+      <c r="C70" s="92"/>
+      <c r="D70" s="92" t="s">
         <v>87</v>
       </c>
-      <c r="E70" s="85"/>
-      <c r="F70" s="85" t="s">
+      <c r="E70" s="92"/>
+      <c r="F70" s="92" t="s">
         <v>88</v>
       </c>
-      <c r="G70" s="86"/>
-      <c r="H70" s="85" t="s">
+      <c r="G70" s="93"/>
+      <c r="H70" s="92" t="s">
         <v>89</v>
       </c>
-      <c r="I70" s="85"/>
-      <c r="J70" s="85" t="s">
+      <c r="I70" s="92"/>
+      <c r="J70" s="92" t="s">
         <v>90</v>
       </c>
-      <c r="K70" s="85"/>
-      <c r="L70" s="85" t="s">
+      <c r="K70" s="92"/>
+      <c r="L70" s="92" t="s">
         <v>91</v>
       </c>
-      <c r="M70" s="86"/>
-      <c r="N70" s="85" t="s">
+      <c r="M70" s="93"/>
+      <c r="N70" s="92" t="s">
         <v>92</v>
       </c>
-      <c r="O70" s="86"/>
-      <c r="P70" s="85" t="s">
+      <c r="O70" s="93"/>
+      <c r="P70" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="Q70" s="86"/>
-      <c r="R70" s="85" t="s">
+      <c r="Q70" s="93"/>
+      <c r="R70" s="92" t="s">
         <v>94</v>
       </c>
-      <c r="S70" s="86"/>
-      <c r="T70" s="85" t="s">
+      <c r="S70" s="93"/>
+      <c r="T70" s="92" t="s">
         <v>95</v>
       </c>
-      <c r="U70" s="85"/>
-      <c r="V70" s="85" t="s">
+      <c r="U70" s="92"/>
+      <c r="V70" s="92" t="s">
         <v>96</v>
       </c>
-      <c r="W70" s="85"/>
-      <c r="X70" s="85" t="s">
+      <c r="W70" s="92"/>
+      <c r="X70" s="92" t="s">
         <v>97</v>
       </c>
-      <c r="Y70" s="85"/>
+      <c r="Y70" s="92"/>
     </row>
     <row r="71" spans="1:25" ht="45">
-      <c r="A71" s="88"/>
+      <c r="A71" s="91"/>
       <c r="B71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="C71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="D71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="E71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="F71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="G71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="H71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="I71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="73" t="s">
@@ -6616,681 +6624,733 @@
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B72" s="37">
         <v>1680514</v>
       </c>
       <c r="C72" s="30">
         <v>96.9</v>
       </c>
       <c r="D72" s="39">
         <v>3347925</v>
       </c>
       <c r="E72" s="62">
         <v>93.9</v>
       </c>
       <c r="F72" s="37">
         <v>5327240</v>
       </c>
       <c r="G72" s="30">
         <v>98.3</v>
       </c>
-      <c r="H72" s="91">
+      <c r="H72" s="77">
         <v>7404995</v>
       </c>
-      <c r="I72" s="92">
+      <c r="I72" s="78">
         <v>100</v>
       </c>
-      <c r="J72" s="37"/>
-      <c r="K72" s="30"/>
+      <c r="J72" s="67">
+        <v>9443140</v>
+      </c>
+      <c r="K72" s="68">
+        <v>100.7</v>
+      </c>
       <c r="L72" s="37"/>
       <c r="M72" s="27"/>
       <c r="N72" s="8"/>
       <c r="O72" s="31"/>
       <c r="P72" s="37"/>
       <c r="Q72" s="30"/>
       <c r="R72" s="67"/>
       <c r="S72" s="68"/>
       <c r="T72" s="47"/>
       <c r="U72" s="48"/>
       <c r="V72" s="54"/>
       <c r="W72" s="56"/>
       <c r="X72" s="37"/>
       <c r="Y72" s="30"/>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B73" s="37">
         <v>1117874</v>
       </c>
       <c r="C73" s="30">
         <v>103.6</v>
       </c>
       <c r="D73" s="39">
         <v>2220213</v>
       </c>
       <c r="E73" s="62">
         <v>97.8</v>
       </c>
       <c r="F73" s="37">
         <v>3613146</v>
       </c>
       <c r="G73" s="30">
         <v>103.7</v>
       </c>
-      <c r="H73" s="91">
+      <c r="H73" s="77">
         <v>5106488</v>
       </c>
-      <c r="I73" s="92">
+      <c r="I73" s="78">
         <v>105.6</v>
       </c>
-      <c r="J73" s="37"/>
-      <c r="K73" s="30"/>
+      <c r="J73" s="69">
+        <v>6588505</v>
+      </c>
+      <c r="K73" s="70">
+        <v>106.5</v>
+      </c>
       <c r="L73" s="37"/>
       <c r="M73" s="27"/>
       <c r="N73" s="8"/>
       <c r="O73" s="31"/>
       <c r="P73" s="37"/>
       <c r="Q73" s="30"/>
       <c r="R73" s="69"/>
       <c r="S73" s="70"/>
       <c r="T73" s="49"/>
       <c r="U73" s="50"/>
       <c r="V73" s="54"/>
       <c r="W73" s="56"/>
       <c r="X73" s="37"/>
       <c r="Y73" s="30"/>
     </row>
     <row r="74" spans="1:25">
       <c r="A74" s="35" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="40">
         <v>4402</v>
       </c>
       <c r="C74" s="30">
         <v>76.099999999999994</v>
       </c>
       <c r="D74" s="41">
         <v>8221</v>
       </c>
       <c r="E74" s="63">
         <v>63.7</v>
       </c>
       <c r="F74" s="40">
         <v>22353</v>
       </c>
       <c r="G74" s="30">
         <v>120.5</v>
       </c>
-      <c r="H74" s="91">
+      <c r="H74" s="77">
         <v>40078</v>
       </c>
-      <c r="I74" s="92">
+      <c r="I74" s="78">
         <v>144.1</v>
       </c>
-      <c r="J74" s="40"/>
-      <c r="K74" s="30"/>
+      <c r="J74" s="69">
+        <v>56734</v>
+      </c>
+      <c r="K74" s="70">
+        <v>166.3</v>
+      </c>
       <c r="L74" s="40"/>
       <c r="M74" s="42"/>
       <c r="N74" s="8"/>
       <c r="O74" s="44"/>
       <c r="P74" s="40"/>
       <c r="Q74" s="30"/>
       <c r="R74" s="69"/>
       <c r="S74" s="71"/>
       <c r="T74" s="51"/>
       <c r="U74" s="51"/>
       <c r="V74" s="55"/>
       <c r="W74" s="55"/>
       <c r="X74" s="37"/>
       <c r="Y74" s="30"/>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="35" t="s">
         <v>49</v>
       </c>
       <c r="B75" s="37">
         <v>13007</v>
       </c>
       <c r="C75" s="30">
         <v>84.8</v>
       </c>
       <c r="D75" s="39">
         <v>26207</v>
       </c>
       <c r="E75" s="62">
         <v>85.8</v>
       </c>
       <c r="F75" s="37">
         <v>40517</v>
       </c>
       <c r="G75" s="30">
         <v>89.8</v>
       </c>
-      <c r="H75" s="91">
+      <c r="H75" s="77">
         <v>53567</v>
       </c>
-      <c r="I75" s="92">
+      <c r="I75" s="78">
         <v>90.3</v>
       </c>
-      <c r="J75" s="37"/>
-      <c r="K75" s="30"/>
+      <c r="J75" s="69">
+        <v>66568</v>
+      </c>
+      <c r="K75" s="70">
+        <v>90.7</v>
+      </c>
       <c r="L75" s="37"/>
       <c r="M75" s="27"/>
       <c r="N75" s="8"/>
       <c r="O75" s="31"/>
       <c r="P75" s="37"/>
       <c r="Q75" s="30"/>
       <c r="R75" s="69"/>
       <c r="S75" s="70"/>
       <c r="T75" s="49"/>
       <c r="U75" s="50"/>
       <c r="V75" s="54"/>
       <c r="W75" s="56"/>
       <c r="X75" s="37"/>
       <c r="Y75" s="30"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="37">
         <v>3610</v>
       </c>
       <c r="C76" s="30">
         <v>70.400000000000006</v>
       </c>
       <c r="D76" s="39">
         <v>7410</v>
       </c>
       <c r="E76" s="62">
         <v>72.8</v>
       </c>
       <c r="F76" s="37">
         <v>10980</v>
       </c>
       <c r="G76" s="30">
         <v>79.599999999999994</v>
       </c>
-      <c r="H76" s="91">
+      <c r="H76" s="77">
         <v>14595</v>
       </c>
-      <c r="I76" s="92">
+      <c r="I76" s="78">
         <v>82.7</v>
       </c>
-      <c r="J76" s="37"/>
-      <c r="K76" s="30"/>
+      <c r="J76" s="69">
+        <v>18095</v>
+      </c>
+      <c r="K76" s="70">
+        <v>85.5</v>
+      </c>
       <c r="L76" s="37"/>
       <c r="M76" s="27"/>
       <c r="N76" s="8"/>
       <c r="O76" s="31"/>
       <c r="P76" s="37"/>
       <c r="Q76" s="30"/>
       <c r="R76" s="69"/>
       <c r="S76" s="70"/>
       <c r="T76" s="49"/>
       <c r="U76" s="50"/>
       <c r="V76" s="54"/>
       <c r="W76" s="56"/>
       <c r="X76" s="37"/>
       <c r="Y76" s="30"/>
     </row>
     <row r="77" spans="1:25">
       <c r="A77" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="37">
         <v>45221</v>
       </c>
       <c r="C77" s="30">
         <v>80.599999999999994</v>
       </c>
       <c r="D77" s="39">
         <v>89508</v>
       </c>
       <c r="E77" s="62">
         <v>84.7</v>
       </c>
       <c r="F77" s="37">
         <v>134585</v>
       </c>
       <c r="G77" s="30">
         <v>85.2</v>
       </c>
-      <c r="H77" s="91">
+      <c r="H77" s="77">
         <v>179172</v>
       </c>
-      <c r="I77" s="92">
+      <c r="I77" s="78">
         <v>85.3</v>
       </c>
-      <c r="J77" s="37"/>
-      <c r="K77" s="30"/>
+      <c r="J77" s="69">
+        <v>221509</v>
+      </c>
+      <c r="K77" s="70">
+        <v>84.6</v>
+      </c>
       <c r="L77" s="37"/>
       <c r="M77" s="27"/>
       <c r="N77" s="8"/>
       <c r="O77" s="31"/>
       <c r="P77" s="37"/>
       <c r="Q77" s="30"/>
       <c r="R77" s="69"/>
       <c r="S77" s="70"/>
       <c r="T77" s="49"/>
       <c r="U77" s="50"/>
       <c r="V77" s="54"/>
       <c r="W77" s="56"/>
       <c r="X77" s="37"/>
       <c r="Y77" s="30"/>
     </row>
     <row r="78" spans="1:25">
       <c r="A78" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E78" s="63" t="s">
         <v>16</v>
       </c>
       <c r="F78" s="40" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="H78" s="93" t="s">
-[...6 lines deleted...]
-      <c r="K78" s="30"/>
+      <c r="H78" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="J78" s="71" t="s">
+        <v>16</v>
+      </c>
+      <c r="K78" s="71" t="s">
+        <v>16</v>
+      </c>
       <c r="L78" s="40"/>
       <c r="M78" s="42"/>
       <c r="N78" s="8"/>
       <c r="O78" s="44"/>
       <c r="P78" s="40"/>
       <c r="Q78" s="30"/>
       <c r="R78" s="69"/>
       <c r="S78" s="71"/>
       <c r="T78" s="72"/>
       <c r="U78" s="51"/>
       <c r="V78" s="55"/>
       <c r="W78" s="55"/>
       <c r="X78" s="37"/>
       <c r="Y78" s="30"/>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B79" s="37">
         <v>98805</v>
       </c>
       <c r="C79" s="30">
         <v>86.5</v>
       </c>
       <c r="D79" s="39">
         <v>199818</v>
       </c>
       <c r="E79" s="62">
         <v>88.7</v>
       </c>
       <c r="F79" s="37">
         <v>310845</v>
       </c>
       <c r="G79" s="30">
         <v>91.5</v>
       </c>
-      <c r="H79" s="91">
+      <c r="H79" s="77">
         <v>420758</v>
       </c>
-      <c r="I79" s="92">
+      <c r="I79" s="78">
         <v>94.2</v>
       </c>
-      <c r="J79" s="37"/>
-      <c r="K79" s="30"/>
+      <c r="J79" s="69">
+        <v>534987</v>
+      </c>
+      <c r="K79" s="70">
+        <v>95.6</v>
+      </c>
       <c r="L79" s="37"/>
       <c r="M79" s="27"/>
       <c r="N79" s="8"/>
       <c r="O79" s="31"/>
       <c r="P79" s="37"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="69"/>
       <c r="S79" s="70"/>
       <c r="T79" s="49"/>
       <c r="U79" s="50"/>
       <c r="V79" s="54"/>
       <c r="W79" s="56"/>
       <c r="X79" s="37"/>
       <c r="Y79" s="30"/>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B80" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E80" s="63" t="s">
         <v>16</v>
       </c>
       <c r="F80" s="40" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="H80" s="93" t="s">
-[...6 lines deleted...]
-      <c r="K80" s="30"/>
+      <c r="H80" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="I80" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="J80" s="71" t="s">
+        <v>16</v>
+      </c>
+      <c r="K80" s="71" t="s">
+        <v>16</v>
+      </c>
       <c r="L80" s="40"/>
       <c r="M80" s="42"/>
       <c r="N80" s="44"/>
       <c r="O80" s="44"/>
       <c r="P80" s="40"/>
       <c r="Q80" s="30"/>
       <c r="R80" s="71"/>
       <c r="S80" s="71"/>
       <c r="T80" s="51"/>
       <c r="U80" s="51"/>
       <c r="V80" s="55"/>
       <c r="W80" s="55"/>
       <c r="X80" s="37"/>
       <c r="Y80" s="30"/>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B81" s="37">
         <v>388729</v>
       </c>
       <c r="C81" s="30">
         <v>86.7</v>
       </c>
       <c r="D81" s="39">
         <v>778745</v>
       </c>
       <c r="E81" s="62">
         <v>87.6</v>
       </c>
       <c r="F81" s="37">
         <v>1168039</v>
       </c>
       <c r="G81" s="30">
         <v>87.9</v>
       </c>
-      <c r="H81" s="91">
+      <c r="H81" s="77">
         <v>1554857</v>
       </c>
-      <c r="I81" s="92">
+      <c r="I81" s="78">
         <v>88.1</v>
       </c>
-      <c r="J81" s="37"/>
-      <c r="K81" s="30"/>
+      <c r="J81" s="69">
+        <v>1912480</v>
+      </c>
+      <c r="K81" s="70">
+        <v>87.3</v>
+      </c>
       <c r="L81" s="37"/>
       <c r="M81" s="27"/>
       <c r="N81" s="8"/>
       <c r="O81" s="31"/>
       <c r="P81" s="37"/>
       <c r="Q81" s="30"/>
       <c r="R81" s="69"/>
       <c r="S81" s="70"/>
       <c r="T81" s="49"/>
       <c r="U81" s="50"/>
       <c r="V81" s="54"/>
       <c r="W81" s="56"/>
       <c r="X81" s="37"/>
       <c r="Y81" s="30"/>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B82" s="37">
         <v>3823</v>
       </c>
       <c r="C82" s="30">
         <v>86.9</v>
       </c>
       <c r="D82" s="39">
         <v>7573</v>
       </c>
       <c r="E82" s="62">
         <v>89.4</v>
       </c>
       <c r="F82" s="37">
         <v>11223</v>
       </c>
       <c r="G82" s="30">
         <v>86.9</v>
       </c>
       <c r="H82" s="69">
         <v>14941</v>
       </c>
       <c r="I82" s="70">
         <v>86.4</v>
       </c>
-      <c r="J82" s="37"/>
-      <c r="K82" s="30"/>
+      <c r="J82" s="69">
+        <v>18741</v>
+      </c>
+      <c r="K82" s="70">
+        <v>86.9</v>
+      </c>
       <c r="L82" s="37"/>
       <c r="M82" s="27"/>
       <c r="N82" s="8"/>
       <c r="O82" s="31"/>
       <c r="P82" s="37"/>
       <c r="Q82" s="30"/>
       <c r="R82" s="69"/>
       <c r="S82" s="70"/>
       <c r="T82" s="49"/>
       <c r="U82" s="50"/>
       <c r="V82" s="54"/>
       <c r="W82" s="56"/>
       <c r="X82" s="37"/>
       <c r="Y82" s="30"/>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B83" s="40">
         <v>1423</v>
       </c>
       <c r="C83" s="30">
         <v>82.2</v>
       </c>
       <c r="D83" s="41">
         <v>2923</v>
       </c>
       <c r="E83" s="63">
         <v>90.1</v>
       </c>
       <c r="F83" s="40">
         <v>4483</v>
       </c>
       <c r="G83" s="30">
         <v>92.2</v>
       </c>
       <c r="H83" s="69">
         <v>5939</v>
       </c>
       <c r="I83" s="70">
         <v>92.1</v>
       </c>
-      <c r="J83" s="37"/>
-      <c r="K83" s="30"/>
+      <c r="J83" s="69">
+        <v>7369</v>
+      </c>
+      <c r="K83" s="70">
+        <v>91.8</v>
+      </c>
       <c r="L83" s="37"/>
       <c r="M83" s="27"/>
       <c r="N83" s="8"/>
       <c r="O83" s="31"/>
       <c r="P83" s="37"/>
       <c r="Q83" s="30"/>
       <c r="R83" s="69"/>
       <c r="S83" s="70"/>
       <c r="T83" s="49"/>
       <c r="U83" s="50"/>
       <c r="V83" s="54"/>
       <c r="W83" s="56"/>
       <c r="X83" s="37"/>
       <c r="Y83" s="30"/>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B84" s="38">
         <v>3620</v>
       </c>
       <c r="C84" s="32">
         <v>83</v>
       </c>
       <c r="D84" s="43">
         <v>7307</v>
       </c>
       <c r="E84" s="64">
         <v>88.1</v>
       </c>
       <c r="F84" s="38">
         <v>11069</v>
       </c>
       <c r="G84" s="32">
         <v>89.1</v>
       </c>
       <c r="H84" s="65">
         <v>14600</v>
       </c>
       <c r="I84" s="66">
         <v>88.9</v>
       </c>
-      <c r="J84" s="38"/>
-      <c r="K84" s="32"/>
+      <c r="J84" s="65">
+        <v>18152</v>
+      </c>
+      <c r="K84" s="66">
+        <v>88.9</v>
+      </c>
       <c r="L84" s="38"/>
       <c r="M84" s="33"/>
       <c r="N84" s="45"/>
       <c r="O84" s="34"/>
       <c r="P84" s="38"/>
       <c r="Q84" s="32"/>
       <c r="R84" s="65"/>
       <c r="S84" s="66"/>
       <c r="T84" s="52"/>
       <c r="U84" s="53"/>
       <c r="V84" s="52"/>
       <c r="W84" s="53"/>
       <c r="X84" s="38"/>
       <c r="Y84" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="66">
+    <mergeCell ref="T70:U70"/>
+    <mergeCell ref="V70:W70"/>
+    <mergeCell ref="X70:Y70"/>
+    <mergeCell ref="J70:K70"/>
+    <mergeCell ref="L70:M70"/>
+    <mergeCell ref="N70:O70"/>
+    <mergeCell ref="P70:Q70"/>
+    <mergeCell ref="R70:S70"/>
+    <mergeCell ref="A70:A71"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="T53:U53"/>
+    <mergeCell ref="V53:W53"/>
+    <mergeCell ref="X53:Y53"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="P53:Q53"/>
+    <mergeCell ref="R53:S53"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
     <mergeCell ref="D1:AB1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
-    <mergeCell ref="A19:A20"/>
-[...50 lines deleted...]
-    <mergeCell ref="R70:S70"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>көлемі және НКИ аудандар бойынш</vt:lpstr>