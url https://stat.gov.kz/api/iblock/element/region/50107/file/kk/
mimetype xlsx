--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4350" yWindow="555" windowWidth="19410" windowHeight="10680" activeTab="2"/>
+    <workbookView xWindow="4350" yWindow="555" windowWidth="19410" windowHeight="10680"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="көлемі және НКИ аудандар бойынш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="605" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="98">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -849,64 +849,64 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1181,52 +1181,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="80" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="80"/>
       <c r="C1" s="80"/>
       <c r="D1" s="80"/>
       <c r="E1" s="80"/>
       <c r="F1" s="80"/>
       <c r="G1" s="80"/>
       <c r="H1" s="80"/>
       <c r="I1" s="80"/>
       <c r="J1" s="80"/>
@@ -1492,74 +1492,76 @@
         <v>3612604</v>
       </c>
       <c r="M8" s="12">
         <v>3630709</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="21">
         <v>2026</v>
       </c>
       <c r="B9" s="12">
         <v>1680514</v>
       </c>
       <c r="C9" s="12">
         <v>1667411</v>
       </c>
       <c r="D9" s="75">
         <v>1979315</v>
       </c>
       <c r="E9" s="12">
         <v>2077755</v>
       </c>
       <c r="F9" s="12">
         <v>2038145</v>
       </c>
-      <c r="G9" s="11"/>
+      <c r="G9" s="75">
+        <v>5748384</v>
+      </c>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+      <selection activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="82" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="80"/>
       <c r="C1" s="80"/>
       <c r="D1" s="80"/>
       <c r="E1" s="80"/>
       <c r="F1" s="80"/>
       <c r="G1" s="80"/>
       <c r="H1" s="80"/>
       <c r="I1" s="80"/>
       <c r="J1" s="80"/>
       <c r="K1" s="80"/>
       <c r="L1" s="80"/>
       <c r="M1" s="80"/>
@@ -1798,51 +1800,53 @@
         <v>98.8</v>
       </c>
       <c r="M8" s="3">
         <v>98.9</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="21">
         <v>2026</v>
       </c>
       <c r="B9" s="2">
         <v>46.3</v>
       </c>
       <c r="C9" s="2">
         <v>98.6</v>
       </c>
       <c r="D9" s="2">
         <v>118.7</v>
       </c>
       <c r="E9" s="2">
         <v>104.5</v>
       </c>
       <c r="F9" s="2">
         <v>97.1</v>
       </c>
-      <c r="G9" s="2"/>
+      <c r="G9" s="2">
+        <v>273.8</v>
+      </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="86" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="87"/>
       <c r="C10" s="87"/>
       <c r="D10" s="87"/>
       <c r="E10" s="87"/>
       <c r="F10" s="87"/>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
       <c r="J10" s="87"/>
       <c r="K10" s="87"/>
       <c r="L10" s="87"/>
       <c r="M10" s="88"/>
     </row>
     <row r="11" spans="1:13">
@@ -2006,51 +2010,53 @@
         <v>114.2</v>
       </c>
       <c r="M14" s="3">
         <v>112.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="23">
         <v>2026</v>
       </c>
       <c r="B15" s="2">
         <v>96.9</v>
       </c>
       <c r="C15" s="2">
         <v>91.2</v>
       </c>
       <c r="D15" s="2">
         <v>106.7</v>
       </c>
       <c r="E15" s="2">
         <v>104.6</v>
       </c>
       <c r="F15" s="2">
         <v>103.4</v>
       </c>
-      <c r="G15" s="2"/>
+      <c r="G15" s="2">
+        <v>135.9</v>
+      </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="87"/>
       <c r="C16" s="87"/>
       <c r="D16" s="87"/>
       <c r="E16" s="87"/>
       <c r="F16" s="87"/>
       <c r="G16" s="87"/>
       <c r="H16" s="87"/>
       <c r="I16" s="87"/>
       <c r="J16" s="87"/>
       <c r="K16" s="87"/>
       <c r="L16" s="87"/>
       <c r="M16" s="88"/>
     </row>
     <row r="17" spans="1:13">
@@ -2214,165 +2220,167 @@
         <v>114.4</v>
       </c>
       <c r="M20" s="11">
         <v>114.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="21">
         <v>2026</v>
       </c>
       <c r="B21" s="11">
         <v>96.9</v>
       </c>
       <c r="C21" s="11">
         <v>93.9</v>
       </c>
       <c r="D21" s="11">
         <v>98.3</v>
       </c>
       <c r="E21" s="76">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>100.7</v>
       </c>
-      <c r="G21" s="11"/>
+      <c r="G21" s="76">
+        <v>112</v>
+      </c>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB84"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A58" workbookViewId="0">
-      <selection activeCell="L77" sqref="L77"/>
+    <sheetView topLeftCell="A58" workbookViewId="0">
+      <selection activeCell="Q78" sqref="Q78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
-      <c r="D1" s="89" t="s">
+      <c r="D1" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="E1" s="89"/>
-[...22 lines deleted...]
-      <c r="AB1" s="89"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="93"/>
+      <c r="J1" s="93"/>
+      <c r="K1" s="93"/>
+      <c r="L1" s="93"/>
+      <c r="M1" s="93"/>
+      <c r="N1" s="93"/>
+      <c r="O1" s="93"/>
+      <c r="P1" s="93"/>
+      <c r="Q1" s="93"/>
+      <c r="R1" s="93"/>
+      <c r="S1" s="93"/>
+      <c r="T1" s="93"/>
+      <c r="U1" s="93"/>
+      <c r="V1" s="93"/>
+      <c r="W1" s="93"/>
+      <c r="X1" s="93"/>
+      <c r="Y1" s="93"/>
+      <c r="Z1" s="93"/>
+      <c r="AA1" s="93"/>
+      <c r="AB1" s="93"/>
     </row>
     <row r="3" spans="1:28" s="27" customFormat="1" ht="22.15" customHeight="1">
-      <c r="A3" s="90"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="91"/>
+      <c r="B3" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="92"/>
-      <c r="D3" s="92" t="s">
+      <c r="C3" s="89"/>
+      <c r="D3" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="E3" s="92"/>
-      <c r="F3" s="92" t="s">
+      <c r="E3" s="89"/>
+      <c r="F3" s="89" t="s">
         <v>36</v>
       </c>
-      <c r="G3" s="93"/>
-      <c r="H3" s="92" t="s">
+      <c r="G3" s="90"/>
+      <c r="H3" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="I3" s="92"/>
-      <c r="J3" s="92" t="s">
+      <c r="I3" s="89"/>
+      <c r="J3" s="89" t="s">
         <v>38</v>
       </c>
-      <c r="K3" s="92"/>
-      <c r="L3" s="92" t="s">
+      <c r="K3" s="89"/>
+      <c r="L3" s="89" t="s">
         <v>39</v>
       </c>
-      <c r="M3" s="93"/>
-      <c r="N3" s="92" t="s">
+      <c r="M3" s="90"/>
+      <c r="N3" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="O3" s="93"/>
-      <c r="P3" s="92" t="s">
+      <c r="O3" s="90"/>
+      <c r="P3" s="89" t="s">
         <v>41</v>
       </c>
-      <c r="Q3" s="93"/>
-      <c r="R3" s="92" t="s">
+      <c r="Q3" s="90"/>
+      <c r="R3" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="93"/>
-      <c r="T3" s="92" t="s">
+      <c r="S3" s="90"/>
+      <c r="T3" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="U3" s="92"/>
-      <c r="V3" s="92" t="s">
+      <c r="U3" s="89"/>
+      <c r="V3" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="W3" s="92"/>
-      <c r="X3" s="92" t="s">
+      <c r="W3" s="89"/>
+      <c r="X3" s="89" t="s">
         <v>45</v>
       </c>
-      <c r="Y3" s="92"/>
+      <c r="Y3" s="89"/>
     </row>
     <row r="4" spans="1:28" s="27" customFormat="1" ht="45">
-      <c r="A4" s="91"/>
+      <c r="A4" s="92"/>
       <c r="B4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="28" t="s">
@@ -3250,102 +3258,102 @@
         <v>160361</v>
       </c>
       <c r="S15" s="34">
         <v>121.8</v>
       </c>
       <c r="T15" s="38">
         <v>165160</v>
       </c>
       <c r="U15" s="32">
         <v>100.2</v>
       </c>
       <c r="V15" s="38">
         <v>169959</v>
       </c>
       <c r="W15" s="32">
         <v>85.7</v>
       </c>
       <c r="X15" s="38">
         <v>174758</v>
       </c>
       <c r="Y15" s="32">
         <v>75.3</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="27" customFormat="1" ht="22.15" customHeight="1">
-      <c r="A19" s="90"/>
-      <c r="B19" s="92" t="s">
+      <c r="A19" s="91"/>
+      <c r="B19" s="89" t="s">
         <v>59</v>
       </c>
-      <c r="C19" s="92"/>
-      <c r="D19" s="92" t="s">
+      <c r="C19" s="89"/>
+      <c r="D19" s="89" t="s">
         <v>60</v>
       </c>
-      <c r="E19" s="92"/>
-      <c r="F19" s="92" t="s">
+      <c r="E19" s="89"/>
+      <c r="F19" s="89" t="s">
         <v>61</v>
       </c>
-      <c r="G19" s="93"/>
-      <c r="H19" s="92" t="s">
+      <c r="G19" s="90"/>
+      <c r="H19" s="89" t="s">
         <v>62</v>
       </c>
-      <c r="I19" s="92"/>
-      <c r="J19" s="92" t="s">
+      <c r="I19" s="89"/>
+      <c r="J19" s="89" t="s">
         <v>63</v>
       </c>
-      <c r="K19" s="92"/>
-      <c r="L19" s="92" t="s">
+      <c r="K19" s="89"/>
+      <c r="L19" s="89" t="s">
         <v>64</v>
       </c>
-      <c r="M19" s="93"/>
-      <c r="N19" s="92" t="s">
+      <c r="M19" s="90"/>
+      <c r="N19" s="89" t="s">
         <v>65</v>
       </c>
-      <c r="O19" s="93"/>
-      <c r="P19" s="92" t="s">
+      <c r="O19" s="90"/>
+      <c r="P19" s="89" t="s">
         <v>66</v>
       </c>
-      <c r="Q19" s="93"/>
-      <c r="R19" s="92" t="s">
+      <c r="Q19" s="90"/>
+      <c r="R19" s="89" t="s">
         <v>67</v>
       </c>
-      <c r="S19" s="93"/>
-      <c r="T19" s="92" t="s">
+      <c r="S19" s="90"/>
+      <c r="T19" s="89" t="s">
         <v>68</v>
       </c>
-      <c r="U19" s="92"/>
-      <c r="V19" s="92" t="s">
+      <c r="U19" s="89"/>
+      <c r="V19" s="89" t="s">
         <v>69</v>
       </c>
-      <c r="W19" s="92"/>
-      <c r="X19" s="92" t="s">
+      <c r="W19" s="89"/>
+      <c r="X19" s="89" t="s">
         <v>70</v>
       </c>
-      <c r="Y19" s="92"/>
+      <c r="Y19" s="89"/>
     </row>
     <row r="20" spans="1:25" s="27" customFormat="1" ht="45">
-      <c r="A20" s="91"/>
+      <c r="A20" s="92"/>
       <c r="B20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="28" t="s">
@@ -4223,102 +4231,102 @@
         <v>167035</v>
       </c>
       <c r="S31" s="32">
         <v>93.2</v>
       </c>
       <c r="T31" s="38">
         <v>202795</v>
       </c>
       <c r="U31" s="32">
         <v>110.8</v>
       </c>
       <c r="V31" s="38">
         <v>237552</v>
       </c>
       <c r="W31" s="32">
         <v>127.2</v>
       </c>
       <c r="X31" s="38">
         <v>274317</v>
       </c>
       <c r="Y31" s="32">
         <v>143.5</v>
       </c>
     </row>
     <row r="35" spans="1:25" ht="21" customHeight="1">
-      <c r="A35" s="90"/>
-      <c r="B35" s="92" t="s">
+      <c r="A35" s="91"/>
+      <c r="B35" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="92"/>
-      <c r="D35" s="92" t="s">
+      <c r="C35" s="89"/>
+      <c r="D35" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="E35" s="92"/>
-      <c r="F35" s="92" t="s">
+      <c r="E35" s="89"/>
+      <c r="F35" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="G35" s="93"/>
-      <c r="H35" s="92" t="s">
+      <c r="G35" s="90"/>
+      <c r="H35" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="I35" s="92"/>
-      <c r="J35" s="92" t="s">
+      <c r="I35" s="89"/>
+      <c r="J35" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="K35" s="92"/>
-      <c r="L35" s="92" t="s">
+      <c r="K35" s="89"/>
+      <c r="L35" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="M35" s="93"/>
-      <c r="N35" s="92" t="s">
+      <c r="M35" s="90"/>
+      <c r="N35" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="O35" s="93"/>
-      <c r="P35" s="92" t="s">
+      <c r="O35" s="90"/>
+      <c r="P35" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="Q35" s="93"/>
-      <c r="R35" s="92" t="s">
+      <c r="Q35" s="90"/>
+      <c r="R35" s="89" t="s">
         <v>31</v>
       </c>
-      <c r="S35" s="93"/>
-      <c r="T35" s="92" t="s">
+      <c r="S35" s="90"/>
+      <c r="T35" s="89" t="s">
         <v>71</v>
       </c>
-      <c r="U35" s="92"/>
-      <c r="V35" s="92" t="s">
+      <c r="U35" s="89"/>
+      <c r="V35" s="89" t="s">
         <v>72</v>
       </c>
-      <c r="W35" s="92"/>
-      <c r="X35" s="92" t="s">
+      <c r="W35" s="89"/>
+      <c r="X35" s="89" t="s">
         <v>73</v>
       </c>
-      <c r="Y35" s="92"/>
+      <c r="Y35" s="89"/>
     </row>
     <row r="36" spans="1:25" ht="45">
-      <c r="A36" s="91"/>
+      <c r="A36" s="92"/>
       <c r="B36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="28" t="s">
@@ -5350,102 +5358,102 @@
         <v>322291</v>
       </c>
       <c r="S49" s="34">
         <v>258.60000000000002</v>
       </c>
       <c r="T49" s="52">
         <v>398950</v>
       </c>
       <c r="U49" s="53">
         <v>263.39999999999998</v>
       </c>
       <c r="V49" s="52">
         <v>474607</v>
       </c>
       <c r="W49" s="53">
         <v>266.8</v>
       </c>
       <c r="X49" s="38">
         <v>553405</v>
       </c>
       <c r="Y49" s="32">
         <v>269.39999999999998</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="21" customHeight="1">
-      <c r="A53" s="90"/>
-      <c r="B53" s="92" t="s">
+      <c r="A53" s="91"/>
+      <c r="B53" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="C53" s="92"/>
-      <c r="D53" s="92" t="s">
+      <c r="C53" s="89"/>
+      <c r="D53" s="89" t="s">
         <v>75</v>
       </c>
-      <c r="E53" s="92"/>
-      <c r="F53" s="92" t="s">
+      <c r="E53" s="89"/>
+      <c r="F53" s="89" t="s">
         <v>76</v>
       </c>
-      <c r="G53" s="93"/>
-      <c r="H53" s="92" t="s">
+      <c r="G53" s="90"/>
+      <c r="H53" s="89" t="s">
         <v>77</v>
       </c>
-      <c r="I53" s="92"/>
-      <c r="J53" s="92" t="s">
+      <c r="I53" s="89"/>
+      <c r="J53" s="89" t="s">
         <v>78</v>
       </c>
-      <c r="K53" s="92"/>
-      <c r="L53" s="92" t="s">
+      <c r="K53" s="89"/>
+      <c r="L53" s="89" t="s">
         <v>79</v>
       </c>
-      <c r="M53" s="93"/>
-      <c r="N53" s="92" t="s">
+      <c r="M53" s="90"/>
+      <c r="N53" s="89" t="s">
         <v>80</v>
       </c>
-      <c r="O53" s="93"/>
-      <c r="P53" s="92" t="s">
+      <c r="O53" s="90"/>
+      <c r="P53" s="89" t="s">
         <v>81</v>
       </c>
-      <c r="Q53" s="93"/>
-      <c r="R53" s="92" t="s">
+      <c r="Q53" s="90"/>
+      <c r="R53" s="89" t="s">
         <v>82</v>
       </c>
-      <c r="S53" s="93"/>
-      <c r="T53" s="92" t="s">
+      <c r="S53" s="90"/>
+      <c r="T53" s="89" t="s">
         <v>83</v>
       </c>
-      <c r="U53" s="92"/>
-      <c r="V53" s="92" t="s">
+      <c r="U53" s="89"/>
+      <c r="V53" s="89" t="s">
         <v>84</v>
       </c>
-      <c r="W53" s="92"/>
-      <c r="X53" s="92" t="s">
+      <c r="W53" s="89"/>
+      <c r="X53" s="89" t="s">
         <v>85</v>
       </c>
-      <c r="Y53" s="92"/>
+      <c r="Y53" s="89"/>
     </row>
     <row r="54" spans="1:25" ht="45">
-      <c r="A54" s="91"/>
+      <c r="A54" s="92"/>
       <c r="B54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="D54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="E54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="F54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="G54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="H54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="I54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="57" t="s">
@@ -6477,102 +6485,102 @@
         <v>165309</v>
       </c>
       <c r="S67" s="66">
         <v>47.2</v>
       </c>
       <c r="T67" s="52">
         <v>201691</v>
       </c>
       <c r="U67" s="53">
         <v>46.3</v>
       </c>
       <c r="V67" s="52">
         <v>238706</v>
       </c>
       <c r="W67" s="53">
         <v>45.8</v>
       </c>
       <c r="X67" s="38">
         <v>275825</v>
       </c>
       <c r="Y67" s="32">
         <v>45.3</v>
       </c>
     </row>
     <row r="70" spans="1:25" ht="21" customHeight="1">
-      <c r="A70" s="90"/>
-      <c r="B70" s="92" t="s">
+      <c r="A70" s="91"/>
+      <c r="B70" s="89" t="s">
         <v>86</v>
       </c>
-      <c r="C70" s="92"/>
-      <c r="D70" s="92" t="s">
+      <c r="C70" s="89"/>
+      <c r="D70" s="89" t="s">
         <v>87</v>
       </c>
-      <c r="E70" s="92"/>
-      <c r="F70" s="92" t="s">
+      <c r="E70" s="89"/>
+      <c r="F70" s="89" t="s">
         <v>88</v>
       </c>
-      <c r="G70" s="93"/>
-      <c r="H70" s="92" t="s">
+      <c r="G70" s="90"/>
+      <c r="H70" s="89" t="s">
         <v>89</v>
       </c>
-      <c r="I70" s="92"/>
-      <c r="J70" s="92" t="s">
+      <c r="I70" s="89"/>
+      <c r="J70" s="89" t="s">
         <v>90</v>
       </c>
-      <c r="K70" s="92"/>
-      <c r="L70" s="92" t="s">
+      <c r="K70" s="89"/>
+      <c r="L70" s="89" t="s">
         <v>91</v>
       </c>
-      <c r="M70" s="93"/>
-      <c r="N70" s="92" t="s">
+      <c r="M70" s="90"/>
+      <c r="N70" s="89" t="s">
         <v>92</v>
       </c>
-      <c r="O70" s="93"/>
-      <c r="P70" s="92" t="s">
+      <c r="O70" s="90"/>
+      <c r="P70" s="89" t="s">
         <v>93</v>
       </c>
-      <c r="Q70" s="93"/>
-      <c r="R70" s="92" t="s">
+      <c r="Q70" s="90"/>
+      <c r="R70" s="89" t="s">
         <v>94</v>
       </c>
-      <c r="S70" s="93"/>
-      <c r="T70" s="92" t="s">
+      <c r="S70" s="90"/>
+      <c r="T70" s="89" t="s">
         <v>95</v>
       </c>
-      <c r="U70" s="92"/>
-      <c r="V70" s="92" t="s">
+      <c r="U70" s="89"/>
+      <c r="V70" s="89" t="s">
         <v>96</v>
       </c>
-      <c r="W70" s="92"/>
-      <c r="X70" s="92" t="s">
+      <c r="W70" s="89"/>
+      <c r="X70" s="89" t="s">
         <v>97</v>
       </c>
-      <c r="Y70" s="92"/>
+      <c r="Y70" s="89"/>
     </row>
     <row r="71" spans="1:25" ht="45">
-      <c r="A71" s="91"/>
+      <c r="A71" s="92"/>
       <c r="B71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="C71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="D71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="E71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="F71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="G71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="H71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="I71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="73" t="s">
@@ -6636,721 +6644,773 @@
       </c>
       <c r="D72" s="39">
         <v>3347925</v>
       </c>
       <c r="E72" s="62">
         <v>93.9</v>
       </c>
       <c r="F72" s="37">
         <v>5327240</v>
       </c>
       <c r="G72" s="30">
         <v>98.3</v>
       </c>
       <c r="H72" s="77">
         <v>7404995</v>
       </c>
       <c r="I72" s="78">
         <v>100</v>
       </c>
       <c r="J72" s="67">
         <v>9443140</v>
       </c>
       <c r="K72" s="68">
         <v>100.7</v>
       </c>
-      <c r="L72" s="37"/>
-      <c r="M72" s="27"/>
+      <c r="L72" s="77">
+        <v>15191524</v>
+      </c>
+      <c r="M72" s="78">
+        <v>112</v>
+      </c>
       <c r="N72" s="8"/>
       <c r="O72" s="31"/>
       <c r="P72" s="37"/>
       <c r="Q72" s="30"/>
       <c r="R72" s="67"/>
       <c r="S72" s="68"/>
       <c r="T72" s="47"/>
       <c r="U72" s="48"/>
       <c r="V72" s="54"/>
       <c r="W72" s="56"/>
       <c r="X72" s="37"/>
       <c r="Y72" s="30"/>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B73" s="37">
         <v>1117874</v>
       </c>
       <c r="C73" s="30">
         <v>103.6</v>
       </c>
       <c r="D73" s="39">
         <v>2220213</v>
       </c>
       <c r="E73" s="62">
         <v>97.8</v>
       </c>
       <c r="F73" s="37">
         <v>3613146</v>
       </c>
       <c r="G73" s="30">
         <v>103.7</v>
       </c>
       <c r="H73" s="77">
         <v>5106488</v>
       </c>
       <c r="I73" s="78">
         <v>105.6</v>
       </c>
       <c r="J73" s="69">
         <v>6588505</v>
       </c>
       <c r="K73" s="70">
         <v>106.5</v>
       </c>
-      <c r="L73" s="37"/>
-      <c r="M73" s="27"/>
+      <c r="L73" s="77">
+        <v>10547064</v>
+      </c>
+      <c r="M73" s="78">
+        <v>117.7</v>
+      </c>
       <c r="N73" s="8"/>
       <c r="O73" s="31"/>
       <c r="P73" s="37"/>
       <c r="Q73" s="30"/>
       <c r="R73" s="69"/>
       <c r="S73" s="70"/>
       <c r="T73" s="49"/>
       <c r="U73" s="50"/>
       <c r="V73" s="54"/>
       <c r="W73" s="56"/>
       <c r="X73" s="37"/>
       <c r="Y73" s="30"/>
     </row>
     <row r="74" spans="1:25">
       <c r="A74" s="35" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="40">
         <v>4402</v>
       </c>
       <c r="C74" s="30">
         <v>76.099999999999994</v>
       </c>
       <c r="D74" s="41">
         <v>8221</v>
       </c>
       <c r="E74" s="63">
         <v>63.7</v>
       </c>
       <c r="F74" s="40">
         <v>22353</v>
       </c>
       <c r="G74" s="30">
         <v>120.5</v>
       </c>
       <c r="H74" s="77">
         <v>40078</v>
       </c>
       <c r="I74" s="78">
         <v>144.1</v>
       </c>
       <c r="J74" s="69">
         <v>56734</v>
       </c>
       <c r="K74" s="70">
         <v>166.3</v>
       </c>
-      <c r="L74" s="40"/>
-      <c r="M74" s="42"/>
+      <c r="L74" s="77">
+        <v>89474</v>
+      </c>
+      <c r="M74" s="78">
+        <v>145.80000000000001</v>
+      </c>
       <c r="N74" s="8"/>
       <c r="O74" s="44"/>
       <c r="P74" s="40"/>
       <c r="Q74" s="30"/>
       <c r="R74" s="69"/>
       <c r="S74" s="71"/>
       <c r="T74" s="51"/>
       <c r="U74" s="51"/>
       <c r="V74" s="55"/>
       <c r="W74" s="55"/>
       <c r="X74" s="37"/>
       <c r="Y74" s="30"/>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="35" t="s">
         <v>49</v>
       </c>
       <c r="B75" s="37">
         <v>13007</v>
       </c>
       <c r="C75" s="30">
         <v>84.8</v>
       </c>
       <c r="D75" s="39">
         <v>26207</v>
       </c>
       <c r="E75" s="62">
         <v>85.8</v>
       </c>
       <c r="F75" s="37">
         <v>40517</v>
       </c>
       <c r="G75" s="30">
         <v>89.8</v>
       </c>
       <c r="H75" s="77">
         <v>53567</v>
       </c>
       <c r="I75" s="78">
         <v>90.3</v>
       </c>
       <c r="J75" s="69">
         <v>66568</v>
       </c>
       <c r="K75" s="70">
         <v>90.7</v>
       </c>
-      <c r="L75" s="37"/>
-      <c r="M75" s="27"/>
+      <c r="L75" s="77">
+        <v>300327</v>
+      </c>
+      <c r="M75" s="78">
+        <v>126</v>
+      </c>
       <c r="N75" s="8"/>
       <c r="O75" s="31"/>
       <c r="P75" s="37"/>
       <c r="Q75" s="30"/>
       <c r="R75" s="69"/>
       <c r="S75" s="70"/>
       <c r="T75" s="49"/>
       <c r="U75" s="50"/>
       <c r="V75" s="54"/>
       <c r="W75" s="56"/>
       <c r="X75" s="37"/>
       <c r="Y75" s="30"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="37">
         <v>3610</v>
       </c>
       <c r="C76" s="30">
         <v>70.400000000000006</v>
       </c>
       <c r="D76" s="39">
         <v>7410</v>
       </c>
       <c r="E76" s="62">
         <v>72.8</v>
       </c>
       <c r="F76" s="37">
         <v>10980</v>
       </c>
       <c r="G76" s="30">
         <v>79.599999999999994</v>
       </c>
       <c r="H76" s="77">
         <v>14595</v>
       </c>
       <c r="I76" s="78">
         <v>82.7</v>
       </c>
       <c r="J76" s="69">
         <v>18095</v>
       </c>
       <c r="K76" s="70">
         <v>85.5</v>
       </c>
-      <c r="L76" s="37"/>
-      <c r="M76" s="27"/>
+      <c r="L76" s="77">
+        <v>36132</v>
+      </c>
+      <c r="M76" s="78">
+        <v>77.099999999999994</v>
+      </c>
       <c r="N76" s="8"/>
       <c r="O76" s="31"/>
       <c r="P76" s="37"/>
       <c r="Q76" s="30"/>
       <c r="R76" s="69"/>
       <c r="S76" s="70"/>
       <c r="T76" s="49"/>
       <c r="U76" s="50"/>
       <c r="V76" s="54"/>
       <c r="W76" s="56"/>
       <c r="X76" s="37"/>
       <c r="Y76" s="30"/>
     </row>
     <row r="77" spans="1:25">
       <c r="A77" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="37">
         <v>45221</v>
       </c>
       <c r="C77" s="30">
         <v>80.599999999999994</v>
       </c>
       <c r="D77" s="39">
         <v>89508</v>
       </c>
       <c r="E77" s="62">
         <v>84.7</v>
       </c>
       <c r="F77" s="37">
         <v>134585</v>
       </c>
       <c r="G77" s="30">
         <v>85.2</v>
       </c>
       <c r="H77" s="77">
         <v>179172</v>
       </c>
       <c r="I77" s="78">
         <v>85.3</v>
       </c>
       <c r="J77" s="69">
         <v>221509</v>
       </c>
       <c r="K77" s="70">
         <v>84.6</v>
       </c>
-      <c r="L77" s="37"/>
-      <c r="M77" s="27"/>
+      <c r="L77" s="77">
+        <v>282046</v>
+      </c>
+      <c r="M77" s="78">
+        <v>87.4</v>
+      </c>
       <c r="N77" s="8"/>
       <c r="O77" s="31"/>
       <c r="P77" s="37"/>
       <c r="Q77" s="30"/>
       <c r="R77" s="69"/>
       <c r="S77" s="70"/>
       <c r="T77" s="49"/>
       <c r="U77" s="50"/>
       <c r="V77" s="54"/>
       <c r="W77" s="56"/>
       <c r="X77" s="37"/>
       <c r="Y77" s="30"/>
     </row>
     <row r="78" spans="1:25">
       <c r="A78" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E78" s="63" t="s">
         <v>16</v>
       </c>
       <c r="F78" s="40" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="30" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="79" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="79" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="71" t="s">
         <v>16</v>
       </c>
       <c r="K78" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="L78" s="40"/>
-      <c r="M78" s="42"/>
+      <c r="L78" s="77">
+        <v>97524</v>
+      </c>
+      <c r="M78" s="78">
+        <v>115.6</v>
+      </c>
       <c r="N78" s="8"/>
       <c r="O78" s="44"/>
       <c r="P78" s="40"/>
       <c r="Q78" s="30"/>
       <c r="R78" s="69"/>
       <c r="S78" s="71"/>
       <c r="T78" s="72"/>
       <c r="U78" s="51"/>
       <c r="V78" s="55"/>
       <c r="W78" s="55"/>
       <c r="X78" s="37"/>
       <c r="Y78" s="30"/>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B79" s="37">
         <v>98805</v>
       </c>
       <c r="C79" s="30">
         <v>86.5</v>
       </c>
       <c r="D79" s="39">
         <v>199818</v>
       </c>
       <c r="E79" s="62">
         <v>88.7</v>
       </c>
       <c r="F79" s="37">
         <v>310845</v>
       </c>
       <c r="G79" s="30">
         <v>91.5</v>
       </c>
       <c r="H79" s="77">
         <v>420758</v>
       </c>
       <c r="I79" s="78">
         <v>94.2</v>
       </c>
       <c r="J79" s="69">
         <v>534987</v>
       </c>
       <c r="K79" s="70">
         <v>95.6</v>
       </c>
-      <c r="L79" s="37"/>
-      <c r="M79" s="27"/>
+      <c r="L79" s="77">
+        <v>744200</v>
+      </c>
+      <c r="M79" s="78">
+        <v>103.8</v>
+      </c>
       <c r="N79" s="8"/>
       <c r="O79" s="31"/>
       <c r="P79" s="37"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="69"/>
       <c r="S79" s="70"/>
       <c r="T79" s="49"/>
       <c r="U79" s="50"/>
       <c r="V79" s="54"/>
       <c r="W79" s="56"/>
       <c r="X79" s="37"/>
       <c r="Y79" s="30"/>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B80" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E80" s="63" t="s">
         <v>16</v>
       </c>
       <c r="F80" s="40" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="30" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="79" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="79" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="71" t="s">
         <v>16</v>
       </c>
       <c r="K80" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="L80" s="40"/>
-      <c r="M80" s="42"/>
+      <c r="L80" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="M80" s="79" t="s">
+        <v>16</v>
+      </c>
       <c r="N80" s="44"/>
       <c r="O80" s="44"/>
       <c r="P80" s="40"/>
       <c r="Q80" s="30"/>
       <c r="R80" s="71"/>
       <c r="S80" s="71"/>
       <c r="T80" s="51"/>
       <c r="U80" s="51"/>
       <c r="V80" s="55"/>
       <c r="W80" s="55"/>
       <c r="X80" s="37"/>
       <c r="Y80" s="30"/>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B81" s="37">
         <v>388729</v>
       </c>
       <c r="C81" s="30">
         <v>86.7</v>
       </c>
       <c r="D81" s="39">
         <v>778745</v>
       </c>
       <c r="E81" s="62">
         <v>87.6</v>
       </c>
       <c r="F81" s="37">
         <v>1168039</v>
       </c>
       <c r="G81" s="30">
         <v>87.9</v>
       </c>
       <c r="H81" s="77">
         <v>1554857</v>
       </c>
       <c r="I81" s="78">
         <v>88.1</v>
       </c>
       <c r="J81" s="69">
         <v>1912480</v>
       </c>
       <c r="K81" s="70">
         <v>87.3</v>
       </c>
-      <c r="L81" s="37"/>
-      <c r="M81" s="27"/>
+      <c r="L81" s="77">
+        <v>2884750</v>
+      </c>
+      <c r="M81" s="78">
+        <v>97.7</v>
+      </c>
       <c r="N81" s="8"/>
       <c r="O81" s="31"/>
       <c r="P81" s="37"/>
       <c r="Q81" s="30"/>
       <c r="R81" s="69"/>
       <c r="S81" s="70"/>
       <c r="T81" s="49"/>
       <c r="U81" s="50"/>
       <c r="V81" s="54"/>
       <c r="W81" s="56"/>
       <c r="X81" s="37"/>
       <c r="Y81" s="30"/>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B82" s="37">
         <v>3823</v>
       </c>
       <c r="C82" s="30">
         <v>86.9</v>
       </c>
       <c r="D82" s="39">
         <v>7573</v>
       </c>
       <c r="E82" s="62">
         <v>89.4</v>
       </c>
       <c r="F82" s="37">
         <v>11223</v>
       </c>
       <c r="G82" s="30">
         <v>86.9</v>
       </c>
       <c r="H82" s="69">
         <v>14941</v>
       </c>
       <c r="I82" s="70">
         <v>86.4</v>
       </c>
       <c r="J82" s="69">
         <v>18741</v>
       </c>
       <c r="K82" s="70">
         <v>86.9</v>
       </c>
-      <c r="L82" s="37"/>
-      <c r="M82" s="27"/>
+      <c r="L82" s="77">
+        <v>44603</v>
+      </c>
+      <c r="M82" s="78">
+        <v>206.2</v>
+      </c>
       <c r="N82" s="8"/>
       <c r="O82" s="31"/>
       <c r="P82" s="37"/>
       <c r="Q82" s="30"/>
       <c r="R82" s="69"/>
       <c r="S82" s="70"/>
       <c r="T82" s="49"/>
       <c r="U82" s="50"/>
       <c r="V82" s="54"/>
       <c r="W82" s="56"/>
       <c r="X82" s="37"/>
       <c r="Y82" s="30"/>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B83" s="40">
         <v>1423</v>
       </c>
       <c r="C83" s="30">
         <v>82.2</v>
       </c>
       <c r="D83" s="41">
         <v>2923</v>
       </c>
       <c r="E83" s="63">
         <v>90.1</v>
       </c>
       <c r="F83" s="40">
         <v>4483</v>
       </c>
       <c r="G83" s="30">
         <v>92.2</v>
       </c>
       <c r="H83" s="69">
         <v>5939</v>
       </c>
       <c r="I83" s="70">
         <v>92.1</v>
       </c>
       <c r="J83" s="69">
         <v>7369</v>
       </c>
       <c r="K83" s="70">
         <v>91.8</v>
       </c>
-      <c r="L83" s="37"/>
-      <c r="M83" s="27"/>
+      <c r="L83" s="77">
+        <v>47804</v>
+      </c>
+      <c r="M83" s="78">
+        <v>49.9</v>
+      </c>
       <c r="N83" s="8"/>
       <c r="O83" s="31"/>
       <c r="P83" s="37"/>
       <c r="Q83" s="30"/>
       <c r="R83" s="69"/>
       <c r="S83" s="70"/>
       <c r="T83" s="49"/>
       <c r="U83" s="50"/>
       <c r="V83" s="54"/>
       <c r="W83" s="56"/>
       <c r="X83" s="37"/>
       <c r="Y83" s="30"/>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B84" s="38">
         <v>3620</v>
       </c>
       <c r="C84" s="32">
         <v>83</v>
       </c>
       <c r="D84" s="43">
         <v>7307</v>
       </c>
       <c r="E84" s="64">
         <v>88.1</v>
       </c>
       <c r="F84" s="38">
         <v>11069</v>
       </c>
       <c r="G84" s="32">
         <v>89.1</v>
       </c>
       <c r="H84" s="65">
         <v>14600</v>
       </c>
       <c r="I84" s="66">
         <v>88.9</v>
       </c>
       <c r="J84" s="65">
         <v>18152</v>
       </c>
       <c r="K84" s="66">
         <v>88.9</v>
       </c>
-      <c r="L84" s="38"/>
-      <c r="M84" s="33"/>
+      <c r="L84" s="65">
+        <v>117600</v>
+      </c>
+      <c r="M84" s="66">
+        <v>189.2</v>
+      </c>
       <c r="N84" s="45"/>
       <c r="O84" s="34"/>
       <c r="P84" s="38"/>
       <c r="Q84" s="32"/>
       <c r="R84" s="65"/>
       <c r="S84" s="66"/>
       <c r="T84" s="52"/>
       <c r="U84" s="53"/>
       <c r="V84" s="52"/>
       <c r="W84" s="53"/>
       <c r="X84" s="38"/>
       <c r="Y84" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T70:U70"/>
-[...50 lines deleted...]
-    <mergeCell ref="H19:I19"/>
     <mergeCell ref="D1:AB1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="T53:U53"/>
+    <mergeCell ref="V53:W53"/>
+    <mergeCell ref="X53:Y53"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="P53:Q53"/>
+    <mergeCell ref="R53:S53"/>
+    <mergeCell ref="A70:A71"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="T70:U70"/>
+    <mergeCell ref="V70:W70"/>
+    <mergeCell ref="X70:Y70"/>
+    <mergeCell ref="J70:K70"/>
+    <mergeCell ref="L70:M70"/>
+    <mergeCell ref="N70:O70"/>
+    <mergeCell ref="P70:Q70"/>
+    <mergeCell ref="R70:S70"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>көлемі және НКИ аудандар бойынш</vt:lpstr>