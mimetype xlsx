--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4350" yWindow="555" windowWidth="19410" windowHeight="10680"/>
+    <workbookView xWindow="4350" yWindow="555" windowWidth="19410" windowHeight="10680" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="көлемі және НКИ аудандар бойынш" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="609" uniqueCount="98">
   <si>
     <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтер</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -613,51 +613,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -849,65 +849,66 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1181,52 +1182,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y9"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="80" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="80"/>
       <c r="C1" s="80"/>
       <c r="D1" s="80"/>
       <c r="E1" s="80"/>
       <c r="F1" s="80"/>
       <c r="G1" s="80"/>
       <c r="H1" s="80"/>
       <c r="I1" s="80"/>
       <c r="J1" s="80"/>
@@ -1495,73 +1496,75 @@
         <v>3630709</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="21">
         <v>2026</v>
       </c>
       <c r="B9" s="12">
         <v>1680514</v>
       </c>
       <c r="C9" s="12">
         <v>1667411</v>
       </c>
       <c r="D9" s="75">
         <v>1979315</v>
       </c>
       <c r="E9" s="12">
         <v>2077755</v>
       </c>
       <c r="F9" s="12">
         <v>2038145</v>
       </c>
       <c r="G9" s="75">
         <v>5748384</v>
       </c>
-      <c r="H9" s="11"/>
+      <c r="H9" s="94">
+        <v>5347728</v>
+      </c>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K33" sqref="K33"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="82" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="80"/>
       <c r="C1" s="80"/>
       <c r="D1" s="80"/>
       <c r="E1" s="80"/>
       <c r="F1" s="80"/>
       <c r="G1" s="80"/>
       <c r="H1" s="80"/>
       <c r="I1" s="80"/>
       <c r="J1" s="80"/>
       <c r="K1" s="80"/>
       <c r="L1" s="80"/>
       <c r="M1" s="80"/>
@@ -1803,51 +1806,53 @@
         <v>98.9</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="21">
         <v>2026</v>
       </c>
       <c r="B9" s="2">
         <v>46.3</v>
       </c>
       <c r="C9" s="2">
         <v>98.6</v>
       </c>
       <c r="D9" s="2">
         <v>118.7</v>
       </c>
       <c r="E9" s="2">
         <v>104.5</v>
       </c>
       <c r="F9" s="2">
         <v>97.1</v>
       </c>
       <c r="G9" s="2">
         <v>273.8</v>
       </c>
-      <c r="H9" s="3"/>
+      <c r="H9" s="3">
+        <v>93</v>
+      </c>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="86" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="87"/>
       <c r="C10" s="87"/>
       <c r="D10" s="87"/>
       <c r="E10" s="87"/>
       <c r="F10" s="87"/>
       <c r="G10" s="87"/>
       <c r="H10" s="87"/>
       <c r="I10" s="87"/>
       <c r="J10" s="87"/>
       <c r="K10" s="87"/>
       <c r="L10" s="87"/>
       <c r="M10" s="88"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="23">
@@ -2013,51 +2018,53 @@
         <v>112.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="23">
         <v>2026</v>
       </c>
       <c r="B15" s="2">
         <v>96.9</v>
       </c>
       <c r="C15" s="2">
         <v>91.2</v>
       </c>
       <c r="D15" s="2">
         <v>106.7</v>
       </c>
       <c r="E15" s="2">
         <v>104.6</v>
       </c>
       <c r="F15" s="2">
         <v>103.4</v>
       </c>
       <c r="G15" s="2">
         <v>135.9</v>
       </c>
-      <c r="H15" s="3"/>
+      <c r="H15" s="3">
+        <v>133.6</v>
+      </c>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="87"/>
       <c r="C16" s="87"/>
       <c r="D16" s="87"/>
       <c r="E16" s="87"/>
       <c r="F16" s="87"/>
       <c r="G16" s="87"/>
       <c r="H16" s="87"/>
       <c r="I16" s="87"/>
       <c r="J16" s="87"/>
       <c r="K16" s="87"/>
       <c r="L16" s="87"/>
       <c r="M16" s="88"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="21">
@@ -2223,164 +2230,166 @@
         <v>114.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="21">
         <v>2026</v>
       </c>
       <c r="B21" s="11">
         <v>96.9</v>
       </c>
       <c r="C21" s="11">
         <v>93.9</v>
       </c>
       <c r="D21" s="11">
         <v>98.3</v>
       </c>
       <c r="E21" s="76">
         <v>100</v>
       </c>
       <c r="F21" s="11">
         <v>100.7</v>
       </c>
       <c r="G21" s="76">
         <v>112</v>
       </c>
-      <c r="H21" s="11"/>
+      <c r="H21" s="11">
+        <v>116.9</v>
+      </c>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="11"/>
       <c r="M21" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB84"/>
   <sheetViews>
-    <sheetView topLeftCell="A58" workbookViewId="0">
-      <selection activeCell="Q78" sqref="Q78"/>
+    <sheetView tabSelected="1" topLeftCell="A58" workbookViewId="0">
+      <selection activeCell="N72" sqref="N72:O84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
-      <c r="D1" s="93" t="s">
+      <c r="D1" s="89" t="s">
         <v>22</v>
       </c>
-      <c r="E1" s="93"/>
-[...22 lines deleted...]
-      <c r="AB1" s="93"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
+      <c r="R1" s="89"/>
+      <c r="S1" s="89"/>
+      <c r="T1" s="89"/>
+      <c r="U1" s="89"/>
+      <c r="V1" s="89"/>
+      <c r="W1" s="89"/>
+      <c r="X1" s="89"/>
+      <c r="Y1" s="89"/>
+      <c r="Z1" s="89"/>
+      <c r="AA1" s="89"/>
+      <c r="AB1" s="89"/>
     </row>
     <row r="3" spans="1:28" s="27" customFormat="1" ht="22.15" customHeight="1">
-      <c r="A3" s="91"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="90"/>
+      <c r="B3" s="92" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="89"/>
-      <c r="D3" s="89" t="s">
+      <c r="C3" s="92"/>
+      <c r="D3" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="E3" s="89"/>
-      <c r="F3" s="89" t="s">
+      <c r="E3" s="92"/>
+      <c r="F3" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="G3" s="90"/>
-      <c r="H3" s="89" t="s">
+      <c r="G3" s="93"/>
+      <c r="H3" s="92" t="s">
         <v>37</v>
       </c>
-      <c r="I3" s="89"/>
-      <c r="J3" s="89" t="s">
+      <c r="I3" s="92"/>
+      <c r="J3" s="92" t="s">
         <v>38</v>
       </c>
-      <c r="K3" s="89"/>
-      <c r="L3" s="89" t="s">
+      <c r="K3" s="92"/>
+      <c r="L3" s="92" t="s">
         <v>39</v>
       </c>
-      <c r="M3" s="90"/>
-      <c r="N3" s="89" t="s">
+      <c r="M3" s="93"/>
+      <c r="N3" s="92" t="s">
         <v>40</v>
       </c>
-      <c r="O3" s="90"/>
-      <c r="P3" s="89" t="s">
+      <c r="O3" s="93"/>
+      <c r="P3" s="92" t="s">
         <v>41</v>
       </c>
-      <c r="Q3" s="90"/>
-      <c r="R3" s="89" t="s">
+      <c r="Q3" s="93"/>
+      <c r="R3" s="92" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="90"/>
-      <c r="T3" s="89" t="s">
+      <c r="S3" s="93"/>
+      <c r="T3" s="92" t="s">
         <v>43</v>
       </c>
-      <c r="U3" s="89"/>
-      <c r="V3" s="89" t="s">
+      <c r="U3" s="92"/>
+      <c r="V3" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="W3" s="89"/>
-      <c r="X3" s="89" t="s">
+      <c r="W3" s="92"/>
+      <c r="X3" s="92" t="s">
         <v>45</v>
       </c>
-      <c r="Y3" s="89"/>
+      <c r="Y3" s="92"/>
     </row>
     <row r="4" spans="1:28" s="27" customFormat="1" ht="45">
-      <c r="A4" s="92"/>
+      <c r="A4" s="91"/>
       <c r="B4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I4" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="28" t="s">
@@ -3258,102 +3267,102 @@
         <v>160361</v>
       </c>
       <c r="S15" s="34">
         <v>121.8</v>
       </c>
       <c r="T15" s="38">
         <v>165160</v>
       </c>
       <c r="U15" s="32">
         <v>100.2</v>
       </c>
       <c r="V15" s="38">
         <v>169959</v>
       </c>
       <c r="W15" s="32">
         <v>85.7</v>
       </c>
       <c r="X15" s="38">
         <v>174758</v>
       </c>
       <c r="Y15" s="32">
         <v>75.3</v>
       </c>
     </row>
     <row r="19" spans="1:25" s="27" customFormat="1" ht="22.15" customHeight="1">
-      <c r="A19" s="91"/>
-      <c r="B19" s="89" t="s">
+      <c r="A19" s="90"/>
+      <c r="B19" s="92" t="s">
         <v>59</v>
       </c>
-      <c r="C19" s="89"/>
-      <c r="D19" s="89" t="s">
+      <c r="C19" s="92"/>
+      <c r="D19" s="92" t="s">
         <v>60</v>
       </c>
-      <c r="E19" s="89"/>
-      <c r="F19" s="89" t="s">
+      <c r="E19" s="92"/>
+      <c r="F19" s="92" t="s">
         <v>61</v>
       </c>
-      <c r="G19" s="90"/>
-      <c r="H19" s="89" t="s">
+      <c r="G19" s="93"/>
+      <c r="H19" s="92" t="s">
         <v>62</v>
       </c>
-      <c r="I19" s="89"/>
-      <c r="J19" s="89" t="s">
+      <c r="I19" s="92"/>
+      <c r="J19" s="92" t="s">
         <v>63</v>
       </c>
-      <c r="K19" s="89"/>
-      <c r="L19" s="89" t="s">
+      <c r="K19" s="92"/>
+      <c r="L19" s="92" t="s">
         <v>64</v>
       </c>
-      <c r="M19" s="90"/>
-      <c r="N19" s="89" t="s">
+      <c r="M19" s="93"/>
+      <c r="N19" s="92" t="s">
         <v>65</v>
       </c>
-      <c r="O19" s="90"/>
-      <c r="P19" s="89" t="s">
+      <c r="O19" s="93"/>
+      <c r="P19" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="Q19" s="90"/>
-      <c r="R19" s="89" t="s">
+      <c r="Q19" s="93"/>
+      <c r="R19" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="S19" s="90"/>
-      <c r="T19" s="89" t="s">
+      <c r="S19" s="93"/>
+      <c r="T19" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="U19" s="89"/>
-      <c r="V19" s="89" t="s">
+      <c r="U19" s="92"/>
+      <c r="V19" s="92" t="s">
         <v>69</v>
       </c>
-      <c r="W19" s="89"/>
-      <c r="X19" s="89" t="s">
+      <c r="W19" s="92"/>
+      <c r="X19" s="92" t="s">
         <v>70</v>
       </c>
-      <c r="Y19" s="89"/>
+      <c r="Y19" s="92"/>
     </row>
     <row r="20" spans="1:25" s="27" customFormat="1" ht="45">
-      <c r="A20" s="92"/>
+      <c r="A20" s="91"/>
       <c r="B20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I20" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J20" s="28" t="s">
@@ -4231,102 +4240,102 @@
         <v>167035</v>
       </c>
       <c r="S31" s="32">
         <v>93.2</v>
       </c>
       <c r="T31" s="38">
         <v>202795</v>
       </c>
       <c r="U31" s="32">
         <v>110.8</v>
       </c>
       <c r="V31" s="38">
         <v>237552</v>
       </c>
       <c r="W31" s="32">
         <v>127.2</v>
       </c>
       <c r="X31" s="38">
         <v>274317</v>
       </c>
       <c r="Y31" s="32">
         <v>143.5</v>
       </c>
     </row>
     <row r="35" spans="1:25" ht="21" customHeight="1">
-      <c r="A35" s="91"/>
-      <c r="B35" s="89" t="s">
+      <c r="A35" s="90"/>
+      <c r="B35" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="89"/>
-      <c r="D35" s="89" t="s">
+      <c r="C35" s="92"/>
+      <c r="D35" s="92" t="s">
         <v>24</v>
       </c>
-      <c r="E35" s="89"/>
-      <c r="F35" s="89" t="s">
+      <c r="E35" s="92"/>
+      <c r="F35" s="92" t="s">
         <v>25</v>
       </c>
-      <c r="G35" s="90"/>
-      <c r="H35" s="89" t="s">
+      <c r="G35" s="93"/>
+      <c r="H35" s="92" t="s">
         <v>26</v>
       </c>
-      <c r="I35" s="89"/>
-      <c r="J35" s="89" t="s">
+      <c r="I35" s="92"/>
+      <c r="J35" s="92" t="s">
         <v>27</v>
       </c>
-      <c r="K35" s="89"/>
-      <c r="L35" s="89" t="s">
+      <c r="K35" s="92"/>
+      <c r="L35" s="92" t="s">
         <v>28</v>
       </c>
-      <c r="M35" s="90"/>
-      <c r="N35" s="89" t="s">
+      <c r="M35" s="93"/>
+      <c r="N35" s="92" t="s">
         <v>29</v>
       </c>
-      <c r="O35" s="90"/>
-      <c r="P35" s="89" t="s">
+      <c r="O35" s="93"/>
+      <c r="P35" s="92" t="s">
         <v>30</v>
       </c>
-      <c r="Q35" s="90"/>
-      <c r="R35" s="89" t="s">
+      <c r="Q35" s="93"/>
+      <c r="R35" s="92" t="s">
         <v>31</v>
       </c>
-      <c r="S35" s="90"/>
-      <c r="T35" s="89" t="s">
+      <c r="S35" s="93"/>
+      <c r="T35" s="92" t="s">
         <v>71</v>
       </c>
-      <c r="U35" s="89"/>
-      <c r="V35" s="89" t="s">
+      <c r="U35" s="92"/>
+      <c r="V35" s="92" t="s">
         <v>72</v>
       </c>
-      <c r="W35" s="89"/>
-      <c r="X35" s="89" t="s">
+      <c r="W35" s="92"/>
+      <c r="X35" s="92" t="s">
         <v>73</v>
       </c>
-      <c r="Y35" s="89"/>
+      <c r="Y35" s="92"/>
     </row>
     <row r="36" spans="1:25" ht="45">
-      <c r="A36" s="92"/>
+      <c r="A36" s="91"/>
       <c r="B36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="E36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="G36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="28" t="s">
         <v>46</v>
       </c>
       <c r="I36" s="29" t="s">
         <v>32</v>
       </c>
       <c r="J36" s="28" t="s">
@@ -5358,102 +5367,102 @@
         <v>322291</v>
       </c>
       <c r="S49" s="34">
         <v>258.60000000000002</v>
       </c>
       <c r="T49" s="52">
         <v>398950</v>
       </c>
       <c r="U49" s="53">
         <v>263.39999999999998</v>
       </c>
       <c r="V49" s="52">
         <v>474607</v>
       </c>
       <c r="W49" s="53">
         <v>266.8</v>
       </c>
       <c r="X49" s="38">
         <v>553405</v>
       </c>
       <c r="Y49" s="32">
         <v>269.39999999999998</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="21" customHeight="1">
-      <c r="A53" s="91"/>
-      <c r="B53" s="89" t="s">
+      <c r="A53" s="90"/>
+      <c r="B53" s="92" t="s">
         <v>74</v>
       </c>
-      <c r="C53" s="89"/>
-      <c r="D53" s="89" t="s">
+      <c r="C53" s="92"/>
+      <c r="D53" s="92" t="s">
         <v>75</v>
       </c>
-      <c r="E53" s="89"/>
-      <c r="F53" s="89" t="s">
+      <c r="E53" s="92"/>
+      <c r="F53" s="92" t="s">
         <v>76</v>
       </c>
-      <c r="G53" s="90"/>
-      <c r="H53" s="89" t="s">
+      <c r="G53" s="93"/>
+      <c r="H53" s="92" t="s">
         <v>77</v>
       </c>
-      <c r="I53" s="89"/>
-      <c r="J53" s="89" t="s">
+      <c r="I53" s="92"/>
+      <c r="J53" s="92" t="s">
         <v>78</v>
       </c>
-      <c r="K53" s="89"/>
-      <c r="L53" s="89" t="s">
+      <c r="K53" s="92"/>
+      <c r="L53" s="92" t="s">
         <v>79</v>
       </c>
-      <c r="M53" s="90"/>
-      <c r="N53" s="89" t="s">
+      <c r="M53" s="93"/>
+      <c r="N53" s="92" t="s">
         <v>80</v>
       </c>
-      <c r="O53" s="90"/>
-      <c r="P53" s="89" t="s">
+      <c r="O53" s="93"/>
+      <c r="P53" s="92" t="s">
         <v>81</v>
       </c>
-      <c r="Q53" s="90"/>
-      <c r="R53" s="89" t="s">
+      <c r="Q53" s="93"/>
+      <c r="R53" s="92" t="s">
         <v>82</v>
       </c>
-      <c r="S53" s="90"/>
-      <c r="T53" s="89" t="s">
+      <c r="S53" s="93"/>
+      <c r="T53" s="92" t="s">
         <v>83</v>
       </c>
-      <c r="U53" s="89"/>
-      <c r="V53" s="89" t="s">
+      <c r="U53" s="92"/>
+      <c r="V53" s="92" t="s">
         <v>84</v>
       </c>
-      <c r="W53" s="89"/>
-      <c r="X53" s="89" t="s">
+      <c r="W53" s="92"/>
+      <c r="X53" s="92" t="s">
         <v>85</v>
       </c>
-      <c r="Y53" s="89"/>
+      <c r="Y53" s="92"/>
     </row>
     <row r="54" spans="1:25" ht="45">
-      <c r="A54" s="92"/>
+      <c r="A54" s="91"/>
       <c r="B54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="C54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="D54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="E54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="F54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="G54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="H54" s="57" t="s">
         <v>46</v>
       </c>
       <c r="I54" s="58" t="s">
         <v>32</v>
       </c>
       <c r="J54" s="57" t="s">
@@ -6485,102 +6494,102 @@
         <v>165309</v>
       </c>
       <c r="S67" s="66">
         <v>47.2</v>
       </c>
       <c r="T67" s="52">
         <v>201691</v>
       </c>
       <c r="U67" s="53">
         <v>46.3</v>
       </c>
       <c r="V67" s="52">
         <v>238706</v>
       </c>
       <c r="W67" s="53">
         <v>45.8</v>
       </c>
       <c r="X67" s="38">
         <v>275825</v>
       </c>
       <c r="Y67" s="32">
         <v>45.3</v>
       </c>
     </row>
     <row r="70" spans="1:25" ht="21" customHeight="1">
-      <c r="A70" s="91"/>
-      <c r="B70" s="89" t="s">
+      <c r="A70" s="90"/>
+      <c r="B70" s="92" t="s">
         <v>86</v>
       </c>
-      <c r="C70" s="89"/>
-      <c r="D70" s="89" t="s">
+      <c r="C70" s="92"/>
+      <c r="D70" s="92" t="s">
         <v>87</v>
       </c>
-      <c r="E70" s="89"/>
-      <c r="F70" s="89" t="s">
+      <c r="E70" s="92"/>
+      <c r="F70" s="92" t="s">
         <v>88</v>
       </c>
-      <c r="G70" s="90"/>
-      <c r="H70" s="89" t="s">
+      <c r="G70" s="93"/>
+      <c r="H70" s="92" t="s">
         <v>89</v>
       </c>
-      <c r="I70" s="89"/>
-      <c r="J70" s="89" t="s">
+      <c r="I70" s="92"/>
+      <c r="J70" s="92" t="s">
         <v>90</v>
       </c>
-      <c r="K70" s="89"/>
-      <c r="L70" s="89" t="s">
+      <c r="K70" s="92"/>
+      <c r="L70" s="92" t="s">
         <v>91</v>
       </c>
-      <c r="M70" s="90"/>
-      <c r="N70" s="89" t="s">
+      <c r="M70" s="93"/>
+      <c r="N70" s="92" t="s">
         <v>92</v>
       </c>
-      <c r="O70" s="90"/>
-      <c r="P70" s="89" t="s">
+      <c r="O70" s="93"/>
+      <c r="P70" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="Q70" s="90"/>
-      <c r="R70" s="89" t="s">
+      <c r="Q70" s="93"/>
+      <c r="R70" s="92" t="s">
         <v>94</v>
       </c>
-      <c r="S70" s="90"/>
-      <c r="T70" s="89" t="s">
+      <c r="S70" s="93"/>
+      <c r="T70" s="92" t="s">
         <v>95</v>
       </c>
-      <c r="U70" s="89"/>
-      <c r="V70" s="89" t="s">
+      <c r="U70" s="92"/>
+      <c r="V70" s="92" t="s">
         <v>96</v>
       </c>
-      <c r="W70" s="89"/>
-      <c r="X70" s="89" t="s">
+      <c r="W70" s="92"/>
+      <c r="X70" s="92" t="s">
         <v>97</v>
       </c>
-      <c r="Y70" s="89"/>
+      <c r="Y70" s="92"/>
     </row>
     <row r="71" spans="1:25" ht="45">
-      <c r="A71" s="92"/>
+      <c r="A71" s="91"/>
       <c r="B71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="C71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="D71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="E71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="F71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="G71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="H71" s="73" t="s">
         <v>46</v>
       </c>
       <c r="I71" s="74" t="s">
         <v>32</v>
       </c>
       <c r="J71" s="73" t="s">
@@ -6650,52 +6659,56 @@
       </c>
       <c r="F72" s="37">
         <v>5327240</v>
       </c>
       <c r="G72" s="30">
         <v>98.3</v>
       </c>
       <c r="H72" s="77">
         <v>7404995</v>
       </c>
       <c r="I72" s="78">
         <v>100</v>
       </c>
       <c r="J72" s="67">
         <v>9443140</v>
       </c>
       <c r="K72" s="68">
         <v>100.7</v>
       </c>
       <c r="L72" s="77">
         <v>15191524</v>
       </c>
       <c r="M72" s="78">
         <v>112</v>
       </c>
-      <c r="N72" s="8"/>
-      <c r="O72" s="31"/>
+      <c r="N72" s="8">
+        <v>20539252</v>
+      </c>
+      <c r="O72" s="31">
+        <v>116.9</v>
+      </c>
       <c r="P72" s="37"/>
       <c r="Q72" s="30"/>
       <c r="R72" s="67"/>
       <c r="S72" s="68"/>
       <c r="T72" s="47"/>
       <c r="U72" s="48"/>
       <c r="V72" s="54"/>
       <c r="W72" s="56"/>
       <c r="X72" s="37"/>
       <c r="Y72" s="30"/>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B73" s="37">
         <v>1117874</v>
       </c>
       <c r="C73" s="30">
         <v>103.6</v>
       </c>
       <c r="D73" s="39">
         <v>2220213</v>
       </c>
       <c r="E73" s="62">
@@ -6703,52 +6716,56 @@
       </c>
       <c r="F73" s="37">
         <v>3613146</v>
       </c>
       <c r="G73" s="30">
         <v>103.7</v>
       </c>
       <c r="H73" s="77">
         <v>5106488</v>
       </c>
       <c r="I73" s="78">
         <v>105.6</v>
       </c>
       <c r="J73" s="69">
         <v>6588505</v>
       </c>
       <c r="K73" s="70">
         <v>106.5</v>
       </c>
       <c r="L73" s="77">
         <v>10547064</v>
       </c>
       <c r="M73" s="78">
         <v>117.7</v>
       </c>
-      <c r="N73" s="8"/>
-      <c r="O73" s="31"/>
+      <c r="N73" s="8">
+        <v>14227372</v>
+      </c>
+      <c r="O73" s="31">
+        <v>123.7</v>
+      </c>
       <c r="P73" s="37"/>
       <c r="Q73" s="30"/>
       <c r="R73" s="69"/>
       <c r="S73" s="70"/>
       <c r="T73" s="49"/>
       <c r="U73" s="50"/>
       <c r="V73" s="54"/>
       <c r="W73" s="56"/>
       <c r="X73" s="37"/>
       <c r="Y73" s="30"/>
     </row>
     <row r="74" spans="1:25">
       <c r="A74" s="35" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="40">
         <v>4402</v>
       </c>
       <c r="C74" s="30">
         <v>76.099999999999994</v>
       </c>
       <c r="D74" s="41">
         <v>8221</v>
       </c>
       <c r="E74" s="63">
@@ -6756,52 +6773,56 @@
       </c>
       <c r="F74" s="40">
         <v>22353</v>
       </c>
       <c r="G74" s="30">
         <v>120.5</v>
       </c>
       <c r="H74" s="77">
         <v>40078</v>
       </c>
       <c r="I74" s="78">
         <v>144.1</v>
       </c>
       <c r="J74" s="69">
         <v>56734</v>
       </c>
       <c r="K74" s="70">
         <v>166.3</v>
       </c>
       <c r="L74" s="77">
         <v>89474</v>
       </c>
       <c r="M74" s="78">
         <v>145.80000000000001</v>
       </c>
-      <c r="N74" s="8"/>
-      <c r="O74" s="44"/>
+      <c r="N74" s="8">
+        <v>122056</v>
+      </c>
+      <c r="O74" s="44">
+        <v>137.6</v>
+      </c>
       <c r="P74" s="40"/>
       <c r="Q74" s="30"/>
       <c r="R74" s="69"/>
       <c r="S74" s="71"/>
       <c r="T74" s="51"/>
       <c r="U74" s="51"/>
       <c r="V74" s="55"/>
       <c r="W74" s="55"/>
       <c r="X74" s="37"/>
       <c r="Y74" s="30"/>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="35" t="s">
         <v>49</v>
       </c>
       <c r="B75" s="37">
         <v>13007</v>
       </c>
       <c r="C75" s="30">
         <v>84.8</v>
       </c>
       <c r="D75" s="39">
         <v>26207</v>
       </c>
       <c r="E75" s="62">
@@ -6809,52 +6830,56 @@
       </c>
       <c r="F75" s="37">
         <v>40517</v>
       </c>
       <c r="G75" s="30">
         <v>89.8</v>
       </c>
       <c r="H75" s="77">
         <v>53567</v>
       </c>
       <c r="I75" s="78">
         <v>90.3</v>
       </c>
       <c r="J75" s="69">
         <v>66568</v>
       </c>
       <c r="K75" s="70">
         <v>90.7</v>
       </c>
       <c r="L75" s="77">
         <v>300327</v>
       </c>
       <c r="M75" s="78">
         <v>126</v>
       </c>
-      <c r="N75" s="8"/>
-      <c r="O75" s="31"/>
+      <c r="N75" s="8">
+        <v>500533</v>
+      </c>
+      <c r="O75" s="31">
+        <v>124</v>
+      </c>
       <c r="P75" s="37"/>
       <c r="Q75" s="30"/>
       <c r="R75" s="69"/>
       <c r="S75" s="70"/>
       <c r="T75" s="49"/>
       <c r="U75" s="50"/>
       <c r="V75" s="54"/>
       <c r="W75" s="56"/>
       <c r="X75" s="37"/>
       <c r="Y75" s="30"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B76" s="37">
         <v>3610</v>
       </c>
       <c r="C76" s="30">
         <v>70.400000000000006</v>
       </c>
       <c r="D76" s="39">
         <v>7410</v>
       </c>
       <c r="E76" s="62">
@@ -6862,52 +6887,56 @@
       </c>
       <c r="F76" s="37">
         <v>10980</v>
       </c>
       <c r="G76" s="30">
         <v>79.599999999999994</v>
       </c>
       <c r="H76" s="77">
         <v>14595</v>
       </c>
       <c r="I76" s="78">
         <v>82.7</v>
       </c>
       <c r="J76" s="69">
         <v>18095</v>
       </c>
       <c r="K76" s="70">
         <v>85.5</v>
       </c>
       <c r="L76" s="77">
         <v>36132</v>
       </c>
       <c r="M76" s="78">
         <v>77.099999999999994</v>
       </c>
-      <c r="N76" s="8"/>
-      <c r="O76" s="31"/>
+      <c r="N76" s="8">
+        <v>54256</v>
+      </c>
+      <c r="O76" s="31">
+        <v>74.599999999999994</v>
+      </c>
       <c r="P76" s="37"/>
       <c r="Q76" s="30"/>
       <c r="R76" s="69"/>
       <c r="S76" s="70"/>
       <c r="T76" s="49"/>
       <c r="U76" s="50"/>
       <c r="V76" s="54"/>
       <c r="W76" s="56"/>
       <c r="X76" s="37"/>
       <c r="Y76" s="30"/>
     </row>
     <row r="77" spans="1:25">
       <c r="A77" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B77" s="37">
         <v>45221</v>
       </c>
       <c r="C77" s="30">
         <v>80.599999999999994</v>
       </c>
       <c r="D77" s="39">
         <v>89508</v>
       </c>
       <c r="E77" s="62">
@@ -6915,52 +6944,56 @@
       </c>
       <c r="F77" s="37">
         <v>134585</v>
       </c>
       <c r="G77" s="30">
         <v>85.2</v>
       </c>
       <c r="H77" s="77">
         <v>179172</v>
       </c>
       <c r="I77" s="78">
         <v>85.3</v>
       </c>
       <c r="J77" s="69">
         <v>221509</v>
       </c>
       <c r="K77" s="70">
         <v>84.6</v>
       </c>
       <c r="L77" s="77">
         <v>282046</v>
       </c>
       <c r="M77" s="78">
         <v>87.4</v>
       </c>
-      <c r="N77" s="8"/>
-      <c r="O77" s="31"/>
+      <c r="N77" s="8">
+        <v>342666</v>
+      </c>
+      <c r="O77" s="31">
+        <v>89.5</v>
+      </c>
       <c r="P77" s="37"/>
       <c r="Q77" s="30"/>
       <c r="R77" s="69"/>
       <c r="S77" s="70"/>
       <c r="T77" s="49"/>
       <c r="U77" s="50"/>
       <c r="V77" s="54"/>
       <c r="W77" s="56"/>
       <c r="X77" s="37"/>
       <c r="Y77" s="30"/>
     </row>
     <row r="78" spans="1:25">
       <c r="A78" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D78" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E78" s="63" t="s">
@@ -6968,52 +7001,56 @@
       </c>
       <c r="F78" s="40" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="30" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="79" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="79" t="s">
         <v>16</v>
       </c>
       <c r="J78" s="71" t="s">
         <v>16</v>
       </c>
       <c r="K78" s="71" t="s">
         <v>16</v>
       </c>
       <c r="L78" s="77">
         <v>97524</v>
       </c>
       <c r="M78" s="78">
         <v>115.6</v>
       </c>
-      <c r="N78" s="8"/>
-      <c r="O78" s="44"/>
+      <c r="N78" s="8">
+        <v>195213</v>
+      </c>
+      <c r="O78" s="44">
+        <v>115.5</v>
+      </c>
       <c r="P78" s="40"/>
       <c r="Q78" s="30"/>
       <c r="R78" s="69"/>
       <c r="S78" s="71"/>
       <c r="T78" s="72"/>
       <c r="U78" s="51"/>
       <c r="V78" s="55"/>
       <c r="W78" s="55"/>
       <c r="X78" s="37"/>
       <c r="Y78" s="30"/>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B79" s="37">
         <v>98805</v>
       </c>
       <c r="C79" s="30">
         <v>86.5</v>
       </c>
       <c r="D79" s="39">
         <v>199818</v>
       </c>
       <c r="E79" s="62">
@@ -7021,52 +7058,56 @@
       </c>
       <c r="F79" s="37">
         <v>310845</v>
       </c>
       <c r="G79" s="30">
         <v>91.5</v>
       </c>
       <c r="H79" s="77">
         <v>420758</v>
       </c>
       <c r="I79" s="78">
         <v>94.2</v>
       </c>
       <c r="J79" s="69">
         <v>534987</v>
       </c>
       <c r="K79" s="70">
         <v>95.6</v>
       </c>
       <c r="L79" s="77">
         <v>744200</v>
       </c>
       <c r="M79" s="78">
         <v>103.8</v>
       </c>
-      <c r="N79" s="8"/>
-      <c r="O79" s="31"/>
+      <c r="N79" s="8">
+        <v>898207</v>
+      </c>
+      <c r="O79" s="31">
+        <v>98.1</v>
+      </c>
       <c r="P79" s="37"/>
       <c r="Q79" s="30"/>
       <c r="R79" s="69"/>
       <c r="S79" s="70"/>
       <c r="T79" s="49"/>
       <c r="U79" s="50"/>
       <c r="V79" s="54"/>
       <c r="W79" s="56"/>
       <c r="X79" s="37"/>
       <c r="Y79" s="30"/>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B80" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="30" t="s">
         <v>16</v>
       </c>
       <c r="D80" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E80" s="63" t="s">
@@ -7074,52 +7115,56 @@
       </c>
       <c r="F80" s="40" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="30" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="79" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="79" t="s">
         <v>16</v>
       </c>
       <c r="J80" s="71" t="s">
         <v>16</v>
       </c>
       <c r="K80" s="71" t="s">
         <v>16</v>
       </c>
       <c r="L80" s="79" t="s">
         <v>16</v>
       </c>
       <c r="M80" s="79" t="s">
         <v>16</v>
       </c>
-      <c r="N80" s="44"/>
-      <c r="O80" s="44"/>
+      <c r="N80" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="O80" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="P80" s="40"/>
       <c r="Q80" s="30"/>
       <c r="R80" s="71"/>
       <c r="S80" s="71"/>
       <c r="T80" s="51"/>
       <c r="U80" s="51"/>
       <c r="V80" s="55"/>
       <c r="W80" s="55"/>
       <c r="X80" s="37"/>
       <c r="Y80" s="30"/>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B81" s="37">
         <v>388729</v>
       </c>
       <c r="C81" s="30">
         <v>86.7</v>
       </c>
       <c r="D81" s="39">
         <v>778745</v>
       </c>
       <c r="E81" s="62">
@@ -7127,52 +7172,56 @@
       </c>
       <c r="F81" s="37">
         <v>1168039</v>
       </c>
       <c r="G81" s="30">
         <v>87.9</v>
       </c>
       <c r="H81" s="77">
         <v>1554857</v>
       </c>
       <c r="I81" s="78">
         <v>88.1</v>
       </c>
       <c r="J81" s="69">
         <v>1912480</v>
       </c>
       <c r="K81" s="70">
         <v>87.3</v>
       </c>
       <c r="L81" s="77">
         <v>2884750</v>
       </c>
       <c r="M81" s="78">
         <v>97.7</v>
       </c>
-      <c r="N81" s="8"/>
-      <c r="O81" s="31"/>
+      <c r="N81" s="8">
+        <v>3857010</v>
+      </c>
+      <c r="O81" s="31">
+        <v>103.8</v>
+      </c>
       <c r="P81" s="37"/>
       <c r="Q81" s="30"/>
       <c r="R81" s="69"/>
       <c r="S81" s="70"/>
       <c r="T81" s="49"/>
       <c r="U81" s="50"/>
       <c r="V81" s="54"/>
       <c r="W81" s="56"/>
       <c r="X81" s="37"/>
       <c r="Y81" s="30"/>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B82" s="37">
         <v>3823</v>
       </c>
       <c r="C82" s="30">
         <v>86.9</v>
       </c>
       <c r="D82" s="39">
         <v>7573</v>
       </c>
       <c r="E82" s="62">
@@ -7180,52 +7229,56 @@
       </c>
       <c r="F82" s="37">
         <v>11223</v>
       </c>
       <c r="G82" s="30">
         <v>86.9</v>
       </c>
       <c r="H82" s="69">
         <v>14941</v>
       </c>
       <c r="I82" s="70">
         <v>86.4</v>
       </c>
       <c r="J82" s="69">
         <v>18741</v>
       </c>
       <c r="K82" s="70">
         <v>86.9</v>
       </c>
       <c r="L82" s="77">
         <v>44603</v>
       </c>
       <c r="M82" s="78">
         <v>206.2</v>
       </c>
-      <c r="N82" s="8"/>
-      <c r="O82" s="31"/>
+      <c r="N82" s="8">
+        <v>75210</v>
+      </c>
+      <c r="O82" s="31">
+        <v>347</v>
+      </c>
       <c r="P82" s="37"/>
       <c r="Q82" s="30"/>
       <c r="R82" s="69"/>
       <c r="S82" s="70"/>
       <c r="T82" s="49"/>
       <c r="U82" s="50"/>
       <c r="V82" s="54"/>
       <c r="W82" s="56"/>
       <c r="X82" s="37"/>
       <c r="Y82" s="30"/>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B83" s="40">
         <v>1423</v>
       </c>
       <c r="C83" s="30">
         <v>82.2</v>
       </c>
       <c r="D83" s="41">
         <v>2923</v>
       </c>
       <c r="E83" s="63">
@@ -7233,52 +7286,56 @@
       </c>
       <c r="F83" s="40">
         <v>4483</v>
       </c>
       <c r="G83" s="30">
         <v>92.2</v>
       </c>
       <c r="H83" s="69">
         <v>5939</v>
       </c>
       <c r="I83" s="70">
         <v>92.1</v>
       </c>
       <c r="J83" s="69">
         <v>7369</v>
       </c>
       <c r="K83" s="70">
         <v>91.8</v>
       </c>
       <c r="L83" s="77">
         <v>47804</v>
       </c>
       <c r="M83" s="78">
         <v>49.9</v>
       </c>
-      <c r="N83" s="8"/>
-      <c r="O83" s="31"/>
+      <c r="N83" s="8">
+        <v>88388</v>
+      </c>
+      <c r="O83" s="31">
+        <v>48.1</v>
+      </c>
       <c r="P83" s="37"/>
       <c r="Q83" s="30"/>
       <c r="R83" s="69"/>
       <c r="S83" s="70"/>
       <c r="T83" s="49"/>
       <c r="U83" s="50"/>
       <c r="V83" s="54"/>
       <c r="W83" s="56"/>
       <c r="X83" s="37"/>
       <c r="Y83" s="30"/>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="36" t="s">
         <v>58</v>
       </c>
       <c r="B84" s="38">
         <v>3620</v>
       </c>
       <c r="C84" s="32">
         <v>83</v>
       </c>
       <c r="D84" s="43">
         <v>7307</v>
       </c>
       <c r="E84" s="64">
@@ -7286,131 +7343,135 @@
       </c>
       <c r="F84" s="38">
         <v>11069</v>
       </c>
       <c r="G84" s="32">
         <v>89.1</v>
       </c>
       <c r="H84" s="65">
         <v>14600</v>
       </c>
       <c r="I84" s="66">
         <v>88.9</v>
       </c>
       <c r="J84" s="65">
         <v>18152</v>
       </c>
       <c r="K84" s="66">
         <v>88.9</v>
       </c>
       <c r="L84" s="65">
         <v>117600</v>
       </c>
       <c r="M84" s="66">
         <v>189.2</v>
       </c>
-      <c r="N84" s="45"/>
-      <c r="O84" s="34"/>
+      <c r="N84" s="45">
+        <v>178341</v>
+      </c>
+      <c r="O84" s="34">
+        <v>171.3</v>
+      </c>
       <c r="P84" s="38"/>
       <c r="Q84" s="32"/>
       <c r="R84" s="65"/>
       <c r="S84" s="66"/>
       <c r="T84" s="52"/>
       <c r="U84" s="53"/>
       <c r="V84" s="52"/>
       <c r="W84" s="53"/>
       <c r="X84" s="38"/>
       <c r="Y84" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="66">
+    <mergeCell ref="T70:U70"/>
+    <mergeCell ref="V70:W70"/>
+    <mergeCell ref="X70:Y70"/>
+    <mergeCell ref="J70:K70"/>
+    <mergeCell ref="L70:M70"/>
+    <mergeCell ref="N70:O70"/>
+    <mergeCell ref="P70:Q70"/>
+    <mergeCell ref="R70:S70"/>
+    <mergeCell ref="A70:A71"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="F70:G70"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="T53:U53"/>
+    <mergeCell ref="V53:W53"/>
+    <mergeCell ref="X53:Y53"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="P53:Q53"/>
+    <mergeCell ref="R53:S53"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
     <mergeCell ref="D1:AB1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
-    <mergeCell ref="A19:A20"/>
-[...50 lines deleted...]
-    <mergeCell ref="R70:S70"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>
       <vt:lpstr>НКИ тамақ өнім мен сусындар</vt:lpstr>
       <vt:lpstr>көлемі және НКИ аудандар бойынш</vt:lpstr>