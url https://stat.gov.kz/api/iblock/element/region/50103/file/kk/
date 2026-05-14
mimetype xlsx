--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -423,70 +423,70 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -756,165 +756,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y41"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A25" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G38" sqref="G38"/>
+      <selection activeCell="J50" sqref="J50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="31"/>
-[...22 lines deleted...]
-      <c r="Y1" s="31"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="27" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="27"/>
-      <c r="D5" s="27" t="s">
+      <c r="C5" s="29"/>
+      <c r="D5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="27"/>
-      <c r="F5" s="27" t="s">
+      <c r="E5" s="29"/>
+      <c r="F5" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="27"/>
-      <c r="H5" s="27" t="s">
+      <c r="G5" s="29"/>
+      <c r="H5" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="I5" s="27"/>
-      <c r="J5" s="27" t="s">
+      <c r="I5" s="29"/>
+      <c r="J5" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="27"/>
-      <c r="L5" s="27" t="s">
+      <c r="K5" s="29"/>
+      <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="27"/>
-      <c r="N5" s="27" t="s">
+      <c r="M5" s="29"/>
+      <c r="N5" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="27"/>
-      <c r="P5" s="27" t="s">
+      <c r="O5" s="29"/>
+      <c r="P5" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="Q5" s="27"/>
-      <c r="R5" s="27" t="s">
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="S5" s="27"/>
-      <c r="T5" s="27" t="s">
+      <c r="S5" s="29"/>
+      <c r="T5" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="U5" s="28"/>
-      <c r="V5" s="27" t="s">
+      <c r="U5" s="30"/>
+      <c r="V5" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="W5" s="28"/>
-      <c r="X5" s="27" t="s">
+      <c r="W5" s="30"/>
+      <c r="X5" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="Y5" s="27"/>
+      <c r="Y5" s="29"/>
     </row>
     <row r="6" spans="1:25" ht="45">
-      <c r="A6" s="32"/>
+      <c r="A6" s="34"/>
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J6" s="2" t="s">
@@ -1130,102 +1130,102 @@
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
       <c r="S11" s="9"/>
       <c r="T11" s="9"/>
       <c r="U11" s="9"/>
       <c r="V11" s="9"/>
       <c r="W11" s="9"/>
       <c r="X11" s="9"/>
       <c r="Y11" s="9"/>
     </row>
     <row r="12" spans="1:25" ht="12" customHeight="1">
-      <c r="A12" s="29"/>
-      <c r="B12" s="27" t="s">
+      <c r="A12" s="31"/>
+      <c r="B12" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="28"/>
-      <c r="D12" s="27" t="s">
+      <c r="C12" s="30"/>
+      <c r="D12" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="E12" s="28"/>
-      <c r="F12" s="27" t="s">
+      <c r="E12" s="30"/>
+      <c r="F12" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="G12" s="28"/>
-      <c r="H12" s="27" t="s">
+      <c r="G12" s="30"/>
+      <c r="H12" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="I12" s="28"/>
-      <c r="J12" s="27" t="s">
+      <c r="I12" s="30"/>
+      <c r="J12" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="K12" s="28"/>
+      <c r="K12" s="30"/>
       <c r="L12" s="11" t="s">
         <v>23</v>
       </c>
       <c r="M12" s="11"/>
       <c r="N12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="O12" s="12"/>
       <c r="P12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="Q12" s="11"/>
       <c r="R12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="S12" s="11"/>
       <c r="T12" s="11" t="s">
         <v>27</v>
       </c>
       <c r="U12" s="11"/>
       <c r="V12" s="11" t="s">
         <v>28</v>
       </c>
       <c r="W12" s="11"/>
       <c r="X12" s="11" t="s">
         <v>29</v>
       </c>
       <c r="Y12" s="11"/>
     </row>
     <row r="13" spans="1:25" ht="45">
-      <c r="A13" s="30"/>
+      <c r="A13" s="32"/>
       <c r="B13" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>1</v>
       </c>
       <c r="J13" s="2" t="s">
@@ -1495,102 +1495,102 @@
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
       <c r="O20" s="9"/>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
       <c r="V20" s="9"/>
       <c r="W20" s="9"/>
       <c r="X20" s="9"/>
       <c r="Y20" s="9"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="29"/>
-      <c r="B21" s="27" t="s">
+      <c r="A21" s="31"/>
+      <c r="B21" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="C21" s="28"/>
-      <c r="D21" s="27" t="s">
+      <c r="C21" s="30"/>
+      <c r="D21" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="E21" s="28"/>
-      <c r="F21" s="27" t="s">
+      <c r="E21" s="30"/>
+      <c r="F21" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="G21" s="28"/>
-      <c r="H21" s="27" t="s">
+      <c r="G21" s="30"/>
+      <c r="H21" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="I21" s="28"/>
-      <c r="J21" s="27" t="s">
+      <c r="I21" s="30"/>
+      <c r="J21" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="K21" s="28"/>
+      <c r="K21" s="30"/>
       <c r="L21" s="11" t="s">
         <v>35</v>
       </c>
       <c r="M21" s="11"/>
       <c r="N21" s="11" t="s">
         <v>36</v>
       </c>
       <c r="O21" s="12"/>
       <c r="P21" s="13" t="s">
         <v>37</v>
       </c>
       <c r="Q21" s="11"/>
       <c r="R21" s="11" t="s">
         <v>38</v>
       </c>
       <c r="S21" s="11"/>
       <c r="T21" s="11" t="s">
         <v>39</v>
       </c>
       <c r="U21" s="11"/>
       <c r="V21" s="11" t="s">
         <v>40</v>
       </c>
       <c r="W21" s="11"/>
       <c r="X21" s="11" t="s">
         <v>41</v>
       </c>
       <c r="Y21" s="11"/>
     </row>
     <row r="22" spans="1:25" ht="45">
-      <c r="A22" s="30"/>
+      <c r="A22" s="32"/>
       <c r="B22" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>1</v>
       </c>
       <c r="J22" s="2" t="s">
@@ -1808,102 +1808,102 @@
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
       <c r="K27" s="9"/>
       <c r="L27" s="9"/>
       <c r="M27" s="9"/>
       <c r="N27" s="9"/>
       <c r="O27" s="9"/>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
       <c r="S27" s="9"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="9"/>
       <c r="W27" s="9"/>
       <c r="X27" s="9"/>
       <c r="Y27" s="9"/>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="29"/>
-      <c r="B29" s="27" t="s">
+      <c r="A29" s="31"/>
+      <c r="B29" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="C29" s="28"/>
-      <c r="D29" s="27" t="s">
+      <c r="C29" s="30"/>
+      <c r="D29" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="E29" s="28"/>
-      <c r="F29" s="27" t="s">
+      <c r="E29" s="30"/>
+      <c r="F29" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="G29" s="28"/>
-      <c r="H29" s="27" t="s">
+      <c r="G29" s="30"/>
+      <c r="H29" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="I29" s="28"/>
-      <c r="J29" s="27" t="s">
+      <c r="I29" s="30"/>
+      <c r="J29" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="K29" s="28"/>
+      <c r="K29" s="30"/>
       <c r="L29" s="11" t="s">
         <v>48</v>
       </c>
       <c r="M29" s="11"/>
       <c r="N29" s="11" t="s">
         <v>49</v>
       </c>
       <c r="O29" s="12"/>
       <c r="P29" s="13" t="s">
         <v>50</v>
       </c>
       <c r="Q29" s="11"/>
       <c r="R29" s="11" t="s">
         <v>51</v>
       </c>
       <c r="S29" s="11"/>
       <c r="T29" s="11" t="s">
         <v>52</v>
       </c>
       <c r="U29" s="11"/>
       <c r="V29" s="11" t="s">
         <v>53</v>
       </c>
       <c r="W29" s="11"/>
       <c r="X29" s="11" t="s">
         <v>54</v>
       </c>
       <c r="Y29" s="11"/>
     </row>
     <row r="30" spans="1:25" ht="45">
-      <c r="A30" s="30"/>
+      <c r="A30" s="32"/>
       <c r="B30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I30" s="24" t="s">
         <v>1</v>
       </c>
       <c r="J30" s="23" t="s">
@@ -2016,102 +2016,102 @@
       <c r="T31" s="22" t="s">
         <v>56</v>
       </c>
       <c r="U31" s="11">
         <v>104.9</v>
       </c>
       <c r="V31" s="18">
         <v>976038.40000000002</v>
       </c>
       <c r="W31" s="11">
         <v>103.7</v>
       </c>
       <c r="X31" s="19">
         <v>1158053.2</v>
       </c>
       <c r="Y31" s="11">
         <v>103.5</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" s="20" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:25">
-      <c r="A36" s="29"/>
-      <c r="B36" s="27" t="s">
+      <c r="A36" s="31"/>
+      <c r="B36" s="29" t="s">
         <v>57</v>
       </c>
-      <c r="C36" s="28"/>
-      <c r="D36" s="27" t="s">
+      <c r="C36" s="30"/>
+      <c r="D36" s="29" t="s">
         <v>58</v>
       </c>
-      <c r="E36" s="28"/>
-      <c r="F36" s="27" t="s">
+      <c r="E36" s="30"/>
+      <c r="F36" s="29" t="s">
         <v>59</v>
       </c>
-      <c r="G36" s="28"/>
-      <c r="H36" s="27" t="s">
+      <c r="G36" s="30"/>
+      <c r="H36" s="29" t="s">
         <v>60</v>
       </c>
-      <c r="I36" s="28"/>
-      <c r="J36" s="27" t="s">
+      <c r="I36" s="30"/>
+      <c r="J36" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="K36" s="28"/>
+      <c r="K36" s="30"/>
       <c r="L36" s="11" t="s">
         <v>62</v>
       </c>
       <c r="M36" s="11"/>
       <c r="N36" s="11" t="s">
         <v>63</v>
       </c>
       <c r="O36" s="12"/>
       <c r="P36" s="13" t="s">
         <v>64</v>
       </c>
       <c r="Q36" s="11"/>
       <c r="R36" s="11" t="s">
         <v>65</v>
       </c>
       <c r="S36" s="11"/>
       <c r="T36" s="11" t="s">
         <v>66</v>
       </c>
       <c r="U36" s="11"/>
       <c r="V36" s="11" t="s">
         <v>67</v>
       </c>
       <c r="W36" s="11"/>
       <c r="X36" s="11" t="s">
         <v>68</v>
       </c>
       <c r="Y36" s="11"/>
     </row>
     <row r="37" spans="1:25" ht="45">
-      <c r="A37" s="30"/>
+      <c r="A37" s="32"/>
       <c r="B37" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>1</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="26" t="s">
         <v>1</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="26" t="s">
         <v>1</v>
       </c>
       <c r="H37" s="25" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="26" t="s">
         <v>1</v>
       </c>
       <c r="J37" s="25" t="s">
@@ -2157,58 +2157,62 @@
         <v>1</v>
       </c>
       <c r="X37" s="14" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="8">
         <v>65644.5</v>
       </c>
       <c r="C38" s="7">
         <v>104.2</v>
       </c>
       <c r="D38" s="6">
         <v>136305.29999999999</v>
       </c>
       <c r="E38" s="6">
         <v>104.8</v>
       </c>
-      <c r="F38" s="33">
+      <c r="F38" s="27">
         <v>214894.8</v>
       </c>
-      <c r="G38" s="34">
+      <c r="G38" s="28">
         <v>103.6</v>
       </c>
-      <c r="H38" s="6"/>
-      <c r="I38" s="6"/>
+      <c r="H38" s="6">
+        <v>296732</v>
+      </c>
+      <c r="I38" s="6">
+        <v>103.6</v>
+      </c>
       <c r="J38" s="5"/>
       <c r="K38" s="17"/>
       <c r="L38" s="6"/>
       <c r="M38" s="17"/>
       <c r="N38" s="6"/>
       <c r="O38" s="17"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="11"/>
       <c r="R38" s="18"/>
       <c r="S38" s="11"/>
       <c r="T38" s="22"/>
       <c r="U38" s="11"/>
       <c r="V38" s="18"/>
       <c r="W38" s="11"/>
       <c r="X38" s="19"/>
       <c r="Y38" s="11"/>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="20" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="J29:K29"/>