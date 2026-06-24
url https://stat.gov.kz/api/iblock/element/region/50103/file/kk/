--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -756,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y41"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A25" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J50" sqref="J50"/>
+      <selection activeCell="K38" sqref="K38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2169,52 +2169,56 @@
       </c>
       <c r="B38" s="8">
         <v>65644.5</v>
       </c>
       <c r="C38" s="7">
         <v>104.2</v>
       </c>
       <c r="D38" s="6">
         <v>136305.29999999999</v>
       </c>
       <c r="E38" s="6">
         <v>104.8</v>
       </c>
       <c r="F38" s="27">
         <v>214894.8</v>
       </c>
       <c r="G38" s="28">
         <v>103.6</v>
       </c>
       <c r="H38" s="6">
         <v>296732</v>
       </c>
       <c r="I38" s="6">
         <v>103.6</v>
       </c>
-      <c r="J38" s="5"/>
-      <c r="K38" s="17"/>
+      <c r="J38" s="5">
+        <v>382350.8</v>
+      </c>
+      <c r="K38" s="7">
+        <v>104</v>
+      </c>
       <c r="L38" s="6"/>
       <c r="M38" s="17"/>
       <c r="N38" s="6"/>
       <c r="O38" s="17"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="11"/>
       <c r="R38" s="18"/>
       <c r="S38" s="11"/>
       <c r="T38" s="22"/>
       <c r="U38" s="11"/>
       <c r="V38" s="18"/>
       <c r="W38" s="11"/>
       <c r="X38" s="19"/>
       <c r="Y38" s="11"/>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="20" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:C29"/>