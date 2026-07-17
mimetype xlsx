--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -437,55 +437,55 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -756,165 +756,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y41"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A25" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K38" sqref="K38"/>
+      <selection activeCell="M44" sqref="M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="33"/>
-[...22 lines deleted...]
-      <c r="Y1" s="33"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="34"/>
+      <c r="N1" s="34"/>
+      <c r="O1" s="34"/>
+      <c r="P1" s="34"/>
+      <c r="Q1" s="34"/>
+      <c r="R1" s="34"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
+      <c r="Y1" s="34"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
-      <c r="A5" s="34"/>
+      <c r="A5" s="33"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="29"/>
       <c r="D5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="29"/>
       <c r="F5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="29"/>
       <c r="H5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="29"/>
       <c r="J5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="29"/>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="29"/>
       <c r="N5" s="29" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="29"/>
       <c r="P5" s="29" t="s">
         <v>12</v>
       </c>
       <c r="Q5" s="29"/>
       <c r="R5" s="29" t="s">
         <v>13</v>
       </c>
       <c r="S5" s="29"/>
       <c r="T5" s="29" t="s">
         <v>14</v>
       </c>
       <c r="U5" s="30"/>
       <c r="V5" s="29" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="30"/>
       <c r="X5" s="29" t="s">
         <v>16</v>
       </c>
       <c r="Y5" s="29"/>
     </row>
     <row r="6" spans="1:25" ht="45">
-      <c r="A6" s="34"/>
+      <c r="A6" s="33"/>
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J6" s="2" t="s">
@@ -2175,110 +2175,114 @@
       </c>
       <c r="D38" s="6">
         <v>136305.29999999999</v>
       </c>
       <c r="E38" s="6">
         <v>104.8</v>
       </c>
       <c r="F38" s="27">
         <v>214894.8</v>
       </c>
       <c r="G38" s="28">
         <v>103.6</v>
       </c>
       <c r="H38" s="6">
         <v>296732</v>
       </c>
       <c r="I38" s="6">
         <v>103.6</v>
       </c>
       <c r="J38" s="5">
         <v>382350.8</v>
       </c>
       <c r="K38" s="7">
         <v>104</v>
       </c>
-      <c r="L38" s="6"/>
-      <c r="M38" s="17"/>
+      <c r="L38" s="6">
+        <v>499812.3</v>
+      </c>
+      <c r="M38" s="17">
+        <v>105.1</v>
+      </c>
       <c r="N38" s="6"/>
       <c r="O38" s="17"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="11"/>
       <c r="R38" s="18"/>
       <c r="S38" s="11"/>
       <c r="T38" s="22"/>
       <c r="U38" s="11"/>
       <c r="V38" s="18"/>
       <c r="W38" s="11"/>
       <c r="X38" s="19"/>
       <c r="Y38" s="11"/>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="20" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="J29:K29"/>
-[...13 lines deleted...]
-    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
-    <mergeCell ref="J21:K21"/>
-[...10 lines deleted...]
-    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>