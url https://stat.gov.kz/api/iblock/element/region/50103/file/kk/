--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -437,55 +437,55 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -756,165 +756,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y41"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A25" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M44" sqref="M44"/>
+      <selection activeCell="O39" sqref="O39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="34"/>
-[...22 lines deleted...]
-      <c r="Y1" s="34"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="33"/>
+      <c r="W1" s="33"/>
+      <c r="X1" s="33"/>
+      <c r="Y1" s="33"/>
     </row>
     <row r="5" spans="1:25" ht="15" customHeight="1">
-      <c r="A5" s="33"/>
+      <c r="A5" s="34"/>
       <c r="B5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="29"/>
       <c r="D5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="29"/>
       <c r="F5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="29"/>
       <c r="H5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="29"/>
       <c r="J5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="29"/>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="29"/>
       <c r="N5" s="29" t="s">
         <v>11</v>
       </c>
       <c r="O5" s="29"/>
       <c r="P5" s="29" t="s">
         <v>12</v>
       </c>
       <c r="Q5" s="29"/>
       <c r="R5" s="29" t="s">
         <v>13</v>
       </c>
       <c r="S5" s="29"/>
       <c r="T5" s="29" t="s">
         <v>14</v>
       </c>
       <c r="U5" s="30"/>
       <c r="V5" s="29" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="30"/>
       <c r="X5" s="29" t="s">
         <v>16</v>
       </c>
       <c r="Y5" s="29"/>
     </row>
     <row r="6" spans="1:25" ht="45">
-      <c r="A6" s="33"/>
+      <c r="A6" s="34"/>
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J6" s="2" t="s">
@@ -2181,108 +2181,112 @@
       </c>
       <c r="F38" s="27">
         <v>214894.8</v>
       </c>
       <c r="G38" s="28">
         <v>103.6</v>
       </c>
       <c r="H38" s="6">
         <v>296732</v>
       </c>
       <c r="I38" s="6">
         <v>103.6</v>
       </c>
       <c r="J38" s="5">
         <v>382350.8</v>
       </c>
       <c r="K38" s="7">
         <v>104</v>
       </c>
       <c r="L38" s="6">
         <v>499812.3</v>
       </c>
       <c r="M38" s="17">
         <v>105.1</v>
       </c>
-      <c r="N38" s="6"/>
-      <c r="O38" s="17"/>
+      <c r="N38" s="6">
+        <v>622788.5</v>
+      </c>
+      <c r="O38" s="17">
+        <v>105.3</v>
+      </c>
       <c r="P38" s="18"/>
       <c r="Q38" s="11"/>
       <c r="R38" s="18"/>
       <c r="S38" s="11"/>
       <c r="T38" s="22"/>
       <c r="U38" s="11"/>
       <c r="V38" s="18"/>
       <c r="W38" s="11"/>
       <c r="X38" s="19"/>
       <c r="Y38" s="11"/>
     </row>
     <row r="41" spans="1:25">
       <c r="A41" s="20" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="J36:K36"/>
-[...10 lines deleted...]
-    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
-    <mergeCell ref="A12:A13"/>
-[...13 lines deleted...]
-    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:I36"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>