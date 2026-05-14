--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4836" yWindow="492" windowWidth="19416" windowHeight="8016" activeTab="1"/>
+    <workbookView xWindow="240" yWindow="15" windowWidth="19410" windowHeight="11370"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="20">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
@@ -78,107 +78,112 @@
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                          тыс. тенге</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t xml:space="preserve"> к предыдущему месяцу</t>
   </si>
   <si>
     <t>к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t xml:space="preserve"> к соответствующему периоду предыдущего года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -320,51 +325,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -410,50 +415,54 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -531,84 +540,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -748,151 +759,151 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I25" sqref="I25"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="34"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" ht="13.8" thickBot="1">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="13.8" thickBot="1">
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="16"/>
       <c r="B3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="35" t="s">
+      <c r="A4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="36"/>
-[...10 lines deleted...]
-      <c r="M4" s="37"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="39"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="10">
         <v>2022</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="3">
         <v>87.2</v>
       </c>
       <c r="H5" s="3">
         <v>92.5</v>
@@ -1024,77 +1035,81 @@
         <v>94.6</v>
       </c>
       <c r="J8" s="19">
         <v>101</v>
       </c>
       <c r="K8" s="19">
         <v>98.7</v>
       </c>
       <c r="L8" s="18">
         <v>106.5</v>
       </c>
       <c r="M8" s="19">
         <v>99.1</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="27">
         <v>2026</v>
       </c>
       <c r="B9" s="18">
         <v>88.1</v>
       </c>
       <c r="C9" s="18">
         <v>99.2</v>
       </c>
-      <c r="D9" s="18"/>
-      <c r="E9" s="18"/>
+      <c r="D9" s="18">
+        <v>108.4</v>
+      </c>
+      <c r="E9" s="18">
+        <v>125.8</v>
+      </c>
       <c r="F9" s="18"/>
       <c r="G9" s="18"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="18"/>
       <c r="M9" s="19"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="39"/>
-[...10 lines deleted...]
-      <c r="M10" s="40"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="42"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="22"/>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="29">
         <v>2022</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="19" t="s">
         <v>15</v>
@@ -1241,77 +1256,81 @@
         <v>189.8</v>
       </c>
       <c r="J15" s="19">
         <v>177.3</v>
       </c>
       <c r="K15" s="19">
         <v>156.9</v>
       </c>
       <c r="L15" s="18">
         <v>144.5</v>
       </c>
       <c r="M15" s="19">
         <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="29">
         <v>2026</v>
       </c>
       <c r="B16" s="18">
         <v>293.8</v>
       </c>
       <c r="C16" s="18">
         <v>172</v>
       </c>
-      <c r="D16" s="18"/>
-      <c r="E16" s="18"/>
+      <c r="D16" s="18">
+        <v>262.39999999999998</v>
+      </c>
+      <c r="E16" s="18">
+        <v>343.7</v>
+      </c>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="18"/>
       <c r="M16" s="19"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="38" t="s">
+      <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="39"/>
-[...10 lines deleted...]
-      <c r="M17" s="40"/>
+      <c r="B17" s="41"/>
+      <c r="C17" s="41"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="41"/>
+      <c r="F17" s="41"/>
+      <c r="G17" s="41"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="41"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="28">
         <v>2022</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="19" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="19" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="19" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="19" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="18">
         <v>73.2</v>
       </c>
       <c r="H18" s="18">
         <v>79.599999999999994</v>
@@ -1443,123 +1462,127 @@
         <v>176.5</v>
       </c>
       <c r="J21" s="25">
         <v>176.7</v>
       </c>
       <c r="K21" s="25">
         <v>173.9</v>
       </c>
       <c r="L21" s="25">
         <v>169.4</v>
       </c>
       <c r="M21" s="25">
         <v>163</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="10">
         <v>2026</v>
       </c>
       <c r="B22" s="32">
         <v>293.8</v>
       </c>
       <c r="C22" s="32">
         <v>216.8</v>
       </c>
-      <c r="D22" s="32"/>
-      <c r="E22" s="32"/>
+      <c r="D22" s="34">
+        <v>231</v>
+      </c>
+      <c r="E22" s="32">
+        <v>257.8</v>
+      </c>
       <c r="F22" s="32"/>
       <c r="G22" s="32"/>
       <c r="H22" s="32"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="13.21875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="13.28515625" style="1" customWidth="1"/>
+    <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="34"/>
-[...13 lines deleted...]
-      <c r="A2" s="41" t="s">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A2" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="41"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" ht="13.8" thickBot="1">
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>4</v>
       </c>
@@ -1728,52 +1751,56 @@
         <v>539592</v>
       </c>
       <c r="J7" s="6">
         <v>545044</v>
       </c>
       <c r="K7" s="7">
         <v>546554</v>
       </c>
       <c r="L7" s="7">
         <v>593183</v>
       </c>
       <c r="M7" s="7">
         <v>587609</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="7">
         <v>517648</v>
       </c>
       <c r="C8" s="7">
         <v>518849</v>
       </c>
-      <c r="D8" s="32"/>
-      <c r="E8" s="32"/>
+      <c r="D8" s="33">
+        <v>577736</v>
+      </c>
+      <c r="E8" s="7">
+        <v>744809</v>
+      </c>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>