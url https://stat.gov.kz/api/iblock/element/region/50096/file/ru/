--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="15" windowWidth="19410" windowHeight="11370"/>
+    <workbookView xWindow="240" yWindow="15" windowWidth="19410" windowHeight="11370" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="20">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
@@ -762,52 +762,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
@@ -1041,51 +1041,53 @@
         <v>98.7</v>
       </c>
       <c r="L8" s="18">
         <v>106.5</v>
       </c>
       <c r="M8" s="19">
         <v>99.1</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="27">
         <v>2026</v>
       </c>
       <c r="B9" s="18">
         <v>88.1</v>
       </c>
       <c r="C9" s="18">
         <v>99.2</v>
       </c>
       <c r="D9" s="18">
         <v>108.4</v>
       </c>
       <c r="E9" s="18">
         <v>125.8</v>
       </c>
-      <c r="F9" s="18"/>
+      <c r="F9" s="18">
+        <v>68.400000000000006</v>
+      </c>
       <c r="G9" s="18"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="18"/>
       <c r="M9" s="19"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="42"/>
     </row>
@@ -1262,51 +1264,53 @@
         <v>156.9</v>
       </c>
       <c r="L15" s="18">
         <v>144.5</v>
       </c>
       <c r="M15" s="19">
         <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="29">
         <v>2026</v>
       </c>
       <c r="B16" s="18">
         <v>293.8</v>
       </c>
       <c r="C16" s="18">
         <v>172</v>
       </c>
       <c r="D16" s="18">
         <v>262.39999999999998</v>
       </c>
       <c r="E16" s="18">
         <v>343.7</v>
       </c>
-      <c r="F16" s="18"/>
+      <c r="F16" s="18">
+        <v>143.9</v>
+      </c>
       <c r="G16" s="18"/>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="18"/>
       <c r="M16" s="19"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
       <c r="M17" s="42"/>
     </row>
@@ -1468,77 +1472,79 @@
         <v>173.9</v>
       </c>
       <c r="L21" s="25">
         <v>169.4</v>
       </c>
       <c r="M21" s="25">
         <v>163</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="10">
         <v>2026</v>
       </c>
       <c r="B22" s="32">
         <v>293.8</v>
       </c>
       <c r="C22" s="32">
         <v>216.8</v>
       </c>
       <c r="D22" s="34">
         <v>231</v>
       </c>
       <c r="E22" s="32">
         <v>257.8</v>
       </c>
-      <c r="F22" s="32"/>
+      <c r="F22" s="25">
+        <v>226</v>
+      </c>
       <c r="G22" s="32"/>
       <c r="H22" s="32"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="M19" sqref="M19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
@@ -1757,51 +1763,53 @@
         <v>546554</v>
       </c>
       <c r="L7" s="7">
         <v>593183</v>
       </c>
       <c r="M7" s="7">
         <v>587609</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="7">
         <v>517648</v>
       </c>
       <c r="C8" s="7">
         <v>518849</v>
       </c>
       <c r="D8" s="33">
         <v>577736</v>
       </c>
       <c r="E8" s="7">
         <v>744809</v>
       </c>
-      <c r="F8" s="32"/>
+      <c r="F8" s="7">
+        <v>527055</v>
+      </c>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">