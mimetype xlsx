--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -57,66 +57,66 @@
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          тыс. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t xml:space="preserve"> к предыдущему месяцу</t>
   </si>
   <si>
     <t>к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t xml:space="preserve"> к соответствующему периоду предыдущего года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          тыс. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -763,166 +763,166 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="H36" sqref="H36"/>
+      <selection activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="14"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
       <c r="M2" s="15" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="16"/>
       <c r="B3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="37" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="39"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="10">
         <v>2022</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G5" s="3">
         <v>87.2</v>
       </c>
       <c r="H5" s="3">
         <v>92.5</v>
       </c>
       <c r="I5" s="3">
         <v>102</v>
       </c>
       <c r="J5" s="3">
         <v>115.8</v>
       </c>
       <c r="K5" s="3">
         <v>91.6</v>
       </c>
       <c r="L5" s="3">
         <v>116.7</v>
       </c>
       <c r="M5" s="3">
         <v>85.2</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="27">
@@ -1044,108 +1044,110 @@
         <v>106.5</v>
       </c>
       <c r="M8" s="19">
         <v>99.1</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="27">
         <v>2026</v>
       </c>
       <c r="B9" s="18">
         <v>88.1</v>
       </c>
       <c r="C9" s="18">
         <v>99.2</v>
       </c>
       <c r="D9" s="18">
         <v>108.4</v>
       </c>
       <c r="E9" s="18">
         <v>125.8</v>
       </c>
       <c r="F9" s="18">
         <v>68.400000000000006</v>
       </c>
-      <c r="G9" s="18"/>
+      <c r="G9" s="18">
+        <v>207.2</v>
+      </c>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="18"/>
       <c r="M9" s="19"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="40" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="42"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="22"/>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="29">
         <v>2022</v>
       </c>
       <c r="B12" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E12" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F12" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G12" s="18">
         <v>250.1</v>
       </c>
       <c r="H12" s="18">
         <v>267.39999999999998</v>
       </c>
       <c r="I12" s="18">
         <v>202.5</v>
       </c>
       <c r="J12" s="18">
         <v>305.10000000000002</v>
       </c>
       <c r="K12" s="18">
         <v>226</v>
       </c>
       <c r="L12" s="18">
         <v>237.1</v>
       </c>
       <c r="M12" s="18">
         <v>216</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="29">
@@ -1267,93 +1269,95 @@
         <v>144.5</v>
       </c>
       <c r="M15" s="19">
         <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="29">
         <v>2026</v>
       </c>
       <c r="B16" s="18">
         <v>293.8</v>
       </c>
       <c r="C16" s="18">
         <v>172</v>
       </c>
       <c r="D16" s="18">
         <v>262.39999999999998</v>
       </c>
       <c r="E16" s="18">
         <v>343.7</v>
       </c>
       <c r="F16" s="18">
         <v>143.9</v>
       </c>
-      <c r="G16" s="18"/>
+      <c r="G16" s="18">
+        <v>161.30000000000001</v>
+      </c>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="18"/>
       <c r="M16" s="19"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="40" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
       <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="28">
         <v>2022</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C18" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D18" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E18" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F18" s="19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G18" s="18">
         <v>73.2</v>
       </c>
       <c r="H18" s="18">
         <v>79.599999999999994</v>
       </c>
       <c r="I18" s="18">
         <v>84.9</v>
       </c>
       <c r="J18" s="18">
         <v>91.9</v>
       </c>
       <c r="K18" s="18">
         <v>97.1</v>
       </c>
       <c r="L18" s="18">
         <v>103.1</v>
       </c>
       <c r="M18" s="18">
         <v>107.3</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="28">
@@ -1475,105 +1479,107 @@
         <v>169.4</v>
       </c>
       <c r="M21" s="25">
         <v>163</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="10">
         <v>2026</v>
       </c>
       <c r="B22" s="32">
         <v>293.8</v>
       </c>
       <c r="C22" s="32">
         <v>216.8</v>
       </c>
       <c r="D22" s="34">
         <v>231</v>
       </c>
       <c r="E22" s="32">
         <v>257.8</v>
       </c>
       <c r="F22" s="25">
         <v>226</v>
       </c>
-      <c r="G22" s="32"/>
+      <c r="G22" s="32">
+        <v>204.6</v>
+      </c>
       <c r="H22" s="32"/>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="M19" sqref="M19"/>
+      <selection activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="43" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B2" s="43"/>
       <c r="C2" s="43"/>
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
       <c r="K2" s="43"/>
       <c r="L2" s="43"/>
       <c r="M2" s="43"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>9</v>
       </c>
@@ -1588,63 +1594,63 @@
       </c>
       <c r="H3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="9">
         <v>2022</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G4" s="5">
         <v>109572</v>
       </c>
       <c r="H4" s="5">
         <v>101317</v>
       </c>
       <c r="I4" s="5">
         <v>103378</v>
       </c>
       <c r="J4" s="5">
         <v>119665</v>
       </c>
       <c r="K4" s="5">
         <v>109579</v>
       </c>
       <c r="L4" s="5">
         <v>135030</v>
       </c>
       <c r="M4" s="5">
         <v>119476</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="9">
@@ -1766,51 +1772,53 @@
         <v>593183</v>
       </c>
       <c r="M7" s="7">
         <v>587609</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="7">
         <v>517648</v>
       </c>
       <c r="C8" s="7">
         <v>518849</v>
       </c>
       <c r="D8" s="33">
         <v>577736</v>
       </c>
       <c r="E8" s="7">
         <v>744809</v>
       </c>
       <c r="F8" s="7">
         <v>527055</v>
       </c>
-      <c r="G8" s="32"/>
+      <c r="G8" s="33">
+        <v>1091840</v>
+      </c>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>