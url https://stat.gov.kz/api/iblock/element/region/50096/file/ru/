--- v3 (2026-07-17)
+++ v4 (2026-08-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="15" windowWidth="19410" windowHeight="11370" activeTab="1"/>
+    <workbookView xWindow="240" yWindow="15" windowWidth="19410" windowHeight="11370"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="20">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
@@ -325,51 +325,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -445,50 +445,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -762,52 +765,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M22"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="G27" sqref="G27"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
@@ -1047,51 +1050,53 @@
         <v>99.1</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="27">
         <v>2026</v>
       </c>
       <c r="B9" s="18">
         <v>88.1</v>
       </c>
       <c r="C9" s="18">
         <v>99.2</v>
       </c>
       <c r="D9" s="18">
         <v>108.4</v>
       </c>
       <c r="E9" s="18">
         <v>125.8</v>
       </c>
       <c r="F9" s="18">
         <v>68.400000000000006</v>
       </c>
       <c r="G9" s="18">
         <v>207.2</v>
       </c>
-      <c r="H9" s="19"/>
+      <c r="H9" s="19">
+        <v>97.9</v>
+      </c>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="18"/>
       <c r="M9" s="19"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="41"/>
       <c r="I10" s="41"/>
       <c r="J10" s="41"/>
       <c r="K10" s="41"/>
       <c r="L10" s="41"/>
       <c r="M10" s="42"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="22"/>
@@ -1272,51 +1277,53 @@
         <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="29">
         <v>2026</v>
       </c>
       <c r="B16" s="18">
         <v>293.8</v>
       </c>
       <c r="C16" s="18">
         <v>172</v>
       </c>
       <c r="D16" s="18">
         <v>262.39999999999998</v>
       </c>
       <c r="E16" s="18">
         <v>343.7</v>
       </c>
       <c r="F16" s="18">
         <v>143.9</v>
       </c>
       <c r="G16" s="18">
         <v>161.30000000000001</v>
       </c>
-      <c r="H16" s="19"/>
+      <c r="H16" s="19">
+        <v>164.4</v>
+      </c>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
       <c r="L16" s="18"/>
       <c r="M16" s="19"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="41"/>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="41"/>
       <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="28">
@@ -1482,75 +1489,77 @@
         <v>163</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="10">
         <v>2026</v>
       </c>
       <c r="B22" s="32">
         <v>293.8</v>
       </c>
       <c r="C22" s="32">
         <v>216.8</v>
       </c>
       <c r="D22" s="34">
         <v>231</v>
       </c>
       <c r="E22" s="32">
         <v>257.8</v>
       </c>
       <c r="F22" s="25">
         <v>226</v>
       </c>
       <c r="G22" s="32">
         <v>204.6</v>
       </c>
-      <c r="H22" s="32"/>
+      <c r="H22" s="32">
+        <v>194.6</v>
+      </c>
       <c r="I22" s="32"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A17:M17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="L19" sqref="L19"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
@@ -1775,51 +1784,53 @@
         <v>587609</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="10">
         <v>2026</v>
       </c>
       <c r="B8" s="7">
         <v>517648</v>
       </c>
       <c r="C8" s="7">
         <v>518849</v>
       </c>
       <c r="D8" s="33">
         <v>577736</v>
       </c>
       <c r="E8" s="7">
         <v>744809</v>
       </c>
       <c r="F8" s="7">
         <v>527055</v>
       </c>
       <c r="G8" s="33">
         <v>1091840</v>
       </c>
-      <c r="H8" s="32"/>
+      <c r="H8" s="44">
+        <v>1087162</v>
+      </c>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>