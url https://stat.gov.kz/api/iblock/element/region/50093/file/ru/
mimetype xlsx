--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9372" yWindow="120" windowWidth="19176" windowHeight="9936" activeTab="2"/>
+    <workbookView xWindow="690" yWindow="-15" windowWidth="19170" windowHeight="12435" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="районы  объем и ИФО " sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="98">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -314,58 +314,58 @@
   <si>
     <t>Январь-июнь 2026 года</t>
   </si>
   <si>
     <t>Январь-июль 2026 года</t>
   </si>
   <si>
     <t>Январь-август 2026 года</t>
   </si>
   <si>
     <t>Январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -389,50 +389,55 @@
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -624,51 +629,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -847,94 +852,118 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -986,84 +1015,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1203,153 +1234,153 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="9" width="9.109375" style="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="86" t="s">
+      <c r="A1" s="91" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="87"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" ht="13.8" thickBot="1">
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="37"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="13.8" thickBot="1">
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="39"/>
       <c r="B3" s="40" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="41" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="40" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="41" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="40" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="41" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="40" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="41" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="40" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="41" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="40" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="88" t="s">
+      <c r="A4" s="93" t="s">
         <v>67</v>
       </c>
-      <c r="B4" s="89"/>
-[...10 lines deleted...]
-      <c r="M4" s="90"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="94"/>
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="94"/>
+      <c r="K4" s="94"/>
+      <c r="L4" s="94"/>
+      <c r="M4" s="95"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="42">
         <v>2022</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>115.9</v>
       </c>
       <c r="H5" s="2">
         <v>88.2</v>
@@ -1481,77 +1512,81 @@
         <v>93.3</v>
       </c>
       <c r="J8" s="6">
         <v>108.4</v>
       </c>
       <c r="K8" s="6">
         <v>96.6</v>
       </c>
       <c r="L8" s="6">
         <v>98.8</v>
       </c>
       <c r="M8" s="6">
         <v>98.9</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="42">
         <v>2026</v>
       </c>
       <c r="B9" s="6">
         <v>46.3</v>
       </c>
       <c r="C9" s="6">
         <v>98.6</v>
       </c>
-      <c r="D9" s="6"/>
-      <c r="E9" s="3"/>
+      <c r="D9" s="6">
+        <v>118.7</v>
+      </c>
+      <c r="E9" s="3">
+        <v>104.5</v>
+      </c>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="6"/>
       <c r="M9" s="44"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="91" t="s">
+      <c r="A10" s="96" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="92"/>
-[...10 lines deleted...]
-      <c r="M10" s="93"/>
+      <c r="B10" s="97"/>
+      <c r="C10" s="97"/>
+      <c r="D10" s="97"/>
+      <c r="E10" s="97"/>
+      <c r="F10" s="97"/>
+      <c r="G10" s="97"/>
+      <c r="H10" s="97"/>
+      <c r="I10" s="97"/>
+      <c r="J10" s="97"/>
+      <c r="K10" s="97"/>
+      <c r="L10" s="97"/>
+      <c r="M10" s="98"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="45">
         <v>2022</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="2">
         <v>98.2</v>
       </c>
       <c r="H11" s="2">
         <v>106.4</v>
@@ -1683,77 +1718,81 @@
         <v>113</v>
       </c>
       <c r="J14" s="6">
         <v>122.5</v>
       </c>
       <c r="K14" s="6">
         <v>115.5</v>
       </c>
       <c r="L14" s="6">
         <v>114.2</v>
       </c>
       <c r="M14" s="6">
         <v>112.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="45">
         <v>2026</v>
       </c>
       <c r="B15" s="6">
         <v>96.9</v>
       </c>
       <c r="C15" s="6">
         <v>91.2</v>
       </c>
-      <c r="D15" s="6"/>
-      <c r="E15" s="46"/>
+      <c r="D15" s="6">
+        <v>106.7</v>
+      </c>
+      <c r="E15" s="46">
+        <v>104.6</v>
+      </c>
       <c r="F15" s="46"/>
       <c r="G15" s="46"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="6"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="91" t="s">
+      <c r="A16" s="96" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="92"/>
-[...10 lines deleted...]
-      <c r="M16" s="93"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="97"/>
+      <c r="D16" s="97"/>
+      <c r="E16" s="97"/>
+      <c r="F16" s="97"/>
+      <c r="G16" s="97"/>
+      <c r="H16" s="97"/>
+      <c r="I16" s="97"/>
+      <c r="J16" s="97"/>
+      <c r="K16" s="97"/>
+      <c r="L16" s="97"/>
+      <c r="M16" s="98"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="42">
         <v>2022</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="2">
         <v>90.2</v>
       </c>
       <c r="H17" s="2">
         <v>92.3</v>
@@ -1885,127 +1924,131 @@
         <v>112.1</v>
       </c>
       <c r="J20" s="6">
         <v>113.9</v>
       </c>
       <c r="K20" s="6">
         <v>114.3</v>
       </c>
       <c r="L20" s="6">
         <v>114.4</v>
       </c>
       <c r="M20" s="6">
         <v>114.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="42">
         <v>2026</v>
       </c>
       <c r="B21" s="6">
         <v>96.9</v>
       </c>
       <c r="C21" s="6">
         <v>93.9</v>
       </c>
-      <c r="D21" s="6"/>
-      <c r="E21" s="46"/>
+      <c r="D21" s="6">
+        <v>98.3</v>
+      </c>
+      <c r="E21" s="46">
+        <v>100</v>
+      </c>
       <c r="F21" s="46"/>
       <c r="G21" s="46"/>
       <c r="H21" s="46"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="46"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.109375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="1"/>
+    <col min="6" max="7" width="10.140625" style="1" customWidth="1"/>
+    <col min="8" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="92" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="87"/>
-[...13 lines deleted...]
-      <c r="A2" s="94" t="s">
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+    </row>
+    <row r="2" spans="1:25" ht="13.5" thickBot="1">
+      <c r="A2" s="99" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="94"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:25" ht="13.8" thickBot="1">
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="99"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="99"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
+      <c r="J2" s="99"/>
+      <c r="K2" s="99"/>
+      <c r="L2" s="99"/>
+      <c r="M2" s="99"/>
+    </row>
+    <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="40"/>
       <c r="B3" s="47" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="47" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="47" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="47" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="48" t="s">
         <v>4</v>
       </c>
@@ -2184,51 +2227,51 @@
         <v>2864784</v>
       </c>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="51">
         <v>2025</v>
       </c>
       <c r="B8" s="71">
         <v>1536209</v>
       </c>
       <c r="C8" s="62">
         <v>1614940</v>
       </c>
-      <c r="D8" s="7">
+      <c r="D8" s="83">
         <v>1639239</v>
       </c>
       <c r="E8" s="62">
         <v>1767685</v>
       </c>
       <c r="F8" s="62">
         <v>1752927</v>
       </c>
       <c r="G8" s="62">
         <v>3674447</v>
       </c>
       <c r="H8" s="83">
         <v>3503765</v>
       </c>
       <c r="I8" s="62">
         <v>3391680</v>
       </c>
       <c r="J8" s="78">
         <v>3711723</v>
       </c>
       <c r="K8" s="62">
         <v>3656105</v>
       </c>
       <c r="L8" s="62">
         <v>3612604</v>
@@ -2237,52 +2280,56 @@
         <v>3630709</v>
       </c>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="51">
         <v>2026</v>
       </c>
       <c r="B9" s="62">
         <v>1680514</v>
       </c>
       <c r="C9" s="62">
         <v>1667411</v>
       </c>
-      <c r="D9" s="62"/>
-      <c r="E9" s="62"/>
+      <c r="D9" s="106">
+        <v>1979315</v>
+      </c>
+      <c r="E9" s="62">
+        <v>2077755</v>
+      </c>
       <c r="F9" s="72"/>
       <c r="G9" s="62"/>
       <c r="H9" s="62"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="51"/>
       <c r="B10" s="62"/>
       <c r="C10" s="62"/>
@@ -2298,144 +2345,144 @@
       <c r="M10" s="73"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB93"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A74" workbookViewId="0">
-      <selection activeCell="D79" sqref="D79:E91"/>
+    <sheetView tabSelected="1" topLeftCell="A62" workbookViewId="0">
+      <selection activeCell="M83" sqref="M83"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="16.44140625" customWidth="1"/>
+    <col min="1" max="1" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
-      <c r="D1" s="100" t="s">
+      <c r="D1" s="105" t="s">
         <v>64</v>
       </c>
-      <c r="E1" s="100"/>
-[...22 lines deleted...]
-      <c r="AB1" s="100"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
+      <c r="L1" s="105"/>
+      <c r="M1" s="105"/>
+      <c r="N1" s="105"/>
+      <c r="O1" s="105"/>
+      <c r="P1" s="105"/>
+      <c r="Q1" s="105"/>
+      <c r="R1" s="105"/>
+      <c r="S1" s="105"/>
+      <c r="T1" s="105"/>
+      <c r="U1" s="105"/>
+      <c r="V1" s="105"/>
+      <c r="W1" s="105"/>
+      <c r="X1" s="105"/>
+      <c r="Y1" s="105"/>
+      <c r="Z1" s="105"/>
+      <c r="AA1" s="105"/>
+      <c r="AB1" s="105"/>
     </row>
     <row r="3" spans="1:28" s="8" customFormat="1" ht="12" customHeight="1">
-      <c r="A3" s="98"/>
-      <c r="B3" s="95" t="s">
+      <c r="A3" s="103"/>
+      <c r="B3" s="100" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="97"/>
-      <c r="D3" s="95" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="97"/>
-      <c r="F3" s="95" t="s">
+      <c r="E3" s="102"/>
+      <c r="F3" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="97"/>
-      <c r="H3" s="95" t="s">
+      <c r="G3" s="102"/>
+      <c r="H3" s="100" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="97"/>
-      <c r="J3" s="95" t="s">
+      <c r="I3" s="102"/>
+      <c r="J3" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="97"/>
-      <c r="L3" s="95" t="s">
+      <c r="K3" s="102"/>
+      <c r="L3" s="100" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="97"/>
-      <c r="N3" s="95" t="s">
+      <c r="M3" s="102"/>
+      <c r="N3" s="100" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="97"/>
-      <c r="P3" s="95" t="s">
+      <c r="O3" s="102"/>
+      <c r="P3" s="100" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="97"/>
-      <c r="R3" s="95" t="s">
+      <c r="Q3" s="102"/>
+      <c r="R3" s="100" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="97"/>
-      <c r="T3" s="95" t="s">
+      <c r="S3" s="102"/>
+      <c r="T3" s="100" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="97"/>
-      <c r="V3" s="95" t="s">
+      <c r="U3" s="102"/>
+      <c r="V3" s="100" t="s">
         <v>27</v>
       </c>
-      <c r="W3" s="97"/>
-      <c r="X3" s="95" t="s">
+      <c r="W3" s="102"/>
+      <c r="X3" s="100" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="96"/>
+      <c r="Y3" s="101"/>
     </row>
     <row r="4" spans="1:28" s="8" customFormat="1" ht="33" customHeight="1">
-      <c r="A4" s="99"/>
+      <c r="A4" s="104"/>
       <c r="B4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -2465,51 +2512,51 @@
       <c r="R4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="S4" s="10" t="s">
         <v>29</v>
       </c>
       <c r="T4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="U4" s="10" t="s">
         <v>29</v>
       </c>
       <c r="V4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="W4" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="Y4" s="10" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="5" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A5" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H5" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="25" t="s">
@@ -2542,51 +2589,51 @@
       <c r="R5" s="24">
         <v>7898112</v>
       </c>
       <c r="S5" s="12">
         <v>93.7</v>
       </c>
       <c r="T5" s="24">
         <v>8865993</v>
       </c>
       <c r="U5" s="12">
         <v>94.6</v>
       </c>
       <c r="V5" s="24">
         <v>9809661</v>
       </c>
       <c r="W5" s="12">
         <v>94.7</v>
       </c>
       <c r="X5" s="24">
         <v>10770354</v>
       </c>
       <c r="Y5" s="12">
         <v>93.4</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="6" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A6" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="25" t="s">
@@ -2619,51 +2666,51 @@
       <c r="R6" s="24">
         <v>3628223</v>
       </c>
       <c r="S6" s="12">
         <v>118.5</v>
       </c>
       <c r="T6" s="24">
         <v>4096388</v>
       </c>
       <c r="U6" s="12">
         <v>123.9</v>
       </c>
       <c r="V6" s="24">
         <v>4541387</v>
       </c>
       <c r="W6" s="12">
         <v>126.3</v>
       </c>
       <c r="X6" s="24">
         <v>5003372</v>
       </c>
       <c r="Y6" s="12">
         <v>130.69999999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A7" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="25" t="s">
@@ -2696,51 +2743,51 @@
       <c r="R7" s="24">
         <v>11808</v>
       </c>
       <c r="S7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="T7" s="24">
         <v>12331</v>
       </c>
       <c r="U7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="V7" s="24">
         <v>14131</v>
       </c>
       <c r="W7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="X7" s="24">
         <v>15970</v>
       </c>
       <c r="Y7" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="25" t="s">
@@ -2773,51 +2820,51 @@
       <c r="R8" s="24">
         <v>275515</v>
       </c>
       <c r="S8" s="12">
         <v>79.5</v>
       </c>
       <c r="T8" s="24">
         <v>288940</v>
       </c>
       <c r="U8" s="12">
         <v>72.3</v>
       </c>
       <c r="V8" s="24">
         <v>302365</v>
       </c>
       <c r="W8" s="12">
         <v>66.7</v>
       </c>
       <c r="X8" s="24">
         <v>315790</v>
       </c>
       <c r="Y8" s="12">
         <v>62.2</v>
       </c>
     </row>
-    <row r="9" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="9" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="25" t="s">
@@ -2850,51 +2897,51 @@
       <c r="R9" s="24">
         <v>69181</v>
       </c>
       <c r="S9" s="12">
         <v>378.9</v>
       </c>
       <c r="T9" s="24">
         <v>81766</v>
       </c>
       <c r="U9" s="12">
         <v>361.4</v>
       </c>
       <c r="V9" s="24">
         <v>94351</v>
       </c>
       <c r="W9" s="12">
         <v>348.4</v>
       </c>
       <c r="X9" s="24">
         <v>106936</v>
       </c>
       <c r="Y9" s="12">
         <v>339.1</v>
       </c>
     </row>
-    <row r="10" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="10" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I10" s="25" t="s">
@@ -2927,51 +2974,51 @@
       <c r="R10" s="24">
         <v>646253</v>
       </c>
       <c r="S10" s="12">
         <v>26.2</v>
       </c>
       <c r="T10" s="24">
         <v>691249</v>
       </c>
       <c r="U10" s="12">
         <v>25.4</v>
       </c>
       <c r="V10" s="24">
         <v>736245</v>
       </c>
       <c r="W10" s="12">
         <v>24.6</v>
       </c>
       <c r="X10" s="24">
         <v>781241</v>
       </c>
       <c r="Y10" s="12">
         <v>22.4</v>
       </c>
     </row>
-    <row r="11" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="11" spans="1:28" s="8" customFormat="1" ht="22.5">
       <c r="A11" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="25" t="s">
@@ -3004,51 +3051,51 @@
       <c r="R11" s="25" t="s">
         <v>15</v>
       </c>
       <c r="S11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="T11" s="24">
         <v>2324</v>
       </c>
       <c r="U11" s="12">
         <v>728.7</v>
       </c>
       <c r="V11" s="24">
         <v>2324</v>
       </c>
       <c r="W11" s="12">
         <v>723.6</v>
       </c>
       <c r="X11" s="24">
         <v>2324</v>
       </c>
       <c r="Y11" s="12">
         <v>719.2</v>
       </c>
     </row>
-    <row r="12" spans="1:28" s="8" customFormat="1" ht="20.399999999999999">
+    <row r="12" spans="1:28" s="8" customFormat="1" ht="22.5">
       <c r="A12" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="25" t="s">
@@ -3081,51 +3128,51 @@
       <c r="R12" s="24">
         <v>123028</v>
       </c>
       <c r="S12" s="12">
         <v>31.3</v>
       </c>
       <c r="T12" s="24">
         <v>153375</v>
       </c>
       <c r="U12" s="12">
         <v>38.700000000000003</v>
       </c>
       <c r="V12" s="24">
         <v>183722</v>
       </c>
       <c r="W12" s="12">
         <v>46</v>
       </c>
       <c r="X12" s="24">
         <v>214069</v>
       </c>
       <c r="Y12" s="12">
         <v>53.2</v>
       </c>
     </row>
-    <row r="13" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="13" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="25" t="s">
@@ -3158,51 +3205,51 @@
       <c r="R13" s="24">
         <v>2934073</v>
       </c>
       <c r="S13" s="12">
         <v>147.9</v>
       </c>
       <c r="T13" s="24">
         <v>3321195</v>
       </c>
       <c r="U13" s="12">
         <v>143.6</v>
       </c>
       <c r="V13" s="24">
         <v>3708317</v>
       </c>
       <c r="W13" s="12">
         <v>140.1</v>
       </c>
       <c r="X13" s="24">
         <v>4095439</v>
       </c>
       <c r="Y13" s="12">
         <v>137.30000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:28" s="8" customFormat="1" ht="22.5">
       <c r="A14" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="25" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="25" t="s">
@@ -3235,51 +3282,51 @@
       <c r="R14" s="24">
         <v>49670</v>
       </c>
       <c r="S14" s="12">
         <v>152.69999999999999</v>
       </c>
       <c r="T14" s="24">
         <v>53265</v>
       </c>
       <c r="U14" s="12">
         <v>130.80000000000001</v>
       </c>
       <c r="V14" s="24">
         <v>56860</v>
       </c>
       <c r="W14" s="12">
         <v>116</v>
       </c>
       <c r="X14" s="24">
         <v>60455</v>
       </c>
       <c r="Y14" s="12">
         <v>105.4</v>
       </c>
     </row>
-    <row r="15" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A15" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="53" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="53" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="53" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="53" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="53" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="53" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="53" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="53" t="s">
@@ -3312,211 +3359,211 @@
       <c r="R15" s="31">
         <v>160361</v>
       </c>
       <c r="S15" s="16">
         <v>121.8</v>
       </c>
       <c r="T15" s="31">
         <v>165160</v>
       </c>
       <c r="U15" s="16">
         <v>100.2</v>
       </c>
       <c r="V15" s="31">
         <v>169959</v>
       </c>
       <c r="W15" s="16">
         <v>85.7</v>
       </c>
       <c r="X15" s="31">
         <v>174758</v>
       </c>
       <c r="Y15" s="16">
         <v>75.3</v>
       </c>
     </row>
-    <row r="16" spans="1:28" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A16" s="13"/>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="12"/>
       <c r="F16" s="11"/>
       <c r="G16" s="12"/>
       <c r="H16" s="11"/>
       <c r="I16" s="12"/>
       <c r="J16" s="11"/>
       <c r="K16" s="12"/>
       <c r="L16" s="11"/>
       <c r="M16" s="12"/>
       <c r="N16" s="11"/>
       <c r="O16" s="12"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="12"/>
       <c r="R16" s="11"/>
       <c r="S16" s="12"/>
       <c r="T16" s="11"/>
       <c r="U16" s="12"/>
       <c r="V16" s="11"/>
       <c r="W16" s="12"/>
       <c r="X16" s="11"/>
       <c r="Y16" s="12"/>
     </row>
-    <row r="17" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A17" s="13"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="12"/>
       <c r="F17" s="11"/>
       <c r="G17" s="12"/>
       <c r="H17" s="11"/>
       <c r="I17" s="12"/>
       <c r="J17" s="11"/>
       <c r="K17" s="12"/>
       <c r="L17" s="11"/>
       <c r="M17" s="12"/>
       <c r="N17" s="11"/>
       <c r="O17" s="12"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="12"/>
       <c r="R17" s="11"/>
       <c r="S17" s="12"/>
       <c r="T17" s="11"/>
       <c r="U17" s="12"/>
       <c r="V17" s="11"/>
       <c r="W17" s="12"/>
       <c r="X17" s="11"/>
       <c r="Y17" s="12"/>
     </row>
-    <row r="18" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A18" s="13"/>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="12"/>
       <c r="F18" s="11"/>
       <c r="G18" s="21"/>
       <c r="H18" s="11"/>
       <c r="I18" s="12"/>
       <c r="J18" s="11"/>
       <c r="K18" s="12"/>
       <c r="L18" s="11"/>
       <c r="M18" s="12"/>
       <c r="N18" s="11"/>
       <c r="O18" s="12"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="11"/>
       <c r="S18" s="12"/>
       <c r="T18" s="11"/>
       <c r="U18" s="12"/>
       <c r="V18" s="11"/>
       <c r="W18" s="12"/>
       <c r="X18" s="11"/>
       <c r="Y18" s="12"/>
     </row>
-    <row r="19" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="19" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A19" s="15"/>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="21"/>
       <c r="F19" s="20"/>
       <c r="G19" s="21"/>
       <c r="H19" s="20"/>
       <c r="I19" s="21"/>
       <c r="J19" s="20"/>
       <c r="K19" s="21"/>
       <c r="L19" s="20"/>
       <c r="M19" s="21"/>
       <c r="N19" s="20"/>
       <c r="O19" s="21"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="20"/>
       <c r="S19" s="21"/>
       <c r="T19" s="20"/>
       <c r="U19" s="21"/>
       <c r="V19" s="20"/>
       <c r="W19" s="21"/>
       <c r="X19" s="20"/>
       <c r="Y19" s="21"/>
     </row>
     <row r="21" spans="1:25" s="8" customFormat="1" ht="21.6" customHeight="1">
-      <c r="A21" s="98"/>
-      <c r="B21" s="95" t="s">
+      <c r="A21" s="103"/>
+      <c r="B21" s="100" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="97"/>
-      <c r="D21" s="95" t="s">
+      <c r="C21" s="102"/>
+      <c r="D21" s="100" t="s">
         <v>32</v>
       </c>
-      <c r="E21" s="97"/>
-      <c r="F21" s="95" t="s">
+      <c r="E21" s="102"/>
+      <c r="F21" s="100" t="s">
         <v>33</v>
       </c>
-      <c r="G21" s="97"/>
-      <c r="H21" s="95" t="s">
+      <c r="G21" s="102"/>
+      <c r="H21" s="100" t="s">
         <v>34</v>
       </c>
-      <c r="I21" s="97"/>
-      <c r="J21" s="95" t="s">
+      <c r="I21" s="102"/>
+      <c r="J21" s="100" t="s">
         <v>35</v>
       </c>
-      <c r="K21" s="97"/>
-      <c r="L21" s="95" t="s">
+      <c r="K21" s="102"/>
+      <c r="L21" s="100" t="s">
         <v>36</v>
       </c>
-      <c r="M21" s="97"/>
-      <c r="N21" s="95" t="s">
+      <c r="M21" s="102"/>
+      <c r="N21" s="100" t="s">
         <v>37</v>
       </c>
-      <c r="O21" s="97"/>
-      <c r="P21" s="95" t="s">
+      <c r="O21" s="102"/>
+      <c r="P21" s="100" t="s">
         <v>38</v>
       </c>
-      <c r="Q21" s="97"/>
-      <c r="R21" s="95" t="s">
+      <c r="Q21" s="102"/>
+      <c r="R21" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="S21" s="97"/>
-      <c r="T21" s="95" t="s">
+      <c r="S21" s="102"/>
+      <c r="T21" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="U21" s="97"/>
-      <c r="V21" s="95" t="s">
+      <c r="U21" s="102"/>
+      <c r="V21" s="100" t="s">
         <v>41</v>
       </c>
-      <c r="W21" s="97"/>
-      <c r="X21" s="95" t="s">
+      <c r="W21" s="102"/>
+      <c r="X21" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="Y21" s="96"/>
+      <c r="Y21" s="101"/>
     </row>
     <row r="22" spans="1:25" s="8" customFormat="1" ht="36" customHeight="1">
-      <c r="A22" s="99"/>
+      <c r="A22" s="104"/>
       <c r="B22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="I22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J22" s="9" t="s">
@@ -3546,51 +3593,51 @@
       <c r="R22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="S22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="T22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="U22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="V22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="W22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="X22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="Y22" s="10" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="23" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="23" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="7">
         <v>1003659</v>
       </c>
       <c r="C23" s="12">
         <v>107.9</v>
       </c>
       <c r="D23" s="24">
         <v>2066767</v>
       </c>
       <c r="E23" s="12">
         <v>111.1</v>
       </c>
       <c r="F23" s="24">
         <v>3166798</v>
       </c>
       <c r="G23" s="12">
         <v>111.5</v>
       </c>
       <c r="H23" s="24">
         <v>4239712</v>
       </c>
       <c r="I23" s="12">
@@ -3623,51 +3670,51 @@
       <c r="R23" s="24">
         <v>10940634</v>
       </c>
       <c r="S23" s="12">
         <v>123.9</v>
       </c>
       <c r="T23" s="24">
         <v>12271379</v>
       </c>
       <c r="U23" s="12">
         <v>124.9</v>
       </c>
       <c r="V23" s="24">
         <v>13791638</v>
       </c>
       <c r="W23" s="12">
         <v>127.9</v>
       </c>
       <c r="X23" s="24">
         <v>15235807</v>
       </c>
       <c r="Y23" s="12">
         <v>129.30000000000001</v>
       </c>
     </row>
-    <row r="24" spans="1:25" s="8" customFormat="1" ht="13.2" customHeight="1">
+    <row r="24" spans="1:25" s="8" customFormat="1" ht="13.15" customHeight="1">
       <c r="A24" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B24" s="7">
         <v>506765</v>
       </c>
       <c r="C24" s="12">
         <v>149.6</v>
       </c>
       <c r="D24" s="24">
         <v>1073044</v>
       </c>
       <c r="E24" s="12">
         <v>158</v>
       </c>
       <c r="F24" s="24">
         <v>1676221</v>
       </c>
       <c r="G24" s="12">
         <v>158</v>
       </c>
       <c r="H24" s="24">
         <v>2252291</v>
       </c>
       <c r="I24" s="12">
@@ -3931,51 +3978,51 @@
       <c r="R27" s="24">
         <v>64115</v>
       </c>
       <c r="S27" s="12">
         <v>82.9</v>
       </c>
       <c r="T27" s="24">
         <v>64425</v>
       </c>
       <c r="U27" s="12">
         <v>71.099999999999994</v>
       </c>
       <c r="V27" s="24">
         <v>64725</v>
       </c>
       <c r="W27" s="12">
         <v>62.4</v>
       </c>
       <c r="X27" s="24">
         <v>65035</v>
       </c>
       <c r="Y27" s="12">
         <v>55.6</v>
       </c>
     </row>
-    <row r="28" spans="1:25" s="8" customFormat="1" ht="14.4" customHeight="1">
+    <row r="28" spans="1:25" s="8" customFormat="1" ht="14.45" customHeight="1">
       <c r="A28" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B28" s="7">
         <v>44996</v>
       </c>
       <c r="C28" s="12">
         <v>29.3</v>
       </c>
       <c r="D28" s="24">
         <v>89992</v>
       </c>
       <c r="E28" s="12">
         <v>28.9</v>
       </c>
       <c r="F28" s="24">
         <v>134988</v>
       </c>
       <c r="G28" s="12">
         <v>28.2</v>
       </c>
       <c r="H28" s="24">
         <v>179984</v>
       </c>
       <c r="I28" s="12">
@@ -4008,51 +4055,51 @@
       <c r="R28" s="24">
         <v>449008</v>
       </c>
       <c r="S28" s="12">
         <v>62.1</v>
       </c>
       <c r="T28" s="24">
         <v>505015</v>
       </c>
       <c r="U28" s="12">
         <v>65.900000000000006</v>
       </c>
       <c r="V28" s="24">
         <v>560135</v>
       </c>
       <c r="W28" s="12">
         <v>69.2</v>
       </c>
       <c r="X28" s="24">
         <v>617030</v>
       </c>
       <c r="Y28" s="12">
         <v>72.2</v>
       </c>
     </row>
-    <row r="29" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="29" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A29" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I29" s="12" t="s">
@@ -4085,51 +4132,51 @@
       <c r="R29" s="25" t="s">
         <v>15</v>
       </c>
       <c r="S29" s="12" t="s">
         <v>15</v>
       </c>
       <c r="T29" s="25" t="s">
         <v>15</v>
       </c>
       <c r="U29" s="12" t="s">
         <v>15</v>
       </c>
       <c r="V29" s="25" t="s">
         <v>15</v>
       </c>
       <c r="W29" s="12" t="s">
         <v>15</v>
       </c>
       <c r="X29" s="25" t="s">
         <v>15</v>
       </c>
       <c r="Y29" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" spans="1:25" s="8" customFormat="1" ht="20.399999999999999">
+    <row r="30" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A30" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B30" s="7">
         <v>30347</v>
       </c>
       <c r="C30" s="12">
         <v>7614.9</v>
       </c>
       <c r="D30" s="24">
         <v>60694</v>
       </c>
       <c r="E30" s="12">
         <v>7710.1</v>
       </c>
       <c r="F30" s="24">
         <v>91041</v>
       </c>
       <c r="G30" s="12">
         <v>7742.4</v>
       </c>
       <c r="H30" s="24">
         <v>121388</v>
       </c>
       <c r="I30" s="12">
@@ -4162,51 +4209,51 @@
       <c r="R30" s="24">
         <v>227283</v>
       </c>
       <c r="S30" s="12">
         <v>165.2</v>
       </c>
       <c r="T30" s="24">
         <v>246170</v>
       </c>
       <c r="U30" s="12">
         <v>144.9</v>
       </c>
       <c r="V30" s="24">
         <v>264250</v>
       </c>
       <c r="W30" s="12">
         <v>130.9</v>
       </c>
       <c r="X30" s="24">
         <v>283941</v>
       </c>
       <c r="Y30" s="12">
         <v>121.2</v>
       </c>
     </row>
-    <row r="31" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="31" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A31" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B31" s="7">
         <v>387122</v>
       </c>
       <c r="C31" s="12">
         <v>115</v>
       </c>
       <c r="D31" s="24">
         <v>774244</v>
       </c>
       <c r="E31" s="12">
         <v>116.4</v>
       </c>
       <c r="F31" s="24">
         <v>1161366</v>
       </c>
       <c r="G31" s="12">
         <v>116.9</v>
       </c>
       <c r="H31" s="24">
         <v>1548488</v>
       </c>
       <c r="I31" s="12">
@@ -4239,51 +4286,51 @@
       <c r="R31" s="24">
         <v>3771914</v>
       </c>
       <c r="S31" s="12">
         <v>115</v>
       </c>
       <c r="T31" s="24">
         <v>4230990</v>
       </c>
       <c r="U31" s="12">
         <v>115</v>
       </c>
       <c r="V31" s="24">
         <v>4681100</v>
       </c>
       <c r="W31" s="12">
         <v>114.9</v>
       </c>
       <c r="X31" s="24">
         <v>5155789</v>
       </c>
       <c r="Y31" s="12">
         <v>115.1</v>
       </c>
     </row>
-    <row r="32" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="32" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A32" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B32" s="7">
         <v>3595</v>
       </c>
       <c r="C32" s="12">
         <v>41.9</v>
       </c>
       <c r="D32" s="24">
         <v>7190</v>
       </c>
       <c r="E32" s="12">
         <v>42.4</v>
       </c>
       <c r="F32" s="24">
         <v>10785</v>
       </c>
       <c r="G32" s="12">
         <v>42.6</v>
       </c>
       <c r="H32" s="24">
         <v>14380</v>
       </c>
       <c r="I32" s="12">
@@ -4393,238 +4440,238 @@
       <c r="R33" s="31">
         <v>167035</v>
       </c>
       <c r="S33" s="16">
         <v>93.2</v>
       </c>
       <c r="T33" s="31">
         <v>202795</v>
       </c>
       <c r="U33" s="16">
         <v>110.8</v>
       </c>
       <c r="V33" s="31">
         <v>237552</v>
       </c>
       <c r="W33" s="16">
         <v>127.2</v>
       </c>
       <c r="X33" s="31">
         <v>274317</v>
       </c>
       <c r="Y33" s="16">
         <v>143.5</v>
       </c>
     </row>
-    <row r="34" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="34" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A34" s="13"/>
       <c r="B34" s="11"/>
       <c r="C34" s="12"/>
       <c r="D34" s="11"/>
       <c r="E34" s="12"/>
       <c r="F34" s="11"/>
       <c r="G34" s="12"/>
       <c r="H34" s="11"/>
       <c r="I34" s="12"/>
       <c r="J34" s="11"/>
       <c r="K34" s="12"/>
       <c r="L34" s="11"/>
       <c r="M34" s="12"/>
       <c r="N34" s="11"/>
       <c r="O34" s="12"/>
       <c r="P34" s="11"/>
       <c r="Q34" s="12"/>
       <c r="R34" s="11"/>
       <c r="S34" s="12"/>
       <c r="T34" s="11"/>
       <c r="U34" s="12"/>
       <c r="V34" s="11"/>
       <c r="W34" s="12"/>
       <c r="X34" s="11"/>
       <c r="Y34" s="12"/>
     </row>
-    <row r="35" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="35" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A35" s="13"/>
       <c r="B35" s="11"/>
       <c r="C35" s="12"/>
       <c r="D35" s="11"/>
       <c r="E35" s="12"/>
       <c r="F35" s="11"/>
       <c r="G35" s="12"/>
       <c r="H35" s="11"/>
       <c r="I35" s="12"/>
       <c r="J35" s="11"/>
       <c r="K35" s="12"/>
       <c r="L35" s="11"/>
       <c r="M35" s="12"/>
       <c r="N35" s="11"/>
       <c r="O35" s="12"/>
       <c r="P35" s="11"/>
       <c r="Q35" s="12"/>
       <c r="R35" s="11"/>
       <c r="S35" s="12"/>
       <c r="T35" s="11"/>
       <c r="U35" s="12"/>
       <c r="V35" s="11"/>
       <c r="W35" s="12"/>
       <c r="X35" s="11"/>
       <c r="Y35" s="12"/>
     </row>
-    <row r="36" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="36" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A36" s="13"/>
       <c r="B36" s="11"/>
       <c r="C36" s="12"/>
       <c r="D36" s="11"/>
       <c r="E36" s="12"/>
       <c r="F36" s="11"/>
       <c r="G36" s="12"/>
       <c r="H36" s="11"/>
       <c r="I36" s="12"/>
       <c r="J36" s="11"/>
       <c r="K36" s="12"/>
       <c r="L36" s="11"/>
       <c r="M36" s="12"/>
       <c r="N36" s="11"/>
       <c r="O36" s="12"/>
       <c r="P36" s="11"/>
       <c r="Q36" s="12"/>
       <c r="R36" s="11"/>
       <c r="S36" s="12"/>
       <c r="T36" s="11"/>
       <c r="U36" s="12"/>
       <c r="V36" s="11"/>
       <c r="W36" s="12"/>
       <c r="X36" s="11"/>
       <c r="Y36" s="12"/>
     </row>
-    <row r="37" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="37" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A37" s="13"/>
       <c r="B37" s="11"/>
       <c r="C37" s="12"/>
       <c r="D37" s="11"/>
       <c r="E37" s="12"/>
       <c r="F37" s="11"/>
       <c r="G37" s="12"/>
       <c r="H37" s="11"/>
       <c r="I37" s="12"/>
       <c r="J37" s="11"/>
       <c r="K37" s="12"/>
       <c r="L37" s="11"/>
       <c r="M37" s="12"/>
       <c r="N37" s="11"/>
       <c r="O37" s="12"/>
       <c r="P37" s="11"/>
       <c r="Q37" s="12"/>
       <c r="R37" s="11"/>
       <c r="S37" s="12"/>
       <c r="T37" s="11"/>
       <c r="U37" s="12"/>
       <c r="V37" s="11"/>
       <c r="W37" s="12"/>
       <c r="X37" s="11"/>
       <c r="Y37" s="12"/>
     </row>
-    <row r="38" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="38" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A38" s="15"/>
       <c r="B38" s="20"/>
       <c r="C38" s="21"/>
       <c r="D38" s="20"/>
       <c r="E38" s="21"/>
       <c r="F38" s="20"/>
       <c r="G38" s="21"/>
       <c r="H38" s="20"/>
       <c r="I38" s="21"/>
       <c r="J38" s="20"/>
       <c r="K38" s="21"/>
       <c r="L38" s="20"/>
       <c r="M38" s="21"/>
       <c r="N38" s="20"/>
       <c r="O38" s="21"/>
       <c r="P38" s="20"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="20"/>
       <c r="S38" s="21"/>
       <c r="T38" s="20"/>
       <c r="U38" s="21"/>
       <c r="V38" s="20"/>
       <c r="W38" s="21"/>
       <c r="X38" s="20"/>
       <c r="Y38" s="21"/>
     </row>
-    <row r="39" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B39" s="95" t="s">
+    <row r="39" spans="1:25" s="8" customFormat="1" ht="11.25">
+      <c r="A39" s="103"/>
+      <c r="B39" s="100" t="s">
         <v>42</v>
       </c>
-      <c r="C39" s="96"/>
-      <c r="D39" s="95" t="s">
+      <c r="C39" s="101"/>
+      <c r="D39" s="100" t="s">
         <v>43</v>
       </c>
-      <c r="E39" s="97"/>
-      <c r="F39" s="95" t="s">
+      <c r="E39" s="102"/>
+      <c r="F39" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="G39" s="97"/>
-      <c r="H39" s="95" t="s">
+      <c r="G39" s="102"/>
+      <c r="H39" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="I39" s="96"/>
-      <c r="J39" s="95" t="s">
+      <c r="I39" s="101"/>
+      <c r="J39" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="K39" s="97"/>
-      <c r="L39" s="95" t="s">
+      <c r="K39" s="102"/>
+      <c r="L39" s="100" t="s">
         <v>47</v>
       </c>
-      <c r="M39" s="96"/>
-      <c r="N39" s="95" t="s">
+      <c r="M39" s="101"/>
+      <c r="N39" s="100" t="s">
         <v>48</v>
       </c>
-      <c r="O39" s="96"/>
-      <c r="P39" s="95" t="s">
+      <c r="O39" s="101"/>
+      <c r="P39" s="100" t="s">
         <v>49</v>
       </c>
-      <c r="Q39" s="96"/>
-      <c r="R39" s="95" t="s">
+      <c r="Q39" s="101"/>
+      <c r="R39" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="S39" s="96"/>
-      <c r="T39" s="95" t="s">
+      <c r="S39" s="101"/>
+      <c r="T39" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="U39" s="96"/>
-      <c r="V39" s="95" t="s">
+      <c r="U39" s="101"/>
+      <c r="V39" s="100" t="s">
         <v>72</v>
       </c>
-      <c r="W39" s="96"/>
-      <c r="X39" s="95" t="s">
+      <c r="W39" s="101"/>
+      <c r="X39" s="100" t="s">
         <v>73</v>
       </c>
-      <c r="Y39" s="96"/>
-[...2 lines deleted...]
-      <c r="A40" s="99"/>
+      <c r="Y39" s="101"/>
+    </row>
+    <row r="40" spans="1:25" s="8" customFormat="1" ht="33.75">
+      <c r="A40" s="104"/>
       <c r="B40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="I40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J40" s="9" t="s">
@@ -4654,51 +4701,51 @@
       <c r="R40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="S40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="T40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="U40" s="52" t="s">
         <v>29</v>
       </c>
       <c r="V40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="W40" s="61" t="s">
         <v>29</v>
       </c>
       <c r="X40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="Y40" s="63" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="41" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="41" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A41" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B41" s="24">
         <v>1406118</v>
       </c>
       <c r="C41" s="12">
         <v>134.1</v>
       </c>
       <c r="D41" s="27">
         <v>2930611</v>
       </c>
       <c r="E41" s="8">
         <v>135.69999999999999</v>
       </c>
       <c r="F41" s="24">
         <v>4461339</v>
       </c>
       <c r="G41" s="12">
         <v>134.4</v>
       </c>
       <c r="H41" s="24">
         <v>6083234</v>
       </c>
       <c r="I41" s="12">
@@ -4731,51 +4778,51 @@
       <c r="R41" s="24">
         <v>18265415</v>
       </c>
       <c r="S41" s="4">
         <v>156.6</v>
       </c>
       <c r="T41" s="54">
         <v>21011968</v>
       </c>
       <c r="U41" s="55">
         <v>160.5</v>
       </c>
       <c r="V41" s="64">
         <v>23800611</v>
       </c>
       <c r="W41" s="65">
         <v>161.30000000000001</v>
       </c>
       <c r="X41" s="64">
         <v>26665395</v>
       </c>
       <c r="Y41" s="65">
         <v>163.6</v>
       </c>
     </row>
-    <row r="42" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="42" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A42" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B42" s="24">
         <v>923912</v>
       </c>
       <c r="C42" s="12">
         <v>174.5</v>
       </c>
       <c r="D42" s="27">
         <v>1959434</v>
       </c>
       <c r="E42" s="8">
         <v>174.7</v>
       </c>
       <c r="F42" s="24">
         <v>3000954</v>
       </c>
       <c r="G42" s="12">
         <v>170.8</v>
       </c>
       <c r="H42" s="24">
         <v>4067148</v>
       </c>
       <c r="I42" s="12">
@@ -4808,51 +4855,51 @@
       <c r="R42" s="24">
         <v>11810483</v>
       </c>
       <c r="S42" s="4">
         <v>192.5</v>
       </c>
       <c r="T42" s="56">
         <v>13569237</v>
       </c>
       <c r="U42" s="57">
         <v>198.4</v>
       </c>
       <c r="V42" s="64">
         <v>15359959</v>
       </c>
       <c r="W42" s="65">
         <v>197.5</v>
       </c>
       <c r="X42" s="64">
         <v>17172084</v>
       </c>
       <c r="Y42" s="65">
         <v>200.2</v>
       </c>
     </row>
-    <row r="43" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="43" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A43" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="29" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I43" s="12" t="s">
@@ -4885,51 +4932,51 @@
       <c r="R43" s="24" t="s">
         <v>15</v>
       </c>
       <c r="S43" s="4" t="s">
         <v>15</v>
       </c>
       <c r="T43" s="58" t="s">
         <v>15</v>
       </c>
       <c r="U43" s="58" t="s">
         <v>15</v>
       </c>
       <c r="V43" s="66" t="s">
         <v>15</v>
       </c>
       <c r="W43" s="66" t="s">
         <v>15</v>
       </c>
       <c r="X43" s="66" t="s">
         <v>15</v>
       </c>
       <c r="Y43" s="66" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="44" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A44" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="24">
         <v>13425</v>
       </c>
       <c r="C44" s="12">
         <v>95.7</v>
       </c>
       <c r="D44" s="27">
         <v>26550</v>
       </c>
       <c r="E44" s="8">
         <v>94.6</v>
       </c>
       <c r="F44" s="24">
         <v>40050</v>
       </c>
       <c r="G44" s="12">
         <v>94.9</v>
       </c>
       <c r="H44" s="24">
         <v>53350</v>
       </c>
       <c r="I44" s="12">
@@ -4962,51 +5009,51 @@
       <c r="R44" s="24">
         <v>439587</v>
       </c>
       <c r="S44" s="4">
         <v>92.5</v>
       </c>
       <c r="T44" s="56">
         <v>532664</v>
       </c>
       <c r="U44" s="57">
         <v>92.3</v>
       </c>
       <c r="V44" s="64">
         <v>625214</v>
       </c>
       <c r="W44" s="65">
         <v>92</v>
       </c>
       <c r="X44" s="64">
         <v>718665</v>
       </c>
       <c r="Y44" s="65">
         <v>92</v>
       </c>
     </row>
-    <row r="45" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="45" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A45" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="24">
         <v>4494</v>
       </c>
       <c r="C45" s="12">
         <v>34.1</v>
       </c>
       <c r="D45" s="27">
         <v>8964</v>
       </c>
       <c r="E45" s="8">
         <v>34.1</v>
       </c>
       <c r="F45" s="24">
         <v>13361</v>
       </c>
       <c r="G45" s="12">
         <v>33.799999999999997</v>
       </c>
       <c r="H45" s="24">
         <v>17836</v>
       </c>
       <c r="I45" s="12">
@@ -5039,51 +5086,51 @@
       <c r="R45" s="24">
         <v>57038</v>
       </c>
       <c r="S45" s="4">
         <v>83.5</v>
       </c>
       <c r="T45" s="56">
         <v>65695</v>
       </c>
       <c r="U45" s="57">
         <v>95.6</v>
       </c>
       <c r="V45" s="64">
         <v>74285</v>
       </c>
       <c r="W45" s="65">
         <v>107.3</v>
       </c>
       <c r="X45" s="64">
         <v>83142</v>
       </c>
       <c r="Y45" s="65">
         <v>119.5</v>
       </c>
     </row>
-    <row r="46" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="46" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A46" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="24">
         <v>43688</v>
       </c>
       <c r="C46" s="12">
         <v>92.9</v>
       </c>
       <c r="D46" s="27">
         <v>86875</v>
       </c>
       <c r="E46" s="8">
         <v>92.4</v>
       </c>
       <c r="F46" s="24">
         <v>130382</v>
       </c>
       <c r="G46" s="12">
         <v>92.2</v>
       </c>
       <c r="H46" s="24">
         <v>174074</v>
       </c>
       <c r="I46" s="12">
@@ -5116,51 +5163,51 @@
       <c r="R46" s="24">
         <v>545206</v>
       </c>
       <c r="S46" s="4">
         <v>113.9</v>
       </c>
       <c r="T46" s="56">
         <v>627072</v>
       </c>
       <c r="U46" s="57">
         <v>116.4</v>
       </c>
       <c r="V46" s="64">
         <v>708982</v>
       </c>
       <c r="W46" s="65">
         <v>118.3</v>
       </c>
       <c r="X46" s="64">
         <v>791499</v>
       </c>
       <c r="Y46" s="65">
         <v>119.9</v>
       </c>
     </row>
-    <row r="47" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="47" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A47" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E47" s="29" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I47" s="12" t="s">
@@ -5193,51 +5240,51 @@
       <c r="R47" s="24" t="s">
         <v>15</v>
       </c>
       <c r="S47" s="4" t="s">
         <v>15</v>
       </c>
       <c r="T47" s="58" t="s">
         <v>15</v>
       </c>
       <c r="U47" s="58" t="s">
         <v>15</v>
       </c>
       <c r="V47" s="66" t="s">
         <v>15</v>
       </c>
       <c r="W47" s="66" t="s">
         <v>15</v>
       </c>
       <c r="X47" s="66" t="s">
         <v>15</v>
       </c>
       <c r="Y47" s="66" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48" spans="1:25" s="8" customFormat="1" ht="20.399999999999999">
+    <row r="48" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A48" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="24">
         <v>30347</v>
       </c>
       <c r="C48" s="12">
         <v>95.7</v>
       </c>
       <c r="D48" s="27">
         <v>60469</v>
       </c>
       <c r="E48" s="8">
         <v>95.3</v>
       </c>
       <c r="F48" s="24">
         <v>90669</v>
       </c>
       <c r="G48" s="12">
         <v>95</v>
       </c>
       <c r="H48" s="24">
         <v>187107</v>
       </c>
       <c r="I48" s="12">
@@ -5270,51 +5317,51 @@
       <c r="R48" s="24">
         <v>766648</v>
       </c>
       <c r="S48" s="4">
         <v>316.39999999999998</v>
       </c>
       <c r="T48" s="56">
         <v>899790</v>
       </c>
       <c r="U48" s="57">
         <v>342.6</v>
       </c>
       <c r="V48" s="64">
         <v>1039900</v>
       </c>
       <c r="W48" s="65">
         <v>367.8</v>
       </c>
       <c r="X48" s="64">
         <v>1218828</v>
       </c>
       <c r="Y48" s="65">
         <v>401.2</v>
       </c>
     </row>
-    <row r="49" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="49" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A49" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E49" s="29" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I49" s="12" t="s">
@@ -5347,51 +5394,51 @@
       <c r="R49" s="24" t="s">
         <v>15</v>
       </c>
       <c r="S49" s="4" t="s">
         <v>15</v>
       </c>
       <c r="T49" s="58" t="s">
         <v>15</v>
       </c>
       <c r="U49" s="58" t="s">
         <v>15</v>
       </c>
       <c r="V49" s="66" t="s">
         <v>15</v>
       </c>
       <c r="W49" s="66" t="s">
         <v>15</v>
       </c>
       <c r="X49" s="66" t="s">
         <v>15</v>
       </c>
       <c r="Y49" s="66" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="50" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A50" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B50" s="24">
         <v>381858</v>
       </c>
       <c r="C50" s="12">
         <v>94.4</v>
       </c>
       <c r="D50" s="27">
         <v>771618</v>
       </c>
       <c r="E50" s="8">
         <v>95.4</v>
       </c>
       <c r="F50" s="24">
         <v>1160970</v>
       </c>
       <c r="G50" s="12">
         <v>95.4</v>
       </c>
       <c r="H50" s="24">
         <v>1550298</v>
       </c>
       <c r="I50" s="12">
@@ -5424,51 +5471,51 @@
       <c r="R50" s="24">
         <v>4232483</v>
       </c>
       <c r="S50" s="4">
         <v>105.3</v>
       </c>
       <c r="T50" s="56">
         <v>4810268</v>
       </c>
       <c r="U50" s="57">
         <v>106.6</v>
       </c>
       <c r="V50" s="64">
         <v>5393047</v>
       </c>
       <c r="W50" s="65">
         <v>107.7</v>
       </c>
       <c r="X50" s="64">
         <v>5986305</v>
       </c>
       <c r="Y50" s="65">
         <v>108.5</v>
       </c>
     </row>
-    <row r="51" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="51" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A51" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B51" s="24">
         <v>3595</v>
       </c>
       <c r="C51" s="12">
         <v>95.7</v>
       </c>
       <c r="D51" s="27">
         <v>7110</v>
       </c>
       <c r="E51" s="8">
         <v>94.6</v>
       </c>
       <c r="F51" s="24">
         <v>10610</v>
       </c>
       <c r="G51" s="12">
         <v>93.9</v>
       </c>
       <c r="H51" s="24">
         <v>14220</v>
       </c>
       <c r="I51" s="12">
@@ -5501,51 +5548,51 @@
       <c r="R51" s="24">
         <v>63696</v>
       </c>
       <c r="S51" s="4">
         <v>102.5</v>
       </c>
       <c r="T51" s="56">
         <v>75162</v>
       </c>
       <c r="U51" s="57">
         <v>103.1</v>
       </c>
       <c r="V51" s="64">
         <v>86487</v>
       </c>
       <c r="W51" s="65">
         <v>104.4</v>
       </c>
       <c r="X51" s="64">
         <v>98238</v>
       </c>
       <c r="Y51" s="65">
         <v>103.7</v>
       </c>
     </row>
-    <row r="52" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="52" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A52" s="26" t="s">
         <v>62</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="29" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H52" s="24">
         <v>5763</v>
       </c>
       <c r="I52" s="12">
@@ -5578,51 +5625,51 @@
       <c r="R52" s="24">
         <v>27983</v>
       </c>
       <c r="S52" s="4">
         <v>52.4</v>
       </c>
       <c r="T52" s="56">
         <v>33130</v>
       </c>
       <c r="U52" s="57">
         <v>51</v>
       </c>
       <c r="V52" s="64">
         <v>38130</v>
       </c>
       <c r="W52" s="65">
         <v>50</v>
       </c>
       <c r="X52" s="64">
         <v>43229</v>
       </c>
       <c r="Y52" s="65">
         <v>49.1</v>
       </c>
     </row>
-    <row r="53" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="53" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A53" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="31">
         <v>4799</v>
       </c>
       <c r="C53" s="16">
         <v>95.7</v>
       </c>
       <c r="D53" s="33">
         <v>9591</v>
       </c>
       <c r="E53" s="18">
         <v>95.6</v>
       </c>
       <c r="F53" s="31">
         <v>14343</v>
       </c>
       <c r="G53" s="16">
         <v>95.1</v>
       </c>
       <c r="H53" s="31">
         <v>13438</v>
       </c>
       <c r="I53" s="16">
@@ -5655,188 +5702,188 @@
       <c r="R53" s="31">
         <v>322291</v>
       </c>
       <c r="S53" s="19">
         <v>258.60000000000002</v>
       </c>
       <c r="T53" s="59">
         <v>398950</v>
       </c>
       <c r="U53" s="60">
         <v>263.39999999999998</v>
       </c>
       <c r="V53" s="59">
         <v>474607</v>
       </c>
       <c r="W53" s="60">
         <v>266.8</v>
       </c>
       <c r="X53" s="59">
         <v>553405</v>
       </c>
       <c r="Y53" s="60">
         <v>269.39999999999998</v>
       </c>
     </row>
-    <row r="54" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="54" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A54" s="14"/>
       <c r="B54" s="11"/>
       <c r="C54" s="12"/>
       <c r="D54" s="17"/>
       <c r="F54" s="11"/>
       <c r="G54" s="12"/>
       <c r="H54" s="11"/>
       <c r="I54" s="12"/>
       <c r="J54" s="11"/>
       <c r="K54" s="12"/>
       <c r="L54" s="11"/>
       <c r="N54" s="11"/>
       <c r="O54" s="12"/>
       <c r="P54" s="11"/>
       <c r="Q54" s="12"/>
       <c r="R54" s="11"/>
       <c r="S54" s="4"/>
     </row>
-    <row r="55" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="55" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A55" s="15"/>
       <c r="B55" s="11"/>
       <c r="C55" s="12"/>
       <c r="D55" s="17"/>
       <c r="F55" s="11"/>
       <c r="G55" s="12"/>
       <c r="H55" s="11"/>
       <c r="I55" s="12"/>
       <c r="J55" s="11"/>
       <c r="K55" s="12"/>
       <c r="L55" s="11"/>
       <c r="N55" s="11"/>
       <c r="O55" s="12"/>
       <c r="P55" s="11"/>
       <c r="Q55" s="12"/>
       <c r="R55" s="11"/>
       <c r="S55" s="4"/>
     </row>
-    <row r="56" spans="1:25" s="8" customFormat="1" ht="10.199999999999999">
+    <row r="56" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A56" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B56" s="11"/>
       <c r="C56" s="12"/>
       <c r="D56" s="17"/>
       <c r="F56" s="11"/>
       <c r="G56" s="12"/>
       <c r="H56" s="11"/>
       <c r="I56" s="12"/>
       <c r="J56" s="11"/>
       <c r="K56" s="12"/>
       <c r="L56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="12"/>
       <c r="P56" s="11"/>
       <c r="Q56" s="12"/>
       <c r="R56" s="11"/>
       <c r="S56" s="4"/>
     </row>
     <row r="57" spans="1:25" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A57" s="15"/>
       <c r="B57" s="20"/>
       <c r="C57" s="21"/>
       <c r="D57" s="34"/>
       <c r="E57" s="35"/>
       <c r="F57" s="20"/>
       <c r="G57" s="21"/>
       <c r="H57" s="20"/>
       <c r="I57" s="21"/>
       <c r="J57" s="20"/>
       <c r="K57" s="21"/>
       <c r="L57" s="20"/>
       <c r="M57" s="35"/>
       <c r="N57" s="20"/>
       <c r="O57" s="21"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="21"/>
       <c r="R57" s="20"/>
       <c r="S57" s="36"/>
     </row>
-    <row r="58" spans="1:25" s="8" customFormat="1" ht="10.199999999999999" hidden="1">
+    <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25" hidden="1">
       <c r="A58" s="15"/>
       <c r="B58" s="20"/>
       <c r="C58" s="21"/>
     </row>
     <row r="59" spans="1:25" ht="24" customHeight="1">
-      <c r="A59" s="98"/>
-      <c r="B59" s="95" t="s">
+      <c r="A59" s="103"/>
+      <c r="B59" s="100" t="s">
         <v>74</v>
       </c>
-      <c r="C59" s="96"/>
-      <c r="D59" s="95" t="s">
+      <c r="C59" s="101"/>
+      <c r="D59" s="100" t="s">
         <v>75</v>
       </c>
-      <c r="E59" s="97"/>
-      <c r="F59" s="95" t="s">
+      <c r="E59" s="102"/>
+      <c r="F59" s="100" t="s">
         <v>76</v>
       </c>
-      <c r="G59" s="97"/>
-      <c r="H59" s="95" t="s">
+      <c r="G59" s="102"/>
+      <c r="H59" s="100" t="s">
         <v>77</v>
       </c>
-      <c r="I59" s="96"/>
-      <c r="J59" s="95" t="s">
+      <c r="I59" s="101"/>
+      <c r="J59" s="100" t="s">
         <v>78</v>
       </c>
-      <c r="K59" s="97"/>
-      <c r="L59" s="95" t="s">
+      <c r="K59" s="102"/>
+      <c r="L59" s="100" t="s">
         <v>79</v>
       </c>
-      <c r="M59" s="96"/>
-      <c r="N59" s="95" t="s">
+      <c r="M59" s="101"/>
+      <c r="N59" s="100" t="s">
         <v>80</v>
       </c>
-      <c r="O59" s="96"/>
-      <c r="P59" s="95" t="s">
+      <c r="O59" s="101"/>
+      <c r="P59" s="100" t="s">
         <v>81</v>
       </c>
-      <c r="Q59" s="96"/>
-      <c r="R59" s="95" t="s">
+      <c r="Q59" s="101"/>
+      <c r="R59" s="100" t="s">
         <v>82</v>
       </c>
-      <c r="S59" s="96"/>
-      <c r="T59" s="95" t="s">
+      <c r="S59" s="101"/>
+      <c r="T59" s="100" t="s">
         <v>83</v>
       </c>
-      <c r="U59" s="96"/>
-      <c r="V59" s="95" t="s">
+      <c r="U59" s="101"/>
+      <c r="V59" s="100" t="s">
         <v>84</v>
       </c>
-      <c r="W59" s="96"/>
-      <c r="X59" s="95" t="s">
+      <c r="W59" s="101"/>
+      <c r="X59" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="Y59" s="96"/>
-[...2 lines deleted...]
-      <c r="A60" s="99"/>
+      <c r="Y59" s="101"/>
+    </row>
+    <row r="60" spans="1:25" ht="33.75">
+      <c r="A60" s="104"/>
       <c r="B60" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C60" s="67" t="s">
         <v>29</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E60" s="67" t="s">
         <v>29</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G60" s="67" t="s">
         <v>29</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>65</v>
       </c>
       <c r="I60" s="67" t="s">
         <v>29</v>
       </c>
       <c r="J60" s="9" t="s">
@@ -6328,51 +6375,51 @@
       <c r="R66" s="78">
         <v>442925</v>
       </c>
       <c r="S66" s="80">
         <v>74.8</v>
       </c>
       <c r="T66" s="56">
         <v>495471</v>
       </c>
       <c r="U66" s="57">
         <v>72.3</v>
       </c>
       <c r="V66" s="64">
         <v>547793</v>
       </c>
       <c r="W66" s="65">
         <v>70.400000000000006</v>
       </c>
       <c r="X66" s="64">
         <v>601314</v>
       </c>
       <c r="Y66" s="65">
         <v>69.099999999999994</v>
       </c>
     </row>
-    <row r="67" spans="1:25">
+    <row r="67" spans="1:25" ht="23.25">
       <c r="A67" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B67" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E67" s="76" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="25" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H67" s="25" t="s">
         <v>15</v>
       </c>
       <c r="I67" s="12" t="s">
@@ -6405,51 +6452,51 @@
       <c r="R67" s="78">
         <v>298006</v>
       </c>
       <c r="S67" s="79" t="s">
         <v>15</v>
       </c>
       <c r="T67" s="84">
         <v>372478</v>
       </c>
       <c r="U67" s="58" t="s">
         <v>15</v>
       </c>
       <c r="V67" s="66">
         <v>445616</v>
       </c>
       <c r="W67" s="66" t="s">
         <v>15</v>
       </c>
       <c r="X67" s="66">
         <v>521550</v>
       </c>
       <c r="Y67" s="66" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="68" spans="1:25" ht="21.6">
+    <row r="68" spans="1:25" ht="23.25">
       <c r="A68" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B68" s="24">
         <v>101176</v>
       </c>
       <c r="C68" s="12">
         <v>310.39999999999998</v>
       </c>
       <c r="D68" s="27">
         <v>199130</v>
       </c>
       <c r="E68" s="75">
         <v>306.3</v>
       </c>
       <c r="F68" s="24">
         <v>300447</v>
       </c>
       <c r="G68" s="12">
         <v>309.10000000000002</v>
       </c>
       <c r="H68" s="24">
         <v>395687</v>
       </c>
       <c r="I68" s="12">
@@ -6636,51 +6683,51 @@
       <c r="R70" s="78">
         <v>4613531</v>
       </c>
       <c r="S70" s="80">
         <v>100.4</v>
       </c>
       <c r="T70" s="56">
         <v>5281170</v>
       </c>
       <c r="U70" s="57">
         <v>100.4</v>
       </c>
       <c r="V70" s="64">
         <v>5949655</v>
       </c>
       <c r="W70" s="65">
         <v>100.6</v>
       </c>
       <c r="X70" s="64">
         <v>6618476</v>
       </c>
       <c r="Y70" s="65">
         <v>100.5</v>
       </c>
     </row>
-    <row r="71" spans="1:25">
+    <row r="71" spans="1:25" ht="23.25">
       <c r="A71" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B71" s="24">
         <v>3895</v>
       </c>
       <c r="C71" s="12">
         <v>100.9</v>
       </c>
       <c r="D71" s="27">
         <v>7490</v>
       </c>
       <c r="E71" s="75">
         <v>98</v>
       </c>
       <c r="F71" s="24">
         <v>11413</v>
       </c>
       <c r="G71" s="12">
         <v>100.3</v>
       </c>
       <c r="H71" s="24">
         <v>15313</v>
       </c>
       <c r="I71" s="12">
@@ -6873,102 +6920,102 @@
       <c r="T73" s="59">
         <v>201691</v>
       </c>
       <c r="U73" s="60">
         <v>46.3</v>
       </c>
       <c r="V73" s="59">
         <v>238706</v>
       </c>
       <c r="W73" s="60">
         <v>45.8</v>
       </c>
       <c r="X73" s="59">
         <v>275825</v>
       </c>
       <c r="Y73" s="60">
         <v>45.3</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:25" ht="24" customHeight="1">
-      <c r="A77" s="98"/>
-      <c r="B77" s="95" t="s">
+      <c r="A77" s="103"/>
+      <c r="B77" s="100" t="s">
         <v>86</v>
       </c>
-      <c r="C77" s="96"/>
-      <c r="D77" s="95" t="s">
+      <c r="C77" s="101"/>
+      <c r="D77" s="100" t="s">
         <v>87</v>
       </c>
-      <c r="E77" s="97"/>
-      <c r="F77" s="95" t="s">
+      <c r="E77" s="102"/>
+      <c r="F77" s="100" t="s">
         <v>88</v>
       </c>
-      <c r="G77" s="97"/>
-      <c r="H77" s="95" t="s">
+      <c r="G77" s="102"/>
+      <c r="H77" s="100" t="s">
         <v>89</v>
       </c>
-      <c r="I77" s="96"/>
-      <c r="J77" s="95" t="s">
+      <c r="I77" s="101"/>
+      <c r="J77" s="100" t="s">
         <v>90</v>
       </c>
-      <c r="K77" s="97"/>
-      <c r="L77" s="95" t="s">
+      <c r="K77" s="102"/>
+      <c r="L77" s="100" t="s">
         <v>91</v>
       </c>
-      <c r="M77" s="96"/>
-      <c r="N77" s="95" t="s">
+      <c r="M77" s="101"/>
+      <c r="N77" s="100" t="s">
         <v>92</v>
       </c>
-      <c r="O77" s="96"/>
-      <c r="P77" s="95" t="s">
+      <c r="O77" s="101"/>
+      <c r="P77" s="100" t="s">
         <v>93</v>
       </c>
-      <c r="Q77" s="96"/>
-      <c r="R77" s="95" t="s">
+      <c r="Q77" s="101"/>
+      <c r="R77" s="100" t="s">
         <v>94</v>
       </c>
-      <c r="S77" s="96"/>
-      <c r="T77" s="95" t="s">
+      <c r="S77" s="101"/>
+      <c r="T77" s="100" t="s">
         <v>95</v>
       </c>
-      <c r="U77" s="96"/>
-      <c r="V77" s="95" t="s">
+      <c r="U77" s="101"/>
+      <c r="V77" s="100" t="s">
         <v>96</v>
       </c>
-      <c r="W77" s="96"/>
-      <c r="X77" s="95" t="s">
+      <c r="W77" s="101"/>
+      <c r="X77" s="100" t="s">
         <v>97</v>
       </c>
-      <c r="Y77" s="96"/>
-[...2 lines deleted...]
-      <c r="A78" s="99"/>
+      <c r="Y77" s="101"/>
+    </row>
+    <row r="78" spans="1:25" ht="33.75">
+      <c r="A78" s="104"/>
       <c r="B78" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C78" s="85" t="s">
         <v>29</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E78" s="85" t="s">
         <v>29</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G78" s="85" t="s">
         <v>29</v>
       </c>
       <c r="H78" s="9" t="s">
         <v>65</v>
       </c>
       <c r="I78" s="85" t="s">
         <v>29</v>
       </c>
       <c r="J78" s="9" t="s">
@@ -7014,498 +7061,602 @@
         <v>29</v>
       </c>
       <c r="X78" s="9" t="s">
         <v>65</v>
       </c>
       <c r="Y78" s="85" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B79" s="24">
         <v>1680514</v>
       </c>
       <c r="C79" s="12">
         <v>96.9</v>
       </c>
       <c r="D79" s="27">
         <v>3347925</v>
       </c>
       <c r="E79" s="75">
         <v>93.9</v>
       </c>
-      <c r="F79" s="24"/>
-[...2 lines deleted...]
-      <c r="I79" s="12"/>
+      <c r="F79" s="86">
+        <v>5327240</v>
+      </c>
+      <c r="G79" s="88">
+        <v>98.3</v>
+      </c>
+      <c r="H79" s="86">
+        <v>7404995</v>
+      </c>
+      <c r="I79" s="88">
+        <v>100</v>
+      </c>
       <c r="J79" s="24"/>
       <c r="K79" s="12"/>
       <c r="L79" s="24"/>
       <c r="M79" s="8"/>
       <c r="N79" s="7"/>
       <c r="O79" s="4"/>
       <c r="P79" s="24"/>
       <c r="Q79" s="12"/>
       <c r="R79" s="78"/>
       <c r="S79" s="80"/>
       <c r="T79" s="54"/>
       <c r="U79" s="55"/>
       <c r="V79" s="64"/>
       <c r="W79" s="65"/>
       <c r="X79" s="64"/>
       <c r="Y79" s="65"/>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B80" s="24">
         <v>1117874</v>
       </c>
       <c r="C80" s="12">
         <v>103.6</v>
       </c>
       <c r="D80" s="27">
         <v>2220213</v>
       </c>
       <c r="E80" s="75">
         <v>97.8</v>
       </c>
-      <c r="F80" s="24"/>
-[...2 lines deleted...]
-      <c r="I80" s="12"/>
+      <c r="F80" s="86">
+        <v>3613146</v>
+      </c>
+      <c r="G80" s="88">
+        <v>103.7</v>
+      </c>
+      <c r="H80" s="86">
+        <v>5106488</v>
+      </c>
+      <c r="I80" s="88">
+        <v>105.6</v>
+      </c>
       <c r="J80" s="24"/>
       <c r="K80" s="12"/>
       <c r="L80" s="24"/>
       <c r="M80" s="8"/>
       <c r="N80" s="7"/>
       <c r="O80" s="4"/>
       <c r="P80" s="24"/>
       <c r="Q80" s="12"/>
       <c r="R80" s="78"/>
       <c r="S80" s="80"/>
       <c r="T80" s="56"/>
       <c r="U80" s="57"/>
       <c r="V80" s="64"/>
       <c r="W80" s="65"/>
       <c r="X80" s="64"/>
       <c r="Y80" s="65"/>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B81" s="25">
         <v>4402</v>
       </c>
       <c r="C81" s="12">
         <v>76.099999999999994</v>
       </c>
       <c r="D81" s="28">
         <v>8221</v>
       </c>
       <c r="E81" s="76">
         <v>63.7</v>
       </c>
-      <c r="F81" s="25"/>
-[...2 lines deleted...]
-      <c r="I81" s="12"/>
+      <c r="F81" s="86">
+        <v>22353</v>
+      </c>
+      <c r="G81" s="88">
+        <v>120.5</v>
+      </c>
+      <c r="H81" s="86">
+        <v>40078</v>
+      </c>
+      <c r="I81" s="88">
+        <v>144.1</v>
+      </c>
       <c r="J81" s="25"/>
       <c r="K81" s="12"/>
       <c r="L81" s="25"/>
       <c r="M81" s="29"/>
       <c r="N81" s="7"/>
       <c r="O81" s="23"/>
       <c r="P81" s="24"/>
       <c r="Q81" s="12"/>
       <c r="R81" s="78"/>
       <c r="S81" s="79"/>
       <c r="T81" s="84"/>
       <c r="U81" s="58"/>
       <c r="V81" s="66"/>
       <c r="W81" s="66"/>
       <c r="X81" s="66"/>
       <c r="Y81" s="66"/>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B82" s="24">
         <v>13007</v>
       </c>
       <c r="C82" s="12">
         <v>84.8</v>
       </c>
       <c r="D82" s="27">
         <v>26207</v>
       </c>
       <c r="E82" s="75">
         <v>85.8</v>
       </c>
-      <c r="F82" s="24"/>
-[...2 lines deleted...]
-      <c r="I82" s="12"/>
+      <c r="F82" s="86">
+        <v>40517</v>
+      </c>
+      <c r="G82" s="88">
+        <v>89.8</v>
+      </c>
+      <c r="H82" s="86">
+        <v>53567</v>
+      </c>
+      <c r="I82" s="88">
+        <v>90.3</v>
+      </c>
       <c r="J82" s="24"/>
       <c r="K82" s="12"/>
       <c r="L82" s="24"/>
       <c r="M82" s="8"/>
       <c r="N82" s="7"/>
       <c r="O82" s="4"/>
       <c r="P82" s="24"/>
       <c r="Q82" s="12"/>
       <c r="R82" s="78"/>
       <c r="S82" s="80"/>
       <c r="T82" s="56"/>
       <c r="U82" s="57"/>
       <c r="V82" s="64"/>
       <c r="W82" s="65"/>
       <c r="X82" s="64"/>
       <c r="Y82" s="65"/>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B83" s="24">
         <v>3610</v>
       </c>
       <c r="C83" s="12">
         <v>70.400000000000006</v>
       </c>
       <c r="D83" s="27">
         <v>7410</v>
       </c>
       <c r="E83" s="75">
         <v>72.8</v>
       </c>
-      <c r="F83" s="24"/>
-[...2 lines deleted...]
-      <c r="I83" s="12"/>
+      <c r="F83" s="86">
+        <v>10980</v>
+      </c>
+      <c r="G83" s="88">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="H83" s="86">
+        <v>14595</v>
+      </c>
+      <c r="I83" s="88">
+        <v>82.7</v>
+      </c>
       <c r="J83" s="24"/>
       <c r="K83" s="12"/>
       <c r="L83" s="24"/>
       <c r="M83" s="8"/>
       <c r="N83" s="7"/>
       <c r="O83" s="4"/>
       <c r="P83" s="24"/>
       <c r="Q83" s="12"/>
       <c r="R83" s="78"/>
       <c r="S83" s="80"/>
       <c r="T83" s="56"/>
       <c r="U83" s="57"/>
       <c r="V83" s="64"/>
       <c r="W83" s="65"/>
       <c r="X83" s="64"/>
       <c r="Y83" s="65"/>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B84" s="24">
         <v>45221</v>
       </c>
       <c r="C84" s="12">
         <v>80.599999999999994</v>
       </c>
       <c r="D84" s="27">
         <v>89508</v>
       </c>
       <c r="E84" s="75">
         <v>84.7</v>
       </c>
-      <c r="F84" s="24"/>
-[...2 lines deleted...]
-      <c r="I84" s="12"/>
+      <c r="F84" s="86">
+        <v>134585</v>
+      </c>
+      <c r="G84" s="88">
+        <v>85.2</v>
+      </c>
+      <c r="H84" s="86">
+        <v>179172</v>
+      </c>
+      <c r="I84" s="88">
+        <v>85.3</v>
+      </c>
       <c r="J84" s="24"/>
       <c r="K84" s="12"/>
       <c r="L84" s="24"/>
       <c r="M84" s="8"/>
       <c r="N84" s="7"/>
       <c r="O84" s="4"/>
       <c r="P84" s="24"/>
       <c r="Q84" s="12"/>
       <c r="R84" s="78"/>
       <c r="S84" s="80"/>
       <c r="T84" s="56"/>
       <c r="U84" s="57"/>
       <c r="V84" s="64"/>
       <c r="W84" s="65"/>
       <c r="X84" s="64"/>
       <c r="Y84" s="65"/>
     </row>
-    <row r="85" spans="1:25">
+    <row r="85" spans="1:25" ht="23.25">
       <c r="A85" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B85" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E85" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="F85" s="25"/>
-[...2 lines deleted...]
-      <c r="I85" s="12"/>
+      <c r="F85" s="87" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="87" t="s">
+        <v>15</v>
+      </c>
+      <c r="H85" s="87" t="s">
+        <v>15</v>
+      </c>
+      <c r="I85" s="87" t="s">
+        <v>15</v>
+      </c>
       <c r="J85" s="25"/>
       <c r="K85" s="12"/>
       <c r="L85" s="25"/>
       <c r="M85" s="29"/>
       <c r="N85" s="7"/>
       <c r="O85" s="23"/>
       <c r="P85" s="24"/>
       <c r="Q85" s="12"/>
       <c r="R85" s="78"/>
       <c r="S85" s="79"/>
       <c r="T85" s="84"/>
       <c r="U85" s="58"/>
       <c r="V85" s="66"/>
       <c r="W85" s="66"/>
       <c r="X85" s="66"/>
       <c r="Y85" s="66"/>
     </row>
-    <row r="86" spans="1:25" ht="21.6">
+    <row r="86" spans="1:25" ht="23.25">
       <c r="A86" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B86" s="24">
         <v>98805</v>
       </c>
       <c r="C86" s="12">
         <v>86.5</v>
       </c>
       <c r="D86" s="27">
         <v>199818</v>
       </c>
       <c r="E86" s="75">
         <v>88.7</v>
       </c>
-      <c r="F86" s="24"/>
-[...2 lines deleted...]
-      <c r="I86" s="12"/>
+      <c r="F86" s="86">
+        <v>310845</v>
+      </c>
+      <c r="G86" s="88">
+        <v>91.5</v>
+      </c>
+      <c r="H86" s="86">
+        <v>420758</v>
+      </c>
+      <c r="I86" s="88">
+        <v>94.2</v>
+      </c>
       <c r="J86" s="24"/>
       <c r="K86" s="12"/>
       <c r="L86" s="24"/>
       <c r="M86" s="8"/>
       <c r="N86" s="7"/>
       <c r="O86" s="4"/>
       <c r="P86" s="24"/>
       <c r="Q86" s="12"/>
       <c r="R86" s="78"/>
       <c r="S86" s="80"/>
       <c r="T86" s="56"/>
       <c r="U86" s="57"/>
       <c r="V86" s="64"/>
       <c r="W86" s="65"/>
       <c r="X86" s="64"/>
       <c r="Y86" s="65"/>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B87" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C87" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D87" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E87" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="F87" s="25"/>
-[...2 lines deleted...]
-      <c r="I87" s="12"/>
+      <c r="F87" s="87" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="87" t="s">
+        <v>15</v>
+      </c>
+      <c r="H87" s="87" t="s">
+        <v>15</v>
+      </c>
+      <c r="I87" s="87" t="s">
+        <v>15</v>
+      </c>
       <c r="J87" s="25"/>
       <c r="K87" s="12"/>
       <c r="L87" s="25"/>
       <c r="M87" s="29"/>
       <c r="N87" s="23"/>
       <c r="O87" s="23"/>
       <c r="P87" s="25"/>
       <c r="Q87" s="12"/>
       <c r="R87" s="79"/>
       <c r="S87" s="79"/>
       <c r="T87" s="58"/>
       <c r="U87" s="58"/>
       <c r="V87" s="66"/>
       <c r="W87" s="66"/>
       <c r="X87" s="66"/>
       <c r="Y87" s="66"/>
     </row>
     <row r="88" spans="1:25">
       <c r="A88" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B88" s="24">
         <v>388729</v>
       </c>
       <c r="C88" s="12">
         <v>86.7</v>
       </c>
       <c r="D88" s="27">
         <v>778745</v>
       </c>
       <c r="E88" s="75">
         <v>87.6</v>
       </c>
-      <c r="F88" s="24"/>
-[...2 lines deleted...]
-      <c r="I88" s="12"/>
+      <c r="F88" s="86">
+        <v>1168039</v>
+      </c>
+      <c r="G88" s="88">
+        <v>87.9</v>
+      </c>
+      <c r="H88" s="86">
+        <v>1554857</v>
+      </c>
+      <c r="I88" s="88">
+        <v>88.1</v>
+      </c>
       <c r="J88" s="24"/>
       <c r="K88" s="12"/>
       <c r="L88" s="24"/>
       <c r="M88" s="8"/>
       <c r="N88" s="7"/>
       <c r="O88" s="4"/>
       <c r="P88" s="24"/>
       <c r="Q88" s="12"/>
       <c r="R88" s="78"/>
       <c r="S88" s="80"/>
       <c r="T88" s="56"/>
       <c r="U88" s="57"/>
       <c r="V88" s="64"/>
       <c r="W88" s="65"/>
       <c r="X88" s="64"/>
       <c r="Y88" s="65"/>
     </row>
-    <row r="89" spans="1:25">
+    <row r="89" spans="1:25" ht="23.25">
       <c r="A89" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B89" s="24">
         <v>3823</v>
       </c>
       <c r="C89" s="12">
         <v>86.9</v>
       </c>
       <c r="D89" s="27">
         <v>7573</v>
       </c>
       <c r="E89" s="75">
         <v>89.4</v>
       </c>
-      <c r="F89" s="24"/>
-[...2 lines deleted...]
-      <c r="I89" s="12"/>
+      <c r="F89" s="86">
+        <v>11223</v>
+      </c>
+      <c r="G89" s="88">
+        <v>86.9</v>
+      </c>
+      <c r="H89" s="107">
+        <v>14941</v>
+      </c>
+      <c r="I89" s="108">
+        <v>86.4</v>
+      </c>
       <c r="J89" s="24"/>
       <c r="K89" s="12"/>
       <c r="L89" s="24"/>
       <c r="M89" s="8"/>
       <c r="N89" s="7"/>
       <c r="O89" s="4"/>
       <c r="P89" s="24"/>
       <c r="Q89" s="12"/>
       <c r="R89" s="78"/>
       <c r="S89" s="80"/>
       <c r="T89" s="56"/>
       <c r="U89" s="57"/>
       <c r="V89" s="64"/>
       <c r="W89" s="65"/>
       <c r="X89" s="64"/>
       <c r="Y89" s="65"/>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" s="26" t="s">
         <v>62</v>
       </c>
       <c r="B90" s="25">
         <v>1423</v>
       </c>
       <c r="C90" s="12">
         <v>82.2</v>
       </c>
       <c r="D90" s="28">
         <v>2923</v>
       </c>
       <c r="E90" s="76">
         <v>90.1</v>
       </c>
-      <c r="F90" s="25"/>
-[...2 lines deleted...]
-      <c r="I90" s="12"/>
+      <c r="F90" s="86">
+        <v>4483</v>
+      </c>
+      <c r="G90" s="88">
+        <v>92.2</v>
+      </c>
+      <c r="H90" s="107">
+        <v>5939</v>
+      </c>
+      <c r="I90" s="108">
+        <v>92.1</v>
+      </c>
       <c r="J90" s="24"/>
       <c r="K90" s="12"/>
       <c r="L90" s="24"/>
       <c r="M90" s="8"/>
       <c r="N90" s="7"/>
       <c r="O90" s="4"/>
       <c r="P90" s="24"/>
       <c r="Q90" s="12"/>
       <c r="R90" s="78"/>
       <c r="S90" s="80"/>
       <c r="T90" s="56"/>
       <c r="U90" s="57"/>
       <c r="V90" s="64"/>
       <c r="W90" s="65"/>
       <c r="X90" s="64"/>
       <c r="Y90" s="65"/>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B91" s="31">
         <v>3620</v>
       </c>
       <c r="C91" s="16">
         <v>83</v>
       </c>
       <c r="D91" s="33">
         <v>7307</v>
       </c>
       <c r="E91" s="77">
         <v>88.1</v>
       </c>
-      <c r="F91" s="31"/>
-[...2 lines deleted...]
-      <c r="I91" s="16"/>
+      <c r="F91" s="89">
+        <v>11069</v>
+      </c>
+      <c r="G91" s="90">
+        <v>89.1</v>
+      </c>
+      <c r="H91" s="89">
+        <v>14600</v>
+      </c>
+      <c r="I91" s="90">
+        <v>88.9</v>
+      </c>
       <c r="J91" s="31"/>
       <c r="K91" s="16"/>
       <c r="L91" s="31"/>
       <c r="M91" s="18"/>
       <c r="N91" s="32"/>
       <c r="O91" s="19"/>
       <c r="P91" s="31"/>
       <c r="Q91" s="16"/>
       <c r="R91" s="81"/>
       <c r="S91" s="82"/>
       <c r="T91" s="59"/>
       <c r="U91" s="60"/>
       <c r="V91" s="59"/>
       <c r="W91" s="60"/>
       <c r="X91" s="59"/>
       <c r="Y91" s="60"/>
     </row>
     <row r="93" spans="1:25">
       <c r="A93" s="22" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
     <mergeCell ref="V39:W39"/>