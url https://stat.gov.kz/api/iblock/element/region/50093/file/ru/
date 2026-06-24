--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="690" yWindow="-15" windowWidth="19170" windowHeight="12435" activeTab="2"/>
+    <workbookView xWindow="690" yWindow="-15" windowWidth="28110" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="районы  объем и ИФО " sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="603" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="98">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -629,51 +629,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="109">
+  <cellXfs count="112">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -867,102 +867,111 @@
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1237,77 +1246,77 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G34" sqref="G34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="92"/>
-[...10 lines deleted...]
-      <c r="M1" s="92"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="37"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="39"/>
       <c r="B3" s="40" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="41" t="s">
         <v>10</v>
@@ -1322,65 +1331,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="41" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="40" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="41" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="40" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="41" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="40" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="93" t="s">
+      <c r="A4" s="96" t="s">
         <v>67</v>
       </c>
-      <c r="B4" s="94"/>
-[...10 lines deleted...]
-      <c r="M4" s="95"/>
+      <c r="B4" s="97"/>
+      <c r="C4" s="97"/>
+      <c r="D4" s="97"/>
+      <c r="E4" s="97"/>
+      <c r="F4" s="97"/>
+      <c r="G4" s="97"/>
+      <c r="H4" s="97"/>
+      <c r="I4" s="97"/>
+      <c r="J4" s="97"/>
+      <c r="K4" s="97"/>
+      <c r="L4" s="97"/>
+      <c r="M4" s="98"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="42">
         <v>2022</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>115.9</v>
       </c>
       <c r="H5" s="2">
         <v>88.2</v>
@@ -1518,75 +1527,77 @@
         <v>96.6</v>
       </c>
       <c r="L8" s="6">
         <v>98.8</v>
       </c>
       <c r="M8" s="6">
         <v>98.9</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="42">
         <v>2026</v>
       </c>
       <c r="B9" s="6">
         <v>46.3</v>
       </c>
       <c r="C9" s="6">
         <v>98.6</v>
       </c>
       <c r="D9" s="6">
         <v>118.7</v>
       </c>
       <c r="E9" s="3">
         <v>104.5</v>
       </c>
-      <c r="F9" s="3"/>
+      <c r="F9" s="3">
+        <v>97.1</v>
+      </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="6"/>
       <c r="M9" s="44"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="96" t="s">
+      <c r="A10" s="99" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="97"/>
-[...10 lines deleted...]
-      <c r="M10" s="98"/>
+      <c r="B10" s="100"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="100"/>
+      <c r="E10" s="100"/>
+      <c r="F10" s="100"/>
+      <c r="G10" s="100"/>
+      <c r="H10" s="100"/>
+      <c r="I10" s="100"/>
+      <c r="J10" s="100"/>
+      <c r="K10" s="100"/>
+      <c r="L10" s="100"/>
+      <c r="M10" s="101"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="45">
         <v>2022</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="2">
         <v>98.2</v>
       </c>
       <c r="H11" s="2">
         <v>106.4</v>
@@ -1724,75 +1735,77 @@
         <v>115.5</v>
       </c>
       <c r="L14" s="6">
         <v>114.2</v>
       </c>
       <c r="M14" s="6">
         <v>112.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="45">
         <v>2026</v>
       </c>
       <c r="B15" s="6">
         <v>96.9</v>
       </c>
       <c r="C15" s="6">
         <v>91.2</v>
       </c>
       <c r="D15" s="6">
         <v>106.7</v>
       </c>
       <c r="E15" s="46">
         <v>104.6</v>
       </c>
-      <c r="F15" s="46"/>
+      <c r="F15" s="46">
+        <v>103.4</v>
+      </c>
       <c r="G15" s="46"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="6"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="96" t="s">
+      <c r="A16" s="99" t="s">
         <v>69</v>
       </c>
-      <c r="B16" s="97"/>
-[...10 lines deleted...]
-      <c r="M16" s="98"/>
+      <c r="B16" s="100"/>
+      <c r="C16" s="100"/>
+      <c r="D16" s="100"/>
+      <c r="E16" s="100"/>
+      <c r="F16" s="100"/>
+      <c r="G16" s="100"/>
+      <c r="H16" s="100"/>
+      <c r="I16" s="100"/>
+      <c r="J16" s="100"/>
+      <c r="K16" s="100"/>
+      <c r="L16" s="100"/>
+      <c r="M16" s="101"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="42">
         <v>2022</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="2">
         <v>90.2</v>
       </c>
       <c r="H17" s="2">
         <v>92.3</v>
@@ -1930,123 +1943,125 @@
         <v>114.3</v>
       </c>
       <c r="L20" s="6">
         <v>114.4</v>
       </c>
       <c r="M20" s="6">
         <v>114.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="42">
         <v>2026</v>
       </c>
       <c r="B21" s="6">
         <v>96.9</v>
       </c>
       <c r="C21" s="6">
         <v>93.9</v>
       </c>
       <c r="D21" s="6">
         <v>98.3</v>
       </c>
       <c r="E21" s="46">
         <v>100</v>
       </c>
-      <c r="F21" s="46"/>
+      <c r="F21" s="46">
+        <v>100.7</v>
+      </c>
       <c r="G21" s="46"/>
       <c r="H21" s="46"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="46"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="5" width="9.140625" style="1"/>
     <col min="6" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="92"/>
-[...10 lines deleted...]
-      <c r="M1" s="92"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="99" t="s">
+      <c r="A2" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="99"/>
-[...10 lines deleted...]
-      <c r="M2" s="99"/>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+      <c r="M2" s="102"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="40"/>
       <c r="B3" s="47" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="47" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="47" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="47" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="48" t="s">
@@ -2280,57 +2295,59 @@
         <v>3630709</v>
       </c>
       <c r="N8" s="5"/>
       <c r="O8" s="5"/>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="51">
         <v>2026</v>
       </c>
       <c r="B9" s="62">
         <v>1680514</v>
       </c>
       <c r="C9" s="62">
         <v>1667411</v>
       </c>
-      <c r="D9" s="106">
+      <c r="D9" s="91">
         <v>1979315</v>
       </c>
       <c r="E9" s="62">
         <v>2077755</v>
       </c>
-      <c r="F9" s="72"/>
+      <c r="F9" s="72">
+        <v>2038145</v>
+      </c>
       <c r="G9" s="62"/>
       <c r="H9" s="62"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="51"/>
       <c r="B10" s="62"/>
       <c r="C10" s="62"/>
       <c r="D10" s="62"/>
@@ -2348,141 +2365,141 @@
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB93"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A62" workbookViewId="0">
-      <selection activeCell="M83" sqref="M83"/>
+    <sheetView topLeftCell="A68" workbookViewId="0">
+      <selection activeCell="L82" sqref="L82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
-      <c r="D1" s="105" t="s">
+      <c r="D1" s="106" t="s">
         <v>64</v>
       </c>
-      <c r="E1" s="105"/>
-[...22 lines deleted...]
-      <c r="AB1" s="105"/>
+      <c r="E1" s="106"/>
+      <c r="F1" s="106"/>
+      <c r="G1" s="106"/>
+      <c r="H1" s="106"/>
+      <c r="I1" s="106"/>
+      <c r="J1" s="106"/>
+      <c r="K1" s="106"/>
+      <c r="L1" s="106"/>
+      <c r="M1" s="106"/>
+      <c r="N1" s="106"/>
+      <c r="O1" s="106"/>
+      <c r="P1" s="106"/>
+      <c r="Q1" s="106"/>
+      <c r="R1" s="106"/>
+      <c r="S1" s="106"/>
+      <c r="T1" s="106"/>
+      <c r="U1" s="106"/>
+      <c r="V1" s="106"/>
+      <c r="W1" s="106"/>
+      <c r="X1" s="106"/>
+      <c r="Y1" s="106"/>
+      <c r="Z1" s="106"/>
+      <c r="AA1" s="106"/>
+      <c r="AB1" s="106"/>
     </row>
     <row r="3" spans="1:28" s="8" customFormat="1" ht="12" customHeight="1">
-      <c r="A3" s="103"/>
-      <c r="B3" s="100" t="s">
+      <c r="A3" s="107"/>
+      <c r="B3" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="102"/>
-      <c r="D3" s="100" t="s">
+      <c r="C3" s="105"/>
+      <c r="D3" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="102"/>
-      <c r="F3" s="100" t="s">
+      <c r="E3" s="105"/>
+      <c r="F3" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="102"/>
-      <c r="H3" s="100" t="s">
+      <c r="G3" s="105"/>
+      <c r="H3" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="102"/>
-      <c r="J3" s="100" t="s">
+      <c r="I3" s="105"/>
+      <c r="J3" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="102"/>
-      <c r="L3" s="100" t="s">
+      <c r="K3" s="105"/>
+      <c r="L3" s="103" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="102"/>
-      <c r="N3" s="100" t="s">
+      <c r="M3" s="105"/>
+      <c r="N3" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="102"/>
-      <c r="P3" s="100" t="s">
+      <c r="O3" s="105"/>
+      <c r="P3" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="102"/>
-      <c r="R3" s="100" t="s">
+      <c r="Q3" s="105"/>
+      <c r="R3" s="103" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="102"/>
-      <c r="T3" s="100" t="s">
+      <c r="S3" s="105"/>
+      <c r="T3" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="102"/>
-      <c r="V3" s="100" t="s">
+      <c r="U3" s="105"/>
+      <c r="V3" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="W3" s="102"/>
-      <c r="X3" s="100" t="s">
+      <c r="W3" s="105"/>
+      <c r="X3" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="101"/>
+      <c r="Y3" s="104"/>
     </row>
     <row r="4" spans="1:28" s="8" customFormat="1" ht="33" customHeight="1">
-      <c r="A4" s="104"/>
+      <c r="A4" s="108"/>
       <c r="B4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>65</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -3468,102 +3485,102 @@
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="21"/>
       <c r="F19" s="20"/>
       <c r="G19" s="21"/>
       <c r="H19" s="20"/>
       <c r="I19" s="21"/>
       <c r="J19" s="20"/>
       <c r="K19" s="21"/>
       <c r="L19" s="20"/>
       <c r="M19" s="21"/>
       <c r="N19" s="20"/>
       <c r="O19" s="21"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="20"/>
       <c r="S19" s="21"/>
       <c r="T19" s="20"/>
       <c r="U19" s="21"/>
       <c r="V19" s="20"/>
       <c r="W19" s="21"/>
       <c r="X19" s="20"/>
       <c r="Y19" s="21"/>
     </row>
     <row r="21" spans="1:25" s="8" customFormat="1" ht="21.6" customHeight="1">
-      <c r="A21" s="103"/>
-      <c r="B21" s="100" t="s">
+      <c r="A21" s="107"/>
+      <c r="B21" s="103" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="102"/>
-      <c r="D21" s="100" t="s">
+      <c r="C21" s="105"/>
+      <c r="D21" s="103" t="s">
         <v>32</v>
       </c>
-      <c r="E21" s="102"/>
-      <c r="F21" s="100" t="s">
+      <c r="E21" s="105"/>
+      <c r="F21" s="103" t="s">
         <v>33</v>
       </c>
-      <c r="G21" s="102"/>
-      <c r="H21" s="100" t="s">
+      <c r="G21" s="105"/>
+      <c r="H21" s="103" t="s">
         <v>34</v>
       </c>
-      <c r="I21" s="102"/>
-      <c r="J21" s="100" t="s">
+      <c r="I21" s="105"/>
+      <c r="J21" s="103" t="s">
         <v>35</v>
       </c>
-      <c r="K21" s="102"/>
-      <c r="L21" s="100" t="s">
+      <c r="K21" s="105"/>
+      <c r="L21" s="103" t="s">
         <v>36</v>
       </c>
-      <c r="M21" s="102"/>
-      <c r="N21" s="100" t="s">
+      <c r="M21" s="105"/>
+      <c r="N21" s="103" t="s">
         <v>37</v>
       </c>
-      <c r="O21" s="102"/>
-      <c r="P21" s="100" t="s">
+      <c r="O21" s="105"/>
+      <c r="P21" s="103" t="s">
         <v>38</v>
       </c>
-      <c r="Q21" s="102"/>
-      <c r="R21" s="100" t="s">
+      <c r="Q21" s="105"/>
+      <c r="R21" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="S21" s="102"/>
-      <c r="T21" s="100" t="s">
+      <c r="S21" s="105"/>
+      <c r="T21" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="U21" s="102"/>
-      <c r="V21" s="100" t="s">
+      <c r="U21" s="105"/>
+      <c r="V21" s="103" t="s">
         <v>41</v>
       </c>
-      <c r="W21" s="102"/>
-      <c r="X21" s="100" t="s">
+      <c r="W21" s="105"/>
+      <c r="X21" s="103" t="s">
         <v>71</v>
       </c>
-      <c r="Y21" s="101"/>
+      <c r="Y21" s="104"/>
     </row>
     <row r="22" spans="1:25" s="8" customFormat="1" ht="36" customHeight="1">
-      <c r="A22" s="104"/>
+      <c r="A22" s="108"/>
       <c r="B22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>65</v>
       </c>
       <c r="I22" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J22" s="9" t="s">
@@ -4576,102 +4593,102 @@
       <c r="C38" s="21"/>
       <c r="D38" s="20"/>
       <c r="E38" s="21"/>
       <c r="F38" s="20"/>
       <c r="G38" s="21"/>
       <c r="H38" s="20"/>
       <c r="I38" s="21"/>
       <c r="J38" s="20"/>
       <c r="K38" s="21"/>
       <c r="L38" s="20"/>
       <c r="M38" s="21"/>
       <c r="N38" s="20"/>
       <c r="O38" s="21"/>
       <c r="P38" s="20"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="20"/>
       <c r="S38" s="21"/>
       <c r="T38" s="20"/>
       <c r="U38" s="21"/>
       <c r="V38" s="20"/>
       <c r="W38" s="21"/>
       <c r="X38" s="20"/>
       <c r="Y38" s="21"/>
     </row>
     <row r="39" spans="1:25" s="8" customFormat="1" ht="11.25">
-      <c r="A39" s="103"/>
-      <c r="B39" s="100" t="s">
+      <c r="A39" s="107"/>
+      <c r="B39" s="103" t="s">
         <v>42</v>
       </c>
-      <c r="C39" s="101"/>
-      <c r="D39" s="100" t="s">
+      <c r="C39" s="104"/>
+      <c r="D39" s="103" t="s">
         <v>43</v>
       </c>
-      <c r="E39" s="102"/>
-      <c r="F39" s="100" t="s">
+      <c r="E39" s="105"/>
+      <c r="F39" s="103" t="s">
         <v>44</v>
       </c>
-      <c r="G39" s="102"/>
-      <c r="H39" s="100" t="s">
+      <c r="G39" s="105"/>
+      <c r="H39" s="103" t="s">
         <v>45</v>
       </c>
-      <c r="I39" s="101"/>
-      <c r="J39" s="100" t="s">
+      <c r="I39" s="104"/>
+      <c r="J39" s="103" t="s">
         <v>46</v>
       </c>
-      <c r="K39" s="102"/>
-      <c r="L39" s="100" t="s">
+      <c r="K39" s="105"/>
+      <c r="L39" s="103" t="s">
         <v>47</v>
       </c>
-      <c r="M39" s="101"/>
-      <c r="N39" s="100" t="s">
+      <c r="M39" s="104"/>
+      <c r="N39" s="103" t="s">
         <v>48</v>
       </c>
-      <c r="O39" s="101"/>
-      <c r="P39" s="100" t="s">
+      <c r="O39" s="104"/>
+      <c r="P39" s="103" t="s">
         <v>49</v>
       </c>
-      <c r="Q39" s="101"/>
-      <c r="R39" s="100" t="s">
+      <c r="Q39" s="104"/>
+      <c r="R39" s="103" t="s">
         <v>50</v>
       </c>
-      <c r="S39" s="101"/>
-      <c r="T39" s="100" t="s">
+      <c r="S39" s="104"/>
+      <c r="T39" s="103" t="s">
         <v>70</v>
       </c>
-      <c r="U39" s="101"/>
-      <c r="V39" s="100" t="s">
+      <c r="U39" s="104"/>
+      <c r="V39" s="103" t="s">
         <v>72</v>
       </c>
-      <c r="W39" s="101"/>
-      <c r="X39" s="100" t="s">
+      <c r="W39" s="104"/>
+      <c r="X39" s="103" t="s">
         <v>73</v>
       </c>
-      <c r="Y39" s="101"/>
+      <c r="Y39" s="104"/>
     </row>
     <row r="40" spans="1:25" s="8" customFormat="1" ht="33.75">
-      <c r="A40" s="104"/>
+      <c r="A40" s="108"/>
       <c r="B40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="I40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="J40" s="9" t="s">
@@ -5788,102 +5805,102 @@
       <c r="B57" s="20"/>
       <c r="C57" s="21"/>
       <c r="D57" s="34"/>
       <c r="E57" s="35"/>
       <c r="F57" s="20"/>
       <c r="G57" s="21"/>
       <c r="H57" s="20"/>
       <c r="I57" s="21"/>
       <c r="J57" s="20"/>
       <c r="K57" s="21"/>
       <c r="L57" s="20"/>
       <c r="M57" s="35"/>
       <c r="N57" s="20"/>
       <c r="O57" s="21"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="21"/>
       <c r="R57" s="20"/>
       <c r="S57" s="36"/>
     </row>
     <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25" hidden="1">
       <c r="A58" s="15"/>
       <c r="B58" s="20"/>
       <c r="C58" s="21"/>
     </row>
     <row r="59" spans="1:25" ht="24" customHeight="1">
-      <c r="A59" s="103"/>
-      <c r="B59" s="100" t="s">
+      <c r="A59" s="107"/>
+      <c r="B59" s="103" t="s">
         <v>74</v>
       </c>
-      <c r="C59" s="101"/>
-      <c r="D59" s="100" t="s">
+      <c r="C59" s="104"/>
+      <c r="D59" s="103" t="s">
         <v>75</v>
       </c>
-      <c r="E59" s="102"/>
-      <c r="F59" s="100" t="s">
+      <c r="E59" s="105"/>
+      <c r="F59" s="103" t="s">
         <v>76</v>
       </c>
-      <c r="G59" s="102"/>
-      <c r="H59" s="100" t="s">
+      <c r="G59" s="105"/>
+      <c r="H59" s="103" t="s">
         <v>77</v>
       </c>
-      <c r="I59" s="101"/>
-      <c r="J59" s="100" t="s">
+      <c r="I59" s="104"/>
+      <c r="J59" s="103" t="s">
         <v>78</v>
       </c>
-      <c r="K59" s="102"/>
-      <c r="L59" s="100" t="s">
+      <c r="K59" s="105"/>
+      <c r="L59" s="103" t="s">
         <v>79</v>
       </c>
-      <c r="M59" s="101"/>
-      <c r="N59" s="100" t="s">
+      <c r="M59" s="104"/>
+      <c r="N59" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="O59" s="101"/>
-      <c r="P59" s="100" t="s">
+      <c r="O59" s="104"/>
+      <c r="P59" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="Q59" s="101"/>
-      <c r="R59" s="100" t="s">
+      <c r="Q59" s="104"/>
+      <c r="R59" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="S59" s="101"/>
-      <c r="T59" s="100" t="s">
+      <c r="S59" s="104"/>
+      <c r="T59" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="U59" s="101"/>
-      <c r="V59" s="100" t="s">
+      <c r="U59" s="104"/>
+      <c r="V59" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="W59" s="101"/>
-      <c r="X59" s="100" t="s">
+      <c r="W59" s="104"/>
+      <c r="X59" s="103" t="s">
         <v>85</v>
       </c>
-      <c r="Y59" s="101"/>
+      <c r="Y59" s="104"/>
     </row>
     <row r="60" spans="1:25" ht="33.75">
-      <c r="A60" s="104"/>
+      <c r="A60" s="108"/>
       <c r="B60" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C60" s="67" t="s">
         <v>29</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E60" s="67" t="s">
         <v>29</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G60" s="67" t="s">
         <v>29</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>65</v>
       </c>
       <c r="I60" s="67" t="s">
         <v>29</v>
       </c>
       <c r="J60" s="9" t="s">
@@ -6920,102 +6937,102 @@
       <c r="T73" s="59">
         <v>201691</v>
       </c>
       <c r="U73" s="60">
         <v>46.3</v>
       </c>
       <c r="V73" s="59">
         <v>238706</v>
       </c>
       <c r="W73" s="60">
         <v>45.8</v>
       </c>
       <c r="X73" s="59">
         <v>275825</v>
       </c>
       <c r="Y73" s="60">
         <v>45.3</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:25" ht="24" customHeight="1">
-      <c r="A77" s="103"/>
-      <c r="B77" s="100" t="s">
+      <c r="A77" s="107"/>
+      <c r="B77" s="103" t="s">
         <v>86</v>
       </c>
-      <c r="C77" s="101"/>
-      <c r="D77" s="100" t="s">
+      <c r="C77" s="104"/>
+      <c r="D77" s="103" t="s">
         <v>87</v>
       </c>
-      <c r="E77" s="102"/>
-      <c r="F77" s="100" t="s">
+      <c r="E77" s="105"/>
+      <c r="F77" s="103" t="s">
         <v>88</v>
       </c>
-      <c r="G77" s="102"/>
-      <c r="H77" s="100" t="s">
+      <c r="G77" s="105"/>
+      <c r="H77" s="103" t="s">
         <v>89</v>
       </c>
-      <c r="I77" s="101"/>
-      <c r="J77" s="100" t="s">
+      <c r="I77" s="104"/>
+      <c r="J77" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="K77" s="102"/>
-      <c r="L77" s="100" t="s">
+      <c r="K77" s="105"/>
+      <c r="L77" s="103" t="s">
         <v>91</v>
       </c>
-      <c r="M77" s="101"/>
-      <c r="N77" s="100" t="s">
+      <c r="M77" s="104"/>
+      <c r="N77" s="103" t="s">
         <v>92</v>
       </c>
-      <c r="O77" s="101"/>
-      <c r="P77" s="100" t="s">
+      <c r="O77" s="104"/>
+      <c r="P77" s="103" t="s">
         <v>93</v>
       </c>
-      <c r="Q77" s="101"/>
-      <c r="R77" s="100" t="s">
+      <c r="Q77" s="104"/>
+      <c r="R77" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="S77" s="101"/>
-      <c r="T77" s="100" t="s">
+      <c r="S77" s="104"/>
+      <c r="T77" s="103" t="s">
         <v>95</v>
       </c>
-      <c r="U77" s="101"/>
-      <c r="V77" s="100" t="s">
+      <c r="U77" s="104"/>
+      <c r="V77" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="W77" s="101"/>
-      <c r="X77" s="100" t="s">
+      <c r="W77" s="104"/>
+      <c r="X77" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="Y77" s="101"/>
+      <c r="Y77" s="104"/>
     </row>
     <row r="78" spans="1:25" ht="33.75">
-      <c r="A78" s="104"/>
+      <c r="A78" s="108"/>
       <c r="B78" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C78" s="85" t="s">
         <v>29</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>65</v>
       </c>
       <c r="E78" s="85" t="s">
         <v>29</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>65</v>
       </c>
       <c r="G78" s="85" t="s">
         <v>29</v>
       </c>
       <c r="H78" s="9" t="s">
         <v>65</v>
       </c>
       <c r="I78" s="85" t="s">
         <v>29</v>
       </c>
       <c r="J78" s="9" t="s">
@@ -7073,680 +7090,732 @@
       </c>
       <c r="B79" s="24">
         <v>1680514</v>
       </c>
       <c r="C79" s="12">
         <v>96.9</v>
       </c>
       <c r="D79" s="27">
         <v>3347925</v>
       </c>
       <c r="E79" s="75">
         <v>93.9</v>
       </c>
       <c r="F79" s="86">
         <v>5327240</v>
       </c>
       <c r="G79" s="88">
         <v>98.3</v>
       </c>
       <c r="H79" s="86">
         <v>7404995</v>
       </c>
       <c r="I79" s="88">
         <v>100</v>
       </c>
-      <c r="J79" s="24"/>
-      <c r="K79" s="12"/>
+      <c r="J79" s="109">
+        <v>9443140</v>
+      </c>
+      <c r="K79" s="110">
+        <v>100.7</v>
+      </c>
       <c r="L79" s="24"/>
       <c r="M79" s="8"/>
       <c r="N79" s="7"/>
       <c r="O79" s="4"/>
       <c r="P79" s="24"/>
       <c r="Q79" s="12"/>
       <c r="R79" s="78"/>
       <c r="S79" s="80"/>
       <c r="T79" s="54"/>
       <c r="U79" s="55"/>
       <c r="V79" s="64"/>
       <c r="W79" s="65"/>
       <c r="X79" s="64"/>
       <c r="Y79" s="65"/>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B80" s="24">
         <v>1117874</v>
       </c>
       <c r="C80" s="12">
         <v>103.6</v>
       </c>
       <c r="D80" s="27">
         <v>2220213</v>
       </c>
       <c r="E80" s="75">
         <v>97.8</v>
       </c>
       <c r="F80" s="86">
         <v>3613146</v>
       </c>
       <c r="G80" s="88">
         <v>103.7</v>
       </c>
       <c r="H80" s="86">
         <v>5106488</v>
       </c>
       <c r="I80" s="88">
         <v>105.6</v>
       </c>
-      <c r="J80" s="24"/>
-      <c r="K80" s="12"/>
+      <c r="J80" s="92">
+        <v>6588505</v>
+      </c>
+      <c r="K80" s="93">
+        <v>106.5</v>
+      </c>
       <c r="L80" s="24"/>
       <c r="M80" s="8"/>
       <c r="N80" s="7"/>
       <c r="O80" s="4"/>
       <c r="P80" s="24"/>
       <c r="Q80" s="12"/>
       <c r="R80" s="78"/>
       <c r="S80" s="80"/>
       <c r="T80" s="56"/>
       <c r="U80" s="57"/>
       <c r="V80" s="64"/>
       <c r="W80" s="65"/>
       <c r="X80" s="64"/>
       <c r="Y80" s="65"/>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B81" s="25">
         <v>4402</v>
       </c>
       <c r="C81" s="12">
         <v>76.099999999999994</v>
       </c>
       <c r="D81" s="28">
         <v>8221</v>
       </c>
       <c r="E81" s="76">
         <v>63.7</v>
       </c>
       <c r="F81" s="86">
         <v>22353</v>
       </c>
       <c r="G81" s="88">
         <v>120.5</v>
       </c>
       <c r="H81" s="86">
         <v>40078</v>
       </c>
       <c r="I81" s="88">
         <v>144.1</v>
       </c>
-      <c r="J81" s="25"/>
-      <c r="K81" s="12"/>
+      <c r="J81" s="92">
+        <v>56734</v>
+      </c>
+      <c r="K81" s="93">
+        <v>166.3</v>
+      </c>
       <c r="L81" s="25"/>
       <c r="M81" s="29"/>
       <c r="N81" s="7"/>
       <c r="O81" s="23"/>
       <c r="P81" s="24"/>
       <c r="Q81" s="12"/>
       <c r="R81" s="78"/>
       <c r="S81" s="79"/>
       <c r="T81" s="84"/>
       <c r="U81" s="58"/>
       <c r="V81" s="66"/>
       <c r="W81" s="66"/>
       <c r="X81" s="66"/>
       <c r="Y81" s="66"/>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B82" s="24">
         <v>13007</v>
       </c>
       <c r="C82" s="12">
         <v>84.8</v>
       </c>
       <c r="D82" s="27">
         <v>26207</v>
       </c>
       <c r="E82" s="75">
         <v>85.8</v>
       </c>
       <c r="F82" s="86">
         <v>40517</v>
       </c>
       <c r="G82" s="88">
         <v>89.8</v>
       </c>
       <c r="H82" s="86">
         <v>53567</v>
       </c>
       <c r="I82" s="88">
         <v>90.3</v>
       </c>
-      <c r="J82" s="24"/>
-      <c r="K82" s="12"/>
+      <c r="J82" s="92">
+        <v>66568</v>
+      </c>
+      <c r="K82" s="93">
+        <v>90.7</v>
+      </c>
       <c r="L82" s="24"/>
       <c r="M82" s="8"/>
       <c r="N82" s="7"/>
       <c r="O82" s="4"/>
       <c r="P82" s="24"/>
       <c r="Q82" s="12"/>
       <c r="R82" s="78"/>
       <c r="S82" s="80"/>
       <c r="T82" s="56"/>
       <c r="U82" s="57"/>
       <c r="V82" s="64"/>
       <c r="W82" s="65"/>
       <c r="X82" s="64"/>
       <c r="Y82" s="65"/>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B83" s="24">
         <v>3610</v>
       </c>
       <c r="C83" s="12">
         <v>70.400000000000006</v>
       </c>
       <c r="D83" s="27">
         <v>7410</v>
       </c>
       <c r="E83" s="75">
         <v>72.8</v>
       </c>
       <c r="F83" s="86">
         <v>10980</v>
       </c>
       <c r="G83" s="88">
         <v>79.599999999999994</v>
       </c>
       <c r="H83" s="86">
         <v>14595</v>
       </c>
       <c r="I83" s="88">
         <v>82.7</v>
       </c>
-      <c r="J83" s="24"/>
-      <c r="K83" s="12"/>
+      <c r="J83" s="92">
+        <v>18095</v>
+      </c>
+      <c r="K83" s="93">
+        <v>85.5</v>
+      </c>
       <c r="L83" s="24"/>
       <c r="M83" s="8"/>
       <c r="N83" s="7"/>
       <c r="O83" s="4"/>
       <c r="P83" s="24"/>
       <c r="Q83" s="12"/>
       <c r="R83" s="78"/>
       <c r="S83" s="80"/>
       <c r="T83" s="56"/>
       <c r="U83" s="57"/>
       <c r="V83" s="64"/>
       <c r="W83" s="65"/>
       <c r="X83" s="64"/>
       <c r="Y83" s="65"/>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B84" s="24">
         <v>45221</v>
       </c>
       <c r="C84" s="12">
         <v>80.599999999999994</v>
       </c>
       <c r="D84" s="27">
         <v>89508</v>
       </c>
       <c r="E84" s="75">
         <v>84.7</v>
       </c>
       <c r="F84" s="86">
         <v>134585</v>
       </c>
       <c r="G84" s="88">
         <v>85.2</v>
       </c>
       <c r="H84" s="86">
         <v>179172</v>
       </c>
       <c r="I84" s="88">
         <v>85.3</v>
       </c>
-      <c r="J84" s="24"/>
-      <c r="K84" s="12"/>
+      <c r="J84" s="92">
+        <v>221509</v>
+      </c>
+      <c r="K84" s="93">
+        <v>84.6</v>
+      </c>
       <c r="L84" s="24"/>
       <c r="M84" s="8"/>
       <c r="N84" s="7"/>
       <c r="O84" s="4"/>
       <c r="P84" s="24"/>
       <c r="Q84" s="12"/>
       <c r="R84" s="78"/>
       <c r="S84" s="80"/>
       <c r="T84" s="56"/>
       <c r="U84" s="57"/>
       <c r="V84" s="64"/>
       <c r="W84" s="65"/>
       <c r="X84" s="64"/>
       <c r="Y84" s="65"/>
     </row>
     <row r="85" spans="1:25" ht="23.25">
       <c r="A85" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B85" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E85" s="76" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="87" t="s">
         <v>15</v>
       </c>
       <c r="G85" s="87" t="s">
         <v>15</v>
       </c>
       <c r="H85" s="87" t="s">
         <v>15</v>
       </c>
       <c r="I85" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="J85" s="25"/>
-      <c r="K85" s="12"/>
+      <c r="J85" s="111" t="s">
+        <v>15</v>
+      </c>
+      <c r="K85" s="111" t="s">
+        <v>15</v>
+      </c>
       <c r="L85" s="25"/>
       <c r="M85" s="29"/>
       <c r="N85" s="7"/>
       <c r="O85" s="23"/>
       <c r="P85" s="24"/>
       <c r="Q85" s="12"/>
       <c r="R85" s="78"/>
       <c r="S85" s="79"/>
       <c r="T85" s="84"/>
       <c r="U85" s="58"/>
       <c r="V85" s="66"/>
       <c r="W85" s="66"/>
       <c r="X85" s="66"/>
       <c r="Y85" s="66"/>
     </row>
     <row r="86" spans="1:25" ht="23.25">
       <c r="A86" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B86" s="24">
         <v>98805</v>
       </c>
       <c r="C86" s="12">
         <v>86.5</v>
       </c>
       <c r="D86" s="27">
         <v>199818</v>
       </c>
       <c r="E86" s="75">
         <v>88.7</v>
       </c>
       <c r="F86" s="86">
         <v>310845</v>
       </c>
       <c r="G86" s="88">
         <v>91.5</v>
       </c>
       <c r="H86" s="86">
         <v>420758</v>
       </c>
       <c r="I86" s="88">
         <v>94.2</v>
       </c>
-      <c r="J86" s="24"/>
-      <c r="K86" s="12"/>
+      <c r="J86" s="92">
+        <v>534987</v>
+      </c>
+      <c r="K86" s="93">
+        <v>95.6</v>
+      </c>
       <c r="L86" s="24"/>
       <c r="M86" s="8"/>
       <c r="N86" s="7"/>
       <c r="O86" s="4"/>
       <c r="P86" s="24"/>
       <c r="Q86" s="12"/>
       <c r="R86" s="78"/>
       <c r="S86" s="80"/>
       <c r="T86" s="56"/>
       <c r="U86" s="57"/>
       <c r="V86" s="64"/>
       <c r="W86" s="65"/>
       <c r="X86" s="64"/>
       <c r="Y86" s="65"/>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B87" s="25" t="s">
         <v>15</v>
       </c>
       <c r="C87" s="12" t="s">
         <v>15</v>
       </c>
       <c r="D87" s="28" t="s">
         <v>15</v>
       </c>
       <c r="E87" s="76" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="87" t="s">
         <v>15</v>
       </c>
       <c r="G87" s="87" t="s">
         <v>15</v>
       </c>
       <c r="H87" s="87" t="s">
         <v>15</v>
       </c>
       <c r="I87" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="J87" s="25"/>
-      <c r="K87" s="12"/>
+      <c r="J87" s="111" t="s">
+        <v>15</v>
+      </c>
+      <c r="K87" s="111" t="s">
+        <v>15</v>
+      </c>
       <c r="L87" s="25"/>
       <c r="M87" s="29"/>
       <c r="N87" s="23"/>
       <c r="O87" s="23"/>
       <c r="P87" s="25"/>
       <c r="Q87" s="12"/>
       <c r="R87" s="79"/>
       <c r="S87" s="79"/>
       <c r="T87" s="58"/>
       <c r="U87" s="58"/>
       <c r="V87" s="66"/>
       <c r="W87" s="66"/>
       <c r="X87" s="66"/>
       <c r="Y87" s="66"/>
     </row>
     <row r="88" spans="1:25">
       <c r="A88" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B88" s="24">
         <v>388729</v>
       </c>
       <c r="C88" s="12">
         <v>86.7</v>
       </c>
       <c r="D88" s="27">
         <v>778745</v>
       </c>
       <c r="E88" s="75">
         <v>87.6</v>
       </c>
       <c r="F88" s="86">
         <v>1168039</v>
       </c>
       <c r="G88" s="88">
         <v>87.9</v>
       </c>
       <c r="H88" s="86">
         <v>1554857</v>
       </c>
       <c r="I88" s="88">
         <v>88.1</v>
       </c>
-      <c r="J88" s="24"/>
-      <c r="K88" s="12"/>
+      <c r="J88" s="92">
+        <v>1912480</v>
+      </c>
+      <c r="K88" s="93">
+        <v>87.3</v>
+      </c>
       <c r="L88" s="24"/>
       <c r="M88" s="8"/>
       <c r="N88" s="7"/>
       <c r="O88" s="4"/>
       <c r="P88" s="24"/>
       <c r="Q88" s="12"/>
       <c r="R88" s="78"/>
       <c r="S88" s="80"/>
       <c r="T88" s="56"/>
       <c r="U88" s="57"/>
       <c r="V88" s="64"/>
       <c r="W88" s="65"/>
       <c r="X88" s="64"/>
       <c r="Y88" s="65"/>
     </row>
     <row r="89" spans="1:25" ht="23.25">
       <c r="A89" s="26" t="s">
         <v>60</v>
       </c>
       <c r="B89" s="24">
         <v>3823</v>
       </c>
       <c r="C89" s="12">
         <v>86.9</v>
       </c>
       <c r="D89" s="27">
         <v>7573</v>
       </c>
       <c r="E89" s="75">
         <v>89.4</v>
       </c>
       <c r="F89" s="86">
         <v>11223</v>
       </c>
       <c r="G89" s="88">
         <v>86.9</v>
       </c>
-      <c r="H89" s="107">
+      <c r="H89" s="92">
         <v>14941</v>
       </c>
-      <c r="I89" s="108">
+      <c r="I89" s="93">
         <v>86.4</v>
       </c>
-      <c r="J89" s="24"/>
-      <c r="K89" s="12"/>
+      <c r="J89" s="92">
+        <v>18741</v>
+      </c>
+      <c r="K89" s="93">
+        <v>86.9</v>
+      </c>
       <c r="L89" s="24"/>
       <c r="M89" s="8"/>
       <c r="N89" s="7"/>
       <c r="O89" s="4"/>
       <c r="P89" s="24"/>
       <c r="Q89" s="12"/>
       <c r="R89" s="78"/>
       <c r="S89" s="80"/>
       <c r="T89" s="56"/>
       <c r="U89" s="57"/>
       <c r="V89" s="64"/>
       <c r="W89" s="65"/>
       <c r="X89" s="64"/>
       <c r="Y89" s="65"/>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" s="26" t="s">
         <v>62</v>
       </c>
       <c r="B90" s="25">
         <v>1423</v>
       </c>
       <c r="C90" s="12">
         <v>82.2</v>
       </c>
       <c r="D90" s="28">
         <v>2923</v>
       </c>
       <c r="E90" s="76">
         <v>90.1</v>
       </c>
       <c r="F90" s="86">
         <v>4483</v>
       </c>
       <c r="G90" s="88">
         <v>92.2</v>
       </c>
-      <c r="H90" s="107">
+      <c r="H90" s="92">
         <v>5939</v>
       </c>
-      <c r="I90" s="108">
+      <c r="I90" s="93">
         <v>92.1</v>
       </c>
-      <c r="J90" s="24"/>
-      <c r="K90" s="12"/>
+      <c r="J90" s="92">
+        <v>7369</v>
+      </c>
+      <c r="K90" s="93">
+        <v>91.8</v>
+      </c>
       <c r="L90" s="24"/>
       <c r="M90" s="8"/>
       <c r="N90" s="7"/>
       <c r="O90" s="4"/>
       <c r="P90" s="24"/>
       <c r="Q90" s="12"/>
       <c r="R90" s="78"/>
       <c r="S90" s="80"/>
       <c r="T90" s="56"/>
       <c r="U90" s="57"/>
       <c r="V90" s="64"/>
       <c r="W90" s="65"/>
       <c r="X90" s="64"/>
       <c r="Y90" s="65"/>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B91" s="31">
         <v>3620</v>
       </c>
       <c r="C91" s="16">
         <v>83</v>
       </c>
       <c r="D91" s="33">
         <v>7307</v>
       </c>
       <c r="E91" s="77">
         <v>88.1</v>
       </c>
       <c r="F91" s="89">
         <v>11069</v>
       </c>
       <c r="G91" s="90">
         <v>89.1</v>
       </c>
       <c r="H91" s="89">
         <v>14600</v>
       </c>
       <c r="I91" s="90">
         <v>88.9</v>
       </c>
-      <c r="J91" s="31"/>
-      <c r="K91" s="16"/>
+      <c r="J91" s="89">
+        <v>18152</v>
+      </c>
+      <c r="K91" s="90">
+        <v>88.9</v>
+      </c>
       <c r="L91" s="31"/>
       <c r="M91" s="18"/>
       <c r="N91" s="32"/>
       <c r="O91" s="19"/>
       <c r="P91" s="31"/>
       <c r="Q91" s="16"/>
       <c r="R91" s="81"/>
       <c r="S91" s="82"/>
       <c r="T91" s="59"/>
       <c r="U91" s="60"/>
       <c r="V91" s="59"/>
       <c r="W91" s="60"/>
       <c r="X91" s="59"/>
       <c r="Y91" s="60"/>
     </row>
     <row r="93" spans="1:25">
       <c r="A93" s="22" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
+    <mergeCell ref="T77:U77"/>
+    <mergeCell ref="V77:W77"/>
+    <mergeCell ref="X77:Y77"/>
+    <mergeCell ref="J77:K77"/>
+    <mergeCell ref="L77:M77"/>
+    <mergeCell ref="N77:O77"/>
+    <mergeCell ref="P77:Q77"/>
+    <mergeCell ref="R77:S77"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="F77:G77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="T59:U59"/>
+    <mergeCell ref="V59:W59"/>
+    <mergeCell ref="X59:Y59"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="N59:O59"/>
+    <mergeCell ref="P59:Q59"/>
+    <mergeCell ref="R59:S59"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="T21:U21"/>
     <mergeCell ref="V39:W39"/>
     <mergeCell ref="T39:U39"/>
     <mergeCell ref="J21:K21"/>
     <mergeCell ref="D1:AB1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="D21:E21"/>
-    <mergeCell ref="R21:S21"/>
-[...48 lines deleted...]
-    <mergeCell ref="R77:S77"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО общепит</vt:lpstr>
       <vt:lpstr>Объем общепит</vt:lpstr>
       <vt:lpstr>районы  объем и ИФО </vt:lpstr>