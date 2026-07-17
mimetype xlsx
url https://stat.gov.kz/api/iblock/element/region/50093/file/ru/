--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -15,97 +15,94 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="690" yWindow="-15" windowWidth="28110" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="районы  объем и ИФО " sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="609" uniqueCount="99">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          тыс. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>1 650 361</t>
   </si>
   <si>
     <t>Январь 2022 года</t>
   </si>
   <si>
     <t>Январь-февраль 2022 года</t>
   </si>
   <si>
     <t>Январь-март 2022 года</t>
   </si>
   <si>
     <t>Январь-апрель 2022 года</t>
   </si>
   <si>
     <t>Январь-май 2022 года</t>
   </si>
   <si>
     <t>Январь-июнь 2022 года</t>
   </si>
   <si>
     <t>Январь-июль 2022 года</t>
@@ -309,50 +306,56 @@
     <t>Январь-апрель 2026 года</t>
   </si>
   <si>
     <t>Январь-май 2026 года</t>
   </si>
   <si>
     <t>Январь-июнь 2026 года</t>
   </si>
   <si>
     <t>Январь-июль 2026 года</t>
   </si>
   <si>
     <t>Январь-август 2026 года</t>
   </si>
   <si>
     <t>Январь-сентябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-октябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-ноябрь 2026 года</t>
   </si>
   <si>
     <t>Январь-декабрь 2026 года</t>
+  </si>
+  <si>
+    <t>Объем услуг, тыс. теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          тыс. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -876,103 +879,103 @@
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1247,168 +1250,168 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G34" sqref="G34"/>
+      <selection activeCell="H33" sqref="H33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="97" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="95"/>
-[...10 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="37"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="39"/>
       <c r="B3" s="40" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="41" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="40" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="41" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="40" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="41" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="40" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="41" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="40" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="41" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="40" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="96" t="s">
-[...13 lines deleted...]
-      <c r="M4" s="98"/>
+      <c r="A4" s="99" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="100"/>
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="100"/>
+      <c r="I4" s="100"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="100"/>
+      <c r="M4" s="101"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="42">
         <v>2022</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G5" s="2">
         <v>115.9</v>
       </c>
       <c r="H5" s="2">
         <v>88.2</v>
       </c>
       <c r="I5" s="2">
         <v>103.2</v>
       </c>
       <c r="J5" s="2">
         <v>97.3</v>
       </c>
       <c r="K5" s="2">
         <v>99.3</v>
       </c>
       <c r="L5" s="2">
         <v>95.8</v>
       </c>
       <c r="M5" s="2">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="42">
@@ -1530,93 +1533,95 @@
         <v>98.8</v>
       </c>
       <c r="M8" s="6">
         <v>98.9</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="42">
         <v>2026</v>
       </c>
       <c r="B9" s="6">
         <v>46.3</v>
       </c>
       <c r="C9" s="6">
         <v>98.6</v>
       </c>
       <c r="D9" s="6">
         <v>118.7</v>
       </c>
       <c r="E9" s="3">
         <v>104.5</v>
       </c>
       <c r="F9" s="3">
         <v>97.1</v>
       </c>
-      <c r="G9" s="3"/>
+      <c r="G9" s="3">
+        <v>273.8</v>
+      </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="6"/>
       <c r="M9" s="44"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="99" t="s">
-[...13 lines deleted...]
-      <c r="M10" s="101"/>
+      <c r="A10" s="102" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="103"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="103"/>
+      <c r="G10" s="103"/>
+      <c r="H10" s="103"/>
+      <c r="I10" s="103"/>
+      <c r="J10" s="103"/>
+      <c r="K10" s="103"/>
+      <c r="L10" s="103"/>
+      <c r="M10" s="104"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="45">
         <v>2022</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G11" s="2">
         <v>98.2</v>
       </c>
       <c r="H11" s="2">
         <v>106.4</v>
       </c>
       <c r="I11" s="2">
         <v>109.4</v>
       </c>
       <c r="J11" s="2">
         <v>88.7</v>
       </c>
       <c r="K11" s="2">
         <v>103.8</v>
       </c>
       <c r="L11" s="2">
         <v>95.5</v>
       </c>
       <c r="M11" s="2">
         <v>81.8</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="45">
@@ -1738,93 +1743,95 @@
         <v>114.2</v>
       </c>
       <c r="M14" s="6">
         <v>112.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="45">
         <v>2026</v>
       </c>
       <c r="B15" s="6">
         <v>96.9</v>
       </c>
       <c r="C15" s="6">
         <v>91.2</v>
       </c>
       <c r="D15" s="6">
         <v>106.7</v>
       </c>
       <c r="E15" s="46">
         <v>104.6</v>
       </c>
       <c r="F15" s="46">
         <v>103.4</v>
       </c>
-      <c r="G15" s="46"/>
+      <c r="G15" s="46">
+        <v>135.9</v>
+      </c>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="6"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="99" t="s">
-[...13 lines deleted...]
-      <c r="M16" s="101"/>
+      <c r="A16" s="102" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="103"/>
+      <c r="C16" s="103"/>
+      <c r="D16" s="103"/>
+      <c r="E16" s="103"/>
+      <c r="F16" s="103"/>
+      <c r="G16" s="103"/>
+      <c r="H16" s="103"/>
+      <c r="I16" s="103"/>
+      <c r="J16" s="103"/>
+      <c r="K16" s="103"/>
+      <c r="L16" s="103"/>
+      <c r="M16" s="104"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="42">
         <v>2022</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G17" s="2">
         <v>90.2</v>
       </c>
       <c r="H17" s="2">
         <v>92.3</v>
       </c>
       <c r="I17" s="2">
         <v>94.3</v>
       </c>
       <c r="J17" s="2">
         <v>93.7</v>
       </c>
       <c r="K17" s="2">
         <v>94.6</v>
       </c>
       <c r="L17" s="2">
         <v>94.7</v>
       </c>
       <c r="M17" s="2">
         <v>93.4</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="42">
@@ -1946,122 +1953,124 @@
         <v>114.4</v>
       </c>
       <c r="M20" s="6">
         <v>114.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="42">
         <v>2026</v>
       </c>
       <c r="B21" s="6">
         <v>96.9</v>
       </c>
       <c r="C21" s="6">
         <v>93.9</v>
       </c>
       <c r="D21" s="6">
         <v>98.3</v>
       </c>
       <c r="E21" s="46">
         <v>100</v>
       </c>
       <c r="F21" s="46">
         <v>100.7</v>
       </c>
-      <c r="G21" s="46"/>
+      <c r="G21" s="46">
+        <v>112</v>
+      </c>
       <c r="H21" s="46"/>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="46"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G19" sqref="G19"/>
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="5" width="9.140625" style="1"/>
     <col min="6" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="98" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="95"/>
-[...10 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="98"/>
+      <c r="G1" s="98"/>
+      <c r="H1" s="98"/>
+      <c r="I1" s="98"/>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="98"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="102" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="102"/>
+      <c r="A2" s="105" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="105"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="105"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+      <c r="M2" s="105"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="40"/>
       <c r="B3" s="47" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="47" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="47" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="47" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="48" t="s">
@@ -2078,63 +2087,63 @@
       </c>
       <c r="M3" s="47" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="50"/>
       <c r="B4" s="68"/>
       <c r="C4" s="68"/>
       <c r="D4" s="68"/>
       <c r="E4" s="68"/>
       <c r="F4" s="68"/>
       <c r="G4" s="68"/>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="68"/>
       <c r="L4" s="68"/>
       <c r="M4" s="68"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="51">
         <v>2022</v>
       </c>
       <c r="B5" s="69" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C5" s="69" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" s="69" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E5" s="69" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F5" s="69" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G5" s="70">
         <v>1001658</v>
       </c>
       <c r="H5" s="70">
         <v>940125</v>
       </c>
       <c r="I5" s="70">
         <v>1002127</v>
       </c>
       <c r="J5" s="70">
         <v>974820</v>
       </c>
       <c r="K5" s="70">
         <v>967881</v>
       </c>
       <c r="L5" s="70">
         <v>943668</v>
       </c>
       <c r="M5" s="70">
         <v>960693</v>
       </c>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
@@ -2196,51 +2205,51 @@
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="51">
         <v>2024</v>
       </c>
       <c r="B7" s="62">
         <v>1406118</v>
       </c>
       <c r="C7" s="70">
         <v>1524493</v>
       </c>
       <c r="D7" s="70">
         <v>1530728</v>
       </c>
       <c r="E7" s="70">
         <v>1621895</v>
       </c>
       <c r="F7" s="69" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G7" s="62">
         <v>2608439</v>
       </c>
       <c r="H7" s="70">
         <v>2565051</v>
       </c>
       <c r="I7" s="70">
         <v>2679787</v>
       </c>
       <c r="J7" s="69">
         <v>2678543</v>
       </c>
       <c r="K7" s="62">
         <v>2746553</v>
       </c>
       <c r="L7" s="71">
         <v>2788643</v>
       </c>
       <c r="M7" s="62">
         <v>2864784</v>
       </c>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="5"/>
@@ -2304,51 +2313,53 @@
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="51">
         <v>2026</v>
       </c>
       <c r="B9" s="62">
         <v>1680514</v>
       </c>
       <c r="C9" s="62">
         <v>1667411</v>
       </c>
       <c r="D9" s="91">
         <v>1979315</v>
       </c>
       <c r="E9" s="62">
         <v>2077755</v>
       </c>
       <c r="F9" s="72">
         <v>2038145</v>
       </c>
-      <c r="G9" s="62"/>
+      <c r="G9" s="86">
+        <v>5748384</v>
+      </c>
       <c r="H9" s="62"/>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="51"/>
       <c r="B10" s="62"/>
       <c r="C10" s="62"/>
       <c r="D10" s="62"/>
       <c r="E10" s="73"/>
@@ -2366,1016 +2377,1016 @@
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB93"/>
   <sheetViews>
     <sheetView topLeftCell="A68" workbookViewId="0">
-      <selection activeCell="L82" sqref="L82"/>
+      <selection activeCell="U85" sqref="U85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
-      <c r="D1" s="106" t="s">
+      <c r="D1" s="109" t="s">
+        <v>63</v>
+      </c>
+      <c r="E1" s="109"/>
+      <c r="F1" s="109"/>
+      <c r="G1" s="109"/>
+      <c r="H1" s="109"/>
+      <c r="I1" s="109"/>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
+      <c r="M1" s="109"/>
+      <c r="N1" s="109"/>
+      <c r="O1" s="109"/>
+      <c r="P1" s="109"/>
+      <c r="Q1" s="109"/>
+      <c r="R1" s="109"/>
+      <c r="S1" s="109"/>
+      <c r="T1" s="109"/>
+      <c r="U1" s="109"/>
+      <c r="V1" s="109"/>
+      <c r="W1" s="109"/>
+      <c r="X1" s="109"/>
+      <c r="Y1" s="109"/>
+      <c r="Z1" s="109"/>
+      <c r="AA1" s="109"/>
+      <c r="AB1" s="109"/>
+    </row>
+    <row r="3" spans="1:28" s="8" customFormat="1" ht="12" customHeight="1">
+      <c r="A3" s="110"/>
+      <c r="B3" s="106" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" s="108"/>
+      <c r="D3" s="106" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="108"/>
+      <c r="F3" s="106" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="108"/>
+      <c r="H3" s="106" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="108"/>
+      <c r="J3" s="106" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" s="108"/>
+      <c r="L3" s="106" t="s">
+        <v>21</v>
+      </c>
+      <c r="M3" s="108"/>
+      <c r="N3" s="106" t="s">
+        <v>22</v>
+      </c>
+      <c r="O3" s="108"/>
+      <c r="P3" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q3" s="108"/>
+      <c r="R3" s="106" t="s">
+        <v>24</v>
+      </c>
+      <c r="S3" s="108"/>
+      <c r="T3" s="106" t="s">
+        <v>25</v>
+      </c>
+      <c r="U3" s="108"/>
+      <c r="V3" s="106" t="s">
+        <v>26</v>
+      </c>
+      <c r="W3" s="108"/>
+      <c r="X3" s="106" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y3" s="107"/>
+    </row>
+    <row r="4" spans="1:28" s="8" customFormat="1" ht="33" customHeight="1">
+      <c r="A4" s="111"/>
+      <c r="B4" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="E1" s="106"/>
-[...70 lines deleted...]
-      <c r="X3" s="103" t="s">
+      <c r="C4" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="104"/>
-[...8 lines deleted...]
-      </c>
       <c r="D4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E4" s="9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G4" s="9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K4" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M4" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="O4" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Q4" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="S4" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="T4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="U4" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="V4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="W4" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="X4" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Y4" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A5" s="26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B5" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C5" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E5" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F5" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G5" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H5" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I5" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J5" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K5" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L5" s="24">
         <v>4981040</v>
       </c>
       <c r="M5" s="12">
         <v>90.2</v>
       </c>
       <c r="N5" s="24">
         <v>5921165</v>
       </c>
       <c r="O5" s="12">
         <v>92.3</v>
       </c>
       <c r="P5" s="24">
         <v>6923292</v>
       </c>
       <c r="Q5" s="12">
         <v>94.3</v>
       </c>
       <c r="R5" s="24">
         <v>7898112</v>
       </c>
       <c r="S5" s="12">
         <v>93.7</v>
       </c>
       <c r="T5" s="24">
         <v>8865993</v>
       </c>
       <c r="U5" s="12">
         <v>94.6</v>
       </c>
       <c r="V5" s="24">
         <v>9809661</v>
       </c>
       <c r="W5" s="12">
         <v>94.7</v>
       </c>
       <c r="X5" s="24">
         <v>10770354</v>
       </c>
       <c r="Y5" s="12">
         <v>93.4</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A6" s="26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B6" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C6" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E6" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F6" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G6" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H6" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I6" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J6" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K6" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L6" s="24">
         <v>2202133</v>
       </c>
       <c r="M6" s="12">
         <v>91.1</v>
       </c>
       <c r="N6" s="24">
         <v>2645364</v>
       </c>
       <c r="O6" s="12">
         <v>101.3</v>
       </c>
       <c r="P6" s="24">
         <v>3150632</v>
       </c>
       <c r="Q6" s="12">
         <v>111.6</v>
       </c>
       <c r="R6" s="24">
         <v>3628223</v>
       </c>
       <c r="S6" s="12">
         <v>118.5</v>
       </c>
       <c r="T6" s="24">
         <v>4096388</v>
       </c>
       <c r="U6" s="12">
         <v>123.9</v>
       </c>
       <c r="V6" s="24">
         <v>4541387</v>
       </c>
       <c r="W6" s="12">
         <v>126.3</v>
       </c>
       <c r="X6" s="24">
         <v>5003372</v>
       </c>
       <c r="Y6" s="12">
         <v>130.69999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A7" s="26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B7" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C7" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D7" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E7" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F7" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G7" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H7" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I7" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J7" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K7" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L7" s="24">
         <v>11448</v>
       </c>
       <c r="M7" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N7" s="24">
         <v>11448</v>
       </c>
       <c r="O7" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P7" s="24">
         <v>11448</v>
       </c>
       <c r="Q7" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="R7" s="24">
         <v>11808</v>
       </c>
       <c r="S7" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T7" s="24">
         <v>12331</v>
       </c>
       <c r="U7" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="V7" s="24">
         <v>14131</v>
       </c>
       <c r="W7" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="X7" s="24">
         <v>15970</v>
       </c>
       <c r="Y7" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A8" s="26" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B8" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C8" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D8" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E8" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F8" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G8" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H8" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I8" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J8" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K8" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L8" s="24">
         <v>235240</v>
       </c>
       <c r="M8" s="12">
         <v>123.9</v>
       </c>
       <c r="N8" s="24">
         <v>248665</v>
       </c>
       <c r="O8" s="12">
         <v>103</v>
       </c>
       <c r="P8" s="24">
         <v>262090</v>
       </c>
       <c r="Q8" s="12">
         <v>89.2</v>
       </c>
       <c r="R8" s="24">
         <v>275515</v>
       </c>
       <c r="S8" s="12">
         <v>79.5</v>
       </c>
       <c r="T8" s="24">
         <v>288940</v>
       </c>
       <c r="U8" s="12">
         <v>72.3</v>
       </c>
       <c r="V8" s="24">
         <v>302365</v>
       </c>
       <c r="W8" s="12">
         <v>66.7</v>
       </c>
       <c r="X8" s="24">
         <v>315790</v>
       </c>
       <c r="Y8" s="12">
         <v>62.2</v>
       </c>
     </row>
     <row r="9" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A9" s="26" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B9" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C9" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D9" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E9" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F9" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G9" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H9" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I9" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J9" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K9" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L9" s="24">
         <v>31411</v>
       </c>
       <c r="M9" s="12">
         <v>576</v>
       </c>
       <c r="N9" s="24">
         <v>44021</v>
       </c>
       <c r="O9" s="12">
         <v>456.6</v>
       </c>
       <c r="P9" s="24">
         <v>56596</v>
       </c>
       <c r="Q9" s="12">
         <v>406.4</v>
       </c>
       <c r="R9" s="24">
         <v>69181</v>
       </c>
       <c r="S9" s="12">
         <v>378.9</v>
       </c>
       <c r="T9" s="24">
         <v>81766</v>
       </c>
       <c r="U9" s="12">
         <v>361.4</v>
       </c>
       <c r="V9" s="24">
         <v>94351</v>
       </c>
       <c r="W9" s="12">
         <v>348.4</v>
       </c>
       <c r="X9" s="24">
         <v>106936</v>
       </c>
       <c r="Y9" s="12">
         <v>339.1</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A10" s="26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B10" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C10" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D10" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E10" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F10" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G10" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H10" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I10" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J10" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K10" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L10" s="24">
         <v>511265</v>
       </c>
       <c r="M10" s="12">
         <v>34.6</v>
       </c>
       <c r="N10" s="24">
         <v>556261</v>
       </c>
       <c r="O10" s="12">
         <v>31.7</v>
       </c>
       <c r="P10" s="24">
         <v>601257</v>
       </c>
       <c r="Q10" s="12">
         <v>29.4</v>
       </c>
       <c r="R10" s="24">
         <v>646253</v>
       </c>
       <c r="S10" s="12">
         <v>26.2</v>
       </c>
       <c r="T10" s="24">
         <v>691249</v>
       </c>
       <c r="U10" s="12">
         <v>25.4</v>
       </c>
       <c r="V10" s="24">
         <v>736245</v>
       </c>
       <c r="W10" s="12">
         <v>24.6</v>
       </c>
       <c r="X10" s="24">
         <v>781241</v>
       </c>
       <c r="Y10" s="12">
         <v>22.4</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="8" customFormat="1" ht="22.5">
       <c r="A11" s="26" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M11" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="O11" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q11" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="R11" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="S11" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T11" s="24">
         <v>2324</v>
       </c>
       <c r="U11" s="12">
         <v>728.7</v>
       </c>
       <c r="V11" s="24">
         <v>2324</v>
       </c>
       <c r="W11" s="12">
         <v>723.6</v>
       </c>
       <c r="X11" s="24">
         <v>2324</v>
       </c>
       <c r="Y11" s="12">
         <v>719.2</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="8" customFormat="1" ht="22.5">
       <c r="A12" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B12" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D12" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E12" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F12" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G12" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H12" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I12" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J12" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K12" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L12" s="24">
         <v>31987</v>
       </c>
       <c r="M12" s="12">
         <v>8.4</v>
       </c>
       <c r="N12" s="24">
         <v>62334</v>
       </c>
       <c r="O12" s="12">
         <v>16.2</v>
       </c>
       <c r="P12" s="24">
         <v>92681</v>
       </c>
       <c r="Q12" s="12">
         <v>23.8</v>
       </c>
       <c r="R12" s="24">
         <v>123028</v>
       </c>
       <c r="S12" s="12">
         <v>31.3</v>
       </c>
       <c r="T12" s="24">
         <v>153375</v>
       </c>
       <c r="U12" s="12">
         <v>38.700000000000003</v>
       </c>
       <c r="V12" s="24">
         <v>183722</v>
       </c>
       <c r="W12" s="12">
         <v>46</v>
       </c>
       <c r="X12" s="24">
         <v>214069</v>
       </c>
       <c r="Y12" s="12">
         <v>53.2</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A13" s="26" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B13" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C13" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D13" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E13" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F13" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G13" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H13" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I13" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J13" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K13" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L13" s="24">
         <v>1772707</v>
       </c>
       <c r="M13" s="12">
         <v>175.5</v>
       </c>
       <c r="N13" s="24">
         <v>2159829</v>
       </c>
       <c r="O13" s="12">
         <v>162.5</v>
       </c>
       <c r="P13" s="24">
         <v>2546951</v>
       </c>
       <c r="Q13" s="12">
         <v>153.80000000000001</v>
       </c>
       <c r="R13" s="24">
         <v>2934073</v>
       </c>
       <c r="S13" s="12">
         <v>147.9</v>
       </c>
       <c r="T13" s="24">
         <v>3321195</v>
       </c>
       <c r="U13" s="12">
         <v>143.6</v>
       </c>
       <c r="V13" s="24">
         <v>3708317</v>
       </c>
       <c r="W13" s="12">
         <v>140.1</v>
       </c>
       <c r="X13" s="24">
         <v>4095439</v>
       </c>
       <c r="Y13" s="12">
         <v>137.30000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:28" s="8" customFormat="1" ht="22.5">
       <c r="A14" s="26" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B14" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C14" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D14" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E14" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F14" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G14" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H14" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I14" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J14" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K14" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L14" s="24">
         <v>38885</v>
       </c>
       <c r="M14" s="12">
         <v>454.7</v>
       </c>
       <c r="N14" s="24">
         <v>42480</v>
       </c>
       <c r="O14" s="12">
         <v>259.2</v>
       </c>
       <c r="P14" s="24">
         <v>46075</v>
       </c>
       <c r="Q14" s="12">
         <v>188.7</v>
       </c>
       <c r="R14" s="24">
         <v>49670</v>
       </c>
       <c r="S14" s="12">
         <v>152.69999999999999</v>
       </c>
       <c r="T14" s="24">
         <v>53265</v>
       </c>
       <c r="U14" s="12">
         <v>130.80000000000001</v>
       </c>
       <c r="V14" s="24">
         <v>56860</v>
       </c>
       <c r="W14" s="12">
         <v>116</v>
       </c>
       <c r="X14" s="24">
         <v>60455</v>
       </c>
       <c r="Y14" s="12">
         <v>105.4</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="8" customFormat="1" ht="11.25">
       <c r="A15" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B15" s="53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C15" s="53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D15" s="53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E15" s="53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F15" s="53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G15" s="53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H15" s="53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I15" s="53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J15" s="53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K15" s="53" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L15" s="31">
         <v>145964</v>
       </c>
       <c r="M15" s="16">
         <v>420.1</v>
       </c>
       <c r="N15" s="31">
         <v>150763</v>
       </c>
       <c r="O15" s="16">
         <v>226.9</v>
       </c>
       <c r="P15" s="31">
         <v>155562</v>
       </c>
       <c r="Q15" s="16">
         <v>157.30000000000001</v>
       </c>
       <c r="R15" s="31">
         <v>160361</v>
       </c>
       <c r="S15" s="16">
         <v>121.8</v>
       </c>
@@ -3485,178 +3496,178 @@
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="21"/>
       <c r="F19" s="20"/>
       <c r="G19" s="21"/>
       <c r="H19" s="20"/>
       <c r="I19" s="21"/>
       <c r="J19" s="20"/>
       <c r="K19" s="21"/>
       <c r="L19" s="20"/>
       <c r="M19" s="21"/>
       <c r="N19" s="20"/>
       <c r="O19" s="21"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="20"/>
       <c r="S19" s="21"/>
       <c r="T19" s="20"/>
       <c r="U19" s="21"/>
       <c r="V19" s="20"/>
       <c r="W19" s="21"/>
       <c r="X19" s="20"/>
       <c r="Y19" s="21"/>
     </row>
     <row r="21" spans="1:25" s="8" customFormat="1" ht="21.6" customHeight="1">
-      <c r="A21" s="107"/>
-      <c r="B21" s="103" t="s">
+      <c r="A21" s="110"/>
+      <c r="B21" s="106" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="108"/>
+      <c r="D21" s="106" t="s">
         <v>31</v>
       </c>
-      <c r="C21" s="105"/>
-      <c r="D21" s="103" t="s">
+      <c r="E21" s="108"/>
+      <c r="F21" s="106" t="s">
         <v>32</v>
       </c>
-      <c r="E21" s="105"/>
-      <c r="F21" s="103" t="s">
+      <c r="G21" s="108"/>
+      <c r="H21" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="G21" s="105"/>
-      <c r="H21" s="103" t="s">
+      <c r="I21" s="108"/>
+      <c r="J21" s="106" t="s">
         <v>34</v>
       </c>
-      <c r="I21" s="105"/>
-      <c r="J21" s="103" t="s">
+      <c r="K21" s="108"/>
+      <c r="L21" s="106" t="s">
         <v>35</v>
       </c>
-      <c r="K21" s="105"/>
-      <c r="L21" s="103" t="s">
+      <c r="M21" s="108"/>
+      <c r="N21" s="106" t="s">
         <v>36</v>
       </c>
-      <c r="M21" s="105"/>
-      <c r="N21" s="103" t="s">
+      <c r="O21" s="108"/>
+      <c r="P21" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="O21" s="105"/>
-      <c r="P21" s="103" t="s">
+      <c r="Q21" s="108"/>
+      <c r="R21" s="106" t="s">
         <v>38</v>
       </c>
-      <c r="Q21" s="105"/>
-      <c r="R21" s="103" t="s">
+      <c r="S21" s="108"/>
+      <c r="T21" s="106" t="s">
         <v>39</v>
       </c>
-      <c r="S21" s="105"/>
-      <c r="T21" s="103" t="s">
+      <c r="U21" s="108"/>
+      <c r="V21" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="U21" s="105"/>
-[...7 lines deleted...]
-      <c r="Y21" s="104"/>
+      <c r="W21" s="108"/>
+      <c r="X21" s="106" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y21" s="107"/>
     </row>
     <row r="22" spans="1:25" s="8" customFormat="1" ht="36" customHeight="1">
-      <c r="A22" s="108"/>
+      <c r="A22" s="111"/>
       <c r="B22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="O22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Q22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="S22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="T22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="U22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="V22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="W22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="X22" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Y22" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A23" s="26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B23" s="7">
         <v>1003659</v>
       </c>
       <c r="C23" s="12">
         <v>107.9</v>
       </c>
       <c r="D23" s="24">
         <v>2066767</v>
       </c>
       <c r="E23" s="12">
         <v>111.1</v>
       </c>
       <c r="F23" s="24">
         <v>3166798</v>
       </c>
       <c r="G23" s="12">
         <v>111.5</v>
       </c>
       <c r="H23" s="24">
         <v>4239712</v>
       </c>
       <c r="I23" s="12">
         <v>115.2</v>
       </c>
@@ -3689,51 +3700,51 @@
       </c>
       <c r="S23" s="12">
         <v>123.9</v>
       </c>
       <c r="T23" s="24">
         <v>12271379</v>
       </c>
       <c r="U23" s="12">
         <v>124.9</v>
       </c>
       <c r="V23" s="24">
         <v>13791638</v>
       </c>
       <c r="W23" s="12">
         <v>127.9</v>
       </c>
       <c r="X23" s="24">
         <v>15235807</v>
       </c>
       <c r="Y23" s="12">
         <v>129.30000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:25" s="8" customFormat="1" ht="13.15" customHeight="1">
       <c r="A24" s="26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B24" s="7">
         <v>506765</v>
       </c>
       <c r="C24" s="12">
         <v>149.6</v>
       </c>
       <c r="D24" s="24">
         <v>1073044</v>
       </c>
       <c r="E24" s="12">
         <v>158</v>
       </c>
       <c r="F24" s="24">
         <v>1676221</v>
       </c>
       <c r="G24" s="12">
         <v>158</v>
       </c>
       <c r="H24" s="24">
         <v>2252291</v>
       </c>
       <c r="I24" s="12">
         <v>155.30000000000001</v>
       </c>
@@ -3766,128 +3777,128 @@
       </c>
       <c r="S24" s="12">
         <v>141.9</v>
       </c>
       <c r="T24" s="24">
         <v>6410654</v>
       </c>
       <c r="U24" s="12">
         <v>141.19999999999999</v>
       </c>
       <c r="V24" s="24">
         <v>7268529</v>
       </c>
       <c r="W24" s="12">
         <v>145.6</v>
       </c>
       <c r="X24" s="24">
         <v>8017875</v>
       </c>
       <c r="Y24" s="12">
         <v>146.5</v>
       </c>
     </row>
     <row r="25" spans="1:25" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A25" s="26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B25" s="23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D25" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E25" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F25" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G25" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H25" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I25" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J25" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K25" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L25" s="24">
         <v>465</v>
       </c>
       <c r="M25" s="12">
         <v>3.5</v>
       </c>
       <c r="N25" s="24">
         <v>930</v>
       </c>
       <c r="O25" s="12">
         <v>7.1</v>
       </c>
       <c r="P25" s="24">
         <v>1395</v>
       </c>
       <c r="Q25" s="12">
         <v>10.8</v>
       </c>
       <c r="R25" s="24">
         <v>1860</v>
       </c>
       <c r="S25" s="12">
         <v>14.1</v>
       </c>
       <c r="T25" s="24">
         <v>2325</v>
       </c>
       <c r="U25" s="12">
         <v>17</v>
       </c>
       <c r="V25" s="24">
         <v>2745</v>
       </c>
       <c r="W25" s="12">
         <v>17.7</v>
       </c>
       <c r="X25" s="24">
         <v>3257</v>
       </c>
       <c r="Y25" s="12">
         <v>18.600000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:25" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A26" s="26" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B26" s="7">
         <v>13425</v>
       </c>
       <c r="C26" s="12">
         <v>24.9</v>
       </c>
       <c r="D26" s="24">
         <v>26850</v>
       </c>
       <c r="E26" s="12">
         <v>25.2</v>
       </c>
       <c r="F26" s="24">
         <v>40275</v>
       </c>
       <c r="G26" s="12">
         <v>25.3</v>
       </c>
       <c r="H26" s="24">
         <v>53700</v>
       </c>
       <c r="I26" s="12">
         <v>25.6</v>
       </c>
@@ -3920,51 +3931,51 @@
       </c>
       <c r="S26" s="12">
         <v>144.80000000000001</v>
       </c>
       <c r="T26" s="24">
         <v>540650</v>
       </c>
       <c r="U26" s="12">
         <v>168.9</v>
       </c>
       <c r="V26" s="24">
         <v>635172</v>
       </c>
       <c r="W26" s="12">
         <v>191.1</v>
       </c>
       <c r="X26" s="24">
         <v>730057</v>
       </c>
       <c r="Y26" s="12">
         <v>211.3</v>
       </c>
     </row>
     <row r="27" spans="1:25" s="8" customFormat="1" ht="9.6" customHeight="1">
       <c r="A27" s="26" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B27" s="7">
         <v>12610</v>
       </c>
       <c r="C27" s="12">
         <v>274.39999999999998</v>
       </c>
       <c r="D27" s="24">
         <v>25155</v>
       </c>
       <c r="E27" s="12">
         <v>277.39999999999998</v>
       </c>
       <c r="F27" s="24">
         <v>37725</v>
       </c>
       <c r="G27" s="12">
         <v>279.2</v>
       </c>
       <c r="H27" s="24">
         <v>50285</v>
       </c>
       <c r="I27" s="12">
         <v>282.3</v>
       </c>
@@ -3997,51 +4008,51 @@
       </c>
       <c r="S27" s="12">
         <v>82.9</v>
       </c>
       <c r="T27" s="24">
         <v>64425</v>
       </c>
       <c r="U27" s="12">
         <v>71.099999999999994</v>
       </c>
       <c r="V27" s="24">
         <v>64725</v>
       </c>
       <c r="W27" s="12">
         <v>62.4</v>
       </c>
       <c r="X27" s="24">
         <v>65035</v>
       </c>
       <c r="Y27" s="12">
         <v>55.6</v>
       </c>
     </row>
     <row r="28" spans="1:25" s="8" customFormat="1" ht="14.45" customHeight="1">
       <c r="A28" s="26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B28" s="7">
         <v>44996</v>
       </c>
       <c r="C28" s="12">
         <v>29.3</v>
       </c>
       <c r="D28" s="24">
         <v>89992</v>
       </c>
       <c r="E28" s="12">
         <v>28.9</v>
       </c>
       <c r="F28" s="24">
         <v>134988</v>
       </c>
       <c r="G28" s="12">
         <v>28.2</v>
       </c>
       <c r="H28" s="24">
         <v>179984</v>
       </c>
       <c r="I28" s="12">
         <v>35</v>
       </c>
@@ -4074,128 +4085,128 @@
       </c>
       <c r="S28" s="12">
         <v>62.1</v>
       </c>
       <c r="T28" s="24">
         <v>505015</v>
       </c>
       <c r="U28" s="12">
         <v>65.900000000000006</v>
       </c>
       <c r="V28" s="24">
         <v>560135</v>
       </c>
       <c r="W28" s="12">
         <v>69.2</v>
       </c>
       <c r="X28" s="24">
         <v>617030</v>
       </c>
       <c r="Y28" s="12">
         <v>72.2</v>
       </c>
     </row>
     <row r="29" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A29" s="26" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B29" s="23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="O29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="R29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="S29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="U29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="V29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="W29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="X29" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Y29" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A30" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B30" s="7">
         <v>30347</v>
       </c>
       <c r="C30" s="12">
         <v>7614.9</v>
       </c>
       <c r="D30" s="24">
         <v>60694</v>
       </c>
       <c r="E30" s="12">
         <v>7710.1</v>
       </c>
       <c r="F30" s="24">
         <v>91041</v>
       </c>
       <c r="G30" s="12">
         <v>7742.4</v>
       </c>
       <c r="H30" s="24">
         <v>121388</v>
       </c>
       <c r="I30" s="12">
         <v>7834.2</v>
       </c>
@@ -4228,51 +4239,51 @@
       </c>
       <c r="S30" s="12">
         <v>165.2</v>
       </c>
       <c r="T30" s="24">
         <v>246170</v>
       </c>
       <c r="U30" s="12">
         <v>144.9</v>
       </c>
       <c r="V30" s="24">
         <v>264250</v>
       </c>
       <c r="W30" s="12">
         <v>130.9</v>
       </c>
       <c r="X30" s="24">
         <v>283941</v>
       </c>
       <c r="Y30" s="12">
         <v>121.2</v>
       </c>
     </row>
     <row r="31" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A31" s="26" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B31" s="7">
         <v>387122</v>
       </c>
       <c r="C31" s="12">
         <v>115</v>
       </c>
       <c r="D31" s="24">
         <v>774244</v>
       </c>
       <c r="E31" s="12">
         <v>116.4</v>
       </c>
       <c r="F31" s="24">
         <v>1161366</v>
       </c>
       <c r="G31" s="12">
         <v>116.9</v>
       </c>
       <c r="H31" s="24">
         <v>1548488</v>
       </c>
       <c r="I31" s="12">
         <v>118.3</v>
       </c>
@@ -4305,51 +4316,51 @@
       </c>
       <c r="S31" s="12">
         <v>115</v>
       </c>
       <c r="T31" s="24">
         <v>4230990</v>
       </c>
       <c r="U31" s="12">
         <v>115</v>
       </c>
       <c r="V31" s="24">
         <v>4681100</v>
       </c>
       <c r="W31" s="12">
         <v>114.9</v>
       </c>
       <c r="X31" s="24">
         <v>5155789</v>
       </c>
       <c r="Y31" s="12">
         <v>115.1</v>
       </c>
     </row>
     <row r="32" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A32" s="26" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B32" s="7">
         <v>3595</v>
       </c>
       <c r="C32" s="12">
         <v>41.9</v>
       </c>
       <c r="D32" s="24">
         <v>7190</v>
       </c>
       <c r="E32" s="12">
         <v>42.4</v>
       </c>
       <c r="F32" s="24">
         <v>10785</v>
       </c>
       <c r="G32" s="12">
         <v>42.6</v>
       </c>
       <c r="H32" s="24">
         <v>14380</v>
       </c>
       <c r="I32" s="12">
         <v>43.1</v>
       </c>
@@ -4382,51 +4393,51 @@
       </c>
       <c r="S32" s="12">
         <v>104.9</v>
       </c>
       <c r="T32" s="24">
         <v>68355</v>
       </c>
       <c r="U32" s="12">
         <v>115.8</v>
       </c>
       <c r="V32" s="24">
         <v>77430</v>
       </c>
       <c r="W32" s="12">
         <v>123.9</v>
       </c>
       <c r="X32" s="24">
         <v>88506</v>
       </c>
       <c r="Y32" s="12">
         <v>133.80000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:25" s="8" customFormat="1" ht="15.6" customHeight="1">
       <c r="A33" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B33" s="32">
         <v>4799</v>
       </c>
       <c r="C33" s="16">
         <v>14</v>
       </c>
       <c r="D33" s="31">
         <v>9598</v>
       </c>
       <c r="E33" s="16">
         <v>14.2</v>
       </c>
       <c r="F33" s="31">
         <v>14397</v>
       </c>
       <c r="G33" s="16">
         <v>14.2</v>
       </c>
       <c r="H33" s="31">
         <v>19196</v>
       </c>
       <c r="I33" s="16">
         <v>14.4</v>
       </c>
@@ -4593,178 +4604,178 @@
       <c r="C38" s="21"/>
       <c r="D38" s="20"/>
       <c r="E38" s="21"/>
       <c r="F38" s="20"/>
       <c r="G38" s="21"/>
       <c r="H38" s="20"/>
       <c r="I38" s="21"/>
       <c r="J38" s="20"/>
       <c r="K38" s="21"/>
       <c r="L38" s="20"/>
       <c r="M38" s="21"/>
       <c r="N38" s="20"/>
       <c r="O38" s="21"/>
       <c r="P38" s="20"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="20"/>
       <c r="S38" s="21"/>
       <c r="T38" s="20"/>
       <c r="U38" s="21"/>
       <c r="V38" s="20"/>
       <c r="W38" s="21"/>
       <c r="X38" s="20"/>
       <c r="Y38" s="21"/>
     </row>
     <row r="39" spans="1:25" s="8" customFormat="1" ht="11.25">
-      <c r="A39" s="107"/>
-      <c r="B39" s="103" t="s">
+      <c r="A39" s="110"/>
+      <c r="B39" s="106" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="107"/>
+      <c r="D39" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="C39" s="104"/>
-      <c r="D39" s="103" t="s">
+      <c r="E39" s="108"/>
+      <c r="F39" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="E39" s="105"/>
-      <c r="F39" s="103" t="s">
+      <c r="G39" s="108"/>
+      <c r="H39" s="106" t="s">
         <v>44</v>
       </c>
-      <c r="G39" s="105"/>
-      <c r="H39" s="103" t="s">
+      <c r="I39" s="107"/>
+      <c r="J39" s="106" t="s">
         <v>45</v>
       </c>
-      <c r="I39" s="104"/>
-      <c r="J39" s="103" t="s">
+      <c r="K39" s="108"/>
+      <c r="L39" s="106" t="s">
         <v>46</v>
       </c>
-      <c r="K39" s="105"/>
-      <c r="L39" s="103" t="s">
+      <c r="M39" s="107"/>
+      <c r="N39" s="106" t="s">
         <v>47</v>
       </c>
-      <c r="M39" s="104"/>
-      <c r="N39" s="103" t="s">
+      <c r="O39" s="107"/>
+      <c r="P39" s="106" t="s">
         <v>48</v>
       </c>
-      <c r="O39" s="104"/>
-      <c r="P39" s="103" t="s">
+      <c r="Q39" s="107"/>
+      <c r="R39" s="106" t="s">
         <v>49</v>
       </c>
-      <c r="Q39" s="104"/>
-[...8 lines deleted...]
-      <c r="V39" s="103" t="s">
+      <c r="S39" s="107"/>
+      <c r="T39" s="106" t="s">
+        <v>69</v>
+      </c>
+      <c r="U39" s="107"/>
+      <c r="V39" s="106" t="s">
+        <v>71</v>
+      </c>
+      <c r="W39" s="107"/>
+      <c r="X39" s="106" t="s">
         <v>72</v>
       </c>
-      <c r="W39" s="104"/>
-[...3 lines deleted...]
-      <c r="Y39" s="104"/>
+      <c r="Y39" s="107"/>
     </row>
     <row r="40" spans="1:25" s="8" customFormat="1" ht="33.75">
-      <c r="A40" s="108"/>
+      <c r="A40" s="111"/>
       <c r="B40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C40" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E40" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G40" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I40" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K40" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M40" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="O40" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Q40" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="S40" s="10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="T40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="U40" s="52" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="V40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="W40" s="61" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="X40" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Y40" s="63" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A41" s="26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B41" s="24">
         <v>1406118</v>
       </c>
       <c r="C41" s="12">
         <v>134.1</v>
       </c>
       <c r="D41" s="27">
         <v>2930611</v>
       </c>
       <c r="E41" s="8">
         <v>135.69999999999999</v>
       </c>
       <c r="F41" s="24">
         <v>4461339</v>
       </c>
       <c r="G41" s="12">
         <v>134.4</v>
       </c>
       <c r="H41" s="24">
         <v>6083234</v>
       </c>
       <c r="I41" s="12">
         <v>136.6</v>
       </c>
@@ -4797,51 +4808,51 @@
       </c>
       <c r="S41" s="4">
         <v>156.6</v>
       </c>
       <c r="T41" s="54">
         <v>21011968</v>
       </c>
       <c r="U41" s="55">
         <v>160.5</v>
       </c>
       <c r="V41" s="64">
         <v>23800611</v>
       </c>
       <c r="W41" s="65">
         <v>161.30000000000001</v>
       </c>
       <c r="X41" s="64">
         <v>26665395</v>
       </c>
       <c r="Y41" s="65">
         <v>163.6</v>
       </c>
     </row>
     <row r="42" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A42" s="26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B42" s="24">
         <v>923912</v>
       </c>
       <c r="C42" s="12">
         <v>174.5</v>
       </c>
       <c r="D42" s="27">
         <v>1959434</v>
       </c>
       <c r="E42" s="8">
         <v>174.7</v>
       </c>
       <c r="F42" s="24">
         <v>3000954</v>
       </c>
       <c r="G42" s="12">
         <v>170.8</v>
       </c>
       <c r="H42" s="24">
         <v>4067148</v>
       </c>
       <c r="I42" s="12">
         <v>172</v>
       </c>
@@ -4874,128 +4885,128 @@
       </c>
       <c r="S42" s="4">
         <v>192.5</v>
       </c>
       <c r="T42" s="56">
         <v>13569237</v>
       </c>
       <c r="U42" s="57">
         <v>198.4</v>
       </c>
       <c r="V42" s="64">
         <v>15359959</v>
       </c>
       <c r="W42" s="65">
         <v>197.5</v>
       </c>
       <c r="X42" s="64">
         <v>17172084</v>
       </c>
       <c r="Y42" s="65">
         <v>200.2</v>
       </c>
     </row>
     <row r="43" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A43" s="26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B43" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D43" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E43" s="29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F43" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G43" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H43" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I43" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J43" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K43" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L43" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M43" s="8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N43" s="24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="O43" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P43" s="24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q43" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="R43" s="24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="S43" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T43" s="58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="U43" s="58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="V43" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="W43" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="X43" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Y43" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A44" s="26" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B44" s="24">
         <v>13425</v>
       </c>
       <c r="C44" s="12">
         <v>95.7</v>
       </c>
       <c r="D44" s="27">
         <v>26550</v>
       </c>
       <c r="E44" s="8">
         <v>94.6</v>
       </c>
       <c r="F44" s="24">
         <v>40050</v>
       </c>
       <c r="G44" s="12">
         <v>94.9</v>
       </c>
       <c r="H44" s="24">
         <v>53350</v>
       </c>
       <c r="I44" s="12">
         <v>94.6</v>
       </c>
@@ -5028,51 +5039,51 @@
       </c>
       <c r="S44" s="4">
         <v>92.5</v>
       </c>
       <c r="T44" s="56">
         <v>532664</v>
       </c>
       <c r="U44" s="57">
         <v>92.3</v>
       </c>
       <c r="V44" s="64">
         <v>625214</v>
       </c>
       <c r="W44" s="65">
         <v>92</v>
       </c>
       <c r="X44" s="64">
         <v>718665</v>
       </c>
       <c r="Y44" s="65">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A45" s="26" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B45" s="24">
         <v>4494</v>
       </c>
       <c r="C45" s="12">
         <v>34.1</v>
       </c>
       <c r="D45" s="27">
         <v>8964</v>
       </c>
       <c r="E45" s="8">
         <v>34.1</v>
       </c>
       <c r="F45" s="24">
         <v>13361</v>
       </c>
       <c r="G45" s="12">
         <v>33.799999999999997</v>
       </c>
       <c r="H45" s="24">
         <v>17836</v>
       </c>
       <c r="I45" s="12">
         <v>33.799999999999997</v>
       </c>
@@ -5105,51 +5116,51 @@
       </c>
       <c r="S45" s="4">
         <v>83.5</v>
       </c>
       <c r="T45" s="56">
         <v>65695</v>
       </c>
       <c r="U45" s="57">
         <v>95.6</v>
       </c>
       <c r="V45" s="64">
         <v>74285</v>
       </c>
       <c r="W45" s="65">
         <v>107.3</v>
       </c>
       <c r="X45" s="64">
         <v>83142</v>
       </c>
       <c r="Y45" s="65">
         <v>119.5</v>
       </c>
     </row>
     <row r="46" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A46" s="26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B46" s="24">
         <v>43688</v>
       </c>
       <c r="C46" s="12">
         <v>92.9</v>
       </c>
       <c r="D46" s="27">
         <v>86875</v>
       </c>
       <c r="E46" s="8">
         <v>92.4</v>
       </c>
       <c r="F46" s="24">
         <v>130382</v>
       </c>
       <c r="G46" s="12">
         <v>92.2</v>
       </c>
       <c r="H46" s="24">
         <v>174074</v>
       </c>
       <c r="I46" s="12">
         <v>92.1</v>
       </c>
@@ -5182,128 +5193,128 @@
       </c>
       <c r="S46" s="4">
         <v>113.9</v>
       </c>
       <c r="T46" s="56">
         <v>627072</v>
       </c>
       <c r="U46" s="57">
         <v>116.4</v>
       </c>
       <c r="V46" s="64">
         <v>708982</v>
       </c>
       <c r="W46" s="65">
         <v>118.3</v>
       </c>
       <c r="X46" s="64">
         <v>791499</v>
       </c>
       <c r="Y46" s="65">
         <v>119.9</v>
       </c>
     </row>
     <row r="47" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A47" s="26" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B47" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D47" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E47" s="29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F47" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G47" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H47" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I47" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J47" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K47" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L47" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M47" s="8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N47" s="24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="O47" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P47" s="24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q47" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="R47" s="24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="S47" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T47" s="58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="U47" s="58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="V47" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="W47" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="X47" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Y47" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A48" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B48" s="24">
         <v>30347</v>
       </c>
       <c r="C48" s="12">
         <v>95.7</v>
       </c>
       <c r="D48" s="27">
         <v>60469</v>
       </c>
       <c r="E48" s="8">
         <v>95.3</v>
       </c>
       <c r="F48" s="24">
         <v>90669</v>
       </c>
       <c r="G48" s="12">
         <v>95</v>
       </c>
       <c r="H48" s="24">
         <v>187107</v>
       </c>
       <c r="I48" s="12">
         <v>146.80000000000001</v>
       </c>
@@ -5336,128 +5347,128 @@
       </c>
       <c r="S48" s="4">
         <v>316.39999999999998</v>
       </c>
       <c r="T48" s="56">
         <v>899790</v>
       </c>
       <c r="U48" s="57">
         <v>342.6</v>
       </c>
       <c r="V48" s="64">
         <v>1039900</v>
       </c>
       <c r="W48" s="65">
         <v>367.8</v>
       </c>
       <c r="X48" s="64">
         <v>1218828</v>
       </c>
       <c r="Y48" s="65">
         <v>401.2</v>
       </c>
     </row>
     <row r="49" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A49" s="26" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B49" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D49" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E49" s="29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F49" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G49" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H49" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I49" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J49" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K49" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L49" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M49" s="8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N49" s="24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="O49" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P49" s="24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q49" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="R49" s="24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="S49" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T49" s="58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="U49" s="58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="V49" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="W49" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="X49" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Y49" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A50" s="26" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B50" s="24">
         <v>381858</v>
       </c>
       <c r="C50" s="12">
         <v>94.4</v>
       </c>
       <c r="D50" s="27">
         <v>771618</v>
       </c>
       <c r="E50" s="8">
         <v>95.4</v>
       </c>
       <c r="F50" s="24">
         <v>1160970</v>
       </c>
       <c r="G50" s="12">
         <v>95.4</v>
       </c>
       <c r="H50" s="24">
         <v>1550298</v>
       </c>
       <c r="I50" s="12">
         <v>95.3</v>
       </c>
@@ -5490,51 +5501,51 @@
       </c>
       <c r="S50" s="4">
         <v>105.3</v>
       </c>
       <c r="T50" s="56">
         <v>4810268</v>
       </c>
       <c r="U50" s="57">
         <v>106.6</v>
       </c>
       <c r="V50" s="64">
         <v>5393047</v>
       </c>
       <c r="W50" s="65">
         <v>107.7</v>
       </c>
       <c r="X50" s="64">
         <v>5986305</v>
       </c>
       <c r="Y50" s="65">
         <v>108.5</v>
       </c>
     </row>
     <row r="51" spans="1:25" s="8" customFormat="1" ht="22.5">
       <c r="A51" s="26" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B51" s="24">
         <v>3595</v>
       </c>
       <c r="C51" s="12">
         <v>95.7</v>
       </c>
       <c r="D51" s="27">
         <v>7110</v>
       </c>
       <c r="E51" s="8">
         <v>94.6</v>
       </c>
       <c r="F51" s="24">
         <v>10610</v>
       </c>
       <c r="G51" s="12">
         <v>93.9</v>
       </c>
       <c r="H51" s="24">
         <v>14220</v>
       </c>
       <c r="I51" s="12">
         <v>94.2</v>
       </c>
@@ -5567,69 +5578,69 @@
       </c>
       <c r="S51" s="4">
         <v>102.5</v>
       </c>
       <c r="T51" s="56">
         <v>75162</v>
       </c>
       <c r="U51" s="57">
         <v>103.1</v>
       </c>
       <c r="V51" s="64">
         <v>86487</v>
       </c>
       <c r="W51" s="65">
         <v>104.4</v>
       </c>
       <c r="X51" s="64">
         <v>98238</v>
       </c>
       <c r="Y51" s="65">
         <v>103.7</v>
       </c>
     </row>
     <row r="52" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A52" s="26" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B52" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D52" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E52" s="29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F52" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G52" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H52" s="24">
         <v>5763</v>
       </c>
       <c r="I52" s="12">
         <v>95.2</v>
       </c>
       <c r="J52" s="24">
         <v>7200</v>
       </c>
       <c r="K52" s="12">
         <v>94.7</v>
       </c>
       <c r="L52" s="24">
         <v>12347</v>
       </c>
       <c r="M52" s="8">
         <v>65.099999999999994</v>
       </c>
       <c r="N52" s="24">
         <v>17492</v>
       </c>
       <c r="O52" s="12">
         <v>57.5</v>
       </c>
@@ -5644,51 +5655,51 @@
       </c>
       <c r="S52" s="4">
         <v>52.4</v>
       </c>
       <c r="T52" s="56">
         <v>33130</v>
       </c>
       <c r="U52" s="57">
         <v>51</v>
       </c>
       <c r="V52" s="64">
         <v>38130</v>
       </c>
       <c r="W52" s="65">
         <v>50</v>
       </c>
       <c r="X52" s="64">
         <v>43229</v>
       </c>
       <c r="Y52" s="65">
         <v>49.1</v>
       </c>
     </row>
     <row r="53" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A53" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B53" s="31">
         <v>4799</v>
       </c>
       <c r="C53" s="16">
         <v>95.7</v>
       </c>
       <c r="D53" s="33">
         <v>9591</v>
       </c>
       <c r="E53" s="18">
         <v>95.6</v>
       </c>
       <c r="F53" s="31">
         <v>14343</v>
       </c>
       <c r="G53" s="16">
         <v>95.1</v>
       </c>
       <c r="H53" s="31">
         <v>13438</v>
       </c>
       <c r="I53" s="16">
         <v>95.3</v>
       </c>
@@ -5759,224 +5770,224 @@
       <c r="Q54" s="12"/>
       <c r="R54" s="11"/>
       <c r="S54" s="4"/>
     </row>
     <row r="55" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A55" s="15"/>
       <c r="B55" s="11"/>
       <c r="C55" s="12"/>
       <c r="D55" s="17"/>
       <c r="F55" s="11"/>
       <c r="G55" s="12"/>
       <c r="H55" s="11"/>
       <c r="I55" s="12"/>
       <c r="J55" s="11"/>
       <c r="K55" s="12"/>
       <c r="L55" s="11"/>
       <c r="N55" s="11"/>
       <c r="O55" s="12"/>
       <c r="P55" s="11"/>
       <c r="Q55" s="12"/>
       <c r="R55" s="11"/>
       <c r="S55" s="4"/>
     </row>
     <row r="56" spans="1:25" s="8" customFormat="1" ht="11.25">
       <c r="A56" s="22" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B56" s="11"/>
       <c r="C56" s="12"/>
       <c r="D56" s="17"/>
       <c r="F56" s="11"/>
       <c r="G56" s="12"/>
       <c r="H56" s="11"/>
       <c r="I56" s="12"/>
       <c r="J56" s="11"/>
       <c r="K56" s="12"/>
       <c r="L56" s="11"/>
       <c r="N56" s="11"/>
       <c r="O56" s="12"/>
       <c r="P56" s="11"/>
       <c r="Q56" s="12"/>
       <c r="R56" s="11"/>
       <c r="S56" s="4"/>
     </row>
     <row r="57" spans="1:25" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A57" s="15"/>
       <c r="B57" s="20"/>
       <c r="C57" s="21"/>
       <c r="D57" s="34"/>
       <c r="E57" s="35"/>
       <c r="F57" s="20"/>
       <c r="G57" s="21"/>
       <c r="H57" s="20"/>
       <c r="I57" s="21"/>
       <c r="J57" s="20"/>
       <c r="K57" s="21"/>
       <c r="L57" s="20"/>
       <c r="M57" s="35"/>
       <c r="N57" s="20"/>
       <c r="O57" s="21"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="21"/>
       <c r="R57" s="20"/>
       <c r="S57" s="36"/>
     </row>
     <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25" hidden="1">
       <c r="A58" s="15"/>
       <c r="B58" s="20"/>
       <c r="C58" s="21"/>
     </row>
     <row r="59" spans="1:25" ht="24" customHeight="1">
-      <c r="A59" s="107"/>
-      <c r="B59" s="103" t="s">
+      <c r="A59" s="110"/>
+      <c r="B59" s="106" t="s">
+        <v>73</v>
+      </c>
+      <c r="C59" s="107"/>
+      <c r="D59" s="106" t="s">
         <v>74</v>
       </c>
-      <c r="C59" s="104"/>
-      <c r="D59" s="103" t="s">
+      <c r="E59" s="108"/>
+      <c r="F59" s="106" t="s">
         <v>75</v>
       </c>
-      <c r="E59" s="105"/>
-      <c r="F59" s="103" t="s">
+      <c r="G59" s="108"/>
+      <c r="H59" s="106" t="s">
         <v>76</v>
       </c>
-      <c r="G59" s="105"/>
-      <c r="H59" s="103" t="s">
+      <c r="I59" s="107"/>
+      <c r="J59" s="106" t="s">
         <v>77</v>
       </c>
-      <c r="I59" s="104"/>
-      <c r="J59" s="103" t="s">
+      <c r="K59" s="108"/>
+      <c r="L59" s="106" t="s">
         <v>78</v>
       </c>
-      <c r="K59" s="105"/>
-      <c r="L59" s="103" t="s">
+      <c r="M59" s="107"/>
+      <c r="N59" s="106" t="s">
         <v>79</v>
       </c>
-      <c r="M59" s="104"/>
-      <c r="N59" s="103" t="s">
+      <c r="O59" s="107"/>
+      <c r="P59" s="106" t="s">
         <v>80</v>
       </c>
-      <c r="O59" s="104"/>
-      <c r="P59" s="103" t="s">
+      <c r="Q59" s="107"/>
+      <c r="R59" s="106" t="s">
         <v>81</v>
       </c>
-      <c r="Q59" s="104"/>
-      <c r="R59" s="103" t="s">
+      <c r="S59" s="107"/>
+      <c r="T59" s="106" t="s">
         <v>82</v>
       </c>
-      <c r="S59" s="104"/>
-      <c r="T59" s="103" t="s">
+      <c r="U59" s="107"/>
+      <c r="V59" s="106" t="s">
         <v>83</v>
       </c>
-      <c r="U59" s="104"/>
-      <c r="V59" s="103" t="s">
+      <c r="W59" s="107"/>
+      <c r="X59" s="106" t="s">
         <v>84</v>
       </c>
-      <c r="W59" s="104"/>
-[...3 lines deleted...]
-      <c r="Y59" s="104"/>
+      <c r="Y59" s="107"/>
     </row>
     <row r="60" spans="1:25" ht="33.75">
-      <c r="A60" s="108"/>
+      <c r="A60" s="111"/>
       <c r="B60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="L60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="O60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Q60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="S60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="T60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="U60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="V60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="W60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="X60" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Y60" s="67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61" s="26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B61" s="24">
         <v>1536209</v>
       </c>
       <c r="C61" s="12">
         <v>101.7</v>
       </c>
       <c r="D61" s="27">
         <v>3151149</v>
       </c>
       <c r="E61" s="75">
         <v>100</v>
       </c>
       <c r="F61" s="24">
         <v>4790388</v>
       </c>
       <c r="G61" s="12">
         <v>100.2</v>
       </c>
       <c r="H61" s="24">
         <v>6558073</v>
       </c>
       <c r="I61" s="12">
         <v>100.4</v>
       </c>
@@ -6009,51 +6020,51 @@
       </c>
       <c r="S61" s="80">
         <v>113.9</v>
       </c>
       <c r="T61" s="54">
         <v>26248720</v>
       </c>
       <c r="U61" s="55">
         <v>114.3</v>
       </c>
       <c r="V61" s="64">
         <v>29861324</v>
       </c>
       <c r="W61" s="65">
         <v>114.4</v>
       </c>
       <c r="X61" s="64">
         <v>33492033</v>
       </c>
       <c r="Y61" s="65">
         <v>114.2</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B62" s="24">
         <v>955740</v>
       </c>
       <c r="C62" s="12">
         <v>96.3</v>
       </c>
       <c r="D62" s="27">
         <v>2007285</v>
       </c>
       <c r="E62" s="75">
         <v>95.3</v>
       </c>
       <c r="F62" s="24">
         <v>3080374</v>
       </c>
       <c r="G62" s="12">
         <v>95.8</v>
       </c>
       <c r="H62" s="24">
         <v>4284705</v>
       </c>
       <c r="I62" s="12">
         <v>98.1</v>
       </c>
@@ -6086,128 +6097,128 @@
       </c>
       <c r="S62" s="80">
         <v>115.1</v>
       </c>
       <c r="T62" s="56">
         <v>17161994</v>
       </c>
       <c r="U62" s="57">
         <v>115.7</v>
       </c>
       <c r="V62" s="64">
         <v>19525353</v>
       </c>
       <c r="W62" s="65">
         <v>115.9</v>
       </c>
       <c r="X62" s="64">
         <v>21901163</v>
       </c>
       <c r="Y62" s="65">
         <v>115.9</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63" s="26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B63" s="25">
         <v>5126</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D63" s="28">
         <v>11418</v>
       </c>
       <c r="E63" s="76" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F63" s="25">
         <v>16404</v>
       </c>
       <c r="G63" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H63" s="25">
         <v>24635</v>
       </c>
       <c r="I63" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J63" s="25">
         <v>30242</v>
       </c>
       <c r="K63" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L63" s="25">
         <v>54216</v>
       </c>
       <c r="M63" s="29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N63" s="7">
         <v>78205</v>
       </c>
       <c r="O63" s="23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P63" s="24">
         <v>101510</v>
       </c>
       <c r="Q63" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="R63" s="78">
         <v>133740</v>
       </c>
       <c r="S63" s="79" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T63" s="84">
         <v>164840</v>
       </c>
       <c r="U63" s="58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="V63" s="66">
         <v>196606</v>
       </c>
       <c r="W63" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="X63" s="66">
         <v>228951</v>
       </c>
       <c r="Y63" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="A64" s="26" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B64" s="24">
         <v>13580</v>
       </c>
       <c r="C64" s="12">
         <v>94.2</v>
       </c>
       <c r="D64" s="27">
         <v>27005</v>
       </c>
       <c r="E64" s="75">
         <v>94.6</v>
       </c>
       <c r="F64" s="24">
         <v>39913</v>
       </c>
       <c r="G64" s="12">
         <v>93</v>
       </c>
       <c r="H64" s="24">
         <v>52533</v>
       </c>
       <c r="I64" s="12">
         <v>91.7</v>
       </c>
@@ -6240,51 +6251,51 @@
       </c>
       <c r="S64" s="80">
         <v>135.5</v>
       </c>
       <c r="T64" s="56">
         <v>791343</v>
       </c>
       <c r="U64" s="57">
         <v>135.9</v>
       </c>
       <c r="V64" s="64">
         <v>936495</v>
       </c>
       <c r="W64" s="65">
         <v>136.5</v>
       </c>
       <c r="X64" s="64">
         <v>1083246</v>
       </c>
       <c r="Y64" s="65">
         <v>137</v>
       </c>
     </row>
     <row r="65" spans="1:25">
       <c r="A65" s="26" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B65" s="24">
         <v>4545</v>
       </c>
       <c r="C65" s="12">
         <v>94.2</v>
       </c>
       <c r="D65" s="27">
         <v>9005</v>
       </c>
       <c r="E65" s="75">
         <v>93.4</v>
       </c>
       <c r="F65" s="24">
         <v>12191</v>
       </c>
       <c r="G65" s="12">
         <v>85.1</v>
       </c>
       <c r="H65" s="24">
         <v>15641</v>
       </c>
       <c r="I65" s="12">
         <v>81.7</v>
       </c>
@@ -6317,51 +6328,51 @@
       </c>
       <c r="S65" s="80">
         <v>176.3</v>
       </c>
       <c r="T65" s="56">
         <v>131154</v>
       </c>
       <c r="U65" s="57">
         <v>182.7</v>
       </c>
       <c r="V65" s="64">
         <v>153166</v>
       </c>
       <c r="W65" s="65">
         <v>188</v>
       </c>
       <c r="X65" s="64">
         <v>177192</v>
       </c>
       <c r="Y65" s="65">
         <v>193.7</v>
       </c>
     </row>
     <row r="66" spans="1:25">
       <c r="A66" s="26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B66" s="24">
         <v>49716</v>
       </c>
       <c r="C66" s="12">
         <v>106</v>
       </c>
       <c r="D66" s="27">
         <v>93404</v>
       </c>
       <c r="E66" s="75">
         <v>100</v>
       </c>
       <c r="F66" s="24">
         <v>139710</v>
       </c>
       <c r="G66" s="12">
         <v>100</v>
       </c>
       <c r="H66" s="24">
         <v>186047</v>
       </c>
       <c r="I66" s="12">
         <v>99.5</v>
       </c>
@@ -6394,128 +6405,128 @@
       </c>
       <c r="S66" s="80">
         <v>74.8</v>
       </c>
       <c r="T66" s="56">
         <v>495471</v>
       </c>
       <c r="U66" s="57">
         <v>72.3</v>
       </c>
       <c r="V66" s="64">
         <v>547793</v>
       </c>
       <c r="W66" s="65">
         <v>70.400000000000006</v>
       </c>
       <c r="X66" s="64">
         <v>601314</v>
       </c>
       <c r="Y66" s="65">
         <v>69.099999999999994</v>
       </c>
     </row>
     <row r="67" spans="1:25" ht="23.25">
       <c r="A67" s="26" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B67" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D67" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E67" s="76" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F67" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G67" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H67" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I67" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J67" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K67" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L67" s="25">
         <v>74507</v>
       </c>
       <c r="M67" s="29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N67" s="7">
         <v>149099</v>
       </c>
       <c r="O67" s="23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P67" s="24">
         <v>223499</v>
       </c>
       <c r="Q67" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="R67" s="78">
         <v>298006</v>
       </c>
       <c r="S67" s="79" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T67" s="84">
         <v>372478</v>
       </c>
       <c r="U67" s="58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="V67" s="66">
         <v>445616</v>
       </c>
       <c r="W67" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="X67" s="66">
         <v>521550</v>
       </c>
       <c r="Y67" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:25" ht="23.25">
       <c r="A68" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B68" s="24">
         <v>101176</v>
       </c>
       <c r="C68" s="12">
         <v>310.39999999999998</v>
       </c>
       <c r="D68" s="27">
         <v>199130</v>
       </c>
       <c r="E68" s="75">
         <v>306.3</v>
       </c>
       <c r="F68" s="24">
         <v>300447</v>
       </c>
       <c r="G68" s="12">
         <v>309.10000000000002</v>
       </c>
       <c r="H68" s="24">
         <v>395687</v>
       </c>
       <c r="I68" s="12">
         <v>196.9</v>
       </c>
@@ -6548,128 +6559,128 @@
       </c>
       <c r="S68" s="80">
         <v>130.9</v>
       </c>
       <c r="T68" s="56">
         <v>1235322</v>
       </c>
       <c r="U68" s="57">
         <v>125.6</v>
       </c>
       <c r="V68" s="64">
         <v>1377515</v>
       </c>
       <c r="W68" s="65">
         <v>120.8</v>
       </c>
       <c r="X68" s="64">
         <v>1515935</v>
       </c>
       <c r="Y68" s="65">
         <v>113.1</v>
       </c>
     </row>
     <row r="69" spans="1:25">
       <c r="A69" s="26" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B69" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C69" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D69" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E69" s="76" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F69" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G69" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H69" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I69" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="J69" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K69" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="L69" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="M69" s="29" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="N69" s="23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="O69" s="23" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="P69" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q69" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="R69" s="79" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="S69" s="79" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="T69" s="58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="U69" s="58" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="V69" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="W69" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="X69" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Y69" s="66" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:25">
       <c r="A70" s="26" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B70" s="24">
         <v>397032</v>
       </c>
       <c r="C70" s="12">
         <v>96.8</v>
       </c>
       <c r="D70" s="27">
         <v>786214</v>
       </c>
       <c r="E70" s="75">
         <v>94.8</v>
       </c>
       <c r="F70" s="24">
         <v>1174648</v>
       </c>
       <c r="G70" s="12">
         <v>94.4</v>
       </c>
       <c r="H70" s="24">
         <v>1563252</v>
       </c>
       <c r="I70" s="12">
         <v>93.9</v>
       </c>
@@ -6702,51 +6713,51 @@
       </c>
       <c r="S70" s="80">
         <v>100.4</v>
       </c>
       <c r="T70" s="56">
         <v>5281170</v>
       </c>
       <c r="U70" s="57">
         <v>100.4</v>
       </c>
       <c r="V70" s="64">
         <v>5949655</v>
       </c>
       <c r="W70" s="65">
         <v>100.6</v>
       </c>
       <c r="X70" s="64">
         <v>6618476</v>
       </c>
       <c r="Y70" s="65">
         <v>100.5</v>
       </c>
     </row>
     <row r="71" spans="1:25" ht="23.25">
       <c r="A71" s="26" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B71" s="24">
         <v>3895</v>
       </c>
       <c r="C71" s="12">
         <v>100.9</v>
       </c>
       <c r="D71" s="27">
         <v>7490</v>
       </c>
       <c r="E71" s="75">
         <v>98</v>
       </c>
       <c r="F71" s="24">
         <v>11413</v>
       </c>
       <c r="G71" s="12">
         <v>100.3</v>
       </c>
       <c r="H71" s="24">
         <v>15313</v>
       </c>
       <c r="I71" s="12">
         <v>100.3</v>
       </c>
@@ -6779,51 +6790,51 @@
       </c>
       <c r="S71" s="80">
         <v>27.6</v>
       </c>
       <c r="T71" s="56">
         <v>19113</v>
       </c>
       <c r="U71" s="57">
         <v>23.3</v>
       </c>
       <c r="V71" s="64">
         <v>19113</v>
       </c>
       <c r="W71" s="65">
         <v>20.100000000000001</v>
       </c>
       <c r="X71" s="64">
         <v>19113</v>
       </c>
       <c r="Y71" s="65">
         <v>17.7</v>
       </c>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" s="26" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B72" s="25">
         <v>1534</v>
       </c>
       <c r="C72" s="12">
         <v>99.1</v>
       </c>
       <c r="D72" s="28">
         <v>2868</v>
       </c>
       <c r="E72" s="76">
         <v>92.7</v>
       </c>
       <c r="F72" s="25">
         <v>4298</v>
       </c>
       <c r="G72" s="12">
         <v>93.1</v>
       </c>
       <c r="H72" s="24">
         <v>5713</v>
       </c>
       <c r="I72" s="12">
         <v>92.3</v>
       </c>
@@ -6856,51 +6867,51 @@
       </c>
       <c r="S72" s="80">
         <v>1042.8</v>
       </c>
       <c r="T72" s="56">
         <v>394144</v>
       </c>
       <c r="U72" s="57">
         <v>1088.5</v>
       </c>
       <c r="V72" s="64">
         <v>471306</v>
       </c>
       <c r="W72" s="65">
         <v>1126.8</v>
       </c>
       <c r="X72" s="64">
         <v>549268</v>
       </c>
       <c r="Y72" s="65">
         <v>1155.0999999999999</v>
       </c>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B73" s="31">
         <v>3865</v>
       </c>
       <c r="C73" s="16">
         <v>107.2</v>
       </c>
       <c r="D73" s="33">
         <v>7330</v>
       </c>
       <c r="E73" s="77">
         <v>101.6</v>
       </c>
       <c r="F73" s="31">
         <v>10990</v>
       </c>
       <c r="G73" s="16">
         <v>102.1</v>
       </c>
       <c r="H73" s="31">
         <v>14547</v>
       </c>
       <c r="I73" s="16">
         <v>100.8</v>
       </c>
@@ -6933,819 +6944,871 @@
       </c>
       <c r="S73" s="82">
         <v>47.2</v>
       </c>
       <c r="T73" s="59">
         <v>201691</v>
       </c>
       <c r="U73" s="60">
         <v>46.3</v>
       </c>
       <c r="V73" s="59">
         <v>238706</v>
       </c>
       <c r="W73" s="60">
         <v>45.8</v>
       </c>
       <c r="X73" s="59">
         <v>275825</v>
       </c>
       <c r="Y73" s="60">
         <v>45.3</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="22" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:25" ht="24" customHeight="1">
-      <c r="A77" s="107"/>
-      <c r="B77" s="103" t="s">
+      <c r="A77" s="110"/>
+      <c r="B77" s="106" t="s">
+        <v>85</v>
+      </c>
+      <c r="C77" s="107"/>
+      <c r="D77" s="106" t="s">
         <v>86</v>
       </c>
-      <c r="C77" s="104"/>
-      <c r="D77" s="103" t="s">
+      <c r="E77" s="108"/>
+      <c r="F77" s="106" t="s">
         <v>87</v>
       </c>
-      <c r="E77" s="105"/>
-      <c r="F77" s="103" t="s">
+      <c r="G77" s="108"/>
+      <c r="H77" s="106" t="s">
         <v>88</v>
       </c>
-      <c r="G77" s="105"/>
-      <c r="H77" s="103" t="s">
+      <c r="I77" s="107"/>
+      <c r="J77" s="106" t="s">
         <v>89</v>
       </c>
-      <c r="I77" s="104"/>
-      <c r="J77" s="103" t="s">
+      <c r="K77" s="108"/>
+      <c r="L77" s="106" t="s">
         <v>90</v>
       </c>
-      <c r="K77" s="105"/>
-      <c r="L77" s="103" t="s">
+      <c r="M77" s="107"/>
+      <c r="N77" s="106" t="s">
         <v>91</v>
       </c>
-      <c r="M77" s="104"/>
-      <c r="N77" s="103" t="s">
+      <c r="O77" s="107"/>
+      <c r="P77" s="106" t="s">
         <v>92</v>
       </c>
-      <c r="O77" s="104"/>
-      <c r="P77" s="103" t="s">
+      <c r="Q77" s="107"/>
+      <c r="R77" s="106" t="s">
         <v>93</v>
       </c>
-      <c r="Q77" s="104"/>
-      <c r="R77" s="103" t="s">
+      <c r="S77" s="107"/>
+      <c r="T77" s="106" t="s">
         <v>94</v>
       </c>
-      <c r="S77" s="104"/>
-      <c r="T77" s="103" t="s">
+      <c r="U77" s="107"/>
+      <c r="V77" s="106" t="s">
         <v>95</v>
       </c>
-      <c r="U77" s="104"/>
-      <c r="V77" s="103" t="s">
+      <c r="W77" s="107"/>
+      <c r="X77" s="106" t="s">
         <v>96</v>
       </c>
-      <c r="W77" s="104"/>
-      <c r="X77" s="103" t="s">
+      <c r="Y77" s="107"/>
+    </row>
+    <row r="78" spans="1:25" ht="33.75">
+      <c r="A78" s="111"/>
+      <c r="B78" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C78" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E78" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="F78" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G78" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="H78" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="I78" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="J78" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="K78" s="85" t="s">
+        <v>28</v>
+      </c>
+      <c r="L78" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="Y77" s="104"/>
-[...35 lines deleted...]
-      </c>
       <c r="M78" s="85" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="N78" s="9" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="O78" s="85" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P78" s="9" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="Q78" s="85" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R78" s="9" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="S78" s="85" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="T78" s="9" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="U78" s="85" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="V78" s="9" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="W78" s="85" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="X78" s="9" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="Y78" s="85" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" s="26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B79" s="24">
         <v>1680514</v>
       </c>
       <c r="C79" s="12">
         <v>96.9</v>
       </c>
       <c r="D79" s="27">
         <v>3347925</v>
       </c>
       <c r="E79" s="75">
         <v>93.9</v>
       </c>
       <c r="F79" s="86">
         <v>5327240</v>
       </c>
       <c r="G79" s="88">
         <v>98.3</v>
       </c>
       <c r="H79" s="86">
         <v>7404995</v>
       </c>
       <c r="I79" s="88">
         <v>100</v>
       </c>
-      <c r="J79" s="109">
+      <c r="J79" s="94">
         <v>9443140</v>
       </c>
-      <c r="K79" s="110">
+      <c r="K79" s="95">
         <v>100.7</v>
       </c>
-      <c r="L79" s="24"/>
-      <c r="M79" s="8"/>
+      <c r="L79" s="86">
+        <v>15191524</v>
+      </c>
+      <c r="M79" s="88">
+        <v>112</v>
+      </c>
       <c r="N79" s="7"/>
       <c r="O79" s="4"/>
       <c r="P79" s="24"/>
       <c r="Q79" s="12"/>
       <c r="R79" s="78"/>
       <c r="S79" s="80"/>
       <c r="T79" s="54"/>
       <c r="U79" s="55"/>
       <c r="V79" s="64"/>
       <c r="W79" s="65"/>
       <c r="X79" s="64"/>
       <c r="Y79" s="65"/>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="26" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B80" s="24">
         <v>1117874</v>
       </c>
       <c r="C80" s="12">
         <v>103.6</v>
       </c>
       <c r="D80" s="27">
         <v>2220213</v>
       </c>
       <c r="E80" s="75">
         <v>97.8</v>
       </c>
       <c r="F80" s="86">
         <v>3613146</v>
       </c>
       <c r="G80" s="88">
         <v>103.7</v>
       </c>
       <c r="H80" s="86">
         <v>5106488</v>
       </c>
       <c r="I80" s="88">
         <v>105.6</v>
       </c>
       <c r="J80" s="92">
         <v>6588505</v>
       </c>
       <c r="K80" s="93">
         <v>106.5</v>
       </c>
-      <c r="L80" s="24"/>
-      <c r="M80" s="8"/>
+      <c r="L80" s="86">
+        <v>10547064</v>
+      </c>
+      <c r="M80" s="88">
+        <v>117.7</v>
+      </c>
       <c r="N80" s="7"/>
       <c r="O80" s="4"/>
       <c r="P80" s="24"/>
       <c r="Q80" s="12"/>
       <c r="R80" s="78"/>
       <c r="S80" s="80"/>
       <c r="T80" s="56"/>
       <c r="U80" s="57"/>
       <c r="V80" s="64"/>
       <c r="W80" s="65"/>
       <c r="X80" s="64"/>
       <c r="Y80" s="65"/>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" s="26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B81" s="25">
         <v>4402</v>
       </c>
       <c r="C81" s="12">
         <v>76.099999999999994</v>
       </c>
       <c r="D81" s="28">
         <v>8221</v>
       </c>
       <c r="E81" s="76">
         <v>63.7</v>
       </c>
       <c r="F81" s="86">
         <v>22353</v>
       </c>
       <c r="G81" s="88">
         <v>120.5</v>
       </c>
       <c r="H81" s="86">
         <v>40078</v>
       </c>
       <c r="I81" s="88">
         <v>144.1</v>
       </c>
       <c r="J81" s="92">
         <v>56734</v>
       </c>
       <c r="K81" s="93">
         <v>166.3</v>
       </c>
-      <c r="L81" s="25"/>
-      <c r="M81" s="29"/>
+      <c r="L81" s="86">
+        <v>89474</v>
+      </c>
+      <c r="M81" s="88">
+        <v>145.80000000000001</v>
+      </c>
       <c r="N81" s="7"/>
       <c r="O81" s="23"/>
       <c r="P81" s="24"/>
       <c r="Q81" s="12"/>
       <c r="R81" s="78"/>
       <c r="S81" s="79"/>
       <c r="T81" s="84"/>
       <c r="U81" s="58"/>
       <c r="V81" s="66"/>
       <c r="W81" s="66"/>
       <c r="X81" s="66"/>
       <c r="Y81" s="66"/>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="26" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B82" s="24">
         <v>13007</v>
       </c>
       <c r="C82" s="12">
         <v>84.8</v>
       </c>
       <c r="D82" s="27">
         <v>26207</v>
       </c>
       <c r="E82" s="75">
         <v>85.8</v>
       </c>
       <c r="F82" s="86">
         <v>40517</v>
       </c>
       <c r="G82" s="88">
         <v>89.8</v>
       </c>
       <c r="H82" s="86">
         <v>53567</v>
       </c>
       <c r="I82" s="88">
         <v>90.3</v>
       </c>
       <c r="J82" s="92">
         <v>66568</v>
       </c>
       <c r="K82" s="93">
         <v>90.7</v>
       </c>
-      <c r="L82" s="24"/>
-      <c r="M82" s="8"/>
+      <c r="L82" s="86">
+        <v>300327</v>
+      </c>
+      <c r="M82" s="88">
+        <v>126</v>
+      </c>
       <c r="N82" s="7"/>
       <c r="O82" s="4"/>
       <c r="P82" s="24"/>
       <c r="Q82" s="12"/>
       <c r="R82" s="78"/>
       <c r="S82" s="80"/>
       <c r="T82" s="56"/>
       <c r="U82" s="57"/>
       <c r="V82" s="64"/>
       <c r="W82" s="65"/>
       <c r="X82" s="64"/>
       <c r="Y82" s="65"/>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" s="26" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B83" s="24">
         <v>3610</v>
       </c>
       <c r="C83" s="12">
         <v>70.400000000000006</v>
       </c>
       <c r="D83" s="27">
         <v>7410</v>
       </c>
       <c r="E83" s="75">
         <v>72.8</v>
       </c>
       <c r="F83" s="86">
         <v>10980</v>
       </c>
       <c r="G83" s="88">
         <v>79.599999999999994</v>
       </c>
       <c r="H83" s="86">
         <v>14595</v>
       </c>
       <c r="I83" s="88">
         <v>82.7</v>
       </c>
       <c r="J83" s="92">
         <v>18095</v>
       </c>
       <c r="K83" s="93">
         <v>85.5</v>
       </c>
-      <c r="L83" s="24"/>
-      <c r="M83" s="8"/>
+      <c r="L83" s="86">
+        <v>36132</v>
+      </c>
+      <c r="M83" s="88">
+        <v>77.099999999999994</v>
+      </c>
       <c r="N83" s="7"/>
       <c r="O83" s="4"/>
       <c r="P83" s="24"/>
       <c r="Q83" s="12"/>
       <c r="R83" s="78"/>
       <c r="S83" s="80"/>
       <c r="T83" s="56"/>
       <c r="U83" s="57"/>
       <c r="V83" s="64"/>
       <c r="W83" s="65"/>
       <c r="X83" s="64"/>
       <c r="Y83" s="65"/>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B84" s="24">
         <v>45221</v>
       </c>
       <c r="C84" s="12">
         <v>80.599999999999994</v>
       </c>
       <c r="D84" s="27">
         <v>89508</v>
       </c>
       <c r="E84" s="75">
         <v>84.7</v>
       </c>
       <c r="F84" s="86">
         <v>134585</v>
       </c>
       <c r="G84" s="88">
         <v>85.2</v>
       </c>
       <c r="H84" s="86">
         <v>179172</v>
       </c>
       <c r="I84" s="88">
         <v>85.3</v>
       </c>
       <c r="J84" s="92">
         <v>221509</v>
       </c>
       <c r="K84" s="93">
         <v>84.6</v>
       </c>
-      <c r="L84" s="24"/>
-      <c r="M84" s="8"/>
+      <c r="L84" s="86">
+        <v>282046</v>
+      </c>
+      <c r="M84" s="88">
+        <v>87.4</v>
+      </c>
       <c r="N84" s="7"/>
       <c r="O84" s="4"/>
       <c r="P84" s="24"/>
       <c r="Q84" s="12"/>
       <c r="R84" s="78"/>
       <c r="S84" s="80"/>
       <c r="T84" s="56"/>
       <c r="U84" s="57"/>
       <c r="V84" s="64"/>
       <c r="W84" s="65"/>
       <c r="X84" s="64"/>
       <c r="Y84" s="65"/>
     </row>
     <row r="85" spans="1:25" ht="23.25">
       <c r="A85" s="26" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B85" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D85" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E85" s="76" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F85" s="87" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G85" s="87" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H85" s="87" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I85" s="87" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-      <c r="M85" s="29"/>
+        <v>14</v>
+      </c>
+      <c r="J85" s="96" t="s">
+        <v>14</v>
+      </c>
+      <c r="K85" s="96" t="s">
+        <v>14</v>
+      </c>
+      <c r="L85" s="86">
+        <v>97524</v>
+      </c>
+      <c r="M85" s="88">
+        <v>115.6</v>
+      </c>
       <c r="N85" s="7"/>
       <c r="O85" s="23"/>
       <c r="P85" s="24"/>
       <c r="Q85" s="12"/>
       <c r="R85" s="78"/>
       <c r="S85" s="79"/>
       <c r="T85" s="84"/>
       <c r="U85" s="58"/>
       <c r="V85" s="66"/>
       <c r="W85" s="66"/>
       <c r="X85" s="66"/>
       <c r="Y85" s="66"/>
     </row>
     <row r="86" spans="1:25" ht="23.25">
       <c r="A86" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B86" s="24">
         <v>98805</v>
       </c>
       <c r="C86" s="12">
         <v>86.5</v>
       </c>
       <c r="D86" s="27">
         <v>199818</v>
       </c>
       <c r="E86" s="75">
         <v>88.7</v>
       </c>
       <c r="F86" s="86">
         <v>310845</v>
       </c>
       <c r="G86" s="88">
         <v>91.5</v>
       </c>
       <c r="H86" s="86">
         <v>420758</v>
       </c>
       <c r="I86" s="88">
         <v>94.2</v>
       </c>
       <c r="J86" s="92">
         <v>534987</v>
       </c>
       <c r="K86" s="93">
         <v>95.6</v>
       </c>
-      <c r="L86" s="24"/>
-      <c r="M86" s="8"/>
+      <c r="L86" s="86">
+        <v>744200</v>
+      </c>
+      <c r="M86" s="88">
+        <v>103.8</v>
+      </c>
       <c r="N86" s="7"/>
       <c r="O86" s="4"/>
       <c r="P86" s="24"/>
       <c r="Q86" s="12"/>
       <c r="R86" s="78"/>
       <c r="S86" s="80"/>
       <c r="T86" s="56"/>
       <c r="U86" s="57"/>
       <c r="V86" s="64"/>
       <c r="W86" s="65"/>
       <c r="X86" s="64"/>
       <c r="Y86" s="65"/>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" s="26" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B87" s="25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C87" s="12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D87" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E87" s="76" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F87" s="87" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G87" s="87" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H87" s="87" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I87" s="87" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-      <c r="M87" s="29"/>
+        <v>14</v>
+      </c>
+      <c r="J87" s="96" t="s">
+        <v>14</v>
+      </c>
+      <c r="K87" s="96" t="s">
+        <v>14</v>
+      </c>
+      <c r="L87" s="87" t="s">
+        <v>14</v>
+      </c>
+      <c r="M87" s="87" t="s">
+        <v>14</v>
+      </c>
       <c r="N87" s="23"/>
       <c r="O87" s="23"/>
       <c r="P87" s="25"/>
       <c r="Q87" s="12"/>
       <c r="R87" s="79"/>
       <c r="S87" s="79"/>
       <c r="T87" s="58"/>
       <c r="U87" s="58"/>
       <c r="V87" s="66"/>
       <c r="W87" s="66"/>
       <c r="X87" s="66"/>
       <c r="Y87" s="66"/>
     </row>
     <row r="88" spans="1:25">
       <c r="A88" s="26" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B88" s="24">
         <v>388729</v>
       </c>
       <c r="C88" s="12">
         <v>86.7</v>
       </c>
       <c r="D88" s="27">
         <v>778745</v>
       </c>
       <c r="E88" s="75">
         <v>87.6</v>
       </c>
       <c r="F88" s="86">
         <v>1168039</v>
       </c>
       <c r="G88" s="88">
         <v>87.9</v>
       </c>
       <c r="H88" s="86">
         <v>1554857</v>
       </c>
       <c r="I88" s="88">
         <v>88.1</v>
       </c>
       <c r="J88" s="92">
         <v>1912480</v>
       </c>
       <c r="K88" s="93">
         <v>87.3</v>
       </c>
-      <c r="L88" s="24"/>
-      <c r="M88" s="8"/>
+      <c r="L88" s="86">
+        <v>2884750</v>
+      </c>
+      <c r="M88" s="88">
+        <v>97.7</v>
+      </c>
       <c r="N88" s="7"/>
       <c r="O88" s="4"/>
       <c r="P88" s="24"/>
       <c r="Q88" s="12"/>
       <c r="R88" s="78"/>
       <c r="S88" s="80"/>
       <c r="T88" s="56"/>
       <c r="U88" s="57"/>
       <c r="V88" s="64"/>
       <c r="W88" s="65"/>
       <c r="X88" s="64"/>
       <c r="Y88" s="65"/>
     </row>
     <row r="89" spans="1:25" ht="23.25">
       <c r="A89" s="26" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B89" s="24">
         <v>3823</v>
       </c>
       <c r="C89" s="12">
         <v>86.9</v>
       </c>
       <c r="D89" s="27">
         <v>7573</v>
       </c>
       <c r="E89" s="75">
         <v>89.4</v>
       </c>
       <c r="F89" s="86">
         <v>11223</v>
       </c>
       <c r="G89" s="88">
         <v>86.9</v>
       </c>
       <c r="H89" s="92">
         <v>14941</v>
       </c>
       <c r="I89" s="93">
         <v>86.4</v>
       </c>
       <c r="J89" s="92">
         <v>18741</v>
       </c>
       <c r="K89" s="93">
         <v>86.9</v>
       </c>
-      <c r="L89" s="24"/>
-      <c r="M89" s="8"/>
+      <c r="L89" s="86">
+        <v>44603</v>
+      </c>
+      <c r="M89" s="88">
+        <v>206.2</v>
+      </c>
       <c r="N89" s="7"/>
       <c r="O89" s="4"/>
       <c r="P89" s="24"/>
       <c r="Q89" s="12"/>
       <c r="R89" s="78"/>
       <c r="S89" s="80"/>
       <c r="T89" s="56"/>
       <c r="U89" s="57"/>
       <c r="V89" s="64"/>
       <c r="W89" s="65"/>
       <c r="X89" s="64"/>
       <c r="Y89" s="65"/>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" s="26" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B90" s="25">
         <v>1423</v>
       </c>
       <c r="C90" s="12">
         <v>82.2</v>
       </c>
       <c r="D90" s="28">
         <v>2923</v>
       </c>
       <c r="E90" s="76">
         <v>90.1</v>
       </c>
       <c r="F90" s="86">
         <v>4483</v>
       </c>
       <c r="G90" s="88">
         <v>92.2</v>
       </c>
       <c r="H90" s="92">
         <v>5939</v>
       </c>
       <c r="I90" s="93">
         <v>92.1</v>
       </c>
       <c r="J90" s="92">
         <v>7369</v>
       </c>
       <c r="K90" s="93">
         <v>91.8</v>
       </c>
-      <c r="L90" s="24"/>
-      <c r="M90" s="8"/>
+      <c r="L90" s="86">
+        <v>47804</v>
+      </c>
+      <c r="M90" s="88">
+        <v>49.9</v>
+      </c>
       <c r="N90" s="7"/>
       <c r="O90" s="4"/>
       <c r="P90" s="24"/>
       <c r="Q90" s="12"/>
       <c r="R90" s="78"/>
       <c r="S90" s="80"/>
       <c r="T90" s="56"/>
       <c r="U90" s="57"/>
       <c r="V90" s="64"/>
       <c r="W90" s="65"/>
       <c r="X90" s="64"/>
       <c r="Y90" s="65"/>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B91" s="31">
         <v>3620</v>
       </c>
       <c r="C91" s="16">
         <v>83</v>
       </c>
       <c r="D91" s="33">
         <v>7307</v>
       </c>
       <c r="E91" s="77">
         <v>88.1</v>
       </c>
       <c r="F91" s="89">
         <v>11069</v>
       </c>
       <c r="G91" s="90">
         <v>89.1</v>
       </c>
       <c r="H91" s="89">
         <v>14600</v>
       </c>
       <c r="I91" s="90">
         <v>88.9</v>
       </c>
       <c r="J91" s="89">
         <v>18152</v>
       </c>
       <c r="K91" s="90">
         <v>88.9</v>
       </c>
-      <c r="L91" s="31"/>
-      <c r="M91" s="18"/>
+      <c r="L91" s="89">
+        <v>117600</v>
+      </c>
+      <c r="M91" s="90">
+        <v>189.2</v>
+      </c>
       <c r="N91" s="32"/>
       <c r="O91" s="19"/>
       <c r="P91" s="31"/>
       <c r="Q91" s="16"/>
       <c r="R91" s="81"/>
       <c r="S91" s="82"/>
       <c r="T91" s="59"/>
       <c r="U91" s="60"/>
       <c r="V91" s="59"/>
       <c r="W91" s="60"/>
       <c r="X91" s="59"/>
       <c r="Y91" s="60"/>
     </row>
     <row r="93" spans="1:25">
       <c r="A93" s="22" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
     <mergeCell ref="T77:U77"/>
     <mergeCell ref="V77:W77"/>
     <mergeCell ref="X77:Y77"/>
     <mergeCell ref="J77:K77"/>
     <mergeCell ref="L77:M77"/>
     <mergeCell ref="N77:O77"/>
     <mergeCell ref="P77:Q77"/>
     <mergeCell ref="R77:S77"/>
     <mergeCell ref="A77:A78"/>
     <mergeCell ref="B77:C77"/>
     <mergeCell ref="D77:E77"/>
     <mergeCell ref="F77:G77"/>
     <mergeCell ref="H77:I77"/>
     <mergeCell ref="T59:U59"/>
     <mergeCell ref="V59:W59"/>
     <mergeCell ref="X59:Y59"/>
     <mergeCell ref="J59:K59"/>
     <mergeCell ref="L59:M59"/>
     <mergeCell ref="N59:O59"/>
     <mergeCell ref="P59:Q59"/>
     <mergeCell ref="R59:S59"/>