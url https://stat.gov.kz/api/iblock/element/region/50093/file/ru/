--- v3 (2026-07-17)
+++ v4 (2026-08-24)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="690" yWindow="-15" windowWidth="28110" windowHeight="12435"/>
+    <workbookView xWindow="240" yWindow="45" windowWidth="13695" windowHeight="12345" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
     <sheet name="Объем общепит" sheetId="4" r:id="rId2"/>
     <sheet name="районы  объем и ИФО " sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="609" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="99">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -924,58 +924,58 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1249,52 +1249,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="97" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="98"/>
       <c r="C1" s="98"/>
       <c r="D1" s="98"/>
       <c r="E1" s="98"/>
       <c r="F1" s="98"/>
       <c r="G1" s="98"/>
       <c r="H1" s="98"/>
       <c r="I1" s="98"/>
       <c r="J1" s="98"/>
       <c r="K1" s="98"/>
       <c r="L1" s="98"/>
       <c r="M1" s="98"/>
@@ -1536,51 +1536,53 @@
         <v>98.9</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="42">
         <v>2026</v>
       </c>
       <c r="B9" s="6">
         <v>46.3</v>
       </c>
       <c r="C9" s="6">
         <v>98.6</v>
       </c>
       <c r="D9" s="6">
         <v>118.7</v>
       </c>
       <c r="E9" s="3">
         <v>104.5</v>
       </c>
       <c r="F9" s="3">
         <v>97.1</v>
       </c>
       <c r="G9" s="3">
         <v>273.8</v>
       </c>
-      <c r="H9" s="3"/>
+      <c r="H9" s="3">
+        <v>93</v>
+      </c>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="6"/>
       <c r="M9" s="44"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="102" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="103"/>
       <c r="C10" s="103"/>
       <c r="D10" s="103"/>
       <c r="E10" s="103"/>
       <c r="F10" s="103"/>
       <c r="G10" s="103"/>
       <c r="H10" s="103"/>
       <c r="I10" s="103"/>
       <c r="J10" s="103"/>
       <c r="K10" s="103"/>
       <c r="L10" s="103"/>
       <c r="M10" s="104"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="45">
@@ -1746,51 +1748,53 @@
         <v>112.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="45">
         <v>2026</v>
       </c>
       <c r="B15" s="6">
         <v>96.9</v>
       </c>
       <c r="C15" s="6">
         <v>91.2</v>
       </c>
       <c r="D15" s="6">
         <v>106.7</v>
       </c>
       <c r="E15" s="46">
         <v>104.6</v>
       </c>
       <c r="F15" s="46">
         <v>103.4</v>
       </c>
       <c r="G15" s="46">
         <v>135.9</v>
       </c>
-      <c r="H15" s="46"/>
+      <c r="H15" s="46">
+        <v>133.6</v>
+      </c>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="46"/>
       <c r="L15" s="6"/>
       <c r="M15" s="3"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="102" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="103"/>
       <c r="C16" s="103"/>
       <c r="D16" s="103"/>
       <c r="E16" s="103"/>
       <c r="F16" s="103"/>
       <c r="G16" s="103"/>
       <c r="H16" s="103"/>
       <c r="I16" s="103"/>
       <c r="J16" s="103"/>
       <c r="K16" s="103"/>
       <c r="L16" s="103"/>
       <c r="M16" s="104"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="42">
@@ -1956,75 +1960,77 @@
         <v>114.2</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="42">
         <v>2026</v>
       </c>
       <c r="B21" s="6">
         <v>96.9</v>
       </c>
       <c r="C21" s="6">
         <v>93.9</v>
       </c>
       <c r="D21" s="6">
         <v>98.3</v>
       </c>
       <c r="E21" s="46">
         <v>100</v>
       </c>
       <c r="F21" s="46">
         <v>100.7</v>
       </c>
       <c r="G21" s="46">
         <v>112</v>
       </c>
-      <c r="H21" s="46"/>
+      <c r="H21" s="46">
+        <v>116.9</v>
+      </c>
       <c r="I21" s="46"/>
       <c r="J21" s="46"/>
       <c r="K21" s="46"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
     <col min="3" max="5" width="9.140625" style="1"/>
     <col min="6" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="98" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="98"/>
       <c r="C1" s="98"/>
       <c r="D1" s="98"/>
       <c r="E1" s="98"/>
       <c r="F1" s="98"/>
       <c r="G1" s="98"/>
       <c r="H1" s="98"/>
       <c r="I1" s="98"/>
@@ -2316,51 +2322,53 @@
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="51">
         <v>2026</v>
       </c>
       <c r="B9" s="62">
         <v>1680514</v>
       </c>
       <c r="C9" s="62">
         <v>1667411</v>
       </c>
       <c r="D9" s="91">
         <v>1979315</v>
       </c>
       <c r="E9" s="62">
         <v>2077755</v>
       </c>
       <c r="F9" s="72">
         <v>2038145</v>
       </c>
       <c r="G9" s="86">
         <v>5748384</v>
       </c>
-      <c r="H9" s="62"/>
+      <c r="H9" s="62">
+        <v>5347728</v>
+      </c>
       <c r="I9" s="62"/>
       <c r="J9" s="62"/>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="62"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="51"/>
       <c r="B10" s="62"/>
       <c r="C10" s="62"/>
       <c r="D10" s="62"/>
       <c r="E10" s="73"/>
       <c r="F10" s="73"/>
@@ -2376,141 +2384,141 @@
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
       <c r="T10" s="5"/>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB93"/>
   <sheetViews>
-    <sheetView topLeftCell="A68" workbookViewId="0">
-      <selection activeCell="U85" sqref="U85"/>
+    <sheetView tabSelected="1" topLeftCell="H68" workbookViewId="0">
+      <selection activeCell="N79" sqref="N79:O91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
-      <c r="D1" s="109" t="s">
+      <c r="D1" s="111" t="s">
         <v>63</v>
       </c>
-      <c r="E1" s="109"/>
-[...22 lines deleted...]
-      <c r="AB1" s="109"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
+      <c r="L1" s="111"/>
+      <c r="M1" s="111"/>
+      <c r="N1" s="111"/>
+      <c r="O1" s="111"/>
+      <c r="P1" s="111"/>
+      <c r="Q1" s="111"/>
+      <c r="R1" s="111"/>
+      <c r="S1" s="111"/>
+      <c r="T1" s="111"/>
+      <c r="U1" s="111"/>
+      <c r="V1" s="111"/>
+      <c r="W1" s="111"/>
+      <c r="X1" s="111"/>
+      <c r="Y1" s="111"/>
+      <c r="Z1" s="111"/>
+      <c r="AA1" s="111"/>
+      <c r="AB1" s="111"/>
     </row>
     <row r="3" spans="1:28" s="8" customFormat="1" ht="12" customHeight="1">
-      <c r="A3" s="110"/>
+      <c r="A3" s="109"/>
       <c r="B3" s="106" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="108"/>
       <c r="D3" s="106" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="108"/>
       <c r="F3" s="106" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="108"/>
       <c r="H3" s="106" t="s">
         <v>19</v>
       </c>
       <c r="I3" s="108"/>
       <c r="J3" s="106" t="s">
         <v>20</v>
       </c>
       <c r="K3" s="108"/>
       <c r="L3" s="106" t="s">
         <v>21</v>
       </c>
       <c r="M3" s="108"/>
       <c r="N3" s="106" t="s">
         <v>22</v>
       </c>
       <c r="O3" s="108"/>
       <c r="P3" s="106" t="s">
         <v>23</v>
       </c>
       <c r="Q3" s="108"/>
       <c r="R3" s="106" t="s">
         <v>24</v>
       </c>
       <c r="S3" s="108"/>
       <c r="T3" s="106" t="s">
         <v>25</v>
       </c>
       <c r="U3" s="108"/>
       <c r="V3" s="106" t="s">
         <v>26</v>
       </c>
       <c r="W3" s="108"/>
       <c r="X3" s="106" t="s">
         <v>27</v>
       </c>
       <c r="Y3" s="107"/>
     </row>
     <row r="4" spans="1:28" s="8" customFormat="1" ht="33" customHeight="1">
-      <c r="A4" s="111"/>
+      <c r="A4" s="110"/>
       <c r="B4" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>64</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>64</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>28</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -3496,102 +3504,102 @@
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="21"/>
       <c r="F19" s="20"/>
       <c r="G19" s="21"/>
       <c r="H19" s="20"/>
       <c r="I19" s="21"/>
       <c r="J19" s="20"/>
       <c r="K19" s="21"/>
       <c r="L19" s="20"/>
       <c r="M19" s="21"/>
       <c r="N19" s="20"/>
       <c r="O19" s="21"/>
       <c r="P19" s="20"/>
       <c r="Q19" s="21"/>
       <c r="R19" s="20"/>
       <c r="S19" s="21"/>
       <c r="T19" s="20"/>
       <c r="U19" s="21"/>
       <c r="V19" s="20"/>
       <c r="W19" s="21"/>
       <c r="X19" s="20"/>
       <c r="Y19" s="21"/>
     </row>
     <row r="21" spans="1:25" s="8" customFormat="1" ht="21.6" customHeight="1">
-      <c r="A21" s="110"/>
+      <c r="A21" s="109"/>
       <c r="B21" s="106" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="108"/>
       <c r="D21" s="106" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="108"/>
       <c r="F21" s="106" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="108"/>
       <c r="H21" s="106" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="108"/>
       <c r="J21" s="106" t="s">
         <v>34</v>
       </c>
       <c r="K21" s="108"/>
       <c r="L21" s="106" t="s">
         <v>35</v>
       </c>
       <c r="M21" s="108"/>
       <c r="N21" s="106" t="s">
         <v>36</v>
       </c>
       <c r="O21" s="108"/>
       <c r="P21" s="106" t="s">
         <v>37</v>
       </c>
       <c r="Q21" s="108"/>
       <c r="R21" s="106" t="s">
         <v>38</v>
       </c>
       <c r="S21" s="108"/>
       <c r="T21" s="106" t="s">
         <v>39</v>
       </c>
       <c r="U21" s="108"/>
       <c r="V21" s="106" t="s">
         <v>40</v>
       </c>
       <c r="W21" s="108"/>
       <c r="X21" s="106" t="s">
         <v>70</v>
       </c>
       <c r="Y21" s="107"/>
     </row>
     <row r="22" spans="1:25" s="8" customFormat="1" ht="36" customHeight="1">
-      <c r="A22" s="111"/>
+      <c r="A22" s="110"/>
       <c r="B22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="I22" s="10" t="s">
         <v>28</v>
       </c>
       <c r="J22" s="9" t="s">
@@ -4604,102 +4612,102 @@
       <c r="C38" s="21"/>
       <c r="D38" s="20"/>
       <c r="E38" s="21"/>
       <c r="F38" s="20"/>
       <c r="G38" s="21"/>
       <c r="H38" s="20"/>
       <c r="I38" s="21"/>
       <c r="J38" s="20"/>
       <c r="K38" s="21"/>
       <c r="L38" s="20"/>
       <c r="M38" s="21"/>
       <c r="N38" s="20"/>
       <c r="O38" s="21"/>
       <c r="P38" s="20"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="20"/>
       <c r="S38" s="21"/>
       <c r="T38" s="20"/>
       <c r="U38" s="21"/>
       <c r="V38" s="20"/>
       <c r="W38" s="21"/>
       <c r="X38" s="20"/>
       <c r="Y38" s="21"/>
     </row>
     <row r="39" spans="1:25" s="8" customFormat="1" ht="11.25">
-      <c r="A39" s="110"/>
+      <c r="A39" s="109"/>
       <c r="B39" s="106" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="107"/>
       <c r="D39" s="106" t="s">
         <v>42</v>
       </c>
       <c r="E39" s="108"/>
       <c r="F39" s="106" t="s">
         <v>43</v>
       </c>
       <c r="G39" s="108"/>
       <c r="H39" s="106" t="s">
         <v>44</v>
       </c>
       <c r="I39" s="107"/>
       <c r="J39" s="106" t="s">
         <v>45</v>
       </c>
       <c r="K39" s="108"/>
       <c r="L39" s="106" t="s">
         <v>46</v>
       </c>
       <c r="M39" s="107"/>
       <c r="N39" s="106" t="s">
         <v>47</v>
       </c>
       <c r="O39" s="107"/>
       <c r="P39" s="106" t="s">
         <v>48</v>
       </c>
       <c r="Q39" s="107"/>
       <c r="R39" s="106" t="s">
         <v>49</v>
       </c>
       <c r="S39" s="107"/>
       <c r="T39" s="106" t="s">
         <v>69</v>
       </c>
       <c r="U39" s="107"/>
       <c r="V39" s="106" t="s">
         <v>71</v>
       </c>
       <c r="W39" s="107"/>
       <c r="X39" s="106" t="s">
         <v>72</v>
       </c>
       <c r="Y39" s="107"/>
     </row>
     <row r="40" spans="1:25" s="8" customFormat="1" ht="33.75">
-      <c r="A40" s="111"/>
+      <c r="A40" s="110"/>
       <c r="B40" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>28</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>64</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>64</v>
       </c>
       <c r="I40" s="10" t="s">
         <v>28</v>
       </c>
       <c r="J40" s="9" t="s">
@@ -5816,102 +5824,102 @@
       <c r="B57" s="20"/>
       <c r="C57" s="21"/>
       <c r="D57" s="34"/>
       <c r="E57" s="35"/>
       <c r="F57" s="20"/>
       <c r="G57" s="21"/>
       <c r="H57" s="20"/>
       <c r="I57" s="21"/>
       <c r="J57" s="20"/>
       <c r="K57" s="21"/>
       <c r="L57" s="20"/>
       <c r="M57" s="35"/>
       <c r="N57" s="20"/>
       <c r="O57" s="21"/>
       <c r="P57" s="20"/>
       <c r="Q57" s="21"/>
       <c r="R57" s="20"/>
       <c r="S57" s="36"/>
     </row>
     <row r="58" spans="1:25" s="8" customFormat="1" ht="11.25" hidden="1">
       <c r="A58" s="15"/>
       <c r="B58" s="20"/>
       <c r="C58" s="21"/>
     </row>
     <row r="59" spans="1:25" ht="24" customHeight="1">
-      <c r="A59" s="110"/>
+      <c r="A59" s="109"/>
       <c r="B59" s="106" t="s">
         <v>73</v>
       </c>
       <c r="C59" s="107"/>
       <c r="D59" s="106" t="s">
         <v>74</v>
       </c>
       <c r="E59" s="108"/>
       <c r="F59" s="106" t="s">
         <v>75</v>
       </c>
       <c r="G59" s="108"/>
       <c r="H59" s="106" t="s">
         <v>76</v>
       </c>
       <c r="I59" s="107"/>
       <c r="J59" s="106" t="s">
         <v>77</v>
       </c>
       <c r="K59" s="108"/>
       <c r="L59" s="106" t="s">
         <v>78</v>
       </c>
       <c r="M59" s="107"/>
       <c r="N59" s="106" t="s">
         <v>79</v>
       </c>
       <c r="O59" s="107"/>
       <c r="P59" s="106" t="s">
         <v>80</v>
       </c>
       <c r="Q59" s="107"/>
       <c r="R59" s="106" t="s">
         <v>81</v>
       </c>
       <c r="S59" s="107"/>
       <c r="T59" s="106" t="s">
         <v>82</v>
       </c>
       <c r="U59" s="107"/>
       <c r="V59" s="106" t="s">
         <v>83</v>
       </c>
       <c r="W59" s="107"/>
       <c r="X59" s="106" t="s">
         <v>84</v>
       </c>
       <c r="Y59" s="107"/>
     </row>
     <row r="60" spans="1:25" ht="33.75">
-      <c r="A60" s="111"/>
+      <c r="A60" s="110"/>
       <c r="B60" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="67" t="s">
         <v>28</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E60" s="67" t="s">
         <v>28</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>64</v>
       </c>
       <c r="G60" s="67" t="s">
         <v>28</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>64</v>
       </c>
       <c r="I60" s="67" t="s">
         <v>28</v>
       </c>
       <c r="J60" s="9" t="s">
@@ -6948,102 +6956,102 @@
       <c r="T73" s="59">
         <v>201691</v>
       </c>
       <c r="U73" s="60">
         <v>46.3</v>
       </c>
       <c r="V73" s="59">
         <v>238706</v>
       </c>
       <c r="W73" s="60">
         <v>45.8</v>
       </c>
       <c r="X73" s="59">
         <v>275825</v>
       </c>
       <c r="Y73" s="60">
         <v>45.3</v>
       </c>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:25" ht="24" customHeight="1">
-      <c r="A77" s="110"/>
+      <c r="A77" s="109"/>
       <c r="B77" s="106" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="107"/>
       <c r="D77" s="106" t="s">
         <v>86</v>
       </c>
       <c r="E77" s="108"/>
       <c r="F77" s="106" t="s">
         <v>87</v>
       </c>
       <c r="G77" s="108"/>
       <c r="H77" s="106" t="s">
         <v>88</v>
       </c>
       <c r="I77" s="107"/>
       <c r="J77" s="106" t="s">
         <v>89</v>
       </c>
       <c r="K77" s="108"/>
       <c r="L77" s="106" t="s">
         <v>90</v>
       </c>
       <c r="M77" s="107"/>
       <c r="N77" s="106" t="s">
         <v>91</v>
       </c>
       <c r="O77" s="107"/>
       <c r="P77" s="106" t="s">
         <v>92</v>
       </c>
       <c r="Q77" s="107"/>
       <c r="R77" s="106" t="s">
         <v>93</v>
       </c>
       <c r="S77" s="107"/>
       <c r="T77" s="106" t="s">
         <v>94</v>
       </c>
       <c r="U77" s="107"/>
       <c r="V77" s="106" t="s">
         <v>95</v>
       </c>
       <c r="W77" s="107"/>
       <c r="X77" s="106" t="s">
         <v>96</v>
       </c>
       <c r="Y77" s="107"/>
     </row>
     <row r="78" spans="1:25" ht="33.75">
-      <c r="A78" s="111"/>
+      <c r="A78" s="110"/>
       <c r="B78" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C78" s="85" t="s">
         <v>28</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E78" s="85" t="s">
         <v>28</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>64</v>
       </c>
       <c r="G78" s="85" t="s">
         <v>28</v>
       </c>
       <c r="H78" s="9" t="s">
         <v>64</v>
       </c>
       <c r="I78" s="85" t="s">
         <v>28</v>
       </c>
       <c r="J78" s="9" t="s">
@@ -7113,52 +7121,56 @@
       </c>
       <c r="F79" s="86">
         <v>5327240</v>
       </c>
       <c r="G79" s="88">
         <v>98.3</v>
       </c>
       <c r="H79" s="86">
         <v>7404995</v>
       </c>
       <c r="I79" s="88">
         <v>100</v>
       </c>
       <c r="J79" s="94">
         <v>9443140</v>
       </c>
       <c r="K79" s="95">
         <v>100.7</v>
       </c>
       <c r="L79" s="86">
         <v>15191524</v>
       </c>
       <c r="M79" s="88">
         <v>112</v>
       </c>
-      <c r="N79" s="7"/>
-      <c r="O79" s="4"/>
+      <c r="N79" s="7">
+        <v>20539252</v>
+      </c>
+      <c r="O79" s="4">
+        <v>116.9</v>
+      </c>
       <c r="P79" s="24"/>
       <c r="Q79" s="12"/>
       <c r="R79" s="78"/>
       <c r="S79" s="80"/>
       <c r="T79" s="54"/>
       <c r="U79" s="55"/>
       <c r="V79" s="64"/>
       <c r="W79" s="65"/>
       <c r="X79" s="64"/>
       <c r="Y79" s="65"/>
     </row>
     <row r="80" spans="1:25">
       <c r="A80" s="26" t="s">
         <v>51</v>
       </c>
       <c r="B80" s="24">
         <v>1117874</v>
       </c>
       <c r="C80" s="12">
         <v>103.6</v>
       </c>
       <c r="D80" s="27">
         <v>2220213</v>
       </c>
       <c r="E80" s="75">
@@ -7166,52 +7178,56 @@
       </c>
       <c r="F80" s="86">
         <v>3613146</v>
       </c>
       <c r="G80" s="88">
         <v>103.7</v>
       </c>
       <c r="H80" s="86">
         <v>5106488</v>
       </c>
       <c r="I80" s="88">
         <v>105.6</v>
       </c>
       <c r="J80" s="92">
         <v>6588505</v>
       </c>
       <c r="K80" s="93">
         <v>106.5</v>
       </c>
       <c r="L80" s="86">
         <v>10547064</v>
       </c>
       <c r="M80" s="88">
         <v>117.7</v>
       </c>
-      <c r="N80" s="7"/>
-      <c r="O80" s="4"/>
+      <c r="N80" s="7">
+        <v>14227372</v>
+      </c>
+      <c r="O80" s="4">
+        <v>123.7</v>
+      </c>
       <c r="P80" s="24"/>
       <c r="Q80" s="12"/>
       <c r="R80" s="78"/>
       <c r="S80" s="80"/>
       <c r="T80" s="56"/>
       <c r="U80" s="57"/>
       <c r="V80" s="64"/>
       <c r="W80" s="65"/>
       <c r="X80" s="64"/>
       <c r="Y80" s="65"/>
     </row>
     <row r="81" spans="1:25">
       <c r="A81" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B81" s="25">
         <v>4402</v>
       </c>
       <c r="C81" s="12">
         <v>76.099999999999994</v>
       </c>
       <c r="D81" s="28">
         <v>8221</v>
       </c>
       <c r="E81" s="76">
@@ -7219,52 +7235,56 @@
       </c>
       <c r="F81" s="86">
         <v>22353</v>
       </c>
       <c r="G81" s="88">
         <v>120.5</v>
       </c>
       <c r="H81" s="86">
         <v>40078</v>
       </c>
       <c r="I81" s="88">
         <v>144.1</v>
       </c>
       <c r="J81" s="92">
         <v>56734</v>
       </c>
       <c r="K81" s="93">
         <v>166.3</v>
       </c>
       <c r="L81" s="86">
         <v>89474</v>
       </c>
       <c r="M81" s="88">
         <v>145.80000000000001</v>
       </c>
-      <c r="N81" s="7"/>
-      <c r="O81" s="23"/>
+      <c r="N81" s="7">
+        <v>122056</v>
+      </c>
+      <c r="O81" s="23">
+        <v>137.6</v>
+      </c>
       <c r="P81" s="24"/>
       <c r="Q81" s="12"/>
       <c r="R81" s="78"/>
       <c r="S81" s="79"/>
       <c r="T81" s="84"/>
       <c r="U81" s="58"/>
       <c r="V81" s="66"/>
       <c r="W81" s="66"/>
       <c r="X81" s="66"/>
       <c r="Y81" s="66"/>
     </row>
     <row r="82" spans="1:25">
       <c r="A82" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B82" s="24">
         <v>13007</v>
       </c>
       <c r="C82" s="12">
         <v>84.8</v>
       </c>
       <c r="D82" s="27">
         <v>26207</v>
       </c>
       <c r="E82" s="75">
@@ -7272,52 +7292,56 @@
       </c>
       <c r="F82" s="86">
         <v>40517</v>
       </c>
       <c r="G82" s="88">
         <v>89.8</v>
       </c>
       <c r="H82" s="86">
         <v>53567</v>
       </c>
       <c r="I82" s="88">
         <v>90.3</v>
       </c>
       <c r="J82" s="92">
         <v>66568</v>
       </c>
       <c r="K82" s="93">
         <v>90.7</v>
       </c>
       <c r="L82" s="86">
         <v>300327</v>
       </c>
       <c r="M82" s="88">
         <v>126</v>
       </c>
-      <c r="N82" s="7"/>
-      <c r="O82" s="4"/>
+      <c r="N82" s="7">
+        <v>500533</v>
+      </c>
+      <c r="O82" s="4">
+        <v>124</v>
+      </c>
       <c r="P82" s="24"/>
       <c r="Q82" s="12"/>
       <c r="R82" s="78"/>
       <c r="S82" s="80"/>
       <c r="T82" s="56"/>
       <c r="U82" s="57"/>
       <c r="V82" s="64"/>
       <c r="W82" s="65"/>
       <c r="X82" s="64"/>
       <c r="Y82" s="65"/>
     </row>
     <row r="83" spans="1:25">
       <c r="A83" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B83" s="24">
         <v>3610</v>
       </c>
       <c r="C83" s="12">
         <v>70.400000000000006</v>
       </c>
       <c r="D83" s="27">
         <v>7410</v>
       </c>
       <c r="E83" s="75">
@@ -7325,52 +7349,56 @@
       </c>
       <c r="F83" s="86">
         <v>10980</v>
       </c>
       <c r="G83" s="88">
         <v>79.599999999999994</v>
       </c>
       <c r="H83" s="86">
         <v>14595</v>
       </c>
       <c r="I83" s="88">
         <v>82.7</v>
       </c>
       <c r="J83" s="92">
         <v>18095</v>
       </c>
       <c r="K83" s="93">
         <v>85.5</v>
       </c>
       <c r="L83" s="86">
         <v>36132</v>
       </c>
       <c r="M83" s="88">
         <v>77.099999999999994</v>
       </c>
-      <c r="N83" s="7"/>
-      <c r="O83" s="4"/>
+      <c r="N83" s="7">
+        <v>54256</v>
+      </c>
+      <c r="O83" s="4">
+        <v>74.599999999999994</v>
+      </c>
       <c r="P83" s="24"/>
       <c r="Q83" s="12"/>
       <c r="R83" s="78"/>
       <c r="S83" s="80"/>
       <c r="T83" s="56"/>
       <c r="U83" s="57"/>
       <c r="V83" s="64"/>
       <c r="W83" s="65"/>
       <c r="X83" s="64"/>
       <c r="Y83" s="65"/>
     </row>
     <row r="84" spans="1:25">
       <c r="A84" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B84" s="24">
         <v>45221</v>
       </c>
       <c r="C84" s="12">
         <v>80.599999999999994</v>
       </c>
       <c r="D84" s="27">
         <v>89508</v>
       </c>
       <c r="E84" s="75">
@@ -7378,52 +7406,56 @@
       </c>
       <c r="F84" s="86">
         <v>134585</v>
       </c>
       <c r="G84" s="88">
         <v>85.2</v>
       </c>
       <c r="H84" s="86">
         <v>179172</v>
       </c>
       <c r="I84" s="88">
         <v>85.3</v>
       </c>
       <c r="J84" s="92">
         <v>221509</v>
       </c>
       <c r="K84" s="93">
         <v>84.6</v>
       </c>
       <c r="L84" s="86">
         <v>282046</v>
       </c>
       <c r="M84" s="88">
         <v>87.4</v>
       </c>
-      <c r="N84" s="7"/>
-      <c r="O84" s="4"/>
+      <c r="N84" s="7">
+        <v>342666</v>
+      </c>
+      <c r="O84" s="4">
+        <v>89.5</v>
+      </c>
       <c r="P84" s="24"/>
       <c r="Q84" s="12"/>
       <c r="R84" s="78"/>
       <c r="S84" s="80"/>
       <c r="T84" s="56"/>
       <c r="U84" s="57"/>
       <c r="V84" s="64"/>
       <c r="W84" s="65"/>
       <c r="X84" s="64"/>
       <c r="Y84" s="65"/>
     </row>
     <row r="85" spans="1:25" ht="23.25">
       <c r="A85" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B85" s="25" t="s">
         <v>14</v>
       </c>
       <c r="C85" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D85" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E85" s="76" t="s">
@@ -7431,52 +7463,56 @@
       </c>
       <c r="F85" s="87" t="s">
         <v>14</v>
       </c>
       <c r="G85" s="87" t="s">
         <v>14</v>
       </c>
       <c r="H85" s="87" t="s">
         <v>14</v>
       </c>
       <c r="I85" s="87" t="s">
         <v>14</v>
       </c>
       <c r="J85" s="96" t="s">
         <v>14</v>
       </c>
       <c r="K85" s="96" t="s">
         <v>14</v>
       </c>
       <c r="L85" s="86">
         <v>97524</v>
       </c>
       <c r="M85" s="88">
         <v>115.6</v>
       </c>
-      <c r="N85" s="7"/>
-      <c r="O85" s="23"/>
+      <c r="N85" s="7">
+        <v>195213</v>
+      </c>
+      <c r="O85" s="23">
+        <v>115.5</v>
+      </c>
       <c r="P85" s="24"/>
       <c r="Q85" s="12"/>
       <c r="R85" s="78"/>
       <c r="S85" s="79"/>
       <c r="T85" s="84"/>
       <c r="U85" s="58"/>
       <c r="V85" s="66"/>
       <c r="W85" s="66"/>
       <c r="X85" s="66"/>
       <c r="Y85" s="66"/>
     </row>
     <row r="86" spans="1:25" ht="23.25">
       <c r="A86" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B86" s="24">
         <v>98805</v>
       </c>
       <c r="C86" s="12">
         <v>86.5</v>
       </c>
       <c r="D86" s="27">
         <v>199818</v>
       </c>
       <c r="E86" s="75">
@@ -7484,52 +7520,56 @@
       </c>
       <c r="F86" s="86">
         <v>310845</v>
       </c>
       <c r="G86" s="88">
         <v>91.5</v>
       </c>
       <c r="H86" s="86">
         <v>420758</v>
       </c>
       <c r="I86" s="88">
         <v>94.2</v>
       </c>
       <c r="J86" s="92">
         <v>534987</v>
       </c>
       <c r="K86" s="93">
         <v>95.6</v>
       </c>
       <c r="L86" s="86">
         <v>744200</v>
       </c>
       <c r="M86" s="88">
         <v>103.8</v>
       </c>
-      <c r="N86" s="7"/>
-      <c r="O86" s="4"/>
+      <c r="N86" s="7">
+        <v>898207</v>
+      </c>
+      <c r="O86" s="4">
+        <v>98.1</v>
+      </c>
       <c r="P86" s="24"/>
       <c r="Q86" s="12"/>
       <c r="R86" s="78"/>
       <c r="S86" s="80"/>
       <c r="T86" s="56"/>
       <c r="U86" s="57"/>
       <c r="V86" s="64"/>
       <c r="W86" s="65"/>
       <c r="X86" s="64"/>
       <c r="Y86" s="65"/>
     </row>
     <row r="87" spans="1:25">
       <c r="A87" s="26" t="s">
         <v>62</v>
       </c>
       <c r="B87" s="25" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D87" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E87" s="76" t="s">
@@ -7537,52 +7577,56 @@
       </c>
       <c r="F87" s="87" t="s">
         <v>14</v>
       </c>
       <c r="G87" s="87" t="s">
         <v>14</v>
       </c>
       <c r="H87" s="87" t="s">
         <v>14</v>
       </c>
       <c r="I87" s="87" t="s">
         <v>14</v>
       </c>
       <c r="J87" s="96" t="s">
         <v>14</v>
       </c>
       <c r="K87" s="96" t="s">
         <v>14</v>
       </c>
       <c r="L87" s="87" t="s">
         <v>14</v>
       </c>
       <c r="M87" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="N87" s="23"/>
-      <c r="O87" s="23"/>
+      <c r="N87" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="O87" s="23" t="s">
+        <v>14</v>
+      </c>
       <c r="P87" s="25"/>
       <c r="Q87" s="12"/>
       <c r="R87" s="79"/>
       <c r="S87" s="79"/>
       <c r="T87" s="58"/>
       <c r="U87" s="58"/>
       <c r="V87" s="66"/>
       <c r="W87" s="66"/>
       <c r="X87" s="66"/>
       <c r="Y87" s="66"/>
     </row>
     <row r="88" spans="1:25">
       <c r="A88" s="26" t="s">
         <v>58</v>
       </c>
       <c r="B88" s="24">
         <v>388729</v>
       </c>
       <c r="C88" s="12">
         <v>86.7</v>
       </c>
       <c r="D88" s="27">
         <v>778745</v>
       </c>
       <c r="E88" s="75">
@@ -7590,52 +7634,56 @@
       </c>
       <c r="F88" s="86">
         <v>1168039</v>
       </c>
       <c r="G88" s="88">
         <v>87.9</v>
       </c>
       <c r="H88" s="86">
         <v>1554857</v>
       </c>
       <c r="I88" s="88">
         <v>88.1</v>
       </c>
       <c r="J88" s="92">
         <v>1912480</v>
       </c>
       <c r="K88" s="93">
         <v>87.3</v>
       </c>
       <c r="L88" s="86">
         <v>2884750</v>
       </c>
       <c r="M88" s="88">
         <v>97.7</v>
       </c>
-      <c r="N88" s="7"/>
-      <c r="O88" s="4"/>
+      <c r="N88" s="7">
+        <v>3857010</v>
+      </c>
+      <c r="O88" s="4">
+        <v>103.8</v>
+      </c>
       <c r="P88" s="24"/>
       <c r="Q88" s="12"/>
       <c r="R88" s="78"/>
       <c r="S88" s="80"/>
       <c r="T88" s="56"/>
       <c r="U88" s="57"/>
       <c r="V88" s="64"/>
       <c r="W88" s="65"/>
       <c r="X88" s="64"/>
       <c r="Y88" s="65"/>
     </row>
     <row r="89" spans="1:25" ht="23.25">
       <c r="A89" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B89" s="24">
         <v>3823</v>
       </c>
       <c r="C89" s="12">
         <v>86.9</v>
       </c>
       <c r="D89" s="27">
         <v>7573</v>
       </c>
       <c r="E89" s="75">
@@ -7643,52 +7691,56 @@
       </c>
       <c r="F89" s="86">
         <v>11223</v>
       </c>
       <c r="G89" s="88">
         <v>86.9</v>
       </c>
       <c r="H89" s="92">
         <v>14941</v>
       </c>
       <c r="I89" s="93">
         <v>86.4</v>
       </c>
       <c r="J89" s="92">
         <v>18741</v>
       </c>
       <c r="K89" s="93">
         <v>86.9</v>
       </c>
       <c r="L89" s="86">
         <v>44603</v>
       </c>
       <c r="M89" s="88">
         <v>206.2</v>
       </c>
-      <c r="N89" s="7"/>
-      <c r="O89" s="4"/>
+      <c r="N89" s="7">
+        <v>75210</v>
+      </c>
+      <c r="O89" s="4">
+        <v>347</v>
+      </c>
       <c r="P89" s="24"/>
       <c r="Q89" s="12"/>
       <c r="R89" s="78"/>
       <c r="S89" s="80"/>
       <c r="T89" s="56"/>
       <c r="U89" s="57"/>
       <c r="V89" s="64"/>
       <c r="W89" s="65"/>
       <c r="X89" s="64"/>
       <c r="Y89" s="65"/>
     </row>
     <row r="90" spans="1:25">
       <c r="A90" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B90" s="25">
         <v>1423</v>
       </c>
       <c r="C90" s="12">
         <v>82.2</v>
       </c>
       <c r="D90" s="28">
         <v>2923</v>
       </c>
       <c r="E90" s="76">
@@ -7696,52 +7748,56 @@
       </c>
       <c r="F90" s="86">
         <v>4483</v>
       </c>
       <c r="G90" s="88">
         <v>92.2</v>
       </c>
       <c r="H90" s="92">
         <v>5939</v>
       </c>
       <c r="I90" s="93">
         <v>92.1</v>
       </c>
       <c r="J90" s="92">
         <v>7369</v>
       </c>
       <c r="K90" s="93">
         <v>91.8</v>
       </c>
       <c r="L90" s="86">
         <v>47804</v>
       </c>
       <c r="M90" s="88">
         <v>49.9</v>
       </c>
-      <c r="N90" s="7"/>
-      <c r="O90" s="4"/>
+      <c r="N90" s="7">
+        <v>88388</v>
+      </c>
+      <c r="O90" s="4">
+        <v>48.1</v>
+      </c>
       <c r="P90" s="24"/>
       <c r="Q90" s="12"/>
       <c r="R90" s="78"/>
       <c r="S90" s="80"/>
       <c r="T90" s="56"/>
       <c r="U90" s="57"/>
       <c r="V90" s="64"/>
       <c r="W90" s="65"/>
       <c r="X90" s="64"/>
       <c r="Y90" s="65"/>
     </row>
     <row r="91" spans="1:25">
       <c r="A91" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B91" s="31">
         <v>3620</v>
       </c>
       <c r="C91" s="16">
         <v>83</v>
       </c>
       <c r="D91" s="33">
         <v>7307</v>
       </c>
       <c r="E91" s="77">
@@ -7749,136 +7805,140 @@
       </c>
       <c r="F91" s="89">
         <v>11069</v>
       </c>
       <c r="G91" s="90">
         <v>89.1</v>
       </c>
       <c r="H91" s="89">
         <v>14600</v>
       </c>
       <c r="I91" s="90">
         <v>88.9</v>
       </c>
       <c r="J91" s="89">
         <v>18152</v>
       </c>
       <c r="K91" s="90">
         <v>88.9</v>
       </c>
       <c r="L91" s="89">
         <v>117600</v>
       </c>
       <c r="M91" s="90">
         <v>189.2</v>
       </c>
-      <c r="N91" s="32"/>
-      <c r="O91" s="19"/>
+      <c r="N91" s="32">
+        <v>178341</v>
+      </c>
+      <c r="O91" s="19">
+        <v>171.3</v>
+      </c>
       <c r="P91" s="31"/>
       <c r="Q91" s="16"/>
       <c r="R91" s="81"/>
       <c r="S91" s="82"/>
       <c r="T91" s="59"/>
       <c r="U91" s="60"/>
       <c r="V91" s="59"/>
       <c r="W91" s="60"/>
       <c r="X91" s="59"/>
       <c r="Y91" s="60"/>
     </row>
     <row r="93" spans="1:25">
       <c r="A93" s="22" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="T77:U77"/>
-[...24 lines deleted...]
-    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="D1:AB1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="T21:U21"/>
     <mergeCell ref="X39:Y39"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="R39:S39"/>
     <mergeCell ref="X21:Y21"/>
     <mergeCell ref="A39:A40"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="H39:I39"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="N39:O39"/>
     <mergeCell ref="P39:Q39"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="N21:O21"/>
     <mergeCell ref="P21:Q21"/>
-    <mergeCell ref="R21:S21"/>
-[...22 lines deleted...]
-    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="T59:U59"/>
+    <mergeCell ref="V59:W59"/>
+    <mergeCell ref="X59:Y59"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="N59:O59"/>
+    <mergeCell ref="P59:Q59"/>
+    <mergeCell ref="R59:S59"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="F77:G77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="T77:U77"/>
+    <mergeCell ref="V77:W77"/>
+    <mergeCell ref="X77:Y77"/>
+    <mergeCell ref="J77:K77"/>
+    <mergeCell ref="L77:M77"/>
+    <mergeCell ref="N77:O77"/>
+    <mergeCell ref="P77:Q77"/>
+    <mergeCell ref="R77:S77"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ИФО общепит</vt:lpstr>
       <vt:lpstr>Объем общепит</vt:lpstr>
       <vt:lpstr>районы  объем и ИФО </vt:lpstr>