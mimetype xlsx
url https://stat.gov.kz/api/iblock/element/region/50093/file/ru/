--- v4 (2026-08-24)
+++ v5 (2026-10-06)
@@ -3,531 +3,391 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="45" windowWidth="13695" windowHeight="12345" activeTab="2"/>
+    <workbookView xWindow="240" yWindow="45" windowWidth="13695" windowHeight="12345"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО общепит" sheetId="5" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="районы  объем и ИФО " sheetId="6" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="62">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
-    <t>Объем оказанных услуг по предоставлению и обеспечению питанием и напитками</t>
-[...1 lines deleted...]
-  <si>
     <t>Индексы физического объема услуг по предоставлению и обеспечению питанием и напитками</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>1 650 361</t>
-[...103 lines deleted...]
-  <si>
     <t>* оперативные данные</t>
   </si>
   <si>
-    <t>Семей Г.А.</t>
-[...40 lines deleted...]
-  <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>к предыдущему месяцу</t>
   </si>
   <si>
     <t xml:space="preserve"> к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t xml:space="preserve"> к соответствующему периоду предыдущего года</t>
   </si>
   <si>
-    <t>Январь-октябрь 2024 года</t>
-[...86 lines deleted...]
-    <t xml:space="preserve">                                                                                                                                                                                                                          тыс. теңге</t>
+    <t>код КСП 171501</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>процент</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс физического объема оборота показывает, как меняется оборот в результате изменения только его физического объема при исключении влияния изменения цен.
+Для расчета индекса физического объема реализации товаров (услуг) сравниваются обороты отчетного и базисного периодов в ценах одного и того же периода, принятого в качестве базисного периода (в постоянных ценах)
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли и сферы услуг</t>
+  </si>
+  <si>
+    <t>Каттебаева Мадина Куатовна</t>
+  </si>
+  <si>
+    <t>+7 7222362612</t>
+  </si>
+  <si>
+    <t>m.kattebaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Индекс физического объема услуг по предоставлению продуктов питания и напитков</t>
+  </si>
+  <si>
+    <t>Относительный показатель, отражает изменение объема оказанных услуг в текущем периоде по сравению с базисным, с учетом изменения цен по услуге предоставления продуктов питания и напитков</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>"Объем реализации услуг и товаров в области Абай" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>С 2022 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...29 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -587,398 +447,202 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...38 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...118 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1238,6725 +902,1088 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.kattebaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M21"/>
+  <dimension ref="A1:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.140625" customWidth="1"/>
+    <col min="2" max="2" width="109.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="25"/>
+      <c r="B1" s="25"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="40">
+        <v>171506</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="30.75" customHeight="1">
+      <c r="A7" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="56.25" customHeight="1">
+      <c r="A9" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="24" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="31"/>
+    </row>
+    <row r="12" spans="1:2" ht="23.25" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="35" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="39">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>56</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="112.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="2" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B2" s="21"/>
+    </row>
+    <row r="3" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="4" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="5" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="6" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B6" s="22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B7" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B8" s="22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B9" s="22" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B10" s="22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B11" s="22"/>
+    </row>
+    <row r="12" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B12" s="23" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B13" s="22"/>
+    </row>
+    <row r="14" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B14" s="22"/>
+    </row>
+    <row r="15" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="16" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="17" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="18" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B18" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-      <c r="A1" s="97" t="s">
+    <row r="2" spans="1:13" ht="15">
+      <c r="A2" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="50"/>
+    </row>
+    <row r="3" spans="1:13" ht="15">
+      <c r="A3" s="18"/>
+      <c r="B3" s="19"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="42"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+    </row>
+    <row r="5" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="8"/>
+      <c r="I5" s="8"/>
+      <c r="J5" s="8"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A6" s="9"/>
+      <c r="B6" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="H6" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="J6" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="L6" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="44"/>
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+      <c r="K7" s="44"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="45"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="98"/>
-[...86 lines deleted...]
-      <c r="A5" s="42">
+      <c r="C8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="2">
+        <v>115.9</v>
+      </c>
+      <c r="H8" s="2">
+        <v>88.2</v>
+      </c>
+      <c r="I8" s="2">
+        <v>103.2</v>
+      </c>
+      <c r="J8" s="2">
+        <v>97.3</v>
+      </c>
+      <c r="K8" s="2">
+        <v>99.3</v>
+      </c>
+      <c r="L8" s="2">
+        <v>95.8</v>
+      </c>
+      <c r="M8" s="2">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="12">
+        <v>2023</v>
+      </c>
+      <c r="B9" s="2">
+        <v>107.9</v>
+      </c>
+      <c r="C9" s="2">
+        <v>114.5</v>
+      </c>
+      <c r="D9" s="2">
+        <v>103.5</v>
+      </c>
+      <c r="E9" s="2">
+        <v>97.5</v>
+      </c>
+      <c r="F9" s="2">
+        <v>109.4</v>
+      </c>
+      <c r="G9" s="2">
+        <v>112.5</v>
+      </c>
+      <c r="H9" s="3">
+        <v>102.4</v>
+      </c>
+      <c r="I9" s="3">
+        <v>98.4</v>
+      </c>
+      <c r="J9" s="3">
+        <v>114.6</v>
+      </c>
+      <c r="K9" s="3">
+        <v>87.3</v>
+      </c>
+      <c r="L9" s="3">
+        <v>113.9</v>
+      </c>
+      <c r="M9" s="3">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="5">
+        <v>97.4</v>
+      </c>
+      <c r="C10" s="5">
+        <v>108.4</v>
+      </c>
+      <c r="D10" s="5">
+        <v>99.5</v>
+      </c>
+      <c r="E10" s="5">
+        <v>106</v>
+      </c>
+      <c r="F10" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="G10" s="5">
+        <v>157.30000000000001</v>
+      </c>
+      <c r="H10" s="5">
+        <v>98.3</v>
+      </c>
+      <c r="I10" s="5">
+        <v>104.2</v>
+      </c>
+      <c r="J10" s="5">
+        <v>100.2</v>
+      </c>
+      <c r="K10" s="5">
+        <v>102.5</v>
+      </c>
+      <c r="L10" s="17">
+        <v>99.8</v>
+      </c>
+      <c r="M10" s="5">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="12">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="5">
+        <v>53.6</v>
+      </c>
+      <c r="C11" s="3">
+        <v>104.8</v>
+      </c>
+      <c r="D11" s="13">
+        <v>101.5</v>
+      </c>
+      <c r="E11" s="5">
+        <v>106.6</v>
+      </c>
+      <c r="F11" s="5">
+        <v>98.2</v>
+      </c>
+      <c r="G11" s="5">
+        <v>208.2</v>
+      </c>
+      <c r="H11" s="5">
+        <v>94.6</v>
+      </c>
+      <c r="I11" s="5">
+        <v>93.3</v>
+      </c>
+      <c r="J11" s="5">
+        <v>108.4</v>
+      </c>
+      <c r="K11" s="5">
+        <v>96.6</v>
+      </c>
+      <c r="L11" s="5">
+        <v>98.8</v>
+      </c>
+      <c r="M11" s="5">
+        <v>98.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="5">
+        <v>46.3</v>
+      </c>
+      <c r="C12" s="5">
+        <v>98.6</v>
+      </c>
+      <c r="D12" s="5">
+        <v>118.7</v>
+      </c>
+      <c r="E12" s="3">
+        <v>104.5</v>
+      </c>
+      <c r="F12" s="3">
+        <v>97.1</v>
+      </c>
+      <c r="G12" s="3">
+        <v>273.8</v>
+      </c>
+      <c r="H12" s="3">
+        <v>93</v>
+      </c>
+      <c r="I12" s="3">
+        <v>98</v>
+      </c>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="14"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="47"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="48"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="15">
         <v>2022</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="2">
+        <v>98.2</v>
+      </c>
+      <c r="H14" s="2">
+        <v>106.4</v>
+      </c>
+      <c r="I14" s="2">
+        <v>109.4</v>
+      </c>
+      <c r="J14" s="2">
+        <v>88.7</v>
+      </c>
+      <c r="K14" s="2">
+        <v>103.8</v>
+      </c>
+      <c r="L14" s="2">
+        <v>95.5</v>
+      </c>
+      <c r="M14" s="2">
+        <v>81.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="15">
+        <v>2023</v>
+      </c>
+      <c r="B15" s="2">
+        <v>104.5</v>
+      </c>
+      <c r="C15" s="2">
+        <v>105.9</v>
+      </c>
+      <c r="D15" s="2">
+        <v>112.3</v>
+      </c>
+      <c r="E15" s="2">
+        <v>127.1</v>
+      </c>
+      <c r="F15" s="2">
+        <v>120.3</v>
+      </c>
+      <c r="G15" s="2">
+        <v>116.9</v>
+      </c>
+      <c r="H15" s="3">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="I15" s="3">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="J15" s="3">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="K15" s="3">
+        <v>133.9</v>
+      </c>
+      <c r="L15" s="3">
+        <v>159.19999999999999</v>
+      </c>
+      <c r="M15" s="3">
+        <v>143.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="15">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="5">
+        <v>134.1</v>
+      </c>
+      <c r="C16" s="5">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="D16" s="5">
+        <v>131.9</v>
+      </c>
+      <c r="E16" s="5">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="F16" s="5">
+        <v>131.1</v>
+      </c>
+      <c r="G16" s="5">
+        <v>183.2</v>
+      </c>
+      <c r="H16" s="5">
+        <v>176</v>
+      </c>
+      <c r="I16" s="5">
+        <v>186.4</v>
+      </c>
+      <c r="J16" s="5">
+        <v>162.5</v>
+      </c>
+      <c r="K16" s="5">
+        <v>190.9</v>
+      </c>
+      <c r="L16" s="17">
+        <v>167.4</v>
+      </c>
+      <c r="M16" s="5">
+        <v>184.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B17" s="5">
+        <v>101.7</v>
+      </c>
+      <c r="C17" s="16">
+        <v>98.4</v>
+      </c>
+      <c r="D17" s="16">
+        <v>100.4</v>
+      </c>
+      <c r="E17" s="5">
+        <v>100.9</v>
+      </c>
+      <c r="F17" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="G17" s="5">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="H17" s="5">
+        <v>126.2</v>
+      </c>
+      <c r="I17" s="5">
+        <v>113</v>
+      </c>
+      <c r="J17" s="5">
+        <v>122.5</v>
+      </c>
+      <c r="K17" s="5">
+        <v>115.5</v>
+      </c>
+      <c r="L17" s="5">
+        <v>114.2</v>
+      </c>
+      <c r="M17" s="5">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="15">
+        <v>2026</v>
+      </c>
+      <c r="B18" s="5">
+        <v>96.9</v>
+      </c>
+      <c r="C18" s="5">
+        <v>91.2</v>
+      </c>
+      <c r="D18" s="5">
+        <v>106.7</v>
+      </c>
+      <c r="E18" s="16">
+        <v>104.6</v>
+      </c>
+      <c r="F18" s="16">
+        <v>103.4</v>
+      </c>
+      <c r="G18" s="16">
+        <v>135.9</v>
+      </c>
+      <c r="H18" s="16">
+        <v>133.6</v>
+      </c>
+      <c r="I18" s="16">
+        <v>140.4</v>
+      </c>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="3"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="48"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="2">
+        <v>90.2</v>
+      </c>
+      <c r="H20" s="2">
+        <v>92.3</v>
+      </c>
+      <c r="I20" s="2">
+        <v>94.3</v>
+      </c>
+      <c r="J20" s="2">
+        <v>93.7</v>
+      </c>
+      <c r="K20" s="2">
+        <v>94.6</v>
+      </c>
+      <c r="L20" s="2">
+        <v>94.7</v>
+      </c>
+      <c r="M20" s="2">
+        <v>93.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="12">
+        <v>2023</v>
+      </c>
+      <c r="B21" s="2">
+        <v>107.9</v>
+      </c>
+      <c r="C21" s="2">
+        <v>111.1</v>
+      </c>
+      <c r="D21" s="2">
+        <v>111.5</v>
+      </c>
+      <c r="E21" s="2">
+        <v>115.2</v>
+      </c>
+      <c r="F21" s="2">
+        <v>116.3</v>
+      </c>
+      <c r="G21" s="2">
+        <v>116.2</v>
+      </c>
+      <c r="H21" s="3">
+        <v>119.1</v>
+      </c>
+      <c r="I21" s="4">
+        <v>120.3</v>
+      </c>
+      <c r="J21" s="3">
+        <v>123.9</v>
+      </c>
+      <c r="K21" s="3">
+        <v>124.9</v>
+      </c>
+      <c r="L21" s="3">
+        <v>127.9</v>
+      </c>
+      <c r="M21" s="3">
+        <v>129.30000000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="5">
+        <v>134.1</v>
+      </c>
+      <c r="C22" s="5">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="D22" s="5">
+        <v>134.4</v>
+      </c>
+      <c r="E22" s="5">
+        <v>136.6</v>
+      </c>
+      <c r="F22" s="5">
+        <v>135.4</v>
+      </c>
+      <c r="G22" s="5">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="H22" s="5">
+        <v>150.4</v>
+      </c>
+      <c r="I22" s="5">
+        <v>155.6</v>
+      </c>
+      <c r="J22" s="5">
+        <v>156.6</v>
+      </c>
+      <c r="K22" s="5">
+        <v>160.5</v>
+      </c>
+      <c r="L22" s="17">
+        <v>161.30000000000001</v>
+      </c>
+      <c r="M22" s="5">
+        <v>163.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="12">
+        <v>2025</v>
+      </c>
+      <c r="B23" s="5">
+        <v>101.7</v>
+      </c>
+      <c r="C23" s="16">
+        <v>100</v>
+      </c>
+      <c r="D23" s="16">
+        <v>100.2</v>
+      </c>
+      <c r="E23" s="5">
+        <v>100.4</v>
+      </c>
+      <c r="F23" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="G23" s="5">
+        <v>107.9</v>
+      </c>
+      <c r="H23" s="4">
+        <v>111.6</v>
+      </c>
+      <c r="I23" s="5">
+        <v>112.1</v>
+      </c>
+      <c r="J23" s="5">
+        <v>113.9</v>
+      </c>
+      <c r="K23" s="5">
+        <v>114.3</v>
+      </c>
+      <c r="L23" s="5">
+        <v>114.4</v>
+      </c>
+      <c r="M23" s="5">
+        <v>114.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B24" s="5">
+        <v>96.9</v>
+      </c>
+      <c r="C24" s="5">
+        <v>93.9</v>
+      </c>
+      <c r="D24" s="5">
+        <v>98.3</v>
+      </c>
+      <c r="E24" s="16">
+        <v>100</v>
+      </c>
+      <c r="F24" s="16">
+        <v>100.7</v>
+      </c>
+      <c r="G24" s="16">
+        <v>112</v>
+      </c>
+      <c r="H24" s="16">
+        <v>116.9</v>
+      </c>
+      <c r="I24" s="16">
+        <v>120.9</v>
+      </c>
+      <c r="J24" s="16"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="3" t="s">
-[...609 lines deleted...]
-      <c r="M21" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="A1:M1"/>
+  <mergeCells count="5">
     <mergeCell ref="A4:M4"/>
-    <mergeCell ref="A10:M10"/>
-    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A7:M7"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-</worksheet>
-[...5917 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ИФО общепит</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>районы  объем и ИФО </vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>