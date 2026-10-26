--- v5 (2026-10-06)
+++ v6 (2026-10-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="45" windowWidth="13695" windowHeight="12345"/>
+    <workbookView xWindow="8550" yWindow="1335" windowWidth="15600" windowHeight="10080" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="62">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
@@ -913,51 +913,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/local-market/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.kattebaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.140625" customWidth="1"/>
     <col min="2" max="2" width="109.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="40">
         <v>171506</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="26" t="s">
         <v>28</v>
       </c>
@@ -1173,52 +1173,52 @@
       </c>
     </row>
     <row r="13" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
       <c r="B13" s="22"/>
     </row>
     <row r="14" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
       <c r="B14" s="22"/>
     </row>
     <row r="15" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="16" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="17" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1"/>
     <row r="18" spans="2:2" s="20" customFormat="1" ht="12.75" customHeight="1">
       <c r="B18" s="24" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15">
       <c r="A2" s="49" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="50"/>
     </row>
     <row r="3" spans="1:13" ht="15">
       <c r="A3" s="18"/>
       <c r="B3" s="19"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="41" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="42"/>
       <c r="C4" s="42"/>
@@ -1476,51 +1476,53 @@
       </c>
       <c r="B12" s="5">
         <v>46.3</v>
       </c>
       <c r="C12" s="5">
         <v>98.6</v>
       </c>
       <c r="D12" s="5">
         <v>118.7</v>
       </c>
       <c r="E12" s="3">
         <v>104.5</v>
       </c>
       <c r="F12" s="3">
         <v>97.1</v>
       </c>
       <c r="G12" s="3">
         <v>273.8</v>
       </c>
       <c r="H12" s="3">
         <v>93</v>
       </c>
       <c r="I12" s="3">
         <v>98</v>
       </c>
-      <c r="J12" s="3"/>
+      <c r="J12" s="3">
+        <v>100.9</v>
+      </c>
       <c r="K12" s="3"/>
       <c r="L12" s="5"/>
       <c r="M12" s="14"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="47"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="47"/>
       <c r="H13" s="47"/>
       <c r="I13" s="47"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="15">
         <v>2022</v>
       </c>
@@ -1690,51 +1692,53 @@
       </c>
       <c r="B18" s="5">
         <v>96.9</v>
       </c>
       <c r="C18" s="5">
         <v>91.2</v>
       </c>
       <c r="D18" s="5">
         <v>106.7</v>
       </c>
       <c r="E18" s="16">
         <v>104.6</v>
       </c>
       <c r="F18" s="16">
         <v>103.4</v>
       </c>
       <c r="G18" s="16">
         <v>135.9</v>
       </c>
       <c r="H18" s="16">
         <v>133.6</v>
       </c>
       <c r="I18" s="16">
         <v>140.4</v>
       </c>
-      <c r="J18" s="16"/>
+      <c r="J18" s="16">
+        <v>130.69999999999999</v>
+      </c>
       <c r="K18" s="16"/>
       <c r="L18" s="5"/>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="46" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="47"/>
       <c r="C19" s="47"/>
       <c r="D19" s="47"/>
       <c r="E19" s="47"/>
       <c r="F19" s="47"/>
       <c r="G19" s="47"/>
       <c r="H19" s="47"/>
       <c r="I19" s="47"/>
       <c r="J19" s="47"/>
       <c r="K19" s="47"/>
       <c r="L19" s="47"/>
       <c r="M19" s="48"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="12">
         <v>2022</v>
       </c>
@@ -1904,51 +1908,53 @@
       </c>
       <c r="B24" s="5">
         <v>96.9</v>
       </c>
       <c r="C24" s="5">
         <v>93.9</v>
       </c>
       <c r="D24" s="5">
         <v>98.3</v>
       </c>
       <c r="E24" s="16">
         <v>100</v>
       </c>
       <c r="F24" s="16">
         <v>100.7</v>
       </c>
       <c r="G24" s="16">
         <v>112</v>
       </c>
       <c r="H24" s="16">
         <v>116.9</v>
       </c>
       <c r="I24" s="16">
         <v>120.9</v>
       </c>
-      <c r="J24" s="16"/>
+      <c r="J24" s="16">
+        <v>122.4</v>
+      </c>
       <c r="K24" s="16"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="6" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>